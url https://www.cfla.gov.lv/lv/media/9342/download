--- v0 (2025-11-04)
+++ v1 (2026-08-29)
@@ -1,187 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cf-luste\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vide-my.sharepoint.com/personal/egija_vitola_varam_gov_lv/Documents/Desktop/Dokumenti/3)----AF autobusi---/----AF autobusi 3.1.1.6.i----/6)----PSD----/2) 2x GROZĪJUMI (uz visām funkcijām, 2026.g.)/6) APSTIPRINĀTĀ metodika/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{710C3D7E-2730-4FBF-A6C4-1A0DFD52A91D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="22" documentId="8_{551A28FA-91C9-42C7-B8FF-DD2AA9DF2650}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{597833D2-825B-4CED-965C-C51E6288A7CC}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{5712902F-3CD8-4194-B8B6-213AFB8FDE48}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="772" xr2:uid="{5712902F-3CD8-4194-B8B6-213AFB8FDE48}"/>
   </bookViews>
   <sheets>
     <sheet name="PSD kontrole stundās" sheetId="8" r:id="rId1"/>
     <sheet name="Janvāris" sheetId="10" r:id="rId2"/>
     <sheet name="Februāris" sheetId="11" r:id="rId3"/>
     <sheet name="Marts" sheetId="12" r:id="rId4"/>
     <sheet name="Aprīlis" sheetId="13" r:id="rId5"/>
     <sheet name="Maijs" sheetId="14" r:id="rId6"/>
     <sheet name="Jūnijs" sheetId="15" r:id="rId7"/>
     <sheet name="Jūlijs" sheetId="17" r:id="rId8"/>
     <sheet name="Augusts" sheetId="18" r:id="rId9"/>
     <sheet name="Septembris" sheetId="19" r:id="rId10"/>
     <sheet name="Oktobris" sheetId="20" r:id="rId11"/>
     <sheet name="Novembris" sheetId="22" r:id="rId12"/>
     <sheet name="Decembris" sheetId="21" r:id="rId13"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
     <definedName name="AS_MainaNo">#REF!</definedName>
     <definedName name="Gaida">[1]Sak!$A$284</definedName>
     <definedName name="GaidaB">[1]Sak!$AE$284</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AG5" i="21" l="1"/>
-[...3 lines deleted...]
-  <c r="AF5" i="22"/>
+  <c r="AF5" i="22" l="1"/>
+  <c r="E25" i="8" s="1"/>
   <c r="AF4" i="22"/>
+  <c r="AF6" i="22" s="1"/>
   <c r="AG5" i="20"/>
-  <c r="E23" i="8" s="1"/>
   <c r="AG4" i="20"/>
   <c r="AF5" i="19"/>
+  <c r="E21" i="8" s="1"/>
   <c r="AF4" i="19"/>
-  <c r="AF6" i="19" s="1"/>
   <c r="AG5" i="18"/>
+  <c r="E19" i="8" s="1"/>
   <c r="AG4" i="18"/>
-  <c r="AG6" i="18" s="1"/>
-  <c r="AG6" i="17"/>
   <c r="AG5" i="17"/>
+  <c r="E17" i="8" s="1"/>
   <c r="AG4" i="17"/>
   <c r="AF5" i="15"/>
   <c r="E15" i="8" s="1"/>
   <c r="AF4" i="15"/>
   <c r="AG5" i="14"/>
+  <c r="E13" i="8" s="1"/>
   <c r="AG4" i="14"/>
-  <c r="AG6" i="14" s="1"/>
+  <c r="AF6" i="13"/>
   <c r="AF5" i="13"/>
+  <c r="E11" i="8" s="1"/>
   <c r="AF4" i="13"/>
-  <c r="AF6" i="13" s="1"/>
-  <c r="AG6" i="12"/>
+  <c r="E10" i="8" s="1"/>
   <c r="AG5" i="12"/>
+  <c r="E9" i="8" s="1"/>
   <c r="AG4" i="12"/>
   <c r="AD5" i="11"/>
   <c r="E7" i="8" s="1"/>
   <c r="AD4" i="11"/>
   <c r="AG5" i="10"/>
+  <c r="E5" i="8" s="1"/>
   <c r="AG4" i="10"/>
-  <c r="AG6" i="10" s="1"/>
+  <c r="E26" i="8"/>
+  <c r="E24" i="8"/>
+  <c r="E23" i="8"/>
+  <c r="AG5" i="21"/>
+  <c r="AG4" i="21"/>
+  <c r="E22" i="8" l="1"/>
+  <c r="AG6" i="20"/>
+  <c r="E20" i="8"/>
+  <c r="AF6" i="19"/>
+  <c r="E18" i="8"/>
+  <c r="AG6" i="18"/>
+  <c r="E16" i="8"/>
+  <c r="AG6" i="17"/>
+  <c r="AF6" i="15"/>
+  <c r="E14" i="8"/>
+  <c r="AG6" i="14"/>
+  <c r="E12" i="8"/>
+  <c r="AG6" i="12"/>
+  <c r="E8" i="8"/>
+  <c r="AD6" i="11"/>
+  <c r="E6" i="8"/>
+  <c r="E4" i="8"/>
+  <c r="AG6" i="10"/>
+  <c r="AG6" i="21"/>
   <c r="E27" i="8"/>
-  <c r="E25" i="8"/>
-[...21 lines deleted...]
-  <c r="E28" i="8" s="1"/>
+  <c r="E30" i="8"/>
+  <c r="E28" i="8" l="1"/>
   <c r="E31" i="8" s="1"/>
-  <c r="E18" i="8"/>
-[...1 lines deleted...]
-  <c r="E29" i="8" l="1"/>
+  <c r="E29" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="48">
   <si>
     <t>Septembris</t>
   </si>
   <si>
     <t>Pamatdarbība</t>
   </si>
   <si>
     <t>Oktobris</t>
   </si>
   <si>
     <t>Novembris</t>
   </si>
   <si>
     <t>Decembris</t>
   </si>
   <si>
     <t>Janvāris</t>
   </si>
   <si>
     <t xml:space="preserve">Pamatdarbība </t>
   </si>
   <si>
     <t>Februāris</t>
   </si>
   <si>
@@ -224,108 +232,105 @@
     <t xml:space="preserve">Lksaim – laiks, kurā  ar projekta ietvaros  iegādāto eletroautobusu tiek īstenota PSD, h;
 </t>
   </si>
   <si>
     <t>Darbības veids</t>
   </si>
   <si>
     <t>Stundas (h)</t>
   </si>
   <si>
     <t>KOPĀ, t.sk.</t>
   </si>
   <si>
     <t>Pamatdarbībai (h)</t>
   </si>
   <si>
     <t xml:space="preserve"> PSD (h)</t>
   </si>
   <si>
     <t>Darbības veids/datums</t>
   </si>
   <si>
     <t>JANVĀRIS</t>
   </si>
   <si>
-    <t>Pamatdarbība (izglītojamo nogādāšana izglīrības sniegšanas vietā un atpakaļ dzīvesvietā) - h</t>
-[...7 lines deleted...]
-  <si>
     <t>Kopā, h</t>
   </si>
   <si>
     <t>Pamatdarbība, h</t>
   </si>
   <si>
     <t>PSD, h</t>
   </si>
   <si>
     <t>FEBRUĀRIS</t>
   </si>
   <si>
     <t>MARTS</t>
-  </si>
-[...1 lines deleted...]
-    <t>PSD veids (piemēram, ekskursija)</t>
   </si>
   <si>
     <t>MAIJS</t>
   </si>
   <si>
     <t>APRĪLIS</t>
   </si>
   <si>
     <t>JŪNIJS</t>
   </si>
   <si>
     <t>SEPTEMBRIS</t>
   </si>
   <si>
     <t>DECEMBRIS</t>
   </si>
   <si>
     <t>NOVEMBRIS</t>
   </si>
   <si>
     <t>OKTOBRIS</t>
   </si>
   <si>
     <t>AUGUSTS</t>
   </si>
   <si>
     <t>JŪLIJS</t>
   </si>
   <si>
-    <t>Papildinošas saimnieciskās darbības uzraudzība laika izteiksmē stundās</t>
+    <t>Lp – elektroautobusa izmantošanas laiks pamatdarbībai kalendāra gada laikā, stundas (h);</t>
   </si>
   <si>
-    <t>Lp – elektroautobusa izmantošanas laiks pamatdarbībai kalendāra gada laikā, stundas (h);</t>
+    <t>Pamatdarbība (Pašvaldību likuma 4.panta pirmajā daļā noteikto funkciju un no tām izrietošo pārvaldes uzdevumu izpilde) - h</t>
+  </si>
+  <si>
+    <t>Papildinošā saimnieciskā darbība (PSD) - h</t>
+  </si>
+  <si>
+    <t>PSD veids (piemēram ekskursija ārpus mācību programmas)</t>
+  </si>
+  <si>
+    <t>Papildinošās saimnieciskās darbības uzraudzība laika izteiksmē stundās</t>
   </si>
   <si>
     <t>Kopējais stundu skaits no katras Excel faila lapas par mēnešiem un formulas PSD uzskaitēs kopējā tabulā aizpildās automātiski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
@@ -529,89 +534,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...37 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -1063,289 +1029,325 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 3" xfId="1" xr:uid="{4E7FC26A-E3BE-4928-8709-7B9FF67275C6}"/>
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>113986</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47564</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -1358,134 +1360,134 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6591300" y="565150"/>
           <a:ext cx="2514286" cy="485714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Ikdienas_darbam_ar_DATUBAZI/SQL_q_apstradei_90.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Ikdienas_darbam_ar_DATUBAZI\SQL_q_apstradei_90.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Sak"/>
       <sheetName val="Piegades"/>
       <sheetName val="Rekini"/>
       <sheetName val="eCSDD"/>
       <sheetName val="KartejieRekini"/>
       <sheetName val="Mainas"/>
       <sheetName val="CSNApz"/>
       <sheetName val="Lauki"/>
       <sheetName val="PaligsSQL"/>
       <sheetName val="Klienti"/>
       <sheetName val="DatiPar_MM_YYYY"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="284">
           <cell r="A284" t="str">
             <v>GAIDA</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1547,51 +1549,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1689,719 +1691,720 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13D3A2C9-5B2C-40C7-A157-5A02FE61F412}">
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I19" sqref="I19"/>
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
+    <col min="1" max="1" width="10.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="8.77734375" style="10"/>
     <col min="5" max="5" width="30" style="10" customWidth="1"/>
     <col min="6" max="6" width="8.77734375" style="10"/>
     <col min="7" max="7" width="18.77734375" customWidth="1"/>
     <col min="14" max="14" width="37.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="59"/>
-[...2 lines deleted...]
-      <c r="E1" s="60"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="43"/>
       <c r="F1" s="13"/>
-      <c r="G1" s="53" t="s">
-[...11 lines deleted...]
-      <c r="Q1" s="53"/>
+      <c r="G1" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
     </row>
     <row r="2" spans="1:17" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="61"/>
-[...3 lines deleted...]
-      <c r="E2" s="62"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="45"/>
       <c r="F2" s="13"/>
-      <c r="H2" s="54" t="s">
+      <c r="H2" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="54"/>
-[...1 lines deleted...]
-      <c r="K2" s="54"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
     </row>
     <row r="3" spans="1:17" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="63" t="s">
+      <c r="B3" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="64"/>
-      <c r="D3" s="65"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="48"/>
       <c r="E3" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="14"/>
-      <c r="H3" s="55"/>
-[...2 lines deleted...]
-      <c r="K3" s="55"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="42"/>
-      <c r="D4" s="43"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
       <c r="E4" s="21">
         <f>Janvāris!AG4</f>
         <v>0</v>
       </c>
-      <c r="H4" s="55"/>
-[...2 lines deleted...]
-      <c r="K4" s="55"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
     </row>
     <row r="5" spans="1:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="36"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="59"/>
+      <c r="B5" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="51"/>
-      <c r="D5" s="52"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
       <c r="E5" s="22">
         <f>Janvāris!AG5</f>
         <v>0</v>
       </c>
-      <c r="H5" s="55"/>
-[...2 lines deleted...]
-      <c r="K5" s="55"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="42"/>
-      <c r="D6" s="43"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="51"/>
       <c r="E6" s="3">
         <f>Februāris!AD4</f>
         <v>0</v>
       </c>
-      <c r="H6" s="55"/>
-[...5 lines deleted...]
-      <c r="N6" s="55"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
     </row>
     <row r="7" spans="1:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="39"/>
-      <c r="B7" s="50" t="s">
+      <c r="A7" s="61"/>
+      <c r="B7" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="51"/>
-      <c r="D7" s="51"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
       <c r="E7" s="5">
         <f>Februāris!AD5</f>
         <v>0</v>
       </c>
-      <c r="H7" s="55"/>
-[...5 lines deleted...]
-      <c r="N7" s="55"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="42"/>
-      <c r="D8" s="43"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="41"/>
       <c r="E8" s="3">
         <f>Marts!AG4</f>
         <v>0</v>
       </c>
-      <c r="H8" s="56" t="s">
+      <c r="H8" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="56"/>
-[...4 lines deleted...]
-      <c r="N8" s="56"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
     </row>
     <row r="9" spans="1:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="40"/>
-      <c r="B9" s="50" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="51"/>
-      <c r="D9" s="51"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
       <c r="E9" s="7">
         <f>Marts!AG5</f>
         <v>0</v>
       </c>
-      <c r="H9" s="56"/>
-[...5 lines deleted...]
-      <c r="N9" s="56"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="36"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A10" s="35" t="s">
+      <c r="A10" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="42"/>
-      <c r="D10" s="43"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="41"/>
       <c r="E10" s="3">
         <f>Aprīlis!AF4</f>
         <v>0</v>
       </c>
-      <c r="H10" s="56" t="s">
+      <c r="H10" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="56"/>
-[...4 lines deleted...]
-      <c r="N10" s="56"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
     </row>
     <row r="11" spans="1:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="36"/>
-      <c r="B11" s="50" t="s">
+      <c r="A11" s="64"/>
+      <c r="B11" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="51"/>
-      <c r="D11" s="51"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
       <c r="E11" s="8">
         <f>Aprīlis!AF5</f>
         <v>0</v>
       </c>
-      <c r="H11" s="56"/>
-[...5 lines deleted...]
-      <c r="N11" s="56"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="42"/>
-      <c r="D12" s="43"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="41"/>
       <c r="E12" s="3">
         <f>Maijs!AG4</f>
         <v>0</v>
       </c>
-      <c r="H12" s="57" t="s">
-[...7 lines deleted...]
-      <c r="N12" s="57"/>
+      <c r="H12" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
     </row>
     <row r="13" spans="1:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="37"/>
-      <c r="B13" s="50" t="s">
+      <c r="A13" s="65"/>
+      <c r="B13" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="51"/>
-      <c r="D13" s="51"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
       <c r="E13" s="5">
         <f>Maijs!AG5</f>
         <v>0</v>
       </c>
-      <c r="H13" s="58"/>
-[...5 lines deleted...]
-      <c r="N13" s="58"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A14" s="35" t="s">
+      <c r="A14" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="42"/>
-      <c r="D14" s="43"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="41"/>
       <c r="E14" s="3">
         <f>Jūnijs!AF4</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="37"/>
-      <c r="B15" s="50" t="s">
+      <c r="A15" s="65"/>
+      <c r="B15" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="51"/>
-      <c r="D15" s="51"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
       <c r="E15" s="5">
         <f>Jūnijs!AF5</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A16" s="35" t="s">
+      <c r="A16" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="41" t="s">
+      <c r="B16" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="42"/>
-      <c r="D16" s="43"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="41"/>
       <c r="E16" s="3">
         <f>Jūlijs!AG4</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="37"/>
-      <c r="B17" s="50" t="s">
+      <c r="A17" s="65"/>
+      <c r="B17" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="51"/>
-      <c r="D17" s="51"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
       <c r="E17" s="5">
         <f>Jūlijs!AG5</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="41" t="s">
+      <c r="B18" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="42"/>
-      <c r="D18" s="43"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="41"/>
       <c r="E18" s="3">
         <f>Augusts!AG4</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="37"/>
-      <c r="B19" s="50" t="s">
+      <c r="A19" s="65"/>
+      <c r="B19" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="51"/>
-      <c r="D19" s="51"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
       <c r="E19" s="5">
         <f>Augusts!AG5</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A20" s="35" t="s">
+      <c r="A20" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="41" t="s">
+      <c r="B20" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="42"/>
-      <c r="D20" s="43"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="41"/>
       <c r="E20" s="9">
         <f>Septembris!AF4</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="37"/>
-      <c r="B21" s="50" t="s">
+      <c r="A21" s="65"/>
+      <c r="B21" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="51"/>
-      <c r="D21" s="51"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
       <c r="E21" s="5">
         <f>Septembris!AF5</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="41" t="s">
+      <c r="B22" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="42"/>
-      <c r="D22" s="43"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="41"/>
       <c r="E22" s="3">
         <f>Oktobris!AG4</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="37"/>
-      <c r="B23" s="44" t="s">
+      <c r="A23" s="65"/>
+      <c r="B23" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="45"/>
-      <c r="D23" s="46"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="54"/>
       <c r="E23" s="5">
         <f>Oktobris!AG5</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="35" t="s">
+      <c r="A24" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="41" t="s">
+      <c r="B24" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C24" s="42"/>
-      <c r="D24" s="43"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="41"/>
       <c r="E24" s="3">
         <f>Novembris!AF4</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="36"/>
-      <c r="B25" s="47" t="s">
+      <c r="A25" s="64"/>
+      <c r="B25" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="C25" s="48"/>
-      <c r="D25" s="49"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="57"/>
       <c r="E25" s="7">
         <f>Novembris!AF5</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="35" t="s">
+      <c r="A26" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="41" t="s">
+      <c r="B26" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="42"/>
-      <c r="D26" s="43"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="41"/>
       <c r="E26" s="3">
         <f>Decembris!AG4</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="36"/>
-      <c r="B27" s="47" t="s">
+      <c r="A27" s="64"/>
+      <c r="B27" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="48"/>
-      <c r="D27" s="49"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="57"/>
       <c r="E27" s="7">
         <f>Decembris!AG5</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="33"/>
-[...1 lines deleted...]
-      <c r="D28" s="34"/>
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="68"/>
       <c r="E28" s="2">
         <f>SUM(E4:E27)</f>
         <v>0</v>
       </c>
       <c r="F28" s="12"/>
     </row>
     <row r="29" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="33"/>
-[...1 lines deleted...]
-      <c r="D29" s="34"/>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="68"/>
       <c r="E29" s="2">
         <f>E4+E6+E8+E10+E12+E14+E16+E18+E20+E22+E24+E26</f>
         <v>0</v>
       </c>
       <c r="F29" s="12"/>
     </row>
     <row r="30" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="33"/>
-[...1 lines deleted...]
-      <c r="D30" s="34"/>
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="68"/>
       <c r="E30" s="2">
         <f>SUM(E5,E7,E9,E11,E13,E15,E17,E19,E21,E23,E25,E27)</f>
         <v>0</v>
       </c>
       <c r="F30" s="12"/>
     </row>
     <row r="31" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="32" t="s">
+      <c r="A31" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="33"/>
-[...2 lines deleted...]
-      <c r="E31" s="31" t="e">
+      <c r="B31" s="67"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="30" t="e">
         <f>(E30/E28)*100%</f>
         <v>#DIV/0!</v>
       </c>
       <c r="F31" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="51">
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="G1:Q1"/>
     <mergeCell ref="H2:K2"/>
     <mergeCell ref="H6:N6"/>
     <mergeCell ref="H7:N7"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="H3:K5"/>
     <mergeCell ref="H8:N9"/>
     <mergeCell ref="H10:N11"/>
     <mergeCell ref="H12:N12"/>
     <mergeCell ref="H13:N13"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:D3"/>
-    <mergeCell ref="B4:D4"/>
-[...33 lines deleted...]
-    <mergeCell ref="A30:D30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02C22F65-B977-403F-A5A2-FE1E5214C21B}">
   <dimension ref="A1:AH6"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection sqref="A1:AH6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.5546875" customWidth="1"/>
+    <col min="1" max="1" width="37.21875" customWidth="1"/>
     <col min="34" max="34" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...32 lines deleted...]
-      <c r="AF1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AG1" s="73"/>
-      <c r="AH1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="75"/>
     </row>
     <row r="2" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...32 lines deleted...]
-      <c r="AH2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="78"/>
     </row>
     <row r="3" spans="1:34" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -2453,286 +2456,286 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="81"/>
+    </row>
+    <row r="4" spans="1:34" ht="79.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...28 lines deleted...]
-      <c r="AF4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="49">
         <f>SUM(B4:AE4)</f>
         <v>0</v>
       </c>
-      <c r="AG4" s="67"/>
+      <c r="AG4" s="50"/>
       <c r="AH4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:34" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="68">
+      <c r="AF5" s="69">
         <f>SUM(B5:AE5)</f>
         <v>0</v>
       </c>
-      <c r="AG5" s="69"/>
+      <c r="AG5" s="70"/>
       <c r="AH5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="32.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="23" t="s">
-        <v>36</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
-      <c r="AF6" s="70">
+      <c r="AF6" s="71">
         <f>SUM(AF4:AG5)</f>
         <v>0</v>
       </c>
-      <c r="AG6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AE2"/>
     <mergeCell ref="AF1:AH3"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AF6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FF13AF6-FA3D-4171-AFFD-5FB44A39E29E}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection sqref="A1:AI6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="42.77734375" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...33 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -2784,290 +2787,290 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
+    </row>
+    <row r="4" spans="1:35" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AF2"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8801241E-0529-48FD-89C2-4DABEF73289E}">
   <dimension ref="A1:AH6"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40.21875" customWidth="1"/>
     <col min="34" max="34" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...32 lines deleted...]
-      <c r="AF1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AG1" s="73"/>
-      <c r="AH1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="75"/>
     </row>
     <row r="2" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...32 lines deleted...]
-      <c r="AH2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="78"/>
     </row>
     <row r="3" spans="1:34" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -3119,286 +3122,286 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="81"/>
+    </row>
+    <row r="4" spans="1:34" ht="64.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...28 lines deleted...]
-      <c r="AF4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="49">
         <f>SUM(B4:AE4)</f>
         <v>0</v>
       </c>
-      <c r="AG4" s="67"/>
+      <c r="AG4" s="50"/>
       <c r="AH4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:34" ht="23.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="68">
+      <c r="AF5" s="69">
         <f>SUM(B5:AE5)</f>
         <v>0</v>
       </c>
-      <c r="AG5" s="69"/>
+      <c r="AG5" s="70"/>
       <c r="AH5" s="8" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
-      <c r="AF6" s="70">
+      <c r="AF6" s="71">
         <f>SUM(AF4:AG5)</f>
         <v>0</v>
       </c>
-      <c r="AG6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AE2"/>
     <mergeCell ref="AF1:AH3"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AF6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0009EFE-A1CB-4144-9CBF-B42DA669535D}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection sqref="A1:AI6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.44140625" customWidth="1"/>
+    <col min="1" max="1" width="34.88671875" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...33 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -3450,292 +3453,292 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
+    </row>
+    <row r="4" spans="1:35" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AF2"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8DC7D86-8F43-47B2-B7C2-930AB5FA3A40}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.21875" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
     <col min="35" max="35" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="82" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="82"/>
-[...30 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -3787,287 +3790,287 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
+    </row>
+    <row r="4" spans="1:35" ht="86.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:35" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="25" t="s">
-        <v>30</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="A1:AF2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF77EA41-A00D-4FC9-A967-200CE1A58D94}">
   <dimension ref="A1:AF6"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.5546875" customWidth="1"/>
+    <col min="1" max="1" width="41.6640625" customWidth="1"/>
     <col min="32" max="32" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...30 lines deleted...]
-      <c r="AD1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AE1" s="73"/>
-      <c r="AF1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="75"/>
     </row>
     <row r="2" spans="1:32" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...30 lines deleted...]
-      <c r="AF2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="78"/>
     </row>
     <row r="3" spans="1:32" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -4113,280 +4116,280 @@
       </c>
       <c r="V3" s="11">
         <v>21</v>
       </c>
       <c r="W3" s="11">
         <v>22</v>
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
-      <c r="AD3" s="78"/>
-[...1 lines deleted...]
-      <c r="AF3" s="80"/>
+      <c r="AD3" s="79"/>
+      <c r="AE3" s="80"/>
+      <c r="AF3" s="81"/>
     </row>
     <row r="4" spans="1:32" ht="58.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="24" t="s">
-        <v>28</v>
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...26 lines deleted...]
-      <c r="AD4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="49">
         <f>SUM(B4:AC4)</f>
         <v>0</v>
       </c>
-      <c r="AE4" s="67"/>
+      <c r="AE4" s="50"/>
       <c r="AF4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
-      <c r="AD5" s="68">
+      <c r="AD5" s="69">
         <f>SUM(B5:AC5)</f>
         <v>0</v>
       </c>
-      <c r="AE5" s="69"/>
+      <c r="AE5" s="70"/>
       <c r="AF5" s="8" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="A6" s="25" t="s">
         <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
-      <c r="AD6" s="70">
+      <c r="AD6" s="71">
         <f>SUM(AD4:AE5)</f>
         <v>0</v>
       </c>
-      <c r="AE6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AC2"/>
     <mergeCell ref="AD1:AF3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AD6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7049DB5-CAAE-4E1C-814A-72BA3DB26E11}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection sqref="A1:AI6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="25.21875" customWidth="1"/>
+    <col min="1" max="1" width="34.88671875" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...33 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="34.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -4438,290 +4441,290 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...1 lines deleted...]
-      <c r="AI3" s="80"/>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
     </row>
     <row r="4" spans="1:35" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="24" t="s">
-        <v>28</v>
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:35" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="23" t="s">
-        <v>36</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AF2"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39668371-5CE9-4398-AD71-EE290E4DCBB9}">
   <dimension ref="A1:AH6"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection sqref="A1:AH6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.21875" customWidth="1"/>
+    <col min="1" max="1" width="37.5546875" customWidth="1"/>
     <col min="34" max="34" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...32 lines deleted...]
-      <c r="AF1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AG1" s="73"/>
-      <c r="AH1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="75"/>
     </row>
     <row r="2" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...32 lines deleted...]
-      <c r="AH2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="78"/>
     </row>
     <row r="3" spans="1:34" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -4773,286 +4776,286 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="81"/>
+    </row>
+    <row r="4" spans="1:34" ht="63" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...28 lines deleted...]
-      <c r="AF4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="49">
         <f>SUM(B4:AE4)</f>
         <v>0</v>
       </c>
-      <c r="AG4" s="67"/>
+      <c r="AG4" s="50"/>
       <c r="AH4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:34" ht="49.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="68">
+      <c r="AF5" s="69">
         <f>SUM(B5:AE5)</f>
         <v>0</v>
       </c>
-      <c r="AG5" s="69"/>
+      <c r="AG5" s="70"/>
       <c r="AH5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="35.549999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="25" t="s">
-        <v>30</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
-      <c r="AF6" s="70">
+      <c r="AF6" s="71">
         <f>SUM(AF4:AG5)</f>
         <v>0</v>
       </c>
-      <c r="AG6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AE2"/>
     <mergeCell ref="AF1:AH3"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AF6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0CFC33-681B-4E4D-8A97-62EC9476E76D}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-      <selection sqref="A1:AI6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.77734375" customWidth="1"/>
+    <col min="1" max="1" width="35" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...33 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -5104,291 +5107,291 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...1 lines deleted...]
-      <c r="AI3" s="80"/>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
     </row>
     <row r="4" spans="1:35" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="24" t="s">
-        <v>28</v>
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:35" ht="34.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="23" t="s">
-        <v>36</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AF2"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E5C75A9-FD7E-42F3-A1B8-799C8D925AD0}">
   <dimension ref="A1:AH6"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection sqref="A1:AE2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.21875" customWidth="1"/>
+    <col min="1" max="1" width="32.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...32 lines deleted...]
-      <c r="AF1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AG1" s="73"/>
-      <c r="AH1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="75"/>
     </row>
     <row r="2" spans="1:34" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...34 lines deleted...]
-    <row r="3" spans="1:34" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="78"/>
+    </row>
+    <row r="3" spans="1:34" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
       </c>
       <c r="I3" s="11">
@@ -5438,286 +5441,286 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="78"/>
-[...1 lines deleted...]
-      <c r="AH3" s="80"/>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="81"/>
     </row>
     <row r="4" spans="1:34" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="24" t="s">
-        <v>28</v>
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...28 lines deleted...]
-      <c r="AF4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="49">
         <f>SUM(B4:AE4)</f>
         <v>0</v>
       </c>
-      <c r="AG4" s="67"/>
+      <c r="AG4" s="50"/>
       <c r="AH4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:34" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="68">
+      <c r="AF5" s="69">
         <f>SUM(B5:AE5)</f>
         <v>0</v>
       </c>
-      <c r="AG5" s="69"/>
+      <c r="AG5" s="70"/>
       <c r="AH5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="25" t="s">
-        <v>30</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
-      <c r="AF6" s="70">
+      <c r="AF6" s="71">
         <f>SUM(AF4:AG5)</f>
         <v>0</v>
       </c>
-      <c r="AG6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AE2"/>
     <mergeCell ref="AF1:AH3"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AF6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD6EC514-D612-46EC-96F0-04D8646F69D4}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40" customWidth="1"/>
+    <col min="1" max="1" width="48.21875" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...33 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -5769,292 +5772,292 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
+    </row>
+    <row r="4" spans="1:35" ht="58.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:35" ht="20.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="23" t="s">
-        <v>36</v>
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AF2"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{089A30E9-D999-4EEF-AD27-32368555B32A}">
   <dimension ref="A1:AI6"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="AJ3" sqref="AJ3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40.5546875" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
-[...33 lines deleted...]
-      <c r="AG1" s="72" t="s">
+      <c r="A1" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="84"/>
+      <c r="AG1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AH1" s="73"/>
-      <c r="AI1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="75"/>
     </row>
     <row r="2" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="84"/>
-[...33 lines deleted...]
-      <c r="AI2" s="77"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="78"/>
     </row>
     <row r="3" spans="1:35" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11">
         <v>1</v>
       </c>
       <c r="C3" s="11">
         <v>2</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" s="11">
         <v>4</v>
       </c>
       <c r="F3" s="11">
         <v>5</v>
       </c>
       <c r="G3" s="11">
         <v>6</v>
       </c>
       <c r="H3" s="11">
         <v>7</v>
@@ -6106,224 +6109,489 @@
       </c>
       <c r="X3" s="11">
         <v>23</v>
       </c>
       <c r="Y3" s="11">
         <v>24</v>
       </c>
       <c r="Z3" s="11">
         <v>25</v>
       </c>
       <c r="AA3" s="11">
         <v>26</v>
       </c>
       <c r="AB3" s="11">
         <v>27</v>
       </c>
       <c r="AC3" s="11">
         <v>28</v>
       </c>
       <c r="AD3" s="11">
         <v>29</v>
       </c>
       <c r="AE3" s="11">
         <v>30</v>
       </c>
-      <c r="AF3" s="27">
+      <c r="AF3" s="26">
         <v>31</v>
       </c>
-      <c r="AG3" s="78"/>
-[...5 lines deleted...]
-        <v>28</v>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="81"/>
+    </row>
+    <row r="4" spans="1:35" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="18"/>
-      <c r="C4" s="26"/>
-[...29 lines deleted...]
-      <c r="AG4" s="66">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="49">
         <f>SUM(B4:AF4)</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="67"/>
+      <c r="AH4" s="50"/>
       <c r="AI4" s="9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:35" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
-        <v>29</v>
+      <c r="A5" s="24" t="s">
+        <v>44</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="68">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="69">
         <f>SUM(B5:AF5)</f>
         <v>0</v>
       </c>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="70"/>
       <c r="AI5" s="8" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="20"/>
-      <c r="AG6" s="70">
+      <c r="AG6" s="71">
         <f>SUM(AG4:AH5)</f>
         <v>0</v>
       </c>
-      <c r="AH6" s="71"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AF2"/>
     <mergeCell ref="AG1:AI3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100286FB00A3EE6A742BCF60327C19BF1AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d59ae202a88d96333b382ce791e6e8ee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a28ee6-6ae0-48ad-90f2-183108cba98c" xmlns:ns3="e705502e-94f1-4613-8e83-d43175d87e40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c625855d71dd5379a61bbf6a35f718e" ns2:_="" ns3:_="">
+    <xsd:import namespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c"/>
+    <xsd:import namespace="e705502e-94f1-4613-8e83-d43175d87e40"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e705502e-94f1-4613-8e83-d43175d87e40" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{906b03dd-13e8-4b18-a4b6-e0a2010ae0c2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e705502e-94f1-4613-8e83-d43175d87e40">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1a28ee6-6ae0-48ad-90f2-183108cba98c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e705502e-94f1-4613-8e83-d43175d87e40" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5A0B621-9800-4701-94B6-129FD2EF6E79}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74ED6051-AE28-4BBF-9397-FE07B9AAAFD9}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24AF3240-5686-4DA1-9635-BE25666A7174}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>PSD kontrole stundās</vt:lpstr>
       <vt:lpstr>Janvāris</vt:lpstr>
       <vt:lpstr>Februāris</vt:lpstr>
       <vt:lpstr>Marts</vt:lpstr>
       <vt:lpstr>Aprīlis</vt:lpstr>
       <vt:lpstr>Maijs</vt:lpstr>
       <vt:lpstr>Jūnijs</vt:lpstr>
       <vt:lpstr>Jūlijs</vt:lpstr>
       <vt:lpstr>Augusts</vt:lpstr>
       <vt:lpstr>Septembris</vt:lpstr>
       <vt:lpstr>Oktobris</vt:lpstr>
       <vt:lpstr>Novembris</vt:lpstr>
       <vt:lpstr>Decembris</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juris Kreicbergs</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100286FB00A3EE6A742BCF60327C19BF1AA</vt:lpwstr>
+  </property>
+</Properties>
+</file>