--- v0 (2026-02-20)
+++ v1 (2026-08-29)
@@ -1,120 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25028"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{83EC34F0-4EA3-4F3B-9948-D55F5A9C74A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC3B1DC1-986A-4ED6-A47F-24AD60159A80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3936" yWindow="2304" windowWidth="19488" windowHeight="13224" activeTab="1" xr2:uid="{5712902F-3CD8-4194-B8B6-213AFB8FDE48}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="749" xr2:uid="{5712902F-3CD8-4194-B8B6-213AFB8FDE48}"/>
   </bookViews>
   <sheets>
-    <sheet name="PSD kontrole stundās" sheetId="8" r:id="rId1"/>
+    <sheet name="PSD kontrole dienās" sheetId="8" r:id="rId1"/>
     <sheet name="Janvāris" sheetId="10" r:id="rId2"/>
     <sheet name="Februāris" sheetId="11" r:id="rId3"/>
     <sheet name="Marts" sheetId="12" r:id="rId4"/>
     <sheet name="Aprīlis" sheetId="13" r:id="rId5"/>
     <sheet name="Maijs" sheetId="14" r:id="rId6"/>
     <sheet name="Jūnijs" sheetId="15" r:id="rId7"/>
     <sheet name="Jūlijs" sheetId="17" r:id="rId8"/>
     <sheet name="Augusts" sheetId="18" r:id="rId9"/>
     <sheet name="Septembris" sheetId="19" r:id="rId10"/>
     <sheet name="Oktobris" sheetId="20" r:id="rId11"/>
     <sheet name="Novembris" sheetId="22" r:id="rId12"/>
     <sheet name="Decembris" sheetId="21" r:id="rId13"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">'PSD kontrole stundās'!$A$48</definedName>
-    <definedName name="_ftnref1" localSheetId="0">'PSD kontrole stundās'!$A$2</definedName>
+    <definedName name="_ftn1" localSheetId="0">'PSD kontrole dienās'!$A$48</definedName>
+    <definedName name="_ftnref1" localSheetId="0">'PSD kontrole dienās'!$A$2</definedName>
     <definedName name="AS_MainaNo">#REF!</definedName>
     <definedName name="Gaida">[1]Sak!$A$284</definedName>
     <definedName name="GaidaB">[1]Sak!$AE$284</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B43" i="8" l="1"/>
   <c r="B45" i="8" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="35">
   <si>
     <t>Septembris</t>
   </si>
   <si>
     <t>Oktobris</t>
   </si>
   <si>
     <t>Novembris</t>
   </si>
   <si>
     <t>Decembris</t>
   </si>
   <si>
     <t>Janvāris</t>
   </si>
   <si>
     <t>Februāris</t>
   </si>
   <si>
     <t>Marts</t>
   </si>
   <si>
     <t>Aprīlis</t>
   </si>
   <si>
@@ -150,75 +158,75 @@
   <si>
     <t>APRĪLIS</t>
   </si>
   <si>
     <t>JŪNIJS</t>
   </si>
   <si>
     <t>SEPTEMBRIS</t>
   </si>
   <si>
     <t>DECEMBRIS</t>
   </si>
   <si>
     <t>NOVEMBRIS</t>
   </si>
   <si>
     <t>OKTOBRIS</t>
   </si>
   <si>
     <t>AUGUSTS</t>
   </si>
   <si>
     <t>JŪLIJS</t>
   </si>
   <si>
-    <t>Papildinošas saimnieciskās darbības uzraudzība laika izteiksmē DIENĀS</t>
-[...1 lines deleted...]
-  <si>
     <t>Dienu skaits</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>KOPĀ PSD dienas:</t>
   </si>
   <si>
     <t>Kalendāra gada dienas:</t>
   </si>
   <si>
     <t>Papildu informācija par PSD</t>
   </si>
   <si>
     <t>PSD datums</t>
   </si>
   <si>
     <t xml:space="preserve">Informācija par PSD </t>
   </si>
   <si>
     <t>Kopā dienas</t>
+  </si>
+  <si>
+    <t>Papildinošās saimnieciskās darbības uzraudzība laika izteiksmē DIENĀS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -289,51 +297,51 @@
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -541,181 +549,175 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -731,188 +733,188 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Hipersaite" xfId="2" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 3" xfId="1" xr:uid="{4E7FC26A-E3BE-4928-8709-7B9FF67275C6}"/>
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Ikdienas_darbam_ar_DATUBAZI\SQL_q_apstradei_90.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Sak"/>
       <sheetName val="Piegades"/>
       <sheetName val="Rekini"/>
       <sheetName val="eCSDD"/>
       <sheetName val="KartejieRekini"/>
       <sheetName val="Mainas"/>
       <sheetName val="CSNApz"/>
       <sheetName val="Lauki"/>
       <sheetName val="PaligsSQL"/>
       <sheetName val="Klienti"/>
       <sheetName val="DatiPar_MM_YYYY"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="284">
           <cell r="A284" t="str">
             <v>GAIDA</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -974,51 +976,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1116,3887 +1118,4350 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13D3A2C9-5B2C-40C7-A157-5A02FE61F412}">
   <dimension ref="A1:D48"/>
   <sheetViews>
-    <sheetView topLeftCell="A35" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.21875" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.44140625" customWidth="1"/>
     <col min="3" max="3" width="24.44140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="29.21875" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="34"/>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="32"/>
-[...7 lines deleted...]
-      <c r="B2" s="34" t="s">
+      <c r="C2" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="38" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="D2" s="37" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="40"/>
-[...5 lines deleted...]
-      <c r="A4" s="23" t="s">
+      <c r="A3" s="41"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="38"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="26"/>
+      <c r="B4" s="29"/>
       <c r="C4" s="13"/>
       <c r="D4" s="14"/>
     </row>
     <row r="5" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="24"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="30"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
     </row>
     <row r="6" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="24"/>
-      <c r="B6" s="27"/>
+      <c r="A6" s="27"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="13"/>
       <c r="D6" s="14"/>
     </row>
     <row r="7" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="24"/>
-      <c r="B7" s="27"/>
+      <c r="A7" s="27"/>
+      <c r="B7" s="30"/>
       <c r="C7" s="13"/>
       <c r="D7" s="14"/>
     </row>
-    <row r="8" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B8" s="28"/>
+    <row r="8" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="28"/>
+      <c r="B8" s="31"/>
       <c r="C8" s="13"/>
       <c r="D8" s="14"/>
     </row>
     <row r="9" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="26"/>
+      <c r="B9" s="29"/>
       <c r="C9" s="14"/>
       <c r="D9" s="13"/>
     </row>
     <row r="10" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="24"/>
-      <c r="B10" s="27"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="30"/>
       <c r="C10" s="14"/>
       <c r="D10" s="13"/>
     </row>
-    <row r="11" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B11" s="27"/>
+    <row r="11" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="27"/>
+      <c r="B11" s="30"/>
       <c r="C11" s="15"/>
       <c r="D11" s="13"/>
     </row>
-    <row r="12" spans="1:4" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B12" s="28"/>
+    <row r="12" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="28"/>
+      <c r="B12" s="31"/>
       <c r="C12" s="15"/>
       <c r="D12" s="14"/>
     </row>
     <row r="13" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
     </row>
     <row r="14" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="26"/>
+      <c r="B14" s="29"/>
       <c r="C14" s="16"/>
       <c r="D14" s="13"/>
     </row>
     <row r="15" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="25"/>
-      <c r="B15" s="28"/>
+      <c r="A15" s="28"/>
+      <c r="B15" s="31"/>
       <c r="C15" s="16"/>
       <c r="D15" s="14"/>
     </row>
     <row r="16" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="26"/>
+      <c r="B16" s="29"/>
       <c r="C16" s="13"/>
       <c r="D16" s="14"/>
     </row>
     <row r="17" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="24"/>
-      <c r="B17" s="27"/>
+      <c r="A17" s="27"/>
+      <c r="B17" s="30"/>
       <c r="C17" s="13"/>
       <c r="D17" s="14"/>
     </row>
     <row r="18" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="24"/>
-      <c r="B18" s="27"/>
+      <c r="A18" s="27"/>
+      <c r="B18" s="30"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
     </row>
     <row r="19" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="25"/>
-      <c r="B19" s="28"/>
+      <c r="A19" s="28"/>
+      <c r="B19" s="31"/>
       <c r="C19" s="13"/>
       <c r="D19" s="14"/>
     </row>
     <row r="20" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="26"/>
+      <c r="B20" s="29"/>
       <c r="C20" s="13"/>
       <c r="D20" s="14"/>
     </row>
     <row r="21" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="24"/>
-      <c r="B21" s="27"/>
+      <c r="A21" s="27"/>
+      <c r="B21" s="30"/>
       <c r="C21" s="14"/>
       <c r="D21" s="13"/>
     </row>
     <row r="22" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="24"/>
-      <c r="B22" s="27"/>
+      <c r="A22" s="27"/>
+      <c r="B22" s="30"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
     </row>
     <row r="23" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="24"/>
-      <c r="B23" s="27"/>
+      <c r="A23" s="27"/>
+      <c r="B23" s="30"/>
       <c r="C23" s="13"/>
       <c r="D23" s="14"/>
     </row>
     <row r="24" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="24"/>
-      <c r="B24" s="27"/>
+      <c r="A24" s="27"/>
+      <c r="B24" s="30"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
     </row>
     <row r="25" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="25"/>
-      <c r="B25" s="28"/>
+      <c r="A25" s="28"/>
+      <c r="B25" s="31"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
     </row>
-    <row r="26" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A26" s="23" t="s">
+    <row r="26" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="26"/>
-[...1 lines deleted...]
-      <c r="D26" s="18"/>
+      <c r="B26" s="29"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="23"/>
     </row>
     <row r="27" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="24"/>
-[...2 lines deleted...]
-      <c r="D27" s="13"/>
+      <c r="A27" s="27"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="25"/>
-      <c r="B28" s="28"/>
+      <c r="A28" s="28"/>
+      <c r="B28" s="31"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
     </row>
     <row r="29" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
     </row>
     <row r="30" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="23" t="s">
+      <c r="A30" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="26"/>
+      <c r="B30" s="29"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
     </row>
     <row r="31" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="24"/>
-      <c r="B31" s="27"/>
+      <c r="A31" s="27"/>
+      <c r="B31" s="30"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
     </row>
     <row r="32" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="25"/>
-      <c r="B32" s="28"/>
+      <c r="A32" s="28"/>
+      <c r="B32" s="31"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
     </row>
     <row r="33" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
     </row>
     <row r="34" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="23" t="s">
+      <c r="A34" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="26"/>
+      <c r="B34" s="29"/>
       <c r="C34" s="14"/>
       <c r="D34" s="13"/>
     </row>
     <row r="35" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="24"/>
-      <c r="B35" s="27"/>
+      <c r="A35" s="27"/>
+      <c r="B35" s="30"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
     </row>
     <row r="36" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="24"/>
-      <c r="B36" s="27"/>
+      <c r="A36" s="27"/>
+      <c r="B36" s="30"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
     </row>
     <row r="37" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="25"/>
-      <c r="B37" s="28"/>
+      <c r="A37" s="28"/>
+      <c r="B37" s="31"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
     </row>
     <row r="38" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="23" t="s">
+      <c r="A38" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="26"/>
+      <c r="B38" s="29"/>
       <c r="C38" s="13"/>
       <c r="D38" s="14"/>
     </row>
     <row r="39" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="24"/>
-      <c r="B39" s="27"/>
+      <c r="A39" s="27"/>
+      <c r="B39" s="30"/>
       <c r="C39" s="13"/>
       <c r="D39" s="14"/>
     </row>
     <row r="40" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="24"/>
-      <c r="B40" s="27"/>
+      <c r="A40" s="27"/>
+      <c r="B40" s="30"/>
       <c r="C40" s="13"/>
       <c r="D40" s="14"/>
     </row>
     <row r="41" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="24"/>
-      <c r="B41" s="27"/>
+      <c r="A41" s="27"/>
+      <c r="B41" s="30"/>
       <c r="C41" s="13"/>
       <c r="D41" s="14"/>
     </row>
     <row r="42" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="25"/>
-      <c r="B42" s="28"/>
+      <c r="A42" s="28"/>
+      <c r="B42" s="31"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
     </row>
     <row r="43" spans="1:4" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B43" s="10">
         <f>SUM(B4:B42)</f>
         <v>0</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="14"/>
     </row>
     <row r="44" spans="1:4" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A44" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B44" s="11">
         <v>365</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="14"/>
     </row>
     <row r="45" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="12">
         <f>(B43/B44)*100%</f>
         <v>0</v>
       </c>
       <c r="C45" s="17"/>
-      <c r="D45" s="19"/>
+      <c r="D45" s="18"/>
     </row>
     <row r="46" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46"/>
     </row>
     <row r="47" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47"/>
     </row>
     <row r="48" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="23">
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="B30:B32"/>
     <mergeCell ref="A34:A37"/>
     <mergeCell ref="B34:B37"/>
     <mergeCell ref="A38:A42"/>
     <mergeCell ref="B38:B42"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A4:A8"/>
     <mergeCell ref="B4:B8"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="B9:B12"/>
-    <mergeCell ref="C26:C27"/>
     <mergeCell ref="A26:A28"/>
     <mergeCell ref="B26:B28"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="B16:B19"/>
     <mergeCell ref="A20:A25"/>
     <mergeCell ref="B20:B25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02C22F65-B977-403F-A5A2-FE1E5214C21B}">
-  <dimension ref="I1:M32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="O8" sqref="O8"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.5546875" customWidth="1"/>
     <col min="9" max="9" width="17.77734375" customWidth="1"/>
     <col min="34" max="34" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="9:13" x14ac:dyDescent="0.3">
-      <c r="I1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="J1" s="42"/>
-[...12 lines deleted...]
-      <c r="I3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="48"/>
-[...206 lines deleted...]
-      <c r="M32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="J27:M27"/>
-[...29 lines deleted...]
-    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FF13AF6-FA3D-4171-AFFD-5FB44A39E29E}">
-  <dimension ref="K1:O32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="S16" sqref="S16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="42.77734375" customWidth="1"/>
+    <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="11" max="11" width="23.5546875" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="11:15" x14ac:dyDescent="0.3">
-      <c r="K1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="L1" s="42"/>
-[...12 lines deleted...]
-      <c r="K3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="L3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="M3" s="48"/>
-[...206 lines deleted...]
-      <c r="O32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="L27:O27"/>
-[...29 lines deleted...]
-    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8801241E-0529-48FD-89C2-4DABEF73289E}">
-  <dimension ref="V1:Z32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="V1" workbookViewId="0">
-      <selection activeCell="AE10" sqref="AE10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40.21875" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
     <col min="22" max="22" width="25.44140625" customWidth="1"/>
     <col min="34" max="34" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="22:26" x14ac:dyDescent="0.3">
-      <c r="V1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="W1" s="42"/>
-[...12 lines deleted...]
-      <c r="V3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="W3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="X3" s="48"/>
-[...206 lines deleted...]
-      <c r="Z32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="W27:Z27"/>
-[...29 lines deleted...]
-    <mergeCell ref="W6:Z6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0009EFE-A1CB-4144-9CBF-B42DA669535D}">
-  <dimension ref="K1:O32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="X13" sqref="X13"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.44140625" customWidth="1"/>
+    <col min="1" max="1" width="22.33203125" customWidth="1"/>
     <col min="11" max="11" width="25.77734375" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="11:15" x14ac:dyDescent="0.3">
-      <c r="K1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="L1" s="42"/>
-[...12 lines deleted...]
-      <c r="K3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="L3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="M3" s="48"/>
-[...206 lines deleted...]
-      <c r="O32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="L27:O27"/>
-[...29 lines deleted...]
-    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8DC7D86-8F43-47B2-B7C2-930AB5FA3A40}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="42"/>
-[...2 lines deleted...]
-      <c r="E1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
     </row>
     <row r="2" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="44"/>
-[...3 lines deleted...]
-      <c r="E2" s="46"/>
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="48"/>
-[...199 lines deleted...]
-      <c r="E31" s="57"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
     </row>
     <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="44"/>
-[...3 lines deleted...]
-      <c r="E32" s="59"/>
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="A31:C32"/>
     <mergeCell ref="D31:E32"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF77EA41-A00D-4FC9-A967-200CE1A58D94}">
-  <dimension ref="G1:K32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="G1" sqref="G1:K32"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="31.5546875" customWidth="1"/>
     <col min="7" max="7" width="16.21875" customWidth="1"/>
     <col min="32" max="32" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="7:11" x14ac:dyDescent="0.3">
-      <c r="G1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="H1" s="42"/>
-[...12 lines deleted...]
-      <c r="G3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="H3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="48"/>
-[...206 lines deleted...]
-      <c r="K32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="H27:K27"/>
-[...29 lines deleted...]
-    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7049DB5-CAAE-4E1C-814A-72BA3DB26E11}">
-  <dimension ref="M1:Q32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="R4" sqref="R4"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.21875" customWidth="1"/>
     <col min="13" max="13" width="24.5546875" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="13:17" x14ac:dyDescent="0.3">
-      <c r="M1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="N1" s="42"/>
-[...12 lines deleted...]
-      <c r="M3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="N3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="O3" s="48"/>
-[...206 lines deleted...]
-      <c r="Q32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="N27:Q27"/>
-[...29 lines deleted...]
-    <mergeCell ref="N6:Q6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39668371-5CE9-4398-AD71-EE290E4DCBB9}">
-  <dimension ref="I1:M32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1:M32"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="27.21875" customWidth="1"/>
     <col min="9" max="9" width="17.21875" customWidth="1"/>
     <col min="34" max="34" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="9:13" x14ac:dyDescent="0.3">
-      <c r="I1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="J1" s="42"/>
-[...12 lines deleted...]
-      <c r="I3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="48"/>
-[...206 lines deleted...]
-      <c r="M32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="J27:M27"/>
-[...29 lines deleted...]
-    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0CFC33-681B-4E4D-8A97-62EC9476E76D}">
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.77734375" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="42"/>
-[...2 lines deleted...]
-      <c r="E1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
     </row>
     <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="44"/>
-[...3 lines deleted...]
-      <c r="E2" s="46"/>
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="48"/>
-[...199 lines deleted...]
-      <c r="E31" s="57"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
     </row>
     <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="44"/>
-[...3 lines deleted...]
-      <c r="E32" s="59"/>
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="A31:C32"/>
     <mergeCell ref="D31:E32"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E5C75A9-FD7E-42F3-A1B8-799C8D925AD0}">
-  <dimension ref="U1:Y32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="U1" sqref="U1:Y2"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.21875" customWidth="1"/>
     <col min="21" max="21" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="21:25" x14ac:dyDescent="0.3">
-      <c r="U1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="V1" s="42"/>
-[...12 lines deleted...]
-      <c r="U3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="V3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="W3" s="48"/>
-[...206 lines deleted...]
-      <c r="Y32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="V27:Y27"/>
-[...29 lines deleted...]
-    <mergeCell ref="V6:Y6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD6EC514-D612-46EC-96F0-04D8646F69D4}">
-  <dimension ref="W1:AA32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
-    <sheetView topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40" customWidth="1"/>
+    <col min="1" max="1" width="21" customWidth="1"/>
     <col min="23" max="23" width="21.44140625" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="23:27" x14ac:dyDescent="0.3">
-      <c r="W1" s="41" t="s">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="X1" s="42"/>
-[...11 lines deleted...]
-    <row r="3" spans="23:27" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+      <c r="W1" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="44"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="47"/>
+    </row>
+    <row r="3" spans="1:27" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
       <c r="W3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="X3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="X3" s="47" t="s">
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49"/>
+      <c r="AA3" s="50"/>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="51"/>
+      <c r="AA4" s="52"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+      <c r="W5" s="19"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="54"/>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+      <c r="W6" s="19"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="54"/>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+      <c r="W7" s="19"/>
+      <c r="X7" s="53"/>
+      <c r="Y7" s="53"/>
+      <c r="Z7" s="53"/>
+      <c r="AA7" s="54"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+      <c r="W8" s="19"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="54"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+      <c r="W9" s="19"/>
+      <c r="X9" s="53"/>
+      <c r="Y9" s="53"/>
+      <c r="Z9" s="53"/>
+      <c r="AA9" s="54"/>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+      <c r="W10" s="19"/>
+      <c r="X10" s="53"/>
+      <c r="Y10" s="53"/>
+      <c r="Z10" s="53"/>
+      <c r="AA10" s="54"/>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+      <c r="W11" s="19"/>
+      <c r="X11" s="53"/>
+      <c r="Y11" s="53"/>
+      <c r="Z11" s="53"/>
+      <c r="AA11" s="54"/>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+      <c r="W12" s="19"/>
+      <c r="X12" s="53"/>
+      <c r="Y12" s="53"/>
+      <c r="Z12" s="53"/>
+      <c r="AA12" s="54"/>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+      <c r="W13" s="19"/>
+      <c r="X13" s="53"/>
+      <c r="Y13" s="53"/>
+      <c r="Z13" s="53"/>
+      <c r="AA13" s="54"/>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+      <c r="W14" s="19"/>
+      <c r="X14" s="53"/>
+      <c r="Y14" s="53"/>
+      <c r="Z14" s="53"/>
+      <c r="AA14" s="54"/>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+      <c r="W15" s="19"/>
+      <c r="X15" s="53"/>
+      <c r="Y15" s="53"/>
+      <c r="Z15" s="53"/>
+      <c r="AA15" s="54"/>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+      <c r="W16" s="19"/>
+      <c r="X16" s="53"/>
+      <c r="Y16" s="53"/>
+      <c r="Z16" s="53"/>
+      <c r="AA16" s="54"/>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+      <c r="W17" s="19"/>
+      <c r="X17" s="53"/>
+      <c r="Y17" s="53"/>
+      <c r="Z17" s="53"/>
+      <c r="AA17" s="54"/>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+      <c r="W18" s="19"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="53"/>
+      <c r="Z18" s="53"/>
+      <c r="AA18" s="54"/>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+      <c r="W19" s="19"/>
+      <c r="X19" s="53"/>
+      <c r="Y19" s="53"/>
+      <c r="Z19" s="53"/>
+      <c r="AA19" s="54"/>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+      <c r="W20" s="19"/>
+      <c r="X20" s="53"/>
+      <c r="Y20" s="53"/>
+      <c r="Z20" s="53"/>
+      <c r="AA20" s="54"/>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+      <c r="W21" s="19"/>
+      <c r="X21" s="53"/>
+      <c r="Y21" s="53"/>
+      <c r="Z21" s="53"/>
+      <c r="AA21" s="54"/>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+      <c r="W22" s="19"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+      <c r="Z22" s="53"/>
+      <c r="AA22" s="54"/>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+      <c r="W23" s="19"/>
+      <c r="X23" s="53"/>
+      <c r="Y23" s="53"/>
+      <c r="Z23" s="53"/>
+      <c r="AA23" s="54"/>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+      <c r="W24" s="19"/>
+      <c r="X24" s="53"/>
+      <c r="Y24" s="53"/>
+      <c r="Z24" s="53"/>
+      <c r="AA24" s="54"/>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+      <c r="W25" s="19"/>
+      <c r="X25" s="53"/>
+      <c r="Y25" s="53"/>
+      <c r="Z25" s="53"/>
+      <c r="AA25" s="54"/>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+      <c r="W26" s="19"/>
+      <c r="X26" s="53"/>
+      <c r="Y26" s="53"/>
+      <c r="Z26" s="53"/>
+      <c r="AA26" s="54"/>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+      <c r="W27" s="19"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
+      <c r="AA27" s="54"/>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+      <c r="W28" s="19"/>
+      <c r="X28" s="53"/>
+      <c r="Y28" s="53"/>
+      <c r="Z28" s="53"/>
+      <c r="AA28" s="54"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+      <c r="W29" s="19"/>
+      <c r="X29" s="53"/>
+      <c r="Y29" s="53"/>
+      <c r="Z29" s="53"/>
+      <c r="AA29" s="54"/>
+    </row>
+    <row r="30" spans="1:27" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="55"/>
+      <c r="Y30" s="55"/>
+      <c r="Z30" s="55"/>
+      <c r="AA30" s="56"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="Y3" s="48"/>
-[...206 lines deleted...]
-      <c r="AA32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+      <c r="W31" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="X31" s="43"/>
+      <c r="Y31" s="44"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="58"/>
+    </row>
+    <row r="32" spans="1:27" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
+      <c r="W32" s="45"/>
+      <c r="X32" s="46"/>
+      <c r="Y32" s="47"/>
+      <c r="Z32" s="59"/>
+      <c r="AA32" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="31">
+  <mergeCells count="62">
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
     <mergeCell ref="X27:AA27"/>
     <mergeCell ref="X28:AA28"/>
     <mergeCell ref="X29:AA29"/>
     <mergeCell ref="X30:AA30"/>
     <mergeCell ref="W31:Y32"/>
     <mergeCell ref="Z31:AA32"/>
     <mergeCell ref="X22:AA22"/>
     <mergeCell ref="X23:AA23"/>
     <mergeCell ref="X24:AA24"/>
     <mergeCell ref="X25:AA25"/>
     <mergeCell ref="X26:AA26"/>
     <mergeCell ref="X17:AA17"/>
     <mergeCell ref="X18:AA18"/>
     <mergeCell ref="X19:AA19"/>
     <mergeCell ref="X20:AA20"/>
     <mergeCell ref="X21:AA21"/>
     <mergeCell ref="X12:AA12"/>
     <mergeCell ref="X13:AA13"/>
     <mergeCell ref="X14:AA14"/>
     <mergeCell ref="X15:AA15"/>
     <mergeCell ref="X16:AA16"/>
     <mergeCell ref="X7:AA7"/>
     <mergeCell ref="X8:AA8"/>
     <mergeCell ref="X9:AA9"/>
     <mergeCell ref="X10:AA10"/>
     <mergeCell ref="X11:AA11"/>
     <mergeCell ref="W1:AA2"/>
     <mergeCell ref="X3:AA3"/>
     <mergeCell ref="X4:AA4"/>
     <mergeCell ref="X5:AA5"/>
     <mergeCell ref="X6:AA6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{089A30E9-D999-4EEF-AD27-32368555B32A}">
-  <dimension ref="K1:O32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="K1" sqref="K1:O2"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40.5546875" customWidth="1"/>
+    <col min="1" max="1" width="26" customWidth="1"/>
     <col min="11" max="11" width="21.77734375" customWidth="1"/>
     <col min="35" max="35" width="15.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="11:15" x14ac:dyDescent="0.3">
-      <c r="K1" s="41" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="L1" s="42"/>
-[...12 lines deleted...]
-      <c r="K3" s="3" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="L3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="54"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="54"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="54"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="54"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="54"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="54"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="54"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="54"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="54"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="54"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="54"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="54"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="54"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="19"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="54"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="19"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="54"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="M3" s="48"/>
-[...206 lines deleted...]
-      <c r="O32" s="59"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+    </row>
+    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="45"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="L27:O27"/>
-[...29 lines deleted...]
-    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:E32"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100286FB00A3EE6A742BCF60327C19BF1AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d59ae202a88d96333b382ce791e6e8ee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a28ee6-6ae0-48ad-90f2-183108cba98c" xmlns:ns3="e705502e-94f1-4613-8e83-d43175d87e40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c625855d71dd5379a61bbf6a35f718e" ns2:_="" ns3:_="">
+    <xsd:import namespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c"/>
+    <xsd:import namespace="e705502e-94f1-4613-8e83-d43175d87e40"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e705502e-94f1-4613-8e83-d43175d87e40" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{906b03dd-13e8-4b18-a4b6-e0a2010ae0c2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e705502e-94f1-4613-8e83-d43175d87e40">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1a28ee6-6ae0-48ad-90f2-183108cba98c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e705502e-94f1-4613-8e83-d43175d87e40" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D40225E-2199-4C33-8D71-59378D9D08DC}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A2BAF20-72E6-4882-9B14-DABB4B550FE1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734AD814-3D13-45B0-8847-0191F9935A20}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
-      <vt:lpstr>PSD kontrole stundās</vt:lpstr>
+      <vt:lpstr>PSD kontrole dienās</vt:lpstr>
       <vt:lpstr>Janvāris</vt:lpstr>
       <vt:lpstr>Februāris</vt:lpstr>
       <vt:lpstr>Marts</vt:lpstr>
       <vt:lpstr>Aprīlis</vt:lpstr>
       <vt:lpstr>Maijs</vt:lpstr>
       <vt:lpstr>Jūnijs</vt:lpstr>
       <vt:lpstr>Jūlijs</vt:lpstr>
       <vt:lpstr>Augusts</vt:lpstr>
       <vt:lpstr>Septembris</vt:lpstr>
       <vt:lpstr>Oktobris</vt:lpstr>
       <vt:lpstr>Novembris</vt:lpstr>
       <vt:lpstr>Decembris</vt:lpstr>
-      <vt:lpstr>'PSD kontrole stundās'!_ftn1</vt:lpstr>
-      <vt:lpstr>'PSD kontrole stundās'!_ftnref1</vt:lpstr>
+      <vt:lpstr>'PSD kontrole dienās'!_ftn1</vt:lpstr>
+      <vt:lpstr>'PSD kontrole dienās'!_ftnref1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juris Kreicbergs</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100286FB00A3EE6A742BCF60327C19BF1AA</vt:lpwstr>
+  </property>
+</Properties>
+</file>