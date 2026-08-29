--- v0 (2025-11-04)
+++ v1 (2026-08-29)
@@ -1,240 +1,319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CAC5143" w14:textId="7D426C00" w:rsidR="002B14F0" w:rsidRPr="002B14F0" w:rsidRDefault="002B14F0" w:rsidP="002B14F0">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13805E13" w14:textId="7F185524" w:rsidR="00A97EC7" w:rsidRDefault="00A97EC7" w:rsidP="00A97EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk115423357"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk160696178"/>
       <w:r w:rsidRPr="002B14F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apstiprināta ar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VARAM</w:t>
       </w:r>
       <w:r w:rsidRPr="002B14F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 22.05.2024. rīkojumu Nr. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B14F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ANM/1-9/48/2024</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B14F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B14F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B14F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. rīkojumu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P-1-2/105</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0916F188" w14:textId="75857A28" w:rsidR="00503C45" w:rsidRPr="00F35AB8" w:rsidRDefault="006342BA" w:rsidP="002B14F0">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="72953E0D" w14:textId="77777777" w:rsidR="00A97EC7" w:rsidRDefault="00A97EC7" w:rsidP="00A97EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F35AB8">
+    </w:p>
+    <w:p w14:paraId="00AD1E14" w14:textId="54CE8A4A" w:rsidR="00A608EF" w:rsidRPr="00A608EF" w:rsidRDefault="006342BA" w:rsidP="00A608EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Atveseļošanas un noturības mehānisma plāna</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00624879" w:rsidRPr="00F35AB8">
+      </w:pPr>
+      <w:r w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3.1.1.6.i.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000746C0" w:rsidRPr="00F35AB8">
+        <w:t>Atveseļošanas un noturības mehānisma plāna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B54C9C5" w14:textId="162F4CDF" w:rsidR="00EF46F2" w:rsidRPr="00EF46F2" w:rsidRDefault="00624879" w:rsidP="00EF46F2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīcijas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E90C82" w:rsidRPr="00F35AB8">
+      </w:pPr>
+      <w:r w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F35AB8">
+        <w:t>3.1.1.6.i.</w:t>
+      </w:r>
+      <w:r w:rsidR="000746C0" w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Pašvaldību funkciju īstenošanai un pakalpojumu sniegšanai nepieciešamo </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> investīcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90C82" w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bezemisiju</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006342BA" w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> transportlīdzekļu iegāde” </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0BC8" w:rsidRPr="00F35AB8">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A17" w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">papildinošās saimnieciskās darbības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA29D7" w:rsidRPr="00F35AB8">
+        <w:t>Elektrisko skolas autobusu iegāde</w:t>
+      </w:r>
+      <w:r w:rsidR="006342BA" w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nosacījumu kontroles </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0BC8" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0BC8" w:rsidRPr="00A608EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">papildinošās saimnieciskās darbības </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA29D7" w:rsidRPr="00A608EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosacījumu kontroles </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0BC8" w:rsidRPr="00A608EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>metodika</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...3 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F14DFB7" w14:textId="6DAB9A8B" w:rsidR="00030F2E" w:rsidRPr="00F35AB8" w:rsidRDefault="00F94DED" w:rsidP="00EF46F2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00C9373B" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>etodikas mērķis</w:t>
       </w:r>
@@ -438,401 +517,992 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>projektu ietvaros</w:t>
       </w:r>
       <w:r w:rsidR="004D63A5" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00030F2E" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2838179F" w14:textId="46D4F5D5" w:rsidR="005A4455" w:rsidRPr="00F35AB8" w:rsidRDefault="00A52AFD" w:rsidP="002B14F0">
+    <w:p w14:paraId="59B48FB2" w14:textId="2E6B9B1C" w:rsidR="00E647CC" w:rsidRDefault="00A52AFD" w:rsidP="002B14F0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Šī metodika ir attiecināma uz </w:t>
       </w:r>
-      <w:r w:rsidR="00A47E3F" w:rsidRPr="00F35AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A47E3F" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AF 3.1.1.6.i. </w:t>
       </w:r>
-      <w:r w:rsidR="00497AFF" w:rsidRPr="00F35AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00497AFF" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">investīcijas </w:t>
       </w:r>
-      <w:r w:rsidR="00030F2E" w:rsidRPr="00F35AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00030F2E" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F35AB8">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">tikai </w:t>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>iem, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="3EEDEAAD" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00030F2E" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īsteno</w:t>
+      </w:r>
+      <w:r w:rsidR="56810606" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r w:rsidR="2901AA2E" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prioritāri</w:t>
+      </w:r>
+      <w:r w:rsidR="00030F2E" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982350" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">pašvaldības funkcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B008BD" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– gādāt par </w:t>
+      </w:r>
+      <w:r w:rsidR="00982350" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedzīvotāju </w:t>
+      </w:r>
+      <w:r w:rsidR="00B008BD" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="0040764F" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83AE8" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tostarp nodrošināt</w:t>
+      </w:r>
+      <w:r w:rsidR="0011650C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B3A" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iespēju iegūt obligāto</w:t>
+      </w:r>
+      <w:r w:rsidR="00067330" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83AE8" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izglītību un gādāt par pirmsskolas izglītības, vidējās izglītības, profesionālās ievirzes izglītības, interešu izglītības un pieaugušo izglītības pieejamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00B008BD" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A09A9" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00B008BD" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A09A9" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošināšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00026CB7" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="766E8791" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pašvaldību</w:t>
+      </w:r>
+      <w:r w:rsidR="00026CB7" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> likum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1133" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="766E8791" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47E3F" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="766E8791" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta </w:t>
+      </w:r>
+      <w:r w:rsidR="00877CEB" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>pirmās daļas 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275273" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00877CEB" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>punktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93E23" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00764B3A" w:rsidRPr="323A963B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00982350" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">pašvaldības funkcijas </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">– gādāt par </w:t>
+        <w:t>un no šīs funkcijas izrietoš</w:t>
+      </w:r>
+      <w:r w:rsidR="649B6E4C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00982350" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">iedzīvotāju </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0040764F" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> pārvaldes uzdevum</w:t>
+      </w:r>
+      <w:r w:rsidR="70510CAA" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00982350" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5AA9" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– nodrošināt </w:t>
+      </w:r>
+      <w:r w:rsidR="00083682" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00886049" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>zglītojamo nokļūšanu izglītības iestādē vai citā mācību īstenošanas vietā un atpakaļ dzīvesvietā</w:t>
+      </w:r>
+      <w:r w:rsidR="00083682" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00982350" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izpildei</w:t>
+      </w:r>
+      <w:r w:rsidR="00445B7F" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00445B7F" w:rsidRPr="002F1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izņemot pieaugušo izglītības pieejamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00780060" w:rsidRPr="002F1F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4E7772" w14:textId="712A5C22" w:rsidR="00050200" w:rsidRDefault="00B665BA" w:rsidP="00703B51">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Papildus pieļaujams, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F31EA" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>jo īpaši periodos, kad faktiski nenotiek izglītojamo pārvadāšana uz izglītības iestādēm (piemēram, nedēļas nogalēs, skolas brīvlaikā)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0FCB" w:rsidRPr="067E85EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B83AE8" w:rsidRPr="00F35AB8">
-[...5 lines deleted...]
-      <w:r w:rsidR="0011650C" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00CE59F2" w:rsidRPr="067E85EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00764B3A" w:rsidRPr="00F35AB8">
-[...5 lines deleted...]
-      <w:r w:rsidR="00067330" w:rsidRPr="00F35AB8">
+      <w:r w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ka projekta ietvaros iegādāto elektrisko skolas autobusu</w:t>
+      </w:r>
+      <w:r w:rsidR="00113470" w:rsidRPr="067E85EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B83AE8" w:rsidRPr="00F35AB8">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B008BD" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00B13F50" w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(turpmāk –</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6343" w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektroautobuss</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13F50" w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kas prioritāri tiek izmantots izglītojamo pārvadāšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067E85EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un tā darbības nodrošināšanai paredzēto uzlādes infrastruktūru (ja attiecināms) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>var izmantot arī citu pašvaldības autonomo funkciju īstenošanai un no šīm funkcijām izrietošo pārvaldes uzdevumu izpildei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, kas nav saimnieciskā darbība</w:t>
+      </w:r>
+      <w:r w:rsidR="001561ED" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004659CD" w:rsidRPr="00703B51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A09A9" w:rsidRPr="00F35AB8">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B008BD" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00A631CB" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Piemēram</w:t>
+      </w:r>
+      <w:r w:rsidR="003D612D" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02EC4" w:rsidRPr="00703B51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A09A9" w:rsidRPr="00F35AB8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00B93E23" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="003D612D" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sociālās palīdzības vai sociālās aprūpes klientu nokļūšan</w:t>
+      </w:r>
+      <w:r w:rsidR="615F79C5" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidR="003D612D" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociālo pakalpojumu sniegšanas vietā</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6079" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4585" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pašvaldības kultūras darbinieku kolektīvu nokļūšan</w:t>
+      </w:r>
+      <w:r w:rsidR="283DB260" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4585" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kultūras pasākumu (vai to mēģinājumu) norises vietā</w:t>
+      </w:r>
+      <w:r w:rsidR="66AC8838" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00806A48" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6079" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2ACF998A" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedzīvotāju pārvadāšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00050200" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">civilās aizsardzības un ārkārtas situācijās </w:t>
+      </w:r>
+      <w:r w:rsidR="1C8DE9E8" w:rsidRPr="706A3571">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00050200" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bez ierobežojumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="4909C9B7" w:rsidRPr="295F613E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00050200" w:rsidRPr="295F613E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224A1E0D" w14:textId="1C1081D4" w:rsidR="000006A1" w:rsidRPr="00703B51" w:rsidRDefault="000006A1" w:rsidP="00703B51">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000006A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>MK noteikumu Nr. 673 grozījumos</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="000006A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzētā iespēja izmantot investīcijas ietvaros iegādātos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroautobusus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000006A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arī citu pašvaldības autonomo funkciju īstenošanai un no tām izrietošo pārvaldes uzdevumu izpildei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>ir piemērojama no 2026. gada 1. aprīļa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000006A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visiem investīcijas ietvaros apstiprinātajiem projektiem neatkarīgi no projekta iesnieguma iesniegšanas vai īstenošanas laika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2838179F" w14:textId="1E7472CC" w:rsidR="005A4455" w:rsidRPr="00F35AB8" w:rsidRDefault="00731AEC" w:rsidP="007F46A6">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvēloties </w:t>
+      </w:r>
+      <w:r w:rsidR="00481539" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papildus pieļaujamos </w:t>
+      </w:r>
+      <w:r w:rsidR="00425113" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pārvadājumus</w:t>
+      </w:r>
+      <w:r w:rsidR="000C065B" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00982350" w:rsidRPr="00F35AB8">
-[...41 lines deleted...]
-      <w:r w:rsidR="00780060" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00FD37E1" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>jāņem vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="00645A5E" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10652" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne no visām </w:t>
+      </w:r>
+      <w:r w:rsidR="0096476F" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pašvaldības autonomajām </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10652" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>funkcij</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2006" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10652" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF18D6" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007724C" w:rsidRPr="00703B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izriet pārvaldes uzdevumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00895715" w:rsidRPr="00703B51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00427E9E" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00895715">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pašvaldības</w:t>
+      </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, organizējot</w:t>
+      </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedzīvotāju pārvadājumus saskaņā ar Pašvaldību likuma 4. pantā noteiktajām autonomajām funkcijām, </w:t>
+      </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>izvērtē, vai</w:t>
+      </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šos pārvadājumus nevar veikt sabiedriskā transporta </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai citi </w:t>
+      </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pārvadātāji</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, kas darbojas pārvadājumu tirgū konkurences apstākļos</w:t>
+      </w:r>
+      <w:r w:rsidR="007820F2" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00822F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52E5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ņemot vērā iepriekš minēto</w:t>
+      </w:r>
+      <w:r w:rsidR="00094152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA304E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C61629" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Vienlaikus AF 3.1.1.6.i. investīcijas ietvaros attiecināma tikai tādu darbīb</w:t>
+        <w:t>AF 3.1.1.6.i. investīcijas ietvaros attiecināma tikai tādu darbīb</w:t>
       </w:r>
       <w:r w:rsidR="00FD284B" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00C61629" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> veikšana, kas atbilstoši šajā metodikā norādītajam atbilst pamatdarbībai vai PSD. Citas saimnieciskās darbības veikšana nav pieļaujama. </w:t>
+        <w:t xml:space="preserve"> veikšana, kas atbilstoši šajā metodikā norādītajam atbilst pamatdarbībai vai PSD. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C61629" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Citas saimnieciskās darbības veikšana nav pieļaujama</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61629" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503C91B2" w14:textId="04849269" w:rsidR="00503C45" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C82" w:rsidP="00F35AB8">
+    <w:p w14:paraId="503C91B2" w14:textId="6823E933" w:rsidR="00503C45" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C82" w:rsidP="00F35AB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004F6894" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D61BB7" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00E07C2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Izmantotais normatīvas regulējums, t.sk. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00053099" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046253C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">citi </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D61BB7" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve">Galvenie </w:t>
+      </w:r>
+      <w:r w:rsidR="007F76FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>avoti</w:t>
+        <w:t xml:space="preserve">izmantotie </w:t>
+      </w:r>
+      <w:r w:rsidR="0046253C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">normatīvie akti </w:t>
+      </w:r>
+      <w:r w:rsidR="007F12F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>un oficiālie skaidr</w:t>
+      </w:r>
+      <w:r w:rsidR="00845C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>jo</w:t>
+      </w:r>
+      <w:r w:rsidR="007F12F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>šie materiāli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238FD08A" w14:textId="4A785743" w:rsidR="00DC3B20" w:rsidRPr="00F35AB8" w:rsidRDefault="002B14F0" w:rsidP="00657F49">
+    <w:p w14:paraId="238FD08A" w14:textId="49617016" w:rsidR="00DC3B20" w:rsidRPr="00F35AB8" w:rsidRDefault="00CC1E30" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00D1273C" w:rsidRPr="00F35AB8">
+        <w:r w:rsidRPr="00CC1E30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Ministru kabineta 2022. gada 25. oktobra noteikumi Nr. 673 “Eiropas Savienības Atveseļošanas un noturības mehānisma plāna trešās komponentes “Nevienlīdzības mazināšana” 3.1. reformu un investīciju virziena “Reģionālā politika” 3.1.1.6.i. investīcijas “Pašvaldību funkciju īstenošanai un pakalpojumu sniegšanai nepieciešamo bezemisiju transportlīdzekļu iegāde”</w:t>
+          <w:t>Ministru kabineta 2022. gada 25. oktobra noteikumi Nr. 673 “Eiropas Savienības Atveseļošanas un noturības mehānisma plāna trešās komponentes “Nevienlīdzības mazināšana” 3.1. reformu un investīciju virziena “Reģionālā politika” 3.1.1.6.i. investīcijas “Elektrisko skolas autobusu iegāde”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B7E9E" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B7E9E" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00EF063D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -862,161 +1532,125 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF063D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> investīcijas MK noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="007B7E9E" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CF150B" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2828F0" w14:textId="6836B45A" w:rsidR="009B2859" w:rsidRPr="00F35AB8" w:rsidRDefault="002B14F0" w:rsidP="00657F49">
+    <w:p w14:paraId="3F2828F0" w14:textId="6836B45A" w:rsidR="009B2859" w:rsidRPr="00F35AB8" w:rsidRDefault="00CF150B" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00CF150B" w:rsidRPr="00F35AB8">
+        <w:r w:rsidRPr="00F35AB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Komisijas paziņojums par Līguma par Eiropas Savienības darbību 107. panta 1. punktā minēto valsts atbalsta jēdzienu (2016/C 262/01)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF150B" w:rsidRPr="00F35AB8">
+      <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Komisijas paziņojums);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B9F27E" w14:textId="06284C7C" w:rsidR="00BC5042" w:rsidRPr="00F35AB8" w:rsidRDefault="002B14F0" w:rsidP="00657F49">
+    <w:p w14:paraId="5F4CC3FE" w14:textId="2FB0B2A4" w:rsidR="00475C45" w:rsidRPr="003632F6" w:rsidRDefault="00CF150B" w:rsidP="003632F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="00CF150B" w:rsidRPr="00F35AB8">
+        <w:r w:rsidRPr="00F35AB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Komercdarbības atbalsta kontroles likums</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF150B" w:rsidRPr="00F35AB8">
+      <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4CC3FE" w14:textId="7A0168CC" w:rsidR="00475C45" w:rsidRPr="00F35AB8" w:rsidRDefault="002B14F0" w:rsidP="00657F49">
+    <w:p w14:paraId="2C16FCA7" w14:textId="25F6CB6F" w:rsidR="00937817" w:rsidRPr="00F35AB8" w:rsidRDefault="00937817" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00937817" w:rsidRPr="00F35AB8">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F35AB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Finanšu ministrijas palīgmateriāls nelikumīga valsts atbalsta atgūšanai.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6758CD7C" w14:textId="3522F275" w:rsidR="00525014" w:rsidRPr="00F35AB8" w:rsidRDefault="000251BF" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1071,106 +1705,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(ancillary activity)</w:t>
       </w:r>
       <w:r w:rsidR="000251BF" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EE064D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386530CA" w14:textId="77777777" w:rsidR="00F35AB8" w:rsidRDefault="002B14F0" w:rsidP="00724B7A">
+    <w:p w14:paraId="7DA6B00B" w14:textId="1D6687FC" w:rsidR="00724B7A" w:rsidRPr="00572450" w:rsidRDefault="00AA5AD1" w:rsidP="00572450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00AA5AD1" w:rsidRPr="00F35AB8">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F35AB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Pašvaldību likums</w:t>
         </w:r>
-      </w:hyperlink>
-[...21 lines deleted...]
-        <w:r w:rsidR="00EE064D" w:rsidRPr="00F35AB8">
+        <w:r w:rsidR="0106AEBE" w:rsidRPr="08D5D1F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Vispārējās izglītības likums</w:t>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE064D" w:rsidRPr="00F35AB8">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="0083464A" w:rsidDel="0083464A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4758C29A" w14:textId="2092E85C" w:rsidR="00303533" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C82" w:rsidP="00F35AB8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-663"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00303533" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
@@ -1197,1256 +1806,1468 @@
       </w:r>
       <w:r w:rsidR="00CF426D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> galvenie izmantotie jēdzieni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFF9F08" w14:textId="23149DC0" w:rsidR="003D7760" w:rsidRPr="00F35AB8" w:rsidRDefault="00A2538F" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Šajā metodikā tiek piemēroti šādi jēdzieni:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0814EB81" w14:textId="13E6D2F2" w:rsidR="0036673A" w:rsidRDefault="004A06B8" w:rsidP="0036673A">
+    <w:p w14:paraId="0814EB81" w14:textId="2EA3AB18" w:rsidR="0036673A" w:rsidRDefault="004A06B8" w:rsidP="0036673A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Izglītojamie</w:t>
       </w:r>
       <w:r w:rsidR="0036673A" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0036673A" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F35AB8">
-[...4 lines deleted...]
-        <w:t>visi skolēni, neatkarīgi no vecuma, kuri apgūst vispārējo izglītību pašvaldības izglītības iestādēs.</w:t>
+      <w:r w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>visi skolēni, neatkarīgi no vecuma, kuri apgūst vispārējo izglītību pašvaldības izglītības iestādēs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34B26" w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, t.sk. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3089" w:rsidRPr="00DE3089">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dibinātās </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3089" w:rsidRPr="00DE3089">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izglītības iestād</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ēs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3089" w:rsidRPr="00DE3089">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, kas īsteno profesionālās ievirzes izglītības programm</w:t>
+      </w:r>
+      <w:r w:rsidR="007A765E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3089" w:rsidRPr="00DE3089">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B0F" w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>piem.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B0F" w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sport</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B0F" w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, mūzika</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B0F" w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, māksla</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s skolas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B0F" w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00916C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r w:rsidR="00673628">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apguve </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notiek </w:t>
+      </w:r>
+      <w:r w:rsidR="00916C68" w:rsidRPr="00916C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>līdztekus pamatizglītības vai vidējās izglītības pakāpei</w:t>
+      </w:r>
+      <w:r w:rsidR="00756529">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="003B44A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00617378" w:rsidRPr="00617378">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pašvaldības dibināt</w:t>
+      </w:r>
+      <w:r w:rsidR="002A31D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidR="00617378" w:rsidRPr="00617378">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērnu un jauniešu interešu izglītības iestād</w:t>
+      </w:r>
+      <w:r w:rsidR="002A31D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ēs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001123B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar Vispārējas izglītības likuma</w:t>
       </w:r>
       <w:r w:rsidR="001123B4" w:rsidRPr="003C5A7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3.pant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00382A37" w:rsidRPr="003C5A7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001123B4" w:rsidRPr="00814A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00093B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001123B4" w:rsidRPr="00814A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pant</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A37" w:rsidRPr="00814A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6EC8" w:rsidRPr="00814A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43251" w:rsidRPr="00814A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ispārējā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43251" w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000C6EC8" w:rsidRPr="003C5A7A">
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītība tiek īstenota šādās vispārējās izglītības pakāpēs: pirmsskolas izglītība, pamatizglītība un vidējā izglītība. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6EC8" w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C43251" w:rsidRPr="003C5A7A">
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43251" w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C43251" w:rsidRPr="004C42A9">
+        </w:rPr>
+        <w:t>ispārējās izglītības īpašie veidi ir speciālā izglītība un sociālā korekcija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632A8B3D" w14:textId="77777777" w:rsidR="00E169E0" w:rsidRPr="00E37073" w:rsidRDefault="00E169E0" w:rsidP="00E169E0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saimnieciska darbība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- jebkura darbība, kas ietver preču vai pakalpojumu piedāvāšanu tirgū.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ECCCF1" w14:textId="2A0594D6" w:rsidR="00A13408" w:rsidRPr="00B2439D" w:rsidRDefault="00D44258" w:rsidP="00B2439D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pamatdarbība – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>nesaimnieciska darbība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> izglītība tiek īstenota šādās vispārējās izglītības pakāpēs: pirmsskolas izglītība,  pamatizglītība un vidējā izglītība. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C6EC8" w:rsidRPr="004C42A9">
+        <w:t>, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00B464D7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43251" w:rsidRPr="004C42A9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000903FE" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ispārējās izglītības īpašie veidi ir speciālā izglītība un sociālā korekcija.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> tiek īstenota ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92B00" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA584A">
+        <w:t>projekta ietvaros iegādāto elektroautobusu un tā uzlādei paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00986EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ja vispār</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A06D4D" w:rsidRPr="00EA584A">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92B00" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ējās izglītības iestādē </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A5FAD" w:rsidRPr="00EA584A">
+        <w:t xml:space="preserve"> infrastruktūru</w:t>
+      </w:r>
+      <w:r w:rsidR="009713CB" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">tiek īstenota arī interešu izglītība, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0036673A" w:rsidRPr="00EA584A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>pašvaldīb</w:t>
+      </w:r>
+      <w:r w:rsidR="008A446D" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funkcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93C43" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B236D5" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īstenošanai un </w:t>
+      </w:r>
+      <w:r w:rsidR="00307CD7" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>no šīm funkcijām izrietošo pārvaldes uzdevumu izpildei</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4464" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">kas norit ārpus mācību stundām vai kas nav paredzēta vispārējās izglītības mācību programmas īstenošanas ietvaros, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB582B" w:rsidRPr="00EA584A">
+        <w:t>, tai skaitā uzlādes infrastruktūras izmantošana</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A2D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">tad </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00727A18" w:rsidRPr="00EA584A">
+        <w:t xml:space="preserve"> tādu citu elektroautobusu</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0609" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">projekta ietvaros iegādāto </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00727A18" w:rsidRPr="00EA584A">
+        <w:t xml:space="preserve"> (gan finansējuma saņēmēja citu elektroautobusu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B718F" w:rsidRPr="00EA584A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0609" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gan citas pašvaldības elektroautobusu</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0609" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> var izmantot</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1266" w:rsidRPr="00EA584A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A2D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, lai </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="009B718F" w:rsidRPr="00EA584A">
+        <w:t xml:space="preserve"> uzlādei, kas nodrošina </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>autonomās</w:t>
+      </w:r>
+      <w:r w:rsidR="00725765">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036673A" w:rsidRPr="00EA584A">
+      <w:r w:rsidR="00B90A2D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>uz nodarbībām interešu izglītīb</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00293D2C" w:rsidRPr="00EA584A">
+        <w:t>funkcijas un no tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00725765">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0036673A" w:rsidRPr="00EA584A">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A2D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> izrietoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00725765">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A2D" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārvaldes uzdevum</w:t>
+      </w:r>
+      <w:r w:rsidR="00725765">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A2D" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izpildi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6111C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006957D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ņemot vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="00320444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00132496">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītojamo </w:t>
+      </w:r>
+      <w:r w:rsidR="00320444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mobilitāti un </w:t>
+      </w:r>
+      <w:r w:rsidR="00132496">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>skolu tīkla sasniedzamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00320444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saistīto</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="00BB6CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00642272" w:rsidRPr="00EA584A">
+      <w:r w:rsidR="000E7065" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">un </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="0036673A" w:rsidRPr="00EA584A">
+        <w:t>AF 3.1.1.6.i. investīcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00132496" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mērķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00320444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="00DE3BEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ar atsevišķu reisu (braucienu)</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>maršrutu plānošanā pašvaldības</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4200">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ievēro, lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95185">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00004C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">citu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB447D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00200DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">švaldības autonomo </w:t>
+      </w:r>
+      <w:r w:rsidR="00004C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">funkciju </w:t>
+      </w:r>
+      <w:r w:rsidR="004F315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>un no</w:t>
+      </w:r>
+      <w:r w:rsidR="00721DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tām izrietošo pārvaldes uzdevumu izpildei paredzētie</w:t>
+      </w:r>
+      <w:r w:rsidR="0090122B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002543E9" w:rsidRPr="007F46A6">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+        </w:rPr>
+        <w:t>maršruti</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2033E" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002543E9" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>pri</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA17C3" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>oritāri</w:t>
+      </w:r>
+      <w:r w:rsidR="002543E9" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="002543E9" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00340DCA" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">kārtoti </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="001D06D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2447" w:rsidRPr="001D06D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>funkcija</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="001D06D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – gādāt par iedzīvotāju izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īpaši </w:t>
+      </w:r>
+      <w:r w:rsidR="009041C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vispārējās izglītības </w:t>
+      </w:r>
+      <w:r w:rsidR="007374A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iestāžu izglītojamo pārvadāšanai,</w:t>
+      </w:r>
+      <w:r w:rsidR="00595E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7065" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nodrošināt iespēju iegūt obligāto izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2447" w:rsidRPr="00635F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1541">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> Nesaimnieciskās pamatdarbības ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA727B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">un </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C43251" w:rsidRPr="00EA584A">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E31EA8" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var tikt pārvadāti arī izglītojamie, kuri </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mācās citās </w:t>
+      </w:r>
+      <w:r w:rsidR="00971523">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pašvaldības dibinātās </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības iestādēs, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidR="00047C70" w:rsidRPr="00916C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>līdztekus pamatizglītības vai vidējās izglītības pakāpei</w:t>
+      </w:r>
+      <w:r w:rsidR="00047C70" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E31EA8" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>apgūst profesionālās ievirzes izglītīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as programmu </w:t>
+      </w:r>
+      <w:r w:rsidR="005823EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00955525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intereš</w:t>
+      </w:r>
+      <w:r w:rsidR="005823EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31EA8" w:rsidRPr="00B2439D" w:rsidDel="003279A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31EA8" w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atrodas atsevišķā adresē. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A2C0A66" w14:textId="153C3711" w:rsidR="0036673A" w:rsidRPr="0036673A" w:rsidRDefault="0036673A" w:rsidP="00622E93">
+    <w:p w14:paraId="1714633B" w14:textId="545D95D5" w:rsidR="00B2439D" w:rsidRPr="00B2439D" w:rsidRDefault="00AF0BB0" w:rsidP="00B2439D">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...277 lines deleted...]
-        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">PSD </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">– saimnieciskā darbība, </w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>saimnieciskā darbība</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kas tiek īstenota </w:t>
       </w:r>
+      <w:r w:rsidR="00986EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>projekta ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nesaimnieciskai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darbībai paredzētajā infrastruktūrā un kas</w:t>
+        <w:t xml:space="preserve"> darbībai </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iegādāto</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C71020" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroautobusu un tā uzlādei </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">tieši ir saistīta ar infrastruktūras ekspluatāciju un tai nepieciešama vai nesaraujami saistīta ar infrastruktūras galveno nesaimniecisko izmantojumu. Atbilstoši Komisijas paziņojuma 207. punktā noradītajam PSD jāpatērē tie paši resursi, kas paredzēti </w:t>
+        <w:t>paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71020">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71020">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kas ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6B35" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tieši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saistīta ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minētā elektroautobusa un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">infrastruktūras ekspluatāciju un tai nepieciešama vai nesaraujami </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">saistīta ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11381" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroautobusa un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūras galveno nesaimniecisko izmantojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Atbilstoši Komisijas paziņojuma 207. punktā nor</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC12B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dītajam PSD jāpatērē tie paši resursi, kas paredzēti </w:t>
       </w:r>
       <w:r w:rsidR="00687D3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>infrastruktūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamata darbībai, piemēram, darbaspēks, pamatlīdzekļi u.c.</w:t>
       </w:r>
       <w:r w:rsidR="00FC4526" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> PSD nav daļa no </w:t>
       </w:r>
       <w:r w:rsidR="0031133B" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>infrastruktūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>s pamata funkcijas, bet PSD bieži īsteno, lai nodrošinātu infrastruktūras efektīvāku izmantošanu. Jāņem vērā, ka katrā gadījumā ir nepieciešams atsevišķi vērtēt katras īstenotās darbības saikni ar infrastruktūras izmantošanas mērķi</w:t>
+        <w:t xml:space="preserve">s pamata funkcijas, bet PSD bieži īsteno, lai nodrošinātu infrastruktūras efektīvāku izmantošanu. Jāņem vērā, ka katrā gadījumā ir nepieciešams atsevišķi vērtēt katras īstenotās darbības saikni ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00924A72" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nesaimnieciskai</w:t>
+      </w:r>
+      <w:r w:rsidR="00924A72" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbībai </w:t>
+      </w:r>
+      <w:r w:rsidR="00924A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iegādāto </w:t>
+      </w:r>
+      <w:r w:rsidR="00924A72" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>elektroautobusu un tā uzlādei</w:t>
+      </w:r>
+      <w:r w:rsidR="00924A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00924A72" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00965978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūras izmantošanas mērķi</w:t>
       </w:r>
       <w:r w:rsidR="009229B3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008C45B0" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006740A9" w:rsidRPr="00F35AB8">
-[...23 lines deleted...]
-      <w:r w:rsidR="560AC78A" w:rsidRPr="00F35AB8">
+    </w:p>
+    <w:p w14:paraId="31122461" w14:textId="3C756CBB" w:rsidR="009017C4" w:rsidRPr="0084276D" w:rsidRDefault="00CC39C4" w:rsidP="00B2439D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Infrastruktūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2FE58747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="0078089B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF2A6E" w:rsidRPr="00F35AB8">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CC141A" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00705EF1" w:rsidRPr="00FE72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M2 vai M3 kategorijas </w:t>
+      </w:r>
+      <w:r w:rsidR="002904FE" w:rsidRPr="00FE72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bezemisiju transportlīdzekli</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC70F2" w:rsidRPr="00FE72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F8C" w:rsidRPr="00FE72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0513C" w:rsidRPr="00FE72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elektroautobus</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC70F2" w:rsidRPr="00FE72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0513C" w:rsidRPr="00FE72CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00370CE0" w:rsidRPr="00F35AB8">
-[...23 lines deleted...]
-      <w:r w:rsidR="008A65E7" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00ED14A6" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un tā darbības nodrošināšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC77F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E04C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nepieciešamā</w:t>
+      </w:r>
       <w:r w:rsidR="00ED14A6" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>un tā darbības nodrošināšanai paredzēto  uzlādes infrastruktūru</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="009432D9" w:rsidRPr="00F35AB8">
+        <w:t>  uzlādes infrastruktūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87365">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2439D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456F6450" w14:textId="5152A145" w:rsidR="00724B7A" w:rsidRDefault="00DF0028" w:rsidP="007F46A6">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00847B53" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ita saimnieciskā darbība</w:t>
+      </w:r>
+      <w:r w:rsidR="00847B53" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0015675F" w:rsidRPr="00F35AB8">
-[...388 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00847B53" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00847B53" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saimnieciskā darbība, kas nav PSD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456F6450" w14:textId="2035D322" w:rsidR="00724B7A" w:rsidRPr="00F35AB8" w:rsidRDefault="00847B53" w:rsidP="00724B7A">
-[...34 lines deleted...]
-    <w:p w14:paraId="7279E598" w14:textId="4E556F81" w:rsidR="007535D4" w:rsidRPr="00F35AB8" w:rsidRDefault="00303533" w:rsidP="00657F49">
+    <w:p w14:paraId="7279E598" w14:textId="68BE353E" w:rsidR="007535D4" w:rsidRPr="00F35AB8" w:rsidRDefault="00303533" w:rsidP="00657F49">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="00E90C82" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004F6894" w:rsidRPr="00F35AB8">
         <w:rPr>
@@ -2475,236 +3296,340 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>MK</w:t>
       </w:r>
       <w:r w:rsidR="006056D3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumu pamatnosacījumi</w:t>
       </w:r>
       <w:r w:rsidR="00CE37F0" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00DB2A35" w:rsidRPr="00DB2A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">pamatdarbībai un </w:t>
+      </w:r>
       <w:r w:rsidR="000C5D39" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>PSD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F30274F" w14:textId="415066F1" w:rsidR="00EE4C5E" w:rsidRPr="00F35AB8" w:rsidRDefault="00BD5BF1" w:rsidP="00657F49">
+    <w:p w14:paraId="00A403F8" w14:textId="21D24EB8" w:rsidR="005432E7" w:rsidRDefault="00BD5BF1" w:rsidP="005432E7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Investīcijas mērķis</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1F20" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96BDA" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlabot pašvaldību funkciju īstenošanu un sniegtos pakalpojumus, </w:t>
+      </w:r>
+      <w:r w:rsidR="00435DF2" w:rsidRPr="00435DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">galveno uzmanību pievēršot </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96BDA" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izglītojamo mobilitāt</w:t>
+      </w:r>
+      <w:r w:rsidR="007943C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96BDA" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0008606C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="0008606C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienlaikus </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96BDA" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>veicinot skolu tīkla sasniedzamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00181769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008601FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Papildus</w:t>
+      </w:r>
+      <w:r w:rsidR="00671B84" w:rsidRPr="00671B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieļaujams, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>elektroautobusu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D468D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00671B84" w:rsidRPr="00671B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un tā darbības nodrošināšanai paredzēto uzlādes infrastruktūru var izmantot arī citu pašvaldības autonomo funkciju īstenošanai un no šīm funkcijām izrietošo pārvaldes uzdevumu izpildei, kas nav saimnieciskā darbība, jo īpaši periodos, kad faktiski nenotiek izglītojamo pārvadāšana uz izglītības iestādēm (piemēram, nedēļas nogalēs, skolas brīvlaikā).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F30274F" w14:textId="78E97C69" w:rsidR="00EE4C5E" w:rsidRDefault="009C3FE3" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F35AB8">
-[...27 lines deleted...]
-        <w:t>izglītojamo mobilitāti, veicinot skolu tīkla sasniedzamību.</w:t>
+      <w:r w:rsidRPr="009C3FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pašvaldību likuma 4.panta pirmās daļas 4. punktā noteiktā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pašvaldības autonomā funkcija ir </w:t>
+        <w:t>ašvaldīb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autonomā funkcija ir </w:t>
       </w:r>
       <w:r w:rsidR="00FE1B43" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>gādāt</w:t>
       </w:r>
       <w:r w:rsidR="00FE1B43" w:rsidRPr="003C5A7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1B43" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1B43" w:rsidRPr="003C5A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE1B43" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>iedzīvotāju izglītību, tostarp nodrošināt iespēju iegūt obligāto izglītību un gādāt par pirmsskolas izglītības, vidējās izglītības, profesionālās ievirzes izglītības, interešu izglītības un pieaugušo izglītības pieejamību</w:t>
+        <w:t xml:space="preserve">iedzīvotāju </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1B43" w:rsidRPr="003632F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1B43" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tostarp nodrošināt iespēju iegūt obligāto izglītību un gādāt par pirmsskolas izglītības, vidējās izglītības, profesionālās ievirzes izglītības, interešu izglītības un pieaugušo izglītības pieejamību</w:t>
       </w:r>
       <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">. Lai nodrošinātu iedzīvotājiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00162492" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vispārējās</w:t>
       </w:r>
       <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>vispārējās</w:t>
+        <w:t xml:space="preserve"> izglītības iegūšanu, pašvaldība nodrošina izglītības iestāžu sasniedzamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF20C5" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izglītības iegūšanu, pašvaldība nodrošina izglītības iestāžu sasniedzamību</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF20C5" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D705B4" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tas attiecas arī uz pamatizglītības un vidējās izglītības iestādēm ar sporta, mūzikas vai citu novirzienu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja mācības atbilstoši pamatizglītības un vidējās izglītības akreditētajai mācību programmai tiek īstenotas citā norises vietā (bibliotēkā, laboratorijā, pētniecības iestādē, muzejā, u.tml.), tad arī šādi izglītojamo pārvadājumi kvalificējami kā nesaimnieciska darbība, t.i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D705B4" w:rsidRPr="007D671E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
-[...5 lines deleted...]
-      <w:r w:rsidR="000B672A" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="000B672A" w:rsidRPr="007D671E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00D705B4" w:rsidRPr="007D671E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatdarbība</w:t>
       </w:r>
+      <w:r w:rsidR="00D1273C" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00D1273C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...59 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DCAF0D" w14:textId="09CEE225" w:rsidR="00D444F2" w:rsidRPr="00F35AB8" w:rsidRDefault="00D444F2" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai sekmētu </w:t>
       </w:r>
       <w:r w:rsidR="005D337F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">investīcijas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2864,149 +3789,164 @@
       <w:r w:rsidR="00606869" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>komercdarbīb</w:t>
       </w:r>
       <w:r w:rsidR="001B6BDC" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00622E93" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s atbalsts</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688A8095" w14:textId="4BD6C560" w:rsidR="00D35F11" w:rsidRPr="00F35AB8" w:rsidRDefault="00422705" w:rsidP="00657F49">
+    <w:p w14:paraId="688A8095" w14:textId="6E1CD563" w:rsidR="00D35F11" w:rsidRPr="00F35AB8" w:rsidRDefault="00422705" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AF 3.1.1.6.i investīcijas MK noteikum</w:t>
       </w:r>
       <w:r w:rsidR="00EF063D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00D705B4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D14A0" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">.punktam </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B1D0D" w:rsidRPr="00F35AB8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3903" w:rsidRPr="006F3903">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F719D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unktam </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1D0D" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>projekta atbalstāmajām darbībām (</w:t>
       </w:r>
-      <w:r w:rsidR="000F0787" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="000F0787" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>elektroautobus</w:t>
       </w:r>
-      <w:r w:rsidR="009A1B9E" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="009A1B9E" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000F0787" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="000F0787" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223D51" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00223D51" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>un t</w:t>
       </w:r>
-      <w:r w:rsidR="009C33E1" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="009C33E1" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00223D51" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00223D51" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbības nodrošināšanai paredzētā uzlādes infrastruktūra)</w:t>
       </w:r>
       <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, par kur</w:t>
       </w:r>
       <w:r w:rsidR="009B1D0D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir iesniegts projekta iesniegums, ir pieļaujama </w:t>
       </w:r>
       <w:r w:rsidR="00F63B1E" w:rsidRPr="00F35AB8">
@@ -3021,155 +3961,281 @@
       <w:r w:rsidR="00D82763" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kas nepārsniedz 20% no </w:t>
       </w:r>
       <w:r w:rsidR="007E6CA5" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">projekta ietvaros iegādāto elektroautobusu izglītojamo pārvadāšanai un tā darbības nodrošināšanai paredzēto uzlādes infrastruktūras </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
+        <w:t>projekta ietvaros iegādāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00251227">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6CA5" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6CA5" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>elektroautobus</w:t>
+      </w:r>
+      <w:r w:rsidR="00251227" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6CA5" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490489" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>izmantošan</w:t>
+      </w:r>
+      <w:r w:rsidR="00714BCE" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3254E" w:rsidRPr="007D671E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pamatdarbībai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3254E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6CA5" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>un t</w:t>
+      </w:r>
+      <w:r w:rsidR="00893AF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6CA5" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības nodrošināšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00893AF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6CA5" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlādes infrastruktūras </w:t>
+      </w:r>
+      <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>kopējās gada jaudas laika izteiksmē</w:t>
       </w:r>
       <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E00F81" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cita saimnieciskā darbība projektā </w:t>
       </w:r>
       <w:r w:rsidR="00B11654" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nav pieļ</w:t>
       </w:r>
       <w:r w:rsidR="00823047" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">aujama un </w:t>
       </w:r>
       <w:r w:rsidR="00E00F81" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>netiek iekļauta.</w:t>
       </w:r>
       <w:r w:rsidR="00A909F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E76C2CB" w14:textId="585D7E8F" w:rsidR="00724B7A" w:rsidRPr="00F35AB8" w:rsidRDefault="00D76966" w:rsidP="00724B7A">
+    <w:p w14:paraId="7E76C2CB" w14:textId="76987A76" w:rsidR="00724B7A" w:rsidRPr="00F35AB8" w:rsidRDefault="00D76966" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pamatojoties</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz minētajiem nosacījumiem, projekta dzīves cikla</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> sākum</w:t>
       </w:r>
       <w:r w:rsidR="00533091" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>posmā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Centrālā finanšu un līgumu aģentūra (turpmāk – aģentūra) veic PSD nosacījumu ievērošanas pārbaudi</w:t>
       </w:r>
       <w:r w:rsidR="00700B4B" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC6371" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00547A10" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3300,51 +4366,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
       <w:r w:rsidR="00FE5FC8" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> PSD </w:t>
       </w:r>
       <w:r w:rsidR="00604191" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">apjomu. </w:t>
       </w:r>
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSD pārskatiem pievienojamā pamatojošā dokumentācija norādīta šīs metodikas IV sadaļā. </w:t>
+        <w:t>PSD pārskatiem pievienojamā pamatojošā dokumentācija norādīta šīs metodikas IV</w:t>
+      </w:r>
+      <w:r w:rsidR="00251227">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23A3F" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sadaļā. </w:t>
       </w:r>
       <w:r w:rsidR="00CE22F3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00CE22F3" w:rsidRPr="00F35AB8" w:rsidDel="00CE22F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PSD nosacījumu ievērošanu atbilstoši AF 3.1.1.6.i. investīcijas MK noteikumu 6</w:t>
       </w:r>
       <w:r w:rsidR="00CF5DFA" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3386,51 +4466,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">izlases kārtībā visā </w:t>
       </w:r>
       <w:r w:rsidR="00CF5DFA" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>projekta dzīves cikla laikā,</w:t>
       </w:r>
       <w:r w:rsidR="00A04059" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepieciešamības gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00A04059" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00937762" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> veicot </w:t>
       </w:r>
       <w:r w:rsidR="00CD7C8F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>korektīvās darbības pret finansējuma saņēmēju</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C62048" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3556,57 +4636,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>un PSD apmēra kontrole AF 3.1.1.6.i. investīcijas ietvarā</w:t>
       </w:r>
       <w:r w:rsidR="00B62BEA" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F176B9" w14:textId="5FB6AF9E" w:rsidR="00D96773" w:rsidRPr="00F35AB8" w:rsidRDefault="008A0F09" w:rsidP="00724B7A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Neskatoties uz to, ka</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neskatoties uz to, ka </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF426D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>par saimniecisku darbību uzskata ikvienu darbību</w:t>
       </w:r>
       <w:r w:rsidR="00E75469" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, kas ietver preču un pakal</w:t>
       </w:r>
       <w:r w:rsidR="00952A99" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>pojumu piedāvāšanu tirgū</w:t>
       </w:r>
@@ -3645,524 +4732,576 @@
         </w:rPr>
         <w:t xml:space="preserve">ba netiek konstatēta, piemēram, </w:t>
       </w:r>
       <w:r w:rsidR="00D96773" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kad darbība ir saistīta vienīgi ar valsts pārvaldes funkciju </w:t>
       </w:r>
       <w:r w:rsidR="009E497D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">un pārvaldes uzdevumu </w:t>
       </w:r>
       <w:r w:rsidR="00D96773" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">vai deleģēto pārvaldes uzdevumu izpildi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FC23C4" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRDefault="00EB1E97" w:rsidP="00A53C6D">
+    <w:p w14:paraId="00FC23C4" w14:textId="3DAA6C06" w:rsidR="00A53C6D" w:rsidRDefault="00EB1E97" w:rsidP="00A53C6D">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Atbilstoši</w:t>
       </w:r>
       <w:r w:rsidR="008D31D7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1273C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r w:rsidR="008D31D7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>metodikas I</w:t>
       </w:r>
       <w:r w:rsidR="009203D8" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="008D31D7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>I sadaļā aprakstītajam</w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00251227">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D31D7" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sadaļā aprakstītajam</w:t>
       </w:r>
       <w:r w:rsidR="001500D3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A70E3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AF 3.1.1.6.i.</w:t>
       </w:r>
       <w:r w:rsidR="00574B87" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F6C61" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">investīcijas </w:t>
       </w:r>
       <w:r w:rsidR="00601C7A" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="00A70E3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="005300DB" w:rsidRPr="000F1F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00371B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
       <w:r w:rsidR="0087600C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">punktā </w:t>
+        <w:t xml:space="preserve">unktā </w:t>
       </w:r>
       <w:r w:rsidR="00A70E3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">minētajam, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
       <w:r w:rsidR="002D112D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pamatlīdzekļiem</w:t>
       </w:r>
       <w:r w:rsidR="000D3BF6" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (viena</w:t>
       </w:r>
       <w:r w:rsidR="008B5A79" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="000D3BF6" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai vairākiem no projekta ietvaros iegādātajiem </w:t>
       </w:r>
       <w:r w:rsidR="008B5A79" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>elektro</w:t>
       </w:r>
       <w:r w:rsidR="000D3BF6" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>autobusiem un uzlādes infrastruktūrai)</w:t>
       </w:r>
       <w:r w:rsidR="002D112D" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00754541" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pieļaujama </w:t>
       </w:r>
       <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">PSD </w:t>
       </w:r>
       <w:r w:rsidR="00531E28" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>līdz 20% no</w:t>
       </w:r>
       <w:r w:rsidR="005466BA" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> infrastruktūras kopējās gada jaudas</w:t>
       </w:r>
       <w:r w:rsidR="00531E28" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E13E7" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="003F12A3" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>laika</w:t>
+      </w:r>
+      <w:r w:rsidR="00531E28" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izteiksm</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7039" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="005412A6" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C636ED" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00363CB4" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ita</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06DB" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F12A3" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00C13370" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>laika</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00531E28" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve">saimnieciskā darbība </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06DB" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izteiksm</w:t>
+        <w:t xml:space="preserve">nevar tikt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E713C9" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>īstenota</w:t>
       </w:r>
       <w:r w:rsidR="003F7039" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ē</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005412A6" w:rsidRPr="00F35AB8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D777F" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Līdz ar to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54F40" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arī </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>projekta dzīves cikla laik</w:t>
+      </w:r>
+      <w:r w:rsidR="0087600C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3D71" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087600C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir nepieciešams uzraudzīt, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0AEF" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai ar </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0AEF" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenošanas rezultātā </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA087F" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iegū</w:t>
+      </w:r>
+      <w:r w:rsidR="0044184B" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA087F" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ajiem pamatlīdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4367" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenotā saimnieciskā </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbība </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C636ED" w:rsidRPr="00F35AB8">
+        <w:t>var tikt kvalificēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00753132" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00363CB4" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ita</w:t>
-[...32 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>kā PSD</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4367" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006D777F" w:rsidRPr="00F35AB8">
-[...121 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="12EF0989" w14:textId="5869F3F4" w:rsidR="00B75CCA" w:rsidRPr="00F35AB8" w:rsidRDefault="00B75CCA" w:rsidP="00A53C6D">
+    <w:p w14:paraId="06620075" w14:textId="15D3D961" w:rsidR="00781B60" w:rsidRDefault="00781B60" w:rsidP="00A53C6D">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F35AB8">
+      </w:pPr>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No projekta iesnieguma iesniegšanas brīža līdz noslēguma maksājuma pieprasījuma apstiprināšanas brīdim </w:t>
+      </w:r>
+      <w:r w:rsidR="00A905D2" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aģentūrā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta iesniedzējs izvēlas vienu no infrastruktūras jaudas laika izteiksmes aprēķina metodēm (stundās vai dienās)</w:t>
+      </w:r>
+      <w:r w:rsidR="007839F4" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>par to informē</w:t>
+      </w:r>
+      <w:r w:rsidR="007839F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F35AB8">
-[...18 lines deleted...]
-        <w:t>ģentūrā.</w:t>
+      <w:r w:rsidR="007839F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aģentūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD4A8DB" w14:textId="650F319C" w:rsidR="00ED4621" w:rsidRPr="00F35AB8" w:rsidRDefault="00FC2A55" w:rsidP="00657F49">
+    <w:p w14:paraId="2AD4A8DB" w14:textId="0D85D1B6" w:rsidR="00ED4621" w:rsidRPr="00F35AB8" w:rsidRDefault="00FC2A55" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ņemot vērā to, ka </w:t>
       </w:r>
       <w:r w:rsidR="009506FB" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iegādāto pamatlīdzekļu </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C63F41" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>elektroautobusa</w:t>
       </w:r>
+      <w:r w:rsidR="00251227">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidR="00097151" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tā uzlādes infrastruktūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00715A9C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> PSD uzraudzību </w:t>
       </w:r>
       <w:r w:rsidR="009738EF" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00715A9C" w:rsidRPr="00F35AB8">
@@ -4251,106 +5390,178 @@
       </w:r>
       <w:r w:rsidR="00CB13DE" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatdarbības veikšanai (</w:t>
       </w:r>
       <w:r w:rsidR="00884DD9" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītojamo </w:t>
       </w:r>
       <w:r w:rsidR="00D615F4" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nogādāšanai</w:t>
       </w:r>
       <w:r w:rsidR="003C6A7E" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F5DE5" w:rsidRPr="00F35AB8" w:rsidDel="002F0591">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009F5DE5" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">izglītības </w:t>
+        <w:t xml:space="preserve">vispārējās izglītības </w:t>
       </w:r>
       <w:r w:rsidR="00882AF7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>mācību iestādē</w:t>
+        <w:t>mācību</w:t>
+      </w:r>
+      <w:r w:rsidR="00987BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/nodar</w:t>
+      </w:r>
+      <w:r w:rsidR="00922FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00987BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ību</w:t>
+      </w:r>
+      <w:r w:rsidR="00922FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00882AF7" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iestādē</w:t>
       </w:r>
       <w:r w:rsidR="0039175F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E6B1A" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vai citā mācību īstenošanas vietā un atpakaļ dzīvesvietā</w:t>
       </w:r>
+      <w:r w:rsidR="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E22F4" w:rsidRPr="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kā arī citu nesaimniecisku pašvaldības</w:t>
+      </w:r>
+      <w:r w:rsidR="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autonomo</w:t>
+      </w:r>
+      <w:r w:rsidR="003E22F4" w:rsidRPr="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funkciju </w:t>
+      </w:r>
+      <w:r w:rsidR="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>īstenošanai un no tām izrietoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārvaldes uzdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="003E22F4" w:rsidRPr="003E22F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>izpildei</w:t>
+      </w:r>
       <w:r w:rsidR="00882AF7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00580165" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un PSD īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="000B5277" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D5845" w:rsidRPr="00F35AB8" w:rsidDel="000B5277">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D72610B" w14:textId="6A663317" w:rsidR="009F306F" w:rsidRPr="00F35AB8" w:rsidRDefault="006F026E" w:rsidP="00657F49">
+    <w:p w14:paraId="5D72610B" w14:textId="3B85E901" w:rsidR="009F306F" w:rsidRDefault="006F026E" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Finansējuma saņēmējs</w:t>
       </w:r>
       <w:r w:rsidR="008021FF" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pilnībā atbildīgs pa</w:t>
       </w:r>
       <w:r w:rsidR="009F306F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -4400,463 +5611,742 @@
         </w:rPr>
         <w:t xml:space="preserve">sagatavo </w:t>
       </w:r>
       <w:r w:rsidR="00F81AAA" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> katr</w:t>
       </w:r>
       <w:r w:rsidR="00F81AAA" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F35AB8">
+        <w:t>u kalendā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4523" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F81AAA" w:rsidRPr="00F35AB8">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A259A7" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> kalendā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC4523" w:rsidRPr="00F35AB8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7624E" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A259A7" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002411A2" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B7624E" w:rsidRPr="00F35AB8">
+        <w:t>gad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC249C" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="002411A2" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>gad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC249C" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E561CC" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002411A2" w:rsidRPr="00F35AB8">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3BBF" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> nākošā gada 1. februārim</w:t>
+      </w:r>
+      <w:r w:rsidR="00F013D3" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E72E7" w:rsidRPr="00F35AB8" w:rsidDel="00DB0978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E561CC" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="002409A8" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pārskatu</w:t>
+      </w:r>
+      <w:r w:rsidR="0029563B" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00571FC1" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kura</w:t>
+      </w:r>
+      <w:r w:rsidR="002409A8" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00571FC1" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00952770" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pievienoti pamatojošie dokumenti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67CAC" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009177A4" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41B7E" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sagatavo</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3471" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3471" w:rsidRPr="007F46A6" w:rsidDel="002A72E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>katru</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3471" w:rsidRPr="00F35AB8" w:rsidDel="002A72E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3471" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>projekta ietv</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3F8A" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3471" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ros </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3471" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iegādāto </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82EB9" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elektroautobusu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82EB9" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002411A2" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un glabā līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>projekta dzīves cikla (pamatlīdzekļa amortizācijas perioda) beigām</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3644D" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008021FF" w:rsidRPr="00900386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>līdz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B3BBF" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve">Finansējuma saņēmējs veic PSD nosacījumu </w:t>
+      </w:r>
+      <w:r w:rsidR="005D06EF" w:rsidRPr="00900386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> nākošā gada 1. februārim</w:t>
-[...61 lines deleted...]
-      <w:r w:rsidR="00A41B7E" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve">izpildes </w:t>
+      </w:r>
+      <w:r w:rsidR="008021FF" w:rsidRPr="00900386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>sagatavo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C3471" w:rsidRPr="00F35AB8">
+        <w:t>paškontroli</w:t>
+      </w:r>
+      <w:r w:rsidR="008021FF" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, izmantojot sagatavot</w:t>
+      </w:r>
+      <w:r w:rsidR="00743753" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="008021FF" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4261" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00743753" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pārskatus</w:t>
+      </w:r>
+      <w:r w:rsidR="008021FF" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6BA2" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="008021FF" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7F59" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aģentūrai </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2266A" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tās </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieprasījuma un gadījumā, ja finansējuma saņēmējs konstatē, ka pārsniegts atļautais </w:t>
+      </w:r>
+      <w:r w:rsidR="0090679A" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PSD </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1120F" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8" w:rsidDel="00D1120F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apjoms </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44300" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00105BE8" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kopējā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44300" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00105BE8" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gada jauda</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7060" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00105BE8" w:rsidRPr="00F35AB8" w:rsidDel="00D1120F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>laika izteiksmē.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B05B0" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5A0132" w14:textId="67CC854E" w:rsidR="00A46B02" w:rsidRPr="00E41FBC" w:rsidRDefault="00EC65FC" w:rsidP="00A46B02">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uzlādes infrastruktūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nav patstāvīgs infrastruktūras izmantošanas objekts, bet gan funkcionāli pakārtota elektroautobusa ekspluatācijai. Līdz ar to uzlādes infrastruktūras izmantošana pamatdarbībai vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00147929" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PSD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tieši izriet no elektroautobusa izmantošanas attiecīgajā darbībā. Tā kā uzlādes infrastruktūra nenodrošina atsevišķu pakalpojumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00386567" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, bet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tās izmantošanas veids ir tieši saistīts ar uzlādējamā elektroautobusa izmantošanas veidu</w:t>
+      </w:r>
+      <w:r w:rsidR="00386567" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tā nav publiski pieejama</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F12" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> par katru</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="009C3471" w:rsidRPr="00F35AB8">
+        <w:t xml:space="preserve">atsevišķa uzlādes infrastruktūras PSD uzskaite nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F12" w:rsidRPr="00E41FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">iegādāto </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E82EB9" w:rsidRPr="00F35AB8">
+        <w:t>jāveic</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0598" w:rsidRPr="00E41FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>elektroautobusu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46B02" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E35C6" w:rsidRPr="00F35AB8">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D0598" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46B02" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nformācija nav jāsniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0598" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="69B99D70" w14:textId="793AEBC8" w:rsidR="00861BF3" w:rsidRPr="00F35AB8" w:rsidRDefault="00861BF3" w:rsidP="00900386">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Finansējuma saņēmējs sagatavo vienu kopīgu pārskatu par PSD veikšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="006E680D" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, t.i.,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E680D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008021FF" w:rsidRPr="00F35AB8">
-[...29 lines deleted...]
-      <w:r w:rsidR="002B4261" w:rsidRPr="00F35AB8">
+      <w:r w:rsidR="00F95DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>opējais PSD apjoms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas saistīts ar pašvaldības autonomo funkciju un no tām izrietošo pārvaldes uzdevumu izpildi un kas ir kopējā gada jauda laika izteiksmē, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tiek attiecināts uz visām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00743753" w:rsidRPr="00F35AB8">
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pašvaldību likuma 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00467ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>panta pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DB4" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ā daļ</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DB4" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajām pašvaldības autonomajām funkcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un no tām izrietošo pārvaldes uzdevumu izpild</w:t>
+      </w:r>
+      <w:r w:rsidR="00850BA4" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13D0F" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmantojot </w:t>
+      </w:r>
+      <w:r w:rsidR="003B62C5" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elektroautobusa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A5A9E" w:rsidRPr="00F35AB8">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tā darbības nodrošināšanai paredzētās uzlādes infrastruktūras gada jaudas laika izteiksmē (katram </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56EA3" w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elektroautobusam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6433845C" w14:textId="13BE4695" w:rsidR="009F306F" w:rsidRPr="00F35AB8" w:rsidRDefault="009F306F" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00170210" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatlīdzeklis </w:t>
       </w:r>
       <w:r w:rsidR="00797C76" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4884,51 +6374,51 @@
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PSD uzskaiti veic un PSD apjomu aprēķina proporcionāli transportlīdzekļa ekspluatācijas</w:t>
       </w:r>
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00F35AB8" w:rsidDel="00DD15B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>laikam</w:t>
       </w:r>
       <w:r w:rsidR="00374D02" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A44A3A" w14:textId="40D1012A" w:rsidR="0050036B" w:rsidRPr="00F35AB8" w:rsidRDefault="0050036B" w:rsidP="0050036B">
+    <w:p w14:paraId="07A44A3A" w14:textId="5E3E59B2" w:rsidR="0050036B" w:rsidRPr="00F35AB8" w:rsidRDefault="0050036B" w:rsidP="0050036B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00EF639B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ģentūra </w:t>
       </w:r>
@@ -4980,87 +6470,117 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tāda </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>elektrotransporta uzlādēšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (un infrastruktūra tādējādi kļūst par tādu infrastruktūru, kas saistīta ar tādu saimniecisko darbību), kurai sniegtais atbalsts būtu kvalificējams kā komercdarbības atbalsts, </w:t>
+        <w:t>, kurai sniegtais atbalsts būtu kvalificējams kā komercdarbības atbalsts</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36657" w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(un infrastruktūra tādējādi kļūst par tādu infrastruktūru, kas saistīta ar tādu saimniecisko darbību)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EF639B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ģentūra </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem lēmumu par visa </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nelikumīgā </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta ietvaros izmaksātā vai piešķirtā publiskā finansējuma atmaksāšanu </w:t>
       </w:r>
+      <w:r w:rsidR="00F34A31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Aģentūra</w:t>
+        <w:t>ģentūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar procentiem atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">AF </w:t>
       </w:r>
       <w:r w:rsidR="0082454B" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1.6.i. investīcijas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MK noteikumu </w:t>
       </w:r>
@@ -5203,51 +6723,51 @@
         <w:t xml:space="preserve"> par izmaksātā vai piešķirtā Atveseļošanas fonda finansējuma maksājumu apturēšanu vai atgūšanu no finansējuma saņēmēja </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="004E5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>uzlādes infrastruktūras izveides mērķim</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saskaņā ar civiltiesisko līgumu vai vienošanos par projekta īstenošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126FF8B5" w14:textId="71F3CC7F" w:rsidR="00FC2A55" w:rsidRPr="00283E40" w:rsidRDefault="00CE22F3" w:rsidP="00657F49">
+    <w:p w14:paraId="126FF8B5" w14:textId="08CB5502" w:rsidR="00FC2A55" w:rsidRPr="00283E40" w:rsidRDefault="00CE22F3" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="005D3547" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ir tiesības finansējuma saņēmējam pieprasīt iesniegt </w:t>
@@ -5264,126 +6784,217 @@
         </w:rPr>
         <w:t xml:space="preserve">pārskatus </w:t>
       </w:r>
       <w:r w:rsidR="009F7429" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta dzīves cikla laikā</w:t>
       </w:r>
       <w:r w:rsidR="005D3547" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, tai skaitā gadījumos, kad saņemta informācija par PSD nosacījumu pārkāpumu no finansējuma saņēmēja, kompetentām iestādēm vai no trešajām personām. </w:t>
       </w:r>
       <w:r w:rsidR="001A300C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārskatiem </w:t>
       </w:r>
       <w:r w:rsidR="009908DF" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">pievienojama PSD uzskaites tabula un citi uzskaiti pamatojoši dokumenti, piemēram, izdrukas no </w:t>
+        <w:t xml:space="preserve">pievienojama PSD uzskaites tabula un citi </w:t>
+      </w:r>
+      <w:r w:rsidR="009908DF" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uzskaiti pamatojoši dokumenti, piemēram, izdrukas no </w:t>
       </w:r>
       <w:r w:rsidR="003D428B" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">elektroautobusa </w:t>
+        <w:t>elektroautobusa</w:t>
+      </w:r>
+      <w:r w:rsidR="003D428B" w:rsidRPr="00283E40" w:rsidDel="000F3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009908DF" w:rsidRPr="00283E40" w:rsidDel="000F3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>monitoringa sistēmas</w:t>
+      </w:r>
+      <w:r w:rsidR="009908DF" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C503D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>maršrutu uzskaites dokumenti</w:t>
+      </w:r>
+      <w:r w:rsidR="00690142" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00170210" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">vai uzlādes punkta infrastruktūras </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009908DF" w:rsidRPr="00283E40">
+        <w:t xml:space="preserve"> atskaites </w:t>
+      </w:r>
+      <w:r w:rsidR="00170210" w:rsidRPr="00283E40" w:rsidDel="00594C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai pārskati </w:t>
+      </w:r>
+      <w:r w:rsidR="009C503D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai citi dokumenti, kas pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="005B26DD" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PSD </w:t>
+      </w:r>
+      <w:r w:rsidR="00690142" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aprēķinu</w:t>
+      </w:r>
+      <w:r w:rsidR="005B26DD" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00753DBF" w:rsidRPr="00753DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par uzlādes infrastruktūru nav jāgatavo PSD atskaite, bet uzlādes sistēmas lietošanas dokumentiem </w:t>
+      </w:r>
+      <w:r w:rsidR="005A79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izdrukām no </w:t>
+      </w:r>
+      <w:r w:rsidR="00375CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzlādes punkta </w:t>
+      </w:r>
+      <w:r w:rsidR="0057610B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">monitoringa sistēmas, </w:t>
       </w:r>
-      <w:r w:rsidR="009C503D" w:rsidRPr="00283E40">
-[...23 lines deleted...]
-      <w:r w:rsidR="00690142" w:rsidRPr="00283E40">
+      <w:r w:rsidR="005A79D7" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atskait</w:t>
+      </w:r>
+      <w:r w:rsidR="005A79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ēm</w:t>
+      </w:r>
+      <w:r w:rsidR="005A79D7" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pārskat</w:t>
+      </w:r>
+      <w:r w:rsidR="005A79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="005A79D7" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par uzlādes punkta infrastruktūras lietošanu</w:t>
+      </w:r>
+      <w:r w:rsidR="005A79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7A54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C503D" w:rsidRPr="00283E40">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00753DBF" w:rsidRPr="00753DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ir jābūt pieejamiem revīzijas vai pārbaudes gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00753DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BD8DE9" w14:textId="50DA8387" w:rsidR="00356A18" w:rsidRPr="00283E40" w:rsidRDefault="00F86BB0" w:rsidP="00657F49">
+    <w:p w14:paraId="28BD8DE9" w14:textId="3BCB9FC0" w:rsidR="00356A18" w:rsidRPr="00283E40" w:rsidRDefault="00F86BB0" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gadījumos, kad p</w:t>
       </w:r>
       <w:r w:rsidR="00356A18" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rojekta ietvaros iegādāti divi</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai vairāk</w:t>
       </w:r>
@@ -5443,114 +7054,79 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pamatlīdzekļiem (</w:t>
       </w:r>
       <w:r w:rsidR="00356A18" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>elek</w:t>
       </w:r>
       <w:r w:rsidR="009D58DC" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00356A18" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>roautobusiem</w:t>
       </w:r>
-      <w:r w:rsidR="00A16642" w:rsidRPr="00283E40">
+      <w:r w:rsidR="00FA1F4A" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D44258" w:rsidRPr="00283E40">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00356A18" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A16642" w:rsidRPr="00283E40">
+        <w:t>PSD uzskaite tiek veikta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8456D" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">uzlādes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D44258" w:rsidRPr="00283E40">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040F3D" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">punkta </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>atsevišķi</w:t>
       </w:r>
-      <w:r w:rsidR="005853F7" w:rsidRPr="00283E40">
+      <w:r w:rsidR="00995F8F" w:rsidRPr="00995F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9CBEA8" w14:textId="600CDA4B" w:rsidR="008533A8" w:rsidRPr="00283E40" w:rsidRDefault="00596833" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -5968,51 +7544,50 @@
     </w:p>
     <w:p w14:paraId="3EFE6000" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00657F49">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="1477F9A3" w14:textId="37F935E9" w:rsidR="008533A8" w:rsidRPr="00283E40" w:rsidRDefault="008533A8" w:rsidP="00724B7A">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="282" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>saim</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">– projekta ietvaros iegādātā </w:t>
       </w:r>
       <w:r w:rsidR="00B17CE2" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ele</w:t>
       </w:r>
       <w:r w:rsidR="009D58DC" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -6200,51 +7775,51 @@
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7B63C7" w14:textId="278AA9A8" w:rsidR="00724B7A" w:rsidRDefault="00283E40" w:rsidP="00283E40">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="284" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="199AB9B4" wp14:editId="77F36931">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="199AB9B4" wp14:editId="77F36931">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-152373</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247125</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6313335" cy="2488758"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="26035"/>
                 <wp:wrapNone/>
                 <wp:docPr id="543325953" name="Rectangle 543325953"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6313335" cy="2488758"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -6268,51 +7843,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2717F79D" id="Rectangle 543325953" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12pt;margin-top:19.45pt;width:497.1pt;height:195.95pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3s2YzfgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx3n0WVBnSJo0WFA&#10;0RZrh55VWaoNyKJGKXGyXz9KfiToih2G+SBLIvmR/ETy4nLfGLZT6GuwBc/PJpwpK6Gs7WvBfzzd&#10;fFpy5oOwpTBgVcEPyvPL9ccPF61bqSlUYEqFjECsX7Wu4FUIbpVlXlaqEf4MnLIk1ICNCHTE16xE&#10;0RJ6Y7LpZHKetYClQ5DKe7q97oR8nfC1VjLca+1VYKbgFFtIK6b1Ja7Z+kKsXlG4qpZ9GOIfomhE&#10;bcnpCHUtgmBbrP+AamqJ4EGHMwlNBlrXUqUcKJt88iabx0o4lXIhcrwbafL/D1be7R7dAxINrfMr&#10;T9uYxV5jE/8UH9snsg4jWWofmKTL81k+m80WnEmSTefL5efFMtKZHc0d+vBVQcPipuBIr5FIErtb&#10;HzrVQSV6s3BTG5NexNh44cHUZbxLh1gS6sog2wl6zLDPe28nWuQ7WmbHXNIuHIyKEMZ+V5rVJUU/&#10;TYGkMjtiCimVDXknqkSpOleLCX2DsyGKlGgCjMiaghyxe4BBswMZsLu0e/1oqlKVjsaTvwXWGY8W&#10;yTPYMBo3tQV8D8BQVr3nTn8gqaMmsvQC5eEBGULXI97Jm5qe7Vb48CCQmoLahxo93NOiDbQFh37H&#10;WQX46737qE+1SlLOWmqygvufW4GKM/PNUhV/yefz2JXpMF98ntIBTyUvpxK7ba6Anj6nkeJk2kb9&#10;YIatRmieaR5solcSCSvJd8FlwOFwFbrmp4ki1WaT1KgTnQi39tHJCB5ZjWX5tH8W6PraDVT2dzA0&#10;pFi9KeFON1pa2GwD6DrV95HXnm/q4lQ4/cSJY+L0nLSOc3H9GwAA//8DAFBLAwQUAAYACAAAACEA&#10;APIXiuMAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXKrWblpBGrKpEAjU&#10;A0KiLQduTrwkobEdxds2/D3mBMfRjGbe5OvRduJEQ2i9Q5jPFAhylTetqxH2u6dpCiKwdkZ33hHC&#10;NwVYF5cXuc6MP7s3Om25FrHEhUwjNMx9JmWoGrI6zHxPLnqffrCaoxxqaQZ9juW2k4lSN9Lq1sWF&#10;Rvf00FB12B4twsdm5Ppr/swvBz15n2yasnp9LBGvr8b7OxBMI/+F4Rc/okMRmUp/dCaIDmGaLOMX&#10;RlikKxAxsLpVCYgSYblQKcgil/8vFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN7Nm&#10;M34CAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;APIXiuMAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="720AE00E" id="Rectangle 543325953" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12pt;margin-top:19.45pt;width:497.1pt;height:195.95pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3s2YzfgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx3n0WVBnSJo0WFA&#10;0RZrh55VWaoNyKJGKXGyXz9KfiToih2G+SBLIvmR/ETy4nLfGLZT6GuwBc/PJpwpK6Gs7WvBfzzd&#10;fFpy5oOwpTBgVcEPyvPL9ccPF61bqSlUYEqFjECsX7Wu4FUIbpVlXlaqEf4MnLIk1ICNCHTE16xE&#10;0RJ6Y7LpZHKetYClQ5DKe7q97oR8nfC1VjLca+1VYKbgFFtIK6b1Ja7Z+kKsXlG4qpZ9GOIfomhE&#10;bcnpCHUtgmBbrP+AamqJ4EGHMwlNBlrXUqUcKJt88iabx0o4lXIhcrwbafL/D1be7R7dAxINrfMr&#10;T9uYxV5jE/8UH9snsg4jWWofmKTL81k+m80WnEmSTefL5efFMtKZHc0d+vBVQcPipuBIr5FIErtb&#10;HzrVQSV6s3BTG5NexNh44cHUZbxLh1gS6sog2wl6zLDPe28nWuQ7WmbHXNIuHIyKEMZ+V5rVJUU/&#10;TYGkMjtiCimVDXknqkSpOleLCX2DsyGKlGgCjMiaghyxe4BBswMZsLu0e/1oqlKVjsaTvwXWGY8W&#10;yTPYMBo3tQV8D8BQVr3nTn8gqaMmsvQC5eEBGULXI97Jm5qe7Vb48CCQmoLahxo93NOiDbQFh37H&#10;WQX46737qE+1SlLOWmqygvufW4GKM/PNUhV/yefz2JXpMF98ntIBTyUvpxK7ba6Anj6nkeJk2kb9&#10;YIatRmieaR5solcSCSvJd8FlwOFwFbrmp4ki1WaT1KgTnQi39tHJCB5ZjWX5tH8W6PraDVT2dzA0&#10;pFi9KeFON1pa2GwD6DrV95HXnm/q4lQ4/cSJY+L0nLSOc3H9GwAA//8DAFBLAwQUAAYACAAAACEA&#10;APIXiuMAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXKrWblpBGrKpEAjU&#10;A0KiLQduTrwkobEdxds2/D3mBMfRjGbe5OvRduJEQ2i9Q5jPFAhylTetqxH2u6dpCiKwdkZ33hHC&#10;NwVYF5cXuc6MP7s3Om25FrHEhUwjNMx9JmWoGrI6zHxPLnqffrCaoxxqaQZ9juW2k4lSN9Lq1sWF&#10;Rvf00FB12B4twsdm5Ppr/swvBz15n2yasnp9LBGvr8b7OxBMI/+F4Rc/okMRmUp/dCaIDmGaLOMX&#10;RlikKxAxsLpVCYgSYblQKcgil/8vFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN7Nm&#10;M34CAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;APIXiuMAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A64926" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00A64926" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A64926" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6382,139 +7957,163 @@
         </w:rPr>
         <w:t>stundas</w:t>
       </w:r>
       <w:r w:rsidR="00B75F98" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (h)</w:t>
       </w:r>
       <w:r w:rsidR="003C5A7A" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A43326" w14:textId="71398330" w:rsidR="00DD6107" w:rsidRPr="00283E40" w:rsidRDefault="007C284F" w:rsidP="00283E40">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00283E40">
+      <w:r w:rsidRPr="009A0FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Piemērs</w:t>
       </w:r>
       <w:r w:rsidR="00735EE8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00735EE8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PSD uzskaitei </w:t>
       </w:r>
       <w:r w:rsidR="00735EE8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>stundās</w:t>
       </w:r>
       <w:r w:rsidR="00404535" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA55DFA" w14:textId="204C2281" w:rsidR="009E4809" w:rsidRPr="00283E40" w:rsidRDefault="007C284F" w:rsidP="00657F49">
+    <w:p w14:paraId="7AA55DFA" w14:textId="4AF64451" w:rsidR="009E4809" w:rsidRPr="00283E40" w:rsidRDefault="007C284F" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PSD uzskaite tiek veikta, </w:t>
       </w:r>
       <w:r w:rsidR="007978C8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uzskaitot</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, cik stundas </w:t>
       </w:r>
       <w:r w:rsidR="007978C8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kalendāra gada laikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B16012" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta ietvaros iegādātais</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> elektroautobuss tiek lietots pašvaldības funkcijas nodrošināt iedzīvotāju izglītību un</w:t>
+        <w:t xml:space="preserve"> elektroautobuss tiek lietots pašvaldības funkcijas nodrošināt iedzīvotāju izglītību</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6791C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vai citu </w:t>
+      </w:r>
+      <w:r w:rsidR="007801EF" w:rsidRPr="007801EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pašvaldības autonomo funkciju īstenošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="007801EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C6C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī</w:t>
       </w:r>
       <w:r w:rsidR="00583934" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> funkcijas izrietošo pārvaldes uzdevumu veikšanai (pamatdarbībai), un </w:t>
       </w:r>
@@ -6662,51 +8261,51 @@
       <w:r w:rsidR="00735EE8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007978C8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> PSD procentuālo apjomu laika izteiksmē aprēķina pēc </w:t>
       </w:r>
       <w:r w:rsidR="00735EE8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">šādas </w:t>
       </w:r>
       <w:r w:rsidR="007978C8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>formulas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67640B61" w14:textId="12F607D2" w:rsidR="00533C54" w:rsidRPr="00283E40" w:rsidRDefault="002B14F0" w:rsidP="00F71DDA">
+    <w:p w14:paraId="67640B61" w14:textId="12F607D2" w:rsidR="00533C54" w:rsidRPr="00283E40" w:rsidRDefault="0067305D" w:rsidP="00F71DDA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:d>
             <m:dPr>
               <m:begChr m:val=""/>
               <m:endChr m:val=""/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:dPr>
             <m:e>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
@@ -6715,51 +8314,57 @@
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     </w:rPr>
                     <m:t xml:space="preserve">284    </m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     </w:rPr>
                     <m:t>(284+1722)</m:t>
                   </m:r>
                 </m:den>
               </m:f>
             </m:e>
           </m:d>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             </w:rPr>
-            <m:t>×100=14,16 % PSD</m:t>
+            <m:t xml:space="preserve">×100=14,16 % </m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            </w:rPr>
+            <m:t>PSD</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="4CF788B7" w14:textId="55E1EDFE" w:rsidR="00283E40" w:rsidRPr="00283E40" w:rsidRDefault="00F84E18" w:rsidP="00283E40">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Piemērā norādītājā </w:t>
       </w:r>
       <w:r w:rsidR="00182553" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="00043BD6" w:rsidRPr="00283E40">
@@ -6897,94 +8502,92 @@
       <w:tblPr>
         <w:tblW w:w="7928" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="3074"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="0D5D0C40" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25FBF171" w14:textId="641A602E" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00283E40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Mēnesis</w:t>
             </w:r>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:footnoteReference w:id="9"/>
+              <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D6A5238" w14:textId="39087614" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00283E40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Darbības veids</w:t>
             </w:r>
@@ -7004,79 +8607,77 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Stundas (h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="10AEAA21" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="666A07C2" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Janvāris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0CB892F8" w14:textId="1B661312" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7107,51 +8708,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="24FF168C" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7365BDFC" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21365779" w14:textId="35F64AEB" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7165,79 +8765,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="34A7434D" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4461BADB" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Februāris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="744A40B1" w14:textId="44A4E7BF" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamatdarbība </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7268,51 +8866,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="4D77EF34" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F9650FD" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24ADD4BA" w14:textId="055B6414" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7326,79 +8923,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="70569427" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="309B5E3F" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Marts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="537B638A" w14:textId="1E1B1701" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamatdarbība </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7429,51 +9025,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="5712F032" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48221B9B" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5F89E9AA" w14:textId="104E3CA3" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7487,79 +9082,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="68AC4DD5" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62B43BD2" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Aprīlis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3767E40C" w14:textId="2478E054" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamatdarbība </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7590,51 +9183,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="6614FA47" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78254B97" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49D1C6F5" w14:textId="4C42C950" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7648,79 +9240,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="6148E665" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AB86F55" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3093D93C" w14:textId="3931D0E3" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7751,51 +9341,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="4DBF4628" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CE610BC" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="511CF4EE" w14:textId="4727719A" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7809,79 +9398,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="0C36AAFC" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BB99B56" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Jūnijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A8900B1" w14:textId="4F3DF251" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7912,51 +9499,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="6819F9D1" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43B3BEC1" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61A9D6AA" w14:textId="1685F14F" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7970,79 +9556,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="3E8FCC6D" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="395B4AAB" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Jūlijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E4C5583" w14:textId="2B871C0C" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8073,51 +9657,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="70508B33" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="456302CD" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="026F45CC" w14:textId="794BC29C" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8131,79 +9714,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="6BBCE5D8" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AEE559" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Augusts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="25A169CA" w14:textId="6A75DB19" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8234,51 +9815,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="1A80B874" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CEE1722" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74FA28D9" w14:textId="466334CF" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8292,79 +9872,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="357E48A1" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BEA6EA2" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Septembris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3BA2F5F3" w14:textId="34458CA1" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8395,51 +9973,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="220F7988" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64AB67F3" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EBFBCC1" w14:textId="6B30D1D4" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8453,79 +10030,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="40D8BCDF" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53607559" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Oktobris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3682ACC0" w14:textId="4AEEADF2" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8556,51 +10131,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="7CB86F8C" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ABE04DA" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36CCDF43" w14:textId="4194078A" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8614,79 +10188,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="3BF72C2B" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B5FB70E" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Novembris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="51FE8048" w14:textId="66F1FED0" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8717,51 +10289,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="593BD302" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33548597" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C95CD7E" w14:textId="6CC96EEA" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8775,79 +10346,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="408E072A" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09E869E1" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Decembris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3432868D" w14:textId="06B102CB" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8878,51 +10447,50 @@
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="5430D7D6" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08F5A601" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="52EE24FE" w14:textId="4FC4DBEB" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00565ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8951,51 +10519,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="40CD8892" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FC2B56E" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00DB3941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2BB70040" w14:textId="4E2B568D" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00DB3941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>KOPĀ, t.sk.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9028,51 +10595,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="4C2DC3AD" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36B3F1F4" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00DB3941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3055E3C6" w14:textId="6093AD73" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00DB3941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pamatdarbībai (h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9105,51 +10671,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53C6D" w:rsidRPr="00283E40" w14:paraId="1D0F4245" w14:textId="77777777" w:rsidTr="00A53C6D">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34B958F3" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00DB3941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="45962E1B" w14:textId="5DD5874A" w:rsidR="00A53C6D" w:rsidRPr="00283E40" w:rsidRDefault="00A53C6D" w:rsidP="00DB3941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSD (h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9325,51 +10890,51 @@
         </w:rPr>
         <w:t>kalendāra gada</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>dienās</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, izmanto šādu formulu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616544D6" w14:textId="4C667316" w:rsidR="00565ABF" w:rsidRPr="00283E40" w:rsidRDefault="000A4069" w:rsidP="00657F49">
+    <w:p w14:paraId="616544D6" w14:textId="3F52BA92" w:rsidR="00565ABF" w:rsidRPr="00283E40" w:rsidRDefault="000A4069" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="60"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             </w:rPr>
             <m:t>Psaim=</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:begChr m:val=""/>
               <m:endChr m:val=""/>
               <m:ctrlPr>
@@ -9404,127 +10969,122 @@
                         <m:sSubPr>
                           <m:ctrlPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                               <w:i/>
                             </w:rPr>
                           </m:ctrlPr>
                         </m:sSubPr>
                         <m:e>
                           <m:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             </w:rPr>
                             <m:t>D</m:t>
                           </m:r>
                         </m:e>
                         <m:sub>
                           <m:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             </w:rPr>
                             <m:t>saim</m:t>
                           </m:r>
                         </m:sub>
                       </m:sSub>
-                      <m:r>
-[...4 lines deleted...]
-                      </m:r>
                     </m:e>
                   </m:eqArr>
-                  <m:r>
-[...4 lines deleted...]
-                  </m:r>
                 </m:num>
                 <m:den>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:i/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         </w:rPr>
                         <m:t>D</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         </w:rPr>
                         <m:t>kop</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:den>
               </m:f>
             </m:e>
           </m:d>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             </w:rPr>
             <m:t xml:space="preserve">×100,kur </m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="784E5C15" w14:textId="6B2E1393" w:rsidR="00565ABF" w:rsidRPr="00283E40" w:rsidRDefault="00565ABF" w:rsidP="00657F49">
+    <w:p w14:paraId="784E5C15" w14:textId="2B6478C5" w:rsidR="00565ABF" w:rsidRPr="00283E40" w:rsidRDefault="00565ABF" w:rsidP="00657F49">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="567" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>saim</w:t>
       </w:r>
+      <w:r w:rsidR="002F02A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>– projekta ietvaros iegādātā ele</w:t>
       </w:r>
       <w:r w:rsidR="0055275E" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">troautobusa kopumā </w:t>
       </w:r>
       <w:r w:rsidR="002E0C2C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kalendāra gada laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
@@ -9631,51 +11191,51 @@
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dienu skaits kalendāra gadā).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACD5451" w14:textId="2B9F9CD0" w:rsidR="00657F49" w:rsidRPr="00283E40" w:rsidRDefault="00283E40" w:rsidP="009E7E7C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="262019A9" wp14:editId="35535EBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="262019A9" wp14:editId="35535EBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-81446</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>639749</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6217285" cy="1406663"/>
                 <wp:effectExtent l="0" t="0" r="12065" b="22225"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1913251810" name="Rectangle 1913251810"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6217285" cy="1406663"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -9699,51 +11259,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="27289388" id="Rectangle 1913251810" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:50.35pt;width:489.55pt;height:110.75pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdVPzafgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nadoFdYqgRYcB&#10;RVusHXpWZak2IIsapcTJfv0o+SNBV+wwzAdZEslH8onkxeWuNWyr0DdgS16c5JwpK6Fq7GvJfzzd&#10;fDrnzAdhK2HAqpLvleeXq48fLjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiIr1mF&#10;oiP01mSzPF9kHWDlEKTynm6veyFfJXytlQz3WnsVmCk5xRbSiml9iWu2uhDLVxSubuQQhviHKFrR&#10;WHI6QV2LINgGmz+g2kYieNDhREKbgdaNVCkHyqbI32TzWAunUi5EjncTTf7/wcq77aN7QKKhc37p&#10;aRuz2Gls45/iY7tE1n4iS+0Ck3S5mBVns/NTziTJinm+WCw+Rzqzg7lDH74qaFnclBzpNRJJYnvr&#10;Q686qkRvFm4aY9KLGBsvPJiminfpEEtCXRlkW0GPGXbF4O1Ii3xHy+yQS9qFvVERwtjvSrOmouhn&#10;KZBUZgdMIaWyoehFtahU7+o0p290NkaREk2AEVlTkBP2ADBq9iAjdp/2oB9NVarSyTj/W2C98WSR&#10;PIMNk3HbWMD3AAxlNXju9UeSemoiSy9Q7R+QIfQ94p28aejZboUPDwKpKah9qNHDPS3aQFdyGHac&#10;1YC/3ruP+lSrJOWsoyYruf+5Eag4M98sVfGXYj6PXZkO89OzGR3wWPJyLLGb9gro6QsaKU6mbdQP&#10;ZtxqhPaZ5sE6eiWRsJJ8l1wGHA9XoW9+mihSrddJjTrRiXBrH52M4JHVWJZPu2eBbqjdQGV/B2ND&#10;iuWbEu51o6WF9SaAblJ9H3gd+KYuToUzTJw4Jo7PSeswF1e/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;myVSNeIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQWKrWjisFCHEqBAJ1&#10;QJUo7cDmxCYOjZ+j2G3Dv+cxwXi609135WryPTvZMXYBFWQLAcxiE0yHrYLd+/P8FlhMGo3uA1oF&#10;3zbCqrq8KHVhwhnf7GmbWkYlGAutwKU0FJzHxlmv4yIMFsn7DKPXieTYcjPqM5X7nkshcu51h7Tg&#10;9GAfnW0O26NX8LGeUvuVvaTXg57tZ2tXN5unWqnrq+nhHliyU/oLwy8+oUNFTHU4oomsVzDPJKEn&#10;MoS4AUaJuzxfAqsVLKWUwKuS//9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdVPza&#10;fgIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb&#10;JVI14gAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="72010610" id="Rectangle 1913251810" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:50.35pt;width:489.55pt;height:110.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdVPzafgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nadoFdYqgRYcB&#10;RVusHXpWZak2IIsapcTJfv0o+SNBV+wwzAdZEslH8onkxeWuNWyr0DdgS16c5JwpK6Fq7GvJfzzd&#10;fDrnzAdhK2HAqpLvleeXq48fLjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiIr1mF&#10;oiP01mSzPF9kHWDlEKTynm6veyFfJXytlQz3WnsVmCk5xRbSiml9iWu2uhDLVxSubuQQhviHKFrR&#10;WHI6QV2LINgGmz+g2kYieNDhREKbgdaNVCkHyqbI32TzWAunUi5EjncTTf7/wcq77aN7QKKhc37p&#10;aRuz2Gls45/iY7tE1n4iS+0Ck3S5mBVns/NTziTJinm+WCw+Rzqzg7lDH74qaFnclBzpNRJJYnvr&#10;Q686qkRvFm4aY9KLGBsvPJiminfpEEtCXRlkW0GPGXbF4O1Ii3xHy+yQS9qFvVERwtjvSrOmouhn&#10;KZBUZgdMIaWyoehFtahU7+o0p290NkaREk2AEVlTkBP2ADBq9iAjdp/2oB9NVarSyTj/W2C98WSR&#10;PIMNk3HbWMD3AAxlNXju9UeSemoiSy9Q7R+QIfQ94p28aejZboUPDwKpKah9qNHDPS3aQFdyGHac&#10;1YC/3ruP+lSrJOWsoyYruf+5Eag4M98sVfGXYj6PXZkO89OzGR3wWPJyLLGb9gro6QsaKU6mbdQP&#10;ZtxqhPaZ5sE6eiWRsJJ8l1wGHA9XoW9+mihSrddJjTrRiXBrH52M4JHVWJZPu2eBbqjdQGV/B2ND&#10;iuWbEu51o6WF9SaAblJ9H3gd+KYuToUzTJw4Jo7PSeswF1e/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;myVSNeIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQWKrWjisFCHEqBAJ1&#10;QJUo7cDmxCYOjZ+j2G3Dv+cxwXi609135WryPTvZMXYBFWQLAcxiE0yHrYLd+/P8FlhMGo3uA1oF&#10;3zbCqrq8KHVhwhnf7GmbWkYlGAutwKU0FJzHxlmv4yIMFsn7DKPXieTYcjPqM5X7nkshcu51h7Tg&#10;9GAfnW0O26NX8LGeUvuVvaTXg57tZ2tXN5unWqnrq+nhHliyU/oLwy8+oUNFTHU4oomsVzDPJKEn&#10;MoS4AUaJuzxfAqsVLKWUwKuS//9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdVPza&#10;fgIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb&#10;JVI14gAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B52372" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzskaiti veic tikai par PSD. Ja vienā kalendāra gada dienā tiek veikta gan pamatdarbība, gan PSD, </w:t>
       </w:r>
       <w:r w:rsidR="00A6397C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tad </w:t>
       </w:r>
       <w:r w:rsidR="00B52372" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>veic</w:t>
       </w:r>
       <w:r w:rsidR="00456C11" w:rsidRPr="00283E40">
@@ -9894,161 +11454,185 @@
       <w:r w:rsidR="001D3FAA" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 365 dienas</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pieņemot, ka ar elektroautobusu PSD tiek veikta </w:t>
       </w:r>
       <w:r w:rsidR="00B52372" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>67 dienas</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalendāra gada laikā, PSD procentuālo apjomu laika izteiksmē aprēķina pēc formulas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1165EDEE" w14:textId="530C97E6" w:rsidR="00533C54" w:rsidRPr="00283E40" w:rsidRDefault="002B14F0" w:rsidP="00F71DDA">
+    <w:p w14:paraId="1165EDEE" w14:textId="63CC3905" w:rsidR="00533C54" w:rsidRPr="00283E40" w:rsidRDefault="0067305D" w:rsidP="00F71DDA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:d>
             <m:dPr>
               <m:begChr m:val=""/>
               <m:endChr m:val=""/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:dPr>
             <m:e>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     </w:rPr>
-                    <m:t xml:space="preserve">67    </m:t>
+                    <m:t>67</m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     </w:rPr>
                     <m:t>365</m:t>
                   </m:r>
                 </m:den>
               </m:f>
             </m:e>
           </m:d>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             </w:rPr>
-            <m:t>×100=18,36% PSD</m:t>
+            <m:t xml:space="preserve">×100=18,36% </m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            </w:rPr>
+            <m:t>PSD</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="66EA242B" w14:textId="18999798" w:rsidR="00283E40" w:rsidRDefault="00A62F6A" w:rsidP="00A53C6D">
+    <w:p w14:paraId="66EA242B" w14:textId="11B0261A" w:rsidR="00283E40" w:rsidRDefault="00A62F6A" w:rsidP="00A53C6D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Piemērā norādītājā gadījumā PSD uzskaiti veic, sagatavojot uzskaites tabulu PSD uzskaitei kalendāra gada jaudas laika izteiksmē – </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dienās</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs metodikas tabulu </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nr.2.</w:t>
       </w:r>
       <w:r w:rsidR="00F71DDA" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1EB66C" w14:textId="56932B1F" w:rsidR="00BE101F" w:rsidRPr="00283E40" w:rsidRDefault="007372BE" w:rsidP="00657F49">
+    <w:p w14:paraId="5D95BFCB" w14:textId="77777777" w:rsidR="001E083B" w:rsidRDefault="001E083B" w:rsidP="00657F49">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71785F99" w14:textId="77777777" w:rsidR="001E083B" w:rsidRDefault="001E083B" w:rsidP="00657F49">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1EB66C" w14:textId="54EBB47F" w:rsidR="00BE101F" w:rsidRPr="00283E40" w:rsidRDefault="007372BE" w:rsidP="00657F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tabula Nr.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> PSD uzskaites tabula laika izteiksmē</w:t>
       </w:r>
       <w:r w:rsidR="00370485" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10059,7456 +11643,9808 @@
       </w:r>
       <w:r w:rsidR="00A62F6A" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00370485" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>dienās</w:t>
       </w:r>
       <w:r w:rsidR="003D54C9" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9356" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="863"/>
+        <w:gridCol w:w="1663"/>
+        <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00935F89" w:rsidRPr="00283E40" w14:paraId="38A4692C" w14:textId="77777777" w:rsidTr="00A53C6D">
-[...2 lines deleted...]
-            <w:tcW w:w="9356" w:type="dxa"/>
+      <w:tr w:rsidR="00935F89" w:rsidRPr="00283E40" w14:paraId="38A4692C" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="11621334" w14:textId="7D79B140" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00935F89">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Papildinošas saimnieciskās darbības uzraudzība laika izteiksmē DIENĀS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067733C" w:rsidRPr="00283E40" w14:paraId="39A463F7" w14:textId="77777777" w:rsidTr="00A53C6D">
-[...15 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="0067733C" w:rsidRPr="00283E40" w14:paraId="39A463F7" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
           <w:p w14:paraId="4B673F7B" w14:textId="78B40E8E" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00494936">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Mēnesis</w:t>
             </w:r>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:footnoteReference w:id="11"/>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:footnoteReference w:id="12"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42CE058C" w14:textId="77777777" w:rsidR="00891D6B" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00494936">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Dienu </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52FB1F3C" w14:textId="229ED7EB" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00494936">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01035A83" w14:textId="77777777" w:rsidR="00494936" w:rsidRPr="00283E40" w:rsidRDefault="00494936" w:rsidP="00494936">
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EA1A91" w14:textId="7B5B84D2" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00494936">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:ind w:right="-1192"/>
+            <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="792062D5" w14:textId="1E794C3A" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00494936">
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E09D104" w14:textId="4135605E" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00935F89" w:rsidP="00F556D8">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Papildu informācija par</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:ind w:right="-1192"/>
+            <w:r w:rsidR="0016047C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>veikto PSD</w:t>
             </w:r>
             <w:r w:rsidR="00076B6C" w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA66CB" w:rsidRPr="00283E40">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5DF0" w:rsidRPr="00283E40" w14:paraId="747B2A70" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CF0F39" w14:textId="5D4FA667" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Janvāris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5787D4FF" w14:textId="1C7FD5DE" w:rsidR="004A5DF0" w:rsidRDefault="00086997" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11032BEE" w14:textId="647457DB" w:rsidR="004A5DF0" w:rsidRPr="004A5DF0" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003632F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>05.01.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003632F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B91583" w14:textId="2045D7BE" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="003632F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A358AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A358AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>brauciens uz teātri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5DF0" w:rsidRPr="00283E40" w14:paraId="2F227EB8" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16639687" w14:textId="2340AC7B" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05926ED8" w14:textId="4CBA679E" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB317FA" w14:textId="5E5B64AB" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.-09.01.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AABC4E9" w14:textId="46842A13" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="00C54A6E" w:rsidP="007F46A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ekskursijas</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5DF0" w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.-4.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>klasēm</w:t>
+            </w:r>
+            <w:r w:rsidR="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ārpus paredzētās mācību programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5DF0" w:rsidRPr="00283E40" w14:paraId="522A3D78" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5964323B" w14:textId="77777777" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73E7F605" w14:textId="77777777" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D60FEF" w14:textId="574F03CD" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.01.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BCCF29" w14:textId="77777777" w:rsidR="00EE5A5A" w:rsidRDefault="004A5DF0" w:rsidP="000B40EE">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E21138">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītojamo brauciens </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>uz m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>uzej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00534C38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432E0FE0" w14:textId="793FFC3E" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="00534C38" w:rsidP="000B40EE">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5DF0" w:rsidRPr="00283E40" w14:paraId="7A67B189" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3984FA9D" w14:textId="77777777" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8F2098" w14:textId="77777777" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E22C9A" w14:textId="0D51B4B4" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.01.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E58C12" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E21138">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītojamo brauciens </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>uz t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>eātri</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0E56" w:rsidRPr="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD5F16E" w14:textId="7A2072EB" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="00ED0E56" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5DF0" w:rsidRPr="00283E40" w14:paraId="1246F23B" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7712C934" w14:textId="77777777" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26BDDA96" w14:textId="77777777" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C77685C" w14:textId="128E2014" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30.01.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEB7047" w14:textId="52752D25" w:rsidR="004A5DF0" w:rsidRPr="00283E40" w:rsidRDefault="004A5DF0" w:rsidP="003632F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A358AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A358AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>brauciens uz teātri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390133" w:rsidRPr="00283E40" w14:paraId="69B1373C" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="55114D92" w14:textId="16E03101" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Februāris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D9C244" w14:textId="52342E64" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FE7795" w14:textId="274BA8FC" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>02.02.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2639AC" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz Raiņa muzeju</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0E56" w:rsidRPr="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743E508A" w14:textId="063B5B32" w:rsidR="00390133" w:rsidRPr="00ED5FCB" w:rsidRDefault="00ED0E56" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>paredzētās mācību programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390133" w:rsidRPr="00283E40" w14:paraId="6A368DA9" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69458EB5" w14:textId="77777777" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C809CEF" w14:textId="77777777" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1134DE" w14:textId="1C9E991A" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07.02.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5DE9CF" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītojamo brauciens uz Okupācijas muzeju </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="782623C1" w14:textId="0B7F5148" w:rsidR="00390133" w:rsidRPr="00ED5FCB" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(1.-4. klase)</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0E56" w:rsidRPr="00ED0E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(ārpus paredzētās mācību programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390133" w:rsidRPr="00283E40" w14:paraId="2E7967B6" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35BEE0C6" w14:textId="77777777" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76C1DCA0" w14:textId="77777777" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0639D805" w14:textId="0B642DDA" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12.02.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00C077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7420EEE3" w14:textId="0A808B54" w:rsidR="00390133" w:rsidRPr="00ED5FCB" w:rsidRDefault="00390133" w:rsidP="003632F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašvaldības darbinieku, kas atbildīgi par veselības aprūpes pakalpojuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00916D75" w:rsidRPr="00916D75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pieejamības organizēšanu, brauciens uz apmācībām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390133" w:rsidRPr="00283E40" w14:paraId="2693BFAC" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="328CB4AA" w14:textId="77777777" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFBB9D8" w14:textId="77777777" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06157661" w14:textId="1D3FA88A" w:rsidR="00390133" w:rsidRPr="00283E40" w:rsidRDefault="00390133" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20.02.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00C077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA2D346" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="008572F5" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008572F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ekskursija 7.-9. klašu skolēniem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A501F5" w:rsidRPr="00A501F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006B11BA" w14:textId="63DF7BF2" w:rsidR="00390133" w:rsidRPr="00ED5FCB" w:rsidRDefault="00A501F5" w:rsidP="00390133">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0067733C" w:rsidRPr="00283E40" w14:paraId="2D5F6A10" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="799858AA" w14:textId="5E77EBC3" w:rsidR="00911544" w:rsidRPr="00283E40" w:rsidRDefault="00911544" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Marts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="648E7BD9" w14:textId="399C8CE1" w:rsidR="00911544" w:rsidRPr="00283E40" w:rsidRDefault="00911544" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49322B0B" w14:textId="45D562F0" w:rsidR="00911544" w:rsidRPr="00283E40" w:rsidRDefault="00911544" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24AA1E76" w14:textId="545FE996" w:rsidR="00911544" w:rsidRPr="00283E40" w:rsidRDefault="00911544" w:rsidP="00911544">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775D10" w:rsidRPr="00283E40" w14:paraId="50E8BB9F" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F8BF6E" w14:textId="53470ECD" w:rsidR="00775D10" w:rsidRPr="00283E40" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Aprīlis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D4CEFB" w14:textId="680FA65D" w:rsidR="00775D10" w:rsidRPr="00283E40" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40153BDD" w14:textId="2E316D48" w:rsidR="00775D10" w:rsidRPr="00283E40" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00C077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BEC9E5" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Olimpiāde 5.-6. klašu skolēniem</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2290">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E2290" w:rsidRPr="006E2290">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A66E79" w14:textId="748FEE88" w:rsidR="00775D10" w:rsidRPr="00775D10" w:rsidRDefault="006E2290" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2290">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775D10" w:rsidRPr="00283E40" w14:paraId="692DD210" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="026EA983" w14:textId="77777777" w:rsidR="00775D10" w:rsidRPr="00283E40" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A69B591" w14:textId="77777777" w:rsidR="00775D10" w:rsidRPr="00283E40" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7467779B" w14:textId="393A3102" w:rsidR="00775D10" w:rsidRPr="00283E40" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00C077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E8505E" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="00775D10" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz muzeju</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2290">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E2290" w:rsidRPr="006E2290">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406476C9" w14:textId="42544503" w:rsidR="00775D10" w:rsidRPr="00775D10" w:rsidRDefault="006E2290" w:rsidP="00775D10">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2290">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF69EB" w:rsidRPr="00283E40" w14:paraId="356347DA" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7257F6" w14:textId="1ED80BA4" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Maijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA543E4" w14:textId="79BD4DA5" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2A85A0" w14:textId="0876E901" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>02.-05.05.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79682487" w14:textId="77777777" w:rsidR="00D55033" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sacensības 1.-3. klasēm</w:t>
+            </w:r>
+            <w:r w:rsidR="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F113A9" w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59553872" w14:textId="2C5FFC8B" w:rsidR="00EF69EB" w:rsidRPr="00EF69EB" w:rsidRDefault="00F113A9" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF69EB" w:rsidRPr="00283E40" w14:paraId="60E72615" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33219E1D" w14:textId="77777777" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBB989A" w14:textId="77777777" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DA0C28" w14:textId="54D58595" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.05.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A547BF" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz teātri</w:t>
+            </w:r>
+            <w:r w:rsidR="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F113A9" w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(ārpus paredzētās mācību</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06114DED" w14:textId="10BE6366" w:rsidR="00EF69EB" w:rsidRPr="00EF69EB" w:rsidRDefault="00F113A9" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF69EB" w:rsidRPr="00283E40" w14:paraId="38921F45" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36559864" w14:textId="77777777" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC40421" w14:textId="77777777" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DF2A9F" w14:textId="1E728424" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.05.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4902EE" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītojamo ekskursija </w:t>
+            </w:r>
+            <w:r w:rsidR="00F113A9" w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A72FE49" w14:textId="72F800F1" w:rsidR="00EF69EB" w:rsidRPr="00EF69EB" w:rsidRDefault="00F113A9" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF69EB" w:rsidRPr="00283E40" w14:paraId="096B115B" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18B496BB" w14:textId="77777777" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="630734B6" w14:textId="77777777" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267E0D79" w14:textId="757E301C" w:rsidR="00EF69EB" w:rsidRPr="00283E40" w:rsidRDefault="00EF69EB" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>31.05.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCDEDEA" w14:textId="77777777" w:rsidR="000078D5" w:rsidRDefault="000E2D7A" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociālo pakalpojumu, sociālās palīdzības vai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008B39C3" w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ociāl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD7AF40" w14:textId="032D2857" w:rsidR="00EF69EB" w:rsidRPr="00FA2409" w:rsidRDefault="008B39C3" w:rsidP="00EF69EB">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aprūpes klientu ekskursija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E6541" w:rsidRPr="00283E40" w14:paraId="1577C042" w14:textId="77777777" w:rsidTr="009E10A3">
+        <w:trPr>
+          <w:trHeight w:val="130"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="031DB377" w14:textId="66E08490" w:rsidR="009E6541" w:rsidRPr="00283E40" w:rsidRDefault="009E6541" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Jūnijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="257A8020" w14:textId="4D2C9437" w:rsidR="009E6541" w:rsidRPr="00283E40" w:rsidRDefault="009E6541" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6791FF53" w14:textId="1179E00D" w:rsidR="009E6541" w:rsidRPr="00283E40" w:rsidRDefault="009E6541" w:rsidP="009E10A3">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>02.-05.06.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BE316C" w14:textId="77777777" w:rsidR="009E6541" w:rsidRDefault="009E6541" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E17AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sacensības 4.-9.klasēm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FD10BB" w14:textId="1F023529" w:rsidR="009E6541" w:rsidRPr="00FA2409" w:rsidRDefault="009E6541" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F113A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00134561" w:rsidRPr="00283E40" w14:paraId="6C00B5C3" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68C62104" w14:textId="77777777" w:rsidR="00134561" w:rsidRPr="00283E40" w:rsidRDefault="00134561" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13ED8E1E" w14:textId="77777777" w:rsidR="00134561" w:rsidRPr="00283E40" w:rsidRDefault="00134561" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B71CB73" w14:textId="713DCBA0" w:rsidR="00134561" w:rsidRPr="00283E40" w:rsidRDefault="00134561" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12.06.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7796B73E" w14:textId="63C8F599" w:rsidR="00134561" w:rsidRPr="00FA2409" w:rsidRDefault="008D6F3F" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pedagogu nogādāšana uz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> semināru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00134561" w:rsidRPr="00283E40" w14:paraId="2976DEEB" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6C0041" w14:textId="77777777" w:rsidR="00134561" w:rsidRPr="00283E40" w:rsidRDefault="00134561" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D52701E" w14:textId="77777777" w:rsidR="00134561" w:rsidRPr="00283E40" w:rsidRDefault="00134561" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA40114" w14:textId="6AB9A924" w:rsidR="00134561" w:rsidRPr="00283E40" w:rsidRDefault="00134561" w:rsidP="00134561">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.06.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CA2194" w14:textId="2D87913E" w:rsidR="00134561" w:rsidRPr="00FA2409" w:rsidRDefault="00134561" w:rsidP="003632F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu</w:t>
+            </w:r>
+            <w:r w:rsidR="0016047C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> brauciens uz koncertu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="1F001BFC" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="530BB220" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02BD50F7" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D7D751" w14:textId="6F9AB932" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.06.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F823EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6C121F" w14:textId="3DC847CE" w:rsidR="0016047C" w:rsidRPr="003632F6" w:rsidRDefault="0016047C" w:rsidP="003632F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> brauciens uz </w:t>
+            </w:r>
+            <w:r w:rsidR="008078ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>muzeju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007551CF" w:rsidRPr="00283E40" w14:paraId="1460F8C0" w14:textId="77777777" w:rsidTr="009E10A3">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BC8CCB" w14:textId="15A5893E" w:rsidR="007551CF" w:rsidRPr="00283E40" w:rsidRDefault="007551CF" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Jūlijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="377211C7" w14:textId="41297861" w:rsidR="007551CF" w:rsidRPr="00283E40" w:rsidRDefault="007551CF" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E20C474" w14:textId="7907FD78" w:rsidR="007551CF" w:rsidRPr="00283E40" w:rsidRDefault="007551CF" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.-30.07.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1D62B8" w14:textId="3C83D1D0" w:rsidR="007551CF" w:rsidRPr="00FA2409" w:rsidRDefault="007551CF" w:rsidP="00E35C61">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00997389">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu brauciens uz koncertu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="0C958949" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDBA7D1" w14:textId="062C9142" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Augusts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C1B7AB" w14:textId="76CD481F" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB0048B" w14:textId="3C54C17A" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB3823" w14:textId="1A8F34AC" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA2409">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="509472AC" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFDD37F" w14:textId="444A6606" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Septembris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A7820B" w14:textId="165C9144" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6534CC7E" w14:textId="27636F22" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.-13.09.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB54EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FD625F" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ekskursijas 4.-8. klasēm</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3595D836" w14:textId="457AD9AC" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="28B3E286" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D586BD8" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="242E26F8" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1999C858" w14:textId="2CAB2366" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20.09.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB54EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D224B1" w14:textId="77777777" w:rsidR="004832A6" w:rsidRDefault="004832A6" w:rsidP="004832A6">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociālo pakalpojumu, sociālās palīdzības vai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ociāl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA7A00D" w14:textId="6D7A0C01" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aprūpes klientu ekskursija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="5D1C00EE" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F041A10" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B68B386" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABC021B" w14:textId="3C79D4CD" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>26.09.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB54EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCA4BB5" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA2409">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz muzeju</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A9AB43" w14:textId="57B3838B" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="43914F49" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2200B0DB" w14:textId="6B3BDD25" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Oktobris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8D8D9D" w14:textId="729FB998" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447E8186" w14:textId="28E580A9" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>01.-06.10.20</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C60A41A" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA2409">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ekskursijas 11.-12. klasēm</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443BC214" w14:textId="17C71AED" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="3A0B349D" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE864C7" w14:textId="41244CBE" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Novembris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="046ECE02" w14:textId="53FC98E7" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E1E08B" w14:textId="0785921D" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>03.11.20</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCB195E" w14:textId="77777777" w:rsidR="007B65D6" w:rsidRDefault="007B65D6" w:rsidP="007B65D6">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociālo pakalpojumu, sociālās palīdzības vai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ociāl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597008B7" w14:textId="324C6273" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="008B39C3" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aprūpes klientu ekskursija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="38627402" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6044947B" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="420121E1" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407D7D7E" w14:textId="2A431749" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>05.11.20</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C840647" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz teātri</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294432ED" w14:textId="32846784" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="332648C4" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F326344" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B170EBA" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9CEC7B" w14:textId="6AE12090" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>16.11.20</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7B7AC6" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz muzeju</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25290EB7" w14:textId="0FF184AC" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="7C60A84D" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27A99F23" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="314AB92A" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAE439F" w14:textId="59AB145F" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>21.11.20</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A64E98E" w14:textId="72716B28" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="008B39C3" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pedagogu nogādāšana uz semināru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="2FDEBE68" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07468915" w14:textId="045AB119" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Decembris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3805A599" w14:textId="3DC556FA" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="008B39C3" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAEB68C" w14:textId="13395542" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>02.12.20</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7F3C53" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz muzeju</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089DFC25" w14:textId="7F21D1EC" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="131AAED2" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31978FF2" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7A01C5" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A2A7A6" w14:textId="1988892A" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>03.12.20</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1A25B6" w14:textId="77777777" w:rsidR="008B39C3" w:rsidRDefault="008B39C3" w:rsidP="008B39C3">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pašvaldības deju kolektīvu vadītāju nogādāšana uz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00067748" w14:textId="2421AA2B" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="008B39C3" w:rsidP="008B39C3">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B39C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>kursiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="41FF2F8E" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="051174EF" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09BFAF1F" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19ADF7E1" w14:textId="54CB0192" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.12.20</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5486EAA2" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Izglītojamo brauciens uz teātri</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="420B2E62" w14:textId="5F3A2414" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="396DEF80" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B19F294" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7BE157" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1480D50C" w14:textId="0B081316" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>21.-24.12.20</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E2FFAF" w14:textId="77777777" w:rsidR="000A2DF0" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ekskursijas 1.-4. klasēm</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10788" w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ārpus paredzētās mācību </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D79EC60" w14:textId="56E41ABF" w:rsidR="0016047C" w:rsidRPr="00FA2409" w:rsidRDefault="00E10788" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>programmas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="2F2498F4" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C038E2E" w14:textId="7F39E4BB" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00076B6C" w:rsidRPr="00283E40">
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">attiecībā uz darbībām, kas veiktas </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E09D104" w14:textId="5DB78017" w:rsidR="00935F89" w:rsidRPr="00283E40" w:rsidRDefault="00076B6C" w:rsidP="00494936">
+              <w:t>KOPĀ PSD, dienas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7259F3" w14:textId="1FD86275" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="004035BE" w:rsidP="0016047C">
             <w:pPr>
               <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00283E40">
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F16D96" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3905D0B6" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="4508B432" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0C740B" w14:textId="1F381CA3" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ārpus</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00657F49" w:rsidRPr="00283E40">
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00283E40">
+              <w:t xml:space="preserve">Kalendāra gada </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3697B46A" w14:textId="33AAD079" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>vispārējās izglītības mācību programmas</w:t>
-[...19 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
-              <w:rPr>
-[...3183 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>dienas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F11FF8" w14:textId="473EC81A" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="616468A6" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640F965F" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016047C" w:rsidRPr="00283E40" w14:paraId="16E0C941" w14:textId="77777777" w:rsidTr="0083433C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2740E" w14:textId="6392F052" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOPĀ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00001954" w:rsidRPr="00283E40">
+            </w:pPr>
+            <w:r w:rsidRPr="00283E40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>PSD</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>PSD, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="481B1221" w14:textId="2A62E572" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
+            <w:pPr>
+              <w:ind w:right="-1192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00283E40">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53459">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="30F16D96" w14:textId="77777777" w:rsidR="009F3A9D" w:rsidRPr="00283E40" w:rsidRDefault="009F3A9D" w:rsidP="00306A94">
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53459">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="51935C0C" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3905D0B6" w14:textId="77777777" w:rsidR="009F3A9D" w:rsidRPr="00283E40" w:rsidRDefault="009F3A9D" w:rsidP="00306A94">
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3F0CF5" w14:textId="77777777" w:rsidR="0016047C" w:rsidRPr="00283E40" w:rsidRDefault="0016047C" w:rsidP="0016047C">
             <w:pPr>
               <w:ind w:right="-1192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067733C" w:rsidRPr="00283E40" w14:paraId="4508B432" w14:textId="77777777" w:rsidTr="00A53C6D">
-[...201 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62C3C82E" w14:textId="77777777" w:rsidR="00907B46" w:rsidRPr="00283E40" w:rsidRDefault="00907B46" w:rsidP="001362AF">
-[...1 lines deleted...]
-        <w:ind w:right="-1191"/>
+    <w:p w14:paraId="2F10F91B" w14:textId="41E94E6D" w:rsidR="00724B7A" w:rsidRPr="00A800AC" w:rsidRDefault="000006E9" w:rsidP="00A800AC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tabulā Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5080" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00286454" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25E0A" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00700DDE" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PSD </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23A3F" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un pamatdarbības </w:t>
+      </w:r>
+      <w:r w:rsidR="00700DDE" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>piemēri</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25E0A" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7CF6" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00286454" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiek aplūkoti </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3DAA" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>potenciālie</w:t>
+      </w:r>
+      <w:r w:rsidR="008F38C7" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE38FA" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>PSD</w:t>
+      </w:r>
+      <w:r w:rsidR="008F38C7" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemēri</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7D8F" w:rsidRPr="00A800AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0597E7D5" w14:textId="5C3F5C29" w:rsidR="004A4D26" w:rsidRPr="00283E40" w:rsidRDefault="00B21616" w:rsidP="009E7E7C">
-[...306 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3236CC78" w14:textId="5C868108" w:rsidR="003F2EBE" w:rsidRPr="00283E40" w:rsidRDefault="00495CBC" w:rsidP="00EF639B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>stundas (</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00283E40">
+        <w:t>Tabula Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5080" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...203 lines deleted...]
-      <w:r w:rsidR="000B619D" w:rsidRPr="004C42A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000B619D" w:rsidRPr="004C42A9">
+        </w:rPr>
+        <w:t xml:space="preserve">“PSD </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23A3F" w:rsidRPr="00AF2136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...29 lines deleted...]
-      <w:r w:rsidR="000B619D" w:rsidRPr="004C42A9">
+        </w:rPr>
+        <w:t xml:space="preserve">un pamatdarbības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>stundās</w:t>
-[...650 lines deleted...]
-      <w:r w:rsidRPr="00283E40">
+        <w:t>piemēri”</w:t>
+      </w:r>
+      <w:r w:rsidR="00717031" w:rsidRPr="00F34660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1483"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1705"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D14B94" w:rsidRPr="004C42A9" w14:paraId="6DF30D8D" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="00D14B94" w:rsidRPr="004C42A9" w14:paraId="6DF30D8D" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A4919E" w14:textId="1316852B" w:rsidR="00980D0D" w:rsidRPr="004C42A9" w:rsidRDefault="00980D0D" w:rsidP="00555459">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Infrastruktūra un tās izmantošanas nesaimniecisks pamatmērķis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147308EF" w14:textId="6695E565" w:rsidR="00980D0D" w:rsidRPr="004C42A9" w:rsidRDefault="00980D0D" w:rsidP="00555459">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plānotā saimnieciskā darbība un tās mērķis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C2A6496" w14:textId="1A76236A" w:rsidR="00980D0D" w:rsidRPr="004C42A9" w:rsidRDefault="00980D0D" w:rsidP="00D86A8B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai aktivitātē tiks izmantoti tie paši resursi (darba spēks,  pamatlīdzekli u.c.), kas tiek patērēti pamata darbībai?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="216184F8" w14:textId="04AB9EC8" w:rsidR="00980D0D" w:rsidRPr="004C42A9" w:rsidRDefault="00980D0D" w:rsidP="00555459">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pastāv saikne ar pamatmērķi vai infrastruktūras izmantošanu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FE73BD8" w14:textId="541A7F46" w:rsidR="00517DE1" w:rsidRPr="004C42A9" w:rsidRDefault="00F23A3F" w:rsidP="00555459">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE73BD8" w14:textId="28DF055E" w:rsidR="00517DE1" w:rsidRPr="004C42A9" w:rsidRDefault="00F23A3F" w:rsidP="00555459">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai aktivitāte ietver vispārējās izglītības akreditētā mācību programmā iekļautā mācību satura īstenošanu?</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1706" w:type="dxa"/>
+              <w:t xml:space="preserve">Vai aktivitāte ietver </w:t>
+            </w:r>
+            <w:r w:rsidR="0046317A" w:rsidRPr="0046317A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pašvaldību likuma 4.panta pirm</w:t>
+            </w:r>
+            <w:r w:rsidR="0046317A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ajā</w:t>
+            </w:r>
+            <w:r w:rsidR="0046317A" w:rsidRPr="0046317A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daļ</w:t>
+            </w:r>
+            <w:r w:rsidR="0046317A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidR="0046317A" w:rsidRPr="0046317A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikto </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7199D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">autonomo </w:t>
+            </w:r>
+            <w:r w:rsidR="0046317A" w:rsidRPr="0046317A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funkciju īstenošanu un no tām izrietošu pārvaldes uzdevumu izpildi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3536D398" w14:textId="0B2830DD" w:rsidR="00980D0D" w:rsidRPr="004C42A9" w:rsidRDefault="00980D0D" w:rsidP="00555459">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Secinājums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0F65" w:rsidRPr="004C42A9" w14:paraId="7E44CD1C" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="000F0F65" w:rsidRPr="004C42A9" w14:paraId="7E44CD1C" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A085F99" w14:textId="31DCA139" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="00716B6C" w:rsidP="00717031">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Izglītojamo nogādāšana izglītības sniegšanas vietā un atpakaļ dzīvesvietā </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205BD8EE" w14:textId="7019C086" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="00716B6C" w:rsidP="00850217">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9DDBED" w14:textId="1755F78D" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="000B4320" w:rsidP="00717031">
+          <w:p w14:paraId="7E9DDBED" w14:textId="01227AC3" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="000B4320" w:rsidP="00717031">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Izglītojamo</w:t>
+            </w:r>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Izglītojamo nogādāšana izglītības sniegšanas vietā</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nogādāšana izglītības sniegšanas vietā</w:t>
             </w:r>
             <w:r w:rsidR="00FE2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vispārējās izglītības saņemšanai</w:t>
             </w:r>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (izglītības iestādē vai citā vietā, kurā saskaņā ar licencētu mācību programmu notiek izglītības process, piemēram, bibliotēka vai muzejs mācību programmas satura apguves ietvaros) un atpakaļ dzīvesvietā.</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t xml:space="preserve"> (izglītības iestādē vai citā vietā, kurā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>saskaņā ar licencētu mācību programmu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> notiek izglītības process, piemēram, bibliotēka vai muzejs mācību programmas satura apguves ietvaros) un atpakaļ dzīvesvietā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090B1F84" w14:textId="1A870AB9" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="000B4320" w:rsidP="00553922">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AC4CDB8" w14:textId="291C3C01" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="00764C94" w:rsidP="0091611D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="0DD3FDD3" w14:textId="6F00A0C8" w:rsidR="0076611C" w:rsidRPr="004C42A9" w:rsidRDefault="000B4320" w:rsidP="00553922">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD3FDD3" w14:textId="6F00A0C8" w:rsidR="0076611C" w:rsidRPr="004C42A9" w:rsidRDefault="000B4320" w:rsidP="00100D51">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā, aktivitātes mērķis ir īstenot akreditētajā izglītības programmā paredzēto mācību saturu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B14B940" w14:textId="48FB9C9E" w:rsidR="00716B6C" w:rsidRPr="004C42A9" w:rsidRDefault="000B4320" w:rsidP="00553922">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nesaimnieciska pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="4DE741E4" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="6D2E8BED" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E690A91" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="55898EE1" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC7044F" w14:textId="4A6E92DF" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="193B27A8" w14:textId="54D0A6A9" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00F1528C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta ietvaros izveidotās elektroautobusa uzlādes infrastruktūras izmantošana citu pašvaldības elektroautobusu, kas veic pašvaldības funkcijas – gādāt par iedzīvotāju izglītību – izpildi. </w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Izglītojamo nogādāšana mācību ekskursijās, olimpiādēs vai skolēnu sacensībās</w:t>
+            </w:r>
+            <w:r w:rsidR="00562D09" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00562D09" w:rsidRPr="001100B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ja tās ir paredzētas mācību programmā.</w:t>
+            </w:r>
+            <w:r w:rsidR="00562D09" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD4E45" w14:textId="3B327FC6" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="0D6D0A50" w14:textId="09F09205" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00A256ED" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B0ABC6" w14:textId="49B3174D" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00764C94" w:rsidP="009F5E8C">
+          <w:p w14:paraId="2B314DF8" w14:textId="7691B25F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00764C94" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="5611B8B7" w14:textId="1510C32A" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2B061E" w14:textId="387DAD10" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00A256ED" w:rsidP="00100D51">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="45ECC6D9" w14:textId="3F1BD62F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā, aktivitātes mērķis ir īstenot akreditētajā izglītības programmā paredzēto mācību saturu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D88F1B2" w14:textId="4C6595D3" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00A256ED" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jā, aktivitātes mērķis ir īstenot akreditētajā izglītības programmā </w:t>
-[...34 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Nesaimnieciska pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="6D2E8BED" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="007C6D12" w:rsidRPr="004C42A9" w14:paraId="4E1DC54B" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55898EE1" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="49D6CCFD" w14:textId="77777777" w:rsidR="007C6D12" w:rsidRPr="004C42A9" w:rsidRDefault="007C6D12" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="193B27A8" w14:textId="54D0A6A9" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00F1528C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="5082E285" w14:textId="1DF2AB56" w:rsidR="007C6D12" w:rsidRPr="004C42A9" w:rsidRDefault="00F351E7" w:rsidP="009F5E8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītojamo, kas </w:t>
+            </w:r>
+            <w:r w:rsidR="00003141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>līdztekus</w:t>
+            </w:r>
+            <w:r w:rsidR="00003141" w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00003141" w:rsidRPr="00217279">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vispārējai izglītībai </w:t>
+            </w:r>
+            <w:r w:rsidR="005F3851" w:rsidRPr="005F3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pašvaldības dibināt</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ās</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1E4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izglītības iestādēs</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3851" w:rsidRPr="005F3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apgūst </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>profesionālās ievirzes izglītības programmu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, mākslas, mūzikas, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E10DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sporta, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dejas jomā) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vai interešu izglītību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, basketbola, dambretes pulciņš) </w:t>
+            </w:r>
+            <w:r w:rsidR="006D66E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nogādāšana </w:t>
+            </w:r>
+            <w:r w:rsidR="74C250C2" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A01EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">profesionālās </w:t>
+            </w:r>
+            <w:r w:rsidR="00A52992">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ievirzes izglītības vai interešu izglītības sniegšanas vietā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai citā </w:t>
+            </w:r>
+            <w:r w:rsidR="00216148">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vietā, kas atrodas atsevišķā adresē</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7644B" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kurā tiek organizētas </w:t>
+            </w:r>
+            <w:r w:rsidR="0007645D" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profesionālās ievirzes izglītības </w:t>
+            </w:r>
+            <w:r w:rsidR="001947B3" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F351E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interešu </w:t>
+            </w:r>
+            <w:r w:rsidR="001947B3" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izglītīb</w:t>
+            </w:r>
+            <w:r w:rsidR="00C03482" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>u saistītas</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC36C2" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sacensības, koncerti vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03482" w:rsidRPr="20D0AE0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>citi pasākumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00D325D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D325D5" w:rsidRPr="003632F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kas ir paredzēti mācību programmā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4838F5A3" w14:textId="4875335E" w:rsidR="007C6D12" w:rsidRPr="004C42A9" w:rsidRDefault="004A2B8E" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C344894" w14:textId="7FFE7196" w:rsidR="007C6D12" w:rsidRPr="004C42A9" w:rsidRDefault="004A2B8E" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD131DB" w14:textId="55F48A91" w:rsidR="007C6D12" w:rsidRPr="004C42A9" w:rsidRDefault="00C230CE" w:rsidP="00100D51">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā, aktivitātes mērķis ir saistīts ar izglītojamo nogādāšanu vispārējās izglītības iestādē, kurā tiek īstenots akreditētajā izglītības programmā paredzētais mācību saturs (Pašvaldību likuma 4.panta pirmās daļas 4.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50725B1A" w14:textId="07142C3A" w:rsidR="007C6D12" w:rsidRPr="004C42A9" w:rsidRDefault="00B82234" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="3931CF2E" w14:textId="77777777" w:rsidTr="003632F6">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BB3E41" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E501E6E" w14:textId="3618378F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vispārējās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9" w:rsidDel="00C92128">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izglītības iestādēs izglītojamo  audzēkņu nogādāšana uz  teātra izrādi</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50A7D" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, koncertu vai citu pasākumu, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50A7D" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kas nav paredzēts akreditētajā mācību programmā</w:t>
+            </w:r>
+            <w:r w:rsidR="00A959E2" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un atpakaļ izglītības iestādē vai dzīvesvietā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52AC1B21" w14:textId="50BEB67C" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F99B188" w14:textId="7D5C10B1" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FB8D5E" w14:textId="5F03D305" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="00100D51">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē, aktivitātes mērķis nav īstenot akreditētajā izglītības programmā paredzēto mācību saturu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="363C8181" w14:textId="3786B445" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PSD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="6F0D6EFC" w14:textId="77777777" w:rsidTr="003632F6">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14463021" w14:textId="5D09EE9E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B1226D" w14:textId="62421D0E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Izglītojamo nogādāšana mācību ekskursijās, olimpiādēs vai skolēnu sacensībās</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00562D09" w:rsidRPr="004C42A9">
+              <w:t>Ar mācību saturu saistīta izglītojamo ekskursija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9" w:rsidDel="00257929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00562D09" w:rsidRPr="004C42A9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ja tās ir paredzētas mācību programmā.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00562D09" w:rsidRPr="004C42A9">
+              <w:t>ārpus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>paredzētās mācību programmas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, uz </w:t>
+            </w:r>
+            <w:r w:rsidR="0091028F" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rīgas motormuzeju </w:t>
+            </w:r>
+            <w:r w:rsidR="009A165E" w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai Rīgas Nacionālo zooloģisko dārzu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">brīvdienās vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ārpus mācību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stundām mācību programmu papildinošiem mērķiem).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6D0A50" w14:textId="09F09205" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00A256ED" w:rsidP="009F5E8C">
+          <w:p w14:paraId="1D829188" w14:textId="6585CCD7" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B314DF8" w14:textId="7691B25F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00764C94" w:rsidP="009F5E8C">
+          <w:p w14:paraId="3515D165" w14:textId="2C43F2B0" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="5CA580A0" w14:textId="1DAF09E0" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00A256ED" w:rsidP="009F5E8C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7323D8FB" w14:textId="136C474E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="00100D51">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="54B8F153" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210ED201" w14:textId="43A02E7A" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...60 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Nesaimnieciska pamatdarbība</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="3931CF2E" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="35A6D47B" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54BB3E41" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="3A8E5B1C" w14:textId="324CE89E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024A0DE7" w14:textId="2A8A5917" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītojamo nogādāšana uz valsts vai reģiona mēroga konkursu, olimpiāžu vai sacensību norises vietām, kas tiek organizētas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9" w:rsidDel="00FC0AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vispārējās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">izglītības programmas apguves skolēniem, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja tās nav paredzētas mācību programmā.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E040A64" w14:textId="60BBF936" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...8 lines deleted...]
-            <w:tcW w:w="2628" w:type="dxa"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E501E6E" w14:textId="3618378F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
-[...80 lines deleted...]
-          <w:p w14:paraId="52AC1B21" w14:textId="50BEB67C" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="2C0F965E" w14:textId="1A920D0B" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F99B188" w14:textId="7D5C10B1" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="3A4BEE24" w14:textId="60540591" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="00100D51">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jā</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1435" w:type="dxa"/>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="35FB8D5E" w14:textId="5F03D305" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D085E40" w14:textId="032840D5" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nē, aktivitātes mērķis nav īstenot akreditētajā izglītības programmā paredzēto mācību saturu.</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="6F0D6EFC" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="00035423" w:rsidRPr="004C42A9" w14:paraId="2D6E87F8" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14463021" w14:textId="5D09EE9E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="071EA599" w14:textId="77777777" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC3979A" w14:textId="49699ACF" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="005A39D4" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A39D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pedagogu nogādāšana uz profesionālās pilnveides pasākumu akreditēto mācību programmu ietvaros (tai skaitā semināri, kursi, konferences, meistarklases, profesionālās pilnveides programmas u.tml.) īstenošanas vietām, ja minētie pasākumi ir tieši saistīti un nepieciešami vispārējās izglītības (t.i., pirmsskolas izglītība, pamatizglītība, vidējā izglītība, speciālā izglītība un speciālā korekcija) procesa nodrošināšanai. Noteiktais attiecas uz izglītības iestāžu pedagogiem, tostarp arī izglītības iestāžu vadību un atbalsta personālu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139BD18E" w14:textId="38534295" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...8 lines deleted...]
-            <w:tcW w:w="2628" w:type="dxa"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B1226D" w14:textId="62421D0E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
-[...122 lines deleted...]
-          <w:p w14:paraId="1D829188" w14:textId="6585CCD7" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="5BC2E98F" w14:textId="59F0D4E9" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...9 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3515D165" w14:textId="2C43F2B0" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="5F86FCE5" w14:textId="3BB59455" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="00100D51">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A0D740" w14:textId="25EC2B94" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jā</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="189788A9" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+              <w:t>PSD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="60C2554F" w14:textId="77777777" w:rsidTr="000F5D62">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB447A8" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2DE581" w14:textId="52811254" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="000F5D62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skolotāju nogādāšana </w:t>
+            </w:r>
+            <w:r w:rsidR="00D742E3" w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>saliedēšanas pasākumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACA47E1" w14:textId="28864856" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="7323D8FB" w14:textId="136C474E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D343730" w14:textId="4291D7E5" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="37360BF9" w14:textId="53C41E9B" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210ED201" w14:textId="43A02E7A" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="2F7619A3" w14:textId="25D6F966" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:t>PSD</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cita saimnieciskā darbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="35A6D47B" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="67577EB5" w14:textId="77777777" w:rsidTr="000F5D62">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8E5B1C" w14:textId="324CE89E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="337CC8FD" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55376561" w14:textId="3FA8D30F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="000F5D62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pamatizglītības un vispārējās vidējās izglītības  mācību iestāde autobusu un tā uzlādes infrastruktūru</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iznomā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>profesionālu sportistu kluba komandai.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024A0DE7" w14:textId="2A8A5917" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
-[...52 lines deleted...]
-          <w:p w14:paraId="6E040A64" w14:textId="60BBF936" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="4939216A" w14:textId="0D92DD53" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00186B74" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jā</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0F965E" w14:textId="1A920D0B" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="2FC3BDEB" w14:textId="157BADBD" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jā</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="3A4BEE24" w14:textId="60540591" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+              <w:t>Nē, aktivitāte netiek īstenota ne vispārējās izglītības mērķiem, ne vispārējo izglītību papildinošiem mērķiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C4DC5D" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
-[...15 lines deleted...]
-          <w:p w14:paraId="6D085E40" w14:textId="032840D5" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          </w:p>
+          <w:p w14:paraId="4F46B82C" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67144866" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102A57C9" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PSD</w:t>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0359B51E" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23860416" w14:textId="43766E9F" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C42A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cita saimnieciskā darbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00035423" w:rsidRPr="004C42A9" w14:paraId="2D6E87F8" w14:textId="77777777" w:rsidTr="00D31AE8">
+      <w:tr w:rsidR="00CB0750" w:rsidRPr="004C42A9" w14:paraId="24417058" w14:textId="77777777" w:rsidTr="003632F6">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF0001F" w14:textId="2D66956B" w:rsidR="00CB0750" w:rsidRPr="00776F29" w:rsidDel="00C2140F" w:rsidRDefault="00046E94" w:rsidP="003632F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pašvaldību likuma 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="003A39C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>panta pirmās daļas 5.</w:t>
+            </w:r>
+            <w:r w:rsidR="003A39C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>punktā minētā funkcija - sniegt iedzīvotājiem daudzveidīgu kultūras piedāvājumu un iespēju piedalīties kultūras dzīvē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w14:paraId="3EDF8CBE" w14:textId="77777777" w:rsidTr="000F5D62">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3A5E6B" w14:textId="0FA5E01D" w:rsidR="00EB78ED" w:rsidRPr="00776F29" w:rsidRDefault="00EB78ED" w:rsidP="000F5D62">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašvaldības kultūras darbinieku vai amatiermākslas kolektīvu nogādāšana kultūras pasākumu (vai to mēģinājumu) norises vietā, uz skatēm vai citiem pamatdarbības ietvaros paredzētajiem pasākumiem, kas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ir tieši saistīti ar pašvaldības kultūras piedāvājuma nodrošināšanu, un atpakaļ</w:t>
+            </w:r>
+            <w:r w:rsidR="000932BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000932BD" w:rsidRPr="000932BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>neatkarīgi no pasākuma norises vietas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26451620" w14:textId="66DD9998" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="000F5D62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51132">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Projekta ietvaros iegādātā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003632F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B51132">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">izmantošana amatiermākslas kolektīvu un pašvaldības kultūras darbinieku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nogādāšanai valsts vai pašvaldības mēroga kultūras pasākumos,</w:t>
+            </w:r>
+            <w:r w:rsidR="000932BD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000932BD" w:rsidRPr="00913485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>neatkarīgi no pasākuma norises vietas,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B51132">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> piemēram, dziesmu un deju svētkos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="071EA599" w14:textId="77777777" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
-[...59 lines deleted...]
-          <w:p w14:paraId="139BD18E" w14:textId="38534295" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
+          <w:p w14:paraId="436E88A4" w14:textId="590478EC" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
+            <w:r w:rsidRPr="00921971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC2E98F" w14:textId="59F0D4E9" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
+          <w:p w14:paraId="027CCC34" w14:textId="2E9CABAF" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
-[...11 lines deleted...]
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="400861E9" w14:textId="77777777" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
-[...1 lines deleted...]
-              <w:spacing w:before="240" w:after="120"/>
+          <w:p w14:paraId="08B2AB74" w14:textId="1F599D0E" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā, aktivitātes mērķis ir nodrošināt kultūras darbiniekiem un amatiermākslas kolektīviem iespēju piedalīties kultūras pasākumos (Pašvaldību likuma 4.panta pirmās daļas 5.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A0D740" w14:textId="25EC2B94" w:rsidR="00035423" w:rsidRPr="004C42A9" w:rsidRDefault="00035423" w:rsidP="009F5E8C">
+          <w:p w14:paraId="49683C56" w14:textId="270960E3" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="009F5E8C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB78ED" w:rsidRPr="007B590D" w14:paraId="37EB516F" w14:textId="77777777" w:rsidTr="003632F6">
+        <w:trPr>
+          <w:trHeight w:val="2492"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0634B7DA" w14:textId="77777777" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidRDefault="00EB78ED" w:rsidP="007B590D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7DE8BC" w14:textId="7C28D0BC" w:rsidR="00EB78ED" w:rsidRPr="007B590D" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="007B590D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros iegādātā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmantošana muzikālā kolektīva dalībnieku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nogādāšanai uz mēģinājuma norises vietu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, piemēram, pašvaldības kultūras centrā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C56332A" w14:textId="2C486CB5" w:rsidR="00EB78ED" w:rsidRPr="007B590D" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F594F1" w14:textId="717F3704" w:rsidR="00EB78ED" w:rsidRPr="007B590D" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255FD4B8" w14:textId="386E776F" w:rsidR="00EB78ED" w:rsidRPr="007B590D" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68705149" w14:textId="00E8B538" w:rsidR="00EB78ED" w:rsidRPr="007B590D" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w14:paraId="570D1772" w14:textId="77777777" w:rsidTr="003632F6">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06456166" w14:textId="77777777" w:rsidR="00EB78ED" w:rsidRPr="004C42A9" w:rsidRDefault="00EB78ED" w:rsidP="00F92F0A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB646B8" w14:textId="2E68F686" w:rsidR="00EB78ED" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00F92F0A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skolēnu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nogādāšana no naktsmītnes vietas uz mēģinājumiem vai lielkoncertiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Latvijas Skolu jaunatnes dziesmu un deju svētku ietvaros.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C3D152" w14:textId="1E01FE7B" w:rsidR="00EB78ED" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7041ED69" w14:textId="4D8C7918" w:rsidR="00EB78ED" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3DBEF2" w14:textId="210E6157" w:rsidR="00EB78ED" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D30FAC" w14:textId="3FB9155B" w:rsidR="00EB78ED" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00EB78ED" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00891DD6" w:rsidRPr="004C42A9" w14:paraId="1BDE7B6D" w14:textId="77777777" w:rsidTr="00277704">
+        <w:trPr>
+          <w:trHeight w:val="5410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A655247" w14:textId="77777777" w:rsidR="00891DD6" w:rsidRPr="004C42A9" w:rsidRDefault="00891DD6" w:rsidP="00221DA8">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D92D29E" w14:textId="64E16E09" w:rsidR="00891DD6" w:rsidRPr="00776F29" w:rsidRDefault="00891DD6" w:rsidP="006810A5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašvaldības deju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kolektīvu vadītāju nogādāšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>profesionālās kompetences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C123DAB" w14:textId="0BC63F2F" w:rsidR="00891DD6" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00891DD6" w:rsidP="006810A5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pilnveides kurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un atpakaļ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D494BA" w14:textId="3C6A1DA4" w:rsidR="00891DD6" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00891DD6" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008605E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505A619C" w14:textId="441A9F4A" w:rsidR="00891DD6" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00891DD6" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008605E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365F86CC" w14:textId="1BE2BD46" w:rsidR="00891DD6" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00891DD6" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008605E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē, aktivitātes mērķis nav nodrošināt amatiermākslas kolektīviem vai kultūras darbiniekiem iespēju piedalīties kultūras pasākumos,  bet tas ir tieši saistīts ar kultūras piedāvājuma nodrošināšanas funkcijas nesaimniecisko pamatmērķi (Pašvaldību likuma 4.panta pirmās daļas 5.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C313E2" w14:textId="27AD0AAC" w:rsidR="00891DD6" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="00891DD6" w:rsidP="00246C1F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008605E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="60C2554F" w14:textId="77777777" w:rsidTr="00035423">
+      <w:tr w:rsidR="008605E7" w:rsidRPr="004C42A9" w14:paraId="207ABFB8" w14:textId="77777777" w:rsidTr="003632F6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB447A8" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="271E1E49" w14:textId="77777777" w:rsidR="008605E7" w:rsidRPr="004C42A9" w:rsidRDefault="008605E7" w:rsidP="008605E7">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497C8F17" w14:textId="0DCF1844" w:rsidR="008605E7" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="008605E7" w:rsidP="008605E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amatiermākslas kolektīvu vai kultūras darbinieku nogādāšana </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>saliedēšanas pasākumos,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.sk. nodrošināšana ar transportu uz ekskursiju, koncertu vai tamlīdzīgiem pasākumiem, kas nav tieši ar pašvaldības kultūras piedāvājuma nodrošināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2DE581" w14:textId="52811254" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
-[...43 lines deleted...]
-          <w:p w14:paraId="1ACA47E1" w14:textId="28864856" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="4A8A4484" w14:textId="5CE2AFCF" w:rsidR="008605E7" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="008605E7" w:rsidP="00A2634D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D343730" w14:textId="4291D7E5" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="357349A8" w14:textId="7F7F807F" w:rsidR="008605E7" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="008605E7" w:rsidP="00A2634D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
-[...14 lines deleted...]
-          <w:p w14:paraId="70143F0F" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē, aktivitāte netiek īstenota ne pašvaldības kultūras piedāvājuma nodrošināšanas, ne kultūras piedāvājuma nodrošināšanas papildinošiem mērķiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EE0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DD735F" w14:textId="59718258" w:rsidR="008605E7" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="008605E7" w:rsidP="00A2634D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004C42A9">
+            <w:r w:rsidRPr="00776F29">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EE0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7619A3" w14:textId="25D6F966" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="249FC5FA" w14:textId="72A24DB2" w:rsidR="008605E7" w:rsidRPr="008605E7" w:rsidDel="00C2140F" w:rsidRDefault="008605E7" w:rsidP="00A2634D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
+            <w:r w:rsidRPr="00776F29">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cita saimnieciskā darbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="67577EB5" w14:textId="77777777" w:rsidTr="00035423">
+      <w:tr w:rsidR="00A64231" w:rsidRPr="004C42A9" w14:paraId="0C0CF82A" w14:textId="77777777" w:rsidTr="067E85EE">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337CC8FD" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="2848CDD4" w14:textId="360F9973" w:rsidR="00A64231" w:rsidRPr="00776F29" w:rsidDel="00C2140F" w:rsidRDefault="00A64231" w:rsidP="003632F6">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pamatizglītības un vispārējās vidējās izglītības  mācību iestāde autobusu un tā uzlādes infrastruktūru iznomā </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...158 lines deleted...]
-              <w:t>cita saimnieciskā darbība</w:t>
+              <w:t>Pašvaldību likuma 4.panta pirmās daļas 6.punktā minētā funkcija - gādāt par iedzīvotāju veselību, organizējot veselības aprūpes pakalpojumu pieejamību gadījumos, kad esošā sabiedriskā transporta sistēma nav tam piemērota un ja šādu pakalpojumu nenodrošina tirgus dalībnieki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w14:paraId="287BD9DC" w14:textId="77777777" w:rsidTr="00035423">
+      <w:tr w:rsidR="00A6177F" w:rsidRPr="004C42A9" w14:paraId="79C90536" w14:textId="77777777" w:rsidTr="00AC64E5">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D92A06" w14:textId="7E4A31C2" w:rsidR="00A6177F" w:rsidRPr="00776F29" w:rsidRDefault="00A6177F" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veselības aprūpes pakalpojumu saņēmēju (pacientu) nogādāšana  uz ārstniecības </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>iestādi (un atpakaļ) gadījumos, kad esošā sabiedriskā transporta sistēma nav tam piemērota un ja šādu pakalpojumu nenodrošina tirgus dalībnieki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502E08C3" w14:textId="09F3ADAE" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Projekta ietvaros iegādātā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmantošana pašvaldības </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iedzīvotāju  (veselības aprūpes pakalpojumu saņēmēju) nogādāšanai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>uz vai no ārstniecības iestādes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, lai nodrošinātu ģeogrāfisko pieejamību ārstniecības pakalpojumiem un sniegtu atbalstu tiem pacientiem, kuriem nepieciešami transporta pakalpojumi, lai piemēram, nokļūtu mājās no stacionāra, vai nokļūtu ārstniecības iestādē veselības aprūpes pakalpojumu saņemšanai, organizējot pacientu nokļūšanu uz un no ārstniecības iestādes gadījumos, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kad esošā sabiedriskā transporta sistēma nav tam piemērota</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un ja šādu pakalpojumu nenodrošina tirgus dalībnieki, t.sk. organizētu pacientu pārvešanu gadījumos, kad pacients no augstākā līmeņa slimnīcas jāpārved uz zemākā līmeņa slimnīcu vai sociālās aprūpes iestādi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1112FFDA" w14:textId="18F69BCC" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EE0DF6" w14:textId="0C17922D" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="679A5FF2" w14:textId="30A719AF" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jā, aktivitātes mērķis ir nodrošināt  veselības aprūpes pakalpojumu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pieejamību pašvaldības iedzīvotājiem (Pašvaldību likuma 4.panta pirmās daļas 6.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285FAEFE" w14:textId="108253A9" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="009F5E8C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A6177F" w:rsidRPr="004C42A9" w14:paraId="09A9F94A" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17816349" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+          <w:p w14:paraId="36D17506" w14:textId="77777777" w:rsidR="00A6177F" w:rsidRPr="004C42A9" w:rsidRDefault="00A6177F" w:rsidP="00CD669E">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8346B7" w14:textId="325D75DE" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="00AA340F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pašvaldības darbinieku</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kas atbildīgi par veselības aprūpes pakalpojuma pieejamības organizēšanu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nogādāšana apmācībās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, kas ir tieši saistītas ar darba pienākumu veikšanu piemēram, apmācībās par pirmās palīdzības sniegšanu,  par mobilitātes nodrošināšanu lauku teritorijās u.tml.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59CA9B12" w14:textId="724B65B9" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00DC6D97" w:rsidP="009F5E8C">
-[...71 lines deleted...]
-          <w:p w14:paraId="4CABDA2E" w14:textId="04593A5E" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00186B74" w:rsidP="009F5E8C">
+          <w:p w14:paraId="733CA4A8" w14:textId="2360FB3D" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
-[...12 lines deleted...]
-            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77DDEBFA" w14:textId="0F2E3673" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00D31AE8" w:rsidP="009F5E8C">
+          <w:p w14:paraId="7885BA7D" w14:textId="5A931924" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
-[...14 lines deleted...]
-          <w:p w14:paraId="30564B3F" w14:textId="77777777" w:rsidR="00D31AE8" w:rsidRPr="004C42A9" w:rsidRDefault="00D31AE8" w:rsidP="00D31AE8">
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D50382F" w14:textId="58386CF1" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="4FC86A0A" w14:textId="77777777" w:rsidR="00D31AE8" w:rsidRPr="004C42A9" w:rsidRDefault="00D31AE8" w:rsidP="00D31AE8">
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē, aktivitātes mērķis nav nodrošināt ģeogrāfisko pieejamību ārstniecības pakalpojumiem,  bet tas ir tieši saistīts veselības aprūpes pakalpojumu ģeogrāfiskās pieejamības funkcijas nesaimniecisko pamatmērķi (Pašvaldību likuma 4.panta pirmās daļas 6.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498836C5" w14:textId="07B844DA" w:rsidR="00A6177F" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A6177F" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="6861B310" w14:textId="3C5624A4" w:rsidR="00D31AE8" w:rsidRPr="004C42A9" w:rsidRDefault="00D31AE8" w:rsidP="00D31AE8">
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PSD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00057665" w:rsidRPr="004C42A9" w14:paraId="79517577" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAC4391" w14:textId="77777777" w:rsidR="00057665" w:rsidRPr="004C42A9" w:rsidRDefault="00057665" w:rsidP="00057665">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA914F4" w14:textId="54E6A944" w:rsidR="00057665" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00057665" w:rsidP="00057665">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašvaldības darbinieku, kas atbildīgi par veselības aprūpes pakalpojuma pieejamības organizēšanu, nogādāšana </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>saliedēšanas pasākumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, t.sk. nodrošināšana ar transportu uz ekskursiju, koncertu vai tamlīdzīgiem pasākumiem, kas nav tieši ar pašvaldības veselības aprūpes pakalpojuma organizēšanu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0795911D" w14:textId="2FF87AEF" w:rsidR="00057665" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00057665" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="17B2CAC9" w14:textId="77777777" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="009F5E8C" w:rsidP="009F5E8C">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FECA90E" w14:textId="6A90E582" w:rsidR="00057665" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00057665" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē, aktivitāte netiek īstenota ne ārstniecības pakalpojumu  ģeogrāfiskās pieejamības, ne ārstniecības pakalpojumu  ģeogrāfiskās pieejamības papildinošiem mērķiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EE0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="411A4953" w14:textId="1E2A05B7" w:rsidR="009F5E8C" w:rsidRPr="004C42A9" w:rsidRDefault="00D31AE8" w:rsidP="009F5E8C">
+          <w:p w14:paraId="051E3550" w14:textId="53C19F64" w:rsidR="00057665" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00057665" w:rsidP="00AC64E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C42A9">
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EE0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EFEC84" w14:textId="460CA023" w:rsidR="00057665" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00057665" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cita saimnieciskā darbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F5496" w:rsidRPr="004C42A9" w14:paraId="4104F018" w14:textId="77777777" w:rsidTr="067E85EE">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DF491E" w14:textId="36A21CF7" w:rsidR="004F5496" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A21BB8" w:rsidP="00776F29">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pašvaldību likuma 4.panta pirmās daļas 9.punktā minētā funkcija - nodrošināt iedzīvotājiem atbalstu sociālo problēmu risināšanā, kā arī iespēju saņemt sociālo palīdzību un sociālos pakalpojumus,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C17AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu nogādāšanai pakalpojumu saņemšanas vietā (un atpakaļ) nepieciešams īpašs pārvadāšanas veids atbilstoši pielāgotā specializētā transportlīdzeklī un ja šādu pakalpojumu nenodrošina tirgus dalībnieki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B62048" w:rsidRPr="004C42A9" w14:paraId="18C404E2" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="427DD507" w14:textId="609FD912" w:rsidR="00B62048" w:rsidRPr="004C42A9" w:rsidRDefault="00B62048" w:rsidP="000F36DD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sociālo pakalpojumu, sociālās aprūpes vai sociālās palīdzības klientu nogādāšana sociālo pakalpojumu saņemšanas vietā (un atpakaļ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70623300" w14:textId="200C49BB" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="000F36DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros iegādātā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmantošana </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sociālo pakalpojumu, sociālās aprūpes vai sociālās palīdzības klientu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, piemēram, sociālās aprūpes saņēmēju vai sociālās rehabilitācijas institūciju iemītnieku, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nogādāšanai uz medicīniskām pārbaudēm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai procedūrām vai sociālās aprūpes darbinieku nogādāšana sociālās aprūpes pakalpojuma saņēmēja dzīvesvietā vai sociālās aprūpes institūcijā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024B6F74" w14:textId="06791554" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FF70B6" w14:textId="6E33E4FF" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C93B91B" w14:textId="57E4EE4A" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā, aktivitātes mērķis ir nodrošināt sociālo pakalpojumu, sociālās aprūpes vai sociālās palīdzības saņēmējiem iespēju nokļūt pakalpojumu sniegšanas vietā vai arī sociālajiem darbiniekiem nodrošināt iespēju nokļūt pie sociālās aprūpes pakalpojumu vai sociālās palīdzības klientiem (Pašvaldību likuma 4.panta pirmās daļas 9.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A311A20" w14:textId="04967D34" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B62048" w:rsidRPr="004C42A9" w14:paraId="5B4EF64D" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D56D74E" w14:textId="77777777" w:rsidR="00B62048" w:rsidRPr="004C42A9" w:rsidRDefault="00B62048" w:rsidP="00617703">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378EC432" w14:textId="5811E1E3" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00617703">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes klientu nogādāšana  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uz teātri, koncertu, ekskursijā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citiem līdzīgiem pasākumiem, lai nodrošinātu dzīves kvalitāti, kas ietver socializēšanu un  garīgās veselības labsajūtu, nodrošinot brīvā laika jēgpilnu izmantošanu un  saikni ar sabiedrību.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B098B8D" w14:textId="4113B022" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="383B94D0" w14:textId="2B58ED0F" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C8BB50" w14:textId="0D8B10B9" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nē, aktivitātes mērķis nav nodrošināt sociālo pakalpojumu, sociālās aprūpes vai sociālās palīdzības saņēmējiem iespēju nokļūt pakalpojumu sniegšanas vietā vai arī sociālajiem darbiniekiem nodrošināt iespēju nokļūt pie sociālās aprūpes pakalpojumu vai sociālās palīdzības klientiem,  bet tas ir tieši saistīts ar sociālo pakalpojumu, sociālās aprūpes vai sociālās palīdzības nodrošināšanas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>funkcijas nesaimniecisko pamatmērķi (Pašvaldību likuma 4.panta pirmās daļas 9.punkts).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC6DE68" w14:textId="2B0D4C7F" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>PSD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B62048" w:rsidRPr="004C42A9" w14:paraId="30A07D56" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FBF873" w14:textId="77777777" w:rsidR="00B62048" w:rsidRPr="004C42A9" w:rsidRDefault="00B62048" w:rsidP="00864939">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61774332" w14:textId="20A4D2DD" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00864939">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>darbinieku nogādāšana apmācību vai profesionālās pilnveides pasākumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, kas ir tieši saistīti ar sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes sniegšanu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3759B2D3" w14:textId="6E3A34A2" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072E2471" w14:textId="4A022E93" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1038CA16" w14:textId="50C1A3D4" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAD68F5" w14:textId="2FB6E178" w:rsidR="00B62048" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00B62048" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PSD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005258F3" w:rsidRPr="004C42A9" w14:paraId="0E16A64A" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="6175"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2CE85B" w14:textId="77777777" w:rsidR="005258F3" w:rsidRPr="004C42A9" w:rsidRDefault="005258F3" w:rsidP="005258F3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DABB02" w14:textId="42D1DDC0" w:rsidR="005258F3" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="005258F3" w:rsidP="005258F3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociālo pakalpojumu, sociālās palīdzības vai sociālās aprūpes sniedzēju (darbinieku) nogādāšana </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F46A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>saliedēšanas pasākumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, t.sk. nodrošināšana ar transportu uz ekskursiju, koncertu vai tamlīdzīgiem pasākumiem, kas nav saistīti ar sociālās aprūpes pakalpojumu vai sociālās palīdzības saņēmēju socializēšanu vai saiknes veidošanu ar sabiedrību.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A450E4C" w14:textId="0834E5F8" w:rsidR="005258F3" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="005258F3" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064259E5" w14:textId="70671F0D" w:rsidR="005258F3" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="005258F3" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē, aktivitāte netiek īstenota ar mērķi nodrošināt sociālo pakalpojumu, sociālās aprūpes vai sociālās palīdzības saņēmējiem iespēju nokļūt pakalpojumu sniegšanas vietā vai arī sociālajiem darbiniekiem nodrošināt iespēju nokļūt pie sociālās aprūpes pakalpojumu vai sociālās palīdzības klientiem, ne arī šīs funkcijas papildinošiem mērķiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EE0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7F6954" w14:textId="3F1F2C42" w:rsidR="005258F3" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="005258F3" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EE0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F88BC4" w14:textId="4CA93C36" w:rsidR="005258F3" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00A84687" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cita saimnieciskā darbība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2339" w:rsidRPr="004C42A9" w14:paraId="36E60280" w14:textId="77777777" w:rsidTr="003632F6">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2972DF1C" w14:textId="4E045DCD" w:rsidR="00DB2339" w:rsidRPr="00776F29" w:rsidDel="00C2140F" w:rsidRDefault="00F94578" w:rsidP="00776F29">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003632F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidR="006B22B0" w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzlādes infrastruktūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240126" w:rsidRPr="004C42A9" w14:paraId="54C935E5" w14:textId="77777777" w:rsidTr="00AC64E5">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F60510" w14:textId="0B394FFD" w:rsidR="00240126" w:rsidRPr="00BC4AE9" w:rsidRDefault="00F94578" w:rsidP="00240126">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidR="00240126" w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzlādes infrastruktūras izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2CF933" w14:textId="2584B02E" w:rsidR="00240126" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00240126" w:rsidP="00240126">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros izveidotās uzlādes infrastruktūras izmantošana projekta ietvaros iegādātā </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94578" w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(-u) uzlādei vai citu pašvaldību </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94578" w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobus</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94578">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (gan finansējuma saņēmēja citu </w:t>
+            </w:r>
+            <w:r w:rsidR="00473117" w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,  gan citas pašvaldības</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00473117" w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzlādei, kas nodrošina pašvaldību autonomo funkciju  un no tām izrietošo pārvaldes uzdevumu izpildi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A60F0D2" w14:textId="725BB9EC" w:rsidR="00240126" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00240126" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34037338" w14:textId="43F8860D" w:rsidR="00240126" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00240126" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0367F766" w14:textId="5473B29A" w:rsidR="00240126" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00240126" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jā, aktivitātes mērķis ir nodrošināt </w:t>
+            </w:r>
+            <w:r w:rsidR="00157816" w:rsidRPr="00343D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elektroautobusa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzlādi, kas paredzēti Pašvaldību likuma 4.panta pirm</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB1B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ā daļ</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB1B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">minēto pašvaldību autonomu funkciju un no tām izrietošo pārvaldes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>uzdevumu izpildei.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468AC58B" w14:textId="723ED5FC" w:rsidR="00240126" w:rsidRPr="006C17AA" w:rsidDel="00C2140F" w:rsidRDefault="00240126" w:rsidP="00AC64E5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nesaimnieciska pamatdarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60FC3F93" w14:textId="77777777" w:rsidR="00C12FD0" w:rsidRDefault="00C12FD0" w:rsidP="00F71DDA">
       <w:pPr>
         <w:ind w:right="-1192"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31DBD286" w14:textId="30C06C01" w:rsidR="001F6793" w:rsidRPr="00283E40" w:rsidRDefault="001F6793" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
@@ -17524,51 +21460,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5568B" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PSD </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>nosacījumu neievērošanas sekas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DA3BA1" w14:textId="1E42111C" w:rsidR="008712DE" w:rsidRPr="00283E40" w:rsidRDefault="00EB1417" w:rsidP="00724B7A">
+    <w:p w14:paraId="13DA3BA1" w14:textId="0FB2F193" w:rsidR="008712DE" w:rsidRPr="00283E40" w:rsidRDefault="00EB1417" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ievērojot šajā metodikā noteikto PSD uzraudzības kārtību</w:t>
       </w:r>
       <w:r w:rsidR="00074CE0" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17670,106 +21606,130 @@
         </w:rPr>
         <w:t xml:space="preserve">Vienlaikus aģentūra nodrošina PSD nosacījumu uzraudzību visā projekta dzīves cikla laikā atbilstoši šajā metodikā ietvertajiem norādījumiem. Ja finansējuma saņēmējs, sagatavojot ikgadējo pārskatu par </w:t>
       </w:r>
       <w:r w:rsidR="005F517B" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PSD</w:t>
       </w:r>
       <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> apjomu, konstatē, ka ir pārsniegti 20 </w:t>
       </w:r>
       <w:r w:rsidR="0020619F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">no M2 vai M3 kategorijas bezemisiju transportlīdzekļa </w:t>
+        <w:t xml:space="preserve">no M2 vai M3 kategorijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elektroautobusa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012329D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tā uzlādes infrastruktūras</w:t>
       </w:r>
       <w:r w:rsidR="00D03CFF" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>vai</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0012329D" w:rsidRPr="00283E40">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D03CFF" w:rsidRPr="00283E40">
+      <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gada jaudas laika izteiksm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1273C" w:rsidRPr="00096DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AB8" w:rsidRPr="00096DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai ka minētā infrastruktūra tiek izmantota citai saimnieciskai darbībai, kas nav uzskatāma par PSD</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1273C" w:rsidRPr="00096DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> civiltiesiskajā līgumā vai vienošanās par projekta īstenošanu noteiktajā termiņā iesniedz aģentūrā ziņojumu par nosacījumu pārkāpumu un</w:t>
+      </w:r>
+      <w:r w:rsidR="0022417A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1273C" w:rsidRPr="00283E40">
-[...28 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008712DE" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši Komercdarbības atbalsta kontroles likumā noteiktajam, veic publiskā finansējuma atmaksu.</w:t>
       </w:r>
       <w:r w:rsidR="00C36D27" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00722FF6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelikumīgā </w:t>
       </w:r>
       <w:r w:rsidR="008474A8" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">komercdarbības </w:t>
       </w:r>
       <w:r w:rsidR="00722FF6" w:rsidRPr="00283E40">
@@ -17793,51 +21753,51 @@
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un finansējuma saņēmēja civiltiesiskajā līgumā vai vienošanās par projekta īstenošanu </w:t>
       </w:r>
       <w:r w:rsidR="00711876" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>norādītajā termiņā</w:t>
       </w:r>
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kārtībā</w:t>
       </w:r>
       <w:r w:rsidR="00711876" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA91DC7" w14:textId="7B0B6062" w:rsidR="00A53C6D" w:rsidRDefault="00546C75" w:rsidP="00724B7A">
+    <w:p w14:paraId="5DA91DC7" w14:textId="60694B27" w:rsidR="00A53C6D" w:rsidRDefault="00546C75" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Attiecībā uz </w:t>
       </w:r>
       <w:r w:rsidR="001F6793" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PSD </w:t>
       </w:r>
       <w:r w:rsidR="009E5CF5" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17876,55 +21836,61 @@
       </w:r>
       <w:r w:rsidR="001F6793" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, ja tiek pārsniegts noteiktais 20</w:t>
       </w:r>
       <w:r w:rsidR="003D03F3" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidR="001F6793" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apjoms no </w:t>
       </w:r>
       <w:r w:rsidR="00491FBB" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroautobusa </w:t>
       </w:r>
+      <w:r w:rsidR="00F46C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
       <w:r w:rsidR="004A5F06" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">vai tā uzlādes infrastruktūras </w:t>
+        <w:t xml:space="preserve">tā uzlādes infrastruktūras </w:t>
       </w:r>
       <w:r w:rsidR="0022015F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kopējās gada jaudas </w:t>
       </w:r>
       <w:r w:rsidR="000167D2" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>laika izteiksmē,</w:t>
       </w:r>
       <w:r w:rsidR="001F6793" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējuma saņēmējam ir pienākums atmaksāt </w:t>
       </w:r>
       <w:r w:rsidR="00AB3376" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aģentūrai</w:t>
       </w:r>
@@ -17961,55 +21927,67 @@
       </w:r>
       <w:r w:rsidR="003D03F3" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidR="001F6793" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apj</w:t>
       </w:r>
       <w:r w:rsidR="000167D2" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">oms no </w:t>
       </w:r>
       <w:r w:rsidR="00380A02" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroautobusa </w:t>
       </w:r>
+      <w:r w:rsidR="00F46C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46C5D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00442703" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">vai tā uzlādes infrastruktūras </w:t>
+        <w:t xml:space="preserve">tā uzlādes infrastruktūras </w:t>
       </w:r>
       <w:r w:rsidR="00561879" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kopējās</w:t>
       </w:r>
       <w:r w:rsidR="00C36448" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gada jaudas</w:t>
       </w:r>
       <w:r w:rsidR="00561879" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F6793" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tas nozīmē, ka, pārsniedzot atļauto 20</w:t>
       </w:r>
@@ -18077,126 +22055,395 @@
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ģentūra var lemt par noslēguma maksājuma izmaksas apturēšanu, nosakot finansējuma saņēmējam noslēguma maksājumā deklarētos attiecināmos izdevumus segt no finansējuma, par kuru nav saņemts nekāds komercdarbības atbalsts, kā arī veikt nelikumīgi saņemtā komercdarbības atbalsta atmaksu ar procentiem proporcionāli tai jaudas laika izteiksmē daļai, par kuru kopumā ir konstatēts pārkāpums, ievērojot to, ka atmaksas summa nedrīkst būt mazāka par summu, kas būtu aprēķināta un atgūstama, ja nelikumīgā </w:t>
       </w:r>
       <w:r w:rsidR="00DF7721" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">komercdarbības </w:t>
       </w:r>
       <w:r w:rsidR="00F23A3F" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbalsta atgūšanu īstenotu vispārējā kārtībā</w:t>
       </w:r>
       <w:r w:rsidR="00F0093E" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDE8382" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRDefault="00A53C6D" w:rsidP="00724B7A">
+    <w:p w14:paraId="4E2064B2" w14:textId="28A5C37A" w:rsidR="00A53C6D" w:rsidRDefault="00B17F71" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Saskaņā ar Pašvaldību likuma 4. panta pirmās daļas 18. punktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D934D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="0098226A" w:rsidRPr="0098226A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Civilās aizsardzības un katastrofas pārvaldīšanas likum</w:t>
+      </w:r>
+      <w:r w:rsidR="0098226A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0098226A" w:rsidRPr="0098226A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, 11. pant</w:t>
+      </w:r>
+      <w:r w:rsidR="0098226A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pirmās daļas</w:t>
+      </w:r>
+      <w:r w:rsidR="0098226A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E442FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E442FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>punk</w:t>
+      </w:r>
+      <w:r w:rsidR="00834953">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:r w:rsidR="00834953">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="00834953">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="006357B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidR="006357B7" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>iedzīvotāju evakuācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC05A7" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidR="00BC05A7" w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> civilās aizsardzības</w:t>
+      </w:r>
+      <w:r w:rsidR="00B401A6" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un katastrofu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1110" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārvaldīšanā ir pašvaldības autonomā funkcija sabiedrības drošības garantēšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (valsts varas izpausme). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ņemot vērā iepriekš minēto</w:t>
+      </w:r>
+      <w:r w:rsidR="001564D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedzīvotāju pārvadāšana un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">transporta izmantošana civilās aizsardzības vajadzībām vai ārkārtas situācijās nav saimnieciskā darbība, un šis laiks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">netiek ieskaitīts PSD </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4470" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">laika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>jaudas</w:t>
+      </w:r>
+      <w:r w:rsidR="003E66D4" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (20%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprēķinā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Civilās aizsardzības gadījumā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroautobusu un tā uzlādes nodrošināšanai nepieciešamo uzlādes </w:t>
+      </w:r>
+      <w:r w:rsidR="00280AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>infrastruktūru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drīkst izmantot bez laika</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">un mērķa grupas ierobežojumiem, un tas nerada </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Komercdarbības atbalsta kontroles likuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022417A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">normu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vai AF plāna nosacījumu pārkāpumu riskus.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42D0F7EB" w14:textId="02E4F06D" w:rsidR="00C063A6" w:rsidRPr="00283E40" w:rsidRDefault="009E7E7C" w:rsidP="003B1A7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C4D311" wp14:editId="7726E28F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-194310</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-8890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6267450" cy="6082748"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6267450" cy="6082748"/>
                         </a:xfrm>
@@ -18224,51 +22471,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0D7C3C18" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-15.3pt;margin-top:-.7pt;width:493.5pt;height:478.95pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW4zY+fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoFdYqgRYcB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk1fW+MWyn0NdgCz45yzlTVkJZ203Bf7ze&#10;fbnkzAdhS2HAqoIflOfXy8+frlq3UFOowJQKGYFYv2hdwasQ3CLLvKxUI/wZOGVJqAEbEeiIm6xE&#10;0RJ6Y7Jpns+zFrB0CFJ5T7e3nZAvE77WSoZHrb0KzBScYgtpxbSu45otr8Rig8JVtezDEP8QRSNq&#10;S05HqFsRBNti/QdUU0sEDzqcSWgy0LqWKuVA2Uzyd9m8VMKplAuR491Ik/9/sPJh9+KekGhonV94&#10;2sYs9hqb+Kf42D6RdRjJUvvAJF3Op/OL2TlxKkk2zy+nF7PLSGd2NHfowzcFDYubgiO9RiJJ7O59&#10;6FQHlejNwl1tTHoRY+OFB1OX8S4dYkmoG4NsJ+gxw37SezvRIt/RMjvmknbhYFSEMPZZaVaXFP00&#10;BZLK7IgppFQ2TDpRJUrVuTrP6RucDVGkRBNgRNYU5IjdAwyaHciA3aXd60dTlap0NM7/FlhnPFok&#10;z2DDaNzUFvAjAENZ9Z47/YGkjprI0hrKwxMyhK5HvJN3NT3bvfDhSSA1BT01NXp4pEUbaAsO/Y6z&#10;CvDXR/dRn2qVpJy11GQF9z+3AhVn5rulKv46mc1iV6bD7PxiSgc8laxPJXbb3AA9/YRGipNpG/WD&#10;GbYaoXmjebCKXkkkrCTfBZcBh8NN6JqfJopUq1VSo050ItzbFycjeGQ1luXr/k2g62s3UNk/wNCQ&#10;YvGuhDvdaGlhtQ2g61TfR157vqmLU+H0EyeOidNz0jrOxeVvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;6YGKvd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLtOWFlgFpemEQKAd&#10;EBIDDtzcxrRljVM12VbeHsMFbp/lX78/F6vJ9WpPY+g8G0gXCSji2tuOGwOvL/fzS1AhIlvsPZOB&#10;LwqwKo+PCsytP/Az7TexUVLCIUcDbYxDrnWoW3IYFn4glt2HHx1GGcdG2xEPUu56fZYkmXbYsVxo&#10;caDblurtZucMvK+n2HymD/Fxi7O32bqt6qe7ypjTk+nmGlSkKf6F4Udf1KEUp8rv2AbVG5ifJ5lE&#10;BdILUBK4WmYC1S8sQZeF/v9C+Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAW4zY+fgIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpgYq9&#10;3wAAAAoBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="0F591C43" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-15.3pt;margin-top:-.7pt;width:493.5pt;height:478.95pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW4zY+fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoFdYqgRYcB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk1fW+MWyn0NdgCz45yzlTVkJZ203Bf7ze&#10;fbnkzAdhS2HAqoIflOfXy8+frlq3UFOowJQKGYFYv2hdwasQ3CLLvKxUI/wZOGVJqAEbEeiIm6xE&#10;0RJ6Y7Jpns+zFrB0CFJ5T7e3nZAvE77WSoZHrb0KzBScYgtpxbSu45otr8Rig8JVtezDEP8QRSNq&#10;S05HqFsRBNti/QdUU0sEDzqcSWgy0LqWKuVA2Uzyd9m8VMKplAuR491Ik/9/sPJh9+KekGhonV94&#10;2sYs9hqb+Kf42D6RdRjJUvvAJF3Op/OL2TlxKkk2zy+nF7PLSGd2NHfowzcFDYubgiO9RiJJ7O59&#10;6FQHlejNwl1tTHoRY+OFB1OX8S4dYkmoG4NsJ+gxw37SezvRIt/RMjvmknbhYFSEMPZZaVaXFP00&#10;BZLK7IgppFQ2TDpRJUrVuTrP6RucDVGkRBNgRNYU5IjdAwyaHciA3aXd60dTlap0NM7/FlhnPFok&#10;z2DDaNzUFvAjAENZ9Z47/YGkjprI0hrKwxMyhK5HvJN3NT3bvfDhSSA1BT01NXp4pEUbaAsO/Y6z&#10;CvDXR/dRn2qVpJy11GQF9z+3AhVn5rulKv46mc1iV6bD7PxiSgc8laxPJXbb3AA9/YRGipNpG/WD&#10;GbYaoXmjebCKXkkkrCTfBZcBh8NN6JqfJopUq1VSo050ItzbFycjeGQ1luXr/k2g62s3UNk/wNCQ&#10;YvGuhDvdaGlhtQ2g61TfR157vqmLU+H0EyeOidNz0jrOxeVvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;6YGKvd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLtOWFlgFpemEQKAd&#10;EBIDDtzcxrRljVM12VbeHsMFbp/lX78/F6vJ9WpPY+g8G0gXCSji2tuOGwOvL/fzS1AhIlvsPZOB&#10;LwqwKo+PCsytP/Az7TexUVLCIUcDbYxDrnWoW3IYFn4glt2HHx1GGcdG2xEPUu56fZYkmXbYsVxo&#10;caDblurtZucMvK+n2HymD/Fxi7O32bqt6qe7ypjTk+nmGlSkKf6F4Udf1KEUp8rv2AbVG5ifJ5lE&#10;BdILUBK4WmYC1S8sQZeF/v9C+Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAW4zY+fgIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpgYq9&#10;3wAAAAoBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Piemērs</w:t>
       </w:r>
       <w:r w:rsidR="00A25A27" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C063A6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
@@ -18330,51 +22577,51 @@
         </w:rPr>
         <w:t xml:space="preserve">AF 3.1.1.6.i. investīcijas </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MK noteikumu 63.</w:t>
       </w:r>
       <w:r w:rsidR="00283E40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>punktā minētais gadījums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5317944E" w14:textId="7B93CEBA" w:rsidR="008252E4" w:rsidRPr="00283E40" w:rsidRDefault="00BC3C5F" w:rsidP="003B1A7F">
+    <w:p w14:paraId="5317944E" w14:textId="5DA7C1DF" w:rsidR="008252E4" w:rsidRPr="00283E40" w:rsidRDefault="00BC3C5F" w:rsidP="003B1A7F">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AF 3.1.1.6.i. investīcijas</w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektā tika piešķirts publiskais finansējums </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>666 660</w:t>
       </w:r>
@@ -18432,51 +22679,128 @@
         </w:rPr>
         <w:t>atbalsts. Projekts</w:t>
       </w:r>
       <w:r w:rsidR="008C56C2" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tika īstenots </w:t>
       </w:r>
       <w:r w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>. gadā, projekta dzīves cikls (infrastruktūras amortizācijas periods)</w:t>
+        <w:t xml:space="preserve">. gadā, projekta dzīves cikls (infrastruktūras </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82519" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664389" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07C576C2" wp14:editId="7EA70BE0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-199390</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-3810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6309360" cy="5440680"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="236959022" name="Rectangle 236959022"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6309360" cy="5440680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="783ECC81" id="Rectangle 236959022" o:spid="_x0000_s1026" style="position:absolute;margin-left:-15.7pt;margin-top:-.3pt;width:496.8pt;height:428.4pt;z-index:251664389;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLEOmXXAIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJECDKBkVBVJUQ&#10;IEHF2XjtrCV/1XaySX99n72BpLSnqjk4M57xfLx5s7PrrdFkI0JUzjZ0dFJTIix3rbKrhn5/vv1y&#10;SUlMzLZMOysauhORXs8/f5r1firGrnO6FYEgiI3T3je0S8lPqyryThgWT5wXFkbpgmEJalhVbWA9&#10;ohtdjet6UvUutD44LmLE7c1gpPMSX0rB04OUUSSiG4raUjlDOV/zWc1nbLoKzHeK78tg/1CFYcoi&#10;6XuoG5YYWQf1RyijeHDRyXTCnamclIqL0gO6GdUfunnqmBelF4AT/TtM8f+F5febJ/8YAEPv4zRC&#10;zF1sZTD5H/WRbQFr9w6W2CbCcTk5ra9OJ8CUw3Z+dlZPLguc1eG5DzF9Fc6QLDQ0YBoFJLa5iwkp&#10;4frmkrNZd6u0LhPRlvSg0/iizgkYiCE1SxCNbxsa7YoSpldgHE+hhIxOqzY/z4HiLi51IBuGoYMr&#10;reufUTUlmsUEA1opvzx8lPDb01zPDYvd8LiYBo4YlUBUrUxDL49fa5szikK1fVcHJLP06trdYyDB&#10;DdyLnt8qJLlDLY8sgGzoEAuUHnBI7dC220uUdC78/Nt99gcHYKWkB3kByY81CwItfrNgx9UI8wDb&#10;i3J2fjGGEo4tr8cWuzZLB6hGWFXPi5j9k34TZXDmBXu2yFlhYpYj9wD+XlmmYamwqVwsFsUNDPcs&#10;3dknz3PwjFOG93n7woLfcyJhMPfujehs+oEag+9AjsU6OakKbw64YoJZwXaUWe43Oa/fsV68Dt+b&#10;+S8AAAD//wMAUEsDBBQABgAIAAAAIQB7lAhF3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;asMwEITvhb6D2EJviRSnNaljOYRCTu0lPwRyk+2tbSKtjKU47tt3e2pvs8ww822+mZwVIw6h86Rh&#10;MVcgkCpfd9RoOB13sxWIEA3VxnpCDd8YYFM8PuQmq/2d9jgeYiO4hEJmNLQx9pmUoWrRmTD3PRJ7&#10;X35wJvI5NLIezJ3LnZWJUql0piNeaE2P7y1W18PNadir4/nDfS7VpVSnc9g5W45bq/Xz07Rdg4g4&#10;xb8w/OIzOhTMVPob1UFYDbPl4oWjLFIQ7L+lSQKi1LB6TROQRS7/f1D8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIsQ6ZdcAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHuUCEXfAAAACQEAAA8AAAAAAAAAAAAAAAAAtgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00955BD6" w:rsidRPr="00096DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>amortizācijas periods)</w:t>
       </w:r>
       <w:r w:rsidR="00223636" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ir 10 gadi</w:t>
       </w:r>
       <w:r w:rsidR="00F05041" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00096DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tika pieņemts, ka ik gadu attiecīgi tiek nolietoti 10</w:t>
       </w:r>
@@ -18589,50 +22913,56 @@
         <w:t>PSD</w:t>
       </w:r>
       <w:r w:rsidR="001B4162" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> veikšanai</w:t>
       </w:r>
       <w:r w:rsidR="00223636" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="001B4162" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>izglītojamos pārvadās ekskursijās, uz sacensībām un olimpiādēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD362C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, kas nav paredzētas mācību programmā</w:t>
       </w:r>
       <w:r w:rsidR="008C56C2" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tika plānots, ka PSD apjoms laika izteiksmē nepārsniegs 20</w:t>
       </w:r>
       <w:r w:rsidR="00F2754C" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidR="00955BD6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
@@ -19281,51 +23611,51 @@
         <w:spacing w:after="120"/>
         <w:ind w:right="-666"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ACDD375" w14:textId="5BB54537" w:rsidR="003B1A7F" w:rsidRDefault="003B1A7F" w:rsidP="003B1A7F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E1A49A" wp14:editId="5612E103">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E1A49A" wp14:editId="5612E103">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-205105</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>166369</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6305550" cy="885825"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1390613058" name="Rectangle 1390613058"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6305550" cy="885825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -19349,51 +23679,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="06138698" id="Rectangle 1390613058" o:spid="_x0000_s1026" style="position:absolute;margin-left:-16.15pt;margin-top:13.1pt;width:496.5pt;height:69.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgcHRxfQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kdZcFdYqgRYcB&#10;RVu0HXpWZak2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk+cWuNWyr0DdgSz47yTlTVkLV2NeS/3i6&#10;/rTgzAdhK2HAqpLvlecXq48fzju3VHOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiIr1mF&#10;oiP01mTzPD/LOsDKIUjlPd1e9UK+SvhaKxnutPYqMFNyii2kFdP6EtdsdS6Wryhc3cghDPEPUbSi&#10;seR0groSQbANNn9AtY1E8KDDiYQ2A60bqVIOlM0sf5PNYy2cSrkQOd5NNPn/Bytvt4/uHomGzvml&#10;p23MYqexjX+Kj+0SWfuJLLULTNLl2ee8KAriVJJssSgW8yKymR2sHfrwTUHL4qbkSI+ROBLbGx96&#10;1VElOrNw3RiTHsTYeOHBNFW8S4dYEerSINsKesuwmw3ejrTId7TMDqmkXdgbFSGMfVCaNRUFP0+B&#10;pCo7YAoplQ2zXlSLSvWuipy+0dkYRUo0AUZkTUFO2APAqNmDjNh92oN+NFWpSCfj/G+B9caTRfIM&#10;NkzGbWMB3wMwlNXgudcfSeqpiSy9QLW/R4bQt4h38rqhZ7sRPtwLpJ6gl6Y+D3e0aANdyWHYcVYD&#10;/nrvPupTqZKUs456rOT+50ag4sx8t1TEX2enp7Ep0+G0+DKnAx5LXo4ldtNeAj39jCaKk2kb9YMZ&#10;txqhfaZxsI5eSSSsJN8llwHHw2Xoe58GilTrdVKjRnQi3NhHJyN4ZDWW5dPuWaAbajdQ1d/C2I9i&#10;+aaEe91oaWG9CaCbVN8HXge+qYlT4QwDJ06J43PSOozF1W8AAAD//wMAUEsDBBQABgAIAAAAIQBh&#10;ZyN24gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtZpKlIIcSoEAvVQ&#10;IdGWA7dNvMShsR3Fbhv+nuUEx9U8zbwtVqPtxImG0HqnYD5LQJCrvW5do2C/e57egggRncbOO1Lw&#10;TQFW5eVFgbn2Z/dGp21sBJe4kKMCE2OfSxlqQxbDzPfkOPv0g8XI59BIPeCZy20n0yTJpMXW8YLB&#10;nh4N1Yft0Sr4WI+x+Zq/xM0BJ++Ttanq16dKqeur8eEeRKQx/sHwq8/qULJT5Y9OB9EpmC7SBaMK&#10;0iwFwcBdlixBVExmN0uQZSH/v1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGBwdHF9&#10;AgAAXgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGFn&#10;I3biAAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="441076AA" id="Rectangle 1390613058" o:spid="_x0000_s1026" style="position:absolute;margin-left:-16.15pt;margin-top:13.1pt;width:496.5pt;height:69.75pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgcHRxfQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kdZcFdYqgRYcB&#10;RVu0HXpWZak2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk+cWuNWyr0DdgSz47yTlTVkLV2NeS/3i6&#10;/rTgzAdhK2HAqpLvlecXq48fzju3VHOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiIr1mF&#10;oiP01mTzPD/LOsDKIUjlPd1e9UK+SvhaKxnutPYqMFNyii2kFdP6EtdsdS6Wryhc3cghDPEPUbSi&#10;seR0groSQbANNn9AtY1E8KDDiYQ2A60bqVIOlM0sf5PNYy2cSrkQOd5NNPn/Bytvt4/uHomGzvml&#10;p23MYqexjX+Kj+0SWfuJLLULTNLl2ee8KAriVJJssSgW8yKymR2sHfrwTUHL4qbkSI+ROBLbGx96&#10;1VElOrNw3RiTHsTYeOHBNFW8S4dYEerSINsKesuwmw3ejrTId7TMDqmkXdgbFSGMfVCaNRUFP0+B&#10;pCo7YAoplQ2zXlSLSvWuipy+0dkYRUo0AUZkTUFO2APAqNmDjNh92oN+NFWpSCfj/G+B9caTRfIM&#10;NkzGbWMB3wMwlNXgudcfSeqpiSy9QLW/R4bQt4h38rqhZ7sRPtwLpJ6gl6Y+D3e0aANdyWHYcVYD&#10;/nrvPupTqZKUs456rOT+50ag4sx8t1TEX2enp7Ep0+G0+DKnAx5LXo4ldtNeAj39jCaKk2kb9YMZ&#10;txqhfaZxsI5eSSSsJN8llwHHw2Xoe58GilTrdVKjRnQi3NhHJyN4ZDWW5dPuWaAbajdQ1d/C2I9i&#10;+aaEe91oaWG9CaCbVN8HXge+qYlT4QwDJ06J43PSOozF1W8AAAD//wMAUEsDBBQABgAIAAAAIQBh&#10;ZyN24gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtZpKlIIcSoEAvVQ&#10;IdGWA7dNvMShsR3Fbhv+nuUEx9U8zbwtVqPtxImG0HqnYD5LQJCrvW5do2C/e57egggRncbOO1Lw&#10;TQFW5eVFgbn2Z/dGp21sBJe4kKMCE2OfSxlqQxbDzPfkOPv0g8XI59BIPeCZy20n0yTJpMXW8YLB&#10;nh4N1Yft0Sr4WI+x+Zq/xM0BJ++Ttanq16dKqeur8eEeRKQx/sHwq8/qULJT5Y9OB9EpmC7SBaMK&#10;0iwFwcBdlixBVExmN0uQZSH/v1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGBwdHF9&#10;AgAAXgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGFn&#10;I3biAAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="03305B86" w14:textId="1C04AF82" w:rsidR="00620ECB" w:rsidRPr="00283E40" w:rsidRDefault="00620ECB" w:rsidP="003B1A7F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektā ir nepieciešams veikt nelikumīgā </w:t>
       </w:r>
       <w:r w:rsidR="002D7ADB" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -19982,50 +24312,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00724B7A" w:rsidRPr="004C42A9" w14:paraId="34F27136" w14:textId="77777777" w:rsidTr="00724B7A">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3DCE1900" w14:textId="77777777" w:rsidR="00724B7A" w:rsidRPr="004C42A9" w:rsidRDefault="00724B7A" w:rsidP="00724B7A">
             <w:pPr>
               <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C42A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tūkst., EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26A1E4F3" w14:textId="232AC576" w:rsidR="00724B7A" w:rsidRPr="00FD15C9" w:rsidRDefault="00724B7A" w:rsidP="00724B7A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD15C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20822,1838 +25153,1674 @@
           </w:tcPr>
           <w:p w14:paraId="574BC025" w14:textId="0DB13176" w:rsidR="00724B7A" w:rsidRPr="00FD15C9" w:rsidRDefault="00724B7A" w:rsidP="00724B7A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD15C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>19 999,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56574F4F" w14:textId="77777777" w:rsidR="00DC7561" w:rsidRDefault="00DC7561" w:rsidP="00A53C6D">
+    <w:p w14:paraId="56574F4F" w14:textId="38DFAA21" w:rsidR="00DC7561" w:rsidRDefault="00467B6C" w:rsidP="00A53C6D">
       <w:pPr>
         <w:ind w:right="-1"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ABFD022" wp14:editId="6BEC2352">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662341" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AD06766" wp14:editId="5D16F0FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>-167640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>16510</wp:posOffset>
+                  <wp:posOffset>1751330</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6289289" cy="5403850"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
+                <wp:extent cx="6456680" cy="5403850"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="25400"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="927606371" name="Rectangle 927606371"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6289289" cy="5403850"/>
+                          <a:ext cx="6456680" cy="5403850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4851B25E" w14:textId="77777777" w:rsidR="00467B6C" w:rsidRDefault="00467B6C" w:rsidP="00467B6C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4BCAF12A" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:1.3pt;width:495.2pt;height:425.5pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHEXinfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+X++SJV0beimhpWNQ&#10;2rJ29Nnx2bkDn+XJTi7ZXz/Z9yOhK3sYC8FnWdIn6bPkq+t9Y9hOoa/BFnxylnOmrISytpuC/3i5&#10;+3TBmQ/ClsKAVQU/KM+vlx8/XLVuoaZQgSkVMgKxftG6glchuEWWeVmpRvgzcMqSUgM2IpCIm6xE&#10;0RJ6Y7Jpnp9nLWDpEKTynk5vOyVfJnytlQyPWnsVmCk45RbSimldxzVbXonFBoWratmnIf4hi0bU&#10;loKOULciCLbF+g+oppYIHnQ4k9BkoHUtVaqBqpnkb6p5roRTqRYix7uRJv//YOXD7tk9IdHQOr/w&#10;tI1V7DU28Uv5sX0i6zCSpfaBSTo8n15c0p8zSbr5LP98MU90Zkd3hz58VdCwuCk40m0kksTu3gcK&#10;SaaDSYxm4a42Jt2IsfHAg6nLeJaE2BLqxiDbCbrMsJ/EyyOIEyuSomd2rCXtwsGoCGHsd6VZXVL2&#10;05RIarMjppBS2TDpVJUoVRdqntNvCDZkkUInwIisKckRuwcYLDuQAbvLubePrip16eic/y2xznn0&#10;SJHBhtG5qS3gewCGquojd/YDSR01kaU1lIcnZAjdjHgn72q6tnvhw5NAGgoaHxr08EiLNtAWHPod&#10;ZxXgr/fOoz31Kmk5a2nICu5/bgUqzsw3S118OZnN4lQmYTb/MiUBTzXrU43dNjdAVz+hJ8XJtI32&#10;wQxbjdC80nuwilFJJayk2AWXAQfhJnTDTy+KVKtVMqNJdCLc22cnI3hkNbbly/5VoOt7N1DbP8Aw&#10;kGLxpoU72+hpYbUNoOvU30dee75pilPj9C9OfCZO5WR1fBeXvwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIwrDnXfAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gpdiN60a2piXIorS&#10;gwi29eDtJftMYrO7Ifvaxn/vetLjMMPMN/lqtJ068hBa7xBm0wQUu8qb1tUIu+3T1QJUEHKGOu8Y&#10;4ZsDrIrzs5wy40/ujY8bqVUscSEjhEakz7QOVcOWwtT37KL36QdLEuVQazPQKZbbTs+TJNWWWhcX&#10;Gur5oeFqvzlYhI/1KPXX7Fle9jR5n6ybsnp9LBEvL8b7O1DCo/yF4Rc/okMRmUp/cCaoDiEeEYR5&#10;Ciqay2VyA6pEWNxep6CLXP/HL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABxF4p38C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjCsO&#10;dd8AAAAGAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="5AD06766" id="Rectangle 927606371" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-13.2pt;margin-top:137.9pt;width:508.4pt;height:425.5pt;z-index:-251654139;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaFwSuYwIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYoEIqyRAiUqlKU&#10;REqqnI3XZlfyV23DLv31ffZuEpr2VJWDmfGM5+PNm7267rQiR+FDY01JxxcjSoThtmrMvqTfn24+&#10;LSgJkZmKKWtESU8i0OvVxw9XrVuKia2tqoQnCGLCsnUlrWN0y6IIvBaahQvrhIFRWq9ZhOr3ReVZ&#10;i+haFZPRaF601lfOWy5CwO22N9JVji+l4PFeyiAiUSVFbTGfPp+7dBarK7bce+bqhg9lsH+oQrPG&#10;IOlrqC2LjBx880co3XBvg5XxgltdWCkbLnIP6GY8etfNY82cyL0AnOBeYQr/Lyy/Oz66Bw8YWheW&#10;AWLqopNep3/UR7oM1ukVLNFFwnE5n87m8wUw5bDNpqPPi1mGs3h77nyIX4XVJAkl9ZhGBokdb0NE&#10;Sri+uKRsxt40SuWJKENa0GlyOUoJGIghFYsQtatKGsyeEqb2YByPPocMVjVVep4ChVPYKE+ODEMH&#10;VyrbPqFqShQLEQa0kn9p+Cjht6epni0Ldf84m3qO6CaCqKrRJV2cv1YmZRSZakNXb0gmKXa7boB3&#10;Z6vTgyfe9jQMjt80yHeLsh6YB+/QLHYp3uOQygIBO0iU1Nb//Nt98gcdYKWkBY+Bzo8D8wLdfjMg&#10;ypfxdJqIn5Xp7HICxZ9bducWc9AbC9TG2FrHs5j8o3oRpbf6GSu3TllhYoYjdz+HQdnEfr+wtFys&#10;19kNZHcs3ppHx1PwBFlC+ql7Zt4N9IiY0Z194TxbvmNJ79vzZH2IVjaZQgniHlcMMylYlDzWYanT&#10;Jp7r2evt07P6BQAA//8DAFBLAwQUAAYACAAAACEA6/envuAAAAAMAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3LZkBcrWNZ0mpJ3gsg9N4pa2pq2WOFWTdeXfY05wtP3o9fPmm8lZ&#10;MeIQOk8aFnMFAqnydUeNhtNxN1uCCNFQbawn1PCNATbF/V1ustrfaI/jITaCQyhkRkMbY59JGaoW&#10;nQlz3yPx7csPzkQeh0bWg7lxuLMyUSqVznTEH1rT41uL1eVwdRr26nh+dx9P6rNUp3PYOVuOW6v1&#10;48O0XYOIOMU/GH71WR0Kdir9leogrIZZkj4zqiF5feEOTKxWijclo4skXYIscvm/RPEDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA2hcErmMCAADCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6/envuAAAAAMAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="windowText" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4851B25E" w14:textId="77777777" w:rsidR="00467B6C" w:rsidRDefault="00467B6C" w:rsidP="00467B6C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C547B6" w:rsidRPr="00283E40">
+    </w:p>
+    <w:p w14:paraId="6EBEDF2C" w14:textId="7E1CFB3F" w:rsidR="00FD15C9" w:rsidRPr="00A53C6D" w:rsidRDefault="00C547B6" w:rsidP="00DC7561">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Piemērs </w:t>
       </w:r>
       <w:r w:rsidR="00C063A6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">par nelikumīga </w:t>
       </w:r>
       <w:r w:rsidR="002D7ADB" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
       <w:r w:rsidR="00C063A6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta atgūšanu, </w:t>
       </w:r>
       <w:r w:rsidR="00C063A6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ja projekts kļūst par projektu, kas saistīts ar saimniecisko darbību,</w:t>
       </w:r>
       <w:r w:rsidR="00C063A6" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kurai sniegtais atbalsts būtu kvalificējams kā komercdarbības atbalsts </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393CD240" w14:textId="6369628A" w:rsidR="00C063A6" w:rsidRPr="00283E40" w:rsidRDefault="00C063A6" w:rsidP="00DC7561">
+    <w:p w14:paraId="393CD240" w14:textId="0235B0B8" w:rsidR="00C063A6" w:rsidRPr="00283E40" w:rsidRDefault="00C063A6" w:rsidP="00DC7561">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00283E40" w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">AF 3.1.1.6.i. investīcijas </w:t>
       </w:r>
       <w:r w:rsidRPr="00283E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MK noteikumu 62. punktā minētais gadījums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A5D265" w14:textId="37AC48E9" w:rsidR="008B1C01" w:rsidRPr="00283E40" w:rsidRDefault="008B3FE1" w:rsidP="00DC7561">
+    <w:p w14:paraId="59A5D265" w14:textId="188D497E" w:rsidR="008B1C01" w:rsidRPr="00283E40" w:rsidRDefault="00DF6AC2" w:rsidP="00DC7561">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00283E40">
-[...529 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00657F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3F7A78" wp14:editId="05565642">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660293" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F492483" wp14:editId="76A5876E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>-168910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>171450</wp:posOffset>
+                  <wp:posOffset>-156210</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6305550" cy="3028950"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="6456680" cy="5059680"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="26670"/>
                 <wp:wrapNone/>
-                <wp:docPr id="179666450" name="Rectangle 179666450"/>
+                <wp:docPr id="1667226028" name="Rectangle 1667226028"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6305550" cy="3028950"/>
+                          <a:ext cx="6456680" cy="5059680"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5BB13D11" w14:textId="77777777" w:rsidR="00DF6AC2" w:rsidRDefault="00DF6AC2" w:rsidP="00DF6AC2">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3B5CCB08" id="Rectangle 179666450" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:13.5pt;width:496.5pt;height:238.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUjeLqfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kTdcGdYogRYcB&#10;RVu0HXpWZSk2IIsapcTJfv0o+SNBV+wwzAdZFMlH8onU1fWuMWyr0NdgCz45yTlTVkJZ23XBf7zc&#10;frngzAdhS2HAqoLvlefXi8+frlo3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wJOGVJqQEbEUjEdVai&#10;aAm9Mdk0z8+zFrB0CFJ5T6c3nZIvEr7WSoYHrb0KzBSccgtpxbS+xTVbXIn5GoWratmnIf4hi0bU&#10;loKOUDciCLbB+g+oppYIHnQ4kdBkoHUtVaqBqpnk76p5roRTqRYix7uRJv//YOX99tk9ItHQOj/3&#10;tI1V7DQ28U/5sV0iaz+SpXaBSTo8P81nsxlxKkl3mk8vLkkgnOzg7tCHbwoaFjcFR7qNRJLY3vnQ&#10;mQ4mMZqF29qYdCPGxgMPpi7jWRJiS6iVQbYVdJlhN+mjHVlR7OiZHWpJu7A3KkIY+6Q0q0vKfpoS&#10;SW12wBRSKhsmnaoSpepCzXL6hmBDFqnQBBiRNSU5YvcAg2UHMmB3Zff20VWlLh2d878l1jmPHiky&#10;2DA6N7UF/AjAUFV95M5+IKmjJrL0BuX+ERlCNyPeyduaru1O+PAokIaCrpoGPTzQog20BYd+x1kF&#10;+Ouj82hPvUpazloasoL7nxuBijPz3VIXX07OzuJUJuFs9nVKAh5r3o41dtOsgK5+Qk+Kk2kb7YMZ&#10;thqheaX3YBmjkkpYSbELLgMOwip0w08vilTLZTKjSXQi3NlnJyN4ZDW25cvuVaDrezdQ29/DMJBi&#10;/q6FO9voaWG5CaDr1N8HXnu+aYpT4/QvTnwmjuVkdXgXF78BAAD//wMAUEsDBBQABgAIAAAAIQBR&#10;k3Vh3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEhcJpZs/F2pOyEQaAeE&#10;xIADt7QJbVnjVI23lW8/c4KTn/Ws937Ol2Po1M4PqY2EMJsaUJ6q6FqqEd7fHs9uQCW25GwXySP8&#10;+ATL4vgot5mLe3r1uzXXSkIoZRahYe4zrVPV+GDTNPaexPuKQ7As61BrN9i9hIdOz4250sG2JA2N&#10;7f1946vNehsQPlcj19+zJ37e2MnHZNWU1ctDiXh6Mt7dgmI/8t8x/OILOhTCVMYtuaQ6BHmEEebX&#10;MsVdLM5FlAiX5sKALnL9n784AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSN4up9AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFGTdWHf&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="7F492483" id="Rectangle 1667226028" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-13.3pt;margin-top:-12.3pt;width:508.4pt;height:398.4pt;z-index:-251656187;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEa2jDYQIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fQ0goC1qqBBVp0lV&#10;W6md+mwch1jy12xDwn79jp1QWLenaTyYe32/j8/NzW2nFdkLH6Q1JR1fjCgRhttKmm1Jv7/ef7mi&#10;JERmKqasESU9iEBvl58/3bRuISa2saoSniCJCYvWlbSJ0S2KIvBGaBYurBMGxtp6zSJUvy0qz1pk&#10;16qYjEbzorW+ct5yEQJu73ojXeb8dS14fKrrICJRJUVvMZ8+n5t0Fssbtth65hrJhzbYP3ShmTQo&#10;+p7qjkVGdl7+kUpL7m2wdbzgVhe2riUXeQZMMx59mOalYU7kWQBOcO8whf+Xlj/uX9yzBwytC4sA&#10;MU3R1V6nf/RHugzW4R0s0UXCcTmfzubzK2DKYZuNZtdJQZ7iFO58iF+F1SQJJfV4jQwS2z+E2Lse&#10;XVI1Y++lUvlFlCEt6DS5HKUCDMSoFYsQtatKGsyWEqa2YByPPqcMVskqhadE4RDWypM9w6ODK5Vt&#10;X9E1JYqFCANGyb+h299CUz93LDR9cDb1HNEygqhK6pJenUcrkyqKTLVhqhOSSYrdpiMSXY9TonSz&#10;sdXh2RNvezYGx+8lyj6gu2fmQT/MjJWKTzhqZQGEHSRKGut//u0++YMVsFLSgs4A6ceOeYGhvxnw&#10;5Xo8nSb+Z2U6u5xA8eeWzbnF7PTaArwxltfxLCb/qI5i7a1+w+atUlWYmOGo3T/HoKxjv2bYXS5W&#10;q+wGzjsWH8yL4yl5Qi4B/tq9Me8GlkQ81aM9Up8tPpCl9+3pstpFW8vMpBOuYGBSsC+Zi8Nup4U8&#10;17PX6Qu0/AUAAP//AwBQSwMEFAAGAAgAAAAhACO3EfrfAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tqwzAQRfeF/oOYQneJVLU4jWM5hEJW7SYPAtnJ1tQ20cNYiuP+fSerdneHOdw5U6wnZ9mI&#10;Q+yCV/AyF8DQ18F0vlFwPGxn78Bi0t5oGzwq+MEI6/LxodC5CTe/w3GfGkYlPuZaQZtSn3Me6xad&#10;jvPQo6fddxicTjQODTeDvlG5s1wKkXGnO08XWt3jR4v1ZX91CnbicPp0X6/iXInjKW6drcaNVer5&#10;adqsgCWc0h8Md31Sh5KcqnD1JjKrYCazjNB7eKNAxHIpJLBKwWIhJfCy4P9/KH8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEABGtow2ECAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAI7cR+t8AAAALAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="windowText" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5BB13D11" w14:textId="77777777" w:rsidR="00DF6AC2" w:rsidRDefault="00DF6AC2" w:rsidP="00DF6AC2">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="008B3FE1" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AF</w:t>
+      </w:r>
+      <w:r w:rsidR="00D14E93" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.1.1.6.i. investīcijas projektā tika piešķirts publiskais finansējums </w:t>
+      </w:r>
+      <w:r w:rsidR="0041757C" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>500 000</w:t>
+      </w:r>
+      <w:r w:rsidR="00D14E93" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR apmērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00552B55" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroautobusa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14E93" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iegādei un tam </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14520" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>paredzētās</w:t>
+      </w:r>
+      <w:r w:rsidR="00D14E93" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlādes infrastruktūras izveidei. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8298B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektā nav sniegts </w:t>
+      </w:r>
+      <w:r w:rsidR="00622E93" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komercdarbības </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8298B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalsts. Projekts tika īstenots 2023. gadā, projekta dzīves cikls (infrastruktūras amortizācijas periods) ir 10 gadi. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="292D99FA" w14:textId="77777777" w:rsidR="00A53C6D" w:rsidRDefault="00F10583" w:rsidP="00A53C6D">
+    <w:p w14:paraId="08F249EB" w14:textId="72259D5F" w:rsidR="00C063A6" w:rsidRPr="00283E40" w:rsidRDefault="00C063A6" w:rsidP="00B75CCA">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D6D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rojekta ietvaros iegādātais </w:t>
+      </w:r>
+      <w:r w:rsidR="00147BF7" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elek</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4706A" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00147BF7" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>roautobus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93EC0" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D6D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">un tam paredzētā uzlādes </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D6D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>infrastruktūra tik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D6D" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8298B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>lietota citas saimnieciskās darbības veikšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8298B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCA" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>elektroautobuss tik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCA" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmantots vietējo iedzīvotāju izklaides braucieniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6170" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3D42" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlādes </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCA" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">infrastruktūra </w:t>
+      </w:r>
+      <w:r w:rsidR="00775D75" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCA" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">privātu </w:t>
+      </w:r>
+      <w:r w:rsidR="00775D75" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>elektro</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCA" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>transportlīdzekļu uzlādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCA" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cita saimnieciskā darbība kalendāra gada ietvaros – 2024.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10583" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gadā – tika īstenota </w:t>
+      </w:r>
+      <w:r w:rsidR="0079112B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienas; pamatdarbība un PSD kopā – </w:t>
+      </w:r>
+      <w:r w:rsidR="007E63BC" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0079112B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienas (ievērojot PSD apjoma ierobežojumu).  Pārējos gados ir ievēroti infrastruktūras izmantošanas nosacījumi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62760456" w14:textId="485D60EC" w:rsidR="00F10583" w:rsidRPr="00283E40" w:rsidRDefault="00F10583" w:rsidP="00B75CCA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ievērojot, ka elektroautobuss un uzlādes infrastruktūra netika izmantota tiem paredzētajiem mērķiem, saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AF 3.1.1.6.i. investīcijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MK noteikumu 62. punktā minēto un saskaņā ar Komercdarbības atbalsta kontroles likuma IV vai V nodaļu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>finansējuma saņēmējs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no finansējuma, par kuru nav saņemts nekāds komercdarbības  atbalsts, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atmaksā </w:t>
+      </w:r>
+      <w:r w:rsidR="00775D75" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>aģentūrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nelikumīgi saņemto atbalstu un procentus atbilstoši Komercdarbības atbalsta kontroles likumā noteiktajam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Atmaksājamā nelikumīgi saņemtā atbalsta apmēru vērtē un aprēķina proporcionāli elektroautobusa un uzlādes infrastruktūras izmantošanas laikam citas saimnieciskās darbības īstenošanai pret kopējo elektroautobusa un uzlādes infrastruktūras izmantošanas laiku kalendāra gada ietvaros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649146F5" w14:textId="77777777" w:rsidR="00F10583" w:rsidRPr="00283E40" w:rsidRDefault="00F10583" w:rsidP="00B75CCA">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Attiecīgi nelikumīgi saņemtais atbalsts aprēķināms pēc šādas formulas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345C1E8A" w14:textId="77777777" w:rsidR="00F10583" w:rsidRPr="00283E40" w:rsidRDefault="00F10583" w:rsidP="00B75CCA">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Citas saimnieciskās darbības veikšanai izmantotais laiks (dienās) / kopējais dienu skaits kalendāra gada ietvaros infrastruktūras izmantošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0C5F6F" w14:textId="0BFC18E3" w:rsidR="00F10583" w:rsidRPr="00283E40" w:rsidRDefault="00F10583" w:rsidP="00B75CCA">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprēķins: </w:t>
+      </w:r>
+      <w:r w:rsidR="0079112B" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / 365 = 0,</w:t>
+      </w:r>
+      <w:r w:rsidR="004571A2" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>08219</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – t.i., citas saimnieciskās darbības īstenošanai infrastruktūra tika izmantota </w:t>
+      </w:r>
+      <w:r w:rsidR="007E63BC" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% no visa infrastruktūras kopējā izmantošanas laika kalendāra gada ietvaros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB61437" w14:textId="5C91AFE3" w:rsidR="00F10583" w:rsidRPr="00283E40" w:rsidRDefault="00F10583" w:rsidP="00B75CCA">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Atgūstamais publiskais finansējums 2024. gadā: 0,</w:t>
+      </w:r>
+      <w:r w:rsidR="004571A2" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>08219</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * </w:t>
+      </w:r>
+      <w:r w:rsidR="0041757C" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>500 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80C79" w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>41 095</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR (plus atgūšanas procenti).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7779DE24" w14:textId="2CB31607" w:rsidR="00F10583" w:rsidRPr="00283E40" w:rsidRDefault="00D02E8B" w:rsidP="009E10A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-808"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ja projekta infrastruktūra </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063028A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ne-NP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2FEB6C" w14:textId="2907BEC0" w:rsidR="001A384D" w:rsidRPr="00A53C6D" w:rsidRDefault="00F10583" w:rsidP="00A53C6D">
-[...228 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="70F8365B" w14:textId="77777777" w:rsidR="000E0EFF" w:rsidRDefault="000E0EFF" w:rsidP="003632F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37F96309" w14:textId="77777777" w:rsidR="00DC7561" w:rsidRDefault="00DC7561" w:rsidP="00724B7A">
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="4E06E7D2" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501EF399" w14:textId="2EA62C2C" w:rsidR="008252E4" w:rsidRPr="009E7E7C" w:rsidRDefault="004168EA" w:rsidP="00724B7A">
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="41BB7EC4" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E7E7C">
+    </w:p>
+    <w:p w14:paraId="48451899" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="008252E4" w:rsidRPr="009E7E7C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712AD20E" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E454C4" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFCB6F8" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3534E3E5" w14:textId="77777777" w:rsidR="00196BA8" w:rsidRDefault="00196BA8" w:rsidP="003632F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501EF399" w14:textId="2C041F63" w:rsidR="008252E4" w:rsidRPr="009E7E7C" w:rsidRDefault="004168EA" w:rsidP="003632F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008252E4" w:rsidRPr="009E7E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ielikums </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303DD0A2" w14:textId="77777777" w:rsidR="00371D43" w:rsidRPr="009E7E7C" w:rsidRDefault="00371D43" w:rsidP="00724B7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC2B836" w14:textId="5E16FC57" w:rsidR="008252E4" w:rsidRPr="009E7E7C" w:rsidRDefault="008252E4" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7E7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004168EA" w:rsidRPr="009E7E7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7E7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apildinošās saimnieciskās darbības nosacījumu kontroles metodikai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D8F7BE" w14:textId="26775FC8" w:rsidR="0080480F" w:rsidRPr="004C42A9" w:rsidRDefault="0080480F" w:rsidP="00724B7A">
-[...1 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="73A3851F" w14:textId="7B979326" w:rsidR="001E0501" w:rsidRPr="004C42A9" w:rsidRDefault="0080480F" w:rsidP="0077601B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tabula Nr.1</w:t>
       </w:r>
       <w:r w:rsidR="006B23D2" w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> PSD uzskaites tabula un aprēķina formula </w:t>
       </w:r>
       <w:r w:rsidR="009713C0" w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PSD uzskaitei laika izteiksmē </w:t>
       </w:r>
       <w:r w:rsidR="006B23D2" w:rsidRPr="004C42A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>STUNDĀS</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="0077601B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:object w:dxaOrig="1508" w:dyaOrig="982" w14:anchorId="6D7A01C4">
+        <w:object w:dxaOrig="1127" w:dyaOrig="729" w14:anchorId="0302DBDB">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:78pt;height:48pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:56pt;height:36.65pt" o:ole="">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1848117248" r:id="rId17"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF9DA70" w14:textId="10F6C95E" w:rsidR="00B01B36" w:rsidRPr="004C42A9" w:rsidRDefault="006B23D2" w:rsidP="00724B7A">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_MON_1726662643"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="004C42A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tabula Nr.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C42A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PSD uzskaites tabula un aprēķina formula PSD uzskaitei laika izteiksmē DIENĀS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54556445" w14:textId="44F6A084" w:rsidR="006B23D2" w:rsidRPr="004C42A9" w:rsidRDefault="00953FBD" w:rsidP="00724B7A">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1517" w:dyaOrig="985" w14:anchorId="6CBAD19A">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:76pt;height:49.35pt" o:ole="">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1777904259" r:id="rId19"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1848117249" r:id="rId19"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF9DA70" w14:textId="10F6C95E" w:rsidR="006B23D2" w:rsidRPr="004C42A9" w:rsidRDefault="006B23D2" w:rsidP="00724B7A">
+    <w:p w14:paraId="2B5727E1" w14:textId="6926D7EE" w:rsidR="002605B7" w:rsidRPr="00BB0E9C" w:rsidRDefault="002605B7" w:rsidP="00724B7A">
       <w:pPr>
         <w:ind w:right="-1"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_MON_1726662643"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_MON_1739190099"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="004C42A9">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54556445" w14:textId="1F30CC34" w:rsidR="006B23D2" w:rsidRPr="004C42A9" w:rsidRDefault="00EB7C42" w:rsidP="00724B7A">
-[...86 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+    <w:sectPr w:rsidR="002605B7" w:rsidRPr="00BB0E9C" w:rsidSect="00D66F25">
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1418" w:header="709" w:footer="437" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28B4793D" w14:textId="77777777" w:rsidR="00AE6119" w:rsidRDefault="00AE6119" w:rsidP="00080A0B">
+    <w:p w14:paraId="22C3CF24" w14:textId="77777777" w:rsidR="0067305D" w:rsidRDefault="0067305D" w:rsidP="00080A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E700810" w14:textId="77777777" w:rsidR="00AE6119" w:rsidRDefault="00AE6119" w:rsidP="00080A0B">
+    <w:p w14:paraId="71D19ED6" w14:textId="77777777" w:rsidR="0067305D" w:rsidRDefault="0067305D" w:rsidP="00080A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5597B278" w14:textId="77777777" w:rsidR="00AE6119" w:rsidRDefault="00AE6119">
+    <w:p w14:paraId="2840BF7B" w14:textId="77777777" w:rsidR="0067305D" w:rsidRDefault="0067305D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1375657779"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="734D362C" w14:textId="5FA14661" w:rsidR="00E90C58" w:rsidRPr="008C56C2" w:rsidRDefault="00E90C58">
+      <w:p w14:paraId="734D362C" w14:textId="5FA14661" w:rsidR="00E90C58" w:rsidRPr="007F46A6" w:rsidRDefault="00E90C58">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="008C56C2">
+        <w:r w:rsidRPr="007F46A6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="008C56C2">
+        <w:r w:rsidRPr="007F46A6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="008C56C2">
+        <w:r w:rsidRPr="007F46A6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A14215">
+        <w:r w:rsidR="00A14215" w:rsidRPr="007F46A6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidRPr="008C56C2">
+        <w:r w:rsidRPr="007F46A6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4594DE1C" w14:textId="77777777" w:rsidR="00E90C58" w:rsidRDefault="00E90C58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="522C938A" w14:textId="77777777" w:rsidR="00AE6119" w:rsidRDefault="00AE6119" w:rsidP="00080A0B">
+    <w:p w14:paraId="1B982D80" w14:textId="77777777" w:rsidR="0067305D" w:rsidRDefault="0067305D" w:rsidP="00080A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A9D3BE2" w14:textId="77777777" w:rsidR="00AE6119" w:rsidRDefault="00AE6119" w:rsidP="00080A0B">
+    <w:p w14:paraId="480998AE" w14:textId="77777777" w:rsidR="0067305D" w:rsidRDefault="0067305D" w:rsidP="00080A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="542E5895" w14:textId="77777777" w:rsidR="00AE6119" w:rsidRDefault="00AE6119">
+    <w:p w14:paraId="4EEA1552" w14:textId="77777777" w:rsidR="0067305D" w:rsidRDefault="0067305D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0AE46AC4" w14:textId="19B4A0D2" w:rsidR="00E90C58" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
+    <w:p w14:paraId="0AE46AC4" w14:textId="1236C3DE" w:rsidR="00E90C58" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Eiropas Savienības Atveseļošanas un noturības mehānisma plāna trešās komponentes “Nevienlīdzības mazināšana” 3.1. reformu un investīciju virziena “Reģionālā politika” 3.1.1.6.i. investīcija “Pašvaldību funkciju īstenošanai un pakalpojumu sniegšanai nepieciešamo bezemisiju transportlīdzekļu iegāde”</w:t>
+        <w:t xml:space="preserve"> Eiropas Savienības Atveseļošanas un noturības mehānisma plāna trešās komponentes “Nevienlīdzības mazināšana” 3.1. reformu un investīciju virziena “Reģionālā politika” 3.1.1.6.i. investīcija “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A17" w:rsidRPr="00C17A17">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Elektrisko skolas autobusu iegāde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="6A772C11" w14:textId="2DA20525" w:rsidR="004D63A5" w:rsidRPr="00F35AB8" w:rsidRDefault="004D63A5" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Metodika attiecināma un visiem investīcijas ietvaros īstenotajiem</w:t>
       </w:r>
       <w:r w:rsidR="00ED39FE" w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektiem neatkarīgi no atlases kārtas. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="750588C2" w14:textId="6C6C98E9" w:rsidR="00E90C58" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
+    <w:p w14:paraId="750588C2" w14:textId="235D7C8C" w:rsidR="00E90C58" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līdz 2022. gada 31. decembrim bija spēkā Likums par pašvaldībām, kur funkcija “nodrošināt iedzīvotāju izglītību” bija noteikta </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>15. panta 4. punktā. Savukārt no 2023. gada 1. janvāra spēkā ir Pašvaldību likums, kur attiecīgā izglītības funkcija ir noteikta 4.</w:t>
       </w:r>
       <w:r w:rsidR="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">panta pirmās daļas 4.punktā. </w:t>
+        <w:t>panta pirmās daļas 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2B7A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AB8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1EE8E070" w14:textId="01145397" w:rsidR="0036673A" w:rsidRDefault="0036673A" w:rsidP="00622E93">
+    <w:p w14:paraId="46CB92F8" w14:textId="072040E7" w:rsidR="000006A1" w:rsidRDefault="000006A1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00724B7A">
-        <w:t>Vispārējas izglītības likuma 10. panta trešās daļas 1. punkts nosaka, ka vispārējās izglītības iestāde ir tiesīga patstāvīgi īstenot interešu izglītības programmas.</w:t>
+      <w:r w:rsidR="00503351" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026. gada 16. jūnijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3E93" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apstiprināt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0BA0" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="00503351" w:rsidRPr="00503351">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0BA0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3693" w:rsidRPr="007F46A6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rozījumi Ministru kabineta 2022. gada 25. oktobra noteikumos Nr. 673 "Eiropas Savienības Atveseļošanas un noturības mehānisma plāna trešās komponentes "Nevienlīdzības mazināšana" 3.1. reformu un investīciju virziena "Reģionālā politika" 3.1.1.6.i. investīcijas "Pašvaldību funkciju īstenošanai un pakalpojumu sniegšanai nepieciešamo bezemisiju transportlīdzekļu iegāde" īstenošanas noteikumi</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
+    <w:p w14:paraId="3C2DBF85" w14:textId="552EAD23" w:rsidR="00756529" w:rsidRDefault="00756529">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B31ED">
+        <w:t xml:space="preserve">Izglītības likuma </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3495">
+        <w:t xml:space="preserve">1.panta </w:t>
+      </w:r>
+      <w:r w:rsidR="0054179C">
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidR="0054179C" w:rsidRPr="0054179C">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0054179C">
+        <w:t>punkts.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
     <w:p w14:paraId="7B3EC77A" w14:textId="181BB3F3" w:rsidR="00E90C58" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ar projekta dzīves ciklu šajā metodikā  saprot projekta infrastruktūras amortizācijas periodu, kurā ir iespējams gūt  finansiālu vai ekonomisku labumu no projektā ieguldītajiem līdzekļiem vai radītajiem aktīviem. Projekta dzīves ciklu nosaka atbilstoši Komisijas 2014.gada 3.marta Deleģētās Regulas (ES) Nr.480/2014 ar kuru papildina Eiropas Parlamenta un Padomes Regulu (ES) Nr.1303/2013, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu, Kohēzijas fondu, Eiropas Lauksaimniecības fondu lauku attīstībai un Eiropas Jūrlietu un zivsaimniecības fondu un vispārīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu, Kohēzijas fondu un Eiropas Jūrlietu un zivsaimniecības fondu I pielikumam, kas piemērojams atkarībā no projekta investīciju jomas. Pielikumā neuzskaitītajām nozarēm tiek piemērots projekta dzīves cikls 10-15 gadi, kas ietver arī darbības īstenošanas periodu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="8">
     <w:p w14:paraId="32779F36" w14:textId="6445856D" w:rsidR="00E90C58" w:rsidRPr="00F35AB8" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ar projekta dzīves cikla sākumposmu saprot viena līdz</w:t>
       </w:r>
@@ -22665,216 +26832,397 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>divu gadu periodu pēc tam, kad projekta ietvaros iegādātais elektroautobuss ir reģistrēts tā gala saņēmējam un uzsākta elektroautobusa un tam paredzētās uzlādes infrastruktūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8" w:rsidDel="00525C44">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ekspluatācija. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="9">
     <w:p w14:paraId="050CE7FD" w14:textId="6C8DC4A1" w:rsidR="00E90C58" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Piemēram, veicot izlases veida pārbaudes vai ja tiek saņemta informācija no kompetentām iestādēm vai trešajām personām </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>par iespējamo pārkāpumu PSD nosacījumu ievērošanā vai, ja finansējuma saņēmējs pats konstatē un ziņo par PSD nosacījumu pārkāpumu.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35AB8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
+  <w:footnote w:id="10">
     <w:p w14:paraId="62E8AB5C" w14:textId="025DFB45" w:rsidR="00A53C6D" w:rsidRPr="00A62F6A" w:rsidRDefault="00A53C6D" w:rsidP="00724B7A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C5A7A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C5A7A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uzskaiti veic par katru kalendāra mēneša datumu saskaņā ar pielikumā pievienoto MS Excel dokumentu PSD uzskaite stundās, un kopsavilkumā uzskaita elektroautobusa lietojumu PSD un pamatdarbības veikšanai mēnesī.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
+  <w:footnote w:id="11">
     <w:p w14:paraId="5B1DE953" w14:textId="24FE5F20" w:rsidR="00E90C58" w:rsidRPr="00F71DDA" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F71DDA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="003C5A7A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71DDA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabulā atspoguļoti piemēri PSD uzskaites veikšanai laika izteiksmē dienās, atspoguļojot informāciju par PSD veidiem saskaņā ar pielikumā pievienoto MS Excel dokumentu PSD uzskaitei dienās. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="12">
     <w:p w14:paraId="675E738E" w14:textId="7EB329C3" w:rsidR="00E90C58" w:rsidRDefault="00E90C58" w:rsidP="00657F49">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F71DDA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F71DDA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uzskaiti veic par katru kalendāro dienu, kurā veikta PSD, neatkarīgi no tā, vai konkrētajā dienā veikta arī pamatdarbība.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="16F4045B" w14:textId="5A04DF88" w:rsidR="00834953" w:rsidRDefault="00834953">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0098226A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Civilās aizsardzības un katastrofas pārvaldīšanas likum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098226A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. pant</w:t>
+      </w:r>
+      <w:r w:rsidR="00900488">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34765">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirmās daļas </w:t>
+      </w:r>
+      <w:r w:rsidR="00900488">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0B58">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900488">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkts nosaka, ka pašvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47D82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">domes uzdevums ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47D82" w:rsidRPr="00C47D82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nodrošināt iedzīvotāju evakuāciju no katastrofas apdraudētajām vai skartajām teritorijām, kā arī šo iedzīvotāju uzskaiti, pagaidu izmitināšanu, ēdināšanu un sociālo aprūpi;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieejams:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098226A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>https://likumi.lv/ta/id/282333#p11</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="2F4FF3A0" w14:textId="0FA2630F" w:rsidR="00BC05A7" w:rsidRDefault="00BC05A7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Civilās aizsardzības un katastrofas pārvaldības likuma 7. panta </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34765">
+        <w:t>pirmajā daļā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="00226161">
+        <w:t>oteikts, ka e</w:t>
+      </w:r>
+      <w:r w:rsidR="00226161" w:rsidRPr="00226161">
+        <w:t>vakuācija ir patstāvīga pārvietošanās norādītajā drošajā virzienā vai pārvietošana uz drošu vietu pirms katastrofas vai katastrofas laikā no teritorijas vai telpas, kur izveidojušies apstākļi rada apdraudējumu cilvēku dzīvībai un veselībai.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="69A7AA3A" w14:textId="60A5C49E" w:rsidR="00B401A6" w:rsidRDefault="00B401A6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00903D2C">
+        <w:t>Civilā aizsardzība saskaņā ar Civilās aizsardzības un katastrofu pārvaldīšanas likuma 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34765">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00903D2C">
+        <w:t>pant</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB26ED">
+        <w:t>a 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34765">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB26ED">
+        <w:t>punktā</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040E2F">
+        <w:t xml:space="preserve">noteikto ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00040E2F" w:rsidRPr="00040E2F">
+        <w:t>tādu organizatorisku, inženiertehnisku, ekonomisku, finansiālu, sociālu, izglītojošu un zinātnisku pasākumu kopums, kurus īsteno valsts un pašvaldību institūcijas un sabiedrība, lai nodrošinātu cilvēku, vides un īpašuma drošību, kā arī īstenotu atbilstošu rīcību katastrofas un katastrofas draudu gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00040E2F">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="119D1194" w14:textId="64E9C772" w:rsidR="00CD1110" w:rsidRDefault="00CD1110">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Katastrofa saskaņā ar Civilās aizsardzības un katastrofu pārvaldīšanas likuma 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34765">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pant</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB26ED">
+        <w:t>a 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34765">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB26ED">
+        <w:t>punktā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> noteikto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB26ED">
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="000B301F" w:rsidRPr="000B301F">
+        <w:t>notikums, kas izraisījis cilvēku upurus un apdraud cilvēku dzīvību vai veselību, nodarījis kaitējumu vai radījis apdraudējumu cilvēkiem, videi vai īpašumam, kā arī radījis vai rada būtiskus materiālos un finansiālos zaudējumus un pārsniedz atbildīgo valsts un pašvaldības institūciju ikdienas spējas novērst notikuma postošos apstākļus</w:t>
+      </w:r>
+      <w:r w:rsidR="000B301F">
+        <w:t xml:space="preserve">, savukārt katastrofas draudi ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45AFF" w:rsidRPr="00C45AFF">
+        <w:t>situācija, kad risku novērtējums, prognozes, informācija vai citi apstākļi pamatoti liecina par katastrofas iespējamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45AFF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013168A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BCE905E"/>
     <w:lvl w:ilvl="0" w:tplc="9BDCDED6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23212,50 +27560,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F230A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87FEC2F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1627150D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="144AD178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -23338,51 +27799,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C0F3467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5580786A"/>
     <w:lvl w:ilvl="0" w:tplc="B630FDD4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23450,51 +27911,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DD76739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F520BE0"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23563,51 +28024,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25EF0AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="756297C4"/>
     <w:lvl w:ilvl="0" w:tplc="A31AC346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23653,51 +28114,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319D0221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF50EA12"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -23742,51 +28203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38654AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CA21EBA"/>
     <w:lvl w:ilvl="0" w:tplc="CF661A90">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23832,51 +28293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B921979"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95FEC006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
@@ -23957,51 +28418,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9E0D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88DAA988"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -24046,51 +28507,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41CD2997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="960E311A"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -24135,51 +28596,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="443864E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D02A5FE0"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24225,51 +28686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B17F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="102CB1BC"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -24314,51 +28775,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BD744F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5268FA3C"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -24403,51 +28864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56AF4C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35EE5434"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -24492,51 +28953,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDB7AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2398E224"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24583,51 +29044,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605D2A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5530A7AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -24696,51 +29157,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60DB7274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F376833A"/>
     <w:lvl w:ilvl="0" w:tplc="D56410D6">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24810,51 +29271,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62842161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE769D9A"/>
     <w:lvl w:ilvl="0" w:tplc="71347C6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -24899,51 +29360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658F64EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB6C562E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -25012,51 +29473,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667B5376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CF2C0D0"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25098,51 +29559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="723B2262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EB8EBE8"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -25187,51 +29648,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B209FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="274251E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -25300,51 +29761,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77222C9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFBE07C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25413,51 +29874,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7896685D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47BA3400"/>
     <w:lvl w:ilvl="0" w:tplc="EF706642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -25502,51 +29963,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78D00E90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0A27C08"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E7E7B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="716CAB18"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -25592,5609 +30166,8671 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1825197819">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1299652403">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="777793469">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="72169692">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="72169692">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="1259824969">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1566263404">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1060596504">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="588276928">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="136799495">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1196697227">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1960066992">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1605841456">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1313096787">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1344823174">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="23793164">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1823425057">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="254633878">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1625455903">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1540783516">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="960962027">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1653607387">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1007094380">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1495603625">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="9765568">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1515536709">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2053385013">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1804229480">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1870296983">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1313096787">
-[...32 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="9765568">
+  <w:num w:numId="29" w16cid:durableId="1586258910">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1515536709">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="30" w16cid:durableId="404378849">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C0034"/>
+    <w:rsid w:val="000006A1"/>
     <w:rsid w:val="000006E9"/>
     <w:rsid w:val="00000AA3"/>
     <w:rsid w:val="000010AE"/>
+    <w:rsid w:val="00001169"/>
     <w:rsid w:val="0000120D"/>
     <w:rsid w:val="000012F9"/>
     <w:rsid w:val="00001619"/>
     <w:rsid w:val="00001876"/>
     <w:rsid w:val="00001954"/>
     <w:rsid w:val="00001D95"/>
     <w:rsid w:val="00002199"/>
+    <w:rsid w:val="000021AB"/>
     <w:rsid w:val="00002FB0"/>
+    <w:rsid w:val="00003141"/>
+    <w:rsid w:val="000033A3"/>
     <w:rsid w:val="00003620"/>
     <w:rsid w:val="00003725"/>
     <w:rsid w:val="00003919"/>
+    <w:rsid w:val="00003BE0"/>
+    <w:rsid w:val="0000410C"/>
+    <w:rsid w:val="00004C6F"/>
+    <w:rsid w:val="0000542B"/>
+    <w:rsid w:val="000057DB"/>
     <w:rsid w:val="000059A1"/>
     <w:rsid w:val="00006099"/>
+    <w:rsid w:val="00006114"/>
+    <w:rsid w:val="00006665"/>
+    <w:rsid w:val="00006A97"/>
     <w:rsid w:val="00007263"/>
     <w:rsid w:val="000073E8"/>
+    <w:rsid w:val="000078D5"/>
     <w:rsid w:val="00007DA2"/>
     <w:rsid w:val="000106BB"/>
     <w:rsid w:val="000106E9"/>
+    <w:rsid w:val="00010C20"/>
+    <w:rsid w:val="00010CD8"/>
+    <w:rsid w:val="00011039"/>
     <w:rsid w:val="000119CF"/>
+    <w:rsid w:val="000119DA"/>
+    <w:rsid w:val="00011EAA"/>
     <w:rsid w:val="000120D0"/>
     <w:rsid w:val="0001246E"/>
+    <w:rsid w:val="0001301A"/>
     <w:rsid w:val="0001313C"/>
     <w:rsid w:val="000133E8"/>
+    <w:rsid w:val="000139BE"/>
     <w:rsid w:val="00013AB2"/>
     <w:rsid w:val="00013E84"/>
     <w:rsid w:val="000143D2"/>
     <w:rsid w:val="000148E8"/>
+    <w:rsid w:val="00015000"/>
+    <w:rsid w:val="00015294"/>
     <w:rsid w:val="00015677"/>
     <w:rsid w:val="00015EDE"/>
     <w:rsid w:val="00015FEB"/>
     <w:rsid w:val="000162AE"/>
     <w:rsid w:val="000167D2"/>
     <w:rsid w:val="00016CE4"/>
+    <w:rsid w:val="000170A9"/>
     <w:rsid w:val="00017395"/>
     <w:rsid w:val="00017959"/>
+    <w:rsid w:val="000179AF"/>
     <w:rsid w:val="0002090A"/>
     <w:rsid w:val="0002108C"/>
     <w:rsid w:val="00021389"/>
     <w:rsid w:val="000213AE"/>
     <w:rsid w:val="000216C9"/>
+    <w:rsid w:val="00021C08"/>
     <w:rsid w:val="00021EC9"/>
     <w:rsid w:val="00021ECA"/>
     <w:rsid w:val="000220FF"/>
     <w:rsid w:val="00022367"/>
     <w:rsid w:val="00022649"/>
     <w:rsid w:val="000227B3"/>
     <w:rsid w:val="00022A6C"/>
     <w:rsid w:val="00022D10"/>
+    <w:rsid w:val="00022F2A"/>
+    <w:rsid w:val="00023B30"/>
     <w:rsid w:val="00024301"/>
+    <w:rsid w:val="0002437A"/>
     <w:rsid w:val="00024405"/>
+    <w:rsid w:val="0002467E"/>
     <w:rsid w:val="0002519E"/>
     <w:rsid w:val="000251BF"/>
+    <w:rsid w:val="00025AED"/>
+    <w:rsid w:val="00025DD1"/>
     <w:rsid w:val="00026130"/>
     <w:rsid w:val="000262B7"/>
+    <w:rsid w:val="000263C4"/>
     <w:rsid w:val="00026543"/>
     <w:rsid w:val="00026628"/>
     <w:rsid w:val="000268D2"/>
     <w:rsid w:val="00026CB7"/>
     <w:rsid w:val="0002755D"/>
+    <w:rsid w:val="000277E1"/>
     <w:rsid w:val="00027DD1"/>
+    <w:rsid w:val="00030252"/>
     <w:rsid w:val="00030624"/>
     <w:rsid w:val="00030994"/>
     <w:rsid w:val="00030CCC"/>
+    <w:rsid w:val="00030DEC"/>
     <w:rsid w:val="00030F2E"/>
+    <w:rsid w:val="000311FA"/>
     <w:rsid w:val="000316EB"/>
     <w:rsid w:val="00031962"/>
+    <w:rsid w:val="00031982"/>
     <w:rsid w:val="00031F12"/>
+    <w:rsid w:val="00032092"/>
+    <w:rsid w:val="00032906"/>
     <w:rsid w:val="00032AC3"/>
     <w:rsid w:val="00032CC8"/>
     <w:rsid w:val="00033068"/>
     <w:rsid w:val="0003309F"/>
     <w:rsid w:val="00033BAD"/>
     <w:rsid w:val="00033C0B"/>
     <w:rsid w:val="00033CD9"/>
     <w:rsid w:val="00034338"/>
+    <w:rsid w:val="000347EA"/>
     <w:rsid w:val="00034B42"/>
     <w:rsid w:val="00034D92"/>
     <w:rsid w:val="00035423"/>
+    <w:rsid w:val="00035A5C"/>
     <w:rsid w:val="00035EF6"/>
     <w:rsid w:val="0003704B"/>
+    <w:rsid w:val="000370B8"/>
+    <w:rsid w:val="000371CB"/>
+    <w:rsid w:val="00037300"/>
     <w:rsid w:val="000374F5"/>
     <w:rsid w:val="00037D0D"/>
     <w:rsid w:val="00037F14"/>
     <w:rsid w:val="00040187"/>
     <w:rsid w:val="00040336"/>
+    <w:rsid w:val="00040406"/>
+    <w:rsid w:val="0004051A"/>
     <w:rsid w:val="00040CA1"/>
+    <w:rsid w:val="00040D3E"/>
+    <w:rsid w:val="00040E2F"/>
     <w:rsid w:val="00040F3D"/>
     <w:rsid w:val="0004172F"/>
     <w:rsid w:val="00041847"/>
+    <w:rsid w:val="00041E96"/>
+    <w:rsid w:val="0004213F"/>
+    <w:rsid w:val="00042A8B"/>
+    <w:rsid w:val="00042D0B"/>
     <w:rsid w:val="0004348C"/>
     <w:rsid w:val="00043987"/>
     <w:rsid w:val="00043BD6"/>
     <w:rsid w:val="00043CD6"/>
     <w:rsid w:val="00043DDB"/>
     <w:rsid w:val="00043FB6"/>
+    <w:rsid w:val="000442C7"/>
     <w:rsid w:val="000447D1"/>
     <w:rsid w:val="000448C2"/>
     <w:rsid w:val="000450A0"/>
     <w:rsid w:val="000457A9"/>
     <w:rsid w:val="000458B3"/>
     <w:rsid w:val="00045B1B"/>
     <w:rsid w:val="00045FF8"/>
     <w:rsid w:val="000460AD"/>
+    <w:rsid w:val="000460C8"/>
     <w:rsid w:val="000461A9"/>
     <w:rsid w:val="00046290"/>
     <w:rsid w:val="000462FA"/>
     <w:rsid w:val="00046311"/>
+    <w:rsid w:val="00046E94"/>
+    <w:rsid w:val="00046FD3"/>
     <w:rsid w:val="000479B4"/>
     <w:rsid w:val="000479D2"/>
+    <w:rsid w:val="00047C70"/>
     <w:rsid w:val="00047D21"/>
     <w:rsid w:val="00047E08"/>
+    <w:rsid w:val="00050200"/>
+    <w:rsid w:val="00050959"/>
+    <w:rsid w:val="00050A99"/>
     <w:rsid w:val="00050E9B"/>
+    <w:rsid w:val="00050F47"/>
     <w:rsid w:val="00051A00"/>
     <w:rsid w:val="00051C5C"/>
+    <w:rsid w:val="00051D27"/>
     <w:rsid w:val="000526E8"/>
     <w:rsid w:val="00052AE2"/>
     <w:rsid w:val="00052CBD"/>
     <w:rsid w:val="00053099"/>
     <w:rsid w:val="000530B1"/>
+    <w:rsid w:val="000534CE"/>
+    <w:rsid w:val="000539FF"/>
     <w:rsid w:val="00053A4D"/>
     <w:rsid w:val="00053CCA"/>
+    <w:rsid w:val="000540A8"/>
     <w:rsid w:val="000541FC"/>
     <w:rsid w:val="0005483B"/>
     <w:rsid w:val="00054FB7"/>
     <w:rsid w:val="000554E2"/>
     <w:rsid w:val="000556F1"/>
     <w:rsid w:val="000557F9"/>
     <w:rsid w:val="00055866"/>
+    <w:rsid w:val="000558B4"/>
     <w:rsid w:val="00055AE7"/>
     <w:rsid w:val="00055BAB"/>
+    <w:rsid w:val="00055D7C"/>
     <w:rsid w:val="00055E27"/>
+    <w:rsid w:val="00056B35"/>
     <w:rsid w:val="00056E35"/>
     <w:rsid w:val="00057220"/>
+    <w:rsid w:val="00057331"/>
     <w:rsid w:val="0005739A"/>
+    <w:rsid w:val="000574E3"/>
     <w:rsid w:val="00057548"/>
     <w:rsid w:val="00057566"/>
+    <w:rsid w:val="000575E2"/>
+    <w:rsid w:val="00057665"/>
+    <w:rsid w:val="00060060"/>
+    <w:rsid w:val="00060140"/>
+    <w:rsid w:val="000604CA"/>
     <w:rsid w:val="0006070A"/>
     <w:rsid w:val="00060F4D"/>
     <w:rsid w:val="000614CF"/>
     <w:rsid w:val="0006174E"/>
     <w:rsid w:val="00062472"/>
+    <w:rsid w:val="000625EC"/>
     <w:rsid w:val="00062644"/>
     <w:rsid w:val="0006310E"/>
+    <w:rsid w:val="00063646"/>
     <w:rsid w:val="0006375E"/>
+    <w:rsid w:val="00063A78"/>
     <w:rsid w:val="00063C36"/>
+    <w:rsid w:val="00063F38"/>
     <w:rsid w:val="00063F82"/>
     <w:rsid w:val="0006408D"/>
+    <w:rsid w:val="00064137"/>
     <w:rsid w:val="000641CE"/>
+    <w:rsid w:val="00064813"/>
     <w:rsid w:val="00064A38"/>
     <w:rsid w:val="00064CD4"/>
     <w:rsid w:val="000654CA"/>
+    <w:rsid w:val="000656E1"/>
+    <w:rsid w:val="00065A40"/>
+    <w:rsid w:val="00066170"/>
     <w:rsid w:val="00066172"/>
     <w:rsid w:val="000667AD"/>
     <w:rsid w:val="00066CB6"/>
     <w:rsid w:val="00066F5E"/>
+    <w:rsid w:val="00066FAF"/>
     <w:rsid w:val="00067330"/>
     <w:rsid w:val="0006750E"/>
     <w:rsid w:val="0006783D"/>
     <w:rsid w:val="0007010A"/>
     <w:rsid w:val="000702EE"/>
     <w:rsid w:val="00070F7F"/>
+    <w:rsid w:val="00071040"/>
+    <w:rsid w:val="000710AA"/>
     <w:rsid w:val="00071421"/>
+    <w:rsid w:val="0007145C"/>
+    <w:rsid w:val="000715C3"/>
+    <w:rsid w:val="00071A06"/>
     <w:rsid w:val="00071DFB"/>
     <w:rsid w:val="00071EE7"/>
     <w:rsid w:val="0007222B"/>
+    <w:rsid w:val="000727F7"/>
     <w:rsid w:val="000729F1"/>
     <w:rsid w:val="00072D60"/>
     <w:rsid w:val="00072EAE"/>
+    <w:rsid w:val="00072ECC"/>
     <w:rsid w:val="00073258"/>
     <w:rsid w:val="00073405"/>
     <w:rsid w:val="00073C5C"/>
     <w:rsid w:val="00074285"/>
     <w:rsid w:val="00074299"/>
     <w:rsid w:val="00074334"/>
     <w:rsid w:val="000746C0"/>
     <w:rsid w:val="00074CE0"/>
     <w:rsid w:val="00075232"/>
     <w:rsid w:val="000755FD"/>
     <w:rsid w:val="0007593C"/>
+    <w:rsid w:val="00075B9E"/>
     <w:rsid w:val="00075CED"/>
+    <w:rsid w:val="00075D73"/>
     <w:rsid w:val="00075E3D"/>
+    <w:rsid w:val="0007645D"/>
     <w:rsid w:val="00076937"/>
     <w:rsid w:val="00076B6C"/>
+    <w:rsid w:val="0007724C"/>
     <w:rsid w:val="00080A0B"/>
     <w:rsid w:val="000814C4"/>
+    <w:rsid w:val="00081559"/>
+    <w:rsid w:val="00081763"/>
     <w:rsid w:val="000818BE"/>
+    <w:rsid w:val="000818CB"/>
+    <w:rsid w:val="00081BAE"/>
     <w:rsid w:val="00081C9A"/>
     <w:rsid w:val="00081CB0"/>
     <w:rsid w:val="000820B2"/>
     <w:rsid w:val="00082510"/>
+    <w:rsid w:val="00082745"/>
+    <w:rsid w:val="0008280E"/>
+    <w:rsid w:val="00083032"/>
+    <w:rsid w:val="00083080"/>
     <w:rsid w:val="00083225"/>
     <w:rsid w:val="00083382"/>
     <w:rsid w:val="00083682"/>
     <w:rsid w:val="00083685"/>
+    <w:rsid w:val="00083C92"/>
+    <w:rsid w:val="00084541"/>
+    <w:rsid w:val="00084615"/>
+    <w:rsid w:val="000849F3"/>
     <w:rsid w:val="000858FB"/>
+    <w:rsid w:val="00085D92"/>
     <w:rsid w:val="0008602A"/>
+    <w:rsid w:val="0008606C"/>
+    <w:rsid w:val="00086282"/>
     <w:rsid w:val="0008663D"/>
     <w:rsid w:val="000866AE"/>
+    <w:rsid w:val="00086997"/>
+    <w:rsid w:val="00086C62"/>
+    <w:rsid w:val="00086F97"/>
+    <w:rsid w:val="00087F15"/>
     <w:rsid w:val="00090115"/>
     <w:rsid w:val="000903FE"/>
     <w:rsid w:val="00090DAC"/>
     <w:rsid w:val="00090E44"/>
     <w:rsid w:val="00091036"/>
+    <w:rsid w:val="00091404"/>
     <w:rsid w:val="00091431"/>
+    <w:rsid w:val="000917EB"/>
     <w:rsid w:val="00091E8A"/>
+    <w:rsid w:val="00092101"/>
     <w:rsid w:val="000927B2"/>
     <w:rsid w:val="00092BD4"/>
     <w:rsid w:val="00092F8A"/>
+    <w:rsid w:val="000932BD"/>
+    <w:rsid w:val="00093B12"/>
     <w:rsid w:val="00093BBF"/>
+    <w:rsid w:val="00094152"/>
+    <w:rsid w:val="000948B4"/>
+    <w:rsid w:val="00094E00"/>
     <w:rsid w:val="00095092"/>
     <w:rsid w:val="00095917"/>
+    <w:rsid w:val="00095A3B"/>
+    <w:rsid w:val="0009650F"/>
     <w:rsid w:val="000965D5"/>
     <w:rsid w:val="00096DBD"/>
     <w:rsid w:val="00097151"/>
     <w:rsid w:val="000972F9"/>
     <w:rsid w:val="00097731"/>
+    <w:rsid w:val="0009794E"/>
     <w:rsid w:val="00097A9D"/>
+    <w:rsid w:val="00097D11"/>
     <w:rsid w:val="000A0089"/>
     <w:rsid w:val="000A0956"/>
     <w:rsid w:val="000A0A23"/>
     <w:rsid w:val="000A0A57"/>
     <w:rsid w:val="000A0AEF"/>
+    <w:rsid w:val="000A0E1B"/>
     <w:rsid w:val="000A103A"/>
     <w:rsid w:val="000A1211"/>
     <w:rsid w:val="000A14CF"/>
     <w:rsid w:val="000A1E31"/>
     <w:rsid w:val="000A2234"/>
+    <w:rsid w:val="000A2B71"/>
+    <w:rsid w:val="000A2DF0"/>
     <w:rsid w:val="000A2EF7"/>
+    <w:rsid w:val="000A3016"/>
     <w:rsid w:val="000A349A"/>
     <w:rsid w:val="000A3D7E"/>
     <w:rsid w:val="000A4069"/>
+    <w:rsid w:val="000A43AA"/>
     <w:rsid w:val="000A474C"/>
+    <w:rsid w:val="000A49C5"/>
     <w:rsid w:val="000A49D8"/>
     <w:rsid w:val="000A4D6F"/>
+    <w:rsid w:val="000A4E8A"/>
     <w:rsid w:val="000A4FCD"/>
+    <w:rsid w:val="000A56FF"/>
+    <w:rsid w:val="000A5BF0"/>
     <w:rsid w:val="000A681B"/>
     <w:rsid w:val="000A6B40"/>
     <w:rsid w:val="000A73D1"/>
     <w:rsid w:val="000A7AEA"/>
     <w:rsid w:val="000B0012"/>
+    <w:rsid w:val="000B093E"/>
     <w:rsid w:val="000B0FC3"/>
     <w:rsid w:val="000B1562"/>
+    <w:rsid w:val="000B15F7"/>
+    <w:rsid w:val="000B16F7"/>
     <w:rsid w:val="000B1710"/>
     <w:rsid w:val="000B17AA"/>
     <w:rsid w:val="000B1B60"/>
     <w:rsid w:val="000B1CD9"/>
+    <w:rsid w:val="000B1FF4"/>
     <w:rsid w:val="000B22AA"/>
     <w:rsid w:val="000B2530"/>
+    <w:rsid w:val="000B301F"/>
+    <w:rsid w:val="000B304F"/>
     <w:rsid w:val="000B3E8C"/>
     <w:rsid w:val="000B40EE"/>
     <w:rsid w:val="000B4320"/>
     <w:rsid w:val="000B432B"/>
+    <w:rsid w:val="000B48B3"/>
     <w:rsid w:val="000B5277"/>
+    <w:rsid w:val="000B5571"/>
     <w:rsid w:val="000B5ECB"/>
     <w:rsid w:val="000B619D"/>
+    <w:rsid w:val="000B61C5"/>
+    <w:rsid w:val="000B668D"/>
     <w:rsid w:val="000B66FE"/>
     <w:rsid w:val="000B672A"/>
     <w:rsid w:val="000B7201"/>
+    <w:rsid w:val="000B79B3"/>
+    <w:rsid w:val="000B7F40"/>
     <w:rsid w:val="000C023A"/>
+    <w:rsid w:val="000C05B5"/>
     <w:rsid w:val="000C062F"/>
+    <w:rsid w:val="000C065B"/>
+    <w:rsid w:val="000C0C58"/>
     <w:rsid w:val="000C0DB5"/>
+    <w:rsid w:val="000C120E"/>
     <w:rsid w:val="000C1427"/>
+    <w:rsid w:val="000C19BD"/>
     <w:rsid w:val="000C1EFC"/>
+    <w:rsid w:val="000C2753"/>
     <w:rsid w:val="000C28A2"/>
     <w:rsid w:val="000C2F79"/>
     <w:rsid w:val="000C3415"/>
+    <w:rsid w:val="000C3439"/>
     <w:rsid w:val="000C3798"/>
     <w:rsid w:val="000C3FB9"/>
+    <w:rsid w:val="000C4286"/>
     <w:rsid w:val="000C4BD6"/>
     <w:rsid w:val="000C4E34"/>
     <w:rsid w:val="000C4E61"/>
     <w:rsid w:val="000C4FE1"/>
     <w:rsid w:val="000C5D39"/>
     <w:rsid w:val="000C6168"/>
     <w:rsid w:val="000C64B6"/>
+    <w:rsid w:val="000C6926"/>
     <w:rsid w:val="000C6EC8"/>
+    <w:rsid w:val="000C732D"/>
+    <w:rsid w:val="000C7806"/>
     <w:rsid w:val="000C7A70"/>
+    <w:rsid w:val="000C7E19"/>
+    <w:rsid w:val="000D0086"/>
+    <w:rsid w:val="000D0C88"/>
     <w:rsid w:val="000D19A5"/>
     <w:rsid w:val="000D2085"/>
     <w:rsid w:val="000D246E"/>
     <w:rsid w:val="000D3148"/>
     <w:rsid w:val="000D37AC"/>
     <w:rsid w:val="000D3B0C"/>
     <w:rsid w:val="000D3BF6"/>
+    <w:rsid w:val="000D3C22"/>
     <w:rsid w:val="000D3D71"/>
     <w:rsid w:val="000D3EFC"/>
     <w:rsid w:val="000D43FB"/>
+    <w:rsid w:val="000D4812"/>
+    <w:rsid w:val="000D4CD5"/>
     <w:rsid w:val="000D5529"/>
+    <w:rsid w:val="000D58E1"/>
     <w:rsid w:val="000D58E2"/>
+    <w:rsid w:val="000D5913"/>
+    <w:rsid w:val="000D5ED4"/>
+    <w:rsid w:val="000D63D3"/>
+    <w:rsid w:val="000D6B5A"/>
+    <w:rsid w:val="000D7A34"/>
+    <w:rsid w:val="000E0EFF"/>
     <w:rsid w:val="000E10F6"/>
     <w:rsid w:val="000E156A"/>
     <w:rsid w:val="000E1891"/>
+    <w:rsid w:val="000E2383"/>
     <w:rsid w:val="000E254F"/>
     <w:rsid w:val="000E26EC"/>
     <w:rsid w:val="000E2B1B"/>
     <w:rsid w:val="000E2C79"/>
+    <w:rsid w:val="000E2D7A"/>
     <w:rsid w:val="000E2FB0"/>
+    <w:rsid w:val="000E310C"/>
     <w:rsid w:val="000E3857"/>
+    <w:rsid w:val="000E3BF0"/>
     <w:rsid w:val="000E3EB5"/>
+    <w:rsid w:val="000E4495"/>
     <w:rsid w:val="000E44A8"/>
+    <w:rsid w:val="000E45C2"/>
+    <w:rsid w:val="000E4CC2"/>
     <w:rsid w:val="000E502C"/>
     <w:rsid w:val="000E519F"/>
     <w:rsid w:val="000E54FF"/>
+    <w:rsid w:val="000E593D"/>
     <w:rsid w:val="000E6092"/>
     <w:rsid w:val="000E650A"/>
+    <w:rsid w:val="000E653E"/>
+    <w:rsid w:val="000E6B4D"/>
+    <w:rsid w:val="000E6CA6"/>
     <w:rsid w:val="000E6D97"/>
+    <w:rsid w:val="000E7065"/>
+    <w:rsid w:val="000E7EBF"/>
     <w:rsid w:val="000F0495"/>
     <w:rsid w:val="000F05F1"/>
     <w:rsid w:val="000F0787"/>
     <w:rsid w:val="000F0B98"/>
+    <w:rsid w:val="000F0DFF"/>
     <w:rsid w:val="000F0F65"/>
+    <w:rsid w:val="000F0FBC"/>
+    <w:rsid w:val="000F1480"/>
     <w:rsid w:val="000F181B"/>
     <w:rsid w:val="000F1CF0"/>
     <w:rsid w:val="000F1DD8"/>
     <w:rsid w:val="000F1E05"/>
+    <w:rsid w:val="000F1F6C"/>
     <w:rsid w:val="000F202C"/>
+    <w:rsid w:val="000F204A"/>
     <w:rsid w:val="000F2051"/>
     <w:rsid w:val="000F2616"/>
+    <w:rsid w:val="000F275E"/>
     <w:rsid w:val="000F2B23"/>
     <w:rsid w:val="000F30F9"/>
     <w:rsid w:val="000F3554"/>
+    <w:rsid w:val="000F36DD"/>
     <w:rsid w:val="000F3793"/>
     <w:rsid w:val="000F37AA"/>
+    <w:rsid w:val="000F3BDE"/>
+    <w:rsid w:val="000F4445"/>
     <w:rsid w:val="000F4466"/>
+    <w:rsid w:val="000F44F5"/>
+    <w:rsid w:val="000F4559"/>
     <w:rsid w:val="000F477D"/>
     <w:rsid w:val="000F4D73"/>
     <w:rsid w:val="000F5562"/>
     <w:rsid w:val="000F5820"/>
     <w:rsid w:val="000F5AD6"/>
+    <w:rsid w:val="000F5D62"/>
     <w:rsid w:val="000F5DEF"/>
     <w:rsid w:val="000F6515"/>
+    <w:rsid w:val="000F660A"/>
     <w:rsid w:val="000F6698"/>
     <w:rsid w:val="000F6C61"/>
     <w:rsid w:val="000F6EDF"/>
     <w:rsid w:val="000F6F5E"/>
     <w:rsid w:val="000F7AA1"/>
+    <w:rsid w:val="001002C0"/>
     <w:rsid w:val="001004DE"/>
     <w:rsid w:val="00100802"/>
     <w:rsid w:val="00100A25"/>
+    <w:rsid w:val="00100D51"/>
     <w:rsid w:val="00100F60"/>
     <w:rsid w:val="00100FD2"/>
+    <w:rsid w:val="0010160A"/>
+    <w:rsid w:val="001017F3"/>
+    <w:rsid w:val="0010222C"/>
     <w:rsid w:val="00102481"/>
+    <w:rsid w:val="00102D1A"/>
+    <w:rsid w:val="00102FFA"/>
     <w:rsid w:val="00103416"/>
     <w:rsid w:val="00103577"/>
+    <w:rsid w:val="00103CBA"/>
     <w:rsid w:val="00103ED4"/>
     <w:rsid w:val="00104605"/>
+    <w:rsid w:val="0010487C"/>
     <w:rsid w:val="00105661"/>
     <w:rsid w:val="00105BE8"/>
     <w:rsid w:val="001063CF"/>
     <w:rsid w:val="001065F6"/>
+    <w:rsid w:val="00106C0B"/>
     <w:rsid w:val="00106DEB"/>
     <w:rsid w:val="001077B6"/>
     <w:rsid w:val="00107EE0"/>
+    <w:rsid w:val="001100B7"/>
+    <w:rsid w:val="00110206"/>
     <w:rsid w:val="00110389"/>
     <w:rsid w:val="00110457"/>
     <w:rsid w:val="00110891"/>
+    <w:rsid w:val="001109E5"/>
+    <w:rsid w:val="00111273"/>
     <w:rsid w:val="0011147F"/>
     <w:rsid w:val="001117AD"/>
     <w:rsid w:val="001119D2"/>
+    <w:rsid w:val="00111F76"/>
     <w:rsid w:val="001123B4"/>
+    <w:rsid w:val="00112459"/>
+    <w:rsid w:val="0011272D"/>
+    <w:rsid w:val="001127A0"/>
     <w:rsid w:val="001129A8"/>
+    <w:rsid w:val="00112D38"/>
     <w:rsid w:val="001131C2"/>
+    <w:rsid w:val="00113263"/>
+    <w:rsid w:val="00113470"/>
+    <w:rsid w:val="00113648"/>
+    <w:rsid w:val="001139BE"/>
     <w:rsid w:val="00113AE5"/>
+    <w:rsid w:val="00113F2C"/>
     <w:rsid w:val="001143B3"/>
     <w:rsid w:val="00114593"/>
     <w:rsid w:val="00114DAE"/>
+    <w:rsid w:val="001157BC"/>
+    <w:rsid w:val="00115869"/>
     <w:rsid w:val="00115E92"/>
+    <w:rsid w:val="001161A9"/>
     <w:rsid w:val="0011650C"/>
     <w:rsid w:val="001165D6"/>
     <w:rsid w:val="0011671E"/>
     <w:rsid w:val="001168E3"/>
     <w:rsid w:val="00116B62"/>
     <w:rsid w:val="00117C0B"/>
     <w:rsid w:val="00120670"/>
+    <w:rsid w:val="00120895"/>
     <w:rsid w:val="00120FD0"/>
     <w:rsid w:val="00121421"/>
     <w:rsid w:val="0012168B"/>
+    <w:rsid w:val="00121793"/>
     <w:rsid w:val="00122BCB"/>
+    <w:rsid w:val="00122DC7"/>
     <w:rsid w:val="00122EDD"/>
     <w:rsid w:val="0012329D"/>
+    <w:rsid w:val="001233FC"/>
     <w:rsid w:val="00123867"/>
     <w:rsid w:val="00123A70"/>
     <w:rsid w:val="00123A8C"/>
+    <w:rsid w:val="00123FA0"/>
     <w:rsid w:val="0012506C"/>
     <w:rsid w:val="00125311"/>
+    <w:rsid w:val="0012539C"/>
     <w:rsid w:val="00125828"/>
     <w:rsid w:val="00125F5F"/>
+    <w:rsid w:val="00126062"/>
     <w:rsid w:val="001266FF"/>
     <w:rsid w:val="00126B26"/>
     <w:rsid w:val="00127413"/>
     <w:rsid w:val="00127497"/>
     <w:rsid w:val="00127575"/>
+    <w:rsid w:val="00127B74"/>
     <w:rsid w:val="001301FC"/>
     <w:rsid w:val="00130212"/>
     <w:rsid w:val="00130851"/>
     <w:rsid w:val="00130D72"/>
+    <w:rsid w:val="00130DF3"/>
     <w:rsid w:val="00131071"/>
+    <w:rsid w:val="00131183"/>
     <w:rsid w:val="00131573"/>
     <w:rsid w:val="00132363"/>
+    <w:rsid w:val="00132496"/>
+    <w:rsid w:val="00133929"/>
+    <w:rsid w:val="0013438F"/>
+    <w:rsid w:val="00134561"/>
+    <w:rsid w:val="00134E86"/>
     <w:rsid w:val="00134F39"/>
     <w:rsid w:val="00135C67"/>
     <w:rsid w:val="001362AF"/>
     <w:rsid w:val="00136742"/>
+    <w:rsid w:val="001368A5"/>
+    <w:rsid w:val="00136ED8"/>
     <w:rsid w:val="0013739E"/>
+    <w:rsid w:val="00137CA5"/>
     <w:rsid w:val="00137DAC"/>
     <w:rsid w:val="00140259"/>
     <w:rsid w:val="0014084A"/>
+    <w:rsid w:val="00140A65"/>
     <w:rsid w:val="00140B52"/>
     <w:rsid w:val="0014110A"/>
+    <w:rsid w:val="0014178A"/>
+    <w:rsid w:val="001417A6"/>
     <w:rsid w:val="00141842"/>
     <w:rsid w:val="00141A6C"/>
     <w:rsid w:val="00141D14"/>
     <w:rsid w:val="00142A4E"/>
     <w:rsid w:val="00142D0F"/>
     <w:rsid w:val="00143C02"/>
+    <w:rsid w:val="00144065"/>
     <w:rsid w:val="0014451D"/>
+    <w:rsid w:val="001445D5"/>
     <w:rsid w:val="00144965"/>
     <w:rsid w:val="00145073"/>
+    <w:rsid w:val="00146419"/>
+    <w:rsid w:val="001465FB"/>
     <w:rsid w:val="001468D7"/>
     <w:rsid w:val="001476C4"/>
     <w:rsid w:val="00147862"/>
+    <w:rsid w:val="00147929"/>
     <w:rsid w:val="00147BF7"/>
     <w:rsid w:val="00147CAD"/>
     <w:rsid w:val="00150013"/>
     <w:rsid w:val="001500D3"/>
     <w:rsid w:val="00150630"/>
     <w:rsid w:val="0015078F"/>
+    <w:rsid w:val="00150B0E"/>
+    <w:rsid w:val="00150B42"/>
+    <w:rsid w:val="00150DA6"/>
     <w:rsid w:val="0015139A"/>
     <w:rsid w:val="00151453"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rsid w:val="00151BCB"/>
+    <w:rsid w:val="00151BE3"/>
     <w:rsid w:val="00152145"/>
     <w:rsid w:val="001521E3"/>
     <w:rsid w:val="001523C0"/>
     <w:rsid w:val="0015251A"/>
     <w:rsid w:val="001526A2"/>
+    <w:rsid w:val="00153CAF"/>
+    <w:rsid w:val="00153D7B"/>
+    <w:rsid w:val="00153D88"/>
+    <w:rsid w:val="001540A3"/>
     <w:rsid w:val="001540BD"/>
     <w:rsid w:val="00154B49"/>
     <w:rsid w:val="00154BAB"/>
     <w:rsid w:val="0015526E"/>
+    <w:rsid w:val="00155479"/>
     <w:rsid w:val="00155579"/>
+    <w:rsid w:val="001559D9"/>
+    <w:rsid w:val="00155DCF"/>
+    <w:rsid w:val="001561ED"/>
+    <w:rsid w:val="001564D7"/>
     <w:rsid w:val="0015675F"/>
+    <w:rsid w:val="001567EA"/>
+    <w:rsid w:val="00156D67"/>
     <w:rsid w:val="00157109"/>
+    <w:rsid w:val="001572FE"/>
     <w:rsid w:val="001576E5"/>
+    <w:rsid w:val="00157816"/>
+    <w:rsid w:val="00157A5F"/>
     <w:rsid w:val="00157AFF"/>
+    <w:rsid w:val="00157D7D"/>
+    <w:rsid w:val="0016019B"/>
+    <w:rsid w:val="0016047C"/>
     <w:rsid w:val="001607C4"/>
     <w:rsid w:val="00161199"/>
     <w:rsid w:val="00161714"/>
     <w:rsid w:val="00161D17"/>
     <w:rsid w:val="0016208B"/>
     <w:rsid w:val="00162204"/>
     <w:rsid w:val="0016226A"/>
     <w:rsid w:val="00162492"/>
     <w:rsid w:val="0016260C"/>
     <w:rsid w:val="0016280C"/>
+    <w:rsid w:val="00162BDD"/>
+    <w:rsid w:val="001631A9"/>
+    <w:rsid w:val="001632FB"/>
     <w:rsid w:val="00163A38"/>
     <w:rsid w:val="001640F8"/>
     <w:rsid w:val="0016414F"/>
     <w:rsid w:val="00164997"/>
+    <w:rsid w:val="00165215"/>
     <w:rsid w:val="001652E9"/>
     <w:rsid w:val="00165749"/>
     <w:rsid w:val="0016575A"/>
     <w:rsid w:val="001659C8"/>
     <w:rsid w:val="001667F2"/>
+    <w:rsid w:val="00166AF3"/>
     <w:rsid w:val="00166F89"/>
+    <w:rsid w:val="00167000"/>
+    <w:rsid w:val="00167105"/>
     <w:rsid w:val="00167223"/>
+    <w:rsid w:val="00167444"/>
+    <w:rsid w:val="00167541"/>
     <w:rsid w:val="001676B3"/>
+    <w:rsid w:val="00167970"/>
+    <w:rsid w:val="00167BDA"/>
     <w:rsid w:val="00167E30"/>
     <w:rsid w:val="00170210"/>
+    <w:rsid w:val="001702BC"/>
     <w:rsid w:val="00170AA4"/>
     <w:rsid w:val="00170C27"/>
+    <w:rsid w:val="00170E2E"/>
+    <w:rsid w:val="00170F93"/>
+    <w:rsid w:val="00171084"/>
     <w:rsid w:val="00171190"/>
     <w:rsid w:val="001713B3"/>
     <w:rsid w:val="0017147F"/>
+    <w:rsid w:val="00171C6A"/>
+    <w:rsid w:val="0017244D"/>
     <w:rsid w:val="001726FF"/>
+    <w:rsid w:val="001728CD"/>
+    <w:rsid w:val="00172A58"/>
     <w:rsid w:val="00172EDC"/>
+    <w:rsid w:val="00173268"/>
+    <w:rsid w:val="001733D0"/>
     <w:rsid w:val="00173A87"/>
+    <w:rsid w:val="00173C35"/>
     <w:rsid w:val="00173C6D"/>
     <w:rsid w:val="00173F7A"/>
+    <w:rsid w:val="001746C6"/>
     <w:rsid w:val="00174754"/>
     <w:rsid w:val="00174E29"/>
     <w:rsid w:val="0017559E"/>
+    <w:rsid w:val="00175BB0"/>
     <w:rsid w:val="00175FCC"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="00176B34"/>
+    <w:rsid w:val="00177040"/>
     <w:rsid w:val="001771C4"/>
     <w:rsid w:val="00177511"/>
     <w:rsid w:val="0017779F"/>
+    <w:rsid w:val="001779AA"/>
     <w:rsid w:val="00177AC0"/>
     <w:rsid w:val="00177C88"/>
     <w:rsid w:val="00177E31"/>
+    <w:rsid w:val="00177F44"/>
     <w:rsid w:val="00180065"/>
     <w:rsid w:val="00180200"/>
+    <w:rsid w:val="00180878"/>
+    <w:rsid w:val="00180C5B"/>
     <w:rsid w:val="00180DBB"/>
+    <w:rsid w:val="00180E64"/>
     <w:rsid w:val="001816AE"/>
+    <w:rsid w:val="00181769"/>
     <w:rsid w:val="00182553"/>
     <w:rsid w:val="00182630"/>
     <w:rsid w:val="001827C7"/>
     <w:rsid w:val="001829C1"/>
     <w:rsid w:val="00182DEC"/>
+    <w:rsid w:val="00183086"/>
+    <w:rsid w:val="00183420"/>
+    <w:rsid w:val="00183488"/>
+    <w:rsid w:val="00183747"/>
     <w:rsid w:val="00183E6B"/>
+    <w:rsid w:val="001842C1"/>
     <w:rsid w:val="001843A2"/>
     <w:rsid w:val="0018446E"/>
     <w:rsid w:val="00184AB5"/>
+    <w:rsid w:val="001850BA"/>
     <w:rsid w:val="0018626D"/>
     <w:rsid w:val="00186B74"/>
+    <w:rsid w:val="00187341"/>
+    <w:rsid w:val="001875BF"/>
     <w:rsid w:val="0018794F"/>
     <w:rsid w:val="00187B0B"/>
+    <w:rsid w:val="00187B9E"/>
     <w:rsid w:val="0019003C"/>
     <w:rsid w:val="00190CCB"/>
     <w:rsid w:val="00190D1B"/>
+    <w:rsid w:val="00191451"/>
+    <w:rsid w:val="00191901"/>
+    <w:rsid w:val="00191B9E"/>
     <w:rsid w:val="00191C60"/>
     <w:rsid w:val="00192071"/>
     <w:rsid w:val="00192130"/>
     <w:rsid w:val="001922EE"/>
+    <w:rsid w:val="001923B8"/>
+    <w:rsid w:val="001929BA"/>
     <w:rsid w:val="00193329"/>
     <w:rsid w:val="0019351D"/>
+    <w:rsid w:val="0019398A"/>
     <w:rsid w:val="00193C51"/>
+    <w:rsid w:val="00193C9A"/>
+    <w:rsid w:val="00193D27"/>
     <w:rsid w:val="00193EE3"/>
     <w:rsid w:val="001940D2"/>
     <w:rsid w:val="00194111"/>
+    <w:rsid w:val="0019418C"/>
+    <w:rsid w:val="001947B3"/>
+    <w:rsid w:val="001947DA"/>
+    <w:rsid w:val="00194916"/>
+    <w:rsid w:val="00194C86"/>
+    <w:rsid w:val="00195202"/>
     <w:rsid w:val="00195A7F"/>
     <w:rsid w:val="00196452"/>
+    <w:rsid w:val="00196852"/>
     <w:rsid w:val="00196B42"/>
+    <w:rsid w:val="00196BA8"/>
     <w:rsid w:val="00197B3B"/>
+    <w:rsid w:val="001A0349"/>
     <w:rsid w:val="001A04BE"/>
     <w:rsid w:val="001A097F"/>
     <w:rsid w:val="001A0B48"/>
+    <w:rsid w:val="001A0BC0"/>
     <w:rsid w:val="001A1115"/>
     <w:rsid w:val="001A1365"/>
     <w:rsid w:val="001A191D"/>
+    <w:rsid w:val="001A232C"/>
+    <w:rsid w:val="001A259B"/>
     <w:rsid w:val="001A2FD7"/>
     <w:rsid w:val="001A300C"/>
+    <w:rsid w:val="001A3492"/>
     <w:rsid w:val="001A36E5"/>
     <w:rsid w:val="001A384D"/>
     <w:rsid w:val="001A3EBB"/>
     <w:rsid w:val="001A3F5F"/>
     <w:rsid w:val="001A480F"/>
+    <w:rsid w:val="001A48AB"/>
     <w:rsid w:val="001A4DBA"/>
     <w:rsid w:val="001A506D"/>
+    <w:rsid w:val="001A54FD"/>
+    <w:rsid w:val="001A57D0"/>
     <w:rsid w:val="001A5E4C"/>
+    <w:rsid w:val="001A5EFC"/>
     <w:rsid w:val="001A5FAD"/>
+    <w:rsid w:val="001A647F"/>
+    <w:rsid w:val="001A6712"/>
+    <w:rsid w:val="001A6A75"/>
+    <w:rsid w:val="001A6FB4"/>
     <w:rsid w:val="001A74A6"/>
     <w:rsid w:val="001A7632"/>
     <w:rsid w:val="001A7709"/>
     <w:rsid w:val="001B08C4"/>
     <w:rsid w:val="001B0A0D"/>
     <w:rsid w:val="001B0A52"/>
     <w:rsid w:val="001B1026"/>
     <w:rsid w:val="001B2C23"/>
     <w:rsid w:val="001B2CE5"/>
     <w:rsid w:val="001B38B2"/>
     <w:rsid w:val="001B4162"/>
     <w:rsid w:val="001B44A6"/>
     <w:rsid w:val="001B4870"/>
+    <w:rsid w:val="001B4EAB"/>
     <w:rsid w:val="001B5983"/>
     <w:rsid w:val="001B5BBB"/>
+    <w:rsid w:val="001B6A0F"/>
     <w:rsid w:val="001B6B7E"/>
     <w:rsid w:val="001B6BDC"/>
     <w:rsid w:val="001B6CEB"/>
     <w:rsid w:val="001B75C9"/>
+    <w:rsid w:val="001B7A54"/>
     <w:rsid w:val="001B7AA6"/>
     <w:rsid w:val="001B7F81"/>
+    <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C0951"/>
     <w:rsid w:val="001C0B02"/>
     <w:rsid w:val="001C0C9D"/>
     <w:rsid w:val="001C1113"/>
+    <w:rsid w:val="001C18EE"/>
     <w:rsid w:val="001C1952"/>
     <w:rsid w:val="001C1A9E"/>
+    <w:rsid w:val="001C1BE0"/>
+    <w:rsid w:val="001C2006"/>
     <w:rsid w:val="001C23AC"/>
     <w:rsid w:val="001C2BA7"/>
     <w:rsid w:val="001C2D48"/>
+    <w:rsid w:val="001C311B"/>
     <w:rsid w:val="001C31D5"/>
     <w:rsid w:val="001C357C"/>
     <w:rsid w:val="001C3A18"/>
+    <w:rsid w:val="001C4A9E"/>
+    <w:rsid w:val="001C4F83"/>
     <w:rsid w:val="001C50FE"/>
     <w:rsid w:val="001C5358"/>
+    <w:rsid w:val="001C548A"/>
     <w:rsid w:val="001C5818"/>
+    <w:rsid w:val="001C5BBF"/>
     <w:rsid w:val="001C5D87"/>
     <w:rsid w:val="001C6597"/>
+    <w:rsid w:val="001C662A"/>
+    <w:rsid w:val="001C6D9A"/>
     <w:rsid w:val="001C6DC5"/>
     <w:rsid w:val="001C6EEE"/>
+    <w:rsid w:val="001C71CB"/>
     <w:rsid w:val="001C73E8"/>
     <w:rsid w:val="001C7640"/>
     <w:rsid w:val="001C76EC"/>
     <w:rsid w:val="001C7A74"/>
     <w:rsid w:val="001C7BD7"/>
+    <w:rsid w:val="001D0191"/>
+    <w:rsid w:val="001D06D0"/>
     <w:rsid w:val="001D0849"/>
     <w:rsid w:val="001D0B1C"/>
     <w:rsid w:val="001D14F1"/>
     <w:rsid w:val="001D169A"/>
     <w:rsid w:val="001D1FE6"/>
     <w:rsid w:val="001D20AC"/>
     <w:rsid w:val="001D2684"/>
     <w:rsid w:val="001D317A"/>
+    <w:rsid w:val="001D317E"/>
     <w:rsid w:val="001D325D"/>
+    <w:rsid w:val="001D391A"/>
+    <w:rsid w:val="001D3985"/>
     <w:rsid w:val="001D3FAA"/>
+    <w:rsid w:val="001D408B"/>
     <w:rsid w:val="001D43F3"/>
     <w:rsid w:val="001D49D9"/>
+    <w:rsid w:val="001D4B05"/>
+    <w:rsid w:val="001D54E7"/>
     <w:rsid w:val="001D5845"/>
     <w:rsid w:val="001D5AA9"/>
     <w:rsid w:val="001D5CE2"/>
+    <w:rsid w:val="001D6055"/>
     <w:rsid w:val="001D60F0"/>
+    <w:rsid w:val="001D62B5"/>
     <w:rsid w:val="001D62F2"/>
     <w:rsid w:val="001D6DE5"/>
     <w:rsid w:val="001D6EEC"/>
+    <w:rsid w:val="001D7034"/>
+    <w:rsid w:val="001D706C"/>
     <w:rsid w:val="001D7147"/>
+    <w:rsid w:val="001D726C"/>
     <w:rsid w:val="001D7273"/>
     <w:rsid w:val="001D72A5"/>
+    <w:rsid w:val="001D73C1"/>
     <w:rsid w:val="001D73DC"/>
     <w:rsid w:val="001D7596"/>
     <w:rsid w:val="001D76D6"/>
     <w:rsid w:val="001D76E7"/>
+    <w:rsid w:val="001D7A33"/>
+    <w:rsid w:val="001D7C1A"/>
+    <w:rsid w:val="001D7ED1"/>
     <w:rsid w:val="001E000D"/>
     <w:rsid w:val="001E0501"/>
+    <w:rsid w:val="001E076C"/>
+    <w:rsid w:val="001E083B"/>
+    <w:rsid w:val="001E0AC4"/>
     <w:rsid w:val="001E0B35"/>
+    <w:rsid w:val="001E0E30"/>
+    <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="001E1737"/>
+    <w:rsid w:val="001E181D"/>
+    <w:rsid w:val="001E19A2"/>
+    <w:rsid w:val="001E1D57"/>
     <w:rsid w:val="001E1E23"/>
     <w:rsid w:val="001E1FB8"/>
+    <w:rsid w:val="001E24D1"/>
+    <w:rsid w:val="001E3661"/>
     <w:rsid w:val="001E384B"/>
     <w:rsid w:val="001E437E"/>
     <w:rsid w:val="001E4795"/>
+    <w:rsid w:val="001E4CA9"/>
+    <w:rsid w:val="001E4D4E"/>
+    <w:rsid w:val="001E4F02"/>
+    <w:rsid w:val="001E537B"/>
     <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E5667"/>
     <w:rsid w:val="001E58CB"/>
     <w:rsid w:val="001E6006"/>
+    <w:rsid w:val="001E61F2"/>
+    <w:rsid w:val="001E670E"/>
     <w:rsid w:val="001E6776"/>
     <w:rsid w:val="001E6E51"/>
     <w:rsid w:val="001E6E6D"/>
+    <w:rsid w:val="001E6EFD"/>
     <w:rsid w:val="001E6F94"/>
+    <w:rsid w:val="001E7296"/>
     <w:rsid w:val="001E774F"/>
     <w:rsid w:val="001F03AB"/>
     <w:rsid w:val="001F03C7"/>
+    <w:rsid w:val="001F0461"/>
+    <w:rsid w:val="001F06A6"/>
+    <w:rsid w:val="001F1178"/>
     <w:rsid w:val="001F166D"/>
+    <w:rsid w:val="001F1855"/>
     <w:rsid w:val="001F1B1A"/>
     <w:rsid w:val="001F1BCC"/>
     <w:rsid w:val="001F1FBF"/>
+    <w:rsid w:val="001F202F"/>
     <w:rsid w:val="001F22D2"/>
     <w:rsid w:val="001F2335"/>
     <w:rsid w:val="001F26BC"/>
     <w:rsid w:val="001F2FF5"/>
     <w:rsid w:val="001F39AE"/>
+    <w:rsid w:val="001F3D1F"/>
     <w:rsid w:val="001F3DD6"/>
+    <w:rsid w:val="001F4057"/>
     <w:rsid w:val="001F405A"/>
+    <w:rsid w:val="001F4095"/>
+    <w:rsid w:val="001F423E"/>
     <w:rsid w:val="001F4499"/>
     <w:rsid w:val="001F48CD"/>
+    <w:rsid w:val="001F4B08"/>
     <w:rsid w:val="001F553C"/>
+    <w:rsid w:val="001F5BDA"/>
     <w:rsid w:val="001F5C8A"/>
     <w:rsid w:val="001F5CA0"/>
     <w:rsid w:val="001F643D"/>
     <w:rsid w:val="001F6793"/>
     <w:rsid w:val="001F6B0E"/>
+    <w:rsid w:val="001F73CC"/>
+    <w:rsid w:val="001F768F"/>
+    <w:rsid w:val="001F7B5E"/>
     <w:rsid w:val="00200159"/>
+    <w:rsid w:val="00200419"/>
+    <w:rsid w:val="00200DF3"/>
     <w:rsid w:val="0020120D"/>
     <w:rsid w:val="00201492"/>
+    <w:rsid w:val="0020156D"/>
     <w:rsid w:val="002018F6"/>
+    <w:rsid w:val="00201912"/>
+    <w:rsid w:val="0020272D"/>
     <w:rsid w:val="00202DBF"/>
     <w:rsid w:val="002035F0"/>
     <w:rsid w:val="002036C3"/>
     <w:rsid w:val="00203A79"/>
+    <w:rsid w:val="00203AE4"/>
     <w:rsid w:val="00203C73"/>
     <w:rsid w:val="002042E8"/>
     <w:rsid w:val="00204668"/>
     <w:rsid w:val="002050E8"/>
+    <w:rsid w:val="0020521D"/>
     <w:rsid w:val="00205E9F"/>
     <w:rsid w:val="00206067"/>
     <w:rsid w:val="0020619F"/>
     <w:rsid w:val="00206B97"/>
+    <w:rsid w:val="0020729C"/>
     <w:rsid w:val="002073E1"/>
     <w:rsid w:val="00207434"/>
     <w:rsid w:val="0020746E"/>
     <w:rsid w:val="002077D2"/>
+    <w:rsid w:val="002079C8"/>
     <w:rsid w:val="00207C7D"/>
     <w:rsid w:val="00207CFF"/>
+    <w:rsid w:val="002101E0"/>
     <w:rsid w:val="00210583"/>
     <w:rsid w:val="00210BD3"/>
+    <w:rsid w:val="00211269"/>
     <w:rsid w:val="00211830"/>
+    <w:rsid w:val="00211FFA"/>
     <w:rsid w:val="00212714"/>
     <w:rsid w:val="00212843"/>
     <w:rsid w:val="00212934"/>
     <w:rsid w:val="00212AA2"/>
     <w:rsid w:val="00212B92"/>
     <w:rsid w:val="00212CC1"/>
     <w:rsid w:val="00212D02"/>
+    <w:rsid w:val="00213404"/>
     <w:rsid w:val="00213547"/>
     <w:rsid w:val="0021358B"/>
     <w:rsid w:val="00213E15"/>
     <w:rsid w:val="00214690"/>
     <w:rsid w:val="00215C63"/>
+    <w:rsid w:val="00216148"/>
     <w:rsid w:val="00216D7F"/>
     <w:rsid w:val="00216EFC"/>
+    <w:rsid w:val="0021724A"/>
     <w:rsid w:val="00217349"/>
     <w:rsid w:val="00217D30"/>
     <w:rsid w:val="00217EFB"/>
     <w:rsid w:val="0022015F"/>
     <w:rsid w:val="00220222"/>
+    <w:rsid w:val="00220278"/>
+    <w:rsid w:val="00220295"/>
     <w:rsid w:val="002207B4"/>
     <w:rsid w:val="00221140"/>
+    <w:rsid w:val="00221800"/>
+    <w:rsid w:val="002218A8"/>
     <w:rsid w:val="00221A6F"/>
     <w:rsid w:val="00221D18"/>
+    <w:rsid w:val="00221DA8"/>
+    <w:rsid w:val="002220AC"/>
+    <w:rsid w:val="00222E4A"/>
     <w:rsid w:val="0022305C"/>
     <w:rsid w:val="0022311E"/>
     <w:rsid w:val="00223636"/>
     <w:rsid w:val="00223697"/>
     <w:rsid w:val="002238A7"/>
     <w:rsid w:val="00223ACE"/>
+    <w:rsid w:val="00223CEA"/>
     <w:rsid w:val="00223D51"/>
     <w:rsid w:val="00223EA9"/>
+    <w:rsid w:val="00223FDF"/>
+    <w:rsid w:val="0022417A"/>
     <w:rsid w:val="00224632"/>
     <w:rsid w:val="002246BB"/>
+    <w:rsid w:val="0022520C"/>
+    <w:rsid w:val="00226161"/>
     <w:rsid w:val="00226165"/>
     <w:rsid w:val="00226C4F"/>
     <w:rsid w:val="00227D57"/>
     <w:rsid w:val="00227EF6"/>
     <w:rsid w:val="00230578"/>
+    <w:rsid w:val="002316F2"/>
+    <w:rsid w:val="0023188B"/>
+    <w:rsid w:val="00231CA6"/>
+    <w:rsid w:val="00231D75"/>
     <w:rsid w:val="00231F3A"/>
     <w:rsid w:val="002321E7"/>
     <w:rsid w:val="0023229F"/>
     <w:rsid w:val="002324F6"/>
+    <w:rsid w:val="0023313B"/>
     <w:rsid w:val="0023337F"/>
     <w:rsid w:val="002333C6"/>
     <w:rsid w:val="002333D9"/>
     <w:rsid w:val="00233951"/>
     <w:rsid w:val="00233C1D"/>
     <w:rsid w:val="002347CF"/>
     <w:rsid w:val="00234FF1"/>
+    <w:rsid w:val="00235502"/>
     <w:rsid w:val="0023552E"/>
     <w:rsid w:val="002355D5"/>
     <w:rsid w:val="0023577C"/>
     <w:rsid w:val="00235990"/>
     <w:rsid w:val="00236435"/>
     <w:rsid w:val="002364CD"/>
     <w:rsid w:val="00236AFF"/>
+    <w:rsid w:val="00236E22"/>
+    <w:rsid w:val="0023710B"/>
     <w:rsid w:val="0023745C"/>
     <w:rsid w:val="0023759B"/>
+    <w:rsid w:val="002377B0"/>
     <w:rsid w:val="002377CD"/>
     <w:rsid w:val="00237EEA"/>
+    <w:rsid w:val="00240126"/>
     <w:rsid w:val="002409A8"/>
+    <w:rsid w:val="00240BF6"/>
     <w:rsid w:val="00240C16"/>
+    <w:rsid w:val="00240D74"/>
     <w:rsid w:val="00241151"/>
     <w:rsid w:val="002411A2"/>
+    <w:rsid w:val="002411E8"/>
     <w:rsid w:val="0024123E"/>
+    <w:rsid w:val="00241852"/>
     <w:rsid w:val="002418E3"/>
+    <w:rsid w:val="00241F5A"/>
     <w:rsid w:val="00242232"/>
+    <w:rsid w:val="0024270A"/>
     <w:rsid w:val="00242C27"/>
     <w:rsid w:val="002431C0"/>
     <w:rsid w:val="002439E8"/>
     <w:rsid w:val="0024429A"/>
+    <w:rsid w:val="002444F6"/>
     <w:rsid w:val="00244918"/>
     <w:rsid w:val="0024538D"/>
     <w:rsid w:val="00245AC2"/>
     <w:rsid w:val="00245B58"/>
     <w:rsid w:val="00245EF2"/>
     <w:rsid w:val="00246187"/>
+    <w:rsid w:val="00246783"/>
     <w:rsid w:val="002468E3"/>
     <w:rsid w:val="00246AE3"/>
+    <w:rsid w:val="00246C1F"/>
     <w:rsid w:val="0024719F"/>
+    <w:rsid w:val="00247D5A"/>
     <w:rsid w:val="002500A6"/>
+    <w:rsid w:val="00250525"/>
+    <w:rsid w:val="00250E4C"/>
+    <w:rsid w:val="00251227"/>
     <w:rsid w:val="00251296"/>
     <w:rsid w:val="00251826"/>
     <w:rsid w:val="00251940"/>
     <w:rsid w:val="00251E27"/>
+    <w:rsid w:val="002521A2"/>
+    <w:rsid w:val="002521B5"/>
     <w:rsid w:val="00252D1E"/>
     <w:rsid w:val="002530E2"/>
     <w:rsid w:val="002534D4"/>
+    <w:rsid w:val="00253A04"/>
+    <w:rsid w:val="00253EB8"/>
+    <w:rsid w:val="00253F6B"/>
     <w:rsid w:val="00253F6D"/>
     <w:rsid w:val="00254070"/>
     <w:rsid w:val="0025418E"/>
+    <w:rsid w:val="002543E9"/>
+    <w:rsid w:val="00254472"/>
     <w:rsid w:val="002548EC"/>
+    <w:rsid w:val="002548F8"/>
+    <w:rsid w:val="00254A5D"/>
     <w:rsid w:val="00254C03"/>
+    <w:rsid w:val="00254DA0"/>
+    <w:rsid w:val="002555F4"/>
     <w:rsid w:val="002558B0"/>
     <w:rsid w:val="00255A78"/>
     <w:rsid w:val="002562E5"/>
     <w:rsid w:val="0025656F"/>
     <w:rsid w:val="00256B1E"/>
     <w:rsid w:val="00256D72"/>
     <w:rsid w:val="00257251"/>
+    <w:rsid w:val="00257746"/>
     <w:rsid w:val="00257929"/>
     <w:rsid w:val="00257D53"/>
+    <w:rsid w:val="0026018C"/>
     <w:rsid w:val="002605AE"/>
     <w:rsid w:val="002605B7"/>
     <w:rsid w:val="00260867"/>
     <w:rsid w:val="00260922"/>
     <w:rsid w:val="0026097F"/>
     <w:rsid w:val="00260FBE"/>
+    <w:rsid w:val="00260FD6"/>
     <w:rsid w:val="00261083"/>
     <w:rsid w:val="00261336"/>
     <w:rsid w:val="00261512"/>
+    <w:rsid w:val="00261980"/>
     <w:rsid w:val="00261CF3"/>
     <w:rsid w:val="00262205"/>
+    <w:rsid w:val="00262F86"/>
     <w:rsid w:val="002632D3"/>
+    <w:rsid w:val="002632F2"/>
+    <w:rsid w:val="0026369E"/>
+    <w:rsid w:val="00263B17"/>
+    <w:rsid w:val="002645B8"/>
     <w:rsid w:val="002645CF"/>
+    <w:rsid w:val="00264E50"/>
     <w:rsid w:val="00265669"/>
     <w:rsid w:val="002660FB"/>
     <w:rsid w:val="002662E8"/>
+    <w:rsid w:val="00266843"/>
+    <w:rsid w:val="00266863"/>
+    <w:rsid w:val="0026696E"/>
+    <w:rsid w:val="0026729E"/>
     <w:rsid w:val="0026760B"/>
     <w:rsid w:val="0026770E"/>
     <w:rsid w:val="002677B6"/>
     <w:rsid w:val="002701D2"/>
+    <w:rsid w:val="002705A7"/>
     <w:rsid w:val="00270877"/>
     <w:rsid w:val="00270B9D"/>
     <w:rsid w:val="00271384"/>
+    <w:rsid w:val="00271875"/>
     <w:rsid w:val="00271972"/>
+    <w:rsid w:val="002725DA"/>
+    <w:rsid w:val="00273676"/>
     <w:rsid w:val="00273862"/>
+    <w:rsid w:val="0027396D"/>
     <w:rsid w:val="00273A09"/>
     <w:rsid w:val="00273A47"/>
     <w:rsid w:val="00273E5D"/>
     <w:rsid w:val="00274C32"/>
+    <w:rsid w:val="00274FEC"/>
+    <w:rsid w:val="00275273"/>
+    <w:rsid w:val="00275445"/>
+    <w:rsid w:val="00275C27"/>
+    <w:rsid w:val="00275CF9"/>
     <w:rsid w:val="00275E69"/>
+    <w:rsid w:val="002766EA"/>
+    <w:rsid w:val="00277197"/>
+    <w:rsid w:val="002773FB"/>
+    <w:rsid w:val="00277B7D"/>
+    <w:rsid w:val="00277D3C"/>
+    <w:rsid w:val="00277F48"/>
+    <w:rsid w:val="002805BE"/>
     <w:rsid w:val="0028067B"/>
     <w:rsid w:val="0028085C"/>
     <w:rsid w:val="002809ED"/>
+    <w:rsid w:val="00280AD8"/>
     <w:rsid w:val="00280CD6"/>
+    <w:rsid w:val="00281176"/>
     <w:rsid w:val="0028142A"/>
     <w:rsid w:val="002814AB"/>
     <w:rsid w:val="002818DB"/>
     <w:rsid w:val="00281C72"/>
     <w:rsid w:val="00281FEE"/>
     <w:rsid w:val="0028230C"/>
+    <w:rsid w:val="002829EA"/>
     <w:rsid w:val="00283269"/>
     <w:rsid w:val="002833B3"/>
+    <w:rsid w:val="002833F8"/>
+    <w:rsid w:val="002835DD"/>
     <w:rsid w:val="00283E40"/>
+    <w:rsid w:val="00283FF1"/>
+    <w:rsid w:val="00284216"/>
+    <w:rsid w:val="0028452E"/>
     <w:rsid w:val="00284B0F"/>
     <w:rsid w:val="00284F96"/>
     <w:rsid w:val="00284FE7"/>
     <w:rsid w:val="00285004"/>
+    <w:rsid w:val="0028525C"/>
+    <w:rsid w:val="002852F8"/>
     <w:rsid w:val="0028576C"/>
+    <w:rsid w:val="002858C8"/>
     <w:rsid w:val="002858CD"/>
+    <w:rsid w:val="002863EA"/>
     <w:rsid w:val="00286454"/>
     <w:rsid w:val="002865CD"/>
+    <w:rsid w:val="00286CCD"/>
     <w:rsid w:val="00286E17"/>
     <w:rsid w:val="00287A7C"/>
     <w:rsid w:val="0029017C"/>
     <w:rsid w:val="002901EC"/>
     <w:rsid w:val="002904FE"/>
+    <w:rsid w:val="00291538"/>
+    <w:rsid w:val="002915D3"/>
     <w:rsid w:val="0029162C"/>
     <w:rsid w:val="00291E9B"/>
     <w:rsid w:val="002924DF"/>
     <w:rsid w:val="00292955"/>
     <w:rsid w:val="00292BA3"/>
     <w:rsid w:val="002932DD"/>
     <w:rsid w:val="00293D2C"/>
     <w:rsid w:val="00293F90"/>
     <w:rsid w:val="00294054"/>
     <w:rsid w:val="0029415F"/>
     <w:rsid w:val="002944A2"/>
+    <w:rsid w:val="0029452E"/>
     <w:rsid w:val="002945AA"/>
+    <w:rsid w:val="00294ACC"/>
     <w:rsid w:val="00294E16"/>
+    <w:rsid w:val="00294E96"/>
     <w:rsid w:val="00295424"/>
+    <w:rsid w:val="0029562D"/>
     <w:rsid w:val="0029563B"/>
+    <w:rsid w:val="00295B95"/>
+    <w:rsid w:val="002966EA"/>
     <w:rsid w:val="00296A0C"/>
     <w:rsid w:val="00296A59"/>
     <w:rsid w:val="00296BB0"/>
+    <w:rsid w:val="00296C52"/>
+    <w:rsid w:val="002978A0"/>
+    <w:rsid w:val="002978DE"/>
     <w:rsid w:val="0029790B"/>
     <w:rsid w:val="00297B8F"/>
     <w:rsid w:val="00297EB0"/>
+    <w:rsid w:val="002A0346"/>
     <w:rsid w:val="002A0A84"/>
+    <w:rsid w:val="002A0BD6"/>
+    <w:rsid w:val="002A0CEA"/>
     <w:rsid w:val="002A0F1D"/>
+    <w:rsid w:val="002A17C4"/>
     <w:rsid w:val="002A1B06"/>
+    <w:rsid w:val="002A1C2D"/>
     <w:rsid w:val="002A224E"/>
     <w:rsid w:val="002A22FC"/>
+    <w:rsid w:val="002A26CD"/>
     <w:rsid w:val="002A2A8D"/>
     <w:rsid w:val="002A2BB2"/>
+    <w:rsid w:val="002A3044"/>
     <w:rsid w:val="002A3130"/>
+    <w:rsid w:val="002A31D2"/>
     <w:rsid w:val="002A3246"/>
+    <w:rsid w:val="002A3693"/>
     <w:rsid w:val="002A3931"/>
     <w:rsid w:val="002A3F51"/>
     <w:rsid w:val="002A4219"/>
     <w:rsid w:val="002A45CA"/>
     <w:rsid w:val="002A4693"/>
+    <w:rsid w:val="002A473E"/>
     <w:rsid w:val="002A5276"/>
     <w:rsid w:val="002A589F"/>
     <w:rsid w:val="002A5E3C"/>
     <w:rsid w:val="002A5ED3"/>
     <w:rsid w:val="002A614D"/>
+    <w:rsid w:val="002A632D"/>
+    <w:rsid w:val="002A72E2"/>
     <w:rsid w:val="002A75C8"/>
     <w:rsid w:val="002A767C"/>
+    <w:rsid w:val="002A785C"/>
     <w:rsid w:val="002A7F49"/>
     <w:rsid w:val="002B05DF"/>
+    <w:rsid w:val="002B0715"/>
+    <w:rsid w:val="002B0A3E"/>
     <w:rsid w:val="002B14F0"/>
+    <w:rsid w:val="002B166A"/>
     <w:rsid w:val="002B16FA"/>
     <w:rsid w:val="002B1AAB"/>
     <w:rsid w:val="002B2030"/>
+    <w:rsid w:val="002B226F"/>
     <w:rsid w:val="002B2F5C"/>
     <w:rsid w:val="002B2FAB"/>
     <w:rsid w:val="002B3279"/>
+    <w:rsid w:val="002B3299"/>
     <w:rsid w:val="002B34C3"/>
     <w:rsid w:val="002B35E1"/>
     <w:rsid w:val="002B4008"/>
     <w:rsid w:val="002B4075"/>
     <w:rsid w:val="002B4261"/>
+    <w:rsid w:val="002B4353"/>
     <w:rsid w:val="002B4843"/>
     <w:rsid w:val="002B4987"/>
     <w:rsid w:val="002B4D97"/>
+    <w:rsid w:val="002B5C2D"/>
+    <w:rsid w:val="002B6AF2"/>
+    <w:rsid w:val="002B6BA2"/>
+    <w:rsid w:val="002B6D50"/>
     <w:rsid w:val="002B7056"/>
     <w:rsid w:val="002B750E"/>
     <w:rsid w:val="002B79E0"/>
+    <w:rsid w:val="002B7CC1"/>
+    <w:rsid w:val="002B7D1F"/>
     <w:rsid w:val="002B7EE4"/>
     <w:rsid w:val="002B7F59"/>
+    <w:rsid w:val="002C00DE"/>
+    <w:rsid w:val="002C0483"/>
+    <w:rsid w:val="002C06F1"/>
+    <w:rsid w:val="002C0A8D"/>
     <w:rsid w:val="002C0C75"/>
     <w:rsid w:val="002C0CD0"/>
+    <w:rsid w:val="002C1786"/>
+    <w:rsid w:val="002C1C11"/>
+    <w:rsid w:val="002C22BE"/>
     <w:rsid w:val="002C2420"/>
     <w:rsid w:val="002C260E"/>
     <w:rsid w:val="002C2BA1"/>
     <w:rsid w:val="002C344D"/>
     <w:rsid w:val="002C36AF"/>
+    <w:rsid w:val="002C3CFA"/>
     <w:rsid w:val="002C3DAA"/>
     <w:rsid w:val="002C3FF5"/>
+    <w:rsid w:val="002C47BB"/>
+    <w:rsid w:val="002C4E58"/>
     <w:rsid w:val="002C4E6C"/>
     <w:rsid w:val="002C4EBD"/>
     <w:rsid w:val="002C569F"/>
     <w:rsid w:val="002C620C"/>
+    <w:rsid w:val="002C623A"/>
     <w:rsid w:val="002C624A"/>
     <w:rsid w:val="002C6844"/>
     <w:rsid w:val="002C6F1D"/>
+    <w:rsid w:val="002D06D6"/>
     <w:rsid w:val="002D0712"/>
     <w:rsid w:val="002D0F95"/>
     <w:rsid w:val="002D112D"/>
     <w:rsid w:val="002D1131"/>
     <w:rsid w:val="002D2BC7"/>
+    <w:rsid w:val="002D2D9D"/>
     <w:rsid w:val="002D2FB0"/>
     <w:rsid w:val="002D36F7"/>
     <w:rsid w:val="002D3706"/>
+    <w:rsid w:val="002D3852"/>
     <w:rsid w:val="002D438D"/>
     <w:rsid w:val="002D4660"/>
     <w:rsid w:val="002D4817"/>
+    <w:rsid w:val="002D4C58"/>
+    <w:rsid w:val="002D4EF0"/>
     <w:rsid w:val="002D533F"/>
+    <w:rsid w:val="002D6001"/>
+    <w:rsid w:val="002D6079"/>
+    <w:rsid w:val="002D69A4"/>
     <w:rsid w:val="002D72F0"/>
+    <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7ADB"/>
     <w:rsid w:val="002D7C15"/>
     <w:rsid w:val="002E0261"/>
+    <w:rsid w:val="002E0AF8"/>
     <w:rsid w:val="002E0C2C"/>
     <w:rsid w:val="002E124B"/>
     <w:rsid w:val="002E12A4"/>
+    <w:rsid w:val="002E12BF"/>
+    <w:rsid w:val="002E13F9"/>
     <w:rsid w:val="002E161F"/>
+    <w:rsid w:val="002E23EC"/>
     <w:rsid w:val="002E2582"/>
+    <w:rsid w:val="002E2C3A"/>
     <w:rsid w:val="002E3A4C"/>
     <w:rsid w:val="002E3F16"/>
     <w:rsid w:val="002E4275"/>
     <w:rsid w:val="002E46E3"/>
     <w:rsid w:val="002E4A3F"/>
+    <w:rsid w:val="002E4BCA"/>
     <w:rsid w:val="002E4EFD"/>
+    <w:rsid w:val="002E5128"/>
     <w:rsid w:val="002E5729"/>
     <w:rsid w:val="002E5B19"/>
     <w:rsid w:val="002E5EBE"/>
+    <w:rsid w:val="002E6068"/>
     <w:rsid w:val="002E61D0"/>
     <w:rsid w:val="002E68D7"/>
+    <w:rsid w:val="002E79CD"/>
+    <w:rsid w:val="002E7E38"/>
     <w:rsid w:val="002F0050"/>
+    <w:rsid w:val="002F02A9"/>
     <w:rsid w:val="002F0591"/>
     <w:rsid w:val="002F08A7"/>
     <w:rsid w:val="002F0FF3"/>
     <w:rsid w:val="002F148D"/>
+    <w:rsid w:val="002F1F3C"/>
+    <w:rsid w:val="002F1FDD"/>
     <w:rsid w:val="002F203C"/>
     <w:rsid w:val="002F205E"/>
+    <w:rsid w:val="002F22CD"/>
     <w:rsid w:val="002F2382"/>
     <w:rsid w:val="002F23ED"/>
     <w:rsid w:val="002F2B10"/>
     <w:rsid w:val="002F2D6F"/>
+    <w:rsid w:val="002F3553"/>
     <w:rsid w:val="002F3F48"/>
     <w:rsid w:val="002F40A1"/>
     <w:rsid w:val="002F4113"/>
+    <w:rsid w:val="002F425A"/>
     <w:rsid w:val="002F453E"/>
     <w:rsid w:val="002F46C9"/>
+    <w:rsid w:val="002F479A"/>
     <w:rsid w:val="002F4892"/>
     <w:rsid w:val="002F4AB7"/>
     <w:rsid w:val="002F5072"/>
     <w:rsid w:val="002F51CF"/>
+    <w:rsid w:val="002F5353"/>
     <w:rsid w:val="002F53B5"/>
     <w:rsid w:val="002F572C"/>
     <w:rsid w:val="002F5850"/>
     <w:rsid w:val="002F5D0D"/>
     <w:rsid w:val="002F6219"/>
     <w:rsid w:val="002F6582"/>
     <w:rsid w:val="002F7751"/>
     <w:rsid w:val="002F7DCA"/>
     <w:rsid w:val="003006A3"/>
     <w:rsid w:val="00300933"/>
     <w:rsid w:val="00300ADD"/>
     <w:rsid w:val="00300D65"/>
     <w:rsid w:val="00300DD2"/>
+    <w:rsid w:val="00300E77"/>
+    <w:rsid w:val="00300E79"/>
+    <w:rsid w:val="00301050"/>
     <w:rsid w:val="003017F8"/>
+    <w:rsid w:val="0030200B"/>
     <w:rsid w:val="00302400"/>
     <w:rsid w:val="003028B7"/>
     <w:rsid w:val="00303533"/>
+    <w:rsid w:val="00303671"/>
+    <w:rsid w:val="00303711"/>
     <w:rsid w:val="0030392B"/>
+    <w:rsid w:val="00303965"/>
+    <w:rsid w:val="00303EB7"/>
     <w:rsid w:val="00303F50"/>
     <w:rsid w:val="0030455B"/>
     <w:rsid w:val="00304740"/>
     <w:rsid w:val="00304A44"/>
+    <w:rsid w:val="003052AB"/>
     <w:rsid w:val="00306041"/>
+    <w:rsid w:val="00306595"/>
+    <w:rsid w:val="003066FF"/>
     <w:rsid w:val="00306A41"/>
     <w:rsid w:val="00306A94"/>
     <w:rsid w:val="00306FC5"/>
+    <w:rsid w:val="003070A9"/>
+    <w:rsid w:val="00307298"/>
     <w:rsid w:val="00307667"/>
     <w:rsid w:val="003076D5"/>
+    <w:rsid w:val="00307CD7"/>
+    <w:rsid w:val="00307E1A"/>
     <w:rsid w:val="00310416"/>
+    <w:rsid w:val="00310AAF"/>
     <w:rsid w:val="00310D6D"/>
     <w:rsid w:val="00310F39"/>
     <w:rsid w:val="00310FEC"/>
     <w:rsid w:val="0031133B"/>
     <w:rsid w:val="00311484"/>
     <w:rsid w:val="003117CC"/>
+    <w:rsid w:val="00311C4B"/>
     <w:rsid w:val="00312969"/>
+    <w:rsid w:val="00312FCB"/>
+    <w:rsid w:val="00314061"/>
     <w:rsid w:val="0031479D"/>
+    <w:rsid w:val="0031487D"/>
+    <w:rsid w:val="00314DDF"/>
     <w:rsid w:val="003150D4"/>
     <w:rsid w:val="003154B4"/>
+    <w:rsid w:val="00315C6A"/>
+    <w:rsid w:val="00315DFF"/>
+    <w:rsid w:val="00315E11"/>
     <w:rsid w:val="003167F7"/>
     <w:rsid w:val="00316E45"/>
     <w:rsid w:val="00317066"/>
+    <w:rsid w:val="003170BA"/>
+    <w:rsid w:val="00317649"/>
+    <w:rsid w:val="003200F3"/>
+    <w:rsid w:val="00320444"/>
     <w:rsid w:val="00320466"/>
     <w:rsid w:val="003204A4"/>
     <w:rsid w:val="0032085C"/>
     <w:rsid w:val="00320BDA"/>
+    <w:rsid w:val="003211A8"/>
     <w:rsid w:val="00321412"/>
+    <w:rsid w:val="00321BF5"/>
+    <w:rsid w:val="00321C9A"/>
     <w:rsid w:val="00321F78"/>
     <w:rsid w:val="00322957"/>
+    <w:rsid w:val="00322DAC"/>
+    <w:rsid w:val="00323145"/>
     <w:rsid w:val="003238D3"/>
     <w:rsid w:val="0032398E"/>
+    <w:rsid w:val="003239E6"/>
+    <w:rsid w:val="00324255"/>
     <w:rsid w:val="003245DB"/>
     <w:rsid w:val="003246DE"/>
+    <w:rsid w:val="00324B41"/>
+    <w:rsid w:val="00324C7C"/>
+    <w:rsid w:val="0032569D"/>
     <w:rsid w:val="003257A1"/>
+    <w:rsid w:val="00325EE5"/>
     <w:rsid w:val="00326828"/>
     <w:rsid w:val="003268DA"/>
     <w:rsid w:val="00327883"/>
+    <w:rsid w:val="003279A7"/>
     <w:rsid w:val="00327CE9"/>
+    <w:rsid w:val="003300AE"/>
     <w:rsid w:val="003301D7"/>
+    <w:rsid w:val="00330238"/>
     <w:rsid w:val="0033074A"/>
     <w:rsid w:val="00330952"/>
+    <w:rsid w:val="00330B59"/>
     <w:rsid w:val="00331BAB"/>
     <w:rsid w:val="00331F94"/>
+    <w:rsid w:val="0033266B"/>
     <w:rsid w:val="0033270E"/>
     <w:rsid w:val="003329AF"/>
     <w:rsid w:val="00332EE9"/>
     <w:rsid w:val="00333062"/>
     <w:rsid w:val="00333362"/>
+    <w:rsid w:val="00333601"/>
     <w:rsid w:val="00333EE0"/>
     <w:rsid w:val="00334118"/>
     <w:rsid w:val="00334A77"/>
     <w:rsid w:val="003353D0"/>
     <w:rsid w:val="00335ED8"/>
     <w:rsid w:val="00336EBE"/>
     <w:rsid w:val="003370A7"/>
     <w:rsid w:val="00340167"/>
+    <w:rsid w:val="00340173"/>
     <w:rsid w:val="00340524"/>
     <w:rsid w:val="0034056B"/>
+    <w:rsid w:val="00340BC7"/>
     <w:rsid w:val="00340C3E"/>
+    <w:rsid w:val="00340DCA"/>
+    <w:rsid w:val="00341057"/>
+    <w:rsid w:val="00341063"/>
     <w:rsid w:val="003427D9"/>
     <w:rsid w:val="00342A9B"/>
     <w:rsid w:val="00342CEA"/>
     <w:rsid w:val="00343734"/>
     <w:rsid w:val="00344E86"/>
     <w:rsid w:val="00345156"/>
     <w:rsid w:val="00345B42"/>
     <w:rsid w:val="00346166"/>
     <w:rsid w:val="00346B4D"/>
+    <w:rsid w:val="00347647"/>
     <w:rsid w:val="00347704"/>
     <w:rsid w:val="00347D8F"/>
+    <w:rsid w:val="00347FCE"/>
+    <w:rsid w:val="00350374"/>
     <w:rsid w:val="003503DB"/>
     <w:rsid w:val="00350E18"/>
     <w:rsid w:val="00352663"/>
     <w:rsid w:val="003528DE"/>
     <w:rsid w:val="00352EA7"/>
     <w:rsid w:val="00353913"/>
     <w:rsid w:val="003539C3"/>
+    <w:rsid w:val="00354232"/>
     <w:rsid w:val="003542CC"/>
     <w:rsid w:val="0035484F"/>
     <w:rsid w:val="0035490C"/>
+    <w:rsid w:val="00354A40"/>
     <w:rsid w:val="00354A79"/>
     <w:rsid w:val="00354F11"/>
+    <w:rsid w:val="00355121"/>
     <w:rsid w:val="0035561E"/>
     <w:rsid w:val="003557DB"/>
     <w:rsid w:val="003559DC"/>
     <w:rsid w:val="00355BB9"/>
+    <w:rsid w:val="00355D53"/>
     <w:rsid w:val="00355FB4"/>
     <w:rsid w:val="00356198"/>
     <w:rsid w:val="0035664F"/>
     <w:rsid w:val="00356A18"/>
     <w:rsid w:val="00356C0F"/>
+    <w:rsid w:val="00357364"/>
     <w:rsid w:val="003573F6"/>
     <w:rsid w:val="003578A8"/>
+    <w:rsid w:val="003601F0"/>
     <w:rsid w:val="00360239"/>
     <w:rsid w:val="003603C5"/>
+    <w:rsid w:val="0036053F"/>
     <w:rsid w:val="0036088E"/>
     <w:rsid w:val="003608B3"/>
     <w:rsid w:val="00360ACA"/>
     <w:rsid w:val="0036125C"/>
     <w:rsid w:val="0036127E"/>
+    <w:rsid w:val="003617CD"/>
     <w:rsid w:val="00361E48"/>
+    <w:rsid w:val="003620B9"/>
     <w:rsid w:val="00362836"/>
+    <w:rsid w:val="00362C5C"/>
     <w:rsid w:val="00362F3C"/>
+    <w:rsid w:val="0036315C"/>
     <w:rsid w:val="0036320F"/>
+    <w:rsid w:val="003632F6"/>
     <w:rsid w:val="00363528"/>
     <w:rsid w:val="00363843"/>
     <w:rsid w:val="00363B47"/>
     <w:rsid w:val="00363CB4"/>
     <w:rsid w:val="00363ED3"/>
     <w:rsid w:val="00363F1A"/>
     <w:rsid w:val="0036470C"/>
     <w:rsid w:val="003647D8"/>
+    <w:rsid w:val="00364F84"/>
     <w:rsid w:val="00365AA8"/>
+    <w:rsid w:val="003664B2"/>
     <w:rsid w:val="0036673A"/>
+    <w:rsid w:val="003668F5"/>
+    <w:rsid w:val="00366D19"/>
+    <w:rsid w:val="00366D34"/>
     <w:rsid w:val="0036735C"/>
     <w:rsid w:val="003674D6"/>
     <w:rsid w:val="00367710"/>
     <w:rsid w:val="00367998"/>
     <w:rsid w:val="00370095"/>
     <w:rsid w:val="00370485"/>
+    <w:rsid w:val="00370908"/>
     <w:rsid w:val="00370A48"/>
     <w:rsid w:val="00370CE0"/>
     <w:rsid w:val="003713D7"/>
     <w:rsid w:val="003717FC"/>
+    <w:rsid w:val="00371B90"/>
     <w:rsid w:val="00371D43"/>
     <w:rsid w:val="0037310C"/>
     <w:rsid w:val="00374086"/>
+    <w:rsid w:val="0037439D"/>
+    <w:rsid w:val="00374503"/>
     <w:rsid w:val="0037477F"/>
     <w:rsid w:val="00374D02"/>
+    <w:rsid w:val="00375191"/>
     <w:rsid w:val="003756C0"/>
     <w:rsid w:val="00375732"/>
+    <w:rsid w:val="00375CB2"/>
     <w:rsid w:val="00376C5D"/>
+    <w:rsid w:val="00376FB0"/>
+    <w:rsid w:val="00377649"/>
     <w:rsid w:val="00377927"/>
+    <w:rsid w:val="00377977"/>
     <w:rsid w:val="00377B54"/>
+    <w:rsid w:val="00377B74"/>
     <w:rsid w:val="00380496"/>
+    <w:rsid w:val="003805BE"/>
     <w:rsid w:val="00380A02"/>
     <w:rsid w:val="00380CDA"/>
+    <w:rsid w:val="00381198"/>
     <w:rsid w:val="003812DC"/>
     <w:rsid w:val="0038156C"/>
+    <w:rsid w:val="00381F7B"/>
     <w:rsid w:val="003824FD"/>
+    <w:rsid w:val="00382531"/>
     <w:rsid w:val="003828EB"/>
     <w:rsid w:val="00382A37"/>
     <w:rsid w:val="00382D69"/>
+    <w:rsid w:val="0038326C"/>
+    <w:rsid w:val="003836A6"/>
     <w:rsid w:val="00383FA3"/>
     <w:rsid w:val="0038402E"/>
+    <w:rsid w:val="003842BA"/>
     <w:rsid w:val="0038454F"/>
     <w:rsid w:val="00384751"/>
     <w:rsid w:val="00384DC5"/>
+    <w:rsid w:val="003853A7"/>
+    <w:rsid w:val="003856FD"/>
+    <w:rsid w:val="00386567"/>
+    <w:rsid w:val="00386980"/>
+    <w:rsid w:val="003869B5"/>
     <w:rsid w:val="003869C2"/>
     <w:rsid w:val="00386B10"/>
+    <w:rsid w:val="00386C8F"/>
     <w:rsid w:val="00387097"/>
     <w:rsid w:val="00387F9A"/>
+    <w:rsid w:val="00390133"/>
     <w:rsid w:val="003905D0"/>
     <w:rsid w:val="00390C42"/>
     <w:rsid w:val="0039175F"/>
+    <w:rsid w:val="00391917"/>
+    <w:rsid w:val="00392538"/>
+    <w:rsid w:val="00392800"/>
     <w:rsid w:val="003930A0"/>
     <w:rsid w:val="00393447"/>
+    <w:rsid w:val="003947DB"/>
     <w:rsid w:val="00394F89"/>
     <w:rsid w:val="00395078"/>
     <w:rsid w:val="003950D3"/>
     <w:rsid w:val="003953E2"/>
+    <w:rsid w:val="00395488"/>
     <w:rsid w:val="003954C4"/>
+    <w:rsid w:val="00395852"/>
     <w:rsid w:val="00395A22"/>
     <w:rsid w:val="00395B08"/>
     <w:rsid w:val="00395B3E"/>
     <w:rsid w:val="00395FD1"/>
     <w:rsid w:val="0039607F"/>
+    <w:rsid w:val="00396147"/>
+    <w:rsid w:val="003965BA"/>
+    <w:rsid w:val="003965F2"/>
     <w:rsid w:val="00396610"/>
     <w:rsid w:val="00397515"/>
+    <w:rsid w:val="00397665"/>
+    <w:rsid w:val="00397819"/>
     <w:rsid w:val="00397A5F"/>
     <w:rsid w:val="00397B4B"/>
     <w:rsid w:val="00397D2C"/>
     <w:rsid w:val="003A013C"/>
     <w:rsid w:val="003A014A"/>
     <w:rsid w:val="003A05F1"/>
     <w:rsid w:val="003A0975"/>
     <w:rsid w:val="003A0A23"/>
+    <w:rsid w:val="003A0FB4"/>
     <w:rsid w:val="003A11E7"/>
     <w:rsid w:val="003A1970"/>
     <w:rsid w:val="003A1A3F"/>
+    <w:rsid w:val="003A24A4"/>
     <w:rsid w:val="003A24C5"/>
     <w:rsid w:val="003A38C1"/>
+    <w:rsid w:val="003A39C0"/>
     <w:rsid w:val="003A3C7E"/>
     <w:rsid w:val="003A3D24"/>
     <w:rsid w:val="003A3DBB"/>
     <w:rsid w:val="003A460F"/>
+    <w:rsid w:val="003A47BC"/>
+    <w:rsid w:val="003A5101"/>
     <w:rsid w:val="003A5381"/>
     <w:rsid w:val="003A5645"/>
     <w:rsid w:val="003A564B"/>
     <w:rsid w:val="003A57B4"/>
     <w:rsid w:val="003A5B7B"/>
+    <w:rsid w:val="003A5DFE"/>
     <w:rsid w:val="003A6545"/>
     <w:rsid w:val="003A6D87"/>
+    <w:rsid w:val="003A6E8D"/>
     <w:rsid w:val="003A6F99"/>
     <w:rsid w:val="003A70A1"/>
     <w:rsid w:val="003A7499"/>
     <w:rsid w:val="003A7C1E"/>
     <w:rsid w:val="003B069F"/>
     <w:rsid w:val="003B0A22"/>
     <w:rsid w:val="003B106D"/>
+    <w:rsid w:val="003B1153"/>
+    <w:rsid w:val="003B1187"/>
     <w:rsid w:val="003B12B5"/>
+    <w:rsid w:val="003B1408"/>
     <w:rsid w:val="003B1518"/>
     <w:rsid w:val="003B1538"/>
     <w:rsid w:val="003B1849"/>
     <w:rsid w:val="003B1A7F"/>
     <w:rsid w:val="003B2104"/>
     <w:rsid w:val="003B236E"/>
     <w:rsid w:val="003B26EC"/>
+    <w:rsid w:val="003B31FE"/>
     <w:rsid w:val="003B320D"/>
     <w:rsid w:val="003B3BBF"/>
+    <w:rsid w:val="003B408C"/>
     <w:rsid w:val="003B4342"/>
+    <w:rsid w:val="003B44A2"/>
     <w:rsid w:val="003B4721"/>
     <w:rsid w:val="003B4B50"/>
     <w:rsid w:val="003B5D89"/>
+    <w:rsid w:val="003B62C5"/>
     <w:rsid w:val="003B63F2"/>
+    <w:rsid w:val="003B681E"/>
+    <w:rsid w:val="003B77B0"/>
+    <w:rsid w:val="003B7988"/>
     <w:rsid w:val="003B7D75"/>
+    <w:rsid w:val="003C0511"/>
+    <w:rsid w:val="003C0609"/>
     <w:rsid w:val="003C06B4"/>
     <w:rsid w:val="003C0B07"/>
     <w:rsid w:val="003C0B5A"/>
     <w:rsid w:val="003C0F6E"/>
+    <w:rsid w:val="003C0FCB"/>
+    <w:rsid w:val="003C10D8"/>
     <w:rsid w:val="003C17BC"/>
     <w:rsid w:val="003C194F"/>
     <w:rsid w:val="003C1AB3"/>
     <w:rsid w:val="003C25E3"/>
     <w:rsid w:val="003C27B5"/>
     <w:rsid w:val="003C2AE5"/>
+    <w:rsid w:val="003C2EEA"/>
+    <w:rsid w:val="003C30C4"/>
     <w:rsid w:val="003C3770"/>
     <w:rsid w:val="003C3ACA"/>
     <w:rsid w:val="003C3D3A"/>
+    <w:rsid w:val="003C3D71"/>
+    <w:rsid w:val="003C4177"/>
     <w:rsid w:val="003C4646"/>
     <w:rsid w:val="003C4843"/>
+    <w:rsid w:val="003C4C04"/>
+    <w:rsid w:val="003C50B2"/>
+    <w:rsid w:val="003C5956"/>
     <w:rsid w:val="003C5A7A"/>
     <w:rsid w:val="003C5BAD"/>
     <w:rsid w:val="003C6091"/>
     <w:rsid w:val="003C60E7"/>
     <w:rsid w:val="003C6740"/>
     <w:rsid w:val="003C6A7E"/>
     <w:rsid w:val="003C6D4C"/>
     <w:rsid w:val="003C6DFA"/>
     <w:rsid w:val="003C6F88"/>
+    <w:rsid w:val="003C707A"/>
+    <w:rsid w:val="003C7506"/>
     <w:rsid w:val="003C786D"/>
+    <w:rsid w:val="003C7A62"/>
     <w:rsid w:val="003D03F3"/>
     <w:rsid w:val="003D07AD"/>
+    <w:rsid w:val="003D09DA"/>
     <w:rsid w:val="003D0D6A"/>
     <w:rsid w:val="003D1119"/>
     <w:rsid w:val="003D1380"/>
     <w:rsid w:val="003D1470"/>
     <w:rsid w:val="003D14AC"/>
     <w:rsid w:val="003D171D"/>
     <w:rsid w:val="003D18AE"/>
+    <w:rsid w:val="003D18B4"/>
+    <w:rsid w:val="003D1DDE"/>
+    <w:rsid w:val="003D225D"/>
     <w:rsid w:val="003D2FD7"/>
     <w:rsid w:val="003D3382"/>
     <w:rsid w:val="003D3E80"/>
     <w:rsid w:val="003D4240"/>
     <w:rsid w:val="003D428B"/>
     <w:rsid w:val="003D4B45"/>
     <w:rsid w:val="003D4C1B"/>
     <w:rsid w:val="003D54C9"/>
     <w:rsid w:val="003D5BA7"/>
+    <w:rsid w:val="003D612D"/>
+    <w:rsid w:val="003D6416"/>
+    <w:rsid w:val="003D65CB"/>
     <w:rsid w:val="003D6B0D"/>
     <w:rsid w:val="003D6C6E"/>
+    <w:rsid w:val="003D6DF7"/>
+    <w:rsid w:val="003D761A"/>
     <w:rsid w:val="003D7760"/>
     <w:rsid w:val="003E016D"/>
+    <w:rsid w:val="003E020F"/>
+    <w:rsid w:val="003E06D1"/>
     <w:rsid w:val="003E0C27"/>
     <w:rsid w:val="003E0DD7"/>
+    <w:rsid w:val="003E0F54"/>
     <w:rsid w:val="003E1006"/>
     <w:rsid w:val="003E15A8"/>
+    <w:rsid w:val="003E17AC"/>
     <w:rsid w:val="003E1D05"/>
+    <w:rsid w:val="003E22F4"/>
     <w:rsid w:val="003E2976"/>
     <w:rsid w:val="003E30B6"/>
     <w:rsid w:val="003E35C9"/>
     <w:rsid w:val="003E3E83"/>
+    <w:rsid w:val="003E3FC0"/>
+    <w:rsid w:val="003E44B5"/>
     <w:rsid w:val="003E4D50"/>
+    <w:rsid w:val="003E66D4"/>
     <w:rsid w:val="003E6B62"/>
     <w:rsid w:val="003E7055"/>
+    <w:rsid w:val="003E728F"/>
     <w:rsid w:val="003E7745"/>
+    <w:rsid w:val="003F016C"/>
     <w:rsid w:val="003F0376"/>
     <w:rsid w:val="003F0FF2"/>
     <w:rsid w:val="003F12A3"/>
+    <w:rsid w:val="003F1819"/>
     <w:rsid w:val="003F1E38"/>
     <w:rsid w:val="003F2433"/>
     <w:rsid w:val="003F24EA"/>
+    <w:rsid w:val="003F2B0E"/>
     <w:rsid w:val="003F2C6D"/>
     <w:rsid w:val="003F2D4B"/>
     <w:rsid w:val="003F2EBE"/>
     <w:rsid w:val="003F3363"/>
+    <w:rsid w:val="003F3414"/>
     <w:rsid w:val="003F35A5"/>
+    <w:rsid w:val="003F38F8"/>
     <w:rsid w:val="003F3C37"/>
+    <w:rsid w:val="003F44A8"/>
+    <w:rsid w:val="003F4959"/>
+    <w:rsid w:val="003F4B19"/>
+    <w:rsid w:val="003F56DB"/>
     <w:rsid w:val="003F56E9"/>
+    <w:rsid w:val="003F5752"/>
+    <w:rsid w:val="003F57C8"/>
     <w:rsid w:val="003F5E5E"/>
+    <w:rsid w:val="003F5F9C"/>
     <w:rsid w:val="003F67AF"/>
     <w:rsid w:val="003F6B70"/>
     <w:rsid w:val="003F7029"/>
     <w:rsid w:val="003F7039"/>
     <w:rsid w:val="003F779D"/>
+    <w:rsid w:val="003F7A40"/>
+    <w:rsid w:val="0040077C"/>
     <w:rsid w:val="00400873"/>
     <w:rsid w:val="00400DE6"/>
+    <w:rsid w:val="00400E74"/>
     <w:rsid w:val="004016BE"/>
     <w:rsid w:val="00401734"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="00402166"/>
     <w:rsid w:val="004021C9"/>
     <w:rsid w:val="0040245F"/>
     <w:rsid w:val="00402868"/>
     <w:rsid w:val="00402A87"/>
+    <w:rsid w:val="004035BE"/>
     <w:rsid w:val="00403763"/>
+    <w:rsid w:val="00403956"/>
     <w:rsid w:val="004039E6"/>
     <w:rsid w:val="00403A03"/>
+    <w:rsid w:val="00403F30"/>
     <w:rsid w:val="00404535"/>
     <w:rsid w:val="004045BC"/>
     <w:rsid w:val="00404B5B"/>
     <w:rsid w:val="00404BF7"/>
     <w:rsid w:val="0040507B"/>
+    <w:rsid w:val="00405316"/>
+    <w:rsid w:val="004055C5"/>
     <w:rsid w:val="00405E81"/>
     <w:rsid w:val="00406618"/>
+    <w:rsid w:val="00406B85"/>
     <w:rsid w:val="00406DBA"/>
     <w:rsid w:val="004072F8"/>
     <w:rsid w:val="0040764F"/>
     <w:rsid w:val="00407B33"/>
+    <w:rsid w:val="00407BEE"/>
     <w:rsid w:val="00407C01"/>
     <w:rsid w:val="004105A7"/>
     <w:rsid w:val="004108FA"/>
+    <w:rsid w:val="00410C2E"/>
+    <w:rsid w:val="00410D98"/>
+    <w:rsid w:val="004111C8"/>
     <w:rsid w:val="0041169C"/>
     <w:rsid w:val="0041180A"/>
     <w:rsid w:val="0041190D"/>
     <w:rsid w:val="00411BAB"/>
     <w:rsid w:val="004124BD"/>
     <w:rsid w:val="0041261E"/>
     <w:rsid w:val="0041294F"/>
+    <w:rsid w:val="00412A96"/>
     <w:rsid w:val="00413026"/>
     <w:rsid w:val="00413075"/>
+    <w:rsid w:val="00413C27"/>
     <w:rsid w:val="00413C34"/>
     <w:rsid w:val="00413DC4"/>
     <w:rsid w:val="004143B9"/>
     <w:rsid w:val="00414692"/>
+    <w:rsid w:val="004147A2"/>
+    <w:rsid w:val="00414AC8"/>
     <w:rsid w:val="00414BF9"/>
     <w:rsid w:val="00415040"/>
     <w:rsid w:val="00415144"/>
     <w:rsid w:val="00415312"/>
     <w:rsid w:val="004159C5"/>
     <w:rsid w:val="00415BD5"/>
     <w:rsid w:val="00415F32"/>
     <w:rsid w:val="004164F8"/>
     <w:rsid w:val="0041665C"/>
+    <w:rsid w:val="004166F0"/>
     <w:rsid w:val="00416730"/>
     <w:rsid w:val="004168EA"/>
+    <w:rsid w:val="00416A3C"/>
     <w:rsid w:val="00416E30"/>
     <w:rsid w:val="0041726B"/>
     <w:rsid w:val="0041757C"/>
     <w:rsid w:val="00417DCF"/>
+    <w:rsid w:val="00417EC9"/>
     <w:rsid w:val="004202F3"/>
     <w:rsid w:val="00420DA0"/>
     <w:rsid w:val="00420FAD"/>
     <w:rsid w:val="0042142A"/>
+    <w:rsid w:val="00421F94"/>
     <w:rsid w:val="00421FBA"/>
     <w:rsid w:val="00422705"/>
+    <w:rsid w:val="00422CE8"/>
     <w:rsid w:val="00422DA2"/>
+    <w:rsid w:val="0042323A"/>
     <w:rsid w:val="00423D1B"/>
+    <w:rsid w:val="004243F4"/>
     <w:rsid w:val="004246E4"/>
     <w:rsid w:val="004247DD"/>
     <w:rsid w:val="004249EF"/>
     <w:rsid w:val="00424FDC"/>
+    <w:rsid w:val="00425113"/>
+    <w:rsid w:val="0042535A"/>
+    <w:rsid w:val="00425520"/>
     <w:rsid w:val="004256A2"/>
+    <w:rsid w:val="00425717"/>
     <w:rsid w:val="004257B4"/>
     <w:rsid w:val="00425A39"/>
     <w:rsid w:val="004264B3"/>
+    <w:rsid w:val="0042675E"/>
     <w:rsid w:val="004267C1"/>
     <w:rsid w:val="00426A1B"/>
     <w:rsid w:val="00426BE3"/>
+    <w:rsid w:val="00426F98"/>
+    <w:rsid w:val="00427385"/>
+    <w:rsid w:val="00427793"/>
+    <w:rsid w:val="00427A60"/>
     <w:rsid w:val="00427E9E"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="00430AE8"/>
     <w:rsid w:val="00430D9D"/>
     <w:rsid w:val="004317E9"/>
     <w:rsid w:val="0043180E"/>
     <w:rsid w:val="00431D6F"/>
     <w:rsid w:val="004322C7"/>
     <w:rsid w:val="0043295C"/>
+    <w:rsid w:val="00432BE2"/>
     <w:rsid w:val="00432E0F"/>
     <w:rsid w:val="00432FC9"/>
     <w:rsid w:val="00433143"/>
     <w:rsid w:val="004334F8"/>
+    <w:rsid w:val="00433812"/>
     <w:rsid w:val="00433B12"/>
+    <w:rsid w:val="0043414B"/>
     <w:rsid w:val="004349DE"/>
+    <w:rsid w:val="00435B6C"/>
     <w:rsid w:val="00435D83"/>
+    <w:rsid w:val="00435DF2"/>
     <w:rsid w:val="00436DA4"/>
     <w:rsid w:val="0043718C"/>
+    <w:rsid w:val="004371E3"/>
     <w:rsid w:val="004372A9"/>
     <w:rsid w:val="0043730C"/>
+    <w:rsid w:val="00437ADF"/>
     <w:rsid w:val="00437F74"/>
     <w:rsid w:val="00440283"/>
+    <w:rsid w:val="00441329"/>
     <w:rsid w:val="0044184B"/>
     <w:rsid w:val="00442703"/>
+    <w:rsid w:val="0044290B"/>
+    <w:rsid w:val="00442C0D"/>
     <w:rsid w:val="00442EB6"/>
+    <w:rsid w:val="004433CE"/>
+    <w:rsid w:val="0044341A"/>
     <w:rsid w:val="0044344A"/>
     <w:rsid w:val="004436E9"/>
     <w:rsid w:val="00443AF6"/>
     <w:rsid w:val="00443E01"/>
+    <w:rsid w:val="00443E5D"/>
+    <w:rsid w:val="004440D5"/>
     <w:rsid w:val="004443F8"/>
+    <w:rsid w:val="00444550"/>
+    <w:rsid w:val="0044463A"/>
     <w:rsid w:val="00444E63"/>
+    <w:rsid w:val="004451E9"/>
     <w:rsid w:val="00445258"/>
     <w:rsid w:val="00445ACC"/>
     <w:rsid w:val="00445B7F"/>
     <w:rsid w:val="00446044"/>
+    <w:rsid w:val="00446091"/>
+    <w:rsid w:val="00446402"/>
+    <w:rsid w:val="004475AA"/>
     <w:rsid w:val="004477C5"/>
     <w:rsid w:val="00447C96"/>
+    <w:rsid w:val="0045030C"/>
+    <w:rsid w:val="004504DF"/>
     <w:rsid w:val="004509D7"/>
     <w:rsid w:val="004510F7"/>
+    <w:rsid w:val="00451106"/>
+    <w:rsid w:val="00451167"/>
     <w:rsid w:val="00451375"/>
     <w:rsid w:val="00451919"/>
+    <w:rsid w:val="0045212A"/>
+    <w:rsid w:val="0045247C"/>
+    <w:rsid w:val="004527B1"/>
+    <w:rsid w:val="004529AE"/>
     <w:rsid w:val="00452BC7"/>
+    <w:rsid w:val="00452D2B"/>
     <w:rsid w:val="00452FC1"/>
     <w:rsid w:val="00454307"/>
+    <w:rsid w:val="004544A8"/>
     <w:rsid w:val="00454547"/>
+    <w:rsid w:val="00454830"/>
     <w:rsid w:val="00454963"/>
+    <w:rsid w:val="00454D11"/>
+    <w:rsid w:val="00455D9B"/>
+    <w:rsid w:val="00456264"/>
+    <w:rsid w:val="00456366"/>
     <w:rsid w:val="00456749"/>
     <w:rsid w:val="00456BA0"/>
     <w:rsid w:val="00456C11"/>
     <w:rsid w:val="004571A2"/>
+    <w:rsid w:val="004572F0"/>
+    <w:rsid w:val="004600DE"/>
     <w:rsid w:val="004601C0"/>
     <w:rsid w:val="00460393"/>
     <w:rsid w:val="00461379"/>
+    <w:rsid w:val="0046145D"/>
     <w:rsid w:val="0046151B"/>
     <w:rsid w:val="00461522"/>
+    <w:rsid w:val="004615BC"/>
     <w:rsid w:val="004615E8"/>
+    <w:rsid w:val="004615FD"/>
     <w:rsid w:val="00461688"/>
+    <w:rsid w:val="00461D6A"/>
     <w:rsid w:val="00461FDF"/>
+    <w:rsid w:val="0046253C"/>
     <w:rsid w:val="004625F5"/>
+    <w:rsid w:val="004628CC"/>
     <w:rsid w:val="0046304F"/>
+    <w:rsid w:val="0046317A"/>
+    <w:rsid w:val="004639D3"/>
+    <w:rsid w:val="00463CA8"/>
     <w:rsid w:val="00464039"/>
+    <w:rsid w:val="004643F4"/>
     <w:rsid w:val="004650A2"/>
     <w:rsid w:val="00465906"/>
+    <w:rsid w:val="004659CD"/>
     <w:rsid w:val="00466EE1"/>
     <w:rsid w:val="0046798A"/>
+    <w:rsid w:val="00467ACD"/>
+    <w:rsid w:val="00467B6C"/>
     <w:rsid w:val="004704C7"/>
+    <w:rsid w:val="004706A5"/>
     <w:rsid w:val="00470756"/>
     <w:rsid w:val="0047090C"/>
     <w:rsid w:val="00470991"/>
+    <w:rsid w:val="00470AB5"/>
     <w:rsid w:val="00470ED3"/>
     <w:rsid w:val="00470F28"/>
+    <w:rsid w:val="00471157"/>
     <w:rsid w:val="00471404"/>
     <w:rsid w:val="00471B1F"/>
     <w:rsid w:val="00472DCF"/>
+    <w:rsid w:val="00473117"/>
+    <w:rsid w:val="0047326F"/>
     <w:rsid w:val="00473971"/>
+    <w:rsid w:val="0047429C"/>
+    <w:rsid w:val="004744F5"/>
     <w:rsid w:val="0047453F"/>
     <w:rsid w:val="00474824"/>
     <w:rsid w:val="00474A7E"/>
     <w:rsid w:val="00474BA5"/>
     <w:rsid w:val="0047547B"/>
     <w:rsid w:val="00475C45"/>
     <w:rsid w:val="00475F46"/>
+    <w:rsid w:val="004766A2"/>
+    <w:rsid w:val="0047708B"/>
     <w:rsid w:val="004772E3"/>
     <w:rsid w:val="004772FD"/>
     <w:rsid w:val="004774E6"/>
+    <w:rsid w:val="00477869"/>
     <w:rsid w:val="00477EA3"/>
+    <w:rsid w:val="00480C64"/>
+    <w:rsid w:val="00480CA6"/>
     <w:rsid w:val="0048123A"/>
+    <w:rsid w:val="00481539"/>
+    <w:rsid w:val="004819B1"/>
     <w:rsid w:val="0048265C"/>
+    <w:rsid w:val="004827C4"/>
+    <w:rsid w:val="004829F6"/>
+    <w:rsid w:val="00482B0C"/>
+    <w:rsid w:val="00482E3D"/>
+    <w:rsid w:val="004832A6"/>
     <w:rsid w:val="004836BC"/>
+    <w:rsid w:val="004837CE"/>
     <w:rsid w:val="00483945"/>
+    <w:rsid w:val="00483DA7"/>
+    <w:rsid w:val="00483E93"/>
+    <w:rsid w:val="00484D4F"/>
+    <w:rsid w:val="00484FB9"/>
     <w:rsid w:val="00485A1C"/>
+    <w:rsid w:val="00485A36"/>
     <w:rsid w:val="00485DC6"/>
     <w:rsid w:val="004860D7"/>
+    <w:rsid w:val="00486797"/>
     <w:rsid w:val="00486C10"/>
+    <w:rsid w:val="00487581"/>
     <w:rsid w:val="00487831"/>
     <w:rsid w:val="00487BBA"/>
+    <w:rsid w:val="00487F94"/>
+    <w:rsid w:val="00490089"/>
+    <w:rsid w:val="00490489"/>
     <w:rsid w:val="00490D93"/>
     <w:rsid w:val="00490E34"/>
+    <w:rsid w:val="00490F7A"/>
     <w:rsid w:val="00490F82"/>
     <w:rsid w:val="0049104E"/>
     <w:rsid w:val="00491662"/>
     <w:rsid w:val="00491C1F"/>
+    <w:rsid w:val="00491C89"/>
     <w:rsid w:val="00491FBB"/>
+    <w:rsid w:val="00492142"/>
+    <w:rsid w:val="00492282"/>
     <w:rsid w:val="004923E3"/>
+    <w:rsid w:val="004923F5"/>
+    <w:rsid w:val="00492D39"/>
     <w:rsid w:val="00493498"/>
     <w:rsid w:val="00493ABF"/>
     <w:rsid w:val="00493EBF"/>
     <w:rsid w:val="004947E6"/>
     <w:rsid w:val="00494936"/>
+    <w:rsid w:val="00494B73"/>
     <w:rsid w:val="00494EFF"/>
     <w:rsid w:val="00494FDB"/>
     <w:rsid w:val="004950F0"/>
+    <w:rsid w:val="004958E3"/>
+    <w:rsid w:val="00495BFC"/>
     <w:rsid w:val="00495CBC"/>
+    <w:rsid w:val="00496973"/>
     <w:rsid w:val="00496DBC"/>
     <w:rsid w:val="0049700D"/>
     <w:rsid w:val="00497368"/>
     <w:rsid w:val="0049762A"/>
+    <w:rsid w:val="0049790C"/>
     <w:rsid w:val="00497A72"/>
     <w:rsid w:val="00497AFF"/>
+    <w:rsid w:val="00497B0C"/>
     <w:rsid w:val="00497B18"/>
     <w:rsid w:val="00497B95"/>
+    <w:rsid w:val="004A00F7"/>
     <w:rsid w:val="004A04B0"/>
     <w:rsid w:val="004A06B8"/>
+    <w:rsid w:val="004A0BA6"/>
     <w:rsid w:val="004A12AE"/>
     <w:rsid w:val="004A14BC"/>
     <w:rsid w:val="004A1628"/>
     <w:rsid w:val="004A180F"/>
     <w:rsid w:val="004A1BE8"/>
+    <w:rsid w:val="004A2056"/>
     <w:rsid w:val="004A2800"/>
+    <w:rsid w:val="004A29D1"/>
+    <w:rsid w:val="004A2B8E"/>
+    <w:rsid w:val="004A2DD2"/>
     <w:rsid w:val="004A2F9A"/>
+    <w:rsid w:val="004A3243"/>
+    <w:rsid w:val="004A3292"/>
+    <w:rsid w:val="004A3FF3"/>
+    <w:rsid w:val="004A41BF"/>
+    <w:rsid w:val="004A4263"/>
     <w:rsid w:val="004A478A"/>
     <w:rsid w:val="004A4D26"/>
     <w:rsid w:val="004A521E"/>
     <w:rsid w:val="004A525C"/>
+    <w:rsid w:val="004A58C7"/>
+    <w:rsid w:val="004A5DF0"/>
     <w:rsid w:val="004A5F06"/>
     <w:rsid w:val="004A608E"/>
+    <w:rsid w:val="004A6168"/>
+    <w:rsid w:val="004A6584"/>
+    <w:rsid w:val="004A6687"/>
+    <w:rsid w:val="004A685F"/>
+    <w:rsid w:val="004A6966"/>
     <w:rsid w:val="004A6E23"/>
     <w:rsid w:val="004A6E30"/>
     <w:rsid w:val="004A6EFB"/>
     <w:rsid w:val="004A70E3"/>
     <w:rsid w:val="004A7E75"/>
     <w:rsid w:val="004A7E89"/>
+    <w:rsid w:val="004B0113"/>
+    <w:rsid w:val="004B01E4"/>
     <w:rsid w:val="004B05B0"/>
     <w:rsid w:val="004B12FA"/>
     <w:rsid w:val="004B13E5"/>
+    <w:rsid w:val="004B1713"/>
+    <w:rsid w:val="004B1AF0"/>
     <w:rsid w:val="004B1B4F"/>
     <w:rsid w:val="004B21BD"/>
+    <w:rsid w:val="004B2241"/>
     <w:rsid w:val="004B2581"/>
     <w:rsid w:val="004B2CCD"/>
+    <w:rsid w:val="004B2D54"/>
     <w:rsid w:val="004B2EF2"/>
     <w:rsid w:val="004B319F"/>
+    <w:rsid w:val="004B392A"/>
     <w:rsid w:val="004B3D1E"/>
+    <w:rsid w:val="004B3E4F"/>
+    <w:rsid w:val="004B3EF8"/>
     <w:rsid w:val="004B447E"/>
     <w:rsid w:val="004B46E0"/>
     <w:rsid w:val="004B4768"/>
     <w:rsid w:val="004B4A8B"/>
+    <w:rsid w:val="004B5605"/>
+    <w:rsid w:val="004B5B82"/>
+    <w:rsid w:val="004B65E3"/>
+    <w:rsid w:val="004B70C3"/>
     <w:rsid w:val="004B7740"/>
+    <w:rsid w:val="004B7A92"/>
     <w:rsid w:val="004C0438"/>
+    <w:rsid w:val="004C05DD"/>
     <w:rsid w:val="004C10E3"/>
     <w:rsid w:val="004C1442"/>
+    <w:rsid w:val="004C1990"/>
     <w:rsid w:val="004C286F"/>
     <w:rsid w:val="004C28EB"/>
     <w:rsid w:val="004C29D4"/>
     <w:rsid w:val="004C2A34"/>
     <w:rsid w:val="004C2B9E"/>
     <w:rsid w:val="004C2DCE"/>
     <w:rsid w:val="004C2E9D"/>
     <w:rsid w:val="004C2FF3"/>
     <w:rsid w:val="004C324B"/>
     <w:rsid w:val="004C3282"/>
     <w:rsid w:val="004C3565"/>
     <w:rsid w:val="004C386E"/>
     <w:rsid w:val="004C3AF8"/>
     <w:rsid w:val="004C42A9"/>
     <w:rsid w:val="004C431D"/>
     <w:rsid w:val="004C44CB"/>
     <w:rsid w:val="004C47A8"/>
+    <w:rsid w:val="004C4FFB"/>
+    <w:rsid w:val="004C5108"/>
     <w:rsid w:val="004C57BC"/>
     <w:rsid w:val="004C5987"/>
     <w:rsid w:val="004C59E5"/>
     <w:rsid w:val="004C5A97"/>
+    <w:rsid w:val="004C5B08"/>
+    <w:rsid w:val="004C6055"/>
     <w:rsid w:val="004C6286"/>
     <w:rsid w:val="004C6360"/>
     <w:rsid w:val="004C727B"/>
     <w:rsid w:val="004C770B"/>
     <w:rsid w:val="004C7D48"/>
     <w:rsid w:val="004D01C5"/>
     <w:rsid w:val="004D0415"/>
+    <w:rsid w:val="004D0F3E"/>
     <w:rsid w:val="004D1642"/>
     <w:rsid w:val="004D1EA1"/>
+    <w:rsid w:val="004D1F43"/>
     <w:rsid w:val="004D2793"/>
     <w:rsid w:val="004D2980"/>
+    <w:rsid w:val="004D2ADB"/>
+    <w:rsid w:val="004D3730"/>
     <w:rsid w:val="004D3EC2"/>
+    <w:rsid w:val="004D43D3"/>
     <w:rsid w:val="004D488B"/>
     <w:rsid w:val="004D5993"/>
+    <w:rsid w:val="004D5D7F"/>
     <w:rsid w:val="004D6327"/>
     <w:rsid w:val="004D63A5"/>
     <w:rsid w:val="004D63DF"/>
     <w:rsid w:val="004D65FD"/>
     <w:rsid w:val="004D68A3"/>
     <w:rsid w:val="004D6CFE"/>
     <w:rsid w:val="004D7015"/>
     <w:rsid w:val="004D775E"/>
     <w:rsid w:val="004E0328"/>
     <w:rsid w:val="004E10CF"/>
+    <w:rsid w:val="004E11A7"/>
+    <w:rsid w:val="004E1A2F"/>
     <w:rsid w:val="004E1BF0"/>
     <w:rsid w:val="004E20D4"/>
     <w:rsid w:val="004E26E1"/>
     <w:rsid w:val="004E2B6F"/>
+    <w:rsid w:val="004E2EF7"/>
+    <w:rsid w:val="004E313A"/>
+    <w:rsid w:val="004E329C"/>
     <w:rsid w:val="004E3A6D"/>
+    <w:rsid w:val="004E3D3D"/>
     <w:rsid w:val="004E3D82"/>
     <w:rsid w:val="004E455E"/>
     <w:rsid w:val="004E4ECD"/>
+    <w:rsid w:val="004E503E"/>
     <w:rsid w:val="004E52A6"/>
+    <w:rsid w:val="004E52C3"/>
     <w:rsid w:val="004E5703"/>
     <w:rsid w:val="004E5771"/>
+    <w:rsid w:val="004E58E9"/>
     <w:rsid w:val="004E5F8A"/>
     <w:rsid w:val="004E627B"/>
     <w:rsid w:val="004E71A6"/>
     <w:rsid w:val="004E72F6"/>
+    <w:rsid w:val="004E777D"/>
     <w:rsid w:val="004E7967"/>
     <w:rsid w:val="004E7A68"/>
+    <w:rsid w:val="004E7AD7"/>
     <w:rsid w:val="004E7C3F"/>
     <w:rsid w:val="004F0012"/>
     <w:rsid w:val="004F0864"/>
     <w:rsid w:val="004F0F64"/>
     <w:rsid w:val="004F133B"/>
     <w:rsid w:val="004F2718"/>
+    <w:rsid w:val="004F2D56"/>
+    <w:rsid w:val="004F302F"/>
+    <w:rsid w:val="004F3146"/>
+    <w:rsid w:val="004F315A"/>
     <w:rsid w:val="004F3A80"/>
     <w:rsid w:val="004F3E36"/>
     <w:rsid w:val="004F4A47"/>
     <w:rsid w:val="004F4D85"/>
     <w:rsid w:val="004F510F"/>
     <w:rsid w:val="004F51C4"/>
     <w:rsid w:val="004F5227"/>
+    <w:rsid w:val="004F5496"/>
     <w:rsid w:val="004F5951"/>
+    <w:rsid w:val="004F5B52"/>
     <w:rsid w:val="004F5C8C"/>
     <w:rsid w:val="004F6894"/>
     <w:rsid w:val="004F6EEB"/>
+    <w:rsid w:val="004F7752"/>
     <w:rsid w:val="004F7F34"/>
     <w:rsid w:val="005001E1"/>
     <w:rsid w:val="0050036B"/>
     <w:rsid w:val="00500564"/>
     <w:rsid w:val="005008CA"/>
     <w:rsid w:val="00500FF3"/>
+    <w:rsid w:val="00501440"/>
+    <w:rsid w:val="005016E4"/>
     <w:rsid w:val="005017A8"/>
     <w:rsid w:val="00501B62"/>
+    <w:rsid w:val="00501D9C"/>
+    <w:rsid w:val="00502154"/>
     <w:rsid w:val="0050251B"/>
+    <w:rsid w:val="005026F8"/>
     <w:rsid w:val="00502A83"/>
     <w:rsid w:val="00502A90"/>
+    <w:rsid w:val="00502B89"/>
+    <w:rsid w:val="00502DD4"/>
+    <w:rsid w:val="00503351"/>
+    <w:rsid w:val="005035B3"/>
     <w:rsid w:val="005037BA"/>
     <w:rsid w:val="00503C45"/>
+    <w:rsid w:val="005043F7"/>
     <w:rsid w:val="00504CEB"/>
+    <w:rsid w:val="00504FDA"/>
     <w:rsid w:val="005050BB"/>
     <w:rsid w:val="00505FDB"/>
+    <w:rsid w:val="00506772"/>
     <w:rsid w:val="00506BB6"/>
     <w:rsid w:val="00506C0A"/>
+    <w:rsid w:val="005071FE"/>
     <w:rsid w:val="00507DA8"/>
+    <w:rsid w:val="00510A7B"/>
     <w:rsid w:val="00510DC5"/>
+    <w:rsid w:val="00511671"/>
     <w:rsid w:val="0051172F"/>
     <w:rsid w:val="005117F8"/>
+    <w:rsid w:val="005119FF"/>
+    <w:rsid w:val="00511F2B"/>
+    <w:rsid w:val="0051213A"/>
     <w:rsid w:val="00512A68"/>
+    <w:rsid w:val="00513CC2"/>
+    <w:rsid w:val="00514384"/>
     <w:rsid w:val="005145E4"/>
     <w:rsid w:val="0051493B"/>
+    <w:rsid w:val="0051518B"/>
+    <w:rsid w:val="005151D8"/>
+    <w:rsid w:val="005152DE"/>
     <w:rsid w:val="00515B89"/>
     <w:rsid w:val="00515BAC"/>
+    <w:rsid w:val="00515C63"/>
     <w:rsid w:val="00515CFB"/>
+    <w:rsid w:val="005165B1"/>
     <w:rsid w:val="005166B0"/>
     <w:rsid w:val="00516870"/>
+    <w:rsid w:val="00516B2B"/>
     <w:rsid w:val="005171B4"/>
+    <w:rsid w:val="00517461"/>
     <w:rsid w:val="0051771C"/>
     <w:rsid w:val="00517AC4"/>
     <w:rsid w:val="00517D55"/>
     <w:rsid w:val="00517DE1"/>
     <w:rsid w:val="005203F5"/>
+    <w:rsid w:val="00520696"/>
     <w:rsid w:val="00520778"/>
+    <w:rsid w:val="005208B3"/>
     <w:rsid w:val="00520CA1"/>
+    <w:rsid w:val="00520FD4"/>
     <w:rsid w:val="005218BA"/>
+    <w:rsid w:val="00521CDA"/>
     <w:rsid w:val="00522666"/>
     <w:rsid w:val="00522C21"/>
+    <w:rsid w:val="00522CDB"/>
     <w:rsid w:val="00522F1E"/>
     <w:rsid w:val="00523359"/>
     <w:rsid w:val="0052347B"/>
+    <w:rsid w:val="0052385F"/>
     <w:rsid w:val="00523973"/>
     <w:rsid w:val="005247F2"/>
     <w:rsid w:val="0052486A"/>
     <w:rsid w:val="00525014"/>
+    <w:rsid w:val="005256AB"/>
+    <w:rsid w:val="005258F3"/>
     <w:rsid w:val="00525C44"/>
+    <w:rsid w:val="00526240"/>
     <w:rsid w:val="00526244"/>
+    <w:rsid w:val="005265BE"/>
     <w:rsid w:val="005267CD"/>
     <w:rsid w:val="00526A95"/>
     <w:rsid w:val="00526B5C"/>
+    <w:rsid w:val="00527F52"/>
+    <w:rsid w:val="005300DB"/>
     <w:rsid w:val="00530779"/>
+    <w:rsid w:val="00530861"/>
+    <w:rsid w:val="00530BA6"/>
+    <w:rsid w:val="00530DB5"/>
     <w:rsid w:val="00530F14"/>
     <w:rsid w:val="00530FEC"/>
     <w:rsid w:val="0053105B"/>
+    <w:rsid w:val="00531098"/>
     <w:rsid w:val="00531241"/>
+    <w:rsid w:val="0053150E"/>
     <w:rsid w:val="00531E28"/>
+    <w:rsid w:val="0053223B"/>
     <w:rsid w:val="00532684"/>
+    <w:rsid w:val="00532DB9"/>
     <w:rsid w:val="00533091"/>
+    <w:rsid w:val="005332D5"/>
     <w:rsid w:val="005338F1"/>
+    <w:rsid w:val="00533ACE"/>
     <w:rsid w:val="00533C54"/>
     <w:rsid w:val="00533FC2"/>
     <w:rsid w:val="00534055"/>
     <w:rsid w:val="0053484A"/>
+    <w:rsid w:val="00534C38"/>
+    <w:rsid w:val="00535433"/>
+    <w:rsid w:val="00535FA0"/>
     <w:rsid w:val="0053633D"/>
     <w:rsid w:val="00536691"/>
     <w:rsid w:val="0053673C"/>
+    <w:rsid w:val="005367C2"/>
     <w:rsid w:val="0053690F"/>
+    <w:rsid w:val="005370B5"/>
+    <w:rsid w:val="005372E4"/>
     <w:rsid w:val="00537414"/>
     <w:rsid w:val="005375BB"/>
+    <w:rsid w:val="00537976"/>
+    <w:rsid w:val="00537988"/>
     <w:rsid w:val="00537AB8"/>
     <w:rsid w:val="00537C35"/>
+    <w:rsid w:val="005401C4"/>
     <w:rsid w:val="005403FB"/>
     <w:rsid w:val="0054113D"/>
     <w:rsid w:val="005412A6"/>
+    <w:rsid w:val="005416FF"/>
+    <w:rsid w:val="0054179C"/>
     <w:rsid w:val="00541910"/>
     <w:rsid w:val="00542550"/>
+    <w:rsid w:val="005426CC"/>
     <w:rsid w:val="005427CC"/>
     <w:rsid w:val="00542B26"/>
+    <w:rsid w:val="005432E7"/>
     <w:rsid w:val="00544232"/>
+    <w:rsid w:val="00544267"/>
+    <w:rsid w:val="00544B2B"/>
+    <w:rsid w:val="00544DB8"/>
     <w:rsid w:val="00545140"/>
     <w:rsid w:val="00545CF3"/>
     <w:rsid w:val="00546002"/>
     <w:rsid w:val="005462DD"/>
     <w:rsid w:val="005466BA"/>
     <w:rsid w:val="005469E5"/>
+    <w:rsid w:val="00546ACC"/>
     <w:rsid w:val="00546C75"/>
+    <w:rsid w:val="00546D6D"/>
+    <w:rsid w:val="00546DEB"/>
     <w:rsid w:val="00546DEC"/>
     <w:rsid w:val="00547A10"/>
     <w:rsid w:val="005500D7"/>
+    <w:rsid w:val="005507D9"/>
     <w:rsid w:val="00550B7B"/>
     <w:rsid w:val="00550F2E"/>
+    <w:rsid w:val="0055106C"/>
     <w:rsid w:val="00551831"/>
+    <w:rsid w:val="00551A1C"/>
     <w:rsid w:val="0055235C"/>
+    <w:rsid w:val="0055265E"/>
     <w:rsid w:val="0055275E"/>
     <w:rsid w:val="00552971"/>
     <w:rsid w:val="00552B55"/>
     <w:rsid w:val="0055319D"/>
     <w:rsid w:val="005531AC"/>
     <w:rsid w:val="00553922"/>
     <w:rsid w:val="00553A46"/>
     <w:rsid w:val="0055418F"/>
     <w:rsid w:val="00554D6F"/>
     <w:rsid w:val="00555324"/>
     <w:rsid w:val="00555459"/>
+    <w:rsid w:val="00555696"/>
     <w:rsid w:val="0055570E"/>
     <w:rsid w:val="00555F28"/>
     <w:rsid w:val="00556933"/>
+    <w:rsid w:val="00556ADB"/>
     <w:rsid w:val="00557111"/>
     <w:rsid w:val="005571F8"/>
     <w:rsid w:val="0055750E"/>
     <w:rsid w:val="00557C32"/>
+    <w:rsid w:val="005606A9"/>
+    <w:rsid w:val="00560CD7"/>
     <w:rsid w:val="00560EB6"/>
     <w:rsid w:val="00560F5A"/>
     <w:rsid w:val="00561879"/>
     <w:rsid w:val="00561B7A"/>
+    <w:rsid w:val="005624CD"/>
     <w:rsid w:val="005624D0"/>
     <w:rsid w:val="00562818"/>
     <w:rsid w:val="00562CFB"/>
     <w:rsid w:val="00562D09"/>
     <w:rsid w:val="00563099"/>
     <w:rsid w:val="00563E36"/>
+    <w:rsid w:val="00564512"/>
     <w:rsid w:val="00564F65"/>
     <w:rsid w:val="005656DD"/>
     <w:rsid w:val="00565ABF"/>
     <w:rsid w:val="0056603B"/>
     <w:rsid w:val="005660FE"/>
+    <w:rsid w:val="00566178"/>
+    <w:rsid w:val="00566456"/>
+    <w:rsid w:val="0056651D"/>
+    <w:rsid w:val="0056723C"/>
+    <w:rsid w:val="005675F0"/>
     <w:rsid w:val="00567603"/>
+    <w:rsid w:val="00567A69"/>
     <w:rsid w:val="0057109D"/>
+    <w:rsid w:val="00571531"/>
     <w:rsid w:val="00571B46"/>
     <w:rsid w:val="00571FC1"/>
+    <w:rsid w:val="00572450"/>
     <w:rsid w:val="005725D5"/>
     <w:rsid w:val="005729C6"/>
     <w:rsid w:val="00572CE5"/>
     <w:rsid w:val="00572E6C"/>
+    <w:rsid w:val="005733ED"/>
     <w:rsid w:val="0057351A"/>
     <w:rsid w:val="005735C2"/>
     <w:rsid w:val="00574091"/>
     <w:rsid w:val="0057412F"/>
     <w:rsid w:val="005742C3"/>
+    <w:rsid w:val="00574B85"/>
     <w:rsid w:val="00574B87"/>
     <w:rsid w:val="00574BAC"/>
+    <w:rsid w:val="005753DE"/>
+    <w:rsid w:val="0057610B"/>
+    <w:rsid w:val="0057628F"/>
+    <w:rsid w:val="0057696F"/>
+    <w:rsid w:val="00576A5D"/>
+    <w:rsid w:val="00577029"/>
     <w:rsid w:val="005774BF"/>
     <w:rsid w:val="00577B45"/>
+    <w:rsid w:val="00577DDD"/>
     <w:rsid w:val="005800C6"/>
     <w:rsid w:val="00580165"/>
+    <w:rsid w:val="00580B4F"/>
+    <w:rsid w:val="005816CC"/>
     <w:rsid w:val="00581C96"/>
     <w:rsid w:val="00582261"/>
+    <w:rsid w:val="005823EB"/>
     <w:rsid w:val="005825CC"/>
     <w:rsid w:val="005827DE"/>
     <w:rsid w:val="00582AB6"/>
+    <w:rsid w:val="00582E21"/>
     <w:rsid w:val="005830C3"/>
+    <w:rsid w:val="005830D2"/>
     <w:rsid w:val="00583492"/>
     <w:rsid w:val="00583934"/>
     <w:rsid w:val="00583C92"/>
+    <w:rsid w:val="00583F72"/>
     <w:rsid w:val="00584894"/>
     <w:rsid w:val="00584BC2"/>
+    <w:rsid w:val="00584D25"/>
     <w:rsid w:val="005853F7"/>
     <w:rsid w:val="00585F2A"/>
     <w:rsid w:val="0058628B"/>
     <w:rsid w:val="00586C47"/>
+    <w:rsid w:val="005871F1"/>
+    <w:rsid w:val="00587523"/>
+    <w:rsid w:val="00587733"/>
     <w:rsid w:val="00587A00"/>
+    <w:rsid w:val="00587F5A"/>
+    <w:rsid w:val="0059007E"/>
     <w:rsid w:val="00590327"/>
     <w:rsid w:val="00590621"/>
     <w:rsid w:val="005907EA"/>
+    <w:rsid w:val="00590819"/>
     <w:rsid w:val="00590E11"/>
     <w:rsid w:val="00590EB4"/>
     <w:rsid w:val="005916CD"/>
     <w:rsid w:val="005919AC"/>
     <w:rsid w:val="00592094"/>
     <w:rsid w:val="0059267A"/>
     <w:rsid w:val="005929EE"/>
+    <w:rsid w:val="00592DF1"/>
     <w:rsid w:val="00593447"/>
     <w:rsid w:val="005936DA"/>
+    <w:rsid w:val="00594134"/>
     <w:rsid w:val="0059496F"/>
+    <w:rsid w:val="00594C4E"/>
+    <w:rsid w:val="0059538F"/>
+    <w:rsid w:val="005953D6"/>
     <w:rsid w:val="005955EB"/>
+    <w:rsid w:val="0059586A"/>
+    <w:rsid w:val="00595906"/>
+    <w:rsid w:val="00595BD2"/>
+    <w:rsid w:val="00595E1E"/>
     <w:rsid w:val="00595FC4"/>
     <w:rsid w:val="005964B0"/>
     <w:rsid w:val="00596833"/>
     <w:rsid w:val="00596B20"/>
+    <w:rsid w:val="00596BBC"/>
     <w:rsid w:val="00596BC8"/>
     <w:rsid w:val="005A00A0"/>
+    <w:rsid w:val="005A0244"/>
     <w:rsid w:val="005A040B"/>
     <w:rsid w:val="005A064B"/>
     <w:rsid w:val="005A09BC"/>
     <w:rsid w:val="005A0AF6"/>
+    <w:rsid w:val="005A1A3E"/>
     <w:rsid w:val="005A1B1C"/>
     <w:rsid w:val="005A1C0C"/>
     <w:rsid w:val="005A1CF0"/>
+    <w:rsid w:val="005A2364"/>
     <w:rsid w:val="005A2439"/>
     <w:rsid w:val="005A2DCA"/>
+    <w:rsid w:val="005A39D4"/>
+    <w:rsid w:val="005A3C52"/>
     <w:rsid w:val="005A3FBF"/>
     <w:rsid w:val="005A4455"/>
     <w:rsid w:val="005A4E94"/>
     <w:rsid w:val="005A4F44"/>
     <w:rsid w:val="005A505D"/>
+    <w:rsid w:val="005A5280"/>
     <w:rsid w:val="005A531D"/>
     <w:rsid w:val="005A565A"/>
+    <w:rsid w:val="005A58E1"/>
     <w:rsid w:val="005A5A15"/>
     <w:rsid w:val="005A5AA0"/>
     <w:rsid w:val="005A64B1"/>
     <w:rsid w:val="005A664F"/>
     <w:rsid w:val="005A6A91"/>
+    <w:rsid w:val="005A6C77"/>
     <w:rsid w:val="005A6E51"/>
+    <w:rsid w:val="005A79D7"/>
     <w:rsid w:val="005A7D45"/>
+    <w:rsid w:val="005B018C"/>
     <w:rsid w:val="005B02FD"/>
     <w:rsid w:val="005B0369"/>
+    <w:rsid w:val="005B0A59"/>
     <w:rsid w:val="005B101A"/>
     <w:rsid w:val="005B1038"/>
     <w:rsid w:val="005B1D5E"/>
     <w:rsid w:val="005B1DFB"/>
     <w:rsid w:val="005B2073"/>
     <w:rsid w:val="005B26DD"/>
     <w:rsid w:val="005B2875"/>
     <w:rsid w:val="005B28B3"/>
     <w:rsid w:val="005B2903"/>
     <w:rsid w:val="005B2A25"/>
+    <w:rsid w:val="005B31ED"/>
+    <w:rsid w:val="005B33E9"/>
     <w:rsid w:val="005B37BB"/>
     <w:rsid w:val="005B38B7"/>
     <w:rsid w:val="005B3983"/>
+    <w:rsid w:val="005B3E4C"/>
+    <w:rsid w:val="005B50CA"/>
     <w:rsid w:val="005B55B0"/>
+    <w:rsid w:val="005B57C1"/>
     <w:rsid w:val="005B595D"/>
     <w:rsid w:val="005B59E6"/>
     <w:rsid w:val="005B5B4C"/>
     <w:rsid w:val="005B5BE3"/>
     <w:rsid w:val="005B5CE6"/>
     <w:rsid w:val="005B626C"/>
+    <w:rsid w:val="005B67D1"/>
     <w:rsid w:val="005B6C6C"/>
     <w:rsid w:val="005B7CF6"/>
+    <w:rsid w:val="005C0212"/>
     <w:rsid w:val="005C0727"/>
     <w:rsid w:val="005C0F71"/>
     <w:rsid w:val="005C1184"/>
+    <w:rsid w:val="005C1541"/>
+    <w:rsid w:val="005C17BA"/>
     <w:rsid w:val="005C1A70"/>
     <w:rsid w:val="005C1A82"/>
+    <w:rsid w:val="005C1EBD"/>
     <w:rsid w:val="005C223A"/>
     <w:rsid w:val="005C24D1"/>
+    <w:rsid w:val="005C256E"/>
+    <w:rsid w:val="005C277D"/>
+    <w:rsid w:val="005C2C52"/>
+    <w:rsid w:val="005C2F6B"/>
     <w:rsid w:val="005C3443"/>
+    <w:rsid w:val="005C3495"/>
     <w:rsid w:val="005C3818"/>
+    <w:rsid w:val="005C3F23"/>
     <w:rsid w:val="005C41E6"/>
+    <w:rsid w:val="005C427D"/>
     <w:rsid w:val="005C4797"/>
     <w:rsid w:val="005C4F23"/>
+    <w:rsid w:val="005C538C"/>
+    <w:rsid w:val="005C5665"/>
     <w:rsid w:val="005C5B10"/>
     <w:rsid w:val="005C5B3E"/>
     <w:rsid w:val="005C5C32"/>
+    <w:rsid w:val="005C68C8"/>
     <w:rsid w:val="005C6ECE"/>
     <w:rsid w:val="005C779B"/>
     <w:rsid w:val="005C7A0B"/>
+    <w:rsid w:val="005C7E82"/>
+    <w:rsid w:val="005D02B5"/>
     <w:rsid w:val="005D038D"/>
     <w:rsid w:val="005D06EF"/>
     <w:rsid w:val="005D09CD"/>
     <w:rsid w:val="005D0DCF"/>
     <w:rsid w:val="005D0F15"/>
     <w:rsid w:val="005D0F56"/>
     <w:rsid w:val="005D17E7"/>
     <w:rsid w:val="005D1B0E"/>
+    <w:rsid w:val="005D20D9"/>
     <w:rsid w:val="005D2458"/>
+    <w:rsid w:val="005D2755"/>
+    <w:rsid w:val="005D2C9A"/>
     <w:rsid w:val="005D2E19"/>
+    <w:rsid w:val="005D2FC2"/>
+    <w:rsid w:val="005D305D"/>
     <w:rsid w:val="005D333E"/>
     <w:rsid w:val="005D337F"/>
     <w:rsid w:val="005D34D1"/>
     <w:rsid w:val="005D3547"/>
     <w:rsid w:val="005D3A7B"/>
     <w:rsid w:val="005D3F50"/>
     <w:rsid w:val="005D474D"/>
     <w:rsid w:val="005D48F0"/>
     <w:rsid w:val="005D4C3A"/>
     <w:rsid w:val="005D4F22"/>
     <w:rsid w:val="005D5E8B"/>
     <w:rsid w:val="005D7571"/>
+    <w:rsid w:val="005D7B67"/>
+    <w:rsid w:val="005D7BDC"/>
+    <w:rsid w:val="005E0501"/>
     <w:rsid w:val="005E0577"/>
     <w:rsid w:val="005E0D5B"/>
+    <w:rsid w:val="005E0E2B"/>
+    <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1AF5"/>
     <w:rsid w:val="005E1C6E"/>
     <w:rsid w:val="005E1E6A"/>
     <w:rsid w:val="005E210B"/>
+    <w:rsid w:val="005E2134"/>
     <w:rsid w:val="005E2256"/>
     <w:rsid w:val="005E22C8"/>
+    <w:rsid w:val="005E4724"/>
     <w:rsid w:val="005E49BF"/>
+    <w:rsid w:val="005E4CF5"/>
+    <w:rsid w:val="005E4E26"/>
+    <w:rsid w:val="005E518B"/>
     <w:rsid w:val="005E551B"/>
     <w:rsid w:val="005E55DB"/>
+    <w:rsid w:val="005E5633"/>
+    <w:rsid w:val="005E5698"/>
     <w:rsid w:val="005E5A07"/>
     <w:rsid w:val="005E5B32"/>
     <w:rsid w:val="005E5D13"/>
     <w:rsid w:val="005E61BA"/>
     <w:rsid w:val="005E6295"/>
     <w:rsid w:val="005E6717"/>
     <w:rsid w:val="005E6768"/>
     <w:rsid w:val="005E6A77"/>
     <w:rsid w:val="005E6B1A"/>
     <w:rsid w:val="005E6D2C"/>
     <w:rsid w:val="005E7329"/>
+    <w:rsid w:val="005E7714"/>
     <w:rsid w:val="005E7834"/>
     <w:rsid w:val="005F0119"/>
     <w:rsid w:val="005F02EE"/>
+    <w:rsid w:val="005F0841"/>
+    <w:rsid w:val="005F0FEC"/>
+    <w:rsid w:val="005F1285"/>
     <w:rsid w:val="005F14E7"/>
     <w:rsid w:val="005F1625"/>
     <w:rsid w:val="005F16F0"/>
+    <w:rsid w:val="005F2CBF"/>
     <w:rsid w:val="005F2DD3"/>
+    <w:rsid w:val="005F31EA"/>
     <w:rsid w:val="005F329D"/>
+    <w:rsid w:val="005F3851"/>
     <w:rsid w:val="005F3904"/>
     <w:rsid w:val="005F390F"/>
+    <w:rsid w:val="005F4585"/>
     <w:rsid w:val="005F4588"/>
+    <w:rsid w:val="005F50A9"/>
+    <w:rsid w:val="005F50E6"/>
     <w:rsid w:val="005F517B"/>
     <w:rsid w:val="005F5803"/>
     <w:rsid w:val="005F58FC"/>
     <w:rsid w:val="005F5C40"/>
+    <w:rsid w:val="005F5C98"/>
     <w:rsid w:val="005F6189"/>
     <w:rsid w:val="005F62B8"/>
     <w:rsid w:val="005F64A0"/>
     <w:rsid w:val="005F64DE"/>
     <w:rsid w:val="005F686E"/>
     <w:rsid w:val="005F6DF4"/>
     <w:rsid w:val="005F7BF5"/>
     <w:rsid w:val="005F7D58"/>
     <w:rsid w:val="005F7DF3"/>
     <w:rsid w:val="0060022A"/>
+    <w:rsid w:val="0060053E"/>
     <w:rsid w:val="00600732"/>
+    <w:rsid w:val="006009D7"/>
+    <w:rsid w:val="00601109"/>
+    <w:rsid w:val="00601520"/>
+    <w:rsid w:val="00601B56"/>
     <w:rsid w:val="00601C7A"/>
     <w:rsid w:val="00601FA3"/>
     <w:rsid w:val="006024B4"/>
+    <w:rsid w:val="00602F71"/>
     <w:rsid w:val="00603297"/>
     <w:rsid w:val="00604191"/>
     <w:rsid w:val="006043A9"/>
+    <w:rsid w:val="0060455F"/>
     <w:rsid w:val="00604826"/>
+    <w:rsid w:val="0060485A"/>
     <w:rsid w:val="006048CF"/>
     <w:rsid w:val="00604C3D"/>
     <w:rsid w:val="006056D3"/>
+    <w:rsid w:val="00605CAB"/>
     <w:rsid w:val="00606176"/>
     <w:rsid w:val="00606869"/>
+    <w:rsid w:val="00606A93"/>
     <w:rsid w:val="00606AA5"/>
     <w:rsid w:val="00606E60"/>
     <w:rsid w:val="006074F6"/>
     <w:rsid w:val="006076FB"/>
     <w:rsid w:val="00607863"/>
     <w:rsid w:val="00607B2C"/>
+    <w:rsid w:val="00607B41"/>
+    <w:rsid w:val="00607BB5"/>
     <w:rsid w:val="00607EAD"/>
+    <w:rsid w:val="006107CB"/>
     <w:rsid w:val="006109DA"/>
     <w:rsid w:val="00610F7E"/>
+    <w:rsid w:val="0061164E"/>
     <w:rsid w:val="006118B8"/>
     <w:rsid w:val="00611CFF"/>
+    <w:rsid w:val="00611D63"/>
+    <w:rsid w:val="00611F3F"/>
+    <w:rsid w:val="00612560"/>
     <w:rsid w:val="006128DB"/>
     <w:rsid w:val="00612C5F"/>
+    <w:rsid w:val="00612F99"/>
     <w:rsid w:val="0061357C"/>
     <w:rsid w:val="006138E3"/>
     <w:rsid w:val="0061433C"/>
     <w:rsid w:val="00614925"/>
+    <w:rsid w:val="00614E04"/>
     <w:rsid w:val="00615B63"/>
     <w:rsid w:val="006160B6"/>
     <w:rsid w:val="006165AD"/>
     <w:rsid w:val="00616847"/>
     <w:rsid w:val="00616BAA"/>
     <w:rsid w:val="00616C9B"/>
     <w:rsid w:val="006170A2"/>
+    <w:rsid w:val="00617378"/>
+    <w:rsid w:val="00617419"/>
+    <w:rsid w:val="00617703"/>
     <w:rsid w:val="00617943"/>
+    <w:rsid w:val="00617C87"/>
+    <w:rsid w:val="00620B68"/>
     <w:rsid w:val="00620ECB"/>
     <w:rsid w:val="00620ECD"/>
     <w:rsid w:val="006210ED"/>
+    <w:rsid w:val="006211A1"/>
     <w:rsid w:val="00621274"/>
     <w:rsid w:val="006213CB"/>
+    <w:rsid w:val="00621B09"/>
     <w:rsid w:val="00622333"/>
+    <w:rsid w:val="00622453"/>
+    <w:rsid w:val="006224E9"/>
     <w:rsid w:val="00622E4F"/>
     <w:rsid w:val="00622E93"/>
     <w:rsid w:val="00622EB6"/>
     <w:rsid w:val="00623229"/>
+    <w:rsid w:val="00623A7D"/>
     <w:rsid w:val="00624334"/>
     <w:rsid w:val="006245B2"/>
     <w:rsid w:val="00624879"/>
     <w:rsid w:val="00624A5B"/>
     <w:rsid w:val="00624AF1"/>
     <w:rsid w:val="00624BD1"/>
     <w:rsid w:val="00624D18"/>
+    <w:rsid w:val="00624F1D"/>
+    <w:rsid w:val="00625568"/>
+    <w:rsid w:val="00625670"/>
+    <w:rsid w:val="00625878"/>
     <w:rsid w:val="0062592B"/>
     <w:rsid w:val="00625AF1"/>
     <w:rsid w:val="006264CA"/>
     <w:rsid w:val="00626993"/>
     <w:rsid w:val="006269AE"/>
+    <w:rsid w:val="006274AB"/>
     <w:rsid w:val="00627E68"/>
+    <w:rsid w:val="0063028A"/>
     <w:rsid w:val="00631464"/>
     <w:rsid w:val="0063165B"/>
+    <w:rsid w:val="00631B8F"/>
     <w:rsid w:val="00631C07"/>
     <w:rsid w:val="00631C43"/>
     <w:rsid w:val="00631F61"/>
     <w:rsid w:val="00632208"/>
+    <w:rsid w:val="0063230E"/>
+    <w:rsid w:val="006324ED"/>
     <w:rsid w:val="00632B4D"/>
     <w:rsid w:val="00632EE2"/>
     <w:rsid w:val="00632EFD"/>
     <w:rsid w:val="006334C6"/>
+    <w:rsid w:val="00633C1D"/>
     <w:rsid w:val="006342BA"/>
     <w:rsid w:val="00634343"/>
     <w:rsid w:val="00634C73"/>
     <w:rsid w:val="00634D0C"/>
     <w:rsid w:val="0063532F"/>
+    <w:rsid w:val="00635586"/>
+    <w:rsid w:val="006357B7"/>
     <w:rsid w:val="00635A41"/>
+    <w:rsid w:val="00635A91"/>
     <w:rsid w:val="00635DE5"/>
+    <w:rsid w:val="00635F72"/>
     <w:rsid w:val="006363C1"/>
     <w:rsid w:val="006364F6"/>
     <w:rsid w:val="00636748"/>
     <w:rsid w:val="006367D1"/>
+    <w:rsid w:val="00636A9F"/>
+    <w:rsid w:val="0063718B"/>
     <w:rsid w:val="00637477"/>
     <w:rsid w:val="00637BB4"/>
     <w:rsid w:val="00637E37"/>
     <w:rsid w:val="00637F3E"/>
+    <w:rsid w:val="0064023E"/>
     <w:rsid w:val="006407B4"/>
     <w:rsid w:val="00640834"/>
     <w:rsid w:val="00641114"/>
     <w:rsid w:val="00641C40"/>
     <w:rsid w:val="00641FEB"/>
     <w:rsid w:val="00642272"/>
+    <w:rsid w:val="00642902"/>
+    <w:rsid w:val="00643526"/>
     <w:rsid w:val="006437E2"/>
     <w:rsid w:val="006439DD"/>
+    <w:rsid w:val="00643CA8"/>
     <w:rsid w:val="0064447F"/>
     <w:rsid w:val="00644E33"/>
     <w:rsid w:val="00644F11"/>
+    <w:rsid w:val="00644F14"/>
     <w:rsid w:val="006452B2"/>
     <w:rsid w:val="00645727"/>
+    <w:rsid w:val="00645A5E"/>
     <w:rsid w:val="00646414"/>
     <w:rsid w:val="00646B68"/>
     <w:rsid w:val="006476F2"/>
+    <w:rsid w:val="00647991"/>
+    <w:rsid w:val="00650715"/>
     <w:rsid w:val="00651661"/>
     <w:rsid w:val="00651A3F"/>
     <w:rsid w:val="00651A74"/>
     <w:rsid w:val="00652045"/>
     <w:rsid w:val="00653241"/>
     <w:rsid w:val="0065379B"/>
+    <w:rsid w:val="006537F4"/>
+    <w:rsid w:val="00653990"/>
+    <w:rsid w:val="00653AE3"/>
     <w:rsid w:val="00653BE5"/>
     <w:rsid w:val="00653E80"/>
     <w:rsid w:val="00654354"/>
     <w:rsid w:val="00654805"/>
     <w:rsid w:val="00654A81"/>
     <w:rsid w:val="00654B61"/>
     <w:rsid w:val="00655B28"/>
     <w:rsid w:val="00656182"/>
     <w:rsid w:val="006563BD"/>
+    <w:rsid w:val="006565F6"/>
     <w:rsid w:val="006566C2"/>
+    <w:rsid w:val="00656DF0"/>
     <w:rsid w:val="00657168"/>
+    <w:rsid w:val="00657216"/>
+    <w:rsid w:val="00657226"/>
+    <w:rsid w:val="006576ED"/>
+    <w:rsid w:val="006576EE"/>
+    <w:rsid w:val="0065778E"/>
+    <w:rsid w:val="00657B09"/>
     <w:rsid w:val="00657F49"/>
     <w:rsid w:val="006615A7"/>
+    <w:rsid w:val="0066169D"/>
+    <w:rsid w:val="006618AC"/>
     <w:rsid w:val="00661FDC"/>
     <w:rsid w:val="0066248C"/>
     <w:rsid w:val="006624EB"/>
     <w:rsid w:val="00662587"/>
     <w:rsid w:val="00662646"/>
     <w:rsid w:val="00662990"/>
     <w:rsid w:val="00662E5F"/>
     <w:rsid w:val="00662EC9"/>
+    <w:rsid w:val="00663012"/>
+    <w:rsid w:val="0066370C"/>
     <w:rsid w:val="00663F51"/>
     <w:rsid w:val="006641C0"/>
+    <w:rsid w:val="00664E39"/>
+    <w:rsid w:val="00665054"/>
     <w:rsid w:val="0066514C"/>
     <w:rsid w:val="00665205"/>
+    <w:rsid w:val="00665561"/>
     <w:rsid w:val="00666138"/>
     <w:rsid w:val="006661EA"/>
+    <w:rsid w:val="00666BD1"/>
     <w:rsid w:val="00666D84"/>
     <w:rsid w:val="006675E2"/>
+    <w:rsid w:val="00667985"/>
     <w:rsid w:val="00667BF3"/>
+    <w:rsid w:val="00667F94"/>
+    <w:rsid w:val="0067011B"/>
     <w:rsid w:val="00670684"/>
+    <w:rsid w:val="006706AE"/>
     <w:rsid w:val="00670844"/>
     <w:rsid w:val="00670958"/>
     <w:rsid w:val="00670D2F"/>
     <w:rsid w:val="0067101E"/>
     <w:rsid w:val="006711C7"/>
     <w:rsid w:val="006711E5"/>
+    <w:rsid w:val="00671247"/>
     <w:rsid w:val="0067151E"/>
     <w:rsid w:val="0067162A"/>
+    <w:rsid w:val="00671B0E"/>
+    <w:rsid w:val="00671B84"/>
     <w:rsid w:val="006720C5"/>
+    <w:rsid w:val="0067278A"/>
+    <w:rsid w:val="00672B09"/>
+    <w:rsid w:val="00672B20"/>
     <w:rsid w:val="00672B34"/>
+    <w:rsid w:val="0067305D"/>
+    <w:rsid w:val="00673102"/>
+    <w:rsid w:val="00673123"/>
     <w:rsid w:val="0067359D"/>
+    <w:rsid w:val="00673628"/>
+    <w:rsid w:val="006736CA"/>
+    <w:rsid w:val="00673AF2"/>
     <w:rsid w:val="00673C89"/>
     <w:rsid w:val="00673CB4"/>
     <w:rsid w:val="00673CB7"/>
+    <w:rsid w:val="00673F23"/>
     <w:rsid w:val="006740A9"/>
     <w:rsid w:val="00674507"/>
     <w:rsid w:val="00674826"/>
     <w:rsid w:val="006748C9"/>
     <w:rsid w:val="006748F7"/>
     <w:rsid w:val="00674F51"/>
     <w:rsid w:val="0067578E"/>
     <w:rsid w:val="00675851"/>
     <w:rsid w:val="00675D22"/>
     <w:rsid w:val="00676441"/>
+    <w:rsid w:val="006764EB"/>
+    <w:rsid w:val="0067674A"/>
+    <w:rsid w:val="00676822"/>
     <w:rsid w:val="0067733C"/>
     <w:rsid w:val="0067768F"/>
     <w:rsid w:val="00680B5E"/>
+    <w:rsid w:val="006810A5"/>
     <w:rsid w:val="00681C27"/>
+    <w:rsid w:val="00681D40"/>
+    <w:rsid w:val="00681D4C"/>
+    <w:rsid w:val="00682001"/>
     <w:rsid w:val="006821B0"/>
     <w:rsid w:val="006822EB"/>
     <w:rsid w:val="00682716"/>
+    <w:rsid w:val="006829AB"/>
     <w:rsid w:val="00682DF6"/>
     <w:rsid w:val="006833FB"/>
     <w:rsid w:val="00683CE2"/>
+    <w:rsid w:val="00683FD0"/>
+    <w:rsid w:val="00684285"/>
     <w:rsid w:val="006847C1"/>
     <w:rsid w:val="006849E2"/>
     <w:rsid w:val="00684F50"/>
     <w:rsid w:val="00685117"/>
     <w:rsid w:val="00685119"/>
     <w:rsid w:val="006861BF"/>
+    <w:rsid w:val="00686905"/>
     <w:rsid w:val="00686CF8"/>
     <w:rsid w:val="0068780E"/>
     <w:rsid w:val="00687D3F"/>
     <w:rsid w:val="00687F6A"/>
     <w:rsid w:val="0069004A"/>
     <w:rsid w:val="00690142"/>
+    <w:rsid w:val="0069054A"/>
     <w:rsid w:val="00690AEF"/>
     <w:rsid w:val="0069158D"/>
+    <w:rsid w:val="00691C0F"/>
     <w:rsid w:val="00692072"/>
     <w:rsid w:val="0069209D"/>
+    <w:rsid w:val="00692270"/>
+    <w:rsid w:val="006925C7"/>
     <w:rsid w:val="006931CA"/>
     <w:rsid w:val="00693959"/>
+    <w:rsid w:val="00693C7D"/>
     <w:rsid w:val="00693EB0"/>
+    <w:rsid w:val="00694034"/>
     <w:rsid w:val="006945FD"/>
+    <w:rsid w:val="00694AFD"/>
     <w:rsid w:val="00694B73"/>
+    <w:rsid w:val="0069528D"/>
     <w:rsid w:val="006956AB"/>
+    <w:rsid w:val="006957D1"/>
     <w:rsid w:val="006958F8"/>
     <w:rsid w:val="00695A5D"/>
     <w:rsid w:val="00695C0D"/>
+    <w:rsid w:val="006966A6"/>
     <w:rsid w:val="00696711"/>
     <w:rsid w:val="0069680A"/>
+    <w:rsid w:val="00696D5E"/>
+    <w:rsid w:val="0069701B"/>
     <w:rsid w:val="006978DE"/>
+    <w:rsid w:val="00697A9C"/>
     <w:rsid w:val="006A0864"/>
+    <w:rsid w:val="006A0BD9"/>
     <w:rsid w:val="006A0E11"/>
     <w:rsid w:val="006A132D"/>
+    <w:rsid w:val="006A17A8"/>
+    <w:rsid w:val="006A1991"/>
     <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A1AED"/>
+    <w:rsid w:val="006A229F"/>
     <w:rsid w:val="006A23B8"/>
     <w:rsid w:val="006A26FB"/>
     <w:rsid w:val="006A2CA1"/>
+    <w:rsid w:val="006A2D94"/>
     <w:rsid w:val="006A37B7"/>
     <w:rsid w:val="006A395E"/>
     <w:rsid w:val="006A3EA6"/>
     <w:rsid w:val="006A3F9B"/>
+    <w:rsid w:val="006A3FD2"/>
     <w:rsid w:val="006A4141"/>
     <w:rsid w:val="006A46FA"/>
+    <w:rsid w:val="006A4776"/>
     <w:rsid w:val="006A49AC"/>
+    <w:rsid w:val="006A4AC9"/>
     <w:rsid w:val="006A4CD7"/>
     <w:rsid w:val="006A4E0C"/>
+    <w:rsid w:val="006A4FE2"/>
     <w:rsid w:val="006A5159"/>
     <w:rsid w:val="006A548E"/>
+    <w:rsid w:val="006A5C57"/>
+    <w:rsid w:val="006A5F46"/>
     <w:rsid w:val="006A63DC"/>
     <w:rsid w:val="006A65F5"/>
     <w:rsid w:val="006A683E"/>
     <w:rsid w:val="006A6D04"/>
     <w:rsid w:val="006A7394"/>
+    <w:rsid w:val="006A7BF5"/>
+    <w:rsid w:val="006A7DE2"/>
+    <w:rsid w:val="006B01DD"/>
     <w:rsid w:val="006B0B19"/>
     <w:rsid w:val="006B0B92"/>
     <w:rsid w:val="006B0CE6"/>
     <w:rsid w:val="006B0E10"/>
     <w:rsid w:val="006B0E63"/>
     <w:rsid w:val="006B133D"/>
+    <w:rsid w:val="006B133E"/>
     <w:rsid w:val="006B14CB"/>
     <w:rsid w:val="006B14DD"/>
     <w:rsid w:val="006B16CB"/>
+    <w:rsid w:val="006B1A79"/>
     <w:rsid w:val="006B1F97"/>
     <w:rsid w:val="006B2113"/>
+    <w:rsid w:val="006B22B0"/>
     <w:rsid w:val="006B23D2"/>
     <w:rsid w:val="006B29D6"/>
     <w:rsid w:val="006B2B01"/>
+    <w:rsid w:val="006B3815"/>
     <w:rsid w:val="006B3873"/>
+    <w:rsid w:val="006B4200"/>
+    <w:rsid w:val="006B58FC"/>
+    <w:rsid w:val="006B6257"/>
     <w:rsid w:val="006B6A55"/>
+    <w:rsid w:val="006B79F5"/>
     <w:rsid w:val="006B7D16"/>
     <w:rsid w:val="006C0992"/>
     <w:rsid w:val="006C0F66"/>
     <w:rsid w:val="006C1080"/>
+    <w:rsid w:val="006C10AE"/>
     <w:rsid w:val="006C113F"/>
+    <w:rsid w:val="006C17AA"/>
+    <w:rsid w:val="006C19A7"/>
     <w:rsid w:val="006C1D62"/>
     <w:rsid w:val="006C1ED1"/>
     <w:rsid w:val="006C1F20"/>
+    <w:rsid w:val="006C1F40"/>
     <w:rsid w:val="006C24F1"/>
+    <w:rsid w:val="006C2AD4"/>
     <w:rsid w:val="006C2C33"/>
     <w:rsid w:val="006C308B"/>
+    <w:rsid w:val="006C321B"/>
+    <w:rsid w:val="006C3336"/>
     <w:rsid w:val="006C3610"/>
     <w:rsid w:val="006C3C57"/>
     <w:rsid w:val="006C3C7A"/>
     <w:rsid w:val="006C4073"/>
     <w:rsid w:val="006C41AC"/>
     <w:rsid w:val="006C4683"/>
     <w:rsid w:val="006C471F"/>
+    <w:rsid w:val="006C4A10"/>
     <w:rsid w:val="006C4B21"/>
     <w:rsid w:val="006C5A9F"/>
     <w:rsid w:val="006C5FCB"/>
     <w:rsid w:val="006C6037"/>
     <w:rsid w:val="006C605C"/>
+    <w:rsid w:val="006C621C"/>
+    <w:rsid w:val="006C670F"/>
     <w:rsid w:val="006C6A66"/>
     <w:rsid w:val="006C6BD8"/>
     <w:rsid w:val="006C6FBE"/>
+    <w:rsid w:val="006C7241"/>
     <w:rsid w:val="006C73CB"/>
     <w:rsid w:val="006C79D0"/>
+    <w:rsid w:val="006C7A78"/>
+    <w:rsid w:val="006D0351"/>
+    <w:rsid w:val="006D0AC5"/>
+    <w:rsid w:val="006D122D"/>
     <w:rsid w:val="006D1433"/>
     <w:rsid w:val="006D1866"/>
     <w:rsid w:val="006D1A03"/>
     <w:rsid w:val="006D1A85"/>
+    <w:rsid w:val="006D1B91"/>
+    <w:rsid w:val="006D1DC7"/>
     <w:rsid w:val="006D2444"/>
+    <w:rsid w:val="006D2447"/>
+    <w:rsid w:val="006D2749"/>
+    <w:rsid w:val="006D29EF"/>
     <w:rsid w:val="006D31AF"/>
     <w:rsid w:val="006D3C70"/>
     <w:rsid w:val="006D3C90"/>
     <w:rsid w:val="006D3E9C"/>
+    <w:rsid w:val="006D400B"/>
     <w:rsid w:val="006D42CF"/>
     <w:rsid w:val="006D4E49"/>
     <w:rsid w:val="006D532A"/>
     <w:rsid w:val="006D5BA8"/>
+    <w:rsid w:val="006D644F"/>
+    <w:rsid w:val="006D66E8"/>
     <w:rsid w:val="006D6BCF"/>
     <w:rsid w:val="006D6C29"/>
     <w:rsid w:val="006D749D"/>
     <w:rsid w:val="006D777F"/>
     <w:rsid w:val="006D7859"/>
     <w:rsid w:val="006D7B2B"/>
     <w:rsid w:val="006E0415"/>
     <w:rsid w:val="006E051B"/>
     <w:rsid w:val="006E0609"/>
+    <w:rsid w:val="006E0CAD"/>
     <w:rsid w:val="006E13E7"/>
+    <w:rsid w:val="006E1C00"/>
     <w:rsid w:val="006E1EAD"/>
     <w:rsid w:val="006E209C"/>
+    <w:rsid w:val="006E2290"/>
     <w:rsid w:val="006E276B"/>
     <w:rsid w:val="006E2787"/>
+    <w:rsid w:val="006E3046"/>
     <w:rsid w:val="006E3230"/>
     <w:rsid w:val="006E3315"/>
     <w:rsid w:val="006E35C6"/>
     <w:rsid w:val="006E37F4"/>
+    <w:rsid w:val="006E3976"/>
+    <w:rsid w:val="006E3FEA"/>
     <w:rsid w:val="006E414E"/>
     <w:rsid w:val="006E4181"/>
     <w:rsid w:val="006E42C4"/>
     <w:rsid w:val="006E447F"/>
+    <w:rsid w:val="006E4495"/>
+    <w:rsid w:val="006E475D"/>
+    <w:rsid w:val="006E49ED"/>
+    <w:rsid w:val="006E4DE6"/>
     <w:rsid w:val="006E4E67"/>
+    <w:rsid w:val="006E522D"/>
     <w:rsid w:val="006E5411"/>
     <w:rsid w:val="006E54FE"/>
+    <w:rsid w:val="006E5EB9"/>
     <w:rsid w:val="006E64A4"/>
     <w:rsid w:val="006E659C"/>
+    <w:rsid w:val="006E6649"/>
+    <w:rsid w:val="006E680D"/>
     <w:rsid w:val="006E6883"/>
     <w:rsid w:val="006E6F0B"/>
     <w:rsid w:val="006E72B6"/>
+    <w:rsid w:val="006E76D7"/>
     <w:rsid w:val="006F026E"/>
     <w:rsid w:val="006F02FD"/>
     <w:rsid w:val="006F094C"/>
+    <w:rsid w:val="006F09A0"/>
     <w:rsid w:val="006F0A20"/>
     <w:rsid w:val="006F0AEF"/>
     <w:rsid w:val="006F0D83"/>
     <w:rsid w:val="006F1B12"/>
+    <w:rsid w:val="006F1C7E"/>
     <w:rsid w:val="006F2563"/>
     <w:rsid w:val="006F27B8"/>
+    <w:rsid w:val="006F3124"/>
+    <w:rsid w:val="006F3903"/>
+    <w:rsid w:val="006F3E61"/>
     <w:rsid w:val="006F47D5"/>
+    <w:rsid w:val="006F4962"/>
+    <w:rsid w:val="006F498B"/>
     <w:rsid w:val="006F529C"/>
     <w:rsid w:val="006F556A"/>
+    <w:rsid w:val="006F5C75"/>
     <w:rsid w:val="006F62C3"/>
+    <w:rsid w:val="006F6751"/>
+    <w:rsid w:val="006F6BED"/>
+    <w:rsid w:val="006F719F"/>
     <w:rsid w:val="006F735B"/>
     <w:rsid w:val="00700368"/>
     <w:rsid w:val="00700AE6"/>
     <w:rsid w:val="00700B4B"/>
     <w:rsid w:val="00700DDE"/>
     <w:rsid w:val="0070123C"/>
     <w:rsid w:val="007013A4"/>
     <w:rsid w:val="00701777"/>
     <w:rsid w:val="0070178C"/>
     <w:rsid w:val="00701CA4"/>
     <w:rsid w:val="00701E7C"/>
+    <w:rsid w:val="007026A5"/>
     <w:rsid w:val="00702AAC"/>
     <w:rsid w:val="00702FAC"/>
     <w:rsid w:val="007030AB"/>
+    <w:rsid w:val="0070357F"/>
+    <w:rsid w:val="00703796"/>
+    <w:rsid w:val="00703B51"/>
     <w:rsid w:val="00703BDA"/>
+    <w:rsid w:val="00703C89"/>
+    <w:rsid w:val="00703FC5"/>
     <w:rsid w:val="007040AD"/>
     <w:rsid w:val="00704A53"/>
     <w:rsid w:val="0070587F"/>
+    <w:rsid w:val="00705EF1"/>
+    <w:rsid w:val="00706482"/>
     <w:rsid w:val="00707739"/>
     <w:rsid w:val="00707ACE"/>
     <w:rsid w:val="00707B3D"/>
     <w:rsid w:val="00707EFA"/>
+    <w:rsid w:val="007104FE"/>
+    <w:rsid w:val="007106FF"/>
     <w:rsid w:val="00710C76"/>
+    <w:rsid w:val="00710D26"/>
     <w:rsid w:val="007111B0"/>
     <w:rsid w:val="007112AA"/>
     <w:rsid w:val="00711305"/>
     <w:rsid w:val="00711404"/>
     <w:rsid w:val="00711876"/>
+    <w:rsid w:val="0071234C"/>
+    <w:rsid w:val="00712435"/>
     <w:rsid w:val="00712917"/>
+    <w:rsid w:val="00712BE2"/>
     <w:rsid w:val="00713185"/>
     <w:rsid w:val="0071318D"/>
     <w:rsid w:val="0071328D"/>
     <w:rsid w:val="00713666"/>
     <w:rsid w:val="00713A3D"/>
+    <w:rsid w:val="00713B37"/>
     <w:rsid w:val="00713C12"/>
     <w:rsid w:val="00714174"/>
     <w:rsid w:val="00714280"/>
     <w:rsid w:val="0071460F"/>
+    <w:rsid w:val="00714BCE"/>
     <w:rsid w:val="00714F4F"/>
     <w:rsid w:val="007150F5"/>
     <w:rsid w:val="00715A9C"/>
     <w:rsid w:val="007168AD"/>
     <w:rsid w:val="00716B6C"/>
     <w:rsid w:val="00716F7E"/>
     <w:rsid w:val="00717031"/>
     <w:rsid w:val="00717099"/>
     <w:rsid w:val="00717697"/>
     <w:rsid w:val="0071777F"/>
+    <w:rsid w:val="0071790E"/>
     <w:rsid w:val="00717C6A"/>
+    <w:rsid w:val="00717FFE"/>
     <w:rsid w:val="00720168"/>
+    <w:rsid w:val="00720587"/>
+    <w:rsid w:val="007205E4"/>
     <w:rsid w:val="00720DD3"/>
     <w:rsid w:val="0072114E"/>
     <w:rsid w:val="00721438"/>
     <w:rsid w:val="00721584"/>
     <w:rsid w:val="007216DE"/>
     <w:rsid w:val="00721D6C"/>
+    <w:rsid w:val="00721DAF"/>
     <w:rsid w:val="00722A1D"/>
     <w:rsid w:val="00722FF6"/>
+    <w:rsid w:val="007230DD"/>
+    <w:rsid w:val="007236D8"/>
     <w:rsid w:val="0072378D"/>
     <w:rsid w:val="00723B17"/>
     <w:rsid w:val="00723CBB"/>
+    <w:rsid w:val="00723DFB"/>
+    <w:rsid w:val="00723FD5"/>
     <w:rsid w:val="00724B0D"/>
     <w:rsid w:val="00724B7A"/>
     <w:rsid w:val="007256FF"/>
+    <w:rsid w:val="00725765"/>
+    <w:rsid w:val="00725DF8"/>
     <w:rsid w:val="00725E92"/>
+    <w:rsid w:val="00726669"/>
     <w:rsid w:val="00727A18"/>
     <w:rsid w:val="00727BCD"/>
+    <w:rsid w:val="00727E3E"/>
     <w:rsid w:val="00727F97"/>
     <w:rsid w:val="00730268"/>
+    <w:rsid w:val="00730461"/>
     <w:rsid w:val="0073048E"/>
     <w:rsid w:val="00730B40"/>
     <w:rsid w:val="00730C6D"/>
     <w:rsid w:val="007313DC"/>
     <w:rsid w:val="007319C9"/>
+    <w:rsid w:val="00731AEC"/>
+    <w:rsid w:val="00731E16"/>
     <w:rsid w:val="00731E32"/>
+    <w:rsid w:val="00732AC5"/>
     <w:rsid w:val="00732EEF"/>
     <w:rsid w:val="00732FDF"/>
+    <w:rsid w:val="007330A7"/>
     <w:rsid w:val="00733422"/>
+    <w:rsid w:val="00733C34"/>
     <w:rsid w:val="00734896"/>
     <w:rsid w:val="007349F9"/>
+    <w:rsid w:val="00734C54"/>
     <w:rsid w:val="007354AA"/>
     <w:rsid w:val="007354C3"/>
+    <w:rsid w:val="00735E59"/>
     <w:rsid w:val="00735EE8"/>
     <w:rsid w:val="007360AB"/>
     <w:rsid w:val="0073651C"/>
     <w:rsid w:val="00736A0D"/>
     <w:rsid w:val="00736AEE"/>
     <w:rsid w:val="007372BE"/>
+    <w:rsid w:val="007374A9"/>
     <w:rsid w:val="00741CF2"/>
+    <w:rsid w:val="0074203C"/>
     <w:rsid w:val="00743167"/>
     <w:rsid w:val="00743203"/>
     <w:rsid w:val="007433C4"/>
     <w:rsid w:val="00743753"/>
     <w:rsid w:val="00743BEA"/>
     <w:rsid w:val="00743E93"/>
+    <w:rsid w:val="007445F6"/>
+    <w:rsid w:val="00744615"/>
     <w:rsid w:val="00744C95"/>
     <w:rsid w:val="00744D07"/>
     <w:rsid w:val="00744D14"/>
     <w:rsid w:val="00744EFD"/>
+    <w:rsid w:val="00745BBE"/>
     <w:rsid w:val="00746196"/>
     <w:rsid w:val="0074672B"/>
+    <w:rsid w:val="00746D2B"/>
     <w:rsid w:val="00746E84"/>
     <w:rsid w:val="00746FE4"/>
+    <w:rsid w:val="0074733E"/>
+    <w:rsid w:val="00747996"/>
+    <w:rsid w:val="00750242"/>
     <w:rsid w:val="00750804"/>
     <w:rsid w:val="00751615"/>
     <w:rsid w:val="00751A8E"/>
     <w:rsid w:val="00751AA1"/>
     <w:rsid w:val="00751B2F"/>
     <w:rsid w:val="00751BC6"/>
+    <w:rsid w:val="007521FB"/>
+    <w:rsid w:val="007523A9"/>
     <w:rsid w:val="00752730"/>
     <w:rsid w:val="00753132"/>
     <w:rsid w:val="007535D4"/>
+    <w:rsid w:val="00753DBF"/>
     <w:rsid w:val="00754357"/>
     <w:rsid w:val="00754525"/>
     <w:rsid w:val="00754541"/>
     <w:rsid w:val="00754547"/>
+    <w:rsid w:val="007548C4"/>
     <w:rsid w:val="00754C95"/>
+    <w:rsid w:val="00754CE6"/>
+    <w:rsid w:val="007551CF"/>
     <w:rsid w:val="0075577F"/>
+    <w:rsid w:val="00755A45"/>
     <w:rsid w:val="00756490"/>
+    <w:rsid w:val="00756529"/>
     <w:rsid w:val="0075656F"/>
     <w:rsid w:val="007567B4"/>
     <w:rsid w:val="0075723B"/>
     <w:rsid w:val="007575D8"/>
+    <w:rsid w:val="00757959"/>
     <w:rsid w:val="00757B4F"/>
     <w:rsid w:val="00757D7C"/>
     <w:rsid w:val="007604AF"/>
     <w:rsid w:val="00760B7B"/>
     <w:rsid w:val="00760ED9"/>
+    <w:rsid w:val="0076173C"/>
+    <w:rsid w:val="00761783"/>
     <w:rsid w:val="0076179E"/>
+    <w:rsid w:val="0076184F"/>
     <w:rsid w:val="00761B55"/>
     <w:rsid w:val="00761F15"/>
     <w:rsid w:val="0076220E"/>
+    <w:rsid w:val="00762472"/>
     <w:rsid w:val="00762568"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00763435"/>
     <w:rsid w:val="00763CE8"/>
     <w:rsid w:val="00763EB4"/>
+    <w:rsid w:val="0076485B"/>
     <w:rsid w:val="00764B3A"/>
     <w:rsid w:val="00764C94"/>
+    <w:rsid w:val="007651AD"/>
     <w:rsid w:val="00765418"/>
+    <w:rsid w:val="00765440"/>
     <w:rsid w:val="00765BF5"/>
     <w:rsid w:val="00765D40"/>
+    <w:rsid w:val="0076607C"/>
     <w:rsid w:val="0076611C"/>
     <w:rsid w:val="007669D6"/>
+    <w:rsid w:val="00766B69"/>
+    <w:rsid w:val="00766F9D"/>
     <w:rsid w:val="0076706F"/>
+    <w:rsid w:val="007673C2"/>
     <w:rsid w:val="00767440"/>
     <w:rsid w:val="007674F4"/>
     <w:rsid w:val="0076799B"/>
     <w:rsid w:val="00767AC4"/>
     <w:rsid w:val="00767D65"/>
     <w:rsid w:val="00767D99"/>
+    <w:rsid w:val="00767F74"/>
     <w:rsid w:val="00770482"/>
     <w:rsid w:val="00770C5F"/>
     <w:rsid w:val="00770C9C"/>
     <w:rsid w:val="00770E31"/>
     <w:rsid w:val="007710D1"/>
     <w:rsid w:val="007714C2"/>
+    <w:rsid w:val="00771760"/>
     <w:rsid w:val="00771DD4"/>
     <w:rsid w:val="00771EED"/>
+    <w:rsid w:val="007721AB"/>
+    <w:rsid w:val="007725E1"/>
     <w:rsid w:val="007726A9"/>
+    <w:rsid w:val="007726D9"/>
     <w:rsid w:val="00772AFD"/>
     <w:rsid w:val="007734A8"/>
     <w:rsid w:val="00773527"/>
     <w:rsid w:val="00773F7A"/>
     <w:rsid w:val="00774710"/>
+    <w:rsid w:val="007748BB"/>
     <w:rsid w:val="0077563D"/>
     <w:rsid w:val="007756BF"/>
     <w:rsid w:val="00775CF4"/>
+    <w:rsid w:val="00775D10"/>
     <w:rsid w:val="00775D75"/>
+    <w:rsid w:val="0077601B"/>
+    <w:rsid w:val="007764BB"/>
+    <w:rsid w:val="00776CA9"/>
+    <w:rsid w:val="00776F29"/>
     <w:rsid w:val="0077783C"/>
+    <w:rsid w:val="00777FA5"/>
     <w:rsid w:val="00780060"/>
+    <w:rsid w:val="007801EF"/>
     <w:rsid w:val="007803FA"/>
+    <w:rsid w:val="0078089B"/>
+    <w:rsid w:val="00780A4D"/>
     <w:rsid w:val="00781294"/>
+    <w:rsid w:val="00781B60"/>
+    <w:rsid w:val="00781C96"/>
+    <w:rsid w:val="007820F2"/>
     <w:rsid w:val="00782987"/>
     <w:rsid w:val="00782BEA"/>
+    <w:rsid w:val="00782EF7"/>
+    <w:rsid w:val="007830A4"/>
     <w:rsid w:val="007834FE"/>
+    <w:rsid w:val="00783722"/>
     <w:rsid w:val="00783921"/>
+    <w:rsid w:val="007839F4"/>
     <w:rsid w:val="007840E9"/>
     <w:rsid w:val="00784174"/>
     <w:rsid w:val="007844ED"/>
+    <w:rsid w:val="00784523"/>
+    <w:rsid w:val="007850F3"/>
+    <w:rsid w:val="00785201"/>
+    <w:rsid w:val="007853E6"/>
     <w:rsid w:val="0078543B"/>
     <w:rsid w:val="0078558F"/>
     <w:rsid w:val="007855D5"/>
     <w:rsid w:val="007855F0"/>
     <w:rsid w:val="00785D14"/>
+    <w:rsid w:val="00785DFB"/>
     <w:rsid w:val="00785F6A"/>
+    <w:rsid w:val="007864A4"/>
+    <w:rsid w:val="007868DF"/>
     <w:rsid w:val="007868E7"/>
+    <w:rsid w:val="00786ADF"/>
+    <w:rsid w:val="00786EE4"/>
     <w:rsid w:val="00787DF3"/>
     <w:rsid w:val="007903E4"/>
     <w:rsid w:val="00790454"/>
     <w:rsid w:val="00790556"/>
+    <w:rsid w:val="00791103"/>
     <w:rsid w:val="0079112B"/>
+    <w:rsid w:val="007913D0"/>
+    <w:rsid w:val="00791A1D"/>
+    <w:rsid w:val="00791D52"/>
     <w:rsid w:val="00792307"/>
     <w:rsid w:val="007924FC"/>
     <w:rsid w:val="00792C8C"/>
     <w:rsid w:val="00793C34"/>
     <w:rsid w:val="00793D67"/>
+    <w:rsid w:val="00793FE7"/>
     <w:rsid w:val="00794250"/>
     <w:rsid w:val="0079425D"/>
+    <w:rsid w:val="007943C2"/>
     <w:rsid w:val="0079459A"/>
     <w:rsid w:val="007950AE"/>
+    <w:rsid w:val="0079572D"/>
     <w:rsid w:val="0079581D"/>
     <w:rsid w:val="0079584E"/>
     <w:rsid w:val="007959BA"/>
     <w:rsid w:val="00796036"/>
     <w:rsid w:val="0079623F"/>
     <w:rsid w:val="007968DD"/>
+    <w:rsid w:val="007969EA"/>
     <w:rsid w:val="00796C5D"/>
     <w:rsid w:val="00796D93"/>
     <w:rsid w:val="007978C8"/>
+    <w:rsid w:val="007978EF"/>
     <w:rsid w:val="00797C76"/>
     <w:rsid w:val="007A03EB"/>
     <w:rsid w:val="007A06B5"/>
+    <w:rsid w:val="007A08AA"/>
     <w:rsid w:val="007A0DD8"/>
+    <w:rsid w:val="007A0E4E"/>
     <w:rsid w:val="007A12D2"/>
     <w:rsid w:val="007A1320"/>
+    <w:rsid w:val="007A1846"/>
     <w:rsid w:val="007A1A62"/>
     <w:rsid w:val="007A1CA0"/>
     <w:rsid w:val="007A2419"/>
     <w:rsid w:val="007A2DC1"/>
+    <w:rsid w:val="007A32BE"/>
     <w:rsid w:val="007A3981"/>
     <w:rsid w:val="007A3ADC"/>
     <w:rsid w:val="007A3B58"/>
     <w:rsid w:val="007A3BD7"/>
+    <w:rsid w:val="007A427A"/>
     <w:rsid w:val="007A43ED"/>
     <w:rsid w:val="007A466E"/>
+    <w:rsid w:val="007A479C"/>
+    <w:rsid w:val="007A4DCC"/>
     <w:rsid w:val="007A5DF9"/>
     <w:rsid w:val="007A5F10"/>
     <w:rsid w:val="007A66E0"/>
     <w:rsid w:val="007A67A6"/>
+    <w:rsid w:val="007A6A29"/>
     <w:rsid w:val="007A6CE5"/>
     <w:rsid w:val="007A6F16"/>
+    <w:rsid w:val="007A6F4E"/>
     <w:rsid w:val="007A7054"/>
+    <w:rsid w:val="007A735F"/>
     <w:rsid w:val="007A757F"/>
+    <w:rsid w:val="007A765E"/>
     <w:rsid w:val="007A7C43"/>
+    <w:rsid w:val="007B0409"/>
+    <w:rsid w:val="007B0DDB"/>
     <w:rsid w:val="007B0E74"/>
     <w:rsid w:val="007B0F3B"/>
     <w:rsid w:val="007B167A"/>
     <w:rsid w:val="007B2544"/>
+    <w:rsid w:val="007B2666"/>
     <w:rsid w:val="007B2828"/>
+    <w:rsid w:val="007B4066"/>
     <w:rsid w:val="007B40D3"/>
     <w:rsid w:val="007B4713"/>
     <w:rsid w:val="007B478F"/>
+    <w:rsid w:val="007B590D"/>
+    <w:rsid w:val="007B620A"/>
     <w:rsid w:val="007B6215"/>
+    <w:rsid w:val="007B65D6"/>
     <w:rsid w:val="007B6D5B"/>
     <w:rsid w:val="007B6EF8"/>
     <w:rsid w:val="007B7E9E"/>
     <w:rsid w:val="007C0148"/>
+    <w:rsid w:val="007C022F"/>
     <w:rsid w:val="007C0435"/>
+    <w:rsid w:val="007C0799"/>
+    <w:rsid w:val="007C0E2C"/>
     <w:rsid w:val="007C0E2E"/>
+    <w:rsid w:val="007C0E42"/>
+    <w:rsid w:val="007C1739"/>
     <w:rsid w:val="007C1B5C"/>
+    <w:rsid w:val="007C1C48"/>
     <w:rsid w:val="007C23D7"/>
     <w:rsid w:val="007C284F"/>
     <w:rsid w:val="007C29A4"/>
     <w:rsid w:val="007C29E8"/>
+    <w:rsid w:val="007C2C53"/>
     <w:rsid w:val="007C400D"/>
     <w:rsid w:val="007C4199"/>
     <w:rsid w:val="007C47D3"/>
     <w:rsid w:val="007C4B38"/>
     <w:rsid w:val="007C51F5"/>
     <w:rsid w:val="007C58FB"/>
     <w:rsid w:val="007C5D33"/>
     <w:rsid w:val="007C5D41"/>
     <w:rsid w:val="007C6639"/>
     <w:rsid w:val="007C69B7"/>
+    <w:rsid w:val="007C6A6C"/>
     <w:rsid w:val="007C6B64"/>
+    <w:rsid w:val="007C6D12"/>
+    <w:rsid w:val="007C7916"/>
     <w:rsid w:val="007C7926"/>
     <w:rsid w:val="007C7D09"/>
     <w:rsid w:val="007D027D"/>
+    <w:rsid w:val="007D0742"/>
     <w:rsid w:val="007D0A26"/>
     <w:rsid w:val="007D12A3"/>
+    <w:rsid w:val="007D1333"/>
     <w:rsid w:val="007D14A0"/>
     <w:rsid w:val="007D16F3"/>
     <w:rsid w:val="007D175C"/>
+    <w:rsid w:val="007D1E55"/>
     <w:rsid w:val="007D1F1E"/>
     <w:rsid w:val="007D2173"/>
+    <w:rsid w:val="007D2834"/>
     <w:rsid w:val="007D3A54"/>
     <w:rsid w:val="007D46ED"/>
+    <w:rsid w:val="007D4D74"/>
     <w:rsid w:val="007D4EB9"/>
     <w:rsid w:val="007D5B83"/>
+    <w:rsid w:val="007D5D68"/>
+    <w:rsid w:val="007D5F49"/>
     <w:rsid w:val="007D63BC"/>
+    <w:rsid w:val="007D6410"/>
+    <w:rsid w:val="007D649E"/>
+    <w:rsid w:val="007D65ED"/>
+    <w:rsid w:val="007D6661"/>
+    <w:rsid w:val="007D671E"/>
+    <w:rsid w:val="007D6724"/>
+    <w:rsid w:val="007D6955"/>
     <w:rsid w:val="007D6A24"/>
+    <w:rsid w:val="007D6C16"/>
+    <w:rsid w:val="007D7503"/>
     <w:rsid w:val="007D7640"/>
     <w:rsid w:val="007D7898"/>
+    <w:rsid w:val="007D7AF7"/>
     <w:rsid w:val="007D7D5C"/>
     <w:rsid w:val="007D7DBB"/>
+    <w:rsid w:val="007D7FCB"/>
     <w:rsid w:val="007E0B61"/>
+    <w:rsid w:val="007E0FDD"/>
     <w:rsid w:val="007E11BE"/>
+    <w:rsid w:val="007E13B4"/>
+    <w:rsid w:val="007E146E"/>
     <w:rsid w:val="007E1715"/>
     <w:rsid w:val="007E1D0F"/>
     <w:rsid w:val="007E2015"/>
     <w:rsid w:val="007E3455"/>
+    <w:rsid w:val="007E34B1"/>
+    <w:rsid w:val="007E35FA"/>
+    <w:rsid w:val="007E38E7"/>
     <w:rsid w:val="007E3D90"/>
     <w:rsid w:val="007E3F8A"/>
+    <w:rsid w:val="007E45B4"/>
+    <w:rsid w:val="007E4715"/>
     <w:rsid w:val="007E4BA7"/>
     <w:rsid w:val="007E4BD1"/>
+    <w:rsid w:val="007E4CBF"/>
     <w:rsid w:val="007E4EA8"/>
     <w:rsid w:val="007E4EFD"/>
+    <w:rsid w:val="007E4F88"/>
     <w:rsid w:val="007E5283"/>
     <w:rsid w:val="007E544A"/>
     <w:rsid w:val="007E5E3B"/>
     <w:rsid w:val="007E5EF8"/>
+    <w:rsid w:val="007E6154"/>
     <w:rsid w:val="007E63BC"/>
+    <w:rsid w:val="007E6480"/>
     <w:rsid w:val="007E65F2"/>
     <w:rsid w:val="007E6BD1"/>
     <w:rsid w:val="007E6CA5"/>
     <w:rsid w:val="007E6D5E"/>
     <w:rsid w:val="007E72E7"/>
+    <w:rsid w:val="007E771D"/>
     <w:rsid w:val="007E78D1"/>
+    <w:rsid w:val="007E7E17"/>
     <w:rsid w:val="007E7FF6"/>
+    <w:rsid w:val="007F040F"/>
     <w:rsid w:val="007F0775"/>
+    <w:rsid w:val="007F0F9A"/>
+    <w:rsid w:val="007F12F3"/>
+    <w:rsid w:val="007F13F5"/>
+    <w:rsid w:val="007F1623"/>
+    <w:rsid w:val="007F184D"/>
+    <w:rsid w:val="007F1A7E"/>
     <w:rsid w:val="007F2096"/>
     <w:rsid w:val="007F212C"/>
     <w:rsid w:val="007F29D2"/>
+    <w:rsid w:val="007F2DB4"/>
+    <w:rsid w:val="007F30B5"/>
+    <w:rsid w:val="007F3388"/>
+    <w:rsid w:val="007F35FF"/>
+    <w:rsid w:val="007F3AB8"/>
     <w:rsid w:val="007F3B9E"/>
+    <w:rsid w:val="007F3BEB"/>
+    <w:rsid w:val="007F432A"/>
+    <w:rsid w:val="007F4551"/>
+    <w:rsid w:val="007F45BB"/>
+    <w:rsid w:val="007F46A6"/>
+    <w:rsid w:val="007F49CE"/>
+    <w:rsid w:val="007F522D"/>
+    <w:rsid w:val="007F5635"/>
     <w:rsid w:val="007F5E4C"/>
     <w:rsid w:val="007F6223"/>
     <w:rsid w:val="007F638C"/>
     <w:rsid w:val="007F6493"/>
     <w:rsid w:val="007F6705"/>
     <w:rsid w:val="007F674F"/>
     <w:rsid w:val="007F6944"/>
     <w:rsid w:val="007F6D1F"/>
     <w:rsid w:val="007F73FD"/>
+    <w:rsid w:val="007F76DA"/>
+    <w:rsid w:val="007F76FE"/>
     <w:rsid w:val="007F7743"/>
     <w:rsid w:val="007F7EA3"/>
+    <w:rsid w:val="00800005"/>
     <w:rsid w:val="0080048E"/>
     <w:rsid w:val="00801323"/>
+    <w:rsid w:val="0080155B"/>
     <w:rsid w:val="008016BC"/>
+    <w:rsid w:val="00801A3F"/>
     <w:rsid w:val="00801D3D"/>
     <w:rsid w:val="008021FF"/>
     <w:rsid w:val="0080228E"/>
     <w:rsid w:val="0080247C"/>
+    <w:rsid w:val="008030E7"/>
+    <w:rsid w:val="00803753"/>
     <w:rsid w:val="008038B6"/>
     <w:rsid w:val="00804681"/>
     <w:rsid w:val="0080480F"/>
     <w:rsid w:val="00804A56"/>
+    <w:rsid w:val="008050E3"/>
     <w:rsid w:val="00805412"/>
     <w:rsid w:val="008054FA"/>
+    <w:rsid w:val="008059EA"/>
     <w:rsid w:val="00805E7D"/>
+    <w:rsid w:val="00806A48"/>
     <w:rsid w:val="00806BB1"/>
     <w:rsid w:val="00806C72"/>
     <w:rsid w:val="0080726C"/>
+    <w:rsid w:val="00807515"/>
+    <w:rsid w:val="008078ED"/>
     <w:rsid w:val="00807B8C"/>
     <w:rsid w:val="00807FEB"/>
     <w:rsid w:val="00810265"/>
     <w:rsid w:val="00810A4F"/>
+    <w:rsid w:val="00810AB7"/>
     <w:rsid w:val="00810C32"/>
     <w:rsid w:val="00810C52"/>
     <w:rsid w:val="00810D0C"/>
+    <w:rsid w:val="00810D14"/>
     <w:rsid w:val="00810ECF"/>
     <w:rsid w:val="00811866"/>
     <w:rsid w:val="00811F1F"/>
     <w:rsid w:val="008120A9"/>
+    <w:rsid w:val="00812347"/>
+    <w:rsid w:val="0081268D"/>
+    <w:rsid w:val="00812C1F"/>
+    <w:rsid w:val="0081398E"/>
+    <w:rsid w:val="00813C6E"/>
     <w:rsid w:val="0081412C"/>
+    <w:rsid w:val="008145DB"/>
+    <w:rsid w:val="00814A6F"/>
+    <w:rsid w:val="00814AA0"/>
     <w:rsid w:val="00814AB1"/>
     <w:rsid w:val="00814C52"/>
+    <w:rsid w:val="008152F2"/>
     <w:rsid w:val="00815E08"/>
     <w:rsid w:val="008160D0"/>
     <w:rsid w:val="008167E8"/>
     <w:rsid w:val="00816830"/>
     <w:rsid w:val="00816C75"/>
     <w:rsid w:val="00816ED5"/>
     <w:rsid w:val="008170EA"/>
     <w:rsid w:val="00817149"/>
     <w:rsid w:val="00817871"/>
     <w:rsid w:val="0081793F"/>
     <w:rsid w:val="008202E7"/>
     <w:rsid w:val="00820454"/>
     <w:rsid w:val="00820AF5"/>
     <w:rsid w:val="0082108D"/>
     <w:rsid w:val="0082128A"/>
     <w:rsid w:val="00821416"/>
+    <w:rsid w:val="0082177A"/>
+    <w:rsid w:val="00821794"/>
     <w:rsid w:val="008217C3"/>
+    <w:rsid w:val="00821B7C"/>
     <w:rsid w:val="00821C80"/>
+    <w:rsid w:val="00821DA9"/>
     <w:rsid w:val="0082250D"/>
     <w:rsid w:val="008225D0"/>
     <w:rsid w:val="00822609"/>
     <w:rsid w:val="008226F1"/>
     <w:rsid w:val="008228E7"/>
+    <w:rsid w:val="00822F72"/>
     <w:rsid w:val="00823047"/>
+    <w:rsid w:val="0082342D"/>
     <w:rsid w:val="00823827"/>
     <w:rsid w:val="00823A88"/>
     <w:rsid w:val="00823B82"/>
     <w:rsid w:val="00823F51"/>
     <w:rsid w:val="008243C1"/>
     <w:rsid w:val="0082454B"/>
     <w:rsid w:val="00824804"/>
+    <w:rsid w:val="00824A29"/>
+    <w:rsid w:val="00824D20"/>
     <w:rsid w:val="00825060"/>
     <w:rsid w:val="008252CB"/>
     <w:rsid w:val="008252E4"/>
     <w:rsid w:val="0082557D"/>
     <w:rsid w:val="0082588C"/>
     <w:rsid w:val="00825C90"/>
     <w:rsid w:val="008264E8"/>
     <w:rsid w:val="008269DC"/>
     <w:rsid w:val="00826BC9"/>
     <w:rsid w:val="00826F58"/>
     <w:rsid w:val="0082746E"/>
     <w:rsid w:val="00827511"/>
     <w:rsid w:val="008276E0"/>
+    <w:rsid w:val="00827753"/>
     <w:rsid w:val="00827E27"/>
+    <w:rsid w:val="00827E7E"/>
     <w:rsid w:val="008304F1"/>
     <w:rsid w:val="00830946"/>
     <w:rsid w:val="00830A8D"/>
     <w:rsid w:val="00830BC7"/>
     <w:rsid w:val="00830CFC"/>
+    <w:rsid w:val="00830D8A"/>
     <w:rsid w:val="008312F5"/>
     <w:rsid w:val="00831441"/>
     <w:rsid w:val="00831653"/>
+    <w:rsid w:val="00831E25"/>
+    <w:rsid w:val="00831EFD"/>
     <w:rsid w:val="00832488"/>
     <w:rsid w:val="008329C4"/>
+    <w:rsid w:val="00832D8F"/>
     <w:rsid w:val="00832D9D"/>
+    <w:rsid w:val="00833377"/>
     <w:rsid w:val="00833400"/>
+    <w:rsid w:val="00833561"/>
+    <w:rsid w:val="0083433C"/>
     <w:rsid w:val="008343F0"/>
+    <w:rsid w:val="0083464A"/>
     <w:rsid w:val="0083478F"/>
+    <w:rsid w:val="00834953"/>
     <w:rsid w:val="00834995"/>
     <w:rsid w:val="00834E52"/>
+    <w:rsid w:val="00834FB2"/>
     <w:rsid w:val="00834FD2"/>
     <w:rsid w:val="008354B9"/>
     <w:rsid w:val="00835718"/>
     <w:rsid w:val="00835815"/>
+    <w:rsid w:val="00835D18"/>
     <w:rsid w:val="00836376"/>
     <w:rsid w:val="008363F6"/>
+    <w:rsid w:val="00836D1B"/>
     <w:rsid w:val="008370E6"/>
     <w:rsid w:val="0083761C"/>
+    <w:rsid w:val="00837962"/>
     <w:rsid w:val="00837A4A"/>
     <w:rsid w:val="00837BFA"/>
+    <w:rsid w:val="008403B6"/>
+    <w:rsid w:val="0084081D"/>
+    <w:rsid w:val="00840A5C"/>
     <w:rsid w:val="00840B43"/>
     <w:rsid w:val="00841035"/>
     <w:rsid w:val="00841915"/>
     <w:rsid w:val="00841AD4"/>
     <w:rsid w:val="00841BCB"/>
     <w:rsid w:val="00841EBE"/>
     <w:rsid w:val="00842576"/>
+    <w:rsid w:val="0084276D"/>
+    <w:rsid w:val="008433E5"/>
+    <w:rsid w:val="008442D8"/>
     <w:rsid w:val="00844736"/>
+    <w:rsid w:val="008449E6"/>
+    <w:rsid w:val="00844AFA"/>
     <w:rsid w:val="00844C39"/>
     <w:rsid w:val="008458D5"/>
+    <w:rsid w:val="00845C2B"/>
     <w:rsid w:val="008460EE"/>
     <w:rsid w:val="00846444"/>
     <w:rsid w:val="00847118"/>
     <w:rsid w:val="008474A8"/>
     <w:rsid w:val="00847B53"/>
     <w:rsid w:val="00850217"/>
     <w:rsid w:val="00850272"/>
+    <w:rsid w:val="00850BA4"/>
     <w:rsid w:val="00850F4A"/>
+    <w:rsid w:val="008510BA"/>
+    <w:rsid w:val="008510C1"/>
     <w:rsid w:val="00851687"/>
+    <w:rsid w:val="008526E8"/>
     <w:rsid w:val="00852CA1"/>
+    <w:rsid w:val="00853301"/>
     <w:rsid w:val="008533A8"/>
     <w:rsid w:val="0085361B"/>
     <w:rsid w:val="00853DCA"/>
     <w:rsid w:val="008544B0"/>
+    <w:rsid w:val="008549BA"/>
     <w:rsid w:val="00854C30"/>
     <w:rsid w:val="00854D28"/>
     <w:rsid w:val="00854F11"/>
     <w:rsid w:val="00855192"/>
     <w:rsid w:val="00855790"/>
     <w:rsid w:val="00855B3C"/>
     <w:rsid w:val="00855DB0"/>
     <w:rsid w:val="00856288"/>
     <w:rsid w:val="00856303"/>
     <w:rsid w:val="00856A3E"/>
+    <w:rsid w:val="008572F5"/>
     <w:rsid w:val="008573E0"/>
     <w:rsid w:val="00857780"/>
+    <w:rsid w:val="008601FE"/>
+    <w:rsid w:val="008605E7"/>
     <w:rsid w:val="00860AD5"/>
     <w:rsid w:val="00860F8C"/>
     <w:rsid w:val="00861750"/>
+    <w:rsid w:val="00861B86"/>
+    <w:rsid w:val="00861BF3"/>
     <w:rsid w:val="00861C7B"/>
     <w:rsid w:val="00861D57"/>
     <w:rsid w:val="00861F25"/>
     <w:rsid w:val="00862562"/>
+    <w:rsid w:val="00862DCC"/>
     <w:rsid w:val="00863068"/>
     <w:rsid w:val="008633D5"/>
     <w:rsid w:val="00863538"/>
     <w:rsid w:val="00863622"/>
     <w:rsid w:val="0086374D"/>
     <w:rsid w:val="0086416C"/>
+    <w:rsid w:val="00864179"/>
+    <w:rsid w:val="00864939"/>
     <w:rsid w:val="00864D7E"/>
     <w:rsid w:val="00865413"/>
+    <w:rsid w:val="0086560C"/>
     <w:rsid w:val="00865D4C"/>
     <w:rsid w:val="00865F0A"/>
+    <w:rsid w:val="00866021"/>
     <w:rsid w:val="008660C6"/>
     <w:rsid w:val="008665AD"/>
+    <w:rsid w:val="00866DE4"/>
     <w:rsid w:val="0086743A"/>
     <w:rsid w:val="00867D07"/>
     <w:rsid w:val="0087003C"/>
+    <w:rsid w:val="008700D1"/>
     <w:rsid w:val="008711E8"/>
     <w:rsid w:val="008712DE"/>
     <w:rsid w:val="008716E9"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="00871DD3"/>
+    <w:rsid w:val="0087262E"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00872FEA"/>
     <w:rsid w:val="0087307D"/>
     <w:rsid w:val="00873E51"/>
     <w:rsid w:val="008741E8"/>
     <w:rsid w:val="00874297"/>
     <w:rsid w:val="008744BE"/>
     <w:rsid w:val="00874AB1"/>
     <w:rsid w:val="00874FFB"/>
+    <w:rsid w:val="0087511D"/>
+    <w:rsid w:val="00875769"/>
+    <w:rsid w:val="008758AE"/>
     <w:rsid w:val="00875D51"/>
     <w:rsid w:val="0087600C"/>
     <w:rsid w:val="00876AAC"/>
     <w:rsid w:val="0087789C"/>
     <w:rsid w:val="00877932"/>
+    <w:rsid w:val="00877A1E"/>
     <w:rsid w:val="00877CEB"/>
+    <w:rsid w:val="00877F9A"/>
     <w:rsid w:val="00880F37"/>
     <w:rsid w:val="0088128E"/>
     <w:rsid w:val="008812B2"/>
     <w:rsid w:val="00881513"/>
     <w:rsid w:val="00881B22"/>
+    <w:rsid w:val="008820D9"/>
     <w:rsid w:val="0088224E"/>
     <w:rsid w:val="00882322"/>
     <w:rsid w:val="00882557"/>
     <w:rsid w:val="00882AF7"/>
     <w:rsid w:val="00882BD3"/>
     <w:rsid w:val="00882CD6"/>
     <w:rsid w:val="00882D92"/>
+    <w:rsid w:val="00882E7C"/>
+    <w:rsid w:val="00883A47"/>
+    <w:rsid w:val="00883CC5"/>
     <w:rsid w:val="00884005"/>
+    <w:rsid w:val="008845C8"/>
+    <w:rsid w:val="00884736"/>
     <w:rsid w:val="00884DD9"/>
     <w:rsid w:val="00884F8D"/>
+    <w:rsid w:val="00885190"/>
     <w:rsid w:val="0088537B"/>
     <w:rsid w:val="0088570F"/>
+    <w:rsid w:val="0088591A"/>
+    <w:rsid w:val="00885A90"/>
     <w:rsid w:val="00886049"/>
+    <w:rsid w:val="00886BCF"/>
     <w:rsid w:val="0088726E"/>
+    <w:rsid w:val="00887333"/>
+    <w:rsid w:val="00887C42"/>
     <w:rsid w:val="00887D28"/>
     <w:rsid w:val="00887DC5"/>
+    <w:rsid w:val="00887FF3"/>
     <w:rsid w:val="00890278"/>
+    <w:rsid w:val="00891251"/>
+    <w:rsid w:val="008912A1"/>
+    <w:rsid w:val="00891361"/>
     <w:rsid w:val="008915C4"/>
     <w:rsid w:val="00891D6B"/>
+    <w:rsid w:val="00891DD6"/>
     <w:rsid w:val="00891F1E"/>
     <w:rsid w:val="00892413"/>
+    <w:rsid w:val="00892640"/>
+    <w:rsid w:val="00892FB0"/>
+    <w:rsid w:val="00893088"/>
+    <w:rsid w:val="0089318F"/>
     <w:rsid w:val="008935BB"/>
     <w:rsid w:val="008935E2"/>
+    <w:rsid w:val="00893769"/>
+    <w:rsid w:val="008939C3"/>
+    <w:rsid w:val="00893AF3"/>
     <w:rsid w:val="00894888"/>
     <w:rsid w:val="008949F7"/>
     <w:rsid w:val="00894BB6"/>
     <w:rsid w:val="00894D7B"/>
     <w:rsid w:val="00894E6D"/>
+    <w:rsid w:val="00894F0F"/>
+    <w:rsid w:val="008950D8"/>
     <w:rsid w:val="00895103"/>
     <w:rsid w:val="0089548B"/>
+    <w:rsid w:val="00895715"/>
+    <w:rsid w:val="0089582E"/>
     <w:rsid w:val="00895E28"/>
     <w:rsid w:val="00896428"/>
     <w:rsid w:val="008966B3"/>
     <w:rsid w:val="00896907"/>
     <w:rsid w:val="0089745B"/>
     <w:rsid w:val="008A03F0"/>
     <w:rsid w:val="008A076D"/>
     <w:rsid w:val="008A0AB0"/>
+    <w:rsid w:val="008A0E8A"/>
     <w:rsid w:val="008A0F09"/>
+    <w:rsid w:val="008A10F1"/>
     <w:rsid w:val="008A1A6D"/>
     <w:rsid w:val="008A20E3"/>
+    <w:rsid w:val="008A238A"/>
     <w:rsid w:val="008A2431"/>
+    <w:rsid w:val="008A2879"/>
+    <w:rsid w:val="008A291A"/>
     <w:rsid w:val="008A2DDC"/>
+    <w:rsid w:val="008A32AB"/>
     <w:rsid w:val="008A34AF"/>
     <w:rsid w:val="008A359E"/>
     <w:rsid w:val="008A446D"/>
     <w:rsid w:val="008A4810"/>
+    <w:rsid w:val="008A48FF"/>
+    <w:rsid w:val="008A4C69"/>
+    <w:rsid w:val="008A4DEB"/>
     <w:rsid w:val="008A5C85"/>
+    <w:rsid w:val="008A6094"/>
     <w:rsid w:val="008A619B"/>
     <w:rsid w:val="008A6220"/>
+    <w:rsid w:val="008A6461"/>
     <w:rsid w:val="008A65E7"/>
     <w:rsid w:val="008A6A6F"/>
     <w:rsid w:val="008A6CBC"/>
     <w:rsid w:val="008A6D02"/>
+    <w:rsid w:val="008A6F32"/>
+    <w:rsid w:val="008A6FE2"/>
     <w:rsid w:val="008A7656"/>
+    <w:rsid w:val="008A79A5"/>
     <w:rsid w:val="008A7B4C"/>
     <w:rsid w:val="008A7D2D"/>
+    <w:rsid w:val="008B10E8"/>
     <w:rsid w:val="008B1793"/>
+    <w:rsid w:val="008B1ACC"/>
     <w:rsid w:val="008B1C01"/>
     <w:rsid w:val="008B216F"/>
+    <w:rsid w:val="008B27C5"/>
+    <w:rsid w:val="008B39C3"/>
     <w:rsid w:val="008B3C4D"/>
     <w:rsid w:val="008B3FE1"/>
+    <w:rsid w:val="008B46AB"/>
     <w:rsid w:val="008B46F2"/>
     <w:rsid w:val="008B4B2D"/>
     <w:rsid w:val="008B4C3C"/>
     <w:rsid w:val="008B4E78"/>
     <w:rsid w:val="008B552E"/>
     <w:rsid w:val="008B5A79"/>
+    <w:rsid w:val="008B5BC7"/>
     <w:rsid w:val="008B5E7B"/>
     <w:rsid w:val="008B603C"/>
+    <w:rsid w:val="008B711A"/>
+    <w:rsid w:val="008B7946"/>
+    <w:rsid w:val="008B7A20"/>
     <w:rsid w:val="008B7D15"/>
+    <w:rsid w:val="008B7E6C"/>
     <w:rsid w:val="008B7EB9"/>
     <w:rsid w:val="008B7EBF"/>
     <w:rsid w:val="008C0034"/>
     <w:rsid w:val="008C00D3"/>
     <w:rsid w:val="008C01A3"/>
+    <w:rsid w:val="008C01CE"/>
     <w:rsid w:val="008C0637"/>
     <w:rsid w:val="008C0D42"/>
+    <w:rsid w:val="008C0DC1"/>
+    <w:rsid w:val="008C1131"/>
     <w:rsid w:val="008C1758"/>
     <w:rsid w:val="008C192A"/>
     <w:rsid w:val="008C1E17"/>
+    <w:rsid w:val="008C2065"/>
     <w:rsid w:val="008C2963"/>
     <w:rsid w:val="008C2CB3"/>
+    <w:rsid w:val="008C2EE3"/>
+    <w:rsid w:val="008C33FE"/>
     <w:rsid w:val="008C3408"/>
+    <w:rsid w:val="008C368D"/>
     <w:rsid w:val="008C45B0"/>
     <w:rsid w:val="008C4786"/>
     <w:rsid w:val="008C4819"/>
     <w:rsid w:val="008C48A1"/>
+    <w:rsid w:val="008C4952"/>
     <w:rsid w:val="008C4A3D"/>
     <w:rsid w:val="008C56C2"/>
     <w:rsid w:val="008C5807"/>
+    <w:rsid w:val="008C58C0"/>
     <w:rsid w:val="008C596E"/>
     <w:rsid w:val="008C5AD8"/>
+    <w:rsid w:val="008C5BB4"/>
+    <w:rsid w:val="008C60E3"/>
     <w:rsid w:val="008C6BD0"/>
     <w:rsid w:val="008C6D08"/>
     <w:rsid w:val="008C71F0"/>
     <w:rsid w:val="008C7236"/>
     <w:rsid w:val="008C76C8"/>
     <w:rsid w:val="008C7746"/>
+    <w:rsid w:val="008C7B78"/>
     <w:rsid w:val="008C7C70"/>
     <w:rsid w:val="008C7DBD"/>
     <w:rsid w:val="008D0047"/>
+    <w:rsid w:val="008D017E"/>
+    <w:rsid w:val="008D0638"/>
     <w:rsid w:val="008D0C8C"/>
     <w:rsid w:val="008D18F5"/>
     <w:rsid w:val="008D2101"/>
     <w:rsid w:val="008D2378"/>
+    <w:rsid w:val="008D2BE9"/>
     <w:rsid w:val="008D31D7"/>
     <w:rsid w:val="008D3649"/>
     <w:rsid w:val="008D3769"/>
     <w:rsid w:val="008D385F"/>
+    <w:rsid w:val="008D3FC3"/>
     <w:rsid w:val="008D4425"/>
+    <w:rsid w:val="008D4A83"/>
     <w:rsid w:val="008D4E00"/>
+    <w:rsid w:val="008D517D"/>
     <w:rsid w:val="008D55AE"/>
     <w:rsid w:val="008D5C04"/>
     <w:rsid w:val="008D60B2"/>
     <w:rsid w:val="008D6170"/>
     <w:rsid w:val="008D6308"/>
     <w:rsid w:val="008D6463"/>
+    <w:rsid w:val="008D6507"/>
     <w:rsid w:val="008D6916"/>
+    <w:rsid w:val="008D69E7"/>
+    <w:rsid w:val="008D6E3D"/>
+    <w:rsid w:val="008D6F3F"/>
     <w:rsid w:val="008D78BB"/>
+    <w:rsid w:val="008D7EC7"/>
     <w:rsid w:val="008E0114"/>
     <w:rsid w:val="008E0A8A"/>
     <w:rsid w:val="008E0B15"/>
     <w:rsid w:val="008E0C1F"/>
     <w:rsid w:val="008E10F8"/>
     <w:rsid w:val="008E1B68"/>
+    <w:rsid w:val="008E1E2D"/>
+    <w:rsid w:val="008E20F0"/>
     <w:rsid w:val="008E2308"/>
+    <w:rsid w:val="008E28CB"/>
     <w:rsid w:val="008E2F1A"/>
     <w:rsid w:val="008E36CC"/>
+    <w:rsid w:val="008E3888"/>
     <w:rsid w:val="008E3896"/>
+    <w:rsid w:val="008E3BCA"/>
     <w:rsid w:val="008E3F43"/>
+    <w:rsid w:val="008E4508"/>
     <w:rsid w:val="008E4657"/>
     <w:rsid w:val="008E4ECB"/>
     <w:rsid w:val="008E50CA"/>
+    <w:rsid w:val="008E52C1"/>
     <w:rsid w:val="008E5D33"/>
     <w:rsid w:val="008E67DD"/>
+    <w:rsid w:val="008E6C7D"/>
+    <w:rsid w:val="008E7208"/>
     <w:rsid w:val="008E7262"/>
+    <w:rsid w:val="008E73A2"/>
     <w:rsid w:val="008E73DA"/>
     <w:rsid w:val="008E77A8"/>
     <w:rsid w:val="008E7E96"/>
     <w:rsid w:val="008E7EE0"/>
+    <w:rsid w:val="008F0109"/>
     <w:rsid w:val="008F01BE"/>
     <w:rsid w:val="008F0340"/>
     <w:rsid w:val="008F042F"/>
     <w:rsid w:val="008F068A"/>
     <w:rsid w:val="008F0936"/>
     <w:rsid w:val="008F0ACF"/>
     <w:rsid w:val="008F0F24"/>
     <w:rsid w:val="008F1EBA"/>
+    <w:rsid w:val="008F28B0"/>
     <w:rsid w:val="008F2C31"/>
     <w:rsid w:val="008F3239"/>
     <w:rsid w:val="008F38C7"/>
     <w:rsid w:val="008F3C67"/>
     <w:rsid w:val="008F3DAB"/>
     <w:rsid w:val="008F43E0"/>
     <w:rsid w:val="008F4AF0"/>
     <w:rsid w:val="008F4EAF"/>
     <w:rsid w:val="008F5983"/>
     <w:rsid w:val="008F5CA3"/>
     <w:rsid w:val="008F6243"/>
     <w:rsid w:val="008F62D3"/>
+    <w:rsid w:val="008F63B3"/>
+    <w:rsid w:val="008F707B"/>
+    <w:rsid w:val="008F71A1"/>
+    <w:rsid w:val="00900386"/>
+    <w:rsid w:val="00900488"/>
+    <w:rsid w:val="009004AF"/>
     <w:rsid w:val="009004ED"/>
     <w:rsid w:val="0090052C"/>
     <w:rsid w:val="00900809"/>
     <w:rsid w:val="00900866"/>
+    <w:rsid w:val="00901111"/>
+    <w:rsid w:val="00901154"/>
     <w:rsid w:val="00901227"/>
+    <w:rsid w:val="0090122B"/>
+    <w:rsid w:val="009017C4"/>
     <w:rsid w:val="00901BD4"/>
+    <w:rsid w:val="009023EC"/>
+    <w:rsid w:val="00902987"/>
+    <w:rsid w:val="00902B03"/>
     <w:rsid w:val="00903645"/>
     <w:rsid w:val="00903950"/>
+    <w:rsid w:val="00903D2C"/>
+    <w:rsid w:val="009041C6"/>
+    <w:rsid w:val="009042B3"/>
+    <w:rsid w:val="00904784"/>
+    <w:rsid w:val="00904BFF"/>
     <w:rsid w:val="00904CFF"/>
+    <w:rsid w:val="00904DCF"/>
     <w:rsid w:val="00904FE0"/>
     <w:rsid w:val="009054F8"/>
+    <w:rsid w:val="009059E3"/>
     <w:rsid w:val="00905A04"/>
     <w:rsid w:val="00905B3C"/>
+    <w:rsid w:val="00906265"/>
     <w:rsid w:val="00906582"/>
     <w:rsid w:val="009065A9"/>
     <w:rsid w:val="009065F7"/>
     <w:rsid w:val="00906775"/>
     <w:rsid w:val="0090679A"/>
     <w:rsid w:val="00906A58"/>
     <w:rsid w:val="00906B64"/>
+    <w:rsid w:val="00906B70"/>
     <w:rsid w:val="00906C0C"/>
     <w:rsid w:val="00907506"/>
+    <w:rsid w:val="00907641"/>
     <w:rsid w:val="00907B46"/>
     <w:rsid w:val="00907D5B"/>
+    <w:rsid w:val="00907DEC"/>
     <w:rsid w:val="0091019E"/>
     <w:rsid w:val="0091028F"/>
+    <w:rsid w:val="00910963"/>
     <w:rsid w:val="00910ADA"/>
     <w:rsid w:val="00910F30"/>
+    <w:rsid w:val="00910FD2"/>
     <w:rsid w:val="0091139D"/>
     <w:rsid w:val="00911544"/>
     <w:rsid w:val="00911678"/>
     <w:rsid w:val="00911803"/>
     <w:rsid w:val="00911CC3"/>
+    <w:rsid w:val="00912148"/>
+    <w:rsid w:val="0091226A"/>
     <w:rsid w:val="00912A80"/>
+    <w:rsid w:val="00912EC7"/>
     <w:rsid w:val="0091304E"/>
     <w:rsid w:val="00913110"/>
+    <w:rsid w:val="00913485"/>
+    <w:rsid w:val="00913635"/>
     <w:rsid w:val="0091371D"/>
+    <w:rsid w:val="009142E0"/>
     <w:rsid w:val="009148E0"/>
     <w:rsid w:val="00914B06"/>
+    <w:rsid w:val="00914F37"/>
     <w:rsid w:val="00914F80"/>
     <w:rsid w:val="0091525F"/>
     <w:rsid w:val="009157FA"/>
+    <w:rsid w:val="00915830"/>
     <w:rsid w:val="00915932"/>
     <w:rsid w:val="0091611D"/>
+    <w:rsid w:val="00916386"/>
+    <w:rsid w:val="00916A57"/>
+    <w:rsid w:val="00916C68"/>
     <w:rsid w:val="00916CE6"/>
+    <w:rsid w:val="00916D75"/>
     <w:rsid w:val="00917216"/>
+    <w:rsid w:val="00917332"/>
     <w:rsid w:val="0091738A"/>
     <w:rsid w:val="009177A4"/>
+    <w:rsid w:val="009179A6"/>
     <w:rsid w:val="009203D8"/>
     <w:rsid w:val="0092048E"/>
     <w:rsid w:val="00920696"/>
+    <w:rsid w:val="00920DE6"/>
     <w:rsid w:val="00921334"/>
     <w:rsid w:val="0092152D"/>
     <w:rsid w:val="009215F2"/>
     <w:rsid w:val="00922548"/>
     <w:rsid w:val="009229B3"/>
+    <w:rsid w:val="00922EAA"/>
+    <w:rsid w:val="00922FA3"/>
     <w:rsid w:val="009231CD"/>
+    <w:rsid w:val="00923203"/>
+    <w:rsid w:val="0092383A"/>
     <w:rsid w:val="00923B46"/>
     <w:rsid w:val="00923F1B"/>
+    <w:rsid w:val="00923FCB"/>
+    <w:rsid w:val="00924106"/>
     <w:rsid w:val="00924383"/>
+    <w:rsid w:val="00924969"/>
+    <w:rsid w:val="00924A72"/>
     <w:rsid w:val="00924BE4"/>
     <w:rsid w:val="00924DEC"/>
     <w:rsid w:val="00925138"/>
+    <w:rsid w:val="009254FE"/>
     <w:rsid w:val="00926178"/>
+    <w:rsid w:val="009262A8"/>
     <w:rsid w:val="009265CF"/>
+    <w:rsid w:val="00926658"/>
     <w:rsid w:val="00926B8E"/>
+    <w:rsid w:val="00926C2D"/>
     <w:rsid w:val="009270A0"/>
     <w:rsid w:val="00927450"/>
     <w:rsid w:val="009276E8"/>
+    <w:rsid w:val="00927D9F"/>
+    <w:rsid w:val="00927FC3"/>
+    <w:rsid w:val="00930492"/>
     <w:rsid w:val="00930649"/>
+    <w:rsid w:val="00931032"/>
     <w:rsid w:val="00931687"/>
+    <w:rsid w:val="00932503"/>
     <w:rsid w:val="00932959"/>
     <w:rsid w:val="009329A0"/>
     <w:rsid w:val="00932A0C"/>
     <w:rsid w:val="00932A8D"/>
     <w:rsid w:val="00932EE2"/>
     <w:rsid w:val="00933506"/>
+    <w:rsid w:val="00933581"/>
+    <w:rsid w:val="009338B8"/>
     <w:rsid w:val="00933CE4"/>
     <w:rsid w:val="0093481B"/>
     <w:rsid w:val="00934D5E"/>
     <w:rsid w:val="00934F27"/>
     <w:rsid w:val="009350A9"/>
+    <w:rsid w:val="00935821"/>
     <w:rsid w:val="00935879"/>
     <w:rsid w:val="00935DF7"/>
     <w:rsid w:val="00935E38"/>
+    <w:rsid w:val="00935F18"/>
     <w:rsid w:val="00935F3F"/>
     <w:rsid w:val="00935F89"/>
     <w:rsid w:val="009361ED"/>
+    <w:rsid w:val="0093680F"/>
     <w:rsid w:val="00937762"/>
     <w:rsid w:val="00937817"/>
     <w:rsid w:val="00940184"/>
     <w:rsid w:val="00940347"/>
+    <w:rsid w:val="009408C4"/>
+    <w:rsid w:val="00940CD0"/>
     <w:rsid w:val="009415A6"/>
+    <w:rsid w:val="00941751"/>
     <w:rsid w:val="0094230B"/>
+    <w:rsid w:val="009425D6"/>
     <w:rsid w:val="00942B94"/>
     <w:rsid w:val="0094325B"/>
     <w:rsid w:val="009432D9"/>
+    <w:rsid w:val="009435E6"/>
     <w:rsid w:val="00943B59"/>
     <w:rsid w:val="00944089"/>
     <w:rsid w:val="0094429A"/>
+    <w:rsid w:val="00944A05"/>
     <w:rsid w:val="00944BE5"/>
     <w:rsid w:val="00944E08"/>
     <w:rsid w:val="009451C8"/>
     <w:rsid w:val="00945754"/>
+    <w:rsid w:val="00945E17"/>
+    <w:rsid w:val="00945F6E"/>
     <w:rsid w:val="0094627C"/>
     <w:rsid w:val="00946377"/>
+    <w:rsid w:val="00947973"/>
+    <w:rsid w:val="00947A3B"/>
     <w:rsid w:val="00947AF3"/>
+    <w:rsid w:val="00947C26"/>
     <w:rsid w:val="00947D58"/>
     <w:rsid w:val="00947F56"/>
     <w:rsid w:val="009506FB"/>
     <w:rsid w:val="00950A9F"/>
     <w:rsid w:val="00950B15"/>
     <w:rsid w:val="00950E3A"/>
     <w:rsid w:val="0095141D"/>
     <w:rsid w:val="00951A8D"/>
     <w:rsid w:val="00951B42"/>
+    <w:rsid w:val="0095210A"/>
     <w:rsid w:val="00952770"/>
     <w:rsid w:val="00952A99"/>
+    <w:rsid w:val="00953FBD"/>
+    <w:rsid w:val="009547D3"/>
     <w:rsid w:val="00954EFB"/>
     <w:rsid w:val="00954F7A"/>
     <w:rsid w:val="00955098"/>
+    <w:rsid w:val="009550DF"/>
+    <w:rsid w:val="00955525"/>
     <w:rsid w:val="00955B24"/>
     <w:rsid w:val="00955B37"/>
     <w:rsid w:val="00955BD6"/>
+    <w:rsid w:val="00955C2B"/>
+    <w:rsid w:val="00955E9C"/>
     <w:rsid w:val="0095611D"/>
     <w:rsid w:val="0095652B"/>
+    <w:rsid w:val="00956CAF"/>
+    <w:rsid w:val="0095720E"/>
     <w:rsid w:val="00957323"/>
     <w:rsid w:val="00957618"/>
     <w:rsid w:val="00957F13"/>
+    <w:rsid w:val="00960207"/>
+    <w:rsid w:val="009603E8"/>
     <w:rsid w:val="0096071A"/>
     <w:rsid w:val="00960874"/>
     <w:rsid w:val="00960A63"/>
+    <w:rsid w:val="00960CCC"/>
     <w:rsid w:val="00960EE7"/>
     <w:rsid w:val="009615AA"/>
     <w:rsid w:val="00961F6B"/>
     <w:rsid w:val="009622B8"/>
+    <w:rsid w:val="009623B6"/>
     <w:rsid w:val="00962553"/>
     <w:rsid w:val="00962BB9"/>
     <w:rsid w:val="00962DEF"/>
     <w:rsid w:val="00963314"/>
+    <w:rsid w:val="00963401"/>
     <w:rsid w:val="00963D32"/>
+    <w:rsid w:val="009642B3"/>
+    <w:rsid w:val="0096467E"/>
+    <w:rsid w:val="0096476F"/>
     <w:rsid w:val="00964CB1"/>
     <w:rsid w:val="0096590F"/>
+    <w:rsid w:val="00965978"/>
     <w:rsid w:val="00965D54"/>
     <w:rsid w:val="00966B81"/>
     <w:rsid w:val="00966D26"/>
+    <w:rsid w:val="00967151"/>
+    <w:rsid w:val="00967205"/>
+    <w:rsid w:val="00967C24"/>
+    <w:rsid w:val="00967D05"/>
     <w:rsid w:val="00967E9F"/>
     <w:rsid w:val="00970149"/>
     <w:rsid w:val="00971253"/>
     <w:rsid w:val="009713C0"/>
     <w:rsid w:val="009713CB"/>
+    <w:rsid w:val="00971523"/>
+    <w:rsid w:val="00971931"/>
+    <w:rsid w:val="00971D77"/>
     <w:rsid w:val="00972656"/>
+    <w:rsid w:val="00972E34"/>
+    <w:rsid w:val="0097308B"/>
     <w:rsid w:val="00973090"/>
     <w:rsid w:val="009730D8"/>
     <w:rsid w:val="009738EF"/>
     <w:rsid w:val="009747C9"/>
+    <w:rsid w:val="00974AC2"/>
     <w:rsid w:val="00974BE8"/>
     <w:rsid w:val="0097542E"/>
+    <w:rsid w:val="009754D3"/>
     <w:rsid w:val="00975580"/>
     <w:rsid w:val="0097587B"/>
     <w:rsid w:val="009758D1"/>
     <w:rsid w:val="00976337"/>
+    <w:rsid w:val="00976BFE"/>
+    <w:rsid w:val="00976CE9"/>
     <w:rsid w:val="00977269"/>
     <w:rsid w:val="009775D7"/>
+    <w:rsid w:val="009778C0"/>
+    <w:rsid w:val="00977AA9"/>
+    <w:rsid w:val="00980856"/>
     <w:rsid w:val="00980D0D"/>
+    <w:rsid w:val="0098121E"/>
+    <w:rsid w:val="00981672"/>
+    <w:rsid w:val="009817F0"/>
+    <w:rsid w:val="0098187E"/>
     <w:rsid w:val="00981E39"/>
     <w:rsid w:val="00981E78"/>
+    <w:rsid w:val="009820CA"/>
+    <w:rsid w:val="0098226A"/>
     <w:rsid w:val="00982350"/>
     <w:rsid w:val="00982422"/>
+    <w:rsid w:val="009824F2"/>
     <w:rsid w:val="00983207"/>
     <w:rsid w:val="0098361E"/>
+    <w:rsid w:val="00983C53"/>
+    <w:rsid w:val="00983CF8"/>
+    <w:rsid w:val="00983F5A"/>
     <w:rsid w:val="009847BF"/>
+    <w:rsid w:val="00984C37"/>
+    <w:rsid w:val="00984D0D"/>
     <w:rsid w:val="00985A96"/>
+    <w:rsid w:val="00985AC6"/>
     <w:rsid w:val="00985D09"/>
+    <w:rsid w:val="00985E02"/>
+    <w:rsid w:val="00985EBF"/>
+    <w:rsid w:val="00986EFF"/>
+    <w:rsid w:val="00987BD0"/>
     <w:rsid w:val="00987C9E"/>
     <w:rsid w:val="00987CD2"/>
     <w:rsid w:val="00987F7C"/>
     <w:rsid w:val="00990159"/>
     <w:rsid w:val="00990801"/>
     <w:rsid w:val="009908DF"/>
     <w:rsid w:val="00990915"/>
     <w:rsid w:val="00990F26"/>
     <w:rsid w:val="00990FA5"/>
     <w:rsid w:val="00991187"/>
     <w:rsid w:val="00991367"/>
     <w:rsid w:val="00991796"/>
     <w:rsid w:val="00991CB5"/>
+    <w:rsid w:val="00991DFD"/>
+    <w:rsid w:val="00992B75"/>
+    <w:rsid w:val="0099343B"/>
     <w:rsid w:val="009934D9"/>
     <w:rsid w:val="00993874"/>
     <w:rsid w:val="0099392B"/>
     <w:rsid w:val="00993B6A"/>
     <w:rsid w:val="00993BE7"/>
     <w:rsid w:val="00993D56"/>
     <w:rsid w:val="00993E82"/>
     <w:rsid w:val="009947CA"/>
+    <w:rsid w:val="009956E5"/>
     <w:rsid w:val="00995EA6"/>
+    <w:rsid w:val="00995F8F"/>
+    <w:rsid w:val="00996206"/>
+    <w:rsid w:val="009963B8"/>
     <w:rsid w:val="00996AF5"/>
     <w:rsid w:val="009970F4"/>
+    <w:rsid w:val="00997389"/>
     <w:rsid w:val="0099758D"/>
     <w:rsid w:val="00997E4D"/>
+    <w:rsid w:val="009A0145"/>
     <w:rsid w:val="009A015D"/>
+    <w:rsid w:val="009A01D1"/>
     <w:rsid w:val="009A06DC"/>
     <w:rsid w:val="009A09A9"/>
     <w:rsid w:val="009A0CA7"/>
+    <w:rsid w:val="009A0D21"/>
+    <w:rsid w:val="009A0FB9"/>
     <w:rsid w:val="009A1064"/>
     <w:rsid w:val="009A116C"/>
     <w:rsid w:val="009A13B4"/>
     <w:rsid w:val="009A165E"/>
     <w:rsid w:val="009A1B9E"/>
     <w:rsid w:val="009A1DB6"/>
     <w:rsid w:val="009A2099"/>
+    <w:rsid w:val="009A2682"/>
+    <w:rsid w:val="009A28A2"/>
+    <w:rsid w:val="009A29CB"/>
+    <w:rsid w:val="009A2B62"/>
     <w:rsid w:val="009A3203"/>
     <w:rsid w:val="009A33A2"/>
     <w:rsid w:val="009A33CE"/>
+    <w:rsid w:val="009A35F9"/>
     <w:rsid w:val="009A374B"/>
     <w:rsid w:val="009A4078"/>
     <w:rsid w:val="009A42C1"/>
     <w:rsid w:val="009A4325"/>
+    <w:rsid w:val="009A5291"/>
     <w:rsid w:val="009A561D"/>
     <w:rsid w:val="009A56FD"/>
     <w:rsid w:val="009A579B"/>
     <w:rsid w:val="009A5A9E"/>
     <w:rsid w:val="009A61BC"/>
+    <w:rsid w:val="009A68F8"/>
     <w:rsid w:val="009A6E9D"/>
+    <w:rsid w:val="009A7171"/>
     <w:rsid w:val="009A79E4"/>
     <w:rsid w:val="009B025B"/>
+    <w:rsid w:val="009B080D"/>
+    <w:rsid w:val="009B0993"/>
     <w:rsid w:val="009B115C"/>
+    <w:rsid w:val="009B1A52"/>
     <w:rsid w:val="009B1B8D"/>
     <w:rsid w:val="009B1C77"/>
     <w:rsid w:val="009B1C7A"/>
     <w:rsid w:val="009B1D0D"/>
     <w:rsid w:val="009B2859"/>
     <w:rsid w:val="009B28CB"/>
     <w:rsid w:val="009B3075"/>
     <w:rsid w:val="009B30AF"/>
     <w:rsid w:val="009B33D3"/>
+    <w:rsid w:val="009B33D8"/>
     <w:rsid w:val="009B3752"/>
     <w:rsid w:val="009B4F0F"/>
     <w:rsid w:val="009B554C"/>
     <w:rsid w:val="009B59BA"/>
+    <w:rsid w:val="009B5B40"/>
     <w:rsid w:val="009B602A"/>
     <w:rsid w:val="009B6432"/>
     <w:rsid w:val="009B67CC"/>
     <w:rsid w:val="009B6E7E"/>
+    <w:rsid w:val="009B6E83"/>
     <w:rsid w:val="009B718F"/>
+    <w:rsid w:val="009B7378"/>
+    <w:rsid w:val="009B7671"/>
     <w:rsid w:val="009B7868"/>
     <w:rsid w:val="009B795B"/>
     <w:rsid w:val="009B7A83"/>
     <w:rsid w:val="009B7B9B"/>
+    <w:rsid w:val="009B7EEB"/>
     <w:rsid w:val="009C01C6"/>
+    <w:rsid w:val="009C0227"/>
     <w:rsid w:val="009C06AE"/>
     <w:rsid w:val="009C08A8"/>
     <w:rsid w:val="009C097C"/>
+    <w:rsid w:val="009C0D51"/>
     <w:rsid w:val="009C1131"/>
+    <w:rsid w:val="009C1A15"/>
     <w:rsid w:val="009C1EBE"/>
     <w:rsid w:val="009C20EF"/>
     <w:rsid w:val="009C277C"/>
+    <w:rsid w:val="009C323C"/>
     <w:rsid w:val="009C33E1"/>
+    <w:rsid w:val="009C3461"/>
     <w:rsid w:val="009C3471"/>
+    <w:rsid w:val="009C3D82"/>
+    <w:rsid w:val="009C3FE3"/>
     <w:rsid w:val="009C3FE4"/>
     <w:rsid w:val="009C4408"/>
+    <w:rsid w:val="009C47CC"/>
+    <w:rsid w:val="009C4BBE"/>
     <w:rsid w:val="009C4D46"/>
     <w:rsid w:val="009C4F4B"/>
     <w:rsid w:val="009C503D"/>
     <w:rsid w:val="009C5080"/>
+    <w:rsid w:val="009C50BA"/>
+    <w:rsid w:val="009C61B9"/>
+    <w:rsid w:val="009C6537"/>
     <w:rsid w:val="009C70C6"/>
     <w:rsid w:val="009C7292"/>
     <w:rsid w:val="009C7865"/>
     <w:rsid w:val="009C7B4B"/>
+    <w:rsid w:val="009C7E53"/>
     <w:rsid w:val="009D042C"/>
+    <w:rsid w:val="009D0598"/>
     <w:rsid w:val="009D0678"/>
     <w:rsid w:val="009D094C"/>
     <w:rsid w:val="009D0C05"/>
     <w:rsid w:val="009D149D"/>
+    <w:rsid w:val="009D1992"/>
     <w:rsid w:val="009D1A99"/>
     <w:rsid w:val="009D1E03"/>
+    <w:rsid w:val="009D2B26"/>
     <w:rsid w:val="009D375C"/>
+    <w:rsid w:val="009D37CB"/>
     <w:rsid w:val="009D3B28"/>
+    <w:rsid w:val="009D3D7A"/>
     <w:rsid w:val="009D3E0C"/>
     <w:rsid w:val="009D43E9"/>
     <w:rsid w:val="009D4464"/>
+    <w:rsid w:val="009D4CC3"/>
+    <w:rsid w:val="009D5002"/>
     <w:rsid w:val="009D58DC"/>
     <w:rsid w:val="009D5BFF"/>
+    <w:rsid w:val="009D6DD4"/>
     <w:rsid w:val="009D76CA"/>
     <w:rsid w:val="009D7C2E"/>
     <w:rsid w:val="009D7E66"/>
+    <w:rsid w:val="009E04CA"/>
+    <w:rsid w:val="009E0783"/>
+    <w:rsid w:val="009E10A3"/>
+    <w:rsid w:val="009E10DA"/>
     <w:rsid w:val="009E12A9"/>
     <w:rsid w:val="009E12D6"/>
+    <w:rsid w:val="009E137A"/>
     <w:rsid w:val="009E1489"/>
+    <w:rsid w:val="009E1751"/>
     <w:rsid w:val="009E1CFE"/>
     <w:rsid w:val="009E30F4"/>
+    <w:rsid w:val="009E3123"/>
     <w:rsid w:val="009E323D"/>
     <w:rsid w:val="009E34DA"/>
     <w:rsid w:val="009E3B65"/>
     <w:rsid w:val="009E3D42"/>
+    <w:rsid w:val="009E3D52"/>
+    <w:rsid w:val="009E43A7"/>
+    <w:rsid w:val="009E43D0"/>
     <w:rsid w:val="009E440C"/>
     <w:rsid w:val="009E4487"/>
     <w:rsid w:val="009E4809"/>
     <w:rsid w:val="009E497D"/>
     <w:rsid w:val="009E4E2F"/>
+    <w:rsid w:val="009E4F9C"/>
+    <w:rsid w:val="009E5227"/>
     <w:rsid w:val="009E5387"/>
     <w:rsid w:val="009E53C7"/>
     <w:rsid w:val="009E53DE"/>
     <w:rsid w:val="009E5431"/>
     <w:rsid w:val="009E5CF5"/>
+    <w:rsid w:val="009E5E26"/>
+    <w:rsid w:val="009E5F6F"/>
     <w:rsid w:val="009E6514"/>
+    <w:rsid w:val="009E6541"/>
     <w:rsid w:val="009E7060"/>
     <w:rsid w:val="009E7456"/>
     <w:rsid w:val="009E7685"/>
+    <w:rsid w:val="009E774D"/>
+    <w:rsid w:val="009E79C3"/>
     <w:rsid w:val="009E7E7C"/>
     <w:rsid w:val="009F022F"/>
+    <w:rsid w:val="009F05FE"/>
     <w:rsid w:val="009F0925"/>
     <w:rsid w:val="009F0CCB"/>
+    <w:rsid w:val="009F0D77"/>
     <w:rsid w:val="009F1882"/>
     <w:rsid w:val="009F1CBF"/>
     <w:rsid w:val="009F1EF9"/>
     <w:rsid w:val="009F2719"/>
     <w:rsid w:val="009F2ECE"/>
     <w:rsid w:val="009F306F"/>
     <w:rsid w:val="009F331D"/>
     <w:rsid w:val="009F34F8"/>
     <w:rsid w:val="009F362B"/>
     <w:rsid w:val="009F3A9D"/>
     <w:rsid w:val="009F4161"/>
     <w:rsid w:val="009F4275"/>
     <w:rsid w:val="009F4367"/>
     <w:rsid w:val="009F4596"/>
+    <w:rsid w:val="009F48F3"/>
     <w:rsid w:val="009F4BB5"/>
     <w:rsid w:val="009F4C6D"/>
+    <w:rsid w:val="009F5063"/>
+    <w:rsid w:val="009F5156"/>
+    <w:rsid w:val="009F5541"/>
+    <w:rsid w:val="009F579F"/>
     <w:rsid w:val="009F5DE5"/>
     <w:rsid w:val="009F5E8C"/>
     <w:rsid w:val="009F6231"/>
+    <w:rsid w:val="009F6434"/>
+    <w:rsid w:val="009F6450"/>
+    <w:rsid w:val="009F6466"/>
     <w:rsid w:val="009F65B2"/>
     <w:rsid w:val="009F6816"/>
     <w:rsid w:val="009F6A26"/>
     <w:rsid w:val="009F7429"/>
     <w:rsid w:val="00A003F5"/>
     <w:rsid w:val="00A005F7"/>
+    <w:rsid w:val="00A0064C"/>
     <w:rsid w:val="00A011B2"/>
     <w:rsid w:val="00A0129F"/>
     <w:rsid w:val="00A0131F"/>
+    <w:rsid w:val="00A0165A"/>
     <w:rsid w:val="00A019A8"/>
     <w:rsid w:val="00A01B08"/>
     <w:rsid w:val="00A01B88"/>
+    <w:rsid w:val="00A01EA7"/>
+    <w:rsid w:val="00A01FAC"/>
     <w:rsid w:val="00A0215D"/>
     <w:rsid w:val="00A02A8E"/>
     <w:rsid w:val="00A03185"/>
+    <w:rsid w:val="00A0372B"/>
     <w:rsid w:val="00A038C9"/>
     <w:rsid w:val="00A0391F"/>
     <w:rsid w:val="00A03D04"/>
     <w:rsid w:val="00A04059"/>
     <w:rsid w:val="00A04325"/>
     <w:rsid w:val="00A0466B"/>
     <w:rsid w:val="00A046CD"/>
     <w:rsid w:val="00A04893"/>
+    <w:rsid w:val="00A05AEA"/>
     <w:rsid w:val="00A05F2B"/>
     <w:rsid w:val="00A069C6"/>
     <w:rsid w:val="00A06D4D"/>
     <w:rsid w:val="00A0791F"/>
     <w:rsid w:val="00A07ABE"/>
     <w:rsid w:val="00A07B61"/>
+    <w:rsid w:val="00A10123"/>
     <w:rsid w:val="00A10B89"/>
     <w:rsid w:val="00A10E1C"/>
+    <w:rsid w:val="00A1138E"/>
+    <w:rsid w:val="00A1140B"/>
     <w:rsid w:val="00A1144F"/>
     <w:rsid w:val="00A11748"/>
+    <w:rsid w:val="00A118D4"/>
     <w:rsid w:val="00A11F58"/>
     <w:rsid w:val="00A13002"/>
+    <w:rsid w:val="00A131B5"/>
+    <w:rsid w:val="00A13255"/>
     <w:rsid w:val="00A13408"/>
+    <w:rsid w:val="00A134C1"/>
+    <w:rsid w:val="00A13A20"/>
     <w:rsid w:val="00A13CF7"/>
     <w:rsid w:val="00A14215"/>
     <w:rsid w:val="00A1485B"/>
+    <w:rsid w:val="00A14B15"/>
     <w:rsid w:val="00A14D00"/>
+    <w:rsid w:val="00A14D3E"/>
+    <w:rsid w:val="00A14D4F"/>
+    <w:rsid w:val="00A14ED4"/>
+    <w:rsid w:val="00A161E6"/>
     <w:rsid w:val="00A16642"/>
     <w:rsid w:val="00A1674A"/>
+    <w:rsid w:val="00A173CE"/>
     <w:rsid w:val="00A17675"/>
     <w:rsid w:val="00A17AFA"/>
     <w:rsid w:val="00A17D4E"/>
     <w:rsid w:val="00A20208"/>
     <w:rsid w:val="00A20858"/>
+    <w:rsid w:val="00A20923"/>
     <w:rsid w:val="00A2154C"/>
+    <w:rsid w:val="00A21A49"/>
     <w:rsid w:val="00A21B87"/>
+    <w:rsid w:val="00A21BB8"/>
     <w:rsid w:val="00A21E36"/>
     <w:rsid w:val="00A2201B"/>
     <w:rsid w:val="00A2210B"/>
     <w:rsid w:val="00A2266A"/>
+    <w:rsid w:val="00A22A69"/>
+    <w:rsid w:val="00A23410"/>
     <w:rsid w:val="00A2380F"/>
     <w:rsid w:val="00A24511"/>
+    <w:rsid w:val="00A245E0"/>
+    <w:rsid w:val="00A249FA"/>
     <w:rsid w:val="00A24E3C"/>
     <w:rsid w:val="00A2538F"/>
     <w:rsid w:val="00A256ED"/>
     <w:rsid w:val="00A259A7"/>
     <w:rsid w:val="00A25A27"/>
+    <w:rsid w:val="00A2634D"/>
     <w:rsid w:val="00A26787"/>
+    <w:rsid w:val="00A26966"/>
     <w:rsid w:val="00A27276"/>
     <w:rsid w:val="00A274E0"/>
     <w:rsid w:val="00A27CB7"/>
     <w:rsid w:val="00A27D81"/>
     <w:rsid w:val="00A3002F"/>
     <w:rsid w:val="00A30981"/>
     <w:rsid w:val="00A30E39"/>
     <w:rsid w:val="00A316E5"/>
+    <w:rsid w:val="00A3289F"/>
     <w:rsid w:val="00A32A18"/>
     <w:rsid w:val="00A33396"/>
+    <w:rsid w:val="00A337D9"/>
     <w:rsid w:val="00A340D4"/>
     <w:rsid w:val="00A341DF"/>
     <w:rsid w:val="00A343EF"/>
+    <w:rsid w:val="00A345C9"/>
     <w:rsid w:val="00A347B6"/>
     <w:rsid w:val="00A34818"/>
     <w:rsid w:val="00A351F1"/>
     <w:rsid w:val="00A3546C"/>
+    <w:rsid w:val="00A35840"/>
+    <w:rsid w:val="00A358AA"/>
+    <w:rsid w:val="00A359D5"/>
     <w:rsid w:val="00A35ADF"/>
     <w:rsid w:val="00A3649E"/>
     <w:rsid w:val="00A36609"/>
     <w:rsid w:val="00A36F3E"/>
+    <w:rsid w:val="00A370D4"/>
     <w:rsid w:val="00A37663"/>
     <w:rsid w:val="00A3797A"/>
+    <w:rsid w:val="00A379F3"/>
+    <w:rsid w:val="00A37B1C"/>
+    <w:rsid w:val="00A40584"/>
     <w:rsid w:val="00A40790"/>
     <w:rsid w:val="00A40BC0"/>
     <w:rsid w:val="00A418D9"/>
+    <w:rsid w:val="00A41AE0"/>
     <w:rsid w:val="00A41B7E"/>
     <w:rsid w:val="00A4208B"/>
+    <w:rsid w:val="00A42318"/>
+    <w:rsid w:val="00A42729"/>
+    <w:rsid w:val="00A42D8E"/>
     <w:rsid w:val="00A4368B"/>
     <w:rsid w:val="00A4392D"/>
+    <w:rsid w:val="00A43E4C"/>
     <w:rsid w:val="00A44625"/>
+    <w:rsid w:val="00A4477D"/>
     <w:rsid w:val="00A44BC3"/>
     <w:rsid w:val="00A44C99"/>
+    <w:rsid w:val="00A44F82"/>
+    <w:rsid w:val="00A45291"/>
     <w:rsid w:val="00A4545F"/>
+    <w:rsid w:val="00A45E2A"/>
     <w:rsid w:val="00A4647A"/>
     <w:rsid w:val="00A46886"/>
+    <w:rsid w:val="00A46B02"/>
     <w:rsid w:val="00A46B57"/>
     <w:rsid w:val="00A473D2"/>
+    <w:rsid w:val="00A4743A"/>
+    <w:rsid w:val="00A47800"/>
+    <w:rsid w:val="00A47DC9"/>
     <w:rsid w:val="00A47E2A"/>
     <w:rsid w:val="00A47E3F"/>
     <w:rsid w:val="00A500DD"/>
+    <w:rsid w:val="00A501F5"/>
     <w:rsid w:val="00A50815"/>
+    <w:rsid w:val="00A50D4F"/>
     <w:rsid w:val="00A51A77"/>
+    <w:rsid w:val="00A51A78"/>
+    <w:rsid w:val="00A51F98"/>
+    <w:rsid w:val="00A52612"/>
+    <w:rsid w:val="00A52992"/>
+    <w:rsid w:val="00A52AAE"/>
     <w:rsid w:val="00A52AFD"/>
+    <w:rsid w:val="00A52C07"/>
     <w:rsid w:val="00A530E2"/>
+    <w:rsid w:val="00A53147"/>
     <w:rsid w:val="00A533CB"/>
     <w:rsid w:val="00A53856"/>
     <w:rsid w:val="00A53928"/>
     <w:rsid w:val="00A539E2"/>
     <w:rsid w:val="00A53C6D"/>
     <w:rsid w:val="00A53D7B"/>
     <w:rsid w:val="00A53FF6"/>
     <w:rsid w:val="00A54020"/>
     <w:rsid w:val="00A54FA1"/>
+    <w:rsid w:val="00A55272"/>
+    <w:rsid w:val="00A554B1"/>
     <w:rsid w:val="00A55AF5"/>
+    <w:rsid w:val="00A55D40"/>
+    <w:rsid w:val="00A563BB"/>
     <w:rsid w:val="00A567B1"/>
     <w:rsid w:val="00A56838"/>
     <w:rsid w:val="00A56B56"/>
     <w:rsid w:val="00A56F8A"/>
+    <w:rsid w:val="00A5749A"/>
+    <w:rsid w:val="00A57705"/>
     <w:rsid w:val="00A57777"/>
     <w:rsid w:val="00A57F4D"/>
     <w:rsid w:val="00A6000A"/>
+    <w:rsid w:val="00A6021A"/>
     <w:rsid w:val="00A6069B"/>
+    <w:rsid w:val="00A608EF"/>
     <w:rsid w:val="00A60C5A"/>
+    <w:rsid w:val="00A60F0D"/>
+    <w:rsid w:val="00A61206"/>
+    <w:rsid w:val="00A6177F"/>
     <w:rsid w:val="00A61B4C"/>
+    <w:rsid w:val="00A62197"/>
     <w:rsid w:val="00A62228"/>
     <w:rsid w:val="00A628E0"/>
     <w:rsid w:val="00A62947"/>
+    <w:rsid w:val="00A629BB"/>
+    <w:rsid w:val="00A62A1D"/>
+    <w:rsid w:val="00A62C55"/>
     <w:rsid w:val="00A62D3C"/>
     <w:rsid w:val="00A62D61"/>
     <w:rsid w:val="00A62E21"/>
     <w:rsid w:val="00A62F6A"/>
     <w:rsid w:val="00A6304B"/>
+    <w:rsid w:val="00A630DB"/>
     <w:rsid w:val="00A6311C"/>
     <w:rsid w:val="00A631C8"/>
+    <w:rsid w:val="00A631CB"/>
+    <w:rsid w:val="00A632C3"/>
     <w:rsid w:val="00A636C5"/>
     <w:rsid w:val="00A6374C"/>
+    <w:rsid w:val="00A63968"/>
     <w:rsid w:val="00A6397C"/>
+    <w:rsid w:val="00A640DF"/>
+    <w:rsid w:val="00A64231"/>
     <w:rsid w:val="00A64926"/>
+    <w:rsid w:val="00A64B0C"/>
+    <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A64EDD"/>
     <w:rsid w:val="00A651C7"/>
     <w:rsid w:val="00A65229"/>
     <w:rsid w:val="00A65505"/>
     <w:rsid w:val="00A65BA6"/>
     <w:rsid w:val="00A66331"/>
+    <w:rsid w:val="00A663DB"/>
+    <w:rsid w:val="00A66577"/>
     <w:rsid w:val="00A66685"/>
     <w:rsid w:val="00A666F7"/>
     <w:rsid w:val="00A66909"/>
     <w:rsid w:val="00A66C5A"/>
+    <w:rsid w:val="00A6705B"/>
+    <w:rsid w:val="00A67AB3"/>
     <w:rsid w:val="00A67AC9"/>
     <w:rsid w:val="00A67C2C"/>
     <w:rsid w:val="00A67F13"/>
+    <w:rsid w:val="00A7031A"/>
     <w:rsid w:val="00A70396"/>
+    <w:rsid w:val="00A7074D"/>
     <w:rsid w:val="00A70B36"/>
     <w:rsid w:val="00A70E3F"/>
     <w:rsid w:val="00A712F0"/>
     <w:rsid w:val="00A7159F"/>
     <w:rsid w:val="00A71AB3"/>
     <w:rsid w:val="00A71ABC"/>
+    <w:rsid w:val="00A72606"/>
     <w:rsid w:val="00A73306"/>
+    <w:rsid w:val="00A73443"/>
     <w:rsid w:val="00A7350C"/>
+    <w:rsid w:val="00A73792"/>
+    <w:rsid w:val="00A7391D"/>
     <w:rsid w:val="00A74B3D"/>
     <w:rsid w:val="00A751EF"/>
+    <w:rsid w:val="00A75DBD"/>
     <w:rsid w:val="00A75FC5"/>
     <w:rsid w:val="00A76117"/>
     <w:rsid w:val="00A762EA"/>
+    <w:rsid w:val="00A767D2"/>
+    <w:rsid w:val="00A76AA9"/>
     <w:rsid w:val="00A770C3"/>
     <w:rsid w:val="00A77250"/>
     <w:rsid w:val="00A776EC"/>
     <w:rsid w:val="00A77717"/>
     <w:rsid w:val="00A77A44"/>
     <w:rsid w:val="00A77ABE"/>
     <w:rsid w:val="00A77B2C"/>
     <w:rsid w:val="00A77E18"/>
     <w:rsid w:val="00A80070"/>
+    <w:rsid w:val="00A800AC"/>
     <w:rsid w:val="00A806B5"/>
     <w:rsid w:val="00A816FE"/>
     <w:rsid w:val="00A81A3F"/>
+    <w:rsid w:val="00A81C75"/>
     <w:rsid w:val="00A82622"/>
     <w:rsid w:val="00A826DA"/>
+    <w:rsid w:val="00A835ED"/>
+    <w:rsid w:val="00A836C2"/>
     <w:rsid w:val="00A83A04"/>
     <w:rsid w:val="00A83B5F"/>
+    <w:rsid w:val="00A83C8F"/>
     <w:rsid w:val="00A83EA1"/>
     <w:rsid w:val="00A8431E"/>
     <w:rsid w:val="00A8437C"/>
     <w:rsid w:val="00A843A6"/>
+    <w:rsid w:val="00A84687"/>
     <w:rsid w:val="00A847F0"/>
     <w:rsid w:val="00A84FF4"/>
+    <w:rsid w:val="00A850E1"/>
     <w:rsid w:val="00A851CF"/>
     <w:rsid w:val="00A85C78"/>
     <w:rsid w:val="00A85C99"/>
     <w:rsid w:val="00A85E28"/>
     <w:rsid w:val="00A86550"/>
     <w:rsid w:val="00A869D2"/>
     <w:rsid w:val="00A86B3D"/>
     <w:rsid w:val="00A86C65"/>
+    <w:rsid w:val="00A86F0C"/>
     <w:rsid w:val="00A8730A"/>
     <w:rsid w:val="00A8761F"/>
     <w:rsid w:val="00A87D00"/>
+    <w:rsid w:val="00A87F8F"/>
+    <w:rsid w:val="00A905D2"/>
     <w:rsid w:val="00A90703"/>
     <w:rsid w:val="00A909F3"/>
+    <w:rsid w:val="00A90DE9"/>
+    <w:rsid w:val="00A91F66"/>
     <w:rsid w:val="00A922C0"/>
+    <w:rsid w:val="00A92557"/>
+    <w:rsid w:val="00A927BF"/>
     <w:rsid w:val="00A93EC0"/>
     <w:rsid w:val="00A93F46"/>
     <w:rsid w:val="00A94FE7"/>
+    <w:rsid w:val="00A95185"/>
     <w:rsid w:val="00A95512"/>
     <w:rsid w:val="00A95608"/>
     <w:rsid w:val="00A959E2"/>
     <w:rsid w:val="00A95A1E"/>
+    <w:rsid w:val="00A95BD9"/>
     <w:rsid w:val="00A96189"/>
     <w:rsid w:val="00A964C2"/>
     <w:rsid w:val="00A970E8"/>
+    <w:rsid w:val="00A97289"/>
     <w:rsid w:val="00A973CF"/>
     <w:rsid w:val="00A97B01"/>
     <w:rsid w:val="00A97E5D"/>
+    <w:rsid w:val="00A97EC7"/>
     <w:rsid w:val="00AA0A6D"/>
+    <w:rsid w:val="00AA10D6"/>
     <w:rsid w:val="00AA1331"/>
+    <w:rsid w:val="00AA1746"/>
+    <w:rsid w:val="00AA186D"/>
+    <w:rsid w:val="00AA1998"/>
     <w:rsid w:val="00AA1A77"/>
     <w:rsid w:val="00AA1AC6"/>
     <w:rsid w:val="00AA2A6D"/>
+    <w:rsid w:val="00AA2DA2"/>
     <w:rsid w:val="00AA2F63"/>
     <w:rsid w:val="00AA3038"/>
     <w:rsid w:val="00AA33FD"/>
+    <w:rsid w:val="00AA340F"/>
+    <w:rsid w:val="00AA3A01"/>
     <w:rsid w:val="00AA3C87"/>
     <w:rsid w:val="00AA3E54"/>
+    <w:rsid w:val="00AA3E7B"/>
     <w:rsid w:val="00AA4400"/>
     <w:rsid w:val="00AA4690"/>
+    <w:rsid w:val="00AA5214"/>
     <w:rsid w:val="00AA5AD1"/>
     <w:rsid w:val="00AA5DF9"/>
     <w:rsid w:val="00AA677A"/>
+    <w:rsid w:val="00AA68F7"/>
+    <w:rsid w:val="00AA6D0B"/>
+    <w:rsid w:val="00AA7675"/>
     <w:rsid w:val="00AA7AC4"/>
     <w:rsid w:val="00AA7ACB"/>
+    <w:rsid w:val="00AB0199"/>
     <w:rsid w:val="00AB06DB"/>
+    <w:rsid w:val="00AB08B4"/>
     <w:rsid w:val="00AB0BC8"/>
     <w:rsid w:val="00AB0E67"/>
     <w:rsid w:val="00AB1711"/>
+    <w:rsid w:val="00AB1B66"/>
+    <w:rsid w:val="00AB1C32"/>
+    <w:rsid w:val="00AB1C8E"/>
     <w:rsid w:val="00AB2267"/>
+    <w:rsid w:val="00AB2608"/>
+    <w:rsid w:val="00AB26ED"/>
+    <w:rsid w:val="00AB27B2"/>
     <w:rsid w:val="00AB2DEB"/>
     <w:rsid w:val="00AB2E70"/>
     <w:rsid w:val="00AB2F2D"/>
     <w:rsid w:val="00AB3376"/>
+    <w:rsid w:val="00AB35B1"/>
     <w:rsid w:val="00AB374E"/>
+    <w:rsid w:val="00AB38E7"/>
     <w:rsid w:val="00AB4C69"/>
+    <w:rsid w:val="00AB4FAB"/>
+    <w:rsid w:val="00AB5618"/>
     <w:rsid w:val="00AB582B"/>
     <w:rsid w:val="00AB5CCC"/>
+    <w:rsid w:val="00AB5E0B"/>
     <w:rsid w:val="00AB6CFC"/>
+    <w:rsid w:val="00AB7FEF"/>
     <w:rsid w:val="00AC019D"/>
     <w:rsid w:val="00AC06C9"/>
     <w:rsid w:val="00AC089A"/>
     <w:rsid w:val="00AC0C90"/>
     <w:rsid w:val="00AC0E32"/>
     <w:rsid w:val="00AC1519"/>
     <w:rsid w:val="00AC1CEF"/>
     <w:rsid w:val="00AC267B"/>
     <w:rsid w:val="00AC312D"/>
+    <w:rsid w:val="00AC36C2"/>
+    <w:rsid w:val="00AC39C9"/>
+    <w:rsid w:val="00AC3C9B"/>
     <w:rsid w:val="00AC40EB"/>
     <w:rsid w:val="00AC424E"/>
     <w:rsid w:val="00AC4280"/>
     <w:rsid w:val="00AC4606"/>
     <w:rsid w:val="00AC47BC"/>
+    <w:rsid w:val="00AC4896"/>
+    <w:rsid w:val="00AC5756"/>
+    <w:rsid w:val="00AC5DBE"/>
+    <w:rsid w:val="00AC64E5"/>
+    <w:rsid w:val="00AC68C1"/>
     <w:rsid w:val="00AC7D7E"/>
+    <w:rsid w:val="00AD108C"/>
+    <w:rsid w:val="00AD16B2"/>
     <w:rsid w:val="00AD1AF6"/>
+    <w:rsid w:val="00AD1C12"/>
+    <w:rsid w:val="00AD2106"/>
     <w:rsid w:val="00AD24AF"/>
+    <w:rsid w:val="00AD25BD"/>
+    <w:rsid w:val="00AD2DE4"/>
+    <w:rsid w:val="00AD3175"/>
+    <w:rsid w:val="00AD3E26"/>
+    <w:rsid w:val="00AD4663"/>
+    <w:rsid w:val="00AD475E"/>
+    <w:rsid w:val="00AD47DE"/>
+    <w:rsid w:val="00AD49DD"/>
     <w:rsid w:val="00AD4F1B"/>
     <w:rsid w:val="00AD534E"/>
+    <w:rsid w:val="00AD540B"/>
     <w:rsid w:val="00AD5B30"/>
     <w:rsid w:val="00AD6C32"/>
     <w:rsid w:val="00AD73CF"/>
+    <w:rsid w:val="00AD77DD"/>
     <w:rsid w:val="00AD7816"/>
+    <w:rsid w:val="00AD79E8"/>
+    <w:rsid w:val="00AD7B2A"/>
     <w:rsid w:val="00AD7E8C"/>
     <w:rsid w:val="00AD7EB2"/>
     <w:rsid w:val="00AE02D7"/>
     <w:rsid w:val="00AE0328"/>
+    <w:rsid w:val="00AE06EC"/>
     <w:rsid w:val="00AE08F4"/>
     <w:rsid w:val="00AE0A80"/>
     <w:rsid w:val="00AE0DC8"/>
     <w:rsid w:val="00AE0F7F"/>
     <w:rsid w:val="00AE127F"/>
     <w:rsid w:val="00AE1324"/>
     <w:rsid w:val="00AE15D8"/>
     <w:rsid w:val="00AE171F"/>
+    <w:rsid w:val="00AE1739"/>
+    <w:rsid w:val="00AE1E96"/>
+    <w:rsid w:val="00AE21A7"/>
     <w:rsid w:val="00AE2C4D"/>
     <w:rsid w:val="00AE32C1"/>
     <w:rsid w:val="00AE3304"/>
     <w:rsid w:val="00AE3860"/>
+    <w:rsid w:val="00AE3AEB"/>
+    <w:rsid w:val="00AE3B56"/>
     <w:rsid w:val="00AE3C0E"/>
+    <w:rsid w:val="00AE4470"/>
     <w:rsid w:val="00AE44B3"/>
+    <w:rsid w:val="00AE48EE"/>
     <w:rsid w:val="00AE4B63"/>
+    <w:rsid w:val="00AE5156"/>
     <w:rsid w:val="00AE57AD"/>
     <w:rsid w:val="00AE59D4"/>
+    <w:rsid w:val="00AE5DEA"/>
+    <w:rsid w:val="00AE5F29"/>
     <w:rsid w:val="00AE5FE0"/>
     <w:rsid w:val="00AE6119"/>
     <w:rsid w:val="00AE6356"/>
+    <w:rsid w:val="00AE6E9B"/>
+    <w:rsid w:val="00AE6F9C"/>
     <w:rsid w:val="00AE76C8"/>
+    <w:rsid w:val="00AE76E6"/>
     <w:rsid w:val="00AE7739"/>
     <w:rsid w:val="00AE77E7"/>
     <w:rsid w:val="00AE79C6"/>
+    <w:rsid w:val="00AF030C"/>
     <w:rsid w:val="00AF096D"/>
     <w:rsid w:val="00AF0BB0"/>
     <w:rsid w:val="00AF0E42"/>
     <w:rsid w:val="00AF15B8"/>
     <w:rsid w:val="00AF15D6"/>
+    <w:rsid w:val="00AF19A2"/>
     <w:rsid w:val="00AF1B8F"/>
+    <w:rsid w:val="00AF1FE9"/>
+    <w:rsid w:val="00AF2136"/>
     <w:rsid w:val="00AF2201"/>
     <w:rsid w:val="00AF2673"/>
     <w:rsid w:val="00AF334E"/>
+    <w:rsid w:val="00AF3E6F"/>
     <w:rsid w:val="00AF3FDB"/>
     <w:rsid w:val="00AF4032"/>
+    <w:rsid w:val="00AF49A3"/>
     <w:rsid w:val="00AF4D89"/>
+    <w:rsid w:val="00AF504C"/>
+    <w:rsid w:val="00AF5065"/>
     <w:rsid w:val="00AF50E2"/>
     <w:rsid w:val="00AF579E"/>
+    <w:rsid w:val="00AF61A0"/>
     <w:rsid w:val="00AF6BAA"/>
     <w:rsid w:val="00AF6CDE"/>
+    <w:rsid w:val="00AF740C"/>
     <w:rsid w:val="00AF7C3E"/>
+    <w:rsid w:val="00B00064"/>
+    <w:rsid w:val="00B0028A"/>
     <w:rsid w:val="00B003B3"/>
     <w:rsid w:val="00B0088D"/>
     <w:rsid w:val="00B008BD"/>
+    <w:rsid w:val="00B00E47"/>
     <w:rsid w:val="00B00F77"/>
     <w:rsid w:val="00B01119"/>
     <w:rsid w:val="00B01311"/>
     <w:rsid w:val="00B01402"/>
+    <w:rsid w:val="00B01B36"/>
+    <w:rsid w:val="00B023CA"/>
     <w:rsid w:val="00B024D6"/>
     <w:rsid w:val="00B028DB"/>
     <w:rsid w:val="00B02D62"/>
     <w:rsid w:val="00B02FF5"/>
+    <w:rsid w:val="00B02FF6"/>
+    <w:rsid w:val="00B03131"/>
+    <w:rsid w:val="00B037CD"/>
+    <w:rsid w:val="00B03E00"/>
+    <w:rsid w:val="00B04543"/>
+    <w:rsid w:val="00B04653"/>
     <w:rsid w:val="00B0490E"/>
+    <w:rsid w:val="00B04980"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B04E2F"/>
     <w:rsid w:val="00B05106"/>
     <w:rsid w:val="00B0513C"/>
+    <w:rsid w:val="00B05910"/>
     <w:rsid w:val="00B05F38"/>
     <w:rsid w:val="00B0614B"/>
+    <w:rsid w:val="00B06531"/>
     <w:rsid w:val="00B06720"/>
+    <w:rsid w:val="00B0681A"/>
     <w:rsid w:val="00B06CF6"/>
+    <w:rsid w:val="00B06FD1"/>
+    <w:rsid w:val="00B074BD"/>
     <w:rsid w:val="00B07F0D"/>
     <w:rsid w:val="00B07F23"/>
+    <w:rsid w:val="00B10BE8"/>
+    <w:rsid w:val="00B11053"/>
     <w:rsid w:val="00B11633"/>
     <w:rsid w:val="00B11654"/>
     <w:rsid w:val="00B116F3"/>
     <w:rsid w:val="00B12341"/>
     <w:rsid w:val="00B12747"/>
     <w:rsid w:val="00B129CF"/>
     <w:rsid w:val="00B12EB6"/>
+    <w:rsid w:val="00B133A2"/>
+    <w:rsid w:val="00B1349B"/>
+    <w:rsid w:val="00B13837"/>
+    <w:rsid w:val="00B13F3F"/>
+    <w:rsid w:val="00B13F50"/>
     <w:rsid w:val="00B141D3"/>
     <w:rsid w:val="00B145D0"/>
+    <w:rsid w:val="00B1550E"/>
     <w:rsid w:val="00B155AC"/>
     <w:rsid w:val="00B15EE4"/>
     <w:rsid w:val="00B16012"/>
+    <w:rsid w:val="00B16799"/>
+    <w:rsid w:val="00B174C6"/>
+    <w:rsid w:val="00B178C0"/>
+    <w:rsid w:val="00B17B88"/>
     <w:rsid w:val="00B17CE2"/>
+    <w:rsid w:val="00B17F71"/>
+    <w:rsid w:val="00B20258"/>
     <w:rsid w:val="00B2025A"/>
     <w:rsid w:val="00B20D4F"/>
     <w:rsid w:val="00B21616"/>
     <w:rsid w:val="00B2186C"/>
+    <w:rsid w:val="00B21DAB"/>
     <w:rsid w:val="00B21F8D"/>
     <w:rsid w:val="00B224E2"/>
+    <w:rsid w:val="00B2298A"/>
     <w:rsid w:val="00B229C1"/>
+    <w:rsid w:val="00B236D5"/>
     <w:rsid w:val="00B23A8F"/>
+    <w:rsid w:val="00B23CA1"/>
     <w:rsid w:val="00B23FEB"/>
     <w:rsid w:val="00B24387"/>
+    <w:rsid w:val="00B2439D"/>
     <w:rsid w:val="00B2463A"/>
     <w:rsid w:val="00B24D4F"/>
     <w:rsid w:val="00B24ED6"/>
+    <w:rsid w:val="00B24FC4"/>
     <w:rsid w:val="00B25068"/>
+    <w:rsid w:val="00B2555C"/>
     <w:rsid w:val="00B255A4"/>
     <w:rsid w:val="00B257EE"/>
+    <w:rsid w:val="00B25999"/>
+    <w:rsid w:val="00B25C33"/>
+    <w:rsid w:val="00B2649B"/>
     <w:rsid w:val="00B26565"/>
     <w:rsid w:val="00B26A8D"/>
+    <w:rsid w:val="00B26B31"/>
+    <w:rsid w:val="00B26E50"/>
+    <w:rsid w:val="00B2728B"/>
     <w:rsid w:val="00B2746C"/>
     <w:rsid w:val="00B27BB3"/>
+    <w:rsid w:val="00B3061C"/>
     <w:rsid w:val="00B30A49"/>
     <w:rsid w:val="00B30DD6"/>
     <w:rsid w:val="00B31376"/>
     <w:rsid w:val="00B31379"/>
+    <w:rsid w:val="00B3185D"/>
+    <w:rsid w:val="00B318A6"/>
     <w:rsid w:val="00B32037"/>
     <w:rsid w:val="00B325DF"/>
     <w:rsid w:val="00B33100"/>
+    <w:rsid w:val="00B33183"/>
     <w:rsid w:val="00B331E1"/>
+    <w:rsid w:val="00B33535"/>
     <w:rsid w:val="00B33974"/>
+    <w:rsid w:val="00B33DC7"/>
+    <w:rsid w:val="00B33EE8"/>
     <w:rsid w:val="00B3409D"/>
+    <w:rsid w:val="00B34765"/>
     <w:rsid w:val="00B3492B"/>
+    <w:rsid w:val="00B34B22"/>
+    <w:rsid w:val="00B34E3F"/>
+    <w:rsid w:val="00B34F2A"/>
     <w:rsid w:val="00B351F1"/>
     <w:rsid w:val="00B3520A"/>
     <w:rsid w:val="00B3521D"/>
     <w:rsid w:val="00B354BF"/>
     <w:rsid w:val="00B3559A"/>
     <w:rsid w:val="00B35D86"/>
+    <w:rsid w:val="00B35EE0"/>
+    <w:rsid w:val="00B36095"/>
+    <w:rsid w:val="00B361EE"/>
+    <w:rsid w:val="00B36968"/>
     <w:rsid w:val="00B36A86"/>
+    <w:rsid w:val="00B36E6C"/>
+    <w:rsid w:val="00B36F24"/>
     <w:rsid w:val="00B3703E"/>
     <w:rsid w:val="00B37599"/>
     <w:rsid w:val="00B400D0"/>
+    <w:rsid w:val="00B401A6"/>
     <w:rsid w:val="00B40879"/>
     <w:rsid w:val="00B408BF"/>
     <w:rsid w:val="00B408FA"/>
+    <w:rsid w:val="00B410DA"/>
+    <w:rsid w:val="00B414CB"/>
+    <w:rsid w:val="00B41613"/>
+    <w:rsid w:val="00B41888"/>
     <w:rsid w:val="00B41D31"/>
     <w:rsid w:val="00B420BF"/>
     <w:rsid w:val="00B42140"/>
     <w:rsid w:val="00B4221C"/>
     <w:rsid w:val="00B43545"/>
     <w:rsid w:val="00B445BB"/>
     <w:rsid w:val="00B4499D"/>
+    <w:rsid w:val="00B44CC4"/>
+    <w:rsid w:val="00B458DC"/>
     <w:rsid w:val="00B45DBE"/>
     <w:rsid w:val="00B464D7"/>
+    <w:rsid w:val="00B46A7D"/>
     <w:rsid w:val="00B46BDC"/>
     <w:rsid w:val="00B46FB0"/>
     <w:rsid w:val="00B479D5"/>
     <w:rsid w:val="00B47C35"/>
     <w:rsid w:val="00B506BA"/>
     <w:rsid w:val="00B50CA0"/>
+    <w:rsid w:val="00B50EBA"/>
+    <w:rsid w:val="00B51132"/>
     <w:rsid w:val="00B51197"/>
+    <w:rsid w:val="00B516CC"/>
+    <w:rsid w:val="00B51D2C"/>
     <w:rsid w:val="00B52372"/>
+    <w:rsid w:val="00B52F50"/>
     <w:rsid w:val="00B53136"/>
     <w:rsid w:val="00B53141"/>
     <w:rsid w:val="00B53A9F"/>
     <w:rsid w:val="00B5460E"/>
     <w:rsid w:val="00B54764"/>
     <w:rsid w:val="00B54777"/>
     <w:rsid w:val="00B548FD"/>
     <w:rsid w:val="00B54BB8"/>
     <w:rsid w:val="00B5592D"/>
     <w:rsid w:val="00B55A6C"/>
     <w:rsid w:val="00B55B76"/>
     <w:rsid w:val="00B563D4"/>
     <w:rsid w:val="00B569ED"/>
+    <w:rsid w:val="00B56A65"/>
+    <w:rsid w:val="00B56E2A"/>
     <w:rsid w:val="00B57014"/>
     <w:rsid w:val="00B5709F"/>
     <w:rsid w:val="00B57620"/>
     <w:rsid w:val="00B5772E"/>
     <w:rsid w:val="00B606F0"/>
+    <w:rsid w:val="00B60EE5"/>
     <w:rsid w:val="00B6105E"/>
     <w:rsid w:val="00B6111C"/>
     <w:rsid w:val="00B6164F"/>
     <w:rsid w:val="00B61732"/>
     <w:rsid w:val="00B61C38"/>
+    <w:rsid w:val="00B62048"/>
+    <w:rsid w:val="00B6278A"/>
+    <w:rsid w:val="00B6288F"/>
     <w:rsid w:val="00B62BEA"/>
     <w:rsid w:val="00B62DE5"/>
     <w:rsid w:val="00B638DF"/>
     <w:rsid w:val="00B63CB7"/>
+    <w:rsid w:val="00B63E2B"/>
     <w:rsid w:val="00B640DB"/>
+    <w:rsid w:val="00B648A8"/>
+    <w:rsid w:val="00B64E9A"/>
     <w:rsid w:val="00B65349"/>
+    <w:rsid w:val="00B65C8D"/>
+    <w:rsid w:val="00B66323"/>
+    <w:rsid w:val="00B665BA"/>
     <w:rsid w:val="00B66F5A"/>
     <w:rsid w:val="00B678AC"/>
+    <w:rsid w:val="00B67934"/>
     <w:rsid w:val="00B704BB"/>
     <w:rsid w:val="00B704F2"/>
     <w:rsid w:val="00B70989"/>
     <w:rsid w:val="00B71677"/>
     <w:rsid w:val="00B71A0A"/>
+    <w:rsid w:val="00B71A55"/>
+    <w:rsid w:val="00B71E67"/>
     <w:rsid w:val="00B71FB2"/>
     <w:rsid w:val="00B720D1"/>
     <w:rsid w:val="00B726B3"/>
     <w:rsid w:val="00B7321F"/>
     <w:rsid w:val="00B735F5"/>
     <w:rsid w:val="00B73891"/>
     <w:rsid w:val="00B7431D"/>
     <w:rsid w:val="00B74343"/>
     <w:rsid w:val="00B7463B"/>
     <w:rsid w:val="00B7495E"/>
+    <w:rsid w:val="00B749AE"/>
     <w:rsid w:val="00B752A0"/>
+    <w:rsid w:val="00B7567E"/>
     <w:rsid w:val="00B75888"/>
     <w:rsid w:val="00B75958"/>
     <w:rsid w:val="00B75CCA"/>
     <w:rsid w:val="00B75E4C"/>
     <w:rsid w:val="00B75E73"/>
     <w:rsid w:val="00B75F98"/>
     <w:rsid w:val="00B7624E"/>
+    <w:rsid w:val="00B763D8"/>
     <w:rsid w:val="00B76513"/>
     <w:rsid w:val="00B7675C"/>
     <w:rsid w:val="00B767C9"/>
+    <w:rsid w:val="00B76C57"/>
+    <w:rsid w:val="00B773BE"/>
+    <w:rsid w:val="00B779A9"/>
     <w:rsid w:val="00B77EE8"/>
     <w:rsid w:val="00B8050D"/>
+    <w:rsid w:val="00B80956"/>
+    <w:rsid w:val="00B809A3"/>
     <w:rsid w:val="00B80A60"/>
     <w:rsid w:val="00B80AED"/>
     <w:rsid w:val="00B80B00"/>
+    <w:rsid w:val="00B80E3C"/>
     <w:rsid w:val="00B81ED4"/>
     <w:rsid w:val="00B81F03"/>
+    <w:rsid w:val="00B82234"/>
     <w:rsid w:val="00B835A9"/>
+    <w:rsid w:val="00B83890"/>
     <w:rsid w:val="00B83AE8"/>
     <w:rsid w:val="00B83AEB"/>
     <w:rsid w:val="00B83B1D"/>
     <w:rsid w:val="00B84BA5"/>
+    <w:rsid w:val="00B8536E"/>
     <w:rsid w:val="00B855CD"/>
     <w:rsid w:val="00B857AB"/>
+    <w:rsid w:val="00B8593C"/>
     <w:rsid w:val="00B8597F"/>
+    <w:rsid w:val="00B85D63"/>
     <w:rsid w:val="00B867C2"/>
+    <w:rsid w:val="00B86F5B"/>
+    <w:rsid w:val="00B8715A"/>
     <w:rsid w:val="00B8726A"/>
     <w:rsid w:val="00B87C39"/>
     <w:rsid w:val="00B90A2D"/>
     <w:rsid w:val="00B91046"/>
+    <w:rsid w:val="00B91291"/>
+    <w:rsid w:val="00B9129D"/>
+    <w:rsid w:val="00B91551"/>
+    <w:rsid w:val="00B91597"/>
     <w:rsid w:val="00B91A68"/>
+    <w:rsid w:val="00B91B5C"/>
     <w:rsid w:val="00B91BBD"/>
     <w:rsid w:val="00B924F5"/>
     <w:rsid w:val="00B92556"/>
     <w:rsid w:val="00B925A1"/>
+    <w:rsid w:val="00B927C5"/>
+    <w:rsid w:val="00B92EA6"/>
     <w:rsid w:val="00B92F8A"/>
     <w:rsid w:val="00B92FCD"/>
     <w:rsid w:val="00B9332A"/>
     <w:rsid w:val="00B93E23"/>
     <w:rsid w:val="00B94090"/>
     <w:rsid w:val="00B94207"/>
+    <w:rsid w:val="00B94BBD"/>
     <w:rsid w:val="00B94BE5"/>
     <w:rsid w:val="00B94FCF"/>
     <w:rsid w:val="00B953A5"/>
     <w:rsid w:val="00B95427"/>
     <w:rsid w:val="00B95775"/>
     <w:rsid w:val="00B95B91"/>
     <w:rsid w:val="00B95D4E"/>
+    <w:rsid w:val="00B965EF"/>
+    <w:rsid w:val="00B97690"/>
     <w:rsid w:val="00B97B85"/>
+    <w:rsid w:val="00B97C9C"/>
     <w:rsid w:val="00B97E8F"/>
     <w:rsid w:val="00BA0B0D"/>
     <w:rsid w:val="00BA109F"/>
+    <w:rsid w:val="00BA1B54"/>
+    <w:rsid w:val="00BA2677"/>
     <w:rsid w:val="00BA3EE5"/>
     <w:rsid w:val="00BA48A4"/>
     <w:rsid w:val="00BA4E2E"/>
     <w:rsid w:val="00BA4F4D"/>
+    <w:rsid w:val="00BA4F82"/>
     <w:rsid w:val="00BA6000"/>
     <w:rsid w:val="00BA627E"/>
     <w:rsid w:val="00BA6A41"/>
     <w:rsid w:val="00BA6D2D"/>
     <w:rsid w:val="00BA7AC7"/>
     <w:rsid w:val="00BB025F"/>
     <w:rsid w:val="00BB03EF"/>
     <w:rsid w:val="00BB09FD"/>
     <w:rsid w:val="00BB0E9C"/>
+    <w:rsid w:val="00BB0F0D"/>
     <w:rsid w:val="00BB0F55"/>
+    <w:rsid w:val="00BB1053"/>
     <w:rsid w:val="00BB11D2"/>
     <w:rsid w:val="00BB145E"/>
     <w:rsid w:val="00BB16FA"/>
     <w:rsid w:val="00BB1A7B"/>
     <w:rsid w:val="00BB1F4D"/>
     <w:rsid w:val="00BB1FE0"/>
     <w:rsid w:val="00BB2F3B"/>
+    <w:rsid w:val="00BB3CC2"/>
+    <w:rsid w:val="00BB4697"/>
     <w:rsid w:val="00BB46F3"/>
+    <w:rsid w:val="00BB51B4"/>
+    <w:rsid w:val="00BB54EC"/>
+    <w:rsid w:val="00BB5B70"/>
     <w:rsid w:val="00BB5E50"/>
+    <w:rsid w:val="00BB6343"/>
     <w:rsid w:val="00BB6426"/>
     <w:rsid w:val="00BB6950"/>
+    <w:rsid w:val="00BB6CDC"/>
+    <w:rsid w:val="00BB7B70"/>
+    <w:rsid w:val="00BB7C2F"/>
     <w:rsid w:val="00BB7DA5"/>
     <w:rsid w:val="00BB7DF2"/>
+    <w:rsid w:val="00BB7F7A"/>
+    <w:rsid w:val="00BC05A7"/>
     <w:rsid w:val="00BC0610"/>
     <w:rsid w:val="00BC09C5"/>
     <w:rsid w:val="00BC0BD2"/>
+    <w:rsid w:val="00BC0D21"/>
+    <w:rsid w:val="00BC0E2F"/>
     <w:rsid w:val="00BC0EB2"/>
+    <w:rsid w:val="00BC15ED"/>
+    <w:rsid w:val="00BC1ED9"/>
+    <w:rsid w:val="00BC20BE"/>
     <w:rsid w:val="00BC221E"/>
     <w:rsid w:val="00BC249C"/>
+    <w:rsid w:val="00BC26B2"/>
+    <w:rsid w:val="00BC295A"/>
+    <w:rsid w:val="00BC2E03"/>
     <w:rsid w:val="00BC310C"/>
+    <w:rsid w:val="00BC3B78"/>
     <w:rsid w:val="00BC3C5F"/>
     <w:rsid w:val="00BC4001"/>
     <w:rsid w:val="00BC4469"/>
+    <w:rsid w:val="00BC4ACC"/>
+    <w:rsid w:val="00BC4AE9"/>
     <w:rsid w:val="00BC4DE7"/>
     <w:rsid w:val="00BC5042"/>
     <w:rsid w:val="00BC534D"/>
     <w:rsid w:val="00BC594D"/>
+    <w:rsid w:val="00BC5ADF"/>
     <w:rsid w:val="00BC6178"/>
+    <w:rsid w:val="00BC61E7"/>
     <w:rsid w:val="00BC63BF"/>
     <w:rsid w:val="00BC6725"/>
     <w:rsid w:val="00BC6A0D"/>
+    <w:rsid w:val="00BC700A"/>
+    <w:rsid w:val="00BC7F52"/>
+    <w:rsid w:val="00BD0362"/>
     <w:rsid w:val="00BD0777"/>
+    <w:rsid w:val="00BD07E7"/>
     <w:rsid w:val="00BD158A"/>
     <w:rsid w:val="00BD15C4"/>
+    <w:rsid w:val="00BD188E"/>
     <w:rsid w:val="00BD1953"/>
+    <w:rsid w:val="00BD1C39"/>
     <w:rsid w:val="00BD1EEB"/>
     <w:rsid w:val="00BD25B6"/>
     <w:rsid w:val="00BD280D"/>
     <w:rsid w:val="00BD2DA8"/>
     <w:rsid w:val="00BD4482"/>
     <w:rsid w:val="00BD4708"/>
     <w:rsid w:val="00BD4891"/>
     <w:rsid w:val="00BD48D7"/>
     <w:rsid w:val="00BD4BD7"/>
     <w:rsid w:val="00BD50FE"/>
     <w:rsid w:val="00BD5583"/>
+    <w:rsid w:val="00BD5660"/>
     <w:rsid w:val="00BD59A8"/>
     <w:rsid w:val="00BD5BF1"/>
     <w:rsid w:val="00BD5DA4"/>
+    <w:rsid w:val="00BD5E9C"/>
     <w:rsid w:val="00BD5F16"/>
+    <w:rsid w:val="00BD6A77"/>
     <w:rsid w:val="00BD77F6"/>
     <w:rsid w:val="00BE00BB"/>
+    <w:rsid w:val="00BE015A"/>
     <w:rsid w:val="00BE0735"/>
     <w:rsid w:val="00BE0B18"/>
+    <w:rsid w:val="00BE0B39"/>
+    <w:rsid w:val="00BE0D48"/>
     <w:rsid w:val="00BE101F"/>
+    <w:rsid w:val="00BE110B"/>
     <w:rsid w:val="00BE1AC0"/>
+    <w:rsid w:val="00BE1E4E"/>
+    <w:rsid w:val="00BE20AA"/>
     <w:rsid w:val="00BE2237"/>
     <w:rsid w:val="00BE2965"/>
     <w:rsid w:val="00BE299C"/>
     <w:rsid w:val="00BE2E8C"/>
+    <w:rsid w:val="00BE3861"/>
+    <w:rsid w:val="00BE3930"/>
+    <w:rsid w:val="00BE3989"/>
     <w:rsid w:val="00BE412C"/>
+    <w:rsid w:val="00BE424B"/>
+    <w:rsid w:val="00BE434E"/>
     <w:rsid w:val="00BE52FD"/>
+    <w:rsid w:val="00BE5354"/>
     <w:rsid w:val="00BE537C"/>
     <w:rsid w:val="00BE552D"/>
     <w:rsid w:val="00BE5591"/>
+    <w:rsid w:val="00BE56A6"/>
     <w:rsid w:val="00BE6182"/>
+    <w:rsid w:val="00BE646A"/>
+    <w:rsid w:val="00BE6AA8"/>
+    <w:rsid w:val="00BE713E"/>
     <w:rsid w:val="00BE7992"/>
     <w:rsid w:val="00BF09E2"/>
     <w:rsid w:val="00BF0A2B"/>
     <w:rsid w:val="00BF0C54"/>
+    <w:rsid w:val="00BF0C7E"/>
     <w:rsid w:val="00BF0D0A"/>
     <w:rsid w:val="00BF1062"/>
+    <w:rsid w:val="00BF10D3"/>
+    <w:rsid w:val="00BF1125"/>
     <w:rsid w:val="00BF1770"/>
+    <w:rsid w:val="00BF1BF8"/>
+    <w:rsid w:val="00BF1E91"/>
     <w:rsid w:val="00BF29F8"/>
     <w:rsid w:val="00BF2A6E"/>
     <w:rsid w:val="00BF2C59"/>
+    <w:rsid w:val="00BF3215"/>
+    <w:rsid w:val="00BF34CF"/>
     <w:rsid w:val="00BF3676"/>
+    <w:rsid w:val="00BF3915"/>
+    <w:rsid w:val="00BF4836"/>
     <w:rsid w:val="00BF4ABA"/>
     <w:rsid w:val="00BF4E6B"/>
     <w:rsid w:val="00BF5317"/>
     <w:rsid w:val="00BF58ED"/>
+    <w:rsid w:val="00BF6034"/>
+    <w:rsid w:val="00BF6383"/>
     <w:rsid w:val="00BF7D8F"/>
     <w:rsid w:val="00BF7E88"/>
     <w:rsid w:val="00C0006F"/>
+    <w:rsid w:val="00C0031A"/>
     <w:rsid w:val="00C00835"/>
     <w:rsid w:val="00C009D7"/>
     <w:rsid w:val="00C00B49"/>
+    <w:rsid w:val="00C01178"/>
+    <w:rsid w:val="00C014C6"/>
     <w:rsid w:val="00C01C8B"/>
+    <w:rsid w:val="00C01F51"/>
     <w:rsid w:val="00C02160"/>
     <w:rsid w:val="00C02177"/>
+    <w:rsid w:val="00C02CDF"/>
+    <w:rsid w:val="00C03482"/>
     <w:rsid w:val="00C0438E"/>
     <w:rsid w:val="00C04607"/>
     <w:rsid w:val="00C04837"/>
+    <w:rsid w:val="00C06155"/>
     <w:rsid w:val="00C06255"/>
     <w:rsid w:val="00C063A6"/>
+    <w:rsid w:val="00C066B3"/>
+    <w:rsid w:val="00C06909"/>
     <w:rsid w:val="00C06B18"/>
+    <w:rsid w:val="00C06B6E"/>
     <w:rsid w:val="00C06C33"/>
+    <w:rsid w:val="00C0717D"/>
     <w:rsid w:val="00C0740A"/>
+    <w:rsid w:val="00C077F1"/>
     <w:rsid w:val="00C07C21"/>
+    <w:rsid w:val="00C07C3A"/>
     <w:rsid w:val="00C07D3A"/>
     <w:rsid w:val="00C07E10"/>
     <w:rsid w:val="00C07E3D"/>
+    <w:rsid w:val="00C07E58"/>
+    <w:rsid w:val="00C109F0"/>
     <w:rsid w:val="00C10E01"/>
+    <w:rsid w:val="00C112FD"/>
     <w:rsid w:val="00C11708"/>
+    <w:rsid w:val="00C11802"/>
     <w:rsid w:val="00C119B1"/>
     <w:rsid w:val="00C11C89"/>
     <w:rsid w:val="00C12306"/>
     <w:rsid w:val="00C12815"/>
     <w:rsid w:val="00C12884"/>
     <w:rsid w:val="00C12FC7"/>
     <w:rsid w:val="00C12FD0"/>
+    <w:rsid w:val="00C130E5"/>
     <w:rsid w:val="00C13370"/>
     <w:rsid w:val="00C13821"/>
     <w:rsid w:val="00C1392A"/>
     <w:rsid w:val="00C13A68"/>
     <w:rsid w:val="00C13E87"/>
     <w:rsid w:val="00C13F6E"/>
     <w:rsid w:val="00C1456E"/>
     <w:rsid w:val="00C1560E"/>
     <w:rsid w:val="00C15787"/>
     <w:rsid w:val="00C1686C"/>
     <w:rsid w:val="00C16999"/>
     <w:rsid w:val="00C16D3D"/>
     <w:rsid w:val="00C173AE"/>
     <w:rsid w:val="00C178AD"/>
+    <w:rsid w:val="00C17A17"/>
+    <w:rsid w:val="00C17F00"/>
+    <w:rsid w:val="00C2012D"/>
     <w:rsid w:val="00C20789"/>
+    <w:rsid w:val="00C20F72"/>
     <w:rsid w:val="00C2119F"/>
+    <w:rsid w:val="00C2140F"/>
     <w:rsid w:val="00C21648"/>
     <w:rsid w:val="00C2180E"/>
     <w:rsid w:val="00C21CDA"/>
+    <w:rsid w:val="00C21E35"/>
+    <w:rsid w:val="00C21F6F"/>
+    <w:rsid w:val="00C227E2"/>
+    <w:rsid w:val="00C230CE"/>
+    <w:rsid w:val="00C23254"/>
+    <w:rsid w:val="00C233E6"/>
+    <w:rsid w:val="00C23FAC"/>
     <w:rsid w:val="00C2431B"/>
     <w:rsid w:val="00C24FE5"/>
     <w:rsid w:val="00C25B0C"/>
     <w:rsid w:val="00C25BF4"/>
     <w:rsid w:val="00C25CF8"/>
+    <w:rsid w:val="00C25D4E"/>
     <w:rsid w:val="00C25E0A"/>
+    <w:rsid w:val="00C25ED6"/>
+    <w:rsid w:val="00C2611A"/>
+    <w:rsid w:val="00C26540"/>
+    <w:rsid w:val="00C26882"/>
     <w:rsid w:val="00C27E75"/>
     <w:rsid w:val="00C27F80"/>
     <w:rsid w:val="00C30468"/>
     <w:rsid w:val="00C30840"/>
+    <w:rsid w:val="00C30D96"/>
+    <w:rsid w:val="00C30E8C"/>
+    <w:rsid w:val="00C30F90"/>
     <w:rsid w:val="00C312E7"/>
+    <w:rsid w:val="00C31341"/>
     <w:rsid w:val="00C31E8C"/>
+    <w:rsid w:val="00C31F58"/>
     <w:rsid w:val="00C320A4"/>
     <w:rsid w:val="00C32313"/>
+    <w:rsid w:val="00C3254E"/>
     <w:rsid w:val="00C3292A"/>
     <w:rsid w:val="00C32DB7"/>
     <w:rsid w:val="00C332F0"/>
     <w:rsid w:val="00C33562"/>
+    <w:rsid w:val="00C33973"/>
     <w:rsid w:val="00C33B80"/>
     <w:rsid w:val="00C33D30"/>
+    <w:rsid w:val="00C33F48"/>
     <w:rsid w:val="00C3430A"/>
+    <w:rsid w:val="00C34567"/>
+    <w:rsid w:val="00C349AD"/>
+    <w:rsid w:val="00C34A47"/>
+    <w:rsid w:val="00C353C9"/>
     <w:rsid w:val="00C35C28"/>
     <w:rsid w:val="00C36448"/>
     <w:rsid w:val="00C36586"/>
     <w:rsid w:val="00C3679D"/>
     <w:rsid w:val="00C36D02"/>
     <w:rsid w:val="00C36D27"/>
     <w:rsid w:val="00C37AB6"/>
     <w:rsid w:val="00C37CAC"/>
     <w:rsid w:val="00C40516"/>
     <w:rsid w:val="00C40FB9"/>
     <w:rsid w:val="00C41800"/>
+    <w:rsid w:val="00C418D9"/>
+    <w:rsid w:val="00C41AA8"/>
     <w:rsid w:val="00C420BB"/>
+    <w:rsid w:val="00C421C9"/>
+    <w:rsid w:val="00C4292E"/>
+    <w:rsid w:val="00C42990"/>
     <w:rsid w:val="00C42BAF"/>
     <w:rsid w:val="00C43251"/>
     <w:rsid w:val="00C43AB2"/>
     <w:rsid w:val="00C43B77"/>
+    <w:rsid w:val="00C4425C"/>
     <w:rsid w:val="00C442FE"/>
     <w:rsid w:val="00C44300"/>
     <w:rsid w:val="00C444A2"/>
     <w:rsid w:val="00C444E6"/>
+    <w:rsid w:val="00C445E7"/>
     <w:rsid w:val="00C44918"/>
     <w:rsid w:val="00C44AB5"/>
     <w:rsid w:val="00C44B29"/>
+    <w:rsid w:val="00C45283"/>
+    <w:rsid w:val="00C45AFF"/>
     <w:rsid w:val="00C45CF4"/>
     <w:rsid w:val="00C461BB"/>
+    <w:rsid w:val="00C469F7"/>
     <w:rsid w:val="00C479F8"/>
     <w:rsid w:val="00C47B41"/>
+    <w:rsid w:val="00C47D82"/>
+    <w:rsid w:val="00C50D36"/>
     <w:rsid w:val="00C519D3"/>
     <w:rsid w:val="00C53113"/>
+    <w:rsid w:val="00C53459"/>
+    <w:rsid w:val="00C5350B"/>
     <w:rsid w:val="00C5386A"/>
     <w:rsid w:val="00C538C9"/>
     <w:rsid w:val="00C5394B"/>
+    <w:rsid w:val="00C543F1"/>
     <w:rsid w:val="00C54576"/>
     <w:rsid w:val="00C54671"/>
+    <w:rsid w:val="00C54729"/>
     <w:rsid w:val="00C547B6"/>
     <w:rsid w:val="00C547DC"/>
+    <w:rsid w:val="00C54A6E"/>
+    <w:rsid w:val="00C54CB0"/>
+    <w:rsid w:val="00C54D06"/>
+    <w:rsid w:val="00C551E4"/>
     <w:rsid w:val="00C554BF"/>
     <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00C55F99"/>
+    <w:rsid w:val="00C56261"/>
     <w:rsid w:val="00C56950"/>
+    <w:rsid w:val="00C56EA3"/>
     <w:rsid w:val="00C56EF0"/>
     <w:rsid w:val="00C5703A"/>
     <w:rsid w:val="00C576FC"/>
+    <w:rsid w:val="00C578D5"/>
     <w:rsid w:val="00C57C5B"/>
     <w:rsid w:val="00C57D16"/>
     <w:rsid w:val="00C57F10"/>
     <w:rsid w:val="00C57F78"/>
+    <w:rsid w:val="00C604DD"/>
     <w:rsid w:val="00C60862"/>
     <w:rsid w:val="00C60B82"/>
     <w:rsid w:val="00C60EF7"/>
+    <w:rsid w:val="00C610FF"/>
     <w:rsid w:val="00C611E3"/>
     <w:rsid w:val="00C614A6"/>
     <w:rsid w:val="00C61629"/>
     <w:rsid w:val="00C61D1C"/>
     <w:rsid w:val="00C61E29"/>
+    <w:rsid w:val="00C61E8D"/>
     <w:rsid w:val="00C62048"/>
+    <w:rsid w:val="00C62FC6"/>
     <w:rsid w:val="00C634D0"/>
     <w:rsid w:val="00C636ED"/>
     <w:rsid w:val="00C63E32"/>
     <w:rsid w:val="00C63F41"/>
+    <w:rsid w:val="00C645E0"/>
     <w:rsid w:val="00C64840"/>
     <w:rsid w:val="00C64EA9"/>
     <w:rsid w:val="00C64F22"/>
     <w:rsid w:val="00C64F7C"/>
     <w:rsid w:val="00C655EC"/>
     <w:rsid w:val="00C65875"/>
     <w:rsid w:val="00C65BAD"/>
+    <w:rsid w:val="00C661F5"/>
     <w:rsid w:val="00C6638C"/>
+    <w:rsid w:val="00C66929"/>
     <w:rsid w:val="00C66B54"/>
     <w:rsid w:val="00C67CAC"/>
+    <w:rsid w:val="00C67E63"/>
+    <w:rsid w:val="00C7069D"/>
     <w:rsid w:val="00C70C61"/>
+    <w:rsid w:val="00C71020"/>
+    <w:rsid w:val="00C710A1"/>
     <w:rsid w:val="00C710EC"/>
     <w:rsid w:val="00C7127A"/>
     <w:rsid w:val="00C7162A"/>
     <w:rsid w:val="00C71BD5"/>
     <w:rsid w:val="00C726FC"/>
     <w:rsid w:val="00C72A25"/>
     <w:rsid w:val="00C72BB4"/>
+    <w:rsid w:val="00C734AF"/>
     <w:rsid w:val="00C73B55"/>
     <w:rsid w:val="00C73F6C"/>
     <w:rsid w:val="00C73F9D"/>
     <w:rsid w:val="00C749FB"/>
+    <w:rsid w:val="00C74AF8"/>
+    <w:rsid w:val="00C74BE7"/>
+    <w:rsid w:val="00C74DCA"/>
+    <w:rsid w:val="00C758E0"/>
     <w:rsid w:val="00C75980"/>
     <w:rsid w:val="00C75EB9"/>
     <w:rsid w:val="00C76681"/>
     <w:rsid w:val="00C7685D"/>
     <w:rsid w:val="00C76864"/>
+    <w:rsid w:val="00C76F89"/>
     <w:rsid w:val="00C77290"/>
+    <w:rsid w:val="00C7757B"/>
     <w:rsid w:val="00C779B5"/>
     <w:rsid w:val="00C77ABD"/>
     <w:rsid w:val="00C80864"/>
     <w:rsid w:val="00C80C0C"/>
+    <w:rsid w:val="00C81B84"/>
+    <w:rsid w:val="00C8223F"/>
+    <w:rsid w:val="00C82519"/>
     <w:rsid w:val="00C82B86"/>
+    <w:rsid w:val="00C82BF6"/>
     <w:rsid w:val="00C83197"/>
+    <w:rsid w:val="00C83352"/>
+    <w:rsid w:val="00C837FB"/>
     <w:rsid w:val="00C8408D"/>
     <w:rsid w:val="00C8456D"/>
     <w:rsid w:val="00C8489A"/>
     <w:rsid w:val="00C851BF"/>
     <w:rsid w:val="00C8537C"/>
+    <w:rsid w:val="00C85647"/>
     <w:rsid w:val="00C8580F"/>
+    <w:rsid w:val="00C8613B"/>
+    <w:rsid w:val="00C8643E"/>
     <w:rsid w:val="00C864D7"/>
+    <w:rsid w:val="00C86728"/>
+    <w:rsid w:val="00C86AD6"/>
     <w:rsid w:val="00C86C01"/>
+    <w:rsid w:val="00C87314"/>
+    <w:rsid w:val="00C87365"/>
     <w:rsid w:val="00C87405"/>
     <w:rsid w:val="00C87BB3"/>
     <w:rsid w:val="00C87C16"/>
     <w:rsid w:val="00C87E39"/>
     <w:rsid w:val="00C88645"/>
     <w:rsid w:val="00C90025"/>
     <w:rsid w:val="00C900F2"/>
     <w:rsid w:val="00C902A8"/>
     <w:rsid w:val="00C90466"/>
     <w:rsid w:val="00C90521"/>
     <w:rsid w:val="00C9054C"/>
+    <w:rsid w:val="00C9074C"/>
     <w:rsid w:val="00C90886"/>
     <w:rsid w:val="00C91298"/>
+    <w:rsid w:val="00C91671"/>
     <w:rsid w:val="00C918ED"/>
     <w:rsid w:val="00C919F3"/>
     <w:rsid w:val="00C91E3B"/>
+    <w:rsid w:val="00C91EEE"/>
     <w:rsid w:val="00C92128"/>
     <w:rsid w:val="00C92265"/>
+    <w:rsid w:val="00C928AE"/>
     <w:rsid w:val="00C92B00"/>
     <w:rsid w:val="00C9373B"/>
     <w:rsid w:val="00C938AD"/>
     <w:rsid w:val="00C93933"/>
+    <w:rsid w:val="00C93BA2"/>
     <w:rsid w:val="00C93C48"/>
+    <w:rsid w:val="00C940A5"/>
+    <w:rsid w:val="00C94174"/>
     <w:rsid w:val="00C941D8"/>
+    <w:rsid w:val="00C942B4"/>
     <w:rsid w:val="00C94BF5"/>
     <w:rsid w:val="00C94CD2"/>
     <w:rsid w:val="00C94D2A"/>
+    <w:rsid w:val="00C950E6"/>
+    <w:rsid w:val="00C9515E"/>
+    <w:rsid w:val="00C952AD"/>
     <w:rsid w:val="00C95656"/>
+    <w:rsid w:val="00C95715"/>
     <w:rsid w:val="00C9575A"/>
     <w:rsid w:val="00C95A61"/>
     <w:rsid w:val="00C95E11"/>
     <w:rsid w:val="00C96712"/>
     <w:rsid w:val="00C96CF6"/>
     <w:rsid w:val="00C96ED4"/>
     <w:rsid w:val="00C970F7"/>
     <w:rsid w:val="00C971C3"/>
+    <w:rsid w:val="00C97408"/>
     <w:rsid w:val="00C9744B"/>
+    <w:rsid w:val="00CA02A1"/>
+    <w:rsid w:val="00CA05FC"/>
     <w:rsid w:val="00CA0784"/>
+    <w:rsid w:val="00CA0E0A"/>
     <w:rsid w:val="00CA2029"/>
+    <w:rsid w:val="00CA260B"/>
     <w:rsid w:val="00CA2C74"/>
     <w:rsid w:val="00CA2D30"/>
+    <w:rsid w:val="00CA304E"/>
+    <w:rsid w:val="00CA32E0"/>
     <w:rsid w:val="00CA346C"/>
     <w:rsid w:val="00CA37EF"/>
     <w:rsid w:val="00CA386A"/>
     <w:rsid w:val="00CA3CE0"/>
     <w:rsid w:val="00CA403C"/>
+    <w:rsid w:val="00CA4634"/>
     <w:rsid w:val="00CA60F0"/>
     <w:rsid w:val="00CA65C3"/>
     <w:rsid w:val="00CA6883"/>
+    <w:rsid w:val="00CA6956"/>
     <w:rsid w:val="00CA6CA7"/>
+    <w:rsid w:val="00CA7382"/>
     <w:rsid w:val="00CA772D"/>
     <w:rsid w:val="00CA7A37"/>
     <w:rsid w:val="00CB065D"/>
+    <w:rsid w:val="00CB0750"/>
     <w:rsid w:val="00CB0922"/>
     <w:rsid w:val="00CB0B99"/>
+    <w:rsid w:val="00CB0BA0"/>
     <w:rsid w:val="00CB0D92"/>
     <w:rsid w:val="00CB13DE"/>
+    <w:rsid w:val="00CB1414"/>
+    <w:rsid w:val="00CB1564"/>
     <w:rsid w:val="00CB16E2"/>
+    <w:rsid w:val="00CB174E"/>
+    <w:rsid w:val="00CB1BA1"/>
+    <w:rsid w:val="00CB1CBF"/>
+    <w:rsid w:val="00CB20A3"/>
     <w:rsid w:val="00CB20B6"/>
     <w:rsid w:val="00CB2542"/>
     <w:rsid w:val="00CB25EB"/>
+    <w:rsid w:val="00CB2B01"/>
     <w:rsid w:val="00CB2C6F"/>
     <w:rsid w:val="00CB2C81"/>
     <w:rsid w:val="00CB3A0F"/>
+    <w:rsid w:val="00CB479D"/>
+    <w:rsid w:val="00CB4941"/>
     <w:rsid w:val="00CB4C39"/>
     <w:rsid w:val="00CB516D"/>
+    <w:rsid w:val="00CB5E39"/>
     <w:rsid w:val="00CB623E"/>
+    <w:rsid w:val="00CB6E31"/>
+    <w:rsid w:val="00CB6FFF"/>
+    <w:rsid w:val="00CB7633"/>
     <w:rsid w:val="00CB768D"/>
     <w:rsid w:val="00CB773E"/>
     <w:rsid w:val="00CC0853"/>
     <w:rsid w:val="00CC0D3E"/>
     <w:rsid w:val="00CC1225"/>
     <w:rsid w:val="00CC134E"/>
     <w:rsid w:val="00CC141A"/>
     <w:rsid w:val="00CC1B1A"/>
     <w:rsid w:val="00CC1B54"/>
+    <w:rsid w:val="00CC1D13"/>
+    <w:rsid w:val="00CC1E30"/>
+    <w:rsid w:val="00CC21D8"/>
+    <w:rsid w:val="00CC24CC"/>
     <w:rsid w:val="00CC3436"/>
     <w:rsid w:val="00CC3885"/>
+    <w:rsid w:val="00CC39C4"/>
+    <w:rsid w:val="00CC3D93"/>
     <w:rsid w:val="00CC3E2F"/>
     <w:rsid w:val="00CC4978"/>
     <w:rsid w:val="00CC4B6D"/>
     <w:rsid w:val="00CC4BE1"/>
     <w:rsid w:val="00CC52FB"/>
     <w:rsid w:val="00CC54D5"/>
+    <w:rsid w:val="00CC62CE"/>
     <w:rsid w:val="00CC64B4"/>
     <w:rsid w:val="00CC64FF"/>
     <w:rsid w:val="00CC69F3"/>
+    <w:rsid w:val="00CC6A58"/>
     <w:rsid w:val="00CC7113"/>
     <w:rsid w:val="00CC72A5"/>
     <w:rsid w:val="00CC7362"/>
     <w:rsid w:val="00CC76F7"/>
     <w:rsid w:val="00CC7D24"/>
+    <w:rsid w:val="00CC7F63"/>
     <w:rsid w:val="00CD019C"/>
     <w:rsid w:val="00CD05A5"/>
     <w:rsid w:val="00CD0753"/>
+    <w:rsid w:val="00CD09DC"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD107D"/>
+    <w:rsid w:val="00CD1110"/>
     <w:rsid w:val="00CD11E4"/>
     <w:rsid w:val="00CD143C"/>
     <w:rsid w:val="00CD1C2A"/>
     <w:rsid w:val="00CD1CB1"/>
     <w:rsid w:val="00CD232C"/>
     <w:rsid w:val="00CD2A88"/>
     <w:rsid w:val="00CD2E13"/>
+    <w:rsid w:val="00CD2E7D"/>
+    <w:rsid w:val="00CD3106"/>
     <w:rsid w:val="00CD3D6F"/>
+    <w:rsid w:val="00CD3F12"/>
+    <w:rsid w:val="00CD425B"/>
+    <w:rsid w:val="00CD52F9"/>
     <w:rsid w:val="00CD5634"/>
+    <w:rsid w:val="00CD5725"/>
+    <w:rsid w:val="00CD5A56"/>
+    <w:rsid w:val="00CD669E"/>
     <w:rsid w:val="00CD6B5A"/>
+    <w:rsid w:val="00CD6B63"/>
     <w:rsid w:val="00CD6C03"/>
+    <w:rsid w:val="00CD6F5D"/>
+    <w:rsid w:val="00CD7690"/>
     <w:rsid w:val="00CD7C8F"/>
+    <w:rsid w:val="00CD7C93"/>
+    <w:rsid w:val="00CE03F5"/>
     <w:rsid w:val="00CE1459"/>
     <w:rsid w:val="00CE18DB"/>
     <w:rsid w:val="00CE1AB8"/>
+    <w:rsid w:val="00CE1C47"/>
     <w:rsid w:val="00CE1EA4"/>
     <w:rsid w:val="00CE2275"/>
     <w:rsid w:val="00CE22F3"/>
     <w:rsid w:val="00CE2730"/>
     <w:rsid w:val="00CE3016"/>
     <w:rsid w:val="00CE3057"/>
     <w:rsid w:val="00CE3421"/>
     <w:rsid w:val="00CE37F0"/>
     <w:rsid w:val="00CE390B"/>
     <w:rsid w:val="00CE3D7F"/>
+    <w:rsid w:val="00CE401A"/>
     <w:rsid w:val="00CE41AC"/>
+    <w:rsid w:val="00CE42FB"/>
+    <w:rsid w:val="00CE43D8"/>
     <w:rsid w:val="00CE43EF"/>
+    <w:rsid w:val="00CE4C08"/>
+    <w:rsid w:val="00CE54E0"/>
+    <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE59C2"/>
+    <w:rsid w:val="00CE59F2"/>
     <w:rsid w:val="00CE5B23"/>
     <w:rsid w:val="00CE5F48"/>
     <w:rsid w:val="00CE6272"/>
     <w:rsid w:val="00CE6C0D"/>
+    <w:rsid w:val="00CE6ED8"/>
+    <w:rsid w:val="00CE730C"/>
     <w:rsid w:val="00CE7330"/>
     <w:rsid w:val="00CE78C8"/>
+    <w:rsid w:val="00CE7EE6"/>
     <w:rsid w:val="00CF03EB"/>
     <w:rsid w:val="00CF04F1"/>
+    <w:rsid w:val="00CF0ABA"/>
+    <w:rsid w:val="00CF0B72"/>
     <w:rsid w:val="00CF1133"/>
     <w:rsid w:val="00CF1316"/>
     <w:rsid w:val="00CF1355"/>
     <w:rsid w:val="00CF150B"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF2402"/>
     <w:rsid w:val="00CF2CCD"/>
+    <w:rsid w:val="00CF338D"/>
     <w:rsid w:val="00CF3623"/>
+    <w:rsid w:val="00CF3E93"/>
     <w:rsid w:val="00CF426D"/>
+    <w:rsid w:val="00CF4348"/>
     <w:rsid w:val="00CF439B"/>
     <w:rsid w:val="00CF4E78"/>
+    <w:rsid w:val="00CF55B0"/>
+    <w:rsid w:val="00CF5680"/>
     <w:rsid w:val="00CF5D7D"/>
     <w:rsid w:val="00CF5DFA"/>
+    <w:rsid w:val="00CF5EC7"/>
+    <w:rsid w:val="00CF61D1"/>
+    <w:rsid w:val="00CF6846"/>
     <w:rsid w:val="00CF6B98"/>
     <w:rsid w:val="00CF6BCA"/>
     <w:rsid w:val="00CF6DBE"/>
     <w:rsid w:val="00CF7386"/>
     <w:rsid w:val="00CF7663"/>
+    <w:rsid w:val="00CF793B"/>
     <w:rsid w:val="00CF79D2"/>
     <w:rsid w:val="00CF7A9B"/>
     <w:rsid w:val="00CF7CEB"/>
+    <w:rsid w:val="00CF7E0C"/>
+    <w:rsid w:val="00D005AB"/>
     <w:rsid w:val="00D00653"/>
     <w:rsid w:val="00D00B78"/>
+    <w:rsid w:val="00D01279"/>
     <w:rsid w:val="00D018D4"/>
     <w:rsid w:val="00D0193A"/>
     <w:rsid w:val="00D02148"/>
     <w:rsid w:val="00D02D60"/>
+    <w:rsid w:val="00D02E8B"/>
     <w:rsid w:val="00D031D1"/>
     <w:rsid w:val="00D03CFF"/>
     <w:rsid w:val="00D03FD4"/>
     <w:rsid w:val="00D0484C"/>
     <w:rsid w:val="00D048EF"/>
     <w:rsid w:val="00D04A22"/>
     <w:rsid w:val="00D04D91"/>
+    <w:rsid w:val="00D0537F"/>
     <w:rsid w:val="00D053CA"/>
     <w:rsid w:val="00D055B5"/>
     <w:rsid w:val="00D06063"/>
+    <w:rsid w:val="00D066BE"/>
     <w:rsid w:val="00D06AD7"/>
+    <w:rsid w:val="00D06E54"/>
+    <w:rsid w:val="00D0739B"/>
     <w:rsid w:val="00D07689"/>
     <w:rsid w:val="00D07752"/>
+    <w:rsid w:val="00D07B10"/>
     <w:rsid w:val="00D07C1E"/>
     <w:rsid w:val="00D07EB0"/>
     <w:rsid w:val="00D10314"/>
     <w:rsid w:val="00D103AB"/>
+    <w:rsid w:val="00D103AC"/>
     <w:rsid w:val="00D1120F"/>
+    <w:rsid w:val="00D11381"/>
     <w:rsid w:val="00D113D6"/>
     <w:rsid w:val="00D11731"/>
     <w:rsid w:val="00D1190A"/>
+    <w:rsid w:val="00D11BBB"/>
     <w:rsid w:val="00D11C82"/>
     <w:rsid w:val="00D11D8D"/>
     <w:rsid w:val="00D12426"/>
     <w:rsid w:val="00D1273C"/>
+    <w:rsid w:val="00D12B77"/>
     <w:rsid w:val="00D12C05"/>
+    <w:rsid w:val="00D1338B"/>
     <w:rsid w:val="00D14520"/>
     <w:rsid w:val="00D1457E"/>
     <w:rsid w:val="00D14B83"/>
     <w:rsid w:val="00D14B94"/>
     <w:rsid w:val="00D14D28"/>
     <w:rsid w:val="00D14E93"/>
     <w:rsid w:val="00D150A1"/>
+    <w:rsid w:val="00D15771"/>
     <w:rsid w:val="00D16268"/>
     <w:rsid w:val="00D165A5"/>
     <w:rsid w:val="00D1666A"/>
+    <w:rsid w:val="00D16DC9"/>
     <w:rsid w:val="00D16F78"/>
     <w:rsid w:val="00D17206"/>
     <w:rsid w:val="00D17FE0"/>
     <w:rsid w:val="00D203D3"/>
     <w:rsid w:val="00D20474"/>
+    <w:rsid w:val="00D204D8"/>
+    <w:rsid w:val="00D208A4"/>
     <w:rsid w:val="00D20DB9"/>
+    <w:rsid w:val="00D20E2E"/>
     <w:rsid w:val="00D218FB"/>
+    <w:rsid w:val="00D21CFC"/>
     <w:rsid w:val="00D21E91"/>
     <w:rsid w:val="00D224AC"/>
+    <w:rsid w:val="00D22878"/>
     <w:rsid w:val="00D22928"/>
     <w:rsid w:val="00D230FF"/>
+    <w:rsid w:val="00D23C9F"/>
+    <w:rsid w:val="00D24638"/>
     <w:rsid w:val="00D24D9B"/>
     <w:rsid w:val="00D255BA"/>
     <w:rsid w:val="00D2579B"/>
     <w:rsid w:val="00D25B57"/>
+    <w:rsid w:val="00D25D0E"/>
     <w:rsid w:val="00D25F68"/>
     <w:rsid w:val="00D2697C"/>
     <w:rsid w:val="00D26C31"/>
     <w:rsid w:val="00D26DC6"/>
     <w:rsid w:val="00D272CA"/>
     <w:rsid w:val="00D27532"/>
     <w:rsid w:val="00D275E4"/>
     <w:rsid w:val="00D27669"/>
     <w:rsid w:val="00D27960"/>
     <w:rsid w:val="00D30A79"/>
+    <w:rsid w:val="00D31180"/>
+    <w:rsid w:val="00D311EE"/>
+    <w:rsid w:val="00D31A2D"/>
     <w:rsid w:val="00D31AE8"/>
     <w:rsid w:val="00D320A8"/>
     <w:rsid w:val="00D32172"/>
+    <w:rsid w:val="00D325D5"/>
     <w:rsid w:val="00D327EF"/>
     <w:rsid w:val="00D32BFF"/>
+    <w:rsid w:val="00D32D0B"/>
+    <w:rsid w:val="00D32EF2"/>
     <w:rsid w:val="00D33034"/>
+    <w:rsid w:val="00D3303A"/>
+    <w:rsid w:val="00D33762"/>
     <w:rsid w:val="00D337AB"/>
     <w:rsid w:val="00D33A42"/>
     <w:rsid w:val="00D33BC1"/>
     <w:rsid w:val="00D33FB6"/>
     <w:rsid w:val="00D33FB8"/>
     <w:rsid w:val="00D340EB"/>
     <w:rsid w:val="00D3456C"/>
+    <w:rsid w:val="00D346A0"/>
+    <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D34DA7"/>
     <w:rsid w:val="00D35152"/>
+    <w:rsid w:val="00D353A4"/>
     <w:rsid w:val="00D359B8"/>
+    <w:rsid w:val="00D35C4D"/>
     <w:rsid w:val="00D35F11"/>
+    <w:rsid w:val="00D36099"/>
     <w:rsid w:val="00D36B3B"/>
+    <w:rsid w:val="00D36B4F"/>
     <w:rsid w:val="00D36FA2"/>
     <w:rsid w:val="00D373B0"/>
     <w:rsid w:val="00D37EDC"/>
+    <w:rsid w:val="00D40FD9"/>
     <w:rsid w:val="00D40FE6"/>
+    <w:rsid w:val="00D410F1"/>
+    <w:rsid w:val="00D4126B"/>
     <w:rsid w:val="00D41373"/>
     <w:rsid w:val="00D41D98"/>
     <w:rsid w:val="00D41F4F"/>
     <w:rsid w:val="00D421AE"/>
     <w:rsid w:val="00D42788"/>
     <w:rsid w:val="00D42F57"/>
     <w:rsid w:val="00D435B9"/>
     <w:rsid w:val="00D43AD2"/>
+    <w:rsid w:val="00D43F12"/>
     <w:rsid w:val="00D440BC"/>
+    <w:rsid w:val="00D44198"/>
     <w:rsid w:val="00D44258"/>
     <w:rsid w:val="00D444F2"/>
+    <w:rsid w:val="00D44607"/>
     <w:rsid w:val="00D4477C"/>
     <w:rsid w:val="00D44870"/>
     <w:rsid w:val="00D45671"/>
     <w:rsid w:val="00D45958"/>
     <w:rsid w:val="00D45B55"/>
+    <w:rsid w:val="00D460C5"/>
     <w:rsid w:val="00D462C5"/>
+    <w:rsid w:val="00D468D2"/>
     <w:rsid w:val="00D4706A"/>
     <w:rsid w:val="00D4717A"/>
     <w:rsid w:val="00D47475"/>
     <w:rsid w:val="00D504E7"/>
     <w:rsid w:val="00D507EA"/>
     <w:rsid w:val="00D50879"/>
     <w:rsid w:val="00D50A7D"/>
     <w:rsid w:val="00D51D09"/>
+    <w:rsid w:val="00D524BD"/>
+    <w:rsid w:val="00D52FA1"/>
     <w:rsid w:val="00D535D9"/>
     <w:rsid w:val="00D540AB"/>
     <w:rsid w:val="00D549A2"/>
     <w:rsid w:val="00D54CD8"/>
+    <w:rsid w:val="00D55033"/>
+    <w:rsid w:val="00D5528A"/>
     <w:rsid w:val="00D55313"/>
     <w:rsid w:val="00D5550E"/>
     <w:rsid w:val="00D5578E"/>
     <w:rsid w:val="00D557BD"/>
+    <w:rsid w:val="00D557D5"/>
     <w:rsid w:val="00D55982"/>
     <w:rsid w:val="00D55D4A"/>
     <w:rsid w:val="00D56628"/>
+    <w:rsid w:val="00D5684C"/>
     <w:rsid w:val="00D56BCD"/>
     <w:rsid w:val="00D56C14"/>
+    <w:rsid w:val="00D56CD6"/>
     <w:rsid w:val="00D56F0A"/>
+    <w:rsid w:val="00D57096"/>
     <w:rsid w:val="00D576A4"/>
     <w:rsid w:val="00D577C3"/>
+    <w:rsid w:val="00D57811"/>
     <w:rsid w:val="00D606AF"/>
     <w:rsid w:val="00D60A03"/>
     <w:rsid w:val="00D60BFC"/>
     <w:rsid w:val="00D615F4"/>
+    <w:rsid w:val="00D6190D"/>
     <w:rsid w:val="00D61BB7"/>
     <w:rsid w:val="00D62A6A"/>
     <w:rsid w:val="00D6322B"/>
     <w:rsid w:val="00D63C42"/>
     <w:rsid w:val="00D63F54"/>
+    <w:rsid w:val="00D647D2"/>
     <w:rsid w:val="00D6509F"/>
+    <w:rsid w:val="00D651E7"/>
     <w:rsid w:val="00D65681"/>
+    <w:rsid w:val="00D65A40"/>
     <w:rsid w:val="00D65D87"/>
+    <w:rsid w:val="00D661EE"/>
     <w:rsid w:val="00D66849"/>
     <w:rsid w:val="00D66997"/>
     <w:rsid w:val="00D66C87"/>
+    <w:rsid w:val="00D66F25"/>
     <w:rsid w:val="00D705B4"/>
     <w:rsid w:val="00D70654"/>
     <w:rsid w:val="00D70B7B"/>
     <w:rsid w:val="00D715AC"/>
     <w:rsid w:val="00D71680"/>
     <w:rsid w:val="00D71C71"/>
     <w:rsid w:val="00D71C75"/>
     <w:rsid w:val="00D7202C"/>
     <w:rsid w:val="00D726A1"/>
     <w:rsid w:val="00D72B93"/>
     <w:rsid w:val="00D73F0B"/>
     <w:rsid w:val="00D7405A"/>
     <w:rsid w:val="00D740D9"/>
     <w:rsid w:val="00D741AD"/>
     <w:rsid w:val="00D742E3"/>
+    <w:rsid w:val="00D74686"/>
     <w:rsid w:val="00D74E33"/>
+    <w:rsid w:val="00D75001"/>
     <w:rsid w:val="00D757C0"/>
+    <w:rsid w:val="00D76242"/>
+    <w:rsid w:val="00D7644B"/>
     <w:rsid w:val="00D7658C"/>
     <w:rsid w:val="00D76966"/>
+    <w:rsid w:val="00D76F97"/>
     <w:rsid w:val="00D7700A"/>
     <w:rsid w:val="00D77364"/>
     <w:rsid w:val="00D77531"/>
+    <w:rsid w:val="00D7794A"/>
     <w:rsid w:val="00D77A70"/>
     <w:rsid w:val="00D77B29"/>
+    <w:rsid w:val="00D77FC2"/>
+    <w:rsid w:val="00D8028B"/>
     <w:rsid w:val="00D804AA"/>
     <w:rsid w:val="00D80D3F"/>
+    <w:rsid w:val="00D81CD2"/>
+    <w:rsid w:val="00D81D6C"/>
+    <w:rsid w:val="00D82192"/>
     <w:rsid w:val="00D82763"/>
     <w:rsid w:val="00D827C9"/>
     <w:rsid w:val="00D8298B"/>
     <w:rsid w:val="00D82A0F"/>
     <w:rsid w:val="00D82A9D"/>
+    <w:rsid w:val="00D82AFA"/>
     <w:rsid w:val="00D82FD6"/>
     <w:rsid w:val="00D8313A"/>
     <w:rsid w:val="00D83438"/>
+    <w:rsid w:val="00D836B2"/>
     <w:rsid w:val="00D83EC5"/>
+    <w:rsid w:val="00D842CF"/>
+    <w:rsid w:val="00D84429"/>
     <w:rsid w:val="00D8442F"/>
     <w:rsid w:val="00D84620"/>
     <w:rsid w:val="00D8472A"/>
     <w:rsid w:val="00D8485C"/>
     <w:rsid w:val="00D8486C"/>
     <w:rsid w:val="00D848F4"/>
     <w:rsid w:val="00D85085"/>
     <w:rsid w:val="00D8535B"/>
     <w:rsid w:val="00D85861"/>
     <w:rsid w:val="00D86985"/>
     <w:rsid w:val="00D86A8B"/>
+    <w:rsid w:val="00D8703E"/>
     <w:rsid w:val="00D87605"/>
+    <w:rsid w:val="00D879D6"/>
+    <w:rsid w:val="00D87BDB"/>
     <w:rsid w:val="00D87CDC"/>
+    <w:rsid w:val="00D9062D"/>
+    <w:rsid w:val="00D90D1F"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D91875"/>
     <w:rsid w:val="00D91BC6"/>
     <w:rsid w:val="00D91CCE"/>
+    <w:rsid w:val="00D92026"/>
     <w:rsid w:val="00D92173"/>
     <w:rsid w:val="00D9257A"/>
     <w:rsid w:val="00D927F5"/>
+    <w:rsid w:val="00D9281E"/>
     <w:rsid w:val="00D92F5A"/>
+    <w:rsid w:val="00D93028"/>
+    <w:rsid w:val="00D93069"/>
+    <w:rsid w:val="00D934D3"/>
     <w:rsid w:val="00D93759"/>
     <w:rsid w:val="00D939DF"/>
     <w:rsid w:val="00D93EFD"/>
     <w:rsid w:val="00D94383"/>
+    <w:rsid w:val="00D9462A"/>
+    <w:rsid w:val="00D9467D"/>
     <w:rsid w:val="00D94C61"/>
     <w:rsid w:val="00D94E71"/>
+    <w:rsid w:val="00D95026"/>
+    <w:rsid w:val="00D96049"/>
     <w:rsid w:val="00D96773"/>
     <w:rsid w:val="00D96AFB"/>
     <w:rsid w:val="00D96B88"/>
+    <w:rsid w:val="00D971EE"/>
     <w:rsid w:val="00D9723F"/>
     <w:rsid w:val="00D9762E"/>
     <w:rsid w:val="00DA0326"/>
+    <w:rsid w:val="00DA0411"/>
+    <w:rsid w:val="00DA0461"/>
+    <w:rsid w:val="00DA0605"/>
     <w:rsid w:val="00DA0808"/>
     <w:rsid w:val="00DA087F"/>
     <w:rsid w:val="00DA0A4B"/>
     <w:rsid w:val="00DA0E74"/>
+    <w:rsid w:val="00DA1315"/>
     <w:rsid w:val="00DA1434"/>
     <w:rsid w:val="00DA194F"/>
+    <w:rsid w:val="00DA21E6"/>
     <w:rsid w:val="00DA29D7"/>
+    <w:rsid w:val="00DA3065"/>
+    <w:rsid w:val="00DA3528"/>
+    <w:rsid w:val="00DA3A32"/>
     <w:rsid w:val="00DA41BC"/>
+    <w:rsid w:val="00DA4677"/>
     <w:rsid w:val="00DA491B"/>
     <w:rsid w:val="00DA4ACB"/>
     <w:rsid w:val="00DA5AD7"/>
     <w:rsid w:val="00DA5E3C"/>
+    <w:rsid w:val="00DA606E"/>
     <w:rsid w:val="00DA625B"/>
     <w:rsid w:val="00DA655D"/>
+    <w:rsid w:val="00DA667A"/>
     <w:rsid w:val="00DA683F"/>
     <w:rsid w:val="00DA696C"/>
+    <w:rsid w:val="00DA7113"/>
+    <w:rsid w:val="00DA71D7"/>
     <w:rsid w:val="00DA732C"/>
     <w:rsid w:val="00DA75A8"/>
     <w:rsid w:val="00DA76AA"/>
+    <w:rsid w:val="00DA79EB"/>
     <w:rsid w:val="00DA7DBC"/>
     <w:rsid w:val="00DB034E"/>
     <w:rsid w:val="00DB08AB"/>
     <w:rsid w:val="00DB0978"/>
+    <w:rsid w:val="00DB0E47"/>
     <w:rsid w:val="00DB1266"/>
     <w:rsid w:val="00DB147A"/>
     <w:rsid w:val="00DB1BB5"/>
     <w:rsid w:val="00DB2016"/>
+    <w:rsid w:val="00DB2073"/>
+    <w:rsid w:val="00DB2339"/>
     <w:rsid w:val="00DB26EC"/>
+    <w:rsid w:val="00DB2A35"/>
+    <w:rsid w:val="00DB2B2A"/>
+    <w:rsid w:val="00DB2C5D"/>
+    <w:rsid w:val="00DB2F2E"/>
+    <w:rsid w:val="00DB3018"/>
     <w:rsid w:val="00DB3772"/>
     <w:rsid w:val="00DB3941"/>
+    <w:rsid w:val="00DB41DB"/>
     <w:rsid w:val="00DB4C6C"/>
     <w:rsid w:val="00DB4F2E"/>
     <w:rsid w:val="00DB4FB4"/>
     <w:rsid w:val="00DB5824"/>
     <w:rsid w:val="00DB5879"/>
     <w:rsid w:val="00DB5CAB"/>
+    <w:rsid w:val="00DB5ECC"/>
+    <w:rsid w:val="00DB6275"/>
     <w:rsid w:val="00DB6501"/>
     <w:rsid w:val="00DB70B5"/>
     <w:rsid w:val="00DB75E4"/>
     <w:rsid w:val="00DB7966"/>
     <w:rsid w:val="00DB79DD"/>
     <w:rsid w:val="00DB7B77"/>
+    <w:rsid w:val="00DC08C7"/>
+    <w:rsid w:val="00DC0C6E"/>
     <w:rsid w:val="00DC2D96"/>
     <w:rsid w:val="00DC2DB9"/>
+    <w:rsid w:val="00DC2DE7"/>
+    <w:rsid w:val="00DC2E4C"/>
     <w:rsid w:val="00DC3438"/>
     <w:rsid w:val="00DC36FA"/>
     <w:rsid w:val="00DC3B20"/>
+    <w:rsid w:val="00DC3B57"/>
     <w:rsid w:val="00DC44E8"/>
     <w:rsid w:val="00DC50A0"/>
     <w:rsid w:val="00DC55B8"/>
+    <w:rsid w:val="00DC56D8"/>
     <w:rsid w:val="00DC5D4E"/>
+    <w:rsid w:val="00DC606B"/>
     <w:rsid w:val="00DC6371"/>
     <w:rsid w:val="00DC64F1"/>
+    <w:rsid w:val="00DC6A9F"/>
     <w:rsid w:val="00DC6D97"/>
     <w:rsid w:val="00DC7561"/>
+    <w:rsid w:val="00DC7E5E"/>
+    <w:rsid w:val="00DD04BD"/>
     <w:rsid w:val="00DD0AD6"/>
     <w:rsid w:val="00DD0F31"/>
     <w:rsid w:val="00DD14D2"/>
     <w:rsid w:val="00DD15B5"/>
+    <w:rsid w:val="00DD172B"/>
     <w:rsid w:val="00DD1CAE"/>
     <w:rsid w:val="00DD1F63"/>
     <w:rsid w:val="00DD2072"/>
+    <w:rsid w:val="00DD25CF"/>
+    <w:rsid w:val="00DD2B7A"/>
     <w:rsid w:val="00DD2DCD"/>
     <w:rsid w:val="00DD2F53"/>
+    <w:rsid w:val="00DD2FC4"/>
     <w:rsid w:val="00DD321A"/>
     <w:rsid w:val="00DD355D"/>
+    <w:rsid w:val="00DD362C"/>
     <w:rsid w:val="00DD3669"/>
     <w:rsid w:val="00DD3A2C"/>
+    <w:rsid w:val="00DD3C16"/>
     <w:rsid w:val="00DD4476"/>
     <w:rsid w:val="00DD4975"/>
+    <w:rsid w:val="00DD5734"/>
+    <w:rsid w:val="00DD5809"/>
+    <w:rsid w:val="00DD58D8"/>
+    <w:rsid w:val="00DD5AA2"/>
     <w:rsid w:val="00DD5E94"/>
     <w:rsid w:val="00DD60BB"/>
     <w:rsid w:val="00DD6107"/>
     <w:rsid w:val="00DD661D"/>
     <w:rsid w:val="00DD68C8"/>
+    <w:rsid w:val="00DD6C2F"/>
     <w:rsid w:val="00DD7489"/>
+    <w:rsid w:val="00DD7DE9"/>
     <w:rsid w:val="00DD7FDC"/>
+    <w:rsid w:val="00DE00AF"/>
+    <w:rsid w:val="00DE010A"/>
     <w:rsid w:val="00DE016B"/>
+    <w:rsid w:val="00DE0B8C"/>
     <w:rsid w:val="00DE0DD5"/>
+    <w:rsid w:val="00DE0F20"/>
     <w:rsid w:val="00DE113E"/>
     <w:rsid w:val="00DE166C"/>
+    <w:rsid w:val="00DE1B87"/>
     <w:rsid w:val="00DE2C08"/>
     <w:rsid w:val="00DE3076"/>
+    <w:rsid w:val="00DE3089"/>
     <w:rsid w:val="00DE362E"/>
+    <w:rsid w:val="00DE3833"/>
     <w:rsid w:val="00DE38FA"/>
     <w:rsid w:val="00DE3A5D"/>
     <w:rsid w:val="00DE51E0"/>
+    <w:rsid w:val="00DE5B16"/>
+    <w:rsid w:val="00DE6133"/>
+    <w:rsid w:val="00DE6A4C"/>
+    <w:rsid w:val="00DE6E0B"/>
+    <w:rsid w:val="00DE6FE7"/>
     <w:rsid w:val="00DE7063"/>
     <w:rsid w:val="00DE739C"/>
+    <w:rsid w:val="00DF0028"/>
+    <w:rsid w:val="00DF0761"/>
     <w:rsid w:val="00DF0770"/>
     <w:rsid w:val="00DF0C51"/>
+    <w:rsid w:val="00DF0FD5"/>
+    <w:rsid w:val="00DF18D6"/>
     <w:rsid w:val="00DF1CD5"/>
+    <w:rsid w:val="00DF1E4D"/>
     <w:rsid w:val="00DF20C5"/>
     <w:rsid w:val="00DF2261"/>
+    <w:rsid w:val="00DF2336"/>
+    <w:rsid w:val="00DF29CD"/>
     <w:rsid w:val="00DF2B8A"/>
+    <w:rsid w:val="00DF30E6"/>
     <w:rsid w:val="00DF331C"/>
+    <w:rsid w:val="00DF3546"/>
+    <w:rsid w:val="00DF4171"/>
     <w:rsid w:val="00DF445A"/>
     <w:rsid w:val="00DF4F89"/>
     <w:rsid w:val="00DF519D"/>
+    <w:rsid w:val="00DF5497"/>
     <w:rsid w:val="00DF5B17"/>
     <w:rsid w:val="00DF5D36"/>
+    <w:rsid w:val="00DF5DBD"/>
     <w:rsid w:val="00DF61FB"/>
+    <w:rsid w:val="00DF68B0"/>
+    <w:rsid w:val="00DF6A15"/>
+    <w:rsid w:val="00DF6AC2"/>
+    <w:rsid w:val="00DF6BFA"/>
     <w:rsid w:val="00DF7014"/>
     <w:rsid w:val="00DF71F9"/>
     <w:rsid w:val="00DF73B7"/>
     <w:rsid w:val="00DF7537"/>
     <w:rsid w:val="00DF7721"/>
+    <w:rsid w:val="00DF7AB3"/>
+    <w:rsid w:val="00DF7F40"/>
     <w:rsid w:val="00E000E0"/>
     <w:rsid w:val="00E00951"/>
     <w:rsid w:val="00E009B9"/>
     <w:rsid w:val="00E009C9"/>
     <w:rsid w:val="00E00F81"/>
+    <w:rsid w:val="00E01524"/>
+    <w:rsid w:val="00E01675"/>
     <w:rsid w:val="00E01B80"/>
     <w:rsid w:val="00E01C6E"/>
+    <w:rsid w:val="00E01D9D"/>
+    <w:rsid w:val="00E020B6"/>
+    <w:rsid w:val="00E02415"/>
     <w:rsid w:val="00E02E32"/>
     <w:rsid w:val="00E044FC"/>
     <w:rsid w:val="00E046FC"/>
+    <w:rsid w:val="00E04C70"/>
     <w:rsid w:val="00E04D60"/>
     <w:rsid w:val="00E05625"/>
+    <w:rsid w:val="00E058D6"/>
+    <w:rsid w:val="00E05A22"/>
+    <w:rsid w:val="00E05C7F"/>
+    <w:rsid w:val="00E0602A"/>
     <w:rsid w:val="00E061F2"/>
     <w:rsid w:val="00E06268"/>
     <w:rsid w:val="00E0651C"/>
     <w:rsid w:val="00E06E05"/>
+    <w:rsid w:val="00E0737C"/>
+    <w:rsid w:val="00E077BA"/>
     <w:rsid w:val="00E077E9"/>
     <w:rsid w:val="00E079EF"/>
+    <w:rsid w:val="00E07C2A"/>
     <w:rsid w:val="00E07CE9"/>
+    <w:rsid w:val="00E102C3"/>
+    <w:rsid w:val="00E10652"/>
+    <w:rsid w:val="00E10788"/>
+    <w:rsid w:val="00E108EF"/>
+    <w:rsid w:val="00E10A4E"/>
     <w:rsid w:val="00E10C85"/>
     <w:rsid w:val="00E10CAC"/>
     <w:rsid w:val="00E10CCE"/>
     <w:rsid w:val="00E10E77"/>
     <w:rsid w:val="00E11792"/>
     <w:rsid w:val="00E11AF8"/>
     <w:rsid w:val="00E11E0D"/>
     <w:rsid w:val="00E11F67"/>
     <w:rsid w:val="00E123A9"/>
     <w:rsid w:val="00E12509"/>
     <w:rsid w:val="00E12623"/>
+    <w:rsid w:val="00E1338B"/>
     <w:rsid w:val="00E1476E"/>
+    <w:rsid w:val="00E14ADC"/>
     <w:rsid w:val="00E14DB6"/>
     <w:rsid w:val="00E14FC2"/>
     <w:rsid w:val="00E15279"/>
+    <w:rsid w:val="00E15BC2"/>
+    <w:rsid w:val="00E15DCB"/>
+    <w:rsid w:val="00E169E0"/>
     <w:rsid w:val="00E17683"/>
     <w:rsid w:val="00E17AD2"/>
+    <w:rsid w:val="00E20074"/>
+    <w:rsid w:val="00E2033E"/>
+    <w:rsid w:val="00E203DC"/>
+    <w:rsid w:val="00E2078B"/>
     <w:rsid w:val="00E20D4A"/>
+    <w:rsid w:val="00E21138"/>
     <w:rsid w:val="00E215BD"/>
     <w:rsid w:val="00E224AE"/>
+    <w:rsid w:val="00E22AFE"/>
+    <w:rsid w:val="00E22CCE"/>
     <w:rsid w:val="00E23145"/>
+    <w:rsid w:val="00E2360B"/>
+    <w:rsid w:val="00E238D1"/>
+    <w:rsid w:val="00E23DF8"/>
     <w:rsid w:val="00E24346"/>
+    <w:rsid w:val="00E243ED"/>
+    <w:rsid w:val="00E245DA"/>
     <w:rsid w:val="00E2525F"/>
+    <w:rsid w:val="00E253AD"/>
     <w:rsid w:val="00E259E1"/>
     <w:rsid w:val="00E25AB2"/>
     <w:rsid w:val="00E26007"/>
     <w:rsid w:val="00E26307"/>
     <w:rsid w:val="00E266C1"/>
     <w:rsid w:val="00E26887"/>
     <w:rsid w:val="00E26CA1"/>
     <w:rsid w:val="00E271A4"/>
     <w:rsid w:val="00E27A95"/>
     <w:rsid w:val="00E27AA6"/>
     <w:rsid w:val="00E27D14"/>
+    <w:rsid w:val="00E3038D"/>
+    <w:rsid w:val="00E308D1"/>
     <w:rsid w:val="00E3099E"/>
     <w:rsid w:val="00E30B24"/>
+    <w:rsid w:val="00E310A3"/>
     <w:rsid w:val="00E314E1"/>
+    <w:rsid w:val="00E314F6"/>
+    <w:rsid w:val="00E3183B"/>
     <w:rsid w:val="00E318C1"/>
+    <w:rsid w:val="00E31EA8"/>
     <w:rsid w:val="00E31ECB"/>
+    <w:rsid w:val="00E31FF4"/>
     <w:rsid w:val="00E3233C"/>
     <w:rsid w:val="00E3283F"/>
     <w:rsid w:val="00E336E8"/>
     <w:rsid w:val="00E33956"/>
     <w:rsid w:val="00E33C87"/>
     <w:rsid w:val="00E33E00"/>
     <w:rsid w:val="00E33FC2"/>
     <w:rsid w:val="00E3461E"/>
+    <w:rsid w:val="00E34CD1"/>
     <w:rsid w:val="00E354FC"/>
     <w:rsid w:val="00E35947"/>
+    <w:rsid w:val="00E35C61"/>
+    <w:rsid w:val="00E36350"/>
     <w:rsid w:val="00E3644D"/>
     <w:rsid w:val="00E364DF"/>
     <w:rsid w:val="00E365AE"/>
+    <w:rsid w:val="00E36657"/>
     <w:rsid w:val="00E369D8"/>
     <w:rsid w:val="00E369E1"/>
     <w:rsid w:val="00E36AA0"/>
+    <w:rsid w:val="00E36FF5"/>
     <w:rsid w:val="00E37262"/>
+    <w:rsid w:val="00E37C66"/>
+    <w:rsid w:val="00E40371"/>
     <w:rsid w:val="00E40572"/>
+    <w:rsid w:val="00E4098C"/>
     <w:rsid w:val="00E40E82"/>
     <w:rsid w:val="00E40EAC"/>
     <w:rsid w:val="00E40F82"/>
     <w:rsid w:val="00E41342"/>
     <w:rsid w:val="00E413E0"/>
+    <w:rsid w:val="00E41719"/>
     <w:rsid w:val="00E41A79"/>
     <w:rsid w:val="00E41DEB"/>
+    <w:rsid w:val="00E41FBC"/>
     <w:rsid w:val="00E42348"/>
     <w:rsid w:val="00E4242E"/>
+    <w:rsid w:val="00E42717"/>
+    <w:rsid w:val="00E42BB2"/>
     <w:rsid w:val="00E42D75"/>
     <w:rsid w:val="00E42F30"/>
+    <w:rsid w:val="00E43094"/>
+    <w:rsid w:val="00E43A6A"/>
     <w:rsid w:val="00E43E49"/>
+    <w:rsid w:val="00E442FD"/>
     <w:rsid w:val="00E44ACB"/>
+    <w:rsid w:val="00E44C0A"/>
     <w:rsid w:val="00E44E67"/>
+    <w:rsid w:val="00E4578F"/>
     <w:rsid w:val="00E4647D"/>
+    <w:rsid w:val="00E4655C"/>
     <w:rsid w:val="00E4677C"/>
     <w:rsid w:val="00E46C11"/>
     <w:rsid w:val="00E46F0F"/>
     <w:rsid w:val="00E4764F"/>
+    <w:rsid w:val="00E47AE0"/>
     <w:rsid w:val="00E47DEA"/>
+    <w:rsid w:val="00E50430"/>
     <w:rsid w:val="00E50E1B"/>
+    <w:rsid w:val="00E51934"/>
+    <w:rsid w:val="00E52361"/>
+    <w:rsid w:val="00E52394"/>
+    <w:rsid w:val="00E52A96"/>
     <w:rsid w:val="00E53056"/>
     <w:rsid w:val="00E53066"/>
     <w:rsid w:val="00E530D5"/>
+    <w:rsid w:val="00E538FE"/>
     <w:rsid w:val="00E53A47"/>
+    <w:rsid w:val="00E53A87"/>
     <w:rsid w:val="00E53B48"/>
+    <w:rsid w:val="00E53C87"/>
+    <w:rsid w:val="00E53CBB"/>
+    <w:rsid w:val="00E53DDA"/>
     <w:rsid w:val="00E53E33"/>
     <w:rsid w:val="00E53ED0"/>
+    <w:rsid w:val="00E54577"/>
     <w:rsid w:val="00E54F40"/>
+    <w:rsid w:val="00E551C6"/>
     <w:rsid w:val="00E553A6"/>
     <w:rsid w:val="00E55686"/>
+    <w:rsid w:val="00E55B82"/>
     <w:rsid w:val="00E55B9E"/>
     <w:rsid w:val="00E55C26"/>
     <w:rsid w:val="00E55C51"/>
     <w:rsid w:val="00E55DA3"/>
     <w:rsid w:val="00E55E11"/>
     <w:rsid w:val="00E561CC"/>
+    <w:rsid w:val="00E56D3F"/>
+    <w:rsid w:val="00E5700C"/>
     <w:rsid w:val="00E57DAE"/>
     <w:rsid w:val="00E605E1"/>
     <w:rsid w:val="00E60AF4"/>
     <w:rsid w:val="00E6112F"/>
     <w:rsid w:val="00E6196E"/>
+    <w:rsid w:val="00E61AE4"/>
+    <w:rsid w:val="00E61D87"/>
     <w:rsid w:val="00E61DC3"/>
     <w:rsid w:val="00E61E32"/>
+    <w:rsid w:val="00E62105"/>
+    <w:rsid w:val="00E6286C"/>
     <w:rsid w:val="00E63305"/>
+    <w:rsid w:val="00E64098"/>
+    <w:rsid w:val="00E6468C"/>
+    <w:rsid w:val="00E64760"/>
+    <w:rsid w:val="00E647CC"/>
     <w:rsid w:val="00E647ED"/>
     <w:rsid w:val="00E64935"/>
+    <w:rsid w:val="00E64937"/>
     <w:rsid w:val="00E64E31"/>
     <w:rsid w:val="00E64EB9"/>
+    <w:rsid w:val="00E66135"/>
+    <w:rsid w:val="00E662EC"/>
     <w:rsid w:val="00E66408"/>
     <w:rsid w:val="00E66648"/>
     <w:rsid w:val="00E66ADC"/>
     <w:rsid w:val="00E66D4E"/>
     <w:rsid w:val="00E66F30"/>
     <w:rsid w:val="00E6707E"/>
     <w:rsid w:val="00E6719F"/>
     <w:rsid w:val="00E7045C"/>
+    <w:rsid w:val="00E7066C"/>
     <w:rsid w:val="00E706CD"/>
+    <w:rsid w:val="00E7087E"/>
     <w:rsid w:val="00E70CBC"/>
+    <w:rsid w:val="00E70EBB"/>
     <w:rsid w:val="00E713C9"/>
     <w:rsid w:val="00E71509"/>
     <w:rsid w:val="00E71533"/>
     <w:rsid w:val="00E71A27"/>
     <w:rsid w:val="00E71BD6"/>
     <w:rsid w:val="00E72FB7"/>
     <w:rsid w:val="00E736F3"/>
     <w:rsid w:val="00E738B0"/>
     <w:rsid w:val="00E738E3"/>
     <w:rsid w:val="00E73E46"/>
     <w:rsid w:val="00E74592"/>
     <w:rsid w:val="00E74D9F"/>
     <w:rsid w:val="00E75059"/>
     <w:rsid w:val="00E75268"/>
+    <w:rsid w:val="00E753A8"/>
     <w:rsid w:val="00E75469"/>
     <w:rsid w:val="00E75979"/>
     <w:rsid w:val="00E75B4A"/>
     <w:rsid w:val="00E7625B"/>
     <w:rsid w:val="00E7648C"/>
     <w:rsid w:val="00E7649C"/>
+    <w:rsid w:val="00E768DF"/>
     <w:rsid w:val="00E76AA6"/>
+    <w:rsid w:val="00E76BC8"/>
     <w:rsid w:val="00E7757D"/>
     <w:rsid w:val="00E77697"/>
     <w:rsid w:val="00E77B0D"/>
     <w:rsid w:val="00E802F0"/>
+    <w:rsid w:val="00E80419"/>
     <w:rsid w:val="00E80C79"/>
     <w:rsid w:val="00E81056"/>
     <w:rsid w:val="00E812A9"/>
+    <w:rsid w:val="00E81A58"/>
+    <w:rsid w:val="00E81C69"/>
+    <w:rsid w:val="00E81D4D"/>
     <w:rsid w:val="00E8209B"/>
     <w:rsid w:val="00E82899"/>
     <w:rsid w:val="00E82EB9"/>
+    <w:rsid w:val="00E83286"/>
+    <w:rsid w:val="00E832FE"/>
     <w:rsid w:val="00E83350"/>
     <w:rsid w:val="00E8351B"/>
     <w:rsid w:val="00E83F62"/>
+    <w:rsid w:val="00E84007"/>
     <w:rsid w:val="00E8407A"/>
     <w:rsid w:val="00E84154"/>
+    <w:rsid w:val="00E85553"/>
+    <w:rsid w:val="00E85C57"/>
     <w:rsid w:val="00E86D43"/>
     <w:rsid w:val="00E87C68"/>
+    <w:rsid w:val="00E90493"/>
     <w:rsid w:val="00E90B35"/>
     <w:rsid w:val="00E90C58"/>
     <w:rsid w:val="00E90C82"/>
     <w:rsid w:val="00E91575"/>
+    <w:rsid w:val="00E91623"/>
     <w:rsid w:val="00E91730"/>
+    <w:rsid w:val="00E91D76"/>
     <w:rsid w:val="00E91D98"/>
     <w:rsid w:val="00E91EEB"/>
     <w:rsid w:val="00E92214"/>
     <w:rsid w:val="00E922FB"/>
+    <w:rsid w:val="00E925AB"/>
+    <w:rsid w:val="00E92B38"/>
     <w:rsid w:val="00E92D24"/>
     <w:rsid w:val="00E933A0"/>
+    <w:rsid w:val="00E937FE"/>
+    <w:rsid w:val="00E93C43"/>
     <w:rsid w:val="00E94788"/>
     <w:rsid w:val="00E94877"/>
+    <w:rsid w:val="00E957C3"/>
     <w:rsid w:val="00E95BB4"/>
     <w:rsid w:val="00E95F62"/>
+    <w:rsid w:val="00E9681F"/>
     <w:rsid w:val="00E96962"/>
     <w:rsid w:val="00E96E6D"/>
+    <w:rsid w:val="00E97353"/>
+    <w:rsid w:val="00E9781B"/>
     <w:rsid w:val="00E979ED"/>
     <w:rsid w:val="00E97D3E"/>
     <w:rsid w:val="00E97E1A"/>
     <w:rsid w:val="00EA0008"/>
     <w:rsid w:val="00EA01F7"/>
+    <w:rsid w:val="00EA079E"/>
+    <w:rsid w:val="00EA0F80"/>
     <w:rsid w:val="00EA1607"/>
+    <w:rsid w:val="00EA164C"/>
     <w:rsid w:val="00EA1CCF"/>
     <w:rsid w:val="00EA1F5A"/>
     <w:rsid w:val="00EA2B1D"/>
+    <w:rsid w:val="00EA2E29"/>
     <w:rsid w:val="00EA2EA8"/>
     <w:rsid w:val="00EA36C8"/>
     <w:rsid w:val="00EA37FF"/>
     <w:rsid w:val="00EA3A78"/>
     <w:rsid w:val="00EA3E15"/>
     <w:rsid w:val="00EA4658"/>
     <w:rsid w:val="00EA4984"/>
     <w:rsid w:val="00EA4C31"/>
     <w:rsid w:val="00EA4FBB"/>
+    <w:rsid w:val="00EA504D"/>
+    <w:rsid w:val="00EA5101"/>
     <w:rsid w:val="00EA5458"/>
     <w:rsid w:val="00EA584A"/>
     <w:rsid w:val="00EA59FA"/>
+    <w:rsid w:val="00EA60B0"/>
     <w:rsid w:val="00EA66CB"/>
     <w:rsid w:val="00EA681F"/>
+    <w:rsid w:val="00EA6A0B"/>
     <w:rsid w:val="00EA6AF2"/>
     <w:rsid w:val="00EA7044"/>
+    <w:rsid w:val="00EA727B"/>
     <w:rsid w:val="00EA7518"/>
     <w:rsid w:val="00EA78C1"/>
+    <w:rsid w:val="00EB0033"/>
     <w:rsid w:val="00EB0274"/>
     <w:rsid w:val="00EB0333"/>
     <w:rsid w:val="00EB06A5"/>
     <w:rsid w:val="00EB09AB"/>
+    <w:rsid w:val="00EB1007"/>
+    <w:rsid w:val="00EB123C"/>
+    <w:rsid w:val="00EB12C0"/>
     <w:rsid w:val="00EB1417"/>
+    <w:rsid w:val="00EB1571"/>
+    <w:rsid w:val="00EB1AEE"/>
     <w:rsid w:val="00EB1E97"/>
     <w:rsid w:val="00EB253F"/>
     <w:rsid w:val="00EB2C17"/>
     <w:rsid w:val="00EB309A"/>
     <w:rsid w:val="00EB34FD"/>
     <w:rsid w:val="00EB3515"/>
     <w:rsid w:val="00EB36A2"/>
+    <w:rsid w:val="00EB37CF"/>
     <w:rsid w:val="00EB3D2F"/>
     <w:rsid w:val="00EB41FF"/>
+    <w:rsid w:val="00EB42EE"/>
+    <w:rsid w:val="00EB447D"/>
+    <w:rsid w:val="00EB44A4"/>
     <w:rsid w:val="00EB45A0"/>
     <w:rsid w:val="00EB45BA"/>
+    <w:rsid w:val="00EB488D"/>
+    <w:rsid w:val="00EB4893"/>
+    <w:rsid w:val="00EB4898"/>
+    <w:rsid w:val="00EB4A95"/>
+    <w:rsid w:val="00EB545E"/>
     <w:rsid w:val="00EB670F"/>
     <w:rsid w:val="00EB67E2"/>
+    <w:rsid w:val="00EB6BA0"/>
     <w:rsid w:val="00EB6CB1"/>
     <w:rsid w:val="00EB7823"/>
+    <w:rsid w:val="00EB78ED"/>
     <w:rsid w:val="00EB7A33"/>
     <w:rsid w:val="00EB7C42"/>
     <w:rsid w:val="00EB7E4D"/>
     <w:rsid w:val="00EC07A9"/>
     <w:rsid w:val="00EC0E69"/>
+    <w:rsid w:val="00EC0F1C"/>
     <w:rsid w:val="00EC202E"/>
     <w:rsid w:val="00EC2709"/>
     <w:rsid w:val="00EC274D"/>
+    <w:rsid w:val="00EC28B1"/>
     <w:rsid w:val="00EC335A"/>
     <w:rsid w:val="00EC34EA"/>
     <w:rsid w:val="00EC3777"/>
     <w:rsid w:val="00EC3949"/>
+    <w:rsid w:val="00EC42EF"/>
     <w:rsid w:val="00EC4C8E"/>
+    <w:rsid w:val="00EC5306"/>
+    <w:rsid w:val="00EC56E5"/>
     <w:rsid w:val="00EC5B71"/>
     <w:rsid w:val="00EC5FE8"/>
     <w:rsid w:val="00EC60FD"/>
     <w:rsid w:val="00EC6566"/>
+    <w:rsid w:val="00EC65FC"/>
+    <w:rsid w:val="00EC6B35"/>
     <w:rsid w:val="00EC751A"/>
+    <w:rsid w:val="00EC7666"/>
+    <w:rsid w:val="00ED001A"/>
     <w:rsid w:val="00ED027B"/>
+    <w:rsid w:val="00ED0AA2"/>
     <w:rsid w:val="00ED0AA7"/>
     <w:rsid w:val="00ED0E2A"/>
+    <w:rsid w:val="00ED0E56"/>
+    <w:rsid w:val="00ED114B"/>
+    <w:rsid w:val="00ED135D"/>
     <w:rsid w:val="00ED14A6"/>
+    <w:rsid w:val="00ED15FE"/>
+    <w:rsid w:val="00ED192A"/>
     <w:rsid w:val="00ED28E8"/>
+    <w:rsid w:val="00ED2ACD"/>
     <w:rsid w:val="00ED33B9"/>
     <w:rsid w:val="00ED37EB"/>
     <w:rsid w:val="00ED39FE"/>
+    <w:rsid w:val="00ED408D"/>
     <w:rsid w:val="00ED426A"/>
     <w:rsid w:val="00ED4621"/>
     <w:rsid w:val="00ED52A4"/>
     <w:rsid w:val="00ED542C"/>
     <w:rsid w:val="00ED5C14"/>
     <w:rsid w:val="00ED5D58"/>
+    <w:rsid w:val="00ED5FCB"/>
     <w:rsid w:val="00ED6090"/>
     <w:rsid w:val="00ED6701"/>
+    <w:rsid w:val="00ED6720"/>
+    <w:rsid w:val="00ED69E5"/>
+    <w:rsid w:val="00ED73B9"/>
     <w:rsid w:val="00ED7487"/>
     <w:rsid w:val="00ED7B00"/>
     <w:rsid w:val="00ED7F06"/>
+    <w:rsid w:val="00EE0329"/>
     <w:rsid w:val="00EE064D"/>
+    <w:rsid w:val="00EE08BF"/>
     <w:rsid w:val="00EE1368"/>
     <w:rsid w:val="00EE16BC"/>
+    <w:rsid w:val="00EE1715"/>
+    <w:rsid w:val="00EE2548"/>
     <w:rsid w:val="00EE2A1D"/>
+    <w:rsid w:val="00EE2B92"/>
     <w:rsid w:val="00EE2C63"/>
+    <w:rsid w:val="00EE2CAB"/>
     <w:rsid w:val="00EE2CB5"/>
     <w:rsid w:val="00EE3468"/>
     <w:rsid w:val="00EE37A0"/>
+    <w:rsid w:val="00EE3950"/>
     <w:rsid w:val="00EE3FF9"/>
+    <w:rsid w:val="00EE4AFC"/>
     <w:rsid w:val="00EE4C1E"/>
     <w:rsid w:val="00EE4C5E"/>
     <w:rsid w:val="00EE4C9A"/>
     <w:rsid w:val="00EE4CC0"/>
+    <w:rsid w:val="00EE501D"/>
     <w:rsid w:val="00EE5510"/>
     <w:rsid w:val="00EE570D"/>
+    <w:rsid w:val="00EE5A5A"/>
     <w:rsid w:val="00EE5E0F"/>
     <w:rsid w:val="00EE5E59"/>
     <w:rsid w:val="00EE5EEF"/>
+    <w:rsid w:val="00EE6101"/>
     <w:rsid w:val="00EE6A37"/>
+    <w:rsid w:val="00EE6D6C"/>
+    <w:rsid w:val="00EE70FF"/>
     <w:rsid w:val="00EE78A2"/>
     <w:rsid w:val="00EF017E"/>
     <w:rsid w:val="00EF063D"/>
+    <w:rsid w:val="00EF097F"/>
     <w:rsid w:val="00EF0C39"/>
     <w:rsid w:val="00EF2396"/>
     <w:rsid w:val="00EF29EC"/>
+    <w:rsid w:val="00EF334D"/>
+    <w:rsid w:val="00EF4049"/>
+    <w:rsid w:val="00EF46F2"/>
+    <w:rsid w:val="00EF4B34"/>
     <w:rsid w:val="00EF4BAD"/>
     <w:rsid w:val="00EF4FBA"/>
     <w:rsid w:val="00EF50DE"/>
     <w:rsid w:val="00EF5255"/>
     <w:rsid w:val="00EF5CC6"/>
+    <w:rsid w:val="00EF5EF2"/>
     <w:rsid w:val="00EF6144"/>
     <w:rsid w:val="00EF639B"/>
+    <w:rsid w:val="00EF647F"/>
+    <w:rsid w:val="00EF69EB"/>
     <w:rsid w:val="00EF7255"/>
     <w:rsid w:val="00EF725F"/>
+    <w:rsid w:val="00EF72D0"/>
     <w:rsid w:val="00EF73E8"/>
     <w:rsid w:val="00EF7437"/>
     <w:rsid w:val="00EF7B93"/>
     <w:rsid w:val="00EF7C85"/>
     <w:rsid w:val="00EF7CC1"/>
     <w:rsid w:val="00F0093E"/>
     <w:rsid w:val="00F00B46"/>
     <w:rsid w:val="00F00BD2"/>
     <w:rsid w:val="00F01393"/>
     <w:rsid w:val="00F013D3"/>
     <w:rsid w:val="00F01413"/>
     <w:rsid w:val="00F01543"/>
+    <w:rsid w:val="00F0155A"/>
     <w:rsid w:val="00F0188D"/>
     <w:rsid w:val="00F01AF1"/>
     <w:rsid w:val="00F01E4F"/>
+    <w:rsid w:val="00F02AF5"/>
     <w:rsid w:val="00F02B8D"/>
+    <w:rsid w:val="00F02EC4"/>
+    <w:rsid w:val="00F02F9E"/>
+    <w:rsid w:val="00F03D16"/>
     <w:rsid w:val="00F03E56"/>
     <w:rsid w:val="00F0436F"/>
+    <w:rsid w:val="00F04741"/>
     <w:rsid w:val="00F04915"/>
     <w:rsid w:val="00F05041"/>
     <w:rsid w:val="00F0533D"/>
     <w:rsid w:val="00F05789"/>
     <w:rsid w:val="00F05C21"/>
     <w:rsid w:val="00F05C31"/>
+    <w:rsid w:val="00F06319"/>
     <w:rsid w:val="00F068D4"/>
     <w:rsid w:val="00F0753A"/>
+    <w:rsid w:val="00F07601"/>
     <w:rsid w:val="00F0780D"/>
+    <w:rsid w:val="00F07B83"/>
     <w:rsid w:val="00F10583"/>
     <w:rsid w:val="00F10B1B"/>
+    <w:rsid w:val="00F10BD7"/>
     <w:rsid w:val="00F10BD9"/>
     <w:rsid w:val="00F1114D"/>
+    <w:rsid w:val="00F113A9"/>
     <w:rsid w:val="00F11CDA"/>
     <w:rsid w:val="00F11DAE"/>
     <w:rsid w:val="00F127C5"/>
     <w:rsid w:val="00F12A33"/>
     <w:rsid w:val="00F12E37"/>
+    <w:rsid w:val="00F12F52"/>
+    <w:rsid w:val="00F13080"/>
+    <w:rsid w:val="00F13150"/>
+    <w:rsid w:val="00F13590"/>
     <w:rsid w:val="00F13AFB"/>
+    <w:rsid w:val="00F13D0F"/>
+    <w:rsid w:val="00F13DB7"/>
     <w:rsid w:val="00F13F17"/>
     <w:rsid w:val="00F14D52"/>
     <w:rsid w:val="00F14DFC"/>
+    <w:rsid w:val="00F14E62"/>
     <w:rsid w:val="00F1528C"/>
     <w:rsid w:val="00F15439"/>
+    <w:rsid w:val="00F156F7"/>
+    <w:rsid w:val="00F15C68"/>
+    <w:rsid w:val="00F15FE2"/>
     <w:rsid w:val="00F16422"/>
     <w:rsid w:val="00F16966"/>
+    <w:rsid w:val="00F16F48"/>
+    <w:rsid w:val="00F1728E"/>
     <w:rsid w:val="00F173CF"/>
     <w:rsid w:val="00F17401"/>
     <w:rsid w:val="00F174E8"/>
     <w:rsid w:val="00F17C70"/>
     <w:rsid w:val="00F17D94"/>
+    <w:rsid w:val="00F17DAA"/>
     <w:rsid w:val="00F17EAD"/>
     <w:rsid w:val="00F2024B"/>
     <w:rsid w:val="00F2084A"/>
+    <w:rsid w:val="00F20934"/>
+    <w:rsid w:val="00F20C43"/>
     <w:rsid w:val="00F21C9F"/>
     <w:rsid w:val="00F21DB4"/>
     <w:rsid w:val="00F21F12"/>
+    <w:rsid w:val="00F222AD"/>
     <w:rsid w:val="00F223C8"/>
     <w:rsid w:val="00F22407"/>
     <w:rsid w:val="00F22854"/>
+    <w:rsid w:val="00F22B11"/>
     <w:rsid w:val="00F230DF"/>
     <w:rsid w:val="00F230FD"/>
     <w:rsid w:val="00F233F5"/>
     <w:rsid w:val="00F23A3F"/>
     <w:rsid w:val="00F23D93"/>
     <w:rsid w:val="00F23DEE"/>
     <w:rsid w:val="00F23E52"/>
+    <w:rsid w:val="00F23EB4"/>
+    <w:rsid w:val="00F23F0E"/>
+    <w:rsid w:val="00F2429F"/>
     <w:rsid w:val="00F246DB"/>
+    <w:rsid w:val="00F2498B"/>
     <w:rsid w:val="00F24FE1"/>
     <w:rsid w:val="00F254DD"/>
     <w:rsid w:val="00F260A2"/>
     <w:rsid w:val="00F262BD"/>
+    <w:rsid w:val="00F26511"/>
     <w:rsid w:val="00F26CF0"/>
     <w:rsid w:val="00F26EAE"/>
     <w:rsid w:val="00F2754C"/>
     <w:rsid w:val="00F27C76"/>
     <w:rsid w:val="00F3076E"/>
     <w:rsid w:val="00F31394"/>
     <w:rsid w:val="00F3189E"/>
+    <w:rsid w:val="00F31AB5"/>
+    <w:rsid w:val="00F325B9"/>
     <w:rsid w:val="00F32723"/>
     <w:rsid w:val="00F329E2"/>
+    <w:rsid w:val="00F32DD5"/>
+    <w:rsid w:val="00F32FED"/>
     <w:rsid w:val="00F331CC"/>
+    <w:rsid w:val="00F333B0"/>
     <w:rsid w:val="00F336FC"/>
     <w:rsid w:val="00F3392A"/>
     <w:rsid w:val="00F339E8"/>
     <w:rsid w:val="00F33E9E"/>
     <w:rsid w:val="00F34412"/>
+    <w:rsid w:val="00F34660"/>
+    <w:rsid w:val="00F34A31"/>
+    <w:rsid w:val="00F34B26"/>
     <w:rsid w:val="00F34DC0"/>
+    <w:rsid w:val="00F34FB7"/>
+    <w:rsid w:val="00F351E7"/>
     <w:rsid w:val="00F354E1"/>
+    <w:rsid w:val="00F35A25"/>
     <w:rsid w:val="00F35AB8"/>
+    <w:rsid w:val="00F361A5"/>
+    <w:rsid w:val="00F36307"/>
     <w:rsid w:val="00F3630E"/>
+    <w:rsid w:val="00F3631A"/>
     <w:rsid w:val="00F36415"/>
     <w:rsid w:val="00F36A18"/>
     <w:rsid w:val="00F36E65"/>
+    <w:rsid w:val="00F37019"/>
     <w:rsid w:val="00F373A7"/>
     <w:rsid w:val="00F37530"/>
+    <w:rsid w:val="00F37DAB"/>
     <w:rsid w:val="00F40679"/>
+    <w:rsid w:val="00F40CE6"/>
+    <w:rsid w:val="00F40DAB"/>
     <w:rsid w:val="00F40F43"/>
     <w:rsid w:val="00F41068"/>
+    <w:rsid w:val="00F4172C"/>
     <w:rsid w:val="00F41DBC"/>
+    <w:rsid w:val="00F420A7"/>
     <w:rsid w:val="00F421CE"/>
     <w:rsid w:val="00F42E7F"/>
     <w:rsid w:val="00F42F87"/>
     <w:rsid w:val="00F4453C"/>
     <w:rsid w:val="00F449D3"/>
+    <w:rsid w:val="00F44A2B"/>
+    <w:rsid w:val="00F44A4D"/>
     <w:rsid w:val="00F44B82"/>
     <w:rsid w:val="00F44C3C"/>
     <w:rsid w:val="00F45055"/>
+    <w:rsid w:val="00F450F9"/>
     <w:rsid w:val="00F4533B"/>
     <w:rsid w:val="00F45557"/>
+    <w:rsid w:val="00F457C7"/>
     <w:rsid w:val="00F45E67"/>
     <w:rsid w:val="00F466F8"/>
     <w:rsid w:val="00F4680B"/>
     <w:rsid w:val="00F4698B"/>
+    <w:rsid w:val="00F46B36"/>
+    <w:rsid w:val="00F46C5D"/>
     <w:rsid w:val="00F46E13"/>
+    <w:rsid w:val="00F4706E"/>
+    <w:rsid w:val="00F47276"/>
     <w:rsid w:val="00F47367"/>
     <w:rsid w:val="00F476D8"/>
     <w:rsid w:val="00F4772D"/>
     <w:rsid w:val="00F47853"/>
+    <w:rsid w:val="00F47B0A"/>
     <w:rsid w:val="00F47CED"/>
+    <w:rsid w:val="00F503BC"/>
+    <w:rsid w:val="00F506E4"/>
     <w:rsid w:val="00F509F0"/>
     <w:rsid w:val="00F50CF6"/>
+    <w:rsid w:val="00F51B0F"/>
     <w:rsid w:val="00F51B12"/>
+    <w:rsid w:val="00F5214C"/>
+    <w:rsid w:val="00F52945"/>
+    <w:rsid w:val="00F52E5A"/>
     <w:rsid w:val="00F53B6C"/>
     <w:rsid w:val="00F5467A"/>
     <w:rsid w:val="00F54693"/>
     <w:rsid w:val="00F546B4"/>
     <w:rsid w:val="00F54895"/>
     <w:rsid w:val="00F5568B"/>
+    <w:rsid w:val="00F556D8"/>
     <w:rsid w:val="00F558A8"/>
+    <w:rsid w:val="00F55A3F"/>
+    <w:rsid w:val="00F55B58"/>
     <w:rsid w:val="00F55B74"/>
     <w:rsid w:val="00F55E13"/>
+    <w:rsid w:val="00F55F03"/>
     <w:rsid w:val="00F560C9"/>
+    <w:rsid w:val="00F57594"/>
     <w:rsid w:val="00F57E37"/>
     <w:rsid w:val="00F57F7B"/>
+    <w:rsid w:val="00F57F9F"/>
+    <w:rsid w:val="00F602BE"/>
+    <w:rsid w:val="00F60E92"/>
     <w:rsid w:val="00F60F22"/>
+    <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F611F3"/>
+    <w:rsid w:val="00F6145F"/>
     <w:rsid w:val="00F61BBD"/>
+    <w:rsid w:val="00F61D35"/>
     <w:rsid w:val="00F61E04"/>
+    <w:rsid w:val="00F61E5A"/>
     <w:rsid w:val="00F626A9"/>
+    <w:rsid w:val="00F627FA"/>
+    <w:rsid w:val="00F62ABA"/>
     <w:rsid w:val="00F62AE9"/>
     <w:rsid w:val="00F63062"/>
     <w:rsid w:val="00F6368D"/>
     <w:rsid w:val="00F63798"/>
     <w:rsid w:val="00F638F0"/>
+    <w:rsid w:val="00F6399F"/>
     <w:rsid w:val="00F63B1E"/>
+    <w:rsid w:val="00F63C8E"/>
+    <w:rsid w:val="00F6578F"/>
+    <w:rsid w:val="00F6584C"/>
+    <w:rsid w:val="00F65B77"/>
     <w:rsid w:val="00F66382"/>
+    <w:rsid w:val="00F665A0"/>
     <w:rsid w:val="00F66727"/>
+    <w:rsid w:val="00F667D1"/>
+    <w:rsid w:val="00F67442"/>
     <w:rsid w:val="00F67917"/>
+    <w:rsid w:val="00F6791C"/>
+    <w:rsid w:val="00F67E06"/>
     <w:rsid w:val="00F708ED"/>
+    <w:rsid w:val="00F70A0D"/>
+    <w:rsid w:val="00F717FE"/>
+    <w:rsid w:val="00F7199D"/>
+    <w:rsid w:val="00F719D5"/>
+    <w:rsid w:val="00F71AC4"/>
+    <w:rsid w:val="00F71C90"/>
     <w:rsid w:val="00F71DDA"/>
     <w:rsid w:val="00F72035"/>
     <w:rsid w:val="00F72076"/>
+    <w:rsid w:val="00F72158"/>
     <w:rsid w:val="00F72782"/>
     <w:rsid w:val="00F72DA7"/>
     <w:rsid w:val="00F72F41"/>
+    <w:rsid w:val="00F735AB"/>
+    <w:rsid w:val="00F737FC"/>
     <w:rsid w:val="00F73D60"/>
     <w:rsid w:val="00F73FFD"/>
     <w:rsid w:val="00F7431B"/>
+    <w:rsid w:val="00F7497B"/>
     <w:rsid w:val="00F75429"/>
+    <w:rsid w:val="00F7549C"/>
+    <w:rsid w:val="00F7552C"/>
     <w:rsid w:val="00F75619"/>
     <w:rsid w:val="00F75933"/>
     <w:rsid w:val="00F75DB0"/>
     <w:rsid w:val="00F76826"/>
     <w:rsid w:val="00F76931"/>
+    <w:rsid w:val="00F770F5"/>
+    <w:rsid w:val="00F771E0"/>
+    <w:rsid w:val="00F772EA"/>
     <w:rsid w:val="00F7797B"/>
+    <w:rsid w:val="00F779BC"/>
+    <w:rsid w:val="00F77E68"/>
     <w:rsid w:val="00F77F22"/>
     <w:rsid w:val="00F804EC"/>
+    <w:rsid w:val="00F80A1F"/>
     <w:rsid w:val="00F81581"/>
     <w:rsid w:val="00F815AA"/>
     <w:rsid w:val="00F81AA8"/>
     <w:rsid w:val="00F81AAA"/>
+    <w:rsid w:val="00F81BC2"/>
     <w:rsid w:val="00F822F9"/>
+    <w:rsid w:val="00F823EE"/>
     <w:rsid w:val="00F8286E"/>
     <w:rsid w:val="00F82F3E"/>
+    <w:rsid w:val="00F83096"/>
+    <w:rsid w:val="00F830A1"/>
     <w:rsid w:val="00F83A9F"/>
     <w:rsid w:val="00F83C5D"/>
     <w:rsid w:val="00F8406B"/>
     <w:rsid w:val="00F84E18"/>
     <w:rsid w:val="00F84F8B"/>
+    <w:rsid w:val="00F852B8"/>
+    <w:rsid w:val="00F85692"/>
     <w:rsid w:val="00F8578E"/>
     <w:rsid w:val="00F8592A"/>
+    <w:rsid w:val="00F8621E"/>
     <w:rsid w:val="00F86460"/>
     <w:rsid w:val="00F8668C"/>
     <w:rsid w:val="00F86AE6"/>
     <w:rsid w:val="00F86BB0"/>
+    <w:rsid w:val="00F878B2"/>
+    <w:rsid w:val="00F879C9"/>
     <w:rsid w:val="00F87F16"/>
     <w:rsid w:val="00F902BE"/>
     <w:rsid w:val="00F909DB"/>
     <w:rsid w:val="00F90A7D"/>
     <w:rsid w:val="00F91408"/>
+    <w:rsid w:val="00F91ADB"/>
     <w:rsid w:val="00F92594"/>
+    <w:rsid w:val="00F92F0A"/>
     <w:rsid w:val="00F930D9"/>
+    <w:rsid w:val="00F93A25"/>
+    <w:rsid w:val="00F93B80"/>
+    <w:rsid w:val="00F94060"/>
+    <w:rsid w:val="00F94578"/>
+    <w:rsid w:val="00F9462E"/>
+    <w:rsid w:val="00F948EC"/>
     <w:rsid w:val="00F94CD7"/>
     <w:rsid w:val="00F94DED"/>
     <w:rsid w:val="00F94E8C"/>
+    <w:rsid w:val="00F95213"/>
     <w:rsid w:val="00F95655"/>
+    <w:rsid w:val="00F95DED"/>
     <w:rsid w:val="00F9620C"/>
     <w:rsid w:val="00F963AC"/>
+    <w:rsid w:val="00F964A3"/>
     <w:rsid w:val="00F965C7"/>
     <w:rsid w:val="00F96BDA"/>
     <w:rsid w:val="00F96C07"/>
+    <w:rsid w:val="00F96E5D"/>
     <w:rsid w:val="00F97061"/>
     <w:rsid w:val="00F97371"/>
     <w:rsid w:val="00FA00FF"/>
     <w:rsid w:val="00FA03AA"/>
+    <w:rsid w:val="00FA03E4"/>
+    <w:rsid w:val="00FA0E58"/>
     <w:rsid w:val="00FA0F39"/>
+    <w:rsid w:val="00FA17C3"/>
     <w:rsid w:val="00FA19F0"/>
     <w:rsid w:val="00FA1E3C"/>
     <w:rsid w:val="00FA1F4A"/>
+    <w:rsid w:val="00FA2409"/>
     <w:rsid w:val="00FA24CA"/>
+    <w:rsid w:val="00FA29F1"/>
+    <w:rsid w:val="00FA2D87"/>
+    <w:rsid w:val="00FA3208"/>
+    <w:rsid w:val="00FA35E4"/>
     <w:rsid w:val="00FA3673"/>
+    <w:rsid w:val="00FA3A23"/>
     <w:rsid w:val="00FA4A3F"/>
+    <w:rsid w:val="00FA4E36"/>
     <w:rsid w:val="00FA5187"/>
     <w:rsid w:val="00FA5402"/>
     <w:rsid w:val="00FA5FC0"/>
     <w:rsid w:val="00FA60F0"/>
     <w:rsid w:val="00FA61B0"/>
     <w:rsid w:val="00FA648C"/>
     <w:rsid w:val="00FA6BA2"/>
+    <w:rsid w:val="00FA6D6F"/>
+    <w:rsid w:val="00FA7277"/>
     <w:rsid w:val="00FB0252"/>
     <w:rsid w:val="00FB0828"/>
+    <w:rsid w:val="00FB0880"/>
     <w:rsid w:val="00FB0F1D"/>
+    <w:rsid w:val="00FB0F60"/>
+    <w:rsid w:val="00FB1120"/>
     <w:rsid w:val="00FB1291"/>
+    <w:rsid w:val="00FB15CE"/>
+    <w:rsid w:val="00FB16A9"/>
+    <w:rsid w:val="00FB186D"/>
     <w:rsid w:val="00FB19B1"/>
     <w:rsid w:val="00FB1A50"/>
     <w:rsid w:val="00FB2226"/>
     <w:rsid w:val="00FB22D5"/>
     <w:rsid w:val="00FB2C72"/>
+    <w:rsid w:val="00FB358A"/>
     <w:rsid w:val="00FB38E4"/>
     <w:rsid w:val="00FB3A57"/>
     <w:rsid w:val="00FB3BF4"/>
+    <w:rsid w:val="00FB3CBD"/>
     <w:rsid w:val="00FB4583"/>
+    <w:rsid w:val="00FB4BDC"/>
+    <w:rsid w:val="00FB4D31"/>
+    <w:rsid w:val="00FB51BC"/>
+    <w:rsid w:val="00FB55B8"/>
     <w:rsid w:val="00FB5945"/>
     <w:rsid w:val="00FB5A91"/>
     <w:rsid w:val="00FB5B4F"/>
     <w:rsid w:val="00FB66E7"/>
+    <w:rsid w:val="00FB6822"/>
     <w:rsid w:val="00FB6A59"/>
     <w:rsid w:val="00FB6AD2"/>
+    <w:rsid w:val="00FB7337"/>
     <w:rsid w:val="00FB738C"/>
     <w:rsid w:val="00FB7BDF"/>
     <w:rsid w:val="00FB7E5F"/>
     <w:rsid w:val="00FC0021"/>
     <w:rsid w:val="00FC0ABA"/>
     <w:rsid w:val="00FC0AF0"/>
+    <w:rsid w:val="00FC12B3"/>
     <w:rsid w:val="00FC1332"/>
     <w:rsid w:val="00FC135A"/>
     <w:rsid w:val="00FC14B3"/>
     <w:rsid w:val="00FC14CE"/>
     <w:rsid w:val="00FC18B3"/>
+    <w:rsid w:val="00FC1B6F"/>
     <w:rsid w:val="00FC1BF5"/>
+    <w:rsid w:val="00FC1FCB"/>
     <w:rsid w:val="00FC20D8"/>
     <w:rsid w:val="00FC29E9"/>
     <w:rsid w:val="00FC2A55"/>
     <w:rsid w:val="00FC356A"/>
+    <w:rsid w:val="00FC367C"/>
+    <w:rsid w:val="00FC3AA5"/>
+    <w:rsid w:val="00FC4502"/>
     <w:rsid w:val="00FC4523"/>
     <w:rsid w:val="00FC4526"/>
     <w:rsid w:val="00FC479E"/>
+    <w:rsid w:val="00FC4D83"/>
     <w:rsid w:val="00FC511B"/>
+    <w:rsid w:val="00FC578F"/>
     <w:rsid w:val="00FC57A7"/>
+    <w:rsid w:val="00FC5937"/>
+    <w:rsid w:val="00FC5FDB"/>
+    <w:rsid w:val="00FC61AD"/>
+    <w:rsid w:val="00FC6D64"/>
+    <w:rsid w:val="00FC70F2"/>
+    <w:rsid w:val="00FC77F2"/>
+    <w:rsid w:val="00FC7907"/>
     <w:rsid w:val="00FC7A67"/>
+    <w:rsid w:val="00FC7BE5"/>
     <w:rsid w:val="00FC7EDE"/>
     <w:rsid w:val="00FD04AD"/>
     <w:rsid w:val="00FD08FA"/>
+    <w:rsid w:val="00FD0980"/>
     <w:rsid w:val="00FD105E"/>
     <w:rsid w:val="00FD15C9"/>
     <w:rsid w:val="00FD1BE6"/>
     <w:rsid w:val="00FD240A"/>
     <w:rsid w:val="00FD284B"/>
+    <w:rsid w:val="00FD290A"/>
     <w:rsid w:val="00FD29E4"/>
     <w:rsid w:val="00FD2C16"/>
     <w:rsid w:val="00FD2EF9"/>
+    <w:rsid w:val="00FD37E1"/>
     <w:rsid w:val="00FD3BD1"/>
     <w:rsid w:val="00FD3EA0"/>
+    <w:rsid w:val="00FD4097"/>
     <w:rsid w:val="00FD4718"/>
     <w:rsid w:val="00FD4A94"/>
     <w:rsid w:val="00FD575D"/>
     <w:rsid w:val="00FD59CE"/>
     <w:rsid w:val="00FD5B09"/>
+    <w:rsid w:val="00FD5E0D"/>
     <w:rsid w:val="00FD5FEF"/>
     <w:rsid w:val="00FD6089"/>
+    <w:rsid w:val="00FD6835"/>
+    <w:rsid w:val="00FD6BBA"/>
     <w:rsid w:val="00FD6D25"/>
     <w:rsid w:val="00FD6DC8"/>
     <w:rsid w:val="00FD780C"/>
     <w:rsid w:val="00FE0340"/>
     <w:rsid w:val="00FE0B32"/>
+    <w:rsid w:val="00FE0B58"/>
+    <w:rsid w:val="00FE0C67"/>
     <w:rsid w:val="00FE0D0A"/>
+    <w:rsid w:val="00FE0DD3"/>
     <w:rsid w:val="00FE1408"/>
     <w:rsid w:val="00FE152B"/>
     <w:rsid w:val="00FE15B6"/>
     <w:rsid w:val="00FE1620"/>
     <w:rsid w:val="00FE1A2A"/>
     <w:rsid w:val="00FE1B43"/>
     <w:rsid w:val="00FE1D34"/>
+    <w:rsid w:val="00FE1D47"/>
+    <w:rsid w:val="00FE22AB"/>
+    <w:rsid w:val="00FE2447"/>
     <w:rsid w:val="00FE29A8"/>
+    <w:rsid w:val="00FE2B80"/>
     <w:rsid w:val="00FE2E80"/>
     <w:rsid w:val="00FE2EB2"/>
     <w:rsid w:val="00FE32E8"/>
+    <w:rsid w:val="00FE3B32"/>
+    <w:rsid w:val="00FE4153"/>
     <w:rsid w:val="00FE47B7"/>
+    <w:rsid w:val="00FE49A1"/>
     <w:rsid w:val="00FE4B86"/>
     <w:rsid w:val="00FE4C1B"/>
     <w:rsid w:val="00FE4CEF"/>
     <w:rsid w:val="00FE4E8C"/>
     <w:rsid w:val="00FE4F82"/>
     <w:rsid w:val="00FE509A"/>
+    <w:rsid w:val="00FE51AA"/>
+    <w:rsid w:val="00FE5A0F"/>
     <w:rsid w:val="00FE5F70"/>
     <w:rsid w:val="00FE5FC8"/>
     <w:rsid w:val="00FE6454"/>
+    <w:rsid w:val="00FE6740"/>
+    <w:rsid w:val="00FE72CE"/>
+    <w:rsid w:val="00FE7DFC"/>
     <w:rsid w:val="00FE7FFE"/>
     <w:rsid w:val="00FF0201"/>
     <w:rsid w:val="00FF1771"/>
     <w:rsid w:val="00FF1CAA"/>
+    <w:rsid w:val="00FF204B"/>
     <w:rsid w:val="00FF2294"/>
     <w:rsid w:val="00FF26E4"/>
+    <w:rsid w:val="00FF26EE"/>
+    <w:rsid w:val="00FF2B3A"/>
     <w:rsid w:val="00FF32AB"/>
+    <w:rsid w:val="00FF36B1"/>
     <w:rsid w:val="00FF3BA7"/>
+    <w:rsid w:val="00FF3E93"/>
     <w:rsid w:val="00FF49AD"/>
     <w:rsid w:val="00FF532E"/>
+    <w:rsid w:val="00FF558A"/>
+    <w:rsid w:val="00FF5B65"/>
     <w:rsid w:val="00FF5DCA"/>
     <w:rsid w:val="00FF5FB2"/>
     <w:rsid w:val="00FF626A"/>
     <w:rsid w:val="00FF6962"/>
+    <w:rsid w:val="00FF6B79"/>
     <w:rsid w:val="00FF6BD5"/>
     <w:rsid w:val="00FF7470"/>
     <w:rsid w:val="00FF7EF7"/>
+    <w:rsid w:val="0106AEBE"/>
     <w:rsid w:val="01B75C46"/>
     <w:rsid w:val="01C7D1E5"/>
     <w:rsid w:val="01E47284"/>
     <w:rsid w:val="020069E5"/>
     <w:rsid w:val="02154E9C"/>
     <w:rsid w:val="02A56097"/>
     <w:rsid w:val="0301B054"/>
     <w:rsid w:val="031FB48E"/>
     <w:rsid w:val="03CCBCC0"/>
     <w:rsid w:val="04AA162F"/>
     <w:rsid w:val="04BCBFA4"/>
     <w:rsid w:val="04F4F03C"/>
     <w:rsid w:val="0549AD4C"/>
     <w:rsid w:val="054D1798"/>
     <w:rsid w:val="0551ECE9"/>
     <w:rsid w:val="05B0E36B"/>
     <w:rsid w:val="063B7ADC"/>
     <w:rsid w:val="065D4F26"/>
+    <w:rsid w:val="067E85EE"/>
     <w:rsid w:val="07171DE8"/>
     <w:rsid w:val="0831692F"/>
     <w:rsid w:val="0885A084"/>
+    <w:rsid w:val="08D5D1F2"/>
     <w:rsid w:val="0971E6AC"/>
     <w:rsid w:val="0A6AB389"/>
     <w:rsid w:val="0A720AE6"/>
     <w:rsid w:val="0A885A18"/>
+    <w:rsid w:val="0A98773A"/>
     <w:rsid w:val="0AD6E0E8"/>
     <w:rsid w:val="0B18EA9B"/>
+    <w:rsid w:val="0B2DBA84"/>
     <w:rsid w:val="0B365264"/>
+    <w:rsid w:val="0B404530"/>
     <w:rsid w:val="0BD92092"/>
     <w:rsid w:val="0C089419"/>
     <w:rsid w:val="0C8195AB"/>
     <w:rsid w:val="0C8CF0B4"/>
     <w:rsid w:val="0D08AE1A"/>
     <w:rsid w:val="0D1516D2"/>
     <w:rsid w:val="0D154F8C"/>
     <w:rsid w:val="0D271BF2"/>
     <w:rsid w:val="0DBBA5CC"/>
     <w:rsid w:val="0DEB6D58"/>
     <w:rsid w:val="0E5D8FE1"/>
+    <w:rsid w:val="0EB82B98"/>
     <w:rsid w:val="0EECF589"/>
     <w:rsid w:val="0EEEEDB6"/>
+    <w:rsid w:val="0F01A2E5"/>
     <w:rsid w:val="0F5C8D46"/>
     <w:rsid w:val="101C068A"/>
     <w:rsid w:val="10260C20"/>
     <w:rsid w:val="1057CEA4"/>
     <w:rsid w:val="10C5FE56"/>
     <w:rsid w:val="10FEE1A7"/>
     <w:rsid w:val="11BF9381"/>
     <w:rsid w:val="12134929"/>
+    <w:rsid w:val="12C6BFB1"/>
     <w:rsid w:val="12C82CF4"/>
+    <w:rsid w:val="12D9772A"/>
     <w:rsid w:val="12DA66A4"/>
     <w:rsid w:val="130B6EA8"/>
     <w:rsid w:val="134F08A7"/>
     <w:rsid w:val="1372FD81"/>
     <w:rsid w:val="1461A885"/>
     <w:rsid w:val="14719090"/>
     <w:rsid w:val="14DB394E"/>
     <w:rsid w:val="150797D2"/>
     <w:rsid w:val="152D5546"/>
     <w:rsid w:val="159E04CB"/>
     <w:rsid w:val="165666DD"/>
     <w:rsid w:val="16D7D890"/>
+    <w:rsid w:val="17967C92"/>
+    <w:rsid w:val="17DC0758"/>
     <w:rsid w:val="18B5963D"/>
     <w:rsid w:val="18ED92D9"/>
     <w:rsid w:val="18FF251C"/>
     <w:rsid w:val="1955CB44"/>
     <w:rsid w:val="198A7530"/>
     <w:rsid w:val="198C3279"/>
     <w:rsid w:val="1A4B1085"/>
     <w:rsid w:val="1A51669E"/>
     <w:rsid w:val="1A5D6EEF"/>
     <w:rsid w:val="1B05F7C5"/>
+    <w:rsid w:val="1BCA7F75"/>
+    <w:rsid w:val="1BD9B017"/>
     <w:rsid w:val="1BEA615E"/>
+    <w:rsid w:val="1C8DE9E8"/>
     <w:rsid w:val="1C975096"/>
     <w:rsid w:val="1D5DC266"/>
+    <w:rsid w:val="1DDD160A"/>
     <w:rsid w:val="1E0C68DC"/>
     <w:rsid w:val="1E35FF21"/>
+    <w:rsid w:val="1E372933"/>
     <w:rsid w:val="1E66E518"/>
+    <w:rsid w:val="1F08425B"/>
+    <w:rsid w:val="1F1234AD"/>
     <w:rsid w:val="1F72E1A9"/>
     <w:rsid w:val="1F832C7A"/>
+    <w:rsid w:val="201ED4DE"/>
+    <w:rsid w:val="20D0AE0D"/>
+    <w:rsid w:val="216337C8"/>
+    <w:rsid w:val="219800BF"/>
+    <w:rsid w:val="21A5B53A"/>
     <w:rsid w:val="21CFE7D5"/>
     <w:rsid w:val="22094624"/>
     <w:rsid w:val="22D21E9D"/>
+    <w:rsid w:val="2312B339"/>
     <w:rsid w:val="2333B219"/>
     <w:rsid w:val="237DECBB"/>
+    <w:rsid w:val="2424CBE6"/>
     <w:rsid w:val="244F15B9"/>
+    <w:rsid w:val="249AE3E3"/>
     <w:rsid w:val="24A514A3"/>
     <w:rsid w:val="24CF480B"/>
     <w:rsid w:val="24DAA327"/>
+    <w:rsid w:val="25023936"/>
     <w:rsid w:val="259C450D"/>
     <w:rsid w:val="25AE41CC"/>
     <w:rsid w:val="25F405BB"/>
     <w:rsid w:val="266AAF6E"/>
     <w:rsid w:val="268F3E28"/>
     <w:rsid w:val="27D58715"/>
     <w:rsid w:val="27FF9B58"/>
+    <w:rsid w:val="283DB260"/>
     <w:rsid w:val="28685162"/>
+    <w:rsid w:val="2901AA2E"/>
+    <w:rsid w:val="295F613E"/>
     <w:rsid w:val="2995846B"/>
     <w:rsid w:val="2A11B324"/>
     <w:rsid w:val="2A1C1A82"/>
     <w:rsid w:val="2A8374C4"/>
     <w:rsid w:val="2AB32874"/>
+    <w:rsid w:val="2ACF998A"/>
     <w:rsid w:val="2B4F6E5E"/>
     <w:rsid w:val="2B9B439A"/>
     <w:rsid w:val="2BC81A64"/>
     <w:rsid w:val="2C075B57"/>
     <w:rsid w:val="2CAD5C14"/>
     <w:rsid w:val="2DB1D3DC"/>
     <w:rsid w:val="2DBA116D"/>
     <w:rsid w:val="2E12A2EC"/>
     <w:rsid w:val="2EE0CCD2"/>
     <w:rsid w:val="2F950068"/>
     <w:rsid w:val="2F9FD2C7"/>
     <w:rsid w:val="30036EEC"/>
     <w:rsid w:val="3176C671"/>
     <w:rsid w:val="32039CAC"/>
+    <w:rsid w:val="323A963B"/>
     <w:rsid w:val="324103BD"/>
     <w:rsid w:val="3258CA59"/>
+    <w:rsid w:val="328BDB88"/>
     <w:rsid w:val="336E1C91"/>
     <w:rsid w:val="33777343"/>
+    <w:rsid w:val="337BF8D2"/>
     <w:rsid w:val="338830C4"/>
     <w:rsid w:val="33CC01D2"/>
+    <w:rsid w:val="348855FE"/>
+    <w:rsid w:val="34A0EDD9"/>
     <w:rsid w:val="34D6DD4B"/>
+    <w:rsid w:val="3548423E"/>
     <w:rsid w:val="3561B950"/>
     <w:rsid w:val="3636804B"/>
+    <w:rsid w:val="369F7A50"/>
     <w:rsid w:val="36B9EA5E"/>
     <w:rsid w:val="3708AA30"/>
     <w:rsid w:val="374AE332"/>
+    <w:rsid w:val="37FC4FFE"/>
     <w:rsid w:val="38A5FCEB"/>
     <w:rsid w:val="38A6DF74"/>
     <w:rsid w:val="38D6F8B2"/>
     <w:rsid w:val="38E0C805"/>
     <w:rsid w:val="39EFC52B"/>
     <w:rsid w:val="3A33A827"/>
     <w:rsid w:val="3AEED85A"/>
     <w:rsid w:val="3B6799EC"/>
     <w:rsid w:val="3B71CD07"/>
     <w:rsid w:val="3B85D9E8"/>
     <w:rsid w:val="3B87E13A"/>
     <w:rsid w:val="3C8DC4CC"/>
     <w:rsid w:val="3CBA27B9"/>
     <w:rsid w:val="3D7DA165"/>
     <w:rsid w:val="3DAF84F6"/>
+    <w:rsid w:val="3DC68DBD"/>
     <w:rsid w:val="3E38DAF2"/>
     <w:rsid w:val="3E9DC605"/>
     <w:rsid w:val="3EBBA709"/>
+    <w:rsid w:val="3EEDEAAD"/>
     <w:rsid w:val="3F565F21"/>
     <w:rsid w:val="3FC9EA68"/>
     <w:rsid w:val="3FDEEA95"/>
+    <w:rsid w:val="40767568"/>
     <w:rsid w:val="40BBFD67"/>
+    <w:rsid w:val="41149D1E"/>
     <w:rsid w:val="418F8EC5"/>
     <w:rsid w:val="41C3B88C"/>
     <w:rsid w:val="41DCC132"/>
     <w:rsid w:val="428C3ECB"/>
+    <w:rsid w:val="42A35E4A"/>
     <w:rsid w:val="434657BC"/>
     <w:rsid w:val="439884E3"/>
     <w:rsid w:val="43EADDE9"/>
     <w:rsid w:val="44620738"/>
     <w:rsid w:val="44AC8B30"/>
     <w:rsid w:val="44F623A2"/>
+    <w:rsid w:val="4523412E"/>
     <w:rsid w:val="4598F738"/>
     <w:rsid w:val="45D01C3D"/>
+    <w:rsid w:val="466ADF96"/>
+    <w:rsid w:val="4708F1AE"/>
     <w:rsid w:val="4733CE64"/>
+    <w:rsid w:val="47FFE917"/>
+    <w:rsid w:val="486912DA"/>
     <w:rsid w:val="4878E75D"/>
+    <w:rsid w:val="48A4129E"/>
     <w:rsid w:val="48EE08BD"/>
+    <w:rsid w:val="4909C9B7"/>
     <w:rsid w:val="490F9D79"/>
     <w:rsid w:val="49301D62"/>
     <w:rsid w:val="49C505E8"/>
     <w:rsid w:val="4A933E1B"/>
     <w:rsid w:val="4B51B15F"/>
     <w:rsid w:val="4B541FCC"/>
     <w:rsid w:val="4B61A63A"/>
+    <w:rsid w:val="4BABF3AB"/>
     <w:rsid w:val="4BCE1EED"/>
+    <w:rsid w:val="4C66C0A5"/>
     <w:rsid w:val="4D097F1D"/>
+    <w:rsid w:val="4D407B70"/>
     <w:rsid w:val="4D6D90D8"/>
     <w:rsid w:val="4DEE549F"/>
     <w:rsid w:val="4E093DEE"/>
     <w:rsid w:val="4E43C3BA"/>
     <w:rsid w:val="4E471F6A"/>
     <w:rsid w:val="4E4883FB"/>
     <w:rsid w:val="4E51C41D"/>
     <w:rsid w:val="4F378AFC"/>
     <w:rsid w:val="510C2774"/>
     <w:rsid w:val="51535515"/>
     <w:rsid w:val="5169C7A8"/>
     <w:rsid w:val="520C42C6"/>
     <w:rsid w:val="5213DFCC"/>
     <w:rsid w:val="521E6E9E"/>
     <w:rsid w:val="536834B8"/>
+    <w:rsid w:val="54011B8D"/>
+    <w:rsid w:val="54597959"/>
     <w:rsid w:val="554C2AA8"/>
     <w:rsid w:val="5601BF54"/>
     <w:rsid w:val="560AC78A"/>
     <w:rsid w:val="5627DC33"/>
     <w:rsid w:val="5660D870"/>
+    <w:rsid w:val="56810606"/>
+    <w:rsid w:val="56B800BF"/>
     <w:rsid w:val="56C03298"/>
     <w:rsid w:val="56F04C2A"/>
     <w:rsid w:val="5735E28B"/>
     <w:rsid w:val="57A0F0B5"/>
     <w:rsid w:val="57D8E44D"/>
+    <w:rsid w:val="5817DD25"/>
     <w:rsid w:val="58B202E9"/>
     <w:rsid w:val="58C699F9"/>
     <w:rsid w:val="58DA61C6"/>
     <w:rsid w:val="591EF0A3"/>
     <w:rsid w:val="5A101B0C"/>
     <w:rsid w:val="5A14C816"/>
     <w:rsid w:val="5A3F1C10"/>
     <w:rsid w:val="5A6D834D"/>
     <w:rsid w:val="5BBC3569"/>
     <w:rsid w:val="5BE50506"/>
     <w:rsid w:val="5C11F6F5"/>
+    <w:rsid w:val="5C307511"/>
     <w:rsid w:val="5C7461D8"/>
     <w:rsid w:val="5C94CBDF"/>
     <w:rsid w:val="5D29A053"/>
     <w:rsid w:val="5E103239"/>
     <w:rsid w:val="5E518246"/>
     <w:rsid w:val="5F28F77B"/>
     <w:rsid w:val="5F715100"/>
     <w:rsid w:val="5FB96594"/>
     <w:rsid w:val="5FFABD72"/>
+    <w:rsid w:val="6022BEC1"/>
     <w:rsid w:val="602D9E4B"/>
     <w:rsid w:val="60DF5294"/>
     <w:rsid w:val="60E4DC33"/>
+    <w:rsid w:val="615F79C5"/>
     <w:rsid w:val="61C4B649"/>
+    <w:rsid w:val="6262A5C5"/>
     <w:rsid w:val="62733386"/>
     <w:rsid w:val="629381C3"/>
     <w:rsid w:val="63056030"/>
+    <w:rsid w:val="63A74EF6"/>
     <w:rsid w:val="63E4D4CE"/>
     <w:rsid w:val="64032748"/>
     <w:rsid w:val="6444C68E"/>
+    <w:rsid w:val="649B6E4C"/>
     <w:rsid w:val="64A100AC"/>
     <w:rsid w:val="64C533FA"/>
     <w:rsid w:val="6544C65A"/>
     <w:rsid w:val="6670B31F"/>
+    <w:rsid w:val="667CF5D7"/>
+    <w:rsid w:val="66AC8838"/>
     <w:rsid w:val="66F88ED4"/>
+    <w:rsid w:val="671FEF39"/>
     <w:rsid w:val="67CC6B1C"/>
     <w:rsid w:val="67E929E6"/>
+    <w:rsid w:val="681452EA"/>
     <w:rsid w:val="6A440CD1"/>
     <w:rsid w:val="6A91B2C6"/>
     <w:rsid w:val="6AA6DED2"/>
     <w:rsid w:val="6ABEDCF6"/>
     <w:rsid w:val="6B03F71D"/>
     <w:rsid w:val="6B9E6B45"/>
     <w:rsid w:val="6BBFD190"/>
     <w:rsid w:val="6BFAB90C"/>
     <w:rsid w:val="6C818FA1"/>
     <w:rsid w:val="6CD52860"/>
     <w:rsid w:val="6D29CA1D"/>
     <w:rsid w:val="6D6523F6"/>
     <w:rsid w:val="6D75FF76"/>
+    <w:rsid w:val="6D810696"/>
+    <w:rsid w:val="6DF825F6"/>
     <w:rsid w:val="6E5D0678"/>
     <w:rsid w:val="6F59D1BE"/>
+    <w:rsid w:val="6F6C4270"/>
     <w:rsid w:val="6FCB2B1F"/>
     <w:rsid w:val="6FEDEAD1"/>
+    <w:rsid w:val="6FF3E63D"/>
     <w:rsid w:val="701BE370"/>
     <w:rsid w:val="70293632"/>
+    <w:rsid w:val="70510CAA"/>
+    <w:rsid w:val="706A3571"/>
     <w:rsid w:val="70C80597"/>
     <w:rsid w:val="715DE766"/>
+    <w:rsid w:val="71A23084"/>
     <w:rsid w:val="71D6BDF0"/>
     <w:rsid w:val="71E3E128"/>
     <w:rsid w:val="71F29EFC"/>
+    <w:rsid w:val="71F96BCC"/>
     <w:rsid w:val="722893BA"/>
     <w:rsid w:val="7267A7CD"/>
+    <w:rsid w:val="728A7622"/>
+    <w:rsid w:val="72B598A3"/>
     <w:rsid w:val="73337CCB"/>
+    <w:rsid w:val="733D6BBF"/>
     <w:rsid w:val="735D438F"/>
+    <w:rsid w:val="73F8939B"/>
     <w:rsid w:val="74057BBA"/>
+    <w:rsid w:val="74C250C2"/>
     <w:rsid w:val="74CAEB79"/>
     <w:rsid w:val="75207BC3"/>
+    <w:rsid w:val="7529E7EE"/>
     <w:rsid w:val="756E26BE"/>
+    <w:rsid w:val="763F1816"/>
     <w:rsid w:val="7643709F"/>
     <w:rsid w:val="766E8791"/>
     <w:rsid w:val="76728F2E"/>
     <w:rsid w:val="76B0F281"/>
     <w:rsid w:val="76C791F4"/>
     <w:rsid w:val="77504FD6"/>
     <w:rsid w:val="77539596"/>
     <w:rsid w:val="77F38653"/>
+    <w:rsid w:val="7817C958"/>
     <w:rsid w:val="782C8A27"/>
     <w:rsid w:val="786133B2"/>
     <w:rsid w:val="78DEEE3D"/>
     <w:rsid w:val="7953D55B"/>
     <w:rsid w:val="799EB926"/>
     <w:rsid w:val="7A27C737"/>
+    <w:rsid w:val="7A485355"/>
     <w:rsid w:val="7AD2F61B"/>
     <w:rsid w:val="7ADEE98A"/>
     <w:rsid w:val="7B95766E"/>
     <w:rsid w:val="7B9FA807"/>
     <w:rsid w:val="7BBDC657"/>
     <w:rsid w:val="7C26BC3B"/>
     <w:rsid w:val="7C43D285"/>
     <w:rsid w:val="7D22F1B4"/>
     <w:rsid w:val="7E2C7825"/>
     <w:rsid w:val="7E87D529"/>
     <w:rsid w:val="7EC2C8BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C68C5C9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B092CE3A-FE80-4E5D-9898-868C458FD3FF}"/>
+  <w15:docId w15:val="{4DE214F3-0200-4798-9B9B-3475D3C61C50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -32035,55 +39671,67 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
     <w:name w:val="Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C6BD0"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005145E4"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6D9A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129788314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="132527938">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32368,58 +40016,59 @@
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2095860160">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199-komercdarbibas-atbalsta-kontroles-likums" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A52016XC0719%2805%29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/20243-visparejas-izglitibas-likums" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/336956-pasvaldibu-likums" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/doc.php?id=336738&amp;version_date=27.10.2022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/media/7566/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/329849-attalinato-macibu-organizesanas-un-istenosanas-kartiba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199-komercdarbibas-atbalsta-kontroles-likums" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A52016XC0719%2805%29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/336738-eiropas-savienibas-atveselosanas-un-noturibas-mehanisma-plana-tresaskomponentes-nevienlidzibas-mazinasana-31-reformu-un-investiciju-virziena-regionala-politika-3116i-investicijas-pasvaldibu-funkciju-istenosanai-un-pakalpojumu-sniegsanai-nepieciesamo-bezemisiju-transportlidzeklu-iegadeistenosanas-noteikumi?&amp;search=on" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/336956-pasvaldibu-likums" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/media/7566/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -32656,128 +40305,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...61 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="071870c0-76d0-405c-8f5a-8c5a6110650f" xmlns:ns3="97ad5a38-d7de-4b51-9c9d-6f1c61b32969" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7572d86d6a902072d313ea9ff73516b" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E433AEC60C4E504E90DC491E27C910DB" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="817112dabea8a615bfa87a64e2afc9ae">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="071870c0-76d0-405c-8f5a-8c5a6110650f" xmlns:ns3="97ad5a38-d7de-4b51-9c9d-6f1c61b32969" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10e5743ed975f05e611a2a296367ba78" ns2:_="" ns3:_="">
     <xsd:import namespace="071870c0-76d0-405c-8f5a-8c5a6110650f"/>
     <xsd:import namespace="97ad5a38-d7de-4b51-9c9d-6f1c61b32969"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -32986,145 +40568,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="97ad5a38-d7de-4b51-9c9d-6f1c61b32969" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="071870c0-76d0-405c-8f5a-8c5a6110650f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="97ad5a38-d7de-4b51-9c9d-6f1c61b32969">
+      <UserInfo>
+        <DisplayName>Evija Bistere</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Elīna Kļava</DisplayName>
+        <AccountId>163</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Olita Zālīte - Vīlipa</DisplayName>
+        <AccountId>32</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Līga Romāne-Kalniņa</DisplayName>
+        <AccountId>454</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Svetlana Sergejeva</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dana Prižavoite</DisplayName>
+        <AccountId>21</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Laura Lazdiņa</DisplayName>
+        <AccountId>35</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Artūrs Kairovs</DisplayName>
+        <AccountId>1051</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Agnese Marnauza</DisplayName>
+        <AccountId>248</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Egija Vītola</DisplayName>
+        <AccountId>526</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0967E7D8-A19A-4BC9-A096-FDE7255E48CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF4BD272-F193-43AD-BFA4-A0B203D311D7}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08B1A13F-FE0F-46D2-90AD-F4016FA21194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="071870c0-76d0-405c-8f5a-8c5a6110650f"/>
     <ds:schemaRef ds:uri="97ad5a38-d7de-4b51-9c9d-6f1c61b32969"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{937F8D0F-A52E-4593-B6F5-CA0DB4B2415D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97ad5a38-d7de-4b51-9c9d-6f1c61b32969"/>
+    <ds:schemaRef ds:uri="071870c0-76d0-405c-8f5a-8c5a6110650f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23DCC59F-0DBC-4539-92FB-FB8B293C273D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
+  <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
+  <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>12881</Characters>
+  <Pages>18</Pages>
+  <Words>28768</Words>
+  <Characters>16398</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>70</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>136</Lines>
+  <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35408</CharactersWithSpaces>
+  <CharactersWithSpaces>45076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dmitrijs Dorožko</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E433AEC60C4E504E90DC491E27C910DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>lv</vt:lpwstr>
+  </property>
 </Properties>
 </file>