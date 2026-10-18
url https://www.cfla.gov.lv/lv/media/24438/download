--- v0 (2026-08-31)
+++ v1 (2026-10-18)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="621737B3" w14:textId="77777777" w:rsidR="003C6554" w:rsidRPr="00F81ACE" w:rsidRDefault="003C6554" w:rsidP="006012CA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC88DFD" w14:textId="3E067FC8" w:rsidR="0032264F" w:rsidRPr="00F81ACE" w:rsidRDefault="655DEAB1" w:rsidP="006012CA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1034,65 +1034,51 @@
         </w:rPr>
         <w:t>Nr. 222</w:t>
       </w:r>
       <w:r w:rsidR="004D41A6" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00EB7550" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta 2021. gada 8. aprīļa noteikumi Nr. 222 </w:t>
       </w:r>
       <w:r w:rsidR="00196D65">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00EB7550" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> noteikumi</w:t>
+        <w:t>Ēku energoefektivitātes aprēķina metodes un ēku energosertifikācijas noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="00196D65">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="006D29E5" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejami: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="006D29E5" w:rsidRPr="00F81ACE">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/322436-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D29E5" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -1372,69 +1358,58 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>AER</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00555EBD" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172318" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>atjaunīgie</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> energores</w:t>
+        <w:t>atjaunīgie energores</w:t>
       </w:r>
       <w:r w:rsidR="00D309D7" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ursi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F147A1" w14:textId="7FDF5B2F" w:rsidR="00D96504" w:rsidRPr="00F81ACE" w:rsidRDefault="00707BD5" w:rsidP="009B0A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
@@ -1457,138 +1432,97 @@
       </w:r>
       <w:r w:rsidR="00C979E0" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ūdenssaimniecības, siltumapgādes vai valsts vai pašvaldības apmaksāti veselības aprūpes sabiedriskie pakalpojumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DD0695" w14:textId="5D89FDC7" w:rsidR="005C43CD" w:rsidRPr="00F81ACE" w:rsidRDefault="00B97926" w:rsidP="009B0A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Prioritārās kārtības </w:t>
+        <w:t>Prioritārās kārtības izvērtējums</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> –</w:t>
       </w:r>
       <w:r w:rsidR="008D38B4" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> neatkarīga eksperta ēku energoefektivitātes jomā vai sertificēta </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> siltumapgādes, ventilācijas un gaisa kondicionēšanas sistēmu projektēšanā sagatavot</w:t>
+        <w:t xml:space="preserve"> neatkarīga eksperta ēku energoefektivitātes jomā vai sertificēta būvspeciālista siltumapgādes, ventilācijas un gaisa kondicionēšanas sistēmu projektēšanā sagatavot</w:t>
       </w:r>
       <w:r w:rsidR="00D2522D" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008D38B4" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> siltumenerģijas ražošanas avotu izmantošanas prioritārās kārtības </w:t>
-[...9 lines deleted...]
-        <w:t>izvērtējum</w:t>
+        <w:t xml:space="preserve"> siltumenerģijas ražošanas avotu izmantošanas prioritārās kārtības izvērtējum</w:t>
       </w:r>
       <w:r w:rsidR="00D2522D" w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="19D48F6C" w14:textId="2B4F89F9" w:rsidR="00555EBD" w:rsidRPr="00F81ACE" w:rsidRDefault="00555EBD" w:rsidP="009B0A07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81ACE">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PSD</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81ACE">
@@ -1771,91 +1705,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00196D65">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00267EDC">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vienlīdzība, iekļaušana, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> ievērošana</w:t>
+        <w:t>Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana</w:t>
       </w:r>
       <w:r w:rsidR="00196D65">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="131823811"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
@@ -2537,65 +2431,56 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B6C8D8" w14:textId="77777777" w:rsidR="000C4496" w:rsidRPr="00F81ACE" w:rsidRDefault="000C4496" w:rsidP="001603B9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="17" w:right="17"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Nr.p.k</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Nr.p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A43D06B" w14:textId="374DE6A6" w:rsidR="000C4496" w:rsidRPr="00F81ACE" w:rsidRDefault="000C4496" w:rsidP="001603B9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="17" w:right="17"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2720,65 +2605,51 @@
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F20CE15" w14:textId="40671909" w:rsidR="00E5091A" w:rsidRPr="00F81ACE" w:rsidRDefault="00E5091A" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kāda terminoloģija un atbilstoši arī izvirzītās prasības ir attiecināmas pasākuma ēku energoefektivitātes un </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> prasību nodrošināšanai saskaņā ar MK noteikumiem Nr. 222 – 8. punktā norādītais termins </w:t>
+              <w:t xml:space="preserve">Kāda terminoloģija un atbilstoši arī izvirzītās prasības ir attiecināmas pasākuma ēku energoefektivitātes un siltumnoturības prasību nodrošināšanai saskaņā ar MK noteikumiem Nr. 222 – 8. punktā norādītais termins </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ēka klasificējama kā gandrīz nulles enerģijas ēka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai 8.</w:t>
             </w:r>
@@ -2974,80 +2845,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00175B91">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>atvieglotās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00175B91">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>prasības ēku atjaunošanai un pārbūvei.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="288EF072" w14:textId="33325685" w:rsidR="00E5091A" w:rsidRPr="0065787E" w:rsidRDefault="00E5091A" w:rsidP="00E5091A">
+          <w:p w14:paraId="288EF072" w14:textId="316F2E33" w:rsidR="00E5091A" w:rsidRPr="0065787E" w:rsidRDefault="00E5091A" w:rsidP="00E5091A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MK noteikumi neparedz noteikt finansējuma saņēmējiem stingrākas prasības kā horizontālajos normatīvajos aktos noteiktās, tādēļ līdz grozījuma veikšanai MK noteikumu termins “</w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gandrīz nulles enerģijas ēka</w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>” ir interpretējams plašā nozīmē, kas ietver arī</w:t>
             </w:r>
+            <w:r w:rsidR="00826701">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vismaz</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gandrīz nulles enerģijas atjaunotās ēkas</w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3151,94 +3029,69 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>no pienākuma publiskajam sektoram ēku atjaunošanā un pārbūvē sasniegt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>gandrīz nulles enerģijas ēkas</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">gandrīz nulles enerģijas </w:t>
+            </w:r>
+            <w:r w:rsidR="00826701">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">atjaunotas </w:t>
+            </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>bezemisiju</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ēkas</w:t>
+              <w:t>ēkas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F26E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>līmeni.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="55CDAECF" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
@@ -4032,65 +3885,51 @@
               <w:t>Saskaņā ar MK noteikumu 14.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00057BE2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
               </w:rPr>
               <w:t>apakšpunktu vienā projektā var iekļaut investīcijas vairākās ēkās (kopējā ēku grupa), ja tām ir kopīga siltumenerģijas vai elektroenerģijas uzskaite. Atbilstoši</w:t>
             </w:r>
             <w:r w:rsidR="005F585C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00057BE2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">atbalstītas tiek darbības, kas paredzētas projekta ietvaros pārbūvējamās vai atjaunojamās ēkas (kopējās ēkas grupas) </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>atbalstītas tiek darbības, kas paredzētas projekta ietvaros pārbūvējamās vai atjaunojamās ēkas (kopējās ēkas grupas) energosertifikātā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE5D98" w:rsidRPr="00F81ACE" w14:paraId="63049847" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28A38E21" w14:textId="7BAD40BA" w:rsidR="00CE5D98" w:rsidRDefault="001A11D3" w:rsidP="709EA5D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
@@ -4144,140 +3983,98 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A80B38D" w14:textId="77777777" w:rsidR="00BF7424" w:rsidRDefault="000048C0" w:rsidP="00BF7424">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000048C0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">jānodrošina ēkas energoefektivitāte un </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> ēkas līmenim</w:t>
+              <w:t>jānodrošina ēkas energoefektivitāte un siltumnoturība līdz gandrīz nulles enerģijas ēkas vai bezemisiju ēkas līmenim</w:t>
             </w:r>
             <w:r w:rsidR="00BF7424">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47EC0501" w14:textId="7A52ECEA" w:rsidR="00BF7424" w:rsidRDefault="000048C0" w:rsidP="00BF7424">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000048C0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>plānotais kopējās primārās enerģijas ietaupījums pēc projekta īstenošanas ir ne mazāks kā 30</w:t>
             </w:r>
             <w:r w:rsidR="0030560E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BF7424">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="000048C0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> gadā no ēkas </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> aprēķinātā kopējās primārās enerģijas patēriņa pirms projekta īstenošanas</w:t>
+              <w:t xml:space="preserve"> gadā no ēkas energosertifikātā aprēķinātā kopējās primārās enerģijas patēriņa pirms projekta īstenošanas</w:t>
             </w:r>
             <w:r w:rsidR="00BF7424">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="378149F5" w14:textId="77777777" w:rsidR="00BF7424" w:rsidRDefault="000048C0" w:rsidP="00BF7424">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000048C0">
@@ -4289,111 +4086,300 @@
           </w:p>
           <w:p w14:paraId="259043B5" w14:textId="50B47F37" w:rsidR="00CE5D98" w:rsidRPr="00053ED9" w:rsidRDefault="000048C0" w:rsidP="00A401B3">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000048C0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vai ir iespēja neuzstādīt saules paneļus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCA3D4C" w14:textId="77777777" w:rsidR="0030560E" w:rsidRDefault="00DE55A8" w:rsidP="008F6CA0">
+          <w:p w14:paraId="2D589037" w14:textId="39A1681F" w:rsidR="007C185D" w:rsidRDefault="007C185D" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Plānoti MK noteikumu grozījumu mainot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27689">
+              <w:t xml:space="preserve"> no iepriekš noteiktā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27689">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>“nulles enerģijas ēkas vai bezemisiju ēkas līmeņa”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27689">
+              <w:t xml:space="preserve"> pāriet uz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27689">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>“gandrīz nulles enerģijas atjaunotas ēkas līmeni”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27689">
+              <w:t>, vienlaikus ļaujot piemērot normatīvajos aktos noteiktos izņēmumus un atkāpes</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6274D226" w14:textId="4EC9C35C" w:rsidR="00217ED8" w:rsidRDefault="00DE55A8" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE55A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Jā, lai nodrošinātu pasākuma iznākuma un rezultāta rādītāju sasniegšanu, projektiem jāatbilst minētajām prasībām.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Prasības par piemērotas saules AER izmantojošas enerģijas ražošanas iekārtu uzstādīšanu nav attiecināmas, ja</w:t>
+            </w:r>
+            <w:r w:rsidR="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD92A01" w14:textId="752755AC" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00DE55A8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE55A8">
+            <w:r w:rsidRPr="00217ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Prasības par piemērotas saules AER izmantojošas enerģijas ražošanas iekārtu uzstādīšanu nav attiecināmas, ja kultūrvēsturiskā mantojuma saglabāšanai, tehnisku vai ekonomisku iemeslu dēļ nav pieļaujama šādu sistēmu uzstādīšana, ja ēkai jau pirms projekta īstenošanas ir uzstādītas piemērotas saules AER izmantojošas enerģijas ražošanas iekārtas, vai ēkām, kurām ir mazāka kopējā platība par 250</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006D7B5C">
+              <w:t>kultūrvēsturiskā mantojuma saglabāšanai</w:t>
+            </w:r>
+            <w:r w:rsidR="00217ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DE55A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00217ED8" w:rsidRPr="00217ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>nav pieļaujama šādu sistēmu uzstādīšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEF586D" w14:textId="4A082CB7" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00DE55A8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tehnisku vai ekonomisku iemeslu dēļ nav pieļaujama šādu sistēmu uzstādīšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E192603" w14:textId="6DA3B0E0" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00DE55A8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ja ēkai jau pirms projekta īstenošanas ir uzstādītas piemērotas saules AER izmantojošas enerģijas ražošanas iekārtas</w:t>
+            </w:r>
+            <w:r w:rsidR="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D82820" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00DE55A8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vai ēkām, kurām ir mazāka kopējā platība par 250</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7B5C" w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D7B5C">
+            <w:r w:rsidRPr="00217ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE55A8">
+            <w:r w:rsidRPr="00217ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>, un, uz kurām neattiecas normatīvajos aktos noteiktiem pienākumi šādu sistēmu uzstādīšanai. Papildus projekta īstenošanas rezultātā ir jānodrošina minimālo energoefektivitātes prasību sasniegšana atbilstoši MK 2019.</w:t>
+              <w:t xml:space="preserve">, un, uz kurām neattiecas normatīvajos aktos noteiktiem pienākumi šādu sistēmu uzstādīšanai. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8247AE" w14:textId="45D40BDE" w:rsidR="00CE5D98" w:rsidRPr="5AA1F8EC" w:rsidRDefault="00DE55A8" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE55A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Papildus projekta īstenošanas rezultātā ir jānodrošina minimālo energoefektivitātes prasību sasniegšana atbilstoši MK 2019.</w:t>
             </w:r>
             <w:r w:rsidR="00160986">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE55A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>gada 25.</w:t>
             </w:r>
             <w:r w:rsidR="00160986">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE55A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -4700,75 +4686,51 @@
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1185"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Vai kultūras mantojuma ēka ietilpst izņēmumos pie ēku atjaunošanas kategorijas, ja ēka sasniedz 30% ietaupījumu, bet nesasniedz apkures C klasi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EEDCEE3" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
-              <w:t xml:space="preserve">Prasības attiecībā uz gandrīz nulles enerģijas atjaunotas ēkas līmeni nosaka Ēku energoefektivitātes likums un uz tā pamata izdotie MK noteikumi Nr. 222 “Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> jāiekļauj attiecīgs detalizēts pamatojums, kā gandrīz nulles enerģijas atjaunotas ēkas prasību izpilde apdraud kultūras pieminekļu saglabāšanu vai pazemina to kultūrvēsturisko vērtību. Ņemot to vērā, projekts var tikt atbalstīts, ja ēka nesasniedz apkures C klasi, bet tiek sasniegts plānotais kopējās primārās enerģijas ietaupījums ne mazāks kā 30 procenti gadā.  </w:t>
+              <w:t xml:space="preserve">Prasības attiecībā uz gandrīz nulles enerģijas atjaunotas ēkas līmeni nosaka Ēku energoefektivitātes likums un uz tā pamata izdotie MK noteikumi Nr. 222 “Ēku energoefektivitātes aprēķina metodes un ēku energosertifikācijas noteikumi”. Šis ir horizontālais regulējums, kurā Ēku energoefektivitātes likuma 3. panta otrās daļas otrā punktā kultūras pieminekļu ēkām var tikt piemērotas atkāpes no atsevišķām energoefektivitātes prasībām, ja prasību izpilde apdraud kultūras pieminekļu saglabāšanu vai pazemina to kultūrvēsturisko vērtību. Vispārīgi atlases ietvaros ir jāsasniedz vismaz gandrīz nulles enerģijas atjaunotas ēkas prasību līmenis saskaņā ar MK noteikumu Nr. 305 23.punktu, tomēr, ja objektīvu ar kultūrvēsturiskā mantojuma saglabāšanu saistīto ierobežojumu dēļ nav iespējams sasniegt un pilnā apjomā īstenot atsevišķus energoefektivitātes pasākumus (piemēram, fasādes siltināšanu vai logu nomaiņu attiecībā uz to norobežojošo konstrukciju siltumcaurlaidības vērtībām), tad šādā gadījumā ēkas energosertifikātā jāiekļauj attiecīgs detalizēts pamatojums, kā gandrīz nulles enerģijas atjaunotas ēkas prasību izpilde apdraud kultūras pieminekļu saglabāšanu vai pazemina to kultūrvēsturisko vērtību. Ņemot to vērā, projekts var tikt atbalstīts, ja ēka nesasniedz apkures C klasi, bet tiek sasniegts plānotais kopējās primārās enerģijas ietaupījums ne mazāks kā 30 procenti gadā.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39AB6FB8" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B7401" w:rsidRPr="00F81ACE" w14:paraId="111E06B5" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7168C555" w14:textId="37F52514" w:rsidR="009B7401" w:rsidRDefault="009B7401" w:rsidP="709EA5D2">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -4812,168 +4774,472 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EE7516" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minimālā prasība projekta iesniegšanai ir sagatavots</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ēkas </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ēkas energosertifikāts</w:t>
+            </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:t>, kas ir pamats plānoto energoefektivitātes pasākumu un sasniedzamo rezultātu vērtēšanai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C0EA855" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
-              <w:t xml:space="preserve">Projektiem ar augstāku gatavības pakāpi ir iespēja saņemt papildu 1 punktu kvalitātes kritērijā, ja visām projekta ietvaros plānotajām būvniecības darbībām projekta iesniegšanas brīdī ir izstrādāts ēkas vai ēkas daļas </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> un ir:</w:t>
+              <w:t>Projektiem ar augstāku gatavības pakāpi ir iespēja saņemt papildu 1 punktu kvalitātes kritērijā, ja visām projekta ietvaros plānotajām būvniecības darbībām projekta iesniegšanas brīdī ir izstrādāts ēkas vai ēkas daļas energosertifikāts un ir:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="195C8878" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
               <w:t>veikta būvvaldes atzīme par projektēšanas nosacījumu izpildi būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā vai</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DEC10EE" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
               <w:t>būvvaldes izziņa, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25538B91" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217ED8" w:rsidRPr="00F81ACE" w14:paraId="0E773C04" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36EEFDEE" w14:textId="3B8A64BC" w:rsidR="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="709EA5D2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0990649D" w14:textId="352F0B74" w:rsidR="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00BF7424">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1185"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ēka, kurā paredzēts īstenot projektā paredzētās darbības, ir Kapitālsabiedrības īpašumā, taču nekustamais īpašums ir apgrūtināts ar hipotēku. Lūdzam skaidrot, vai šāds apstāklis ietekmē Kapitālsabiedrības tiesības piedalīties projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>atlasē un atbilstību Nolikuma 3.1. punktā noteiktajām prasībām?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="037083A6" w14:textId="4F0CBD39" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="009B7401">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:lastRenderedPageBreak/>
+              <w:t>Nē, šāds apstāklis neietekmē atbilstību. Investīcijas var veikt nekustamajā īpašumā, kas ir pašvaldības vai attiecīgās kapitālsabiedrības īpašumā, valdījumā, pārvaldīšanā vai noteiktos gadījumos bezatlīdzības lietošanā. Noteikti jāvērš uzmanība, vai saskaņā ar hipotekārā kreditora prasībām un noslēgtajiem līgumiem ir atļauts veikt ēkas pārbūvi, renovāciju, rekonstrukciju un citus projektā paredzētos būvdarbus un vai plānotie darbi ēkā neietekmēs kreditora nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2BA9" w:rsidRPr="00F81ACE" w14:paraId="1DDEAE60" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD2CBE4" w14:textId="350BF67A" w:rsidR="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="709EA5D2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E4ACE3" w14:textId="11048A36" w:rsidR="00DB2BA9" w:rsidRPr="00217ED8" w:rsidRDefault="00DB2BA9" w:rsidP="00BF7424">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1185"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Lūdzam skaidrot, vai kritērijā 1.6. minētais “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kopējās primārās enerģijas ietaupījums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>” un Ministru kabineta noteikumu Nr. 222 8.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> punktā noteiktais “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>primārās neatjaunīgās enerģijas patēriņš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>” ir vērtējami kā viens un tas pats energoefektivitātes rādītājs, vai arī kritērija 1.6. piemērošanā tie ir vērtējami atsevišķi un tiem piemērojamas atšķirīgas prasības.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54772A91" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>Kritērijā 1.6. minētais “kopējās primārās enerģijas ietaupījums” un noteikumu Nr. 222 „Ēku energoefektivitātes aprēķina metodes un ēku energosertifikācijas noteikumi” 8. punktā noteiktais “primārās neatjaunīgās enerģijas patēriņš” nav uzskatāmi par vienu un to pašu energoefektivitātes rādītāju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA8D264" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>MK noteikumu 24.1 apakšpunkts nosaka, ka pēc projekta īstenošanas plānotajam kopējās primārās enerģijas ietaupījumam jābūt ne mazākam kā 30 procenti gadā. Tādējādi tiek vērtēts enerģijas patēriņa samazinājums salīdzinājumā ar situāciju pirms projekta īstenošanas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399C3EBD" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t xml:space="preserve">Savukārt MK noteikumu Nr. 222 8. punkts nosaka nosacījumu gandrīz nulles enerģijas atjaunotas ēkas statusa sasniegšanai. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1FAE9B" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>1.6. kritērijā tiek vērtēti abi atsevišķi vērtējami nosacījumi:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7A30E5" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>1) 30% kopējais primārās enerģijas ietaupījums;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B2B110" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>2)ēkas atbilstība gandrīz nulles enerģijas atjaunotas ēkas statusa sasniegšanai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC9701B" w14:textId="39B979F9" w:rsidR="00DB2BA9" w:rsidRPr="00217ED8" w:rsidRDefault="00DB2BA9" w:rsidP="009B7401">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2BA9" w:rsidRPr="00F81ACE" w14:paraId="732C24DF" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A4C359F" w14:textId="7B54DBD3" w:rsidR="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="709EA5D2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B1FB90" w14:textId="1E4319FD" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00BF7424">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1185"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ja projekta ietvaros attiecināmās izmaksas un sasniedzamie rezultāti tiek attiecināti tikai uz daļu no ēkas, savukārt energoefektivitātes pasākumi tiek plānoti visā ēkā (īstenojot uz projektu neattiecināmo daļu ārpus projektu) un ēkai ir izstrādāts vienots energosertifikāts, kā šādā gadījumā nosakāmi un uzrādāmi projekta rezultatīvie rādītāji? Vai rādītāji ir aprēķināmi un uzrādāmi tikai tai ēkas daļai, kas tiek ietverta projektā, un kā pamatot šo rādītāju sadalījumu, ja energosertifikāts ir sagatavots visai ēkai kopumā?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2C8D1B" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t xml:space="preserve">Ja projekta ietvaros attiecināmās izmaksas un sasniedzamie rezultāti tiek attiecināti tikai uz daļu no ēkas, bet energoefektivitātes pasākumi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tiek īstenoti visā ēkā,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t xml:space="preserve"> projekta rezultatīvie rādītāji tiek noteikti, balstoties uz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">visas ēkas kopējo energoefektivitātes rezultātu. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2E4324" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>Līdz ar to, ja ēkai ir izstrādāts vienots energosertifikāts, tajā norādītie energoefektivitātes rādītāji raksturo ēku kopumā, nevis atsevišķi projektā iekļauto ēkas daļu, rezultatīvie rādītāji nav atsevišķi jāaprēķina tikai projektā iekļautajai (attiecināmajai) ēkas daļai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0CA53F" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="4A1CD6A8" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="27E9A99E" w14:textId="77777777" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc238197904"/>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Darbību un izmaksu </w:t>
-[...8 lines deleted...]
-              <w:t>attiecināmība</w:t>
+              <w:t>Darbību un izmaksu attiecināmība</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="57C0B176" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B675303" w14:textId="012DFBDF" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
@@ -5277,65 +5543,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="72EA259B" w14:textId="682B639E" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="004C0F03" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0F03">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai projektā ir attiecināms, piemēram, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> vai kāda cita zaļā infrastruktūra ar mērķi izveidot lietus notekūdeņu sistēmu?</w:t>
+              <w:t>Vai projektā ir attiecināms, piemēram, lietusdārzs vai kāda cita zaļā infrastruktūra ar mērķi izveidot lietus notekūdeņu sistēmu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A4A03A1" w14:textId="5805D9E4" w:rsidR="008F6CA0" w:rsidRDefault="00FA7DE0" w:rsidP="00FA7DE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1828"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -5618,51 +5870,51 @@
             <w:r w:rsidR="00CF126B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, izņemot, ja ēkā</w:t>
             </w:r>
             <w:r w:rsidR="007741B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> tiek sniegti sabiedriskie pakalpojumi </w:t>
             </w:r>
             <w:r w:rsidR="007741B7" w:rsidRPr="007741B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ar vispārēju tautsaimniecisku nozīmi</w:t>
             </w:r>
             <w:r w:rsidR="007741B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21BF2B47" w14:textId="36DFD813" w:rsidR="0005557A" w:rsidRPr="00CF126B" w:rsidRDefault="003566A5" w:rsidP="008F6CA0">
+          <w:p w14:paraId="3C2649F2" w14:textId="77777777" w:rsidR="0005557A" w:rsidRDefault="003566A5" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projektu </w:t>
             </w:r>
             <w:r w:rsidR="00C45AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">plānots </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">īstenot </w:t>
             </w:r>
@@ -5705,1080 +5957,419 @@
             <w:r w:rsidR="001B1BCD" w:rsidRPr="001B1BCD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> no kultūras jomas pakalpojumu sniedzēja gada budžeta (ieņēmumu daļas) konkrētajā infrastruktūrā.</w:t>
             </w:r>
             <w:r w:rsidR="00084CC2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atbilstoši projekta iesniegumā pievieno dokumentus vai aprēķinu, kas pamato, ka ieņēmumi nepārsniedz </w:t>
             </w:r>
             <w:r w:rsidR="00495B30" w:rsidRPr="001B1BCD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidR="00495B30">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> %.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...95 lines deleted...]
-          <w:p w14:paraId="509C3DF3" w14:textId="34181F6D" w:rsidR="00947662" w:rsidRDefault="00C279B6" w:rsidP="008F6CA0">
+          <w:p w14:paraId="21BF2B47" w14:textId="4B03E54C" w:rsidR="00181BB3" w:rsidRPr="00CF126B" w:rsidRDefault="00181BB3" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...374 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50458" w:rsidRPr="00F81ACE" w14:paraId="5174784E" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2494A189" w14:textId="1F33020F" w:rsidR="00A50458" w:rsidRPr="00F81ACE" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
+          <w:p w14:paraId="2494A189" w14:textId="4C4E367B" w:rsidR="00A50458" w:rsidRPr="00F81ACE" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>2.6.</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F797E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2873012C" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai projekta ietvaros ir iespējams paredzēt pasākumus vides pieejamības uzlabošanai cilvēkiem ar dažādām vajadzībām, piemēram, lifta izbūvi? Vai šīs darbības jānorāda </w:t>
-[...13 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Vai projekta ietvaros ir iespējams paredzēt pasākumus vides pieejamības uzlabošanai cilvēkiem ar dažādām vajadzībām, piemēram, lifta izbūvi? Vai šīs darbības jānorāda energosertifikātā?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7505BE89" w14:textId="77777777" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20640676" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Jā</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458" w:rsidDel="00BD328F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458" w:rsidDel="008F2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">projektā var plānot darbības vides un informācijas </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>projektā var plānot darbības vides un informācijas piekļūstamības nodrošināšanai</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>piekļūstamības</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="00A50458" w:rsidDel="00CC6430">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nodrošināšanai</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
-[...16 lines deleted...]
-              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Darbības var nenorādīt </w:t>
-[...55 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Darbības var nenorādīt energosertifikātā, ja risinājums pats par sevi nesniedz enerģijas ietaupījumus, bet, ja, piemēram, līdz ar uzbrauktuves izbūvi vides piekļūstamības nodrošināšanai siltina cokolu, kas var sniegt siltumenerģijas ietaupījumus, tad darbībai ir jābūt iekļautai energosertifikātā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="786B8FB1" w14:textId="77777777" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50458" w:rsidRPr="00F81ACE" w14:paraId="1F27EF3B" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04379C94" w14:textId="07AA4D06" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
+          <w:p w14:paraId="04379C94" w14:textId="0949AD51" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>2.7.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F797E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="21801AF9" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
-              <w:t xml:space="preserve">Vai ir attiecināma </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> izbūve, ja attālums līdz esošajam centralizētās siltumapgādes (CSA) tīklam pārsniedz 20 metrus?</w:t>
+              <w:t>Vai ir attiecināma pieslēguma izbūve, ja attālums līdz esošajam centralizētās siltumapgādes (CSA) tīklam pārsniedz 20 metrus?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="647E9242" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36F408EA" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
-              <w:t xml:space="preserve">Jā, attālums neierobežo CSA </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Jā, attālums neierobežo CSA pieslēguma izbūvi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B06BADF" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r w:rsidRPr="00A50458">
-              <w:t>pieslēguma</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Pasākumā prioritāra siltumenerģijas ražošanas avotu izbūves darbība ir pieslēgums </w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>efektīvai</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:t xml:space="preserve"> CSA sistēmai. Iekļaujot to projekta iesniegumā, pievieno CSA sistēmas operatora apliecinājumu, ka siltumapgādes sistēma atbildīs efektīvai centralizētai siltumapgādei</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C3BC9E3" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
-              <w:t xml:space="preserve">Ja tehniski vai ekonomiski nav iespējams pieslēgties efektīvai CSA sistēmai, tad nākamā prioritāte ir </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> veikšanas.</w:t>
+              <w:t>Ja tehniski vai ekonomiski nav iespējams pieslēgties efektīvai CSA sistēmai, tad nākamā prioritāte ir bezemisiju AER tehnoloģiju uzstādīšana. Bezemisiju AER tehnoloģiju uzstādīšanu kā izvēli ir iespējams pamatot ar CSA operatora apliecinājumu par to, ka tuvākā iespējamā CSA pieslēguma vieta atrodas vairāk nekā 20 metru attālumā bez atsevišķa prioritārās kārtības izvērtējuma veikšanas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66BDEC87" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50458" w:rsidRPr="00F81ACE" w14:paraId="591D3DA5" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6ECB5B" w14:textId="4FEB1688" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
+          <w:p w14:paraId="6E6ECB5B" w14:textId="63F2D4F4" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>2.8.</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F797E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0845A887" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai projekta attiecināmajās izmaksās drīkst iekļaut gan 2024. gadā sagatavotā ēkas </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Vai projekta attiecināmajās izmaksās drīkst iekļaut gan 2024. gadā sagatavotā ēkas energosertifikāta un tā aprēķinu pielikumu izmaksas, gan arī pašreiz nepieciešamās energosertifikāta aktualizēšanas, pārrēķina un CFLA atlases nolikuma 7. pielikuma “Ziņojums par kopējo ēkas energoefektivitāti” sagatavošanas izmaksas, ja šie dokumenti ir nepieciešami projekta iesnieguma un būvniecības ieceres sagatavošanai un izmaksas ir radušās pēc 2023. gada 1. janvāra? Kādi dokumenti nepieciešami, lai pamatotu šo izmaksu attiecināmību?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B7C4497" w14:textId="735EFA6A" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>energosertifikāta</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Papildus — ja sākotnējā energosertifikāta sagatavošanas izmaksas ir daļēji segtas no cita atbalsta avota, piemēram, ALTUM granta, vai projektā drīkst iekļaut tikai faktiski nesegto izmaksu </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un tā aprēķinu pielikumu izmaksas, gan arī pašreiz nepieciešamās </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">2023. gada 1. janvāra? Kādi dokumenti nepieciešami, lai pamatotu šo izmaksu </w:t>
-[...55 lines deleted...]
-              <w:t>, vai projektā drīkst iekļaut tikai faktiski nesegto izmaksu daļu, un kā to pareizi norādīt projekta budžetā, lai nerastos dubultais finansējums?</w:t>
+              <w:t>daļu, un kā to pareizi norādīt projekta budžetā, lai nerastos dubultais finansējums?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744C3C6C" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Jā, izmaksas par </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> aktualizēšanu un nolikuma 7. pielikuma sagatavošanu var būt attiecināmas projekta ietvaros.</w:t>
+              <w:t>Jā, izmaksas par energosertifikāta aktualizēšanu un nolikuma 7. pielikuma sagatavošanu var būt attiecināmas projekta ietvaros.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB6E483" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458" w:rsidDel="004470BF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>rojekta izmaksas ir attiecināmas no</w:t>
             </w:r>
@@ -6799,311 +6390,332 @@
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>. Ja izmaksas radušās pirms projekta iesniegšanas, jāspēj uzrādīt attiecīgus pamatojošos dokumentus (piemēram, līgumu, rēķinu un samaksu apliecinošus dokumentus).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22693103" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja </w:t>
-[...48 lines deleted...]
-              <w:t>/demarkācija jāskaidro sadaļā “Projekta saturiskā saistība ar citiem projektiem”.</w:t>
+              <w:t>Ja energosertifikāta sagatavošanas izmaksas ir daļēji segtas no cita publiskā atbalsta avota (piemēram, ALTUM granta), projektā drīkst iekļaut tikai to izmaksu daļu, kas nav finansēta no cita atbalsta avota. Izmaksas skaidri jānodala, un projektu papildināmība/demarkācija jāskaidro sadaļā “Projekta saturiskā saistība ar citiem projektiem”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3889F524" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ja izmaksas veicis Vispārējā tautsaimniecības nozīmes pakalpojuma (VTNP) sniedzējs, projekta iesniegumam pievieno 3. pielikumu par komercdarbības atbalsta kumulāciju, kurā norāda informāciju par projekta darbībām, par ko saņemts atbalsts citās atbalsta programmās.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5960294C" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B7401" w:rsidRPr="00F81ACE" w14:paraId="2E61B78D" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D332B02" w14:textId="2FA7B812" w:rsidR="009B7401" w:rsidRDefault="009B7401" w:rsidP="008F6CA0">
+          <w:p w14:paraId="2D332B02" w14:textId="3F5FA652" w:rsidR="009B7401" w:rsidRDefault="009B7401" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2.9.</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F797E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F05C7BE" w14:textId="1802849F" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ja ēka ir pievienota CSA, tomēr ir iespējams samazināt</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> siltumnīcefekta gāzu (SEG) emisijas papildus</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, izmantojot </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> tehnoloģijas izveide šajā gadījumā vispār  tiks atbalstīta?</w:t>
+              <w:t>, izmantojot siltumsūkņa tehnoloģiju pavasara un rudens laikos, vai CSA tomēr tiks piešķirta augtāka prioritāte? Vai siltumsūkņa tehnoloģijas izveide šajā gadījumā vispār  tiks atbalstīta?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CD7E533" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
               <w:t xml:space="preserve">Pasākumā jānodrošina, ka netiek veiktas tādas investīcijas </w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">kā rezultātā tiek </w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:t>aizstāta efektīvas centralizētās siltumapgādes (turpmāk – CSA) sistēmas izmantošana</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:t>, kas pasākuma ietvaros novērtējama kā prioritārākais risinājums siltumapgādes nodrošināšanai</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="009B7401">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1180BCB5" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009B7401">
-              <w:t xml:space="preserve">Papildus vēršam uzmanību uz to, ka atklāta konkursa ietvaros atbilstoši atlases kvalitātes kritērijam Nr. 4.1. “Projekta efektivitātes kritērijs“ primāri tiek atbalstīti efektīvākie projekti, kuros ar vismazāko nepieciešamo finansējumu ir iespējas panākt vislielāko kopējās primārās enerģijas un siltumnīcefekta gāzu emisiju ietaupījumu. Ņemot vērā, ka jautājumā ietvertajā ēkā jau ir izveidota nepieciešamā infrastruktūra CSA izmantošanai un vispārīgi jaunu tehnisko risinājumu izveidošana visbiežāk saistāma ar izmaksu intensīvākiem risinājumiem, tai skaitā ar salīdzinoši maziem kopējās primārās enerģijas un siltumnīcefekta gāzu emisiju ietaupījuma efektivitātes rādītājiem salīdzinot pret esošu CSA </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Papildus vēršam uzmanību uz to, ka atklāta konkursa ietvaros atbilstoši atlases kvalitātes kritērijam Nr. 4.1. “Projekta efektivitātes kritērijs“ primāri tiek atbalstīti efektīvākie projekti, kuros ar vismazāko nepieciešamo finansējumu ir iespējas panākt vislielāko kopējās primārās enerģijas un siltumnīcefekta gāzu emisiju ietaupījumu. Ņemot vērā, ka jautājumā ietvertajā ēkā jau ir izveidota nepieciešamā infrastruktūra CSA izmantošanai un vispārīgi jaunu tehnisko risinājumu izveidošana visbiežāk saistāma ar izmaksu intensīvākiem risinājumiem, tai skaitā ar salīdzinoši maziem kopējās primārās enerģijas un siltumnīcefekta gāzu emisiju ietaupījuma efektivitātes rādītājiem salīdzinot pret esošu CSA pieslēgumu, kā arī piedāvātais siltumsūkņa risinājums kā tāds varētu veidot situāciju, kur uzstādītā iekārtu jauda varētu būtiski pārsniegt ēkai faktiski nepieciešamo jaudu, papildus radot risku darbības neatbilstībai pasākuma un atlases mērķim, aicinām kā risinājumu izmantot atlasē primāri atbalstāmo tehnoloģiju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D423CE" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="009B7401" w:rsidRDefault="009B7401" w:rsidP="009B7401">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009B7401">
-              <w:t>pieslēgumu</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> un tās pamatfunkcija ēkas siltumapgādē, nepieciešams individuāls tehniski ekonomiskais pamatojums iekārtas nepieciešamībai.</w:t>
+              <w:t>Ja bezemisiju tehnoloģijas tiek paredzētas tikai kā papildinošs risinājums un tiek saglabāts efektīvas CSA pieslēgums un tās pamatfunkcija ēkas siltumapgādē, nepieciešams individuāls tehniski ekonomiskais pamatojums iekārtas nepieciešamībai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BCC7999" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="00A50458" w:rsidRDefault="009B7401" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2BA9" w:rsidRPr="00F81ACE" w14:paraId="09F0AF79" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D717DE4" w14:textId="505723A7" w:rsidR="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F797E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F76293" w14:textId="1DF792AB" w:rsidR="00DB2BA9" w:rsidRPr="009B7401" w:rsidRDefault="00DB2BA9" w:rsidP="00A50458">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ēkai ir izstrādāta būvniecības ieceres dokumentācija un izpildīti projektēšanas nosacījumi, taču būvniecības ieceres dokumentācijā saules enerģijas iekārtas nav paredzētas. Projekta ietvaros šobrīd ir plānots uz ēkas jumta uzstādīt saules paneļus pašpatēriņa nodrošināšanai, kā arī enerģijas uzkrāšanas akumulatoru.Lūdzam skaidrot, vai šādā situācijā saules paneļi un enerģijas uzkrāšanas akumulators projekta iesnieguma ietvaros var tikt uzskatīti par atsevišķām iekārtām un to uzstādīšanu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>var paredzēt, pie projekta iesnieguma papildus būvniecības ieceres dokumentācijai iesniedzot informāciju par plānotajām saules enerģijas ražošanas un enerģijas uzkrāšanas iekārtām, norādot to tehniskos parametrus, tai skaitā uzstādīto jaudu, kā arī tehnisko specifikāciju.Lūdzam skaidrot, vai šāda pieeja atbilst nolikuma 1. pielikuma “Projektu iesniegumu vērtēšanas kritēriji un to piemērošanas metodika” 4.4.1. kritērija prasībām.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAB26F8" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:lastRenderedPageBreak/>
+              <w:t>Plānotajai darbībai- saules paneļu uzstādīšanai, jābūt ēkas energosertifikātā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A02A906" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>4.4.1. kritērijā tiek vērtēta projekta gatavība. Minimālā prasība projekta iesniegšanai ir sagatavots ēkas energosertifikāts, kas ir pamats plānoto energoefektivitātes pasākumu un sasniedzamo rezultātu vērtēšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631B161B" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>Projektiem ar augstāku gatavības pakāpi ir iespēja saņemt papildu 1 punktu kvalitātes kritērijā, ja visām projekta ietvaros plānotajām būvniecības darbībām projekta iesniegšanas brīdī ir izstrādāts ēkas vai ēkas daļas energosertifikāts un ir:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F77FE8F" w14:textId="0528B05A" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:lastRenderedPageBreak/>
+              <w:t>- veikta būvvaldes atzīme par projektēšanas nosacījumu izpildi būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā vai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296D8459" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>- būvvaldes izziņa, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8D9DEF" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="009B7401" w:rsidRDefault="00DB2BA9" w:rsidP="009B7401">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="48F07DB8" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="530A306C" w14:textId="77777777" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
@@ -7151,433 +6763,269 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="762B6565" w14:textId="6E2742DE" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Vienkrsteksts"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kādi dokumenti ir jāiesniedz projekta iesniegumā, lai pamatotu ēkas vai ēkas daļas energoefektivitātes prasības? Vai tiks pārbaudītas </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> vērtības?</w:t>
+              <w:t>Kādi dokumenti ir jāiesniedz projekta iesniegumā, lai pamatotu ēkas vai ēkas daļas energoefektivitātes prasības? Vai tiks pārbaudītas ievaddatu vērtības?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D73FF57" w14:textId="26A77F4D" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta iesniegumam ir jāpievieno ēkas vai ēkas daļas </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, kas atbilst un ir izstrādāts atbilstoši MK noteikumiem Nr. 222. </w:t>
+              <w:t xml:space="preserve">Projekta iesniegumam ir jāpievieno ēkas vai ēkas daļas energosertifikātu, kas atbilst un ir izstrādāts atbilstoši MK noteikumiem Nr. 222. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja ēkas vai ēkas daļas </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Ja ēkas vai ēkas daļas energosertifikāts ir izstrādāts pirms 2026. gada 19. jūnija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, projekta iesniegumam un izstrādātajam ēkas energosertifikātam </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>energosertifikāts</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>pievieno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neatkarīga </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ir izstrādāts pirms 2026. gada 19. jūnija</w:t>
+              <w:t>eksperta</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">, projekta iesniegumam un izstrādātajam ēkas </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ēku energoefektivitātes jomā sagatavotu un apliecinātu </w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>pievieno</w:t>
+              <w:t>pamatojumu brīvā formā</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> neatkarīga </w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> (precizējumu, pārrēķinu vai skaidrojumu) vai aģentūras izstrādātu rekomendējošu paraugu atbilstoši atlases nolikuma 7. pielikuma formai</w:t>
             </w:r>
             <w:r w:rsidR="004845A0" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieejams: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="004845A0" w:rsidRPr="00F81ACE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/media/24297/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004845A0" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">par </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>par energosertifikāta atbilstību atlases izsludināšanas dienā spēkā esošajām prasībām.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Atlasē projektus salīdzina, izmantojot ēkas energoefektivitātes novērtējumus, kas noteikti atbilstoši atlases izsludināšanas dienai spēkā esošiem primārās enerģijas faktoriem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480D3BB7" w14:textId="77777777" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vēršam arī uzmanību, ka neatkarīga eksperta ēku energoefektivitātes jomā sagatavotais un </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>energosertifikāta</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>apliecinātais pamatojums pēc projekta iesnieguma apstiprināšanas jāreģistrē Būvniecības informācijas sistēmā</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:b/>
-[...11 lines deleted...]
-          <w:p w14:paraId="480D3BB7" w14:textId="77777777" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
+              </w:rPr>
+              <w:t xml:space="preserve"> kā spēkā esošā ēkas energosertifikāta pielikums.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79DDCAE6" w14:textId="29097CA9" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vēršam arī uzmanību, ka neatkarīga eksperta ēku energoefektivitātes jomā sagatavotais un </w:t>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> uzraugošo institūciju kompetencē.</w:t>
+              <w:t>Ēkas vai ēkas daļas energosertifikāta pielikumā norādīto ievaddatu un to atbilstības izvērtēšana ir energosertifikāta izstrādātāja un energoekspertu uzraugošo institūciju kompetencē.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005403B9" w:rsidRPr="00F81ACE" w14:paraId="25C55D0C" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="611AF5AF" w14:textId="5DC766CB" w:rsidR="005403B9" w:rsidRPr="00F81ACE" w:rsidRDefault="005403B9" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6250201A" w14:textId="1F8F514E" w:rsidR="005403B9" w:rsidRPr="00F81ACE" w:rsidRDefault="005403B9" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai pietiek ar pagaidu </w:t>
-[...13 lines deleted...]
-              <w:t>, lai iesniegtu projektu energoefektivitātes palielināšanai?</w:t>
+              <w:t>Vai pietiek ar pagaidu energosertifikātu, lai iesniegtu projektu energoefektivitātes palielināšanai?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B168545" w14:textId="4C1C58CE" w:rsidR="005403B9" w:rsidRPr="00F81ACE" w:rsidRDefault="00F62B0A" w:rsidP="005403B9">
+          <w:p w14:paraId="7B168545" w14:textId="31C5223F" w:rsidR="005403B9" w:rsidRPr="00F81ACE" w:rsidRDefault="00F62B0A" w:rsidP="005403B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ē, u</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
@@ -7610,131 +7058,93 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nepieciešams</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F86471" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ēkas vai ēkas daļas</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> energosertifikāts</w:t>
+            </w:r>
+            <w:r w:rsidR="00D47526" w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pirms atjaunošanas vai pārbūves darbiem</w:t>
+            </w:r>
+            <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1D27" w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> pirms atjaunošanas vai pārbūves darbiem</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">jo tajā tiks norādītas </w:t>
+            </w:r>
+            <w:r w:rsidR="00B73EFD" w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projektā </w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>paredzamās darbības, lai uzlabotu ēkas vai ēkas daļas energoefektivitāti</w:t>
             </w:r>
             <w:r w:rsidR="0021574C" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> ēkas līmeni</w:t>
+              <w:t xml:space="preserve"> un siltumnoturību līdz gandrīz nulles enerģijas ēkas</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00E820DC" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>tai skaitā</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> norādīs projektā plānoto </w:t>
             </w:r>
             <w:r w:rsidR="00F4591A" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ikgadējo </w:t>
             </w:r>
@@ -7782,151 +7192,159 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ēka atbilst gandrīz nulles enerģijas ēkas prasībām</w:t>
             </w:r>
             <w:r w:rsidR="00753735" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citām </w:t>
             </w:r>
             <w:r w:rsidR="00753735" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>spēkā esošajām prasībām</w:t>
             </w:r>
             <w:r w:rsidR="00AC1E5D" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36EC6401" w14:textId="3EB1A401" w:rsidR="005403B9" w:rsidRPr="006E0BC9" w:rsidRDefault="00B25393" w:rsidP="006E0BC9">
+          <w:p w14:paraId="62EFF95F" w14:textId="059B0DEB" w:rsidR="005403B9" w:rsidRDefault="00B25393" w:rsidP="006E0BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pieņemot ēku ekspluatācijā</w:t>
             </w:r>
             <w:r w:rsidR="00F820CA" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> būs nepieciešams </w:t>
             </w:r>
             <w:r w:rsidR="00DD7B2A" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">ēkas pagaidu </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DD7B2A" w:rsidRPr="00F81ACE">
+              <w:t xml:space="preserve">ēkas pagaidu energosertifikāts, kas norāda enerģijas patēriņu, kāds būs ēkā pēc būvdarbu pabeigšanas. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B322A1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>energosertifikāts</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DD7B2A" w:rsidRPr="00F81ACE">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="001A74BF" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kas norāda enerģijas patēriņu, kāds būs ēkā pēc būvdarbu pabeigšanas. </w:t>
+              <w:t xml:space="preserve">rojekta vērtēšanā kopējās primārās </w:t>
             </w:r>
             <w:r w:rsidR="001A74BF" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tādējādi projekta vērtēšanā kopējās primārās enerģijas samazinājumu nosaka pēc </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="001A74BF" w:rsidRPr="00F81ACE">
+              <w:lastRenderedPageBreak/>
+              <w:t>enerģijas samazinājumu nosaka pēc energosertifikātā norādītajiem datiem kā starpību pirms atjaunošanas vai pārbūves darbiem un paredzamo enerģijas ietaupījumu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EC6401" w14:textId="2D5F2E35" w:rsidR="00B322A1" w:rsidRPr="006E0BC9" w:rsidRDefault="00B322A1" w:rsidP="006E0BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>energosertifikātā</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="001A74BF" w:rsidRPr="00F81ACE">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> norādītajiem datiem kā starpību pirms atjaunošanas vai pārbūves darbiem un paredzamo enerģijas ietaupījumu.</w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B322A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ormatīvajā regulējumā ēkas energosertifikāts un ēkas pagaidu energosertifikāts ir noteikti kā divi atšķirīgi dokumentu veidi, kurus izsniedz atšķirīgos gadījumos. Nosacījums par ēkas energosertifikāta izstrādi papildus ietverts arī izslēdzošajā kritērijā “Projekta gatavības pakāpes kritērijs (K4)”. Papildus jāņem vērā, ka noteikumi Nr. 222 “Ēku energoefektivitātes aprēķina metodes un ēku energosertifikācijas noteikumi” ir vairākkārt grozīti, tai skaitā atvieglojot iespējas sagatavot ēkas energosertifikātu arī tādām ēkas vai ēkas daļām, kurām ir nepilnīga energoresursus uzskaite.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="54B2490F" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="783DB501" w14:textId="59DC3D4F" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7255E4A4" w14:textId="5A4D7EB9" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -7939,133 +7357,132 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Kādi dokumenti ir jāiesniedz projekta iesniegumā, ja projekta ietvaros plānots pieslēgties efektīvai centralizētai siltumapgādes sistēmai?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F44DD69" w14:textId="68C53C80" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegumā nepieciešams pievienot informāciju no centralizētās siltumapgādes sistēmas operatora, apliecinot, ka siltumapgādes sistēma atbildīs efektīvai centralizētai siltumapgādei saskaņā ar Eiropas Parlamenta un Padomes Direktīvas (ES) 2023/1791 (2023. gada 13. septembris) par energoefektivitāti un ar ko groza Regulu (ES) 2023/955 (pārstrādāta redakcija) 26. pantu (pieejama: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00F81ACE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://eur-lex.europa.eu/eli/dir/2023/1791/oj/?locale=LV</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64315C64" w14:textId="39564542" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulējamo centralizēto siltumapgādes sistēmas komersantu saraksts </w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>pieejams:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00F81ACE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/media/24378/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="3672EEE4" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="406866CD" w14:textId="4639FFCC" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="003C9F7E" w14:textId="7DCA87CE" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -8206,51 +7623,51 @@
             </w:r>
             <w:r w:rsidR="00196D65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ēkā īstenoto sabiedrisko pakalpojumu sniegšanas jaudas īpatsvara aprēķins</w:t>
             </w:r>
             <w:r w:rsidR="00196D65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieejams: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="00D0518A" w:rsidRPr="00F81ACE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/media/24282/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">) ir </w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>jāpievieno projekta iesniegumam, ja projekta iesniedzējs ir sabiedrisko pakalpojumu sniedzējs</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -8327,226 +7744,146 @@
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="48463ABB" w14:textId="569027D2" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="00496841" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuros gadījumos projekta iesniegumam jāpievieno </w:t>
             </w:r>
             <w:r w:rsidR="00324390" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">prioritārās kārtības </w:t>
-[...15 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>prioritārās kārtības izvērtējumu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BB0331C" w14:textId="77777777" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="00D2522D" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002C27F7" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">rioritārās kārtības </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="002C27F7" w:rsidRPr="00F81ACE">
+              <w:t>rioritārās kārtības izvērtējumu</w:t>
+            </w:r>
+            <w:r w:rsidR="0020207A" w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C4673C" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>izvērtējumu</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="00C4673C" w:rsidRPr="00F81ACE">
+              <w:t xml:space="preserve">jāpievieno projekta iesniegumam, ja </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60871" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">jāpievieno projekta iesniegumam, ja </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B60871" w:rsidRPr="00F81ACE">
+              <w:t>projekts tiek īstenots valstspilsētā vai novada pilsētā un plānota cietās biomasas apkures iekārtas uzstādīšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">projekts tiek īstenots </w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08E9A7E8" w14:textId="77777777" w:rsidR="004C101A" w:rsidRPr="00F81ACE" w:rsidRDefault="004C101A" w:rsidP="004C101A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Izvērtējums</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> satur vismaz šādus aspektus:</w:t>
+              <w:t>Izvērtējums satur vismaz šādus aspektus:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B90598A" w14:textId="77777777" w:rsidR="004C101A" w:rsidRPr="00F81ACE" w:rsidRDefault="004C101A" w:rsidP="004C101A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">tehniskās iespējas pieslēgties primāri pie centralizētās siltumapgādes sistēmas. Ja tas tehniski nav iespējams, tad uzstādīt </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> AER tehnoloģijas;</w:t>
+              <w:t>tehniskās iespējas pieslēgties primāri pie centralizētās siltumapgādes sistēmas. Ja tas tehniski nav iespējams, tad uzstādīt siltumsūkņus vai citas bezemisiju AER tehnoloģijas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="086ECA81" w14:textId="06DA92F8" w:rsidR="004C101A" w:rsidRPr="00F81ACE" w:rsidRDefault="004C101A" w:rsidP="004C101A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ekonomiskā pamatotība</w:t>
             </w:r>
             <w:r w:rsidR="00114CBA" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
@@ -8554,265 +7891,220 @@
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>vērtējot konkrētā risinājuma potenciālās ieviešanas, kā arī lietošanas izmaksas, par ekonomiski nepamatotu risinājumu uzskatāms tāds risinājums, kas ir vismaz par 20 % dārgāks par citu iespējamo variantu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42BD95F0" w14:textId="77777777" w:rsidR="00D2522D" w:rsidRPr="00F81ACE" w:rsidRDefault="004C101A" w:rsidP="004C101A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>juridiskie šķēršļi konkrētā risinājuma ieviešanai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4947E2DD" w14:textId="457EBC3E" w:rsidR="0030561C" w:rsidRPr="00F81ACE" w:rsidRDefault="0030561C" w:rsidP="0030561C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002C37DA" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">projekts tiek īstenots </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> vai novada pilsētā un </w:t>
+              <w:t xml:space="preserve">projekts tiek īstenots valstspilsētā vai novada pilsētā un </w:t>
             </w:r>
             <w:r w:rsidR="002C37DA" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>siltumenerģijas ražošanai plānots uzstādīt AER tehnoloģijas</w:t>
             </w:r>
             <w:r w:rsidR="002C37DA" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, kas nav cietās biomasas apkures iekārtas</w:t>
             </w:r>
             <w:r w:rsidR="008A2929" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="008A2929" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">tad </w:t>
             </w:r>
             <w:r w:rsidR="00A353B5" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>var nepievienot</w:t>
             </w:r>
             <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prioritārās kārtības </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
+              <w:t xml:space="preserve"> prioritārās kārtības izvērtējum</w:t>
+            </w:r>
+            <w:r w:rsidR="00A353B5" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>izvērtējum</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A353B5" w:rsidRPr="00F81ACE">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
+              <w:t xml:space="preserve">, bet </w:t>
+            </w:r>
+            <w:r w:rsidR="009E23DC" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, bet </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009E23DC" w:rsidRPr="00F81ACE">
+              <w:t xml:space="preserve">nepieciešams </w:t>
+            </w:r>
+            <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">nepieciešams </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
+              <w:t>sabiedriskā siltumapgādes sniedzēja apliecinājum</w:t>
+            </w:r>
+            <w:r w:rsidR="0086282D" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>sabiedriskā siltumapgādes sniedzēja apliecinājum</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0086282D" w:rsidRPr="00F81ACE">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="004B1835" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> vietai pārsniedz 20 metrus</w:t>
+              <w:t>, ka attālums no projekta ēkas ārsienas tuvākā punkta līdz centralizētās siltumapgādes tīkliem vai līdz to tuvākajai iespējamai pieslēguma vietai pārsniedz 20 metrus</w:t>
             </w:r>
             <w:r w:rsidR="0086282D" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="325EB52B" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6ED58A23" w14:textId="789D743E" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="005403B9" w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3154BB7E" w14:textId="4ABA57C6" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="00441BF1" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -8848,130 +8140,115 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0795A6DE" w14:textId="31374C74" w:rsidR="008F6CA0" w:rsidRDefault="00002FF6" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002FF6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Plūdu riskam pakļautās teritorijas var apskatīt “Latvijas Vides, ģeoloģijas un meteoroloģijas centrs” Latvijas plūdu riska un plūdu draudu kartē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieejama: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00E551CD">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://videscentrs.lvgmc.lv/iebuvets/pludu-riska-un-pludu-draudu-kartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00B67ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, izmantojot </w:t>
             </w:r>
             <w:r w:rsidR="00B67ACB" w:rsidRPr="00B67ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">pavasara plūdu kartes upēm un ezeriem, kā arī jūras </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> piekrastes zonai kartes slāņus par 10 % plūdu scenāriju (plūdu skartās teritorijas, kur plūdu iestāšanās biežums ir vienu reizi 10 gados).</w:t>
+              <w:t>pavasara plūdu kartes upēm un ezeriem, kā arī jūras vējuzplūdu piekrastes zonai kartes slāņus par 10 % plūdu scenāriju (plūdu skartās teritorijas, kur plūdu iestāšanās biežums ir vienu reizi 10 gados).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E4171EB" w14:textId="77110540" w:rsidR="00002FF6" w:rsidRPr="00002FF6" w:rsidRDefault="006C79B3" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C79B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ja projekts tiek īstenots kartē norādītajā plūdu riskam pakļautajā teritorijā, jābūt norādītam aprakstam ar rīcību par to, kā projekta ietvaros atbalstāmā infrastruktūra tiks aizsargāta pret ūdens uzplūdiem un infrastruktūras pamatu vai grunts bojājumiem ūdenslīmeņa izmaiņu dēļ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827663" w:rsidRPr="00F81ACE" w14:paraId="125CE3F7" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6EA4E337" w14:textId="140834C7" w:rsidR="00827663" w:rsidRPr="00F81ACE" w:rsidRDefault="00827663" w:rsidP="008F6CA0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="46ADB914" w14:textId="785C4CDF" w:rsidR="00827663" w:rsidRDefault="005C4C5A" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kas ir jāiekļauj </w:t>
             </w:r>
             <w:r w:rsidRPr="005C4C5A">
               <w:rPr>
@@ -9053,443 +8330,627 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2E51D11C" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kāda veida </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> izvēle var ietekmēt projekta iesnieguma virzību?</w:t>
+              <w:t>Kāda veida energosertifikāts būs piemērots konkursam, ja ēkai ir pieejami tikai elektroenerģijas patēriņa dati? Aprēķina vai faktisko datu sertifikāta aprēķins? Vai nepareiza energosertifikāta izvēle var ietekmēt projekta iesnieguma virzību?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A14BECD" w14:textId="77777777" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1700A3CD" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Energosertifikātu</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> sagatavošanai arī gadījumā, ja apkure tiek nodrošināta ar elektroenerģiju.</w:t>
+              <w:t>Energosertifikātu izstrādā saskaņā ar Ēku energoefektivitātes likumu un uz tā pamata izdotajiem Ministru kabineta noteikumiem Nr.222. Sertifikāta sagatavošanā izmanto ēkas faktiskos un aprēķinu datus, tostarp enerģijas patēriņa uzskaites informāciju. Ja ēkā ir nodrošināta enerģijas patēriņa uzskaite un pieejami ticami izmērītie dati, tas ir pietiekams pamats energosertifikāta sagatavošanai arī gadījumā, ja apkure tiek nodrošināta ar elektroenerģiju.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E989F35" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Energosertifikāts</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> izmantotie dati būtu ticami, pārbaudāmi un balstīti faktiskajā situācijā.</w:t>
+              <w:t>Energosertifikāts ir viens no galvenajiem dokumentiem, uz kura pamata tiek vērtēts plānotais energoefektivitātes uzlabojums un sasniedzamie rādītāji. Tādēļ būtiski, lai energosertifikātā izmantotie dati būtu ticami, pārbaudāmi un balstīti faktiskajā situācijā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BD79835" w14:textId="77777777" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Par </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> speciālists, kurš sagatavo attiecīgo dokumentu.</w:t>
+              <w:t>Par energosertifikātā ietverto datu kvalitāti, aprēķinu metodiku un secinājumu pamatotību atbild sertificēts ēku energosertificēšanas speciālists, kurš sagatavo attiecīgo dokumentu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E8953D" w14:textId="75CB754F" w:rsidR="00A50458" w:rsidRPr="00176421" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001349E" w:rsidRPr="00F81ACE" w14:paraId="529EBE97" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="297B9BE2" w14:textId="6BC10A7A" w:rsidR="0001349E" w:rsidRDefault="0001349E" w:rsidP="008F6CA0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="67BBDA56" w14:textId="77777777" w:rsidR="0001349E" w:rsidRPr="0001349E" w:rsidRDefault="0001349E" w:rsidP="0001349E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001349E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ēkas </w:t>
-[...27 lines deleted...]
-              <w:t>. Vai šajā gadījumā ir nepieciešams neatkarīga eksperta sagatavots pamatojums vai pievienots nolikuma 7.pielikums?</w:t>
+              <w:t>Ēkas energosertifikāts ir sagatavots 2025.gada 11.decembrī. Ir veikti ēkas projektēšanas darbi un izstrādāts būvprojekts, un 2026.gada 3.jūlijā ir sagatavots ēkas pagaidu energosertifikāts. Vai šajā gadījumā ir nepieciešams neatkarīga eksperta sagatavots pamatojums vai pievienots nolikuma 7.pielikums?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0617FAF5" w14:textId="77777777" w:rsidR="0001349E" w:rsidRPr="00A50458" w:rsidRDefault="0001349E" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A57FED2" w14:textId="77777777" w:rsidR="0001349E" w:rsidRPr="0001349E" w:rsidRDefault="0001349E" w:rsidP="0001349E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0001349E">
-              <w:t xml:space="preserve">Nepieciešamība pievienot atlases nolikuma 7. pielikumu vai neatkarīga eksperta sagatavotu pārrēķinu ir atkarīga no tā, vai projekta iesniegumā izmantotie </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> rādītāji ir aprēķināti, izmantojot atlases izsludināšanas dienā spēkā esošos primārās enerģijas faktorus.</w:t>
+              <w:t>Nepieciešamība pievienot atlases nolikuma 7. pielikumu vai neatkarīga eksperta sagatavotu pārrēķinu ir atkarīga no tā, vai projekta iesniegumā izmantotie energosertifikāta rādītāji ir aprēķināti, izmantojot atlases izsludināšanas dienā spēkā esošos primārās enerģijas faktorus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CD7C3AA" w14:textId="77777777" w:rsidR="0001349E" w:rsidRPr="0001349E" w:rsidRDefault="0001349E" w:rsidP="0001349E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0001349E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Ja energosertifikātā ir izmantoti agrākie primārās enerģijas faktori un to izmaiņas ietekmē projektā aprēķināto primārās enerģijas ietaupījumu,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001349E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0001349E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>energosertifikātā</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ir nepieciešams veikt pārrēķinu</w:t>
+            </w:r>
             <w:r w:rsidRPr="0001349E">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7A1086" w14:textId="77777777" w:rsidR="0001349E" w:rsidRPr="0001349E" w:rsidRDefault="0001349E" w:rsidP="0001349E">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ir izmantoti agrākie primārās enerģijas faktori un to izmaiņas ietekmē projektā aprēķināto primārās enerģijas ietaupījumu,</w:t>
-[...3 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="0001349E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ir nepieciešams veikt pārrēķinu</w:t>
+              <w:t xml:space="preserve">Piebilde: </w:t>
             </w:r>
             <w:r w:rsidRPr="0001349E">
-              <w:t>.</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> norādītie rādītāji var atšķirties no rādītājiem, kas pievienoti projekta iesnieguma pārrēķinā (atbilstoši 7. pielikuma paraugam).</w:t>
+              <w:t>Būvniecības informācijas sistēmā (BIS) pārejas periodā var nebūt tehniskas iespējas reģistrēt energosertifikātus, kuros piemēroti MK noteikumu Nr. 222 jaunākās izmaiņas (2026. gada 19. jūnija grozījumi) un tajos noteiktie primārās enerģijas faktori. Līdz ar to BIS reģistrētajā energosertifikātā norādītie rādītāji var atšķirties no rādītājiem, kas pievienoti projekta iesnieguma pārrēķinā (atbilstoši 7. pielikuma paraugam).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="610331EA" w14:textId="32B0A24F" w:rsidR="0001349E" w:rsidRPr="00A50458" w:rsidRDefault="0001349E" w:rsidP="0001349E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217ED8" w:rsidRPr="00F81ACE" w14:paraId="2BFFC421" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="535632D9" w14:textId="06844472" w:rsidR="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FFA614" w14:textId="17EC041F" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vai ir pietiekami, ja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilgtermiņa uzturēšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plānā paredzētie korektas ekspluatācijas nosacījumi un apkopes pasākumi tiek balstīti tikai uz spēkā esošajiem normatīvajiem aktiem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9320AA" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Provizoriskajā tāmē daudzām pozīcijām nav norādīts konkrēts ražotājs vai modelis. Līdz ar to šobrīd nav iespējams noteikt ražotāja specifiskās ekspluatācijas un apkopes prasības un tās iekļaut ilgtermiņa uzturēšanas plānā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE98CA5" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="0001349E" w:rsidRDefault="00217ED8" w:rsidP="0001349E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C5594E" w14:textId="24ADB683" w:rsidR="00217ED8" w:rsidRPr="0001349E" w:rsidRDefault="00217ED8" w:rsidP="0001349E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:t>Ja šobrīd nav iespējams izstrādāt uzturēšanas plānu, atbilstoši atlases nolikumam iesniegumā var sniegt informāciju par plāna izstrādāšanas laika grafiku, kas nepārsniedz noslēguma maksājuma pieprasījuma iesniegšanas datumu, un informāciju par galvenajiem uzdevumiem, kas iekļaujami plānā. Ja tomēr plānu vēlaties izstrādāt uz iesniegšanas brīdi,  plānā jābūt identificētam risinājuma/iekārtas veidam un funkcijai.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2BA9" w:rsidRPr="00F81ACE" w14:paraId="36F172C0" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="375B8D8F" w14:textId="27C65A21" w:rsidR="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22021DF7" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ja projektā ir plānota cietās biomasas apkures iekārtas uzstādīšana un AER tehnoloģiju izmantošana, vai ir jāiesniedz abi dokumenti – prioritārās kārtības izvērtējums un sabiedriskā siltumapgādes sniedzēja apliecinājums, ka attālums no projekta ēkas ārsienas tuvākā punkta līdz centralizētās siltumapgādes tīkliem vai to tuvākajai iespējamajai pieslēguma vietai pārsniedz 20 metrus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464457F5" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tāpat lūdzu precizēt, vai prioritārās kārtības izvērtējumu drīkst sagatavot pats projektētājs, kurš ir sertificēts būvspeciālists?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E5274F3" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00217ED8" w:rsidRDefault="00DB2BA9" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1030B5B0" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:lastRenderedPageBreak/>
+              <w:t>Atlases nolikumā noteikts, ka apliecinājums, ka attālums no projekta ēkas ārsienas tuvākā punkta līdz centralizētās siltumapgādes tīkliem vai līdz to tuvākajai iespējamai pieslēguma vietai pārsniedz 20 metrus attiecināms, ja netiek veikts prioritārās kārtības izvērtējums. Attiecīgi varat iesniegt tikai  prioritārās kārtības izvērtējumu. Siltumenerģijas ražošanas avotu izmantošanas prioritārās kārtības izvērtējumu sagatavo neatkarīgs eksperts ēku energoefektivitātes jomā vai sertificēts būvspeciālists siltumapgādes, ventilācijas un gaisa kondicionēšanas sistēmu projektēšanā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B6CD85" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AF74413" w14:textId="54FD30F1" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:lastRenderedPageBreak/>
+              <w:t>Līdz ar to, ja būvspeciālistam ir atbilstoša kompetence un sertifikācija siltumapgādes, ventilācijas un gaisa kondicionēšanas sistēmu projektēšanā, viņš ir tiesīgs sagatavot minēto prioritārās kārtības izvērtējumu</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5D6B7D" w14:textId="77777777" w:rsidR="00DB2BA9" w:rsidRPr="00217ED8" w:rsidRDefault="00DB2BA9" w:rsidP="0001349E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2BA9" w:rsidRPr="00F81ACE" w14:paraId="032833FF" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB026DB" w14:textId="54D84B10" w:rsidR="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CF9BA3" w14:textId="21ECB136" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kādu tehnisko dokumentāciju sniegt par saules paneļiem, ņemot vērā, ka vēl nav veikts iepirkums?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C92B4A0" w14:textId="7ECF2838" w:rsidR="00DB2BA9" w:rsidRPr="00DB2BA9" w:rsidRDefault="00DB2BA9" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2BA9">
+              <w:t>Var pievienot plānoto saules paneļu iepirkuma tehnisko specifikāciju, kur būtu atrodama plānotā paneļu un invertora jauda. No šīs iesniegtās dokumentācijas aģentūrai jāgūst pārliecība, ka uzstādāmajiem saules paneļu saražotajai elektroenerģija 100% tiks patērēti pašpatēriņam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D457B" w:rsidRPr="00F81ACE" w14:paraId="10942D2D" w14:textId="77777777" w:rsidTr="709EA5D2">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C020E7" w14:textId="43DE0C91" w:rsidR="005D457B" w:rsidRDefault="005D457B" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F20E02A" w14:textId="65132C8A" w:rsidR="005D457B" w:rsidRPr="005D457B" w:rsidRDefault="005D457B" w:rsidP="005D457B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D457B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ilgtermiņa uzturēšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D457B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>plānā nepieciešams iekļaut tikai tās iekārtas, sistēmas un konstrukcijas, kas ir tieši saistītas ar projekta ietvaros īstenotajiem energoefektivitātes pasākumiem un sasniegtā enerģijas ietaupījuma saglabāšanu, vai arī plānā jāiekļauj visas ēkas inženiersistēmas un iekārtas, piemēram, ūdens skaitītāji, dzeramā ūdens filtri, ugunsdzēsības aparāti u. c.?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BAEC9A" w14:textId="77777777" w:rsidR="005D457B" w:rsidRPr="00DB2BA9" w:rsidRDefault="005D457B" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74ADFBCF" w14:textId="77777777" w:rsidR="005D457B" w:rsidRPr="005D457B" w:rsidRDefault="005D457B" w:rsidP="005D457B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005D457B">
+              <w:t>Enerģijas ietaupījuma ilgtermiņa uzturēšanas plānam nav noteikta forma vai detalizēts satura paraugs. Būtiskākā prasība ir, lai plānā tiktu iekļautas projekta ietvaros uzstādītās iekārtas un sistēmas, kā arī informācija, kas nepieciešama to atbilstošai ekspluatācijai un sasniegtā enerģijas ietaupījuma saglabāšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A2227E" w14:textId="77777777" w:rsidR="005D457B" w:rsidRPr="005D457B" w:rsidRDefault="005D457B" w:rsidP="005D457B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005D457B">
+              <w:t>Plāna apjomu un detalizācijas pakāpi varat noteikt pēc saviem ieskatiem, ņemot vērā projekta specifiku un īstenotos energoefektivitātes pasākumus. Pēc nepieciešamības plānā var iekļaut ne tikai projekta ietvaros uzstādītās iekārtas un sistēmas, bet arī citas ēkas inženiersistēmas, iekārtas un plānoto apkopes regularitāti.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281389A4" w14:textId="77777777" w:rsidR="005D457B" w:rsidRPr="00DB2BA9" w:rsidRDefault="005D457B" w:rsidP="00DB2BA9">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="72DCA8D8" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="1E4C5EC7" w14:textId="735F2C98" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc238197906"/>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vērtēšana un lēmumu pieņemšana</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="6E7E6807" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="16465B49" w14:textId="4A36DCAF" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Vienkrsteksts"/>
               <w:spacing w:before="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -9811,107 +9272,80 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja finansējums atklāta konkursa rezultātā būs nepietiekams, tad saskaņā ar pasākuma projektu iesniegumu vērtēšanas kritērijiem un to piemērošanas metodiku 4.4. kvalitātes kritērijs ir izslēdzošs un tas nosaka, ka sasniedzamais minimālais punktu skaits ir </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,5 punkti</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81ACE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> jeb ir izstrādāts ēkas vai ēkas daļas </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> spēkā esošajām prasībām, ja tas izstrādāts pirms 2026. gada 19. jūnija.</w:t>
+              <w:t xml:space="preserve"> jeb ir izstrādāts ēkas vai ēkas daļas energosertifikāts, kas atbilst MK noteikumiem Nr. 222, vai tam pievienots pamatojums par energosertifikāta spēkā esošajām prasībām, ja tas izstrādāts pirms 2026. gada 19. jūnija.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50458" w:rsidRPr="00F81ACE" w14:paraId="35B38056" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2369AD1F" w14:textId="36F8834D" w:rsidR="00A50458" w:rsidRPr="00F81ACE" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Vienkrsteksts"/>
               <w:spacing w:before="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2823393B" w14:textId="778E98F2" w:rsidR="00A50458" w:rsidRDefault="00A50458" w:rsidP="008F6CA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ja prioritāte ir centrālā apkure, bet attālums līdz centralizētās siltumapgādes tīklam ir vairāk kā 20 metri (kas noteikti nolikumā), vai priekšroka tiks dota tam pretendentam, kam trase ir garāka, vai tam, kas paredz citu apkures veidu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9921,121 +9355,51 @@
           </w:tcPr>
           <w:p w14:paraId="6A576466" w14:textId="7C780BD9" w:rsidR="00A50458" w:rsidRPr="00F81ACE" w:rsidRDefault="00A50458" w:rsidP="00A50458">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kvalitātes kritērijos nav specifiskas priekšrocības enerģijas ražošanas risinājumiem, bet kvalitātes punktu aprēķinā tiek ņemti vērā ar darbībām sasniedzamais kopējās primārās enerģijas un CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A50458">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> emisiju samazinājumi, kā arī papildu punktus piešķir par AER enerģijas papildu jaudu, kas var radīt priekšrocības kādai no jautājumā minētajām alternatīvām. Atlases kārtas ietvaros, ja paredzēts </w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> efektīvai centralizētajai siltumapgādes sistēmai.  </w:t>
+              <w:t xml:space="preserve"> emisiju samazinājumi, kā arī papildu punktus piešķir par AER enerģijas papildu jaudu, kas var radīt priekšrocības kādai no jautājumā minētajām alternatīvām. Atlases kārtas ietvaros, ja paredzēts pieslēgums efektīvai centralizētajai siltumapgādes sistēmai, nav noteikti specifiski ierobežojumi attālumam līdz efektīvas centralizētās siltumapgādes tīklam. Atlases nolikuma 3.10. apakšpunkts par 20 metru attālumu no projekta ēkas ārsienas tuvākā punkta līdz centralizētās siltumapgādes tīkliem vai līdz to tuvākajai iespējamai pieslēguma vietai, paredzēts, lai atvieglotu MK noteikumu Nr. 305 25.7. apakšpunkta piemērošanu, neveikt prioritārās kārtības izvērtējumu, ja  valstspilsētā vai novada pilsētā projektā iecerēts cits risinājums kā pieslēgums efektīvai centralizētajai siltumapgādes sistēmai.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w14:paraId="2EC06FD5" w14:textId="77777777" w:rsidTr="709EA5D2">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0269C53D" w14:textId="12DC5E9E" w:rsidR="008F6CA0" w:rsidRPr="00F81ACE" w:rsidRDefault="008F6CA0" w:rsidP="008F6CA0">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10205,78 +9569,323 @@
               </w:rPr>
               <w:t>, tai skaitā</w:t>
             </w:r>
             <w:r w:rsidR="00B63E6F" w:rsidRPr="00B63E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projektā plānota </w:t>
             </w:r>
             <w:r w:rsidR="00B84FBA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>cit</w:t>
             </w:r>
             <w:r w:rsidR="0001601D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="00B84FBA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> AER </w:t>
+              <w:t xml:space="preserve"> bezemisiju AER </w:t>
             </w:r>
             <w:r w:rsidR="00B63E6F" w:rsidRPr="00B63E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>enerģijas ražošanas un enerģiju akumulējošu vai uzglabājošu iekārtu uzstādīšana</w:t>
             </w:r>
             <w:r w:rsidR="003B73E1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5C4C" w:rsidRPr="00F81ACE" w14:paraId="79E2B2B2" w14:textId="77777777" w:rsidTr="008A671B">
+        <w:trPr>
+          <w:trHeight w:val="1138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7708F541" w14:textId="2789A8F9" w:rsidR="00BE5C4C" w:rsidRPr="00F81ACE" w:rsidRDefault="00BE5C4C" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:spacing w:before="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76612A9E" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai MK noteikumu Nr. 305 25.5.1. apakšpunktā noteiktā 100 % pašpatēriņa prasība tiek vērtēta pēc:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08ACE8A3" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C6564CB" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>faktiskā elektroenerģijas pašpatēriņa,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D8A6B4" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A7FEAAE" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>elektroenerģijas daudzuma gada bilances (kWh/MWh),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185B0442" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76BF12F1" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vai elektroenerģijas finansiālās bilances (EUR)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB5BE25" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:pStyle w:val="Vienkrsteksts"/>
+              <w:spacing w:before="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6964841A" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pašpatēriņa atbilstība projekta iesniegšanas stadijā izvērtējama, ņemot vērā enerģijas vienības. Elektroenerģijas ražošanas gadījumā vērtējami arī saražotās un patērētās elektroenerģijas daudzumi un elektroenerģijas plūsmas gada griezumā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="502CBBE7" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>CFLA, vērtējot projekta iesniegumu, pārbaudīs projektā plānoto enerģijas ražošanas iekārtu jaudu un tās atbilstību projekta ēkas enerģijas patēriņam, lai pārliecinātos, ka jauda ir pamatota ar ēkas vajadzībām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F315A51" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>No energoefektivitātes un energosistēmu tehniskā viedokļa pašpatēriņu iespējams objektīvi noteikt pēc enerģijas daudzuma: ja gada laikā projektā uzstādītās iekārtas saražo 100 MWh un 100 MWh tiek izmantotas ēkas enerģijas patēriņa nodrošināšanai, tehniski ir nodrošināts 100 % pašpatēriņš.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0362C79F" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="00BE5C4C" w:rsidRDefault="00BE5C4C" w:rsidP="00BE5C4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Projekta īstenošanas un uzraudzības laikā, pamatojoties uz MK noteikumu Nr. 305 39.3. apakšpunktā noteikto, tiks vērtēti faktiskie dati kalendāra gada griezumā, tostarp finanšu plūsmas, elektroenerģijas pašpatēriņš un saražotās enerģijas daudzums. Tādējādi tiks pārbaudīts, vai gada griezumā nav izveidojies saražotās enerģijas finanšu pārpalikums un ir izpildīta noteikumu 25.5.1. apakšpunktā noteiktā prasība par saražotās enerģijas izmantošanu ēkas pašpatēriņam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304C4AEA" w14:textId="77777777" w:rsidR="00BE5C4C" w:rsidRPr="001D3FF9" w:rsidRDefault="00BE5C4C" w:rsidP="008F6CA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A671B" w:rsidRPr="00F81ACE" w14:paraId="25733ED0" w14:textId="77777777" w:rsidTr="008A671B">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="76729962" w14:textId="23DF757F" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
@@ -10341,119 +9950,101 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="13DA3AA3" w14:textId="69D6BA0C" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
             <w:r w:rsidRPr="008A671B">
               <w:t>Vai projektu var īstenot publiski privāto kapitālsabiedrību ēkās, “kurās netiek veikta saimnieciskā darbība”?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03006F92" w14:textId="46D03157" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
             <w:r w:rsidRPr="008A671B">
-              <w:t xml:space="preserve">Skolas peldbaseins atrodas pašvaldības pārziņā un tiek izmantots pašvaldības funkciju nodrošināšanai, tostarp sporta izglītībai, </w:t>
-[...7 lines deleted...]
-              <w:t>, bērnu un jauniešu sporta aktivitātēm, kā arī iedzīvotāju sporta un veselības veicināšanai.</w:t>
+              <w:t>Skolas peldbaseins atrodas pašvaldības pārziņā un tiek izmantots pašvaldības funkciju nodrošināšanai, tostarp sporta izglītībai, peldētapmācībai, bērnu un jauniešu sporta aktivitātēm, kā arī iedzīvotāju sporta un veselības veicināšanai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C99DE2" w14:textId="53B38B7D" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="136D2E43" w14:textId="77777777" w:rsidR="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A671B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Ekā</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008A671B">
+              <w:t>Ekā pēc būtības ir jāveic nesaimnieciska darbība (pašvaldības funkcijas nodrošināšana), un tajā var veikt papildinošu saimniecisko darbību tikai 20% apmērā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663E5677" w14:textId="77777777" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pēc būtības ir jāveic nesaimnieciska darbība (pašvaldības funkcijas nodrošināšana), un tajā var veikt papildinošu saimniecisko darbību tikai 20% apmērā.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A671B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Ja ēkā veiktā saimnieciskā darbība (piemēram, publiski maksas baseina pakalpojumi) ir tikai papildinoša un nepārsniedz MK noteikumu 32. punktā noteikto 20 % slieksni, ēka var tikt uzskatīta par atbilstošu pašvaldības ēku, kurā netiek veikta saimnieciskā darbība MK noteikumu </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:tooltip="Sākotnējais URL: https://likumi.lv/ta/id/368656-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-211-specifiska-atbalsta-merka-energoefektivitates-veicinasana-un-siltumnicefekta-gazu-emisiju-samazinasana-2116-pasakuma-pasvaldibu-eku-energoefekt" w:history="1">
+            <w:hyperlink r:id="rId22" w:tooltip="Sākotnējais URL: https://likumi.lv/ta/id/368656-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-211-specifiska-atbalsta-merka-energoefektivitates-veicinasana-un-siltumnicefekta-gazu-emisiju-samazinasana-2116-pasakuma-pasvaldibu-eku-energoefekt" w:history="1">
               <w:r w:rsidRPr="008A671B">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Nr.350</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008A671B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> izpratnē. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BAA511" w14:textId="60CAE357" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -10570,51 +10161,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Maksas pakalpojumi ir saimnieciskā darbība, bet ja skolas peldbaseina pamatlietotāji ir skolēni un sporta skolas audzēkņi, un ēka galvenokārt tie</w:t>
             </w:r>
             <w:r w:rsidRPr="008A671B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>k izmantota pašvaldības  funkciju īstenošanai,</w:t>
             </w:r>
             <w:r w:rsidRPr="008A671B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> tad var secināt, ka ēkas pamatfunkcija ir nesaimnieciska, savukārt maksas pakalpojumi (piemēram,  citi iedzīvotāji nāk peldēt par maksu)  tiek vērtēti kā papildinoša saimnieciskā darbība. Vēršam uzmanību, ka ar papildinošo saimniecisko darbību saprot darbības, kas ir tieši saistītas ar ēkas ekspluatāciju un tai nepieciešamas vai nesaraujami saistītas ar tās galveno ar saimniecisko darbību nesaistīto izmantojumu, patērējot tādu pašu resursu (piemēram, materiālus, aprīkojumu, darbaspēku) kā ar saimniecisko darbību nesaistītajām darbībām.   Svarīgs nosacījums -  papildinošā saimnieciskā darbība (PSD) nepārsniedz 20 % no ēkas gada jaudas (platības, laika vai finanšu izteiksmē). Lai apliecinātu, ka  papildinoša saimnieciskā darbība (PSD) apjoms nepārsniedz 20 % robežu, projekta iesniegumam būs  jāpievieno viens no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/2-1-1-6-k-3. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+            <w:hyperlink r:id="rId23" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/2-1-1-6-k-3. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r w:rsidRPr="008A671B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:u w:val="single"/>
                   <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>atlases nolikuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008A671B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6.1.(platība izteiksme),6.2.(laika izteiksme), vai 6.3.(finanšu izteiksme) pielikums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A671B" w:rsidRPr="00F81ACE" w14:paraId="67229F47" w14:textId="77777777" w:rsidTr="008A671B">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
@@ -10773,184 +10364,952 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1F05FC64" w14:textId="76A54974" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="00CC2DB2" w:rsidP="008A671B">
             <w:r>
-              <w:t>Nosauciet piemērus uz kurām ēkām attiecas 50% aprēķins un uz kurām 20% aprēķins (</w:t>
-[...15 lines deleted...]
-              <w:t>)?</w:t>
+              <w:t>Nosauciet piemērus uz kurām ēkām attiecas 50% aprēķins un uz kurām 20% aprēķins (psd, pp)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="43B03D3A" w14:textId="24E5C6F1" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="00CC2DB2" w:rsidP="008A671B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>50% aprēķins attiecināms uz kultūras infrastruktūru</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>,piemēram, kultūras nams kurā pamatā netiek veikta saimnieciskā darbība un sniegti pašvaldības deleģētie uzdevumi,  savukārt 20% aprēķins kurā tiek vērtēts vai papildinošā saimnieciskā darbība (</w:t>
-[...35 lines deleted...]
-              <w:t>) nepārsniedz noteikto 20% slieksni</w:t>
+              <w:t>,piemēram, kultūras nams kurā pamatā netiek veikta saimnieciskā darbība un sniegti pašvaldības deleģētie uzdevumi,  savukārt 20% aprēķins kurā tiek vērtēts vai papildinošā saimnieciskā darbība (psd) vai parastie papildpakalpojumi (pp) nepārsniedz noteikto 20% slieksni</w:t>
             </w:r>
             <w:r w:rsidR="00E24C99">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> attiecas, piemēram, uz skolu, bibliotēku, pašvaldības administratīvo ēku u.c.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00181BB3" w:rsidRPr="00F81ACE" w14:paraId="4002D268" w14:textId="77777777" w:rsidTr="008A671B">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="660EB111" w14:textId="373FB15C" w:rsidR="00181BB3" w:rsidRDefault="00181BB3" w:rsidP="008A671B">
+            <w:pPr>
+              <w:pStyle w:val="Virsraksts1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CABD196" w14:textId="474EAD68" w:rsidR="00181BB3" w:rsidRDefault="00181BB3" w:rsidP="008A671B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ja projekta īstenošanas vietā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81ACE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>skolā darbojas gan ēdnīca, gan kafejnīca, nodrošinot skolēniem un skolas darbiniekiem pusdienas, vai ir atbalstāma šāda ēka?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E72DD3" w14:textId="77777777" w:rsidR="00181BB3" w:rsidRDefault="00181BB3" w:rsidP="00181BB3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jā, saskaņā ar MK noteikumu 32. un 33. punktu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ar saimniecisko darbību nesaistītā projekta ēkā vai ēkas daļā, kurā netiek veikta saimnieciskā darbība, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">var tikt sniegti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9745B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>PP un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veikta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9745B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>PSD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9745B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kopumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00312824">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nepārsniedz 20 % no ēkas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00282646">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ēkas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daļas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00312824">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kopējās gada jaudas (platības, laika vai finanšu izteiksmē)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD5AE20" w14:textId="77777777" w:rsidR="00181BB3" w:rsidRDefault="00181BB3" w:rsidP="00181BB3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Atbilstoši skolas ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B0E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dnīcu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un kafejnīcu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B0E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>galvenokārt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B0E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmanto darbinieki un skolēni. Ēdināšanas pakalpojumu sniegšana tiek uzskatīta par PP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> saskaņā ar MK noteikumu 34. punktu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46943D5C" w14:textId="0385DD7E" w:rsidR="00181BB3" w:rsidRDefault="00181BB3" w:rsidP="00181BB3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iesniedzot projekta iesniegumu, nepieciešams aizpildīt vienu no veidnēm par gada jaudas īpatsvara aprēķinu (atlases nolikuma 6.1., 6.2. un 6.3. pielikums) atbilstoši atlases nolikuma 6. pielikumam “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3119">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Papildinošas saimnieciskas darbības un parasto papildpakalpojumu uzraudzības un kontroles metodiskie norādījumi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” (pieejams: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00E551CD">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https://www.cfla.gov.lv/lv/media/24294/download?attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217ED8" w:rsidRPr="00F81ACE" w14:paraId="6378FF55" w14:textId="77777777" w:rsidTr="008A671B">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC41DB1" w14:textId="20E2AF92" w:rsidR="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="008A671B">
+            <w:pPr>
+              <w:pStyle w:val="Virsraksts1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00181BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B79409" w14:textId="5B71731A" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:r w:rsidRPr="00217ED8">
+              <w:br/>
+              <w:t>Jautājumi pat projekta iesnieguma sagatavošanu kultūras nama ēkai :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C0468B" w14:textId="692C16BE" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:r w:rsidRPr="00217ED8">
+              <w:t>1. Kas skaitās ieņēmumi par biļetēm – papildinošā saimnieciskā darbība vai cita saimnieciskā darbība?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035F4181" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:r w:rsidRPr="00217ED8">
+              <w:t>2. Ja, piemēram, ēkā ir vairāki nomnieki (kafejnīca), tad katrs līgums jāuzrāda atsevišķi?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B3CA46" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="008A671B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CFA9F1" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ja ēdināšanas pakalpojums (kafejnīca) tiek nodrošināts kultūras nama apmeklētājiem un ir tieši saistīts ar kultūras pakalpojumu sniegšanu, tā kvalificējas komercdarbības atbalsta nosacījumiem šajā atlasē. Šajā situācijā tiek vērtēts 50% aprēķins (MK noteikumu 20.punkts), kurā nodalīti gada budžeta ieņēmumi un ieņēmumi no saimnieciskās darbības (nolikuma 3.14 pielikums).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B7672E" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ja projekta īstenošanai paredzētajā kultūras infrastruktūras ēkā tiek veikta saimnieciskā darbība, kas nav saistīta ar kultūras pakalpojumu sniegšanu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, attiecīgā ēkas daļa nav uzskatāma par projekta mērķim atbilstošu infrastruktūras daļu, kurai piešķirams publiskais finansējums.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FE2761" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ja kultūras nama ēkas daļā atrodas kafejnīca, kuru uz nomas līguma pamata patstāvīgi apsaimnieko komersants, un kafejnīcas darbība nav nepieciešama vai nesaraujami saistīta ar kultūras pakalpojumu sniegšanu, darbība ir vērtējama kā saimnieciskā darbība, kas nav saistīta ar ēkas pamatfunkciju jeb pašvaldības deleģētajiem pārvaldes uzdevumiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F397BA5" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Šādā gadījumā projekta ietvaros nav attiecināmas izmaksas, kas tieši saistītas ar šīs ēkas daļas energoefektivitātes uzlabošanu. Attiecīgās ēkas daļas energoefektivitātes pasākumi, tostarp būvdarbi, inženiersistēmu uzlabojumi vai citi ar šīs daļas energoefektivitāti saistīti darbi finansējami no pašu līdzekļiem par kuriem nav saņemts nekāds komercdarbības atbalsts (MK noteikumu 33.punkts). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4946C1" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Papildus informācija, ja jūsu situācijā kafejnīca ir atsevišķa ēkas daļa ar saimniecisko darbību.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052C1D7A" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRPr="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ja ēkas daļai, kurā tiek veikta ar kultūras pakalpojumu sniegšanu nesaistīta saimnieciskā darbība, nav atsevišķas enerģijas uzskaites un tā nav enerģētiski nodalāma no pārējās ēkas, to nevar izslēgt no projekta, saglabājot projekta tvērumā pārējo ēku. Šādā situācijā ir jāvērtē visas ēkas atbilstība atlases nosacījumiem un projekta ietvaros sasniedzamais energoefektivitātes rezultāts. Projekts ir īstenojams, bet finansējums tiks piešķirts tikai par to ēkas daļu, kura atbilst MK noteikumu 20. punkta nosacījumiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17639C89" w14:textId="77777777" w:rsidR="00217ED8" w:rsidRDefault="00217ED8" w:rsidP="008A671B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D457B" w:rsidRPr="00F81ACE" w14:paraId="336CF4F1" w14:textId="77777777" w:rsidTr="008A671B">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC07AC2" w14:textId="59DC01D6" w:rsidR="005D457B" w:rsidRDefault="005D457B" w:rsidP="008A671B">
+            <w:pPr>
+              <w:pStyle w:val="Virsraksts1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00181BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C322345" w14:textId="2AAF857A" w:rsidR="005D457B" w:rsidRPr="00217ED8" w:rsidRDefault="005D457B" w:rsidP="00217ED8">
+            <w:r w:rsidRPr="005D457B">
+              <w:t>Vai kultūras infrastruktūras 50% finanšu aprēķinā janorāda ienākumi no pašvaldības?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7FC9C9" w14:textId="5499F3FB" w:rsidR="005D457B" w:rsidRPr="00217ED8" w:rsidRDefault="005D457B" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D457B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Minētais nosacījums paredz, ka ieņēmumi no saimnieciskās darbības konkrētajā infrastruktūrā nedrīkst pārsniegt 50 procentus no kultūras jomas pakalpojumu sniedzēja gada budžeta ieņēmumu daļas konkrētajā infrastruktūrā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B55FB0" w:rsidRPr="00F81ACE" w14:paraId="1A3590F2" w14:textId="77777777" w:rsidTr="008A671B">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="21261A20" w14:textId="5F5767B9" w:rsidR="00B55FB0" w:rsidRDefault="00B55FB0" w:rsidP="008A671B">
+            <w:pPr>
+              <w:pStyle w:val="Virsraksts1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00181BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC4F0A7" w14:textId="05382796" w:rsidR="00B55FB0" w:rsidRPr="005D457B" w:rsidRDefault="00B55FB0" w:rsidP="00217ED8">
+            <w:r w:rsidRPr="00B55FB0">
+              <w:t>Kā piemērojams MK noteikumu 20. punktā noteiktais 50 % nosacījums, ja kultūras jomas pakalpojumu sniedzēja budžeta dati ietver vairākas ēkas vai struktūrvienības?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC99EBC" w14:textId="5502055A" w:rsidR="00B55FB0" w:rsidRPr="00B55FB0" w:rsidRDefault="00B55FB0" w:rsidP="00B55FB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B55FB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Noteiktais 50 procentu nosacījums primāri vērtējams konkrētās projektā iekļautās kultūras infrastruktūras līmenī.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DB835D" w14:textId="7BFEB6B0" w:rsidR="00B55FB0" w:rsidRPr="00B55FB0" w:rsidRDefault="00B55FB0" w:rsidP="00B55FB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B55FB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniedzējs var pamatoti un pārbaudāmi izdalīt ieņēmumus, kas attiecināmi uz projektā atjaunojamo ēku vai konkrēto struktūrvienību, vērtējumā izmantojami attiecīgās ēkas vai struktūrvienības ieņēmumu dati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Netiek piemēroti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B55FB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniedzēja kopēj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B55FB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ieņēmum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B55FB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, ja tie ietver arī ieņēmumus no citām struktūrvienībām vai infrastruktūras objektiem, kas nav saistīti ar konkrēto projektu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175104E5" w14:textId="77777777" w:rsidR="00B55FB0" w:rsidRPr="005D457B" w:rsidRDefault="00B55FB0" w:rsidP="00217ED8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A671B" w:rsidRPr="00F81ACE" w14:paraId="0AA555A2" w14:textId="77777777" w:rsidTr="008A671B">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="55006165" w14:textId="77777777" w:rsidR="008A671B" w:rsidRPr="008A671B" w:rsidRDefault="008A671B" w:rsidP="008A671B">
             <w:pPr>
               <w:pStyle w:val="Vienkrsteksts"/>
               <w:spacing w:before="0"/>
               <w:contextualSpacing/>
               <w:rPr>
@@ -10965,73 +11324,73 @@
     <w:p w14:paraId="4B9727B2" w14:textId="77777777" w:rsidR="00722F17" w:rsidRPr="007814A1" w:rsidRDefault="00722F17" w:rsidP="0000675F">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00722F17" w:rsidRPr="007814A1" w:rsidSect="00517B10">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F853DC1" w14:textId="77777777" w:rsidR="009E0A1C" w:rsidRPr="000562FE" w:rsidRDefault="009E0A1C" w:rsidP="00F40189">
+    <w:p w14:paraId="293CB2BB" w14:textId="77777777" w:rsidR="008555E0" w:rsidRPr="000562FE" w:rsidRDefault="008555E0" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000562FE">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F27A274" w14:textId="77777777" w:rsidR="009E0A1C" w:rsidRPr="000562FE" w:rsidRDefault="009E0A1C" w:rsidP="00F40189">
+    <w:p w14:paraId="05B3FF30" w14:textId="77777777" w:rsidR="008555E0" w:rsidRPr="000562FE" w:rsidRDefault="008555E0" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000562FE">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D765894" w14:textId="77777777" w:rsidR="009E0A1C" w:rsidRPr="000562FE" w:rsidRDefault="009E0A1C">
+    <w:p w14:paraId="02485FA9" w14:textId="77777777" w:rsidR="008555E0" w:rsidRPr="000562FE" w:rsidRDefault="008555E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11078,51 +11437,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="171923253"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="2DDECA4E" w14:textId="26BA78EE" w:rsidR="009272E7" w:rsidRPr="000562FE" w:rsidRDefault="009272E7">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="000562FE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="000562FE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -11130,73 +11489,73 @@
         <w:r w:rsidRPr="000562FE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="000562FE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="000562FE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="124CCB86" w14:textId="77777777" w:rsidR="009E0A1C" w:rsidRPr="000562FE" w:rsidRDefault="009E0A1C" w:rsidP="00F40189">
+    <w:p w14:paraId="481153CB" w14:textId="77777777" w:rsidR="008555E0" w:rsidRPr="000562FE" w:rsidRDefault="008555E0" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000562FE">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58DE7AD0" w14:textId="77777777" w:rsidR="009E0A1C" w:rsidRPr="000562FE" w:rsidRDefault="009E0A1C" w:rsidP="00F40189">
+    <w:p w14:paraId="324B300E" w14:textId="77777777" w:rsidR="008555E0" w:rsidRPr="000562FE" w:rsidRDefault="008555E0" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000562FE">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="136C0FFE" w14:textId="77777777" w:rsidR="009E0A1C" w:rsidRPr="000562FE" w:rsidRDefault="009E0A1C">
+    <w:p w14:paraId="745F6E29" w14:textId="77777777" w:rsidR="008555E0" w:rsidRPr="000562FE" w:rsidRDefault="008555E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7BDF9E4C" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00E855EB" w:rsidRDefault="00A50458" w:rsidP="00A50458">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E855EB">
         <w:t>MK noteikumu 20. punkts</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -11257,65 +11616,51 @@
         <w:t>saskaņā ar Eiropas Parlamenta un Padomes Direktīvas (ES) 2023/1791 (2023. gada 13. septembris) par energoefektivitāti un ar ko groza Regulu (ES) 2023/955 (pārstrādāta redakcija) 26. pantu</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="2CEC866D" w14:textId="77777777" w:rsidR="00A50458" w:rsidRPr="00E855EB" w:rsidRDefault="00A50458" w:rsidP="00A50458">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mk </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 31.punkts</w:t>
+        <w:t>Mk noteikumu 31.punkts</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="743BDC87" w14:textId="77777777" w:rsidR="009B7401" w:rsidRPr="00E855EB" w:rsidRDefault="009B7401" w:rsidP="009B7401">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MKN 29.3.apakšpunkts.</w:t>
@@ -11337,123 +11682,95 @@
         <w:t xml:space="preserve">  MKN 25.7. apakšpunkts.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="337FF035" w14:textId="578F4D74" w:rsidR="00CC2DB2" w:rsidRPr="00CC2DB2" w:rsidRDefault="00CC2DB2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">MK </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 20.punkts</w:t>
+        <w:t>MK noteikumu 20.punkts</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="1927DD16" w14:textId="2F1EE9F7" w:rsidR="00CC2DB2" w:rsidRPr="00CC2DB2" w:rsidRDefault="00CC2DB2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">MK </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 32.punkts</w:t>
+        <w:t>MK noteikumu 32.punkts</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BBD296E" w14:textId="439EE19A" w:rsidR="00F40189" w:rsidRPr="000562FE" w:rsidRDefault="00F40189" w:rsidP="00F40189">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A33F3F5" w14:textId="4141ACA8" w:rsidR="00B50AEE" w:rsidRPr="000562FE" w:rsidRDefault="00B50AEE" w:rsidP="00B50AEE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="000562FE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F898F76" wp14:editId="2B5160F5">
           <wp:extent cx="2428875" cy="1673514"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="10409903" name="Picture 10409903" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -11481,51 +11798,51 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026F0335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52CEFF6E"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11768,50 +12085,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDC2E7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72A6D290"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10832986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="564042A8"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11880,51 +12310,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11692152"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13585A78"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="155A4B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EB6ADDA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -11966,51 +12509,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19812667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7FCCBC6"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12052,51 +12595,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A6D01C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4126D50A"/>
     <w:lvl w:ilvl="0" w:tplc="6290C1F4">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12165,51 +12708,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="203263C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB42BFD2"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12278,51 +12821,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20410AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E258C4D6"/>
     <w:lvl w:ilvl="0" w:tplc="B1D484F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -12367,51 +12910,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20B16DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7EC7560"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12453,51 +12996,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24504F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3688A30"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12539,51 +13082,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A469573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1D093E8"/>
     <w:lvl w:ilvl="0" w:tplc="BC661C02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F7981A2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="05E2F4FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12625,51 +13168,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1CF66E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="362E0A6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B204FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5002F460"/>
     <w:lvl w:ilvl="0" w:tplc="AFBE7BF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07C434FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BFA0F924">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12711,51 +13254,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AE07754">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="406490CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE10114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AF68B5A"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12797,51 +13340,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3002037B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CCB680"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -12886,51 +13429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32FF258E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AACA8BB6"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12999,51 +13542,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3839133D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E8C8D2E"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13085,51 +13628,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF05719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EE8875A"/>
     <w:lvl w:ilvl="0" w:tplc="65107BC6">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13198,51 +13741,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA15E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B4E874"/>
     <w:lvl w:ilvl="0" w:tplc="1740685E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13291,51 +13834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FAE36CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3F600C2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13377,51 +13920,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="411B5E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A9C287E"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13463,51 +14006,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42AA3625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B304E18"/>
     <w:lvl w:ilvl="0" w:tplc="12C0C9F6">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13576,51 +14119,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46282FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE29C18"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13689,51 +14232,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="493B2586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0045B56"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13775,51 +14318,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B0B176D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37D8BE1E"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5E52F986">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1500F292">
       <w:start w:val="1"/>
@@ -13866,51 +14409,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57966236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F60E2000"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13952,51 +14495,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3E4C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E923854"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14038,51 +14581,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60060B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="410E2EF4"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14124,51 +14667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67667434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A53EC35A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14237,51 +14780,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71424C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AAC4D24"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14323,51 +14866,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A514638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87426B1E"/>
     <w:lvl w:ilvl="0" w:tplc="CB16C38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -14438,51 +14981,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF179D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B81C96C8"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14524,51 +15067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2D5797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F73443BE"/>
     <w:lvl w:ilvl="0" w:tplc="04F0E0DE">
       <w:start w:val="2020"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14638,156 +15181,161 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1426999805">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1637955434">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1528981843">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="615671602">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="586572515">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1931887096">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="519708228">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1705784882">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1969508714">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="425804207">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1637955434">
+  <w:num w:numId="11" w16cid:durableId="1740322730">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="560024599">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="97452281">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1612277116">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1528981843">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="261189384">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1928230102">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1263226768">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="668289268">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="771437897">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="673844944">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="475804515">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1765951889">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="19203971">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="533350774">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1278297328">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1894268283">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1728452600">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1577130499">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1431972013">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1728452600">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="30" w16cid:durableId="308946918">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="781650887">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="379475871">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="921837947">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="894391982">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1849103517">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="06AFE82F"/>
@@ -15090,50 +15638,51 @@
     <w:rsid w:val="001649FB"/>
     <w:rsid w:val="00165303"/>
     <w:rsid w:val="00165E39"/>
     <w:rsid w:val="00166531"/>
     <w:rsid w:val="00166F44"/>
     <w:rsid w:val="00172318"/>
     <w:rsid w:val="00172C1E"/>
     <w:rsid w:val="00172CFE"/>
     <w:rsid w:val="00172D7B"/>
     <w:rsid w:val="001738C2"/>
     <w:rsid w:val="00174743"/>
     <w:rsid w:val="00175178"/>
     <w:rsid w:val="00175761"/>
     <w:rsid w:val="001757A8"/>
     <w:rsid w:val="00175B91"/>
     <w:rsid w:val="00175D25"/>
     <w:rsid w:val="00175DE0"/>
     <w:rsid w:val="00176112"/>
     <w:rsid w:val="0017618C"/>
     <w:rsid w:val="0017628F"/>
     <w:rsid w:val="00176421"/>
     <w:rsid w:val="00176FBE"/>
     <w:rsid w:val="00177313"/>
     <w:rsid w:val="00177E1C"/>
     <w:rsid w:val="00180DB4"/>
+    <w:rsid w:val="00181BB3"/>
     <w:rsid w:val="00181E1D"/>
     <w:rsid w:val="00181F35"/>
     <w:rsid w:val="00182373"/>
     <w:rsid w:val="00184AD0"/>
     <w:rsid w:val="00186097"/>
     <w:rsid w:val="001861F3"/>
     <w:rsid w:val="001916A8"/>
     <w:rsid w:val="00191B15"/>
     <w:rsid w:val="00193053"/>
     <w:rsid w:val="001943E8"/>
     <w:rsid w:val="00194C4B"/>
     <w:rsid w:val="00195970"/>
     <w:rsid w:val="00196720"/>
     <w:rsid w:val="00196B92"/>
     <w:rsid w:val="00196D65"/>
     <w:rsid w:val="001A0589"/>
     <w:rsid w:val="001A0BD8"/>
     <w:rsid w:val="001A0FDF"/>
     <w:rsid w:val="001A10C0"/>
     <w:rsid w:val="001A11D3"/>
     <w:rsid w:val="001A1E23"/>
     <w:rsid w:val="001A1E52"/>
     <w:rsid w:val="001A2084"/>
     <w:rsid w:val="001A29C9"/>
     <w:rsid w:val="001A2DB5"/>
@@ -15217,50 +15766,51 @@
     <w:rsid w:val="00201715"/>
     <w:rsid w:val="002018D6"/>
     <w:rsid w:val="0020207A"/>
     <w:rsid w:val="00202B47"/>
     <w:rsid w:val="0020388B"/>
     <w:rsid w:val="0020442A"/>
     <w:rsid w:val="002045AB"/>
     <w:rsid w:val="00206493"/>
     <w:rsid w:val="002067E5"/>
     <w:rsid w:val="0020727A"/>
     <w:rsid w:val="002072ED"/>
     <w:rsid w:val="002078F8"/>
     <w:rsid w:val="00211E1E"/>
     <w:rsid w:val="002125BE"/>
     <w:rsid w:val="00212A7F"/>
     <w:rsid w:val="00213CD1"/>
     <w:rsid w:val="00213DCD"/>
     <w:rsid w:val="00214A2D"/>
     <w:rsid w:val="00214B41"/>
     <w:rsid w:val="0021574C"/>
     <w:rsid w:val="00215D66"/>
     <w:rsid w:val="00216534"/>
     <w:rsid w:val="00217125"/>
     <w:rsid w:val="00217605"/>
     <w:rsid w:val="0021784F"/>
+    <w:rsid w:val="00217ED8"/>
     <w:rsid w:val="0022024B"/>
     <w:rsid w:val="002205DB"/>
     <w:rsid w:val="0022211B"/>
     <w:rsid w:val="00222D89"/>
     <w:rsid w:val="00224144"/>
     <w:rsid w:val="0022445C"/>
     <w:rsid w:val="0022482C"/>
     <w:rsid w:val="002249DC"/>
     <w:rsid w:val="00224F17"/>
     <w:rsid w:val="0022516B"/>
     <w:rsid w:val="002251E3"/>
     <w:rsid w:val="002257FC"/>
     <w:rsid w:val="002263CA"/>
     <w:rsid w:val="002273BC"/>
     <w:rsid w:val="002300EC"/>
     <w:rsid w:val="002307BB"/>
     <w:rsid w:val="00231351"/>
     <w:rsid w:val="00231591"/>
     <w:rsid w:val="0023168F"/>
     <w:rsid w:val="00232F5C"/>
     <w:rsid w:val="00233554"/>
     <w:rsid w:val="002338E0"/>
     <w:rsid w:val="00233EBA"/>
     <w:rsid w:val="00234A67"/>
     <w:rsid w:val="00235A6A"/>
@@ -15423,50 +15973,51 @@
     <w:rsid w:val="002D6E5A"/>
     <w:rsid w:val="002D7012"/>
     <w:rsid w:val="002D71EB"/>
     <w:rsid w:val="002D7C93"/>
     <w:rsid w:val="002E0245"/>
     <w:rsid w:val="002E15C2"/>
     <w:rsid w:val="002E19B0"/>
     <w:rsid w:val="002E1E83"/>
     <w:rsid w:val="002E3420"/>
     <w:rsid w:val="002E427C"/>
     <w:rsid w:val="002E4B0A"/>
     <w:rsid w:val="002E7508"/>
     <w:rsid w:val="002E7770"/>
     <w:rsid w:val="002E7E2F"/>
     <w:rsid w:val="002F0AE6"/>
     <w:rsid w:val="002F0FDF"/>
     <w:rsid w:val="002F3A1E"/>
     <w:rsid w:val="002F3DD1"/>
     <w:rsid w:val="002F46FF"/>
     <w:rsid w:val="002F48AF"/>
     <w:rsid w:val="002F4DBB"/>
     <w:rsid w:val="002F4F30"/>
     <w:rsid w:val="002F5EDF"/>
     <w:rsid w:val="002F6CAE"/>
     <w:rsid w:val="002F76B6"/>
+    <w:rsid w:val="002F797E"/>
     <w:rsid w:val="002F7B86"/>
     <w:rsid w:val="002F7C7E"/>
     <w:rsid w:val="00301163"/>
     <w:rsid w:val="00301D3F"/>
     <w:rsid w:val="00302191"/>
     <w:rsid w:val="0030241A"/>
     <w:rsid w:val="00302687"/>
     <w:rsid w:val="003026C9"/>
     <w:rsid w:val="00304867"/>
     <w:rsid w:val="00304FB5"/>
     <w:rsid w:val="003055F8"/>
     <w:rsid w:val="0030560E"/>
     <w:rsid w:val="0030561C"/>
     <w:rsid w:val="003057A1"/>
     <w:rsid w:val="00306819"/>
     <w:rsid w:val="00306933"/>
     <w:rsid w:val="00306B65"/>
     <w:rsid w:val="00307446"/>
     <w:rsid w:val="0030791B"/>
     <w:rsid w:val="003104F6"/>
     <w:rsid w:val="003105EB"/>
     <w:rsid w:val="00310787"/>
     <w:rsid w:val="00311233"/>
     <w:rsid w:val="003112C5"/>
     <w:rsid w:val="00312102"/>
@@ -15552,50 +16103,51 @@
     <w:rsid w:val="00371A44"/>
     <w:rsid w:val="00373FFF"/>
     <w:rsid w:val="0037416A"/>
     <w:rsid w:val="0037444A"/>
     <w:rsid w:val="003745AE"/>
     <w:rsid w:val="003745CC"/>
     <w:rsid w:val="00377042"/>
     <w:rsid w:val="0037708B"/>
     <w:rsid w:val="00377575"/>
     <w:rsid w:val="0037796F"/>
     <w:rsid w:val="00377DDA"/>
     <w:rsid w:val="00380663"/>
     <w:rsid w:val="003807FD"/>
     <w:rsid w:val="00380B8C"/>
     <w:rsid w:val="00381766"/>
     <w:rsid w:val="0038395A"/>
     <w:rsid w:val="003843FE"/>
     <w:rsid w:val="003844BF"/>
     <w:rsid w:val="003849EF"/>
     <w:rsid w:val="00384BEC"/>
     <w:rsid w:val="00385995"/>
     <w:rsid w:val="00385CBB"/>
     <w:rsid w:val="00385F2B"/>
     <w:rsid w:val="00386089"/>
     <w:rsid w:val="00386147"/>
+    <w:rsid w:val="00386348"/>
     <w:rsid w:val="00386365"/>
     <w:rsid w:val="003865CC"/>
     <w:rsid w:val="003867E4"/>
     <w:rsid w:val="00391072"/>
     <w:rsid w:val="003932E0"/>
     <w:rsid w:val="00394B9B"/>
     <w:rsid w:val="003957FC"/>
     <w:rsid w:val="00395B6F"/>
     <w:rsid w:val="00395FBC"/>
     <w:rsid w:val="00396938"/>
     <w:rsid w:val="00396FB9"/>
     <w:rsid w:val="003979F7"/>
     <w:rsid w:val="00397C5E"/>
     <w:rsid w:val="003A06D7"/>
     <w:rsid w:val="003A1606"/>
     <w:rsid w:val="003A2478"/>
     <w:rsid w:val="003A2726"/>
     <w:rsid w:val="003A2CCB"/>
     <w:rsid w:val="003A315D"/>
     <w:rsid w:val="003A349C"/>
     <w:rsid w:val="003A4088"/>
     <w:rsid w:val="003A40FF"/>
     <w:rsid w:val="003A4342"/>
     <w:rsid w:val="003A54DE"/>
     <w:rsid w:val="003A5D02"/>
@@ -16078,50 +16630,51 @@
     <w:rsid w:val="005B7D10"/>
     <w:rsid w:val="005B7D94"/>
     <w:rsid w:val="005C124E"/>
     <w:rsid w:val="005C20C9"/>
     <w:rsid w:val="005C22E9"/>
     <w:rsid w:val="005C2481"/>
     <w:rsid w:val="005C2BC0"/>
     <w:rsid w:val="005C2CE6"/>
     <w:rsid w:val="005C3470"/>
     <w:rsid w:val="005C3699"/>
     <w:rsid w:val="005C3C36"/>
     <w:rsid w:val="005C439B"/>
     <w:rsid w:val="005C43CD"/>
     <w:rsid w:val="005C4C5A"/>
     <w:rsid w:val="005C5C89"/>
     <w:rsid w:val="005C6FA5"/>
     <w:rsid w:val="005C7BE9"/>
     <w:rsid w:val="005D0003"/>
     <w:rsid w:val="005D041D"/>
     <w:rsid w:val="005D07DE"/>
     <w:rsid w:val="005D0A82"/>
     <w:rsid w:val="005D1756"/>
     <w:rsid w:val="005D2984"/>
     <w:rsid w:val="005D3159"/>
     <w:rsid w:val="005D456F"/>
+    <w:rsid w:val="005D457B"/>
     <w:rsid w:val="005D4EFA"/>
     <w:rsid w:val="005D51C3"/>
     <w:rsid w:val="005D578B"/>
     <w:rsid w:val="005D6988"/>
     <w:rsid w:val="005D7742"/>
     <w:rsid w:val="005D7C6E"/>
     <w:rsid w:val="005DAA94"/>
     <w:rsid w:val="005E00DF"/>
     <w:rsid w:val="005E051F"/>
     <w:rsid w:val="005E0912"/>
     <w:rsid w:val="005E098E"/>
     <w:rsid w:val="005E0C1F"/>
     <w:rsid w:val="005E0FD6"/>
     <w:rsid w:val="005E4206"/>
     <w:rsid w:val="005E7092"/>
     <w:rsid w:val="005E7382"/>
     <w:rsid w:val="005E7D14"/>
     <w:rsid w:val="005F0469"/>
     <w:rsid w:val="005F0634"/>
     <w:rsid w:val="005F0675"/>
     <w:rsid w:val="005F19F2"/>
     <w:rsid w:val="005F30AD"/>
     <w:rsid w:val="005F322F"/>
     <w:rsid w:val="005F40D9"/>
     <w:rsid w:val="005F41FB"/>
@@ -16519,50 +17072,51 @@
     <w:rsid w:val="007A56D0"/>
     <w:rsid w:val="007A5D75"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6D48"/>
     <w:rsid w:val="007A74F8"/>
     <w:rsid w:val="007A798F"/>
     <w:rsid w:val="007B0DCF"/>
     <w:rsid w:val="007B13B9"/>
     <w:rsid w:val="007B17DD"/>
     <w:rsid w:val="007B1CF3"/>
     <w:rsid w:val="007B1DC0"/>
     <w:rsid w:val="007B2845"/>
     <w:rsid w:val="007B2BB7"/>
     <w:rsid w:val="007B3638"/>
     <w:rsid w:val="007B3D88"/>
     <w:rsid w:val="007B4943"/>
     <w:rsid w:val="007B56F6"/>
     <w:rsid w:val="007B5863"/>
     <w:rsid w:val="007B67C1"/>
     <w:rsid w:val="007B68BB"/>
     <w:rsid w:val="007B7680"/>
     <w:rsid w:val="007B7681"/>
     <w:rsid w:val="007B7C55"/>
     <w:rsid w:val="007C0180"/>
     <w:rsid w:val="007C0819"/>
+    <w:rsid w:val="007C185D"/>
     <w:rsid w:val="007C2339"/>
     <w:rsid w:val="007C3385"/>
     <w:rsid w:val="007C38CA"/>
     <w:rsid w:val="007C4642"/>
     <w:rsid w:val="007C57CE"/>
     <w:rsid w:val="007D0395"/>
     <w:rsid w:val="007D0A50"/>
     <w:rsid w:val="007D0CC5"/>
     <w:rsid w:val="007D1165"/>
     <w:rsid w:val="007D159C"/>
     <w:rsid w:val="007D293D"/>
     <w:rsid w:val="007D2A69"/>
     <w:rsid w:val="007D307C"/>
     <w:rsid w:val="007D36E5"/>
     <w:rsid w:val="007D3B3E"/>
     <w:rsid w:val="007D3E59"/>
     <w:rsid w:val="007D4235"/>
     <w:rsid w:val="007D42C0"/>
     <w:rsid w:val="007D5DE1"/>
     <w:rsid w:val="007D5E32"/>
     <w:rsid w:val="007D5F4F"/>
     <w:rsid w:val="007D6D75"/>
     <w:rsid w:val="007D7E74"/>
     <w:rsid w:val="007E0FEA"/>
     <w:rsid w:val="007E13F1"/>
@@ -16601,50 +17155,51 @@
     <w:rsid w:val="008054DE"/>
     <w:rsid w:val="00805EF8"/>
     <w:rsid w:val="008061D3"/>
     <w:rsid w:val="00806B50"/>
     <w:rsid w:val="00806BC7"/>
     <w:rsid w:val="00806BD7"/>
     <w:rsid w:val="00807704"/>
     <w:rsid w:val="00807D8D"/>
     <w:rsid w:val="00810707"/>
     <w:rsid w:val="00812322"/>
     <w:rsid w:val="008132D7"/>
     <w:rsid w:val="00814577"/>
     <w:rsid w:val="00814C31"/>
     <w:rsid w:val="008161F8"/>
     <w:rsid w:val="00816B1E"/>
     <w:rsid w:val="00816BAE"/>
     <w:rsid w:val="00820AC1"/>
     <w:rsid w:val="00820AE5"/>
     <w:rsid w:val="00820BB5"/>
     <w:rsid w:val="00821403"/>
     <w:rsid w:val="008218FA"/>
     <w:rsid w:val="008219A5"/>
     <w:rsid w:val="00821B93"/>
     <w:rsid w:val="008241F8"/>
     <w:rsid w:val="00824DA0"/>
+    <w:rsid w:val="00826701"/>
     <w:rsid w:val="00827663"/>
     <w:rsid w:val="0083059E"/>
     <w:rsid w:val="00830769"/>
     <w:rsid w:val="00830A2D"/>
     <w:rsid w:val="00831002"/>
     <w:rsid w:val="008313BA"/>
     <w:rsid w:val="008319A9"/>
     <w:rsid w:val="00832070"/>
     <w:rsid w:val="008328C9"/>
     <w:rsid w:val="00833CF0"/>
     <w:rsid w:val="00833FB1"/>
     <w:rsid w:val="008348D7"/>
     <w:rsid w:val="00834C38"/>
     <w:rsid w:val="00834D3C"/>
     <w:rsid w:val="00834DC0"/>
     <w:rsid w:val="00835769"/>
     <w:rsid w:val="00835865"/>
     <w:rsid w:val="008366AA"/>
     <w:rsid w:val="008372D4"/>
     <w:rsid w:val="008379A8"/>
     <w:rsid w:val="00840D0E"/>
     <w:rsid w:val="008413E0"/>
     <w:rsid w:val="008419CF"/>
     <w:rsid w:val="00841B65"/>
     <w:rsid w:val="00841C42"/>
@@ -16653,50 +17208,51 @@
     <w:rsid w:val="0084238D"/>
     <w:rsid w:val="00842E30"/>
     <w:rsid w:val="008439B2"/>
     <w:rsid w:val="00843D0B"/>
     <w:rsid w:val="00844126"/>
     <w:rsid w:val="008454F2"/>
     <w:rsid w:val="00845815"/>
     <w:rsid w:val="00845EAE"/>
     <w:rsid w:val="0084780A"/>
     <w:rsid w:val="0084C955"/>
     <w:rsid w:val="00850052"/>
     <w:rsid w:val="00850B0C"/>
     <w:rsid w:val="008518E1"/>
     <w:rsid w:val="00851C8D"/>
     <w:rsid w:val="00851E94"/>
     <w:rsid w:val="0085200F"/>
     <w:rsid w:val="00852B47"/>
     <w:rsid w:val="00854134"/>
     <w:rsid w:val="008542DE"/>
     <w:rsid w:val="00854960"/>
     <w:rsid w:val="00854B1F"/>
     <w:rsid w:val="00854C88"/>
     <w:rsid w:val="008550CB"/>
     <w:rsid w:val="0085515B"/>
     <w:rsid w:val="0085551B"/>
+    <w:rsid w:val="008555E0"/>
     <w:rsid w:val="00855816"/>
     <w:rsid w:val="00856A67"/>
     <w:rsid w:val="00856CD5"/>
     <w:rsid w:val="008570D3"/>
     <w:rsid w:val="0086015F"/>
     <w:rsid w:val="00860C59"/>
     <w:rsid w:val="00860ECA"/>
     <w:rsid w:val="008612D8"/>
     <w:rsid w:val="0086282D"/>
     <w:rsid w:val="008628F1"/>
     <w:rsid w:val="0086309A"/>
     <w:rsid w:val="00863E4E"/>
     <w:rsid w:val="00864C43"/>
     <w:rsid w:val="00865071"/>
     <w:rsid w:val="0086529C"/>
     <w:rsid w:val="00865926"/>
     <w:rsid w:val="00866693"/>
     <w:rsid w:val="00867537"/>
     <w:rsid w:val="00867E4D"/>
     <w:rsid w:val="00870300"/>
     <w:rsid w:val="008703A8"/>
     <w:rsid w:val="00870AEE"/>
     <w:rsid w:val="00870BCC"/>
     <w:rsid w:val="00871783"/>
     <w:rsid w:val="00871B69"/>
@@ -16776,50 +17332,51 @@
     <w:rsid w:val="008C60B1"/>
     <w:rsid w:val="008C6247"/>
     <w:rsid w:val="008D0A9A"/>
     <w:rsid w:val="008D1B29"/>
     <w:rsid w:val="008D1D30"/>
     <w:rsid w:val="008D2856"/>
     <w:rsid w:val="008D3590"/>
     <w:rsid w:val="008D38B4"/>
     <w:rsid w:val="008D3AA0"/>
     <w:rsid w:val="008D3B53"/>
     <w:rsid w:val="008D55F1"/>
     <w:rsid w:val="008D595D"/>
     <w:rsid w:val="008D63FB"/>
     <w:rsid w:val="008E109C"/>
     <w:rsid w:val="008E11F6"/>
     <w:rsid w:val="008E1262"/>
     <w:rsid w:val="008E1571"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E19B4"/>
     <w:rsid w:val="008E1C20"/>
     <w:rsid w:val="008E2708"/>
     <w:rsid w:val="008E344F"/>
     <w:rsid w:val="008E3D22"/>
     <w:rsid w:val="008E406D"/>
     <w:rsid w:val="008E426C"/>
+    <w:rsid w:val="008E4439"/>
     <w:rsid w:val="008E4E27"/>
     <w:rsid w:val="008E53C0"/>
     <w:rsid w:val="008E53E2"/>
     <w:rsid w:val="008E6025"/>
     <w:rsid w:val="008E6510"/>
     <w:rsid w:val="008E6CCE"/>
     <w:rsid w:val="008E6DF8"/>
     <w:rsid w:val="008E6EDF"/>
     <w:rsid w:val="008E7B52"/>
     <w:rsid w:val="008F0026"/>
     <w:rsid w:val="008F0F19"/>
     <w:rsid w:val="008F10B9"/>
     <w:rsid w:val="008F1E32"/>
     <w:rsid w:val="008F20A3"/>
     <w:rsid w:val="008F244D"/>
     <w:rsid w:val="008F2978"/>
     <w:rsid w:val="008F29EF"/>
     <w:rsid w:val="008F35F1"/>
     <w:rsid w:val="008F3A4F"/>
     <w:rsid w:val="008F5202"/>
     <w:rsid w:val="008F56B5"/>
     <w:rsid w:val="008F5815"/>
     <w:rsid w:val="008F586B"/>
     <w:rsid w:val="008F604A"/>
     <w:rsid w:val="008F6745"/>
@@ -16859,50 +17416,51 @@
     <w:rsid w:val="0092560C"/>
     <w:rsid w:val="009272E7"/>
     <w:rsid w:val="00927908"/>
     <w:rsid w:val="00927956"/>
     <w:rsid w:val="00927B46"/>
     <w:rsid w:val="009302BC"/>
     <w:rsid w:val="0093031B"/>
     <w:rsid w:val="009309C1"/>
     <w:rsid w:val="00930A82"/>
     <w:rsid w:val="00931CF6"/>
     <w:rsid w:val="00931EFD"/>
     <w:rsid w:val="00932796"/>
     <w:rsid w:val="009327E1"/>
     <w:rsid w:val="00932D5B"/>
     <w:rsid w:val="009331CE"/>
     <w:rsid w:val="009347DA"/>
     <w:rsid w:val="00934900"/>
     <w:rsid w:val="00935F42"/>
     <w:rsid w:val="00936D1B"/>
     <w:rsid w:val="0093FE04"/>
     <w:rsid w:val="00941D0E"/>
     <w:rsid w:val="00943B6B"/>
     <w:rsid w:val="009445B5"/>
     <w:rsid w:val="00944877"/>
     <w:rsid w:val="00944A9F"/>
+    <w:rsid w:val="009452EA"/>
     <w:rsid w:val="009459EF"/>
     <w:rsid w:val="0094606A"/>
     <w:rsid w:val="009463BB"/>
     <w:rsid w:val="0094730C"/>
     <w:rsid w:val="00947662"/>
     <w:rsid w:val="00947A69"/>
     <w:rsid w:val="00947AF7"/>
     <w:rsid w:val="00947B42"/>
     <w:rsid w:val="00950857"/>
     <w:rsid w:val="009508C7"/>
     <w:rsid w:val="0095134C"/>
     <w:rsid w:val="009540A4"/>
     <w:rsid w:val="00954605"/>
     <w:rsid w:val="00954ACF"/>
     <w:rsid w:val="00954E93"/>
     <w:rsid w:val="00954FF7"/>
     <w:rsid w:val="009550D3"/>
     <w:rsid w:val="00955AA0"/>
     <w:rsid w:val="00956072"/>
     <w:rsid w:val="0095649C"/>
     <w:rsid w:val="00957009"/>
     <w:rsid w:val="009608C2"/>
     <w:rsid w:val="009615AB"/>
     <w:rsid w:val="00962622"/>
     <w:rsid w:val="00962A98"/>
@@ -17093,50 +17651,51 @@
     <w:rsid w:val="00A3793D"/>
     <w:rsid w:val="00A37C06"/>
     <w:rsid w:val="00A3EA41"/>
     <w:rsid w:val="00A401B3"/>
     <w:rsid w:val="00A40554"/>
     <w:rsid w:val="00A40764"/>
     <w:rsid w:val="00A4081E"/>
     <w:rsid w:val="00A40F7A"/>
     <w:rsid w:val="00A410BE"/>
     <w:rsid w:val="00A41B0D"/>
     <w:rsid w:val="00A41F86"/>
     <w:rsid w:val="00A42391"/>
     <w:rsid w:val="00A4268A"/>
     <w:rsid w:val="00A42BC9"/>
     <w:rsid w:val="00A44194"/>
     <w:rsid w:val="00A4457B"/>
     <w:rsid w:val="00A46300"/>
     <w:rsid w:val="00A464B2"/>
     <w:rsid w:val="00A46FCA"/>
     <w:rsid w:val="00A473EE"/>
     <w:rsid w:val="00A47957"/>
     <w:rsid w:val="00A50458"/>
     <w:rsid w:val="00A507A3"/>
     <w:rsid w:val="00A53C2F"/>
     <w:rsid w:val="00A53DC6"/>
+    <w:rsid w:val="00A554D5"/>
     <w:rsid w:val="00A579D7"/>
     <w:rsid w:val="00A601CB"/>
     <w:rsid w:val="00A6025A"/>
     <w:rsid w:val="00A60BC5"/>
     <w:rsid w:val="00A60FFD"/>
     <w:rsid w:val="00A61515"/>
     <w:rsid w:val="00A61D8D"/>
     <w:rsid w:val="00A635FD"/>
     <w:rsid w:val="00A6397C"/>
     <w:rsid w:val="00A649D0"/>
     <w:rsid w:val="00A6556F"/>
     <w:rsid w:val="00A65D9E"/>
     <w:rsid w:val="00A65E26"/>
     <w:rsid w:val="00A677C3"/>
     <w:rsid w:val="00A67A53"/>
     <w:rsid w:val="00A67ADB"/>
     <w:rsid w:val="00A70412"/>
     <w:rsid w:val="00A704A3"/>
     <w:rsid w:val="00A7171C"/>
     <w:rsid w:val="00A71C04"/>
     <w:rsid w:val="00A71CD8"/>
     <w:rsid w:val="00A71DDD"/>
     <w:rsid w:val="00A72F0D"/>
     <w:rsid w:val="00A73E04"/>
     <w:rsid w:val="00A74093"/>
@@ -17165,50 +17724,51 @@
     <w:rsid w:val="00A95468"/>
     <w:rsid w:val="00A966AF"/>
     <w:rsid w:val="00A96EF4"/>
     <w:rsid w:val="00A97020"/>
     <w:rsid w:val="00A97124"/>
     <w:rsid w:val="00A97E24"/>
     <w:rsid w:val="00A9D9F0"/>
     <w:rsid w:val="00AA01EE"/>
     <w:rsid w:val="00AA074E"/>
     <w:rsid w:val="00AA09F9"/>
     <w:rsid w:val="00AA2185"/>
     <w:rsid w:val="00AA2E07"/>
     <w:rsid w:val="00AA2F74"/>
     <w:rsid w:val="00AA40F7"/>
     <w:rsid w:val="00AA425A"/>
     <w:rsid w:val="00AA4F42"/>
     <w:rsid w:val="00AA512A"/>
     <w:rsid w:val="00AA593C"/>
     <w:rsid w:val="00AA5E4F"/>
     <w:rsid w:val="00AA6062"/>
     <w:rsid w:val="00AA702B"/>
     <w:rsid w:val="00AA7186"/>
     <w:rsid w:val="00AB04E8"/>
     <w:rsid w:val="00AB17D0"/>
     <w:rsid w:val="00AB1FF2"/>
+    <w:rsid w:val="00AB2AD4"/>
     <w:rsid w:val="00AB2E31"/>
     <w:rsid w:val="00AB3205"/>
     <w:rsid w:val="00AB3B8C"/>
     <w:rsid w:val="00AB3F1F"/>
     <w:rsid w:val="00AB4390"/>
     <w:rsid w:val="00AB45BF"/>
     <w:rsid w:val="00AB4B42"/>
     <w:rsid w:val="00AB6177"/>
     <w:rsid w:val="00AB645A"/>
     <w:rsid w:val="00AB6C09"/>
     <w:rsid w:val="00AB6E77"/>
     <w:rsid w:val="00AC034D"/>
     <w:rsid w:val="00AC0FC8"/>
     <w:rsid w:val="00AC167E"/>
     <w:rsid w:val="00AC19F1"/>
     <w:rsid w:val="00AC1E5D"/>
     <w:rsid w:val="00AC2802"/>
     <w:rsid w:val="00AC2C04"/>
     <w:rsid w:val="00AC3F94"/>
     <w:rsid w:val="00AC4205"/>
     <w:rsid w:val="00AC5602"/>
     <w:rsid w:val="00AC6F11"/>
     <w:rsid w:val="00AC6FE4"/>
     <w:rsid w:val="00AC7A35"/>
     <w:rsid w:val="00AD04DB"/>
@@ -17263,87 +17823,89 @@
     <w:rsid w:val="00B144F7"/>
     <w:rsid w:val="00B14761"/>
     <w:rsid w:val="00B14770"/>
     <w:rsid w:val="00B15A97"/>
     <w:rsid w:val="00B16EB9"/>
     <w:rsid w:val="00B204E6"/>
     <w:rsid w:val="00B2195E"/>
     <w:rsid w:val="00B21C66"/>
     <w:rsid w:val="00B236F7"/>
     <w:rsid w:val="00B23A9F"/>
     <w:rsid w:val="00B2422F"/>
     <w:rsid w:val="00B24CB6"/>
     <w:rsid w:val="00B24F24"/>
     <w:rsid w:val="00B25393"/>
     <w:rsid w:val="00B25A99"/>
     <w:rsid w:val="00B25FA7"/>
     <w:rsid w:val="00B264CE"/>
     <w:rsid w:val="00B26DC3"/>
     <w:rsid w:val="00B271FE"/>
     <w:rsid w:val="00B2781A"/>
     <w:rsid w:val="00B307FE"/>
     <w:rsid w:val="00B30A1F"/>
     <w:rsid w:val="00B30E30"/>
     <w:rsid w:val="00B31226"/>
     <w:rsid w:val="00B319CA"/>
+    <w:rsid w:val="00B322A1"/>
     <w:rsid w:val="00B32701"/>
     <w:rsid w:val="00B32A8F"/>
     <w:rsid w:val="00B3415C"/>
     <w:rsid w:val="00B34C40"/>
     <w:rsid w:val="00B362B8"/>
     <w:rsid w:val="00B37D9A"/>
     <w:rsid w:val="00B40ADB"/>
     <w:rsid w:val="00B40B1B"/>
     <w:rsid w:val="00B413A4"/>
     <w:rsid w:val="00B413C5"/>
     <w:rsid w:val="00B419CE"/>
     <w:rsid w:val="00B41C06"/>
     <w:rsid w:val="00B41CD0"/>
     <w:rsid w:val="00B425D1"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A07"/>
     <w:rsid w:val="00B42C23"/>
     <w:rsid w:val="00B42EFC"/>
     <w:rsid w:val="00B43977"/>
     <w:rsid w:val="00B43C58"/>
     <w:rsid w:val="00B444C8"/>
     <w:rsid w:val="00B4500A"/>
     <w:rsid w:val="00B45227"/>
     <w:rsid w:val="00B45F1D"/>
     <w:rsid w:val="00B464E8"/>
     <w:rsid w:val="00B46622"/>
     <w:rsid w:val="00B46E71"/>
     <w:rsid w:val="00B50AEE"/>
     <w:rsid w:val="00B51127"/>
     <w:rsid w:val="00B51C00"/>
     <w:rsid w:val="00B520AF"/>
     <w:rsid w:val="00B5267F"/>
     <w:rsid w:val="00B52BA1"/>
     <w:rsid w:val="00B52EC1"/>
     <w:rsid w:val="00B5442D"/>
     <w:rsid w:val="00B544A7"/>
     <w:rsid w:val="00B55A5A"/>
+    <w:rsid w:val="00B55FB0"/>
     <w:rsid w:val="00B576CB"/>
     <w:rsid w:val="00B60841"/>
     <w:rsid w:val="00B60871"/>
     <w:rsid w:val="00B60C28"/>
     <w:rsid w:val="00B6114E"/>
     <w:rsid w:val="00B61440"/>
     <w:rsid w:val="00B61812"/>
     <w:rsid w:val="00B61DCC"/>
     <w:rsid w:val="00B6283C"/>
     <w:rsid w:val="00B62C35"/>
     <w:rsid w:val="00B632A2"/>
     <w:rsid w:val="00B634F4"/>
     <w:rsid w:val="00B63E6F"/>
     <w:rsid w:val="00B63F43"/>
     <w:rsid w:val="00B6402E"/>
     <w:rsid w:val="00B65C86"/>
     <w:rsid w:val="00B65C9E"/>
     <w:rsid w:val="00B6620C"/>
     <w:rsid w:val="00B665EF"/>
     <w:rsid w:val="00B66CAE"/>
     <w:rsid w:val="00B67005"/>
     <w:rsid w:val="00B6761E"/>
     <w:rsid w:val="00B67ACB"/>
     <w:rsid w:val="00B708AC"/>
     <w:rsid w:val="00B70F7B"/>
@@ -17438,50 +18000,51 @@
     <w:rsid w:val="00BC4E84"/>
     <w:rsid w:val="00BC613B"/>
     <w:rsid w:val="00BC692F"/>
     <w:rsid w:val="00BC6945"/>
     <w:rsid w:val="00BC77C2"/>
     <w:rsid w:val="00BC7B68"/>
     <w:rsid w:val="00BD1F38"/>
     <w:rsid w:val="00BD2789"/>
     <w:rsid w:val="00BD2E4A"/>
     <w:rsid w:val="00BD331B"/>
     <w:rsid w:val="00BD34D7"/>
     <w:rsid w:val="00BD3A84"/>
     <w:rsid w:val="00BD55C6"/>
     <w:rsid w:val="00BD6E1B"/>
     <w:rsid w:val="00BD7F82"/>
     <w:rsid w:val="00BE0068"/>
     <w:rsid w:val="00BE0083"/>
     <w:rsid w:val="00BE119B"/>
     <w:rsid w:val="00BE2AD8"/>
     <w:rsid w:val="00BE2D88"/>
     <w:rsid w:val="00BE30CD"/>
     <w:rsid w:val="00BE3B76"/>
     <w:rsid w:val="00BE4CFE"/>
     <w:rsid w:val="00BE53C6"/>
     <w:rsid w:val="00BE55A1"/>
+    <w:rsid w:val="00BE5C4C"/>
     <w:rsid w:val="00BE62F6"/>
     <w:rsid w:val="00BE6600"/>
     <w:rsid w:val="00BE6BB1"/>
     <w:rsid w:val="00BF0014"/>
     <w:rsid w:val="00BF0216"/>
     <w:rsid w:val="00BF0457"/>
     <w:rsid w:val="00BF107C"/>
     <w:rsid w:val="00BF18EE"/>
     <w:rsid w:val="00BF1AC5"/>
     <w:rsid w:val="00BF229E"/>
     <w:rsid w:val="00BF27D1"/>
     <w:rsid w:val="00BF3529"/>
     <w:rsid w:val="00BF3AAC"/>
     <w:rsid w:val="00BF449C"/>
     <w:rsid w:val="00BF4A2A"/>
     <w:rsid w:val="00BF54CA"/>
     <w:rsid w:val="00BF5B50"/>
     <w:rsid w:val="00BF5D68"/>
     <w:rsid w:val="00BF6235"/>
     <w:rsid w:val="00BF6F63"/>
     <w:rsid w:val="00BF7424"/>
     <w:rsid w:val="00BF7996"/>
     <w:rsid w:val="00BF7CB6"/>
     <w:rsid w:val="00C00891"/>
     <w:rsid w:val="00C013D6"/>
@@ -17839,50 +18402,51 @@
     <w:rsid w:val="00D978FE"/>
     <w:rsid w:val="00D97AE9"/>
     <w:rsid w:val="00D97B1E"/>
     <w:rsid w:val="00D97B98"/>
     <w:rsid w:val="00DA03D4"/>
     <w:rsid w:val="00DA05AF"/>
     <w:rsid w:val="00DA06C9"/>
     <w:rsid w:val="00DA13B3"/>
     <w:rsid w:val="00DA20A5"/>
     <w:rsid w:val="00DA261E"/>
     <w:rsid w:val="00DA2A7D"/>
     <w:rsid w:val="00DA2E8F"/>
     <w:rsid w:val="00DA41A6"/>
     <w:rsid w:val="00DA473F"/>
     <w:rsid w:val="00DA661B"/>
     <w:rsid w:val="00DA6A76"/>
     <w:rsid w:val="00DA7923"/>
     <w:rsid w:val="00DA794E"/>
     <w:rsid w:val="00DB086F"/>
     <w:rsid w:val="00DB0B4D"/>
     <w:rsid w:val="00DB0F02"/>
     <w:rsid w:val="00DB146E"/>
     <w:rsid w:val="00DB2040"/>
     <w:rsid w:val="00DB236F"/>
     <w:rsid w:val="00DB2655"/>
+    <w:rsid w:val="00DB2BA9"/>
     <w:rsid w:val="00DB2FAC"/>
     <w:rsid w:val="00DB364B"/>
     <w:rsid w:val="00DB383B"/>
     <w:rsid w:val="00DB39DE"/>
     <w:rsid w:val="00DB3ACB"/>
     <w:rsid w:val="00DB3E4E"/>
     <w:rsid w:val="00DB3EE3"/>
     <w:rsid w:val="00DB4434"/>
     <w:rsid w:val="00DB4C39"/>
     <w:rsid w:val="00DB6039"/>
     <w:rsid w:val="00DB6324"/>
     <w:rsid w:val="00DB6339"/>
     <w:rsid w:val="00DC07AE"/>
     <w:rsid w:val="00DC0A07"/>
     <w:rsid w:val="00DC0B81"/>
     <w:rsid w:val="00DC0D1A"/>
     <w:rsid w:val="00DC130D"/>
     <w:rsid w:val="00DC1D5A"/>
     <w:rsid w:val="00DC283C"/>
     <w:rsid w:val="00DC44B1"/>
     <w:rsid w:val="00DC4622"/>
     <w:rsid w:val="00DC5E7A"/>
     <w:rsid w:val="00DC628D"/>
     <w:rsid w:val="00DC6A70"/>
     <w:rsid w:val="00DC704C"/>
@@ -18337,50 +18901,51 @@
     <w:rsid w:val="00FD2F59"/>
     <w:rsid w:val="00FD30DF"/>
     <w:rsid w:val="00FD3656"/>
     <w:rsid w:val="00FD43B3"/>
     <w:rsid w:val="00FD45A4"/>
     <w:rsid w:val="00FD4A70"/>
     <w:rsid w:val="00FD5735"/>
     <w:rsid w:val="00FD5A73"/>
     <w:rsid w:val="00FD5D09"/>
     <w:rsid w:val="00FD767C"/>
     <w:rsid w:val="00FD7DBF"/>
     <w:rsid w:val="00FE00A7"/>
     <w:rsid w:val="00FE02FF"/>
     <w:rsid w:val="00FE046C"/>
     <w:rsid w:val="00FE13CF"/>
     <w:rsid w:val="00FE17D1"/>
     <w:rsid w:val="00FE2C71"/>
     <w:rsid w:val="00FE5541"/>
     <w:rsid w:val="00FE5FDD"/>
     <w:rsid w:val="00FE613C"/>
     <w:rsid w:val="00FE69AA"/>
     <w:rsid w:val="00FE6F23"/>
     <w:rsid w:val="00FE7620"/>
     <w:rsid w:val="00FE7B9E"/>
     <w:rsid w:val="00FE7D28"/>
+    <w:rsid w:val="00FE7D38"/>
     <w:rsid w:val="00FF01F4"/>
     <w:rsid w:val="00FF0B00"/>
     <w:rsid w:val="00FF0D2B"/>
     <w:rsid w:val="00FF1147"/>
     <w:rsid w:val="00FF1594"/>
     <w:rsid w:val="00FF16DD"/>
     <w:rsid w:val="00FF1A90"/>
     <w:rsid w:val="00FF36A5"/>
     <w:rsid w:val="00FF3D9E"/>
     <w:rsid w:val="00FF3F58"/>
     <w:rsid w:val="00FF426D"/>
     <w:rsid w:val="00FF473D"/>
     <w:rsid w:val="00FF4B86"/>
     <w:rsid w:val="00FF50C7"/>
     <w:rsid w:val="00FF5EEF"/>
     <w:rsid w:val="00FF6656"/>
     <w:rsid w:val="00FF6784"/>
     <w:rsid w:val="00FF72C6"/>
     <w:rsid w:val="00FF7B99"/>
     <w:rsid w:val="0105739B"/>
     <w:rsid w:val="0115B173"/>
     <w:rsid w:val="011E8F10"/>
     <w:rsid w:val="012F5D80"/>
     <w:rsid w:val="0133CAE7"/>
     <w:rsid w:val="014B25A6"/>
@@ -20416,51 +20981,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="7AC883D7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
@@ -23657,51 +24221,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125927959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/368656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24297/download?attachment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24282/download?attachment" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24294/download?attachment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/307966-noteikumi-par-latvijas-buvnormativu-lbn-002-19-eku-norobezojoso-konstrukciju-siltumtehnika-" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24378/download?attachment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-1-1-6-k-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F2-1-1-6-k-3&amp;data=05%7C02%7Cmadara.sporane%40cfla.gov.lv%7C4486336fed0547cf927908def93d508f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639222238897536495%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=kHONRRoUkHjH5%2BcMeI0ItvOA502xufDpqmYorAi4pdo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vspmis.lm.gov.lv/Public/PublicetsPakalpojums" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F368656-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-211-specifiska-atbalsta-merka-energoefektivitates-veicinasana-un-siltumnicefekta-gazu-emisiju-samazinasana-2116-pasakuma-pasvaldibu-eku-energoefektivitates-paaugstinasana-tresas-projektu-iesniegumu-atlases-kartas-istenosanas-noteikumi&amp;data=05%7C02%7Cmadara.sporane%40cfla.gov.lv%7C4486336fed0547cf927908def93d508f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639222238897556444%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=o7JSOXPxVGjtlkFtrgtHmrPxVOTvZiFYht2Rc1fwIBQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dir/2023/1791/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/322436-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videscentrs.lvgmc.lv/iebuvets/pludu-riska-un-pludu-draudu-kartes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/368656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dir/2023/1791/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videscentrs.lvgmc.lv/iebuvets/pludu-riska-un-pludu-draudu-kartes" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24297/download?attachment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/307966-noteikumi-par-latvijas-buvnormativu-lbn-002-19-eku-norobezojoso-konstrukciju-siltumtehnika-" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24282/download?attachment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-1-1-6-k-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24294/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vspmis.lm.gov.lv/Public/PublicetsPakalpojums" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F2-1-1-6-k-3&amp;data=05%7C02%7Cmadara.sporane%40cfla.gov.lv%7C4486336fed0547cf927908def93d508f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639222238897536495%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=kHONRRoUkHjH5%2BcMeI0ItvOA502xufDpqmYorAi4pdo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/24378/download?attachment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/322436-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F368656-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-211-specifiska-atbalsta-merka-energoefektivitates-veicinasana-un-siltumnicefekta-gazu-emisiju-samazinasana-2116-pasakuma-pasvaldibu-eku-energoefektivitates-paaugstinasana-tresas-projektu-iesniegumu-atlases-kartas-istenosanas-noteikumi&amp;data=05%7C02%7Cmadara.sporane%40cfla.gov.lv%7C4486336fed0547cf927908def93d508f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639222238897556444%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=o7JSOXPxVGjtlkFtrgtHmrPxVOTvZiFYht2Rc1fwIBQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -23951,51 +24515,67 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName>Rēzija Krūze</DisplayName>
+        <AccountId>826</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-14T12:55:39+00:00</Datums>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -24202,145 +24782,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C134231C-B56B-408D-8755-09D6C987BCC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CEA7E59-9559-43EA-ADE5-8E9956A6AE71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B973892-BB2A-480D-8930-4BBD9B57C6F4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CC1424F-66A1-4A2B-A4ED-E3776D8F6C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B973892-BB2A-480D-8930-4BBD9B57C6F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CEA7E59-9559-43EA-ADE5-8E9956A6AE71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>14779</Characters>
+  <Pages>19</Pages>
+  <Words>34726</Words>
+  <Characters>19795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40625</CharactersWithSpaces>
+  <CharactersWithSpaces>54413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Madara Austriņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>