--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -1,219 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B4597EC" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="00F2159F" w:rsidRDefault="000D7736" w:rsidP="00712F29">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="000D7736" w:rsidP="00712F29" w:rsidRDefault="000D7736" w14:paraId="2B4597EC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>APSTIPRINU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E20A7C" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="00F2159F" w:rsidRDefault="000D7736" w:rsidP="009077C4">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="000D7736" w:rsidP="009077C4" w:rsidRDefault="000D7736" w14:paraId="27E20A7C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Centrālās finanšu un līgumu aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EDC459" w14:textId="77777777" w:rsidR="0000309F" w:rsidRDefault="0000309F" w:rsidP="0000309F">
+    <w:p w:rsidR="0000309F" w:rsidP="0000309F" w:rsidRDefault="0000309F" w14:paraId="23EDC459" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000309F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Direktora vietniece programmu un </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C271152" w14:textId="77777777" w:rsidR="0000309F" w:rsidRDefault="0000309F" w:rsidP="0000309F">
+    <w:p w:rsidR="0000309F" w:rsidP="0000309F" w:rsidRDefault="0000309F" w14:paraId="5C271152" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000309F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projektu atbilstības jautājumos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183594BD" w14:textId="64686061" w:rsidR="00202C7E" w:rsidRPr="0000309F" w:rsidRDefault="00202C7E" w:rsidP="0000309F">
+    <w:p w:rsidRPr="0000309F" w:rsidR="00202C7E" w:rsidP="0000309F" w:rsidRDefault="00202C7E" w14:paraId="183594BD" w14:textId="64686061">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005822F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(elektroniskais paraksts)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0000309F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="0000309F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šulca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A97D1DA" w14:textId="076DD465" w:rsidR="00202C7E" w:rsidRPr="00F2159F" w:rsidRDefault="00202C7E" w:rsidP="005F226A">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00202C7E" w:rsidP="005F226A" w:rsidRDefault="00202C7E" w14:paraId="5A97D1DA" w14:textId="076DD465">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(datums skatāms laika zīmogā)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629CE577" w14:textId="55BDBC73" w:rsidR="00422E4D" w:rsidRPr="00AE417A" w:rsidRDefault="00CD49EF" w:rsidP="0098459D">
+    <w:p w:rsidRPr="00AE417A" w:rsidR="00422E4D" w:rsidP="0098459D" w:rsidRDefault="00CD49EF" w14:paraId="629CE577" w14:textId="55BDBC73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF374B9" wp14:editId="743A40A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
@@ -296,6578 +297,6682 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1600199" y="28575"/>
                             <a:ext cx="1078173" cy="1390650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="266F06A5" id="Group 1618416861" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:26.75pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJamqJeSmlqKci2Aqlt9fsaxKa3Q3ZbZL+e9eT&#10;HocZZr7JV5NuxcC9a6xBiGcRCDalVY2pEL73709LEM6TUdRawwg3drAq7u9yypQdzRcPO1+JUGJc&#10;Rgi1910mpStr1uRmtmMTvLPtNfkg+0qqnsZQrluZRNFCampMWKip403N5WV31QgfI43refw2bC/n&#10;ze24Tz8P25gRHx+m9SsIz5P/C8MvfkCHIjCd7NUoJ1qEcMQjpPMURHCfk/gFxAkhWS4ikEUu//MX&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipt2I4FbqBwzJtA02D5Io+vcGRLAguHM5M9xzD7Nr72Zi&#10;NwpROyugKkpgZKVT2g4Czt1htQEWE1qFk7Mk4EER2ma52J1owpRDcdQ+skyxUcCYkt9yHuVIBmPh&#10;PNl86V0wmPIYBu5RXnAgXpflmodPBjQzJjsqAeGoamDdw+fm32zX91rS3smrIZu+VHBtcncGYhgo&#10;CTCkNL6WdUGmB/7dofqPQ/V24LPnNk8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKbmUfsMAQAAFQIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv0Pn&#10;arUCAADXBwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XjHPDfRnAAB4jQIAFAAAAAAAAAAAAAAAAAAdBQAAZHJzL21lZGlhL2ltYWdlMS5lbWZQSwECLQAU&#10;AAYACAAAACEASr0/ZLVfAAAAbQEAFAAAAAAAAAAAAAAAAABDbQAAZHJzL21lZGlhL2ltYWdlMi5l&#10;bWZQSwECLQAUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAAAAAAAAAAAAAAAqzQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0AFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAAAAAAAAAAAAAAAANs4AAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAMM8AAAAA&#10;">
-                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:group id="Group 1618416861" style="position:absolute;margin-left:0;margin-top:26.75pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:spid="_x0000_s1026" w14:anchorId="266F06A5" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJamqJeSmlqKci2Aqlt9fsaxKa3Q3ZbZL+e9eT&#10;HocZZr7JV5NuxcC9a6xBiGcRCDalVY2pEL73709LEM6TUdRawwg3drAq7u9yypQdzRcPO1+JUGJc&#10;Rgi1910mpStr1uRmtmMTvLPtNfkg+0qqnsZQrluZRNFCampMWKip403N5WV31QgfI43refw2bC/n&#10;ze24Tz8P25gRHx+m9SsIz5P/C8MvfkCHIjCd7NUoJ1qEcMQjpPMURHCfk/gFxAkhWS4ikEUu//MX&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipt2I4FbqBwzJtA02D5Io+vcGRLAguHM5M9xzD7Nr72Zi&#10;NwpROyugKkpgZKVT2g4Czt1htQEWE1qFk7Mk4EER2ma52J1owpRDcdQ+skyxUcCYkt9yHuVIBmPh&#10;PNl86V0wmPIYBu5RXnAgXpflmodPBjQzJjsqAeGoamDdw+fm32zX91rS3smrIZu+VHBtcncGYhgo&#10;CTCkNL6WdUGmB/7dofqPQ/V24LPnNk8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKbmUfsMAQAAFQIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv0Pn&#10;arUCAADXBwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XjHPDfRnAAB4jQIAFAAAAAAAAAAAAAAAAAAdBQAAZHJzL21lZGlhL2ltYWdlMS5lbWZQSwECLQAU&#10;AAYACAAAACEASr0/ZLVfAAAAbQEAFAAAAAAAAAAAAAAAAABDbQAAZHJzL21lZGlhL2ltYWdlMi5l&#10;bWZQSwECLQAUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAAAAAAAAAAAAAAAqzQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0AFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAAAAAAAAAAAAAAAANs4AAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAMM8AAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
-                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId13" o:title="" croptop="5084f" cropbottom="4164f" cropleft="4802f"/>
+                <v:shape id="Picture 2" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata cropleft="4802f" croptop="5084f" cropbottom="4164f" o:title="" r:id="rId13"/>
                 </v:shape>
-                <v:shape id="Picture 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId14" o:title=""/>
+                <v:shape id="Picture 2" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata o:title="" r:id="rId14"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CD3802" w14:textId="6860A7FB" w:rsidR="00A47B24" w:rsidRPr="00AE417A" w:rsidRDefault="00A47B24" w:rsidP="00CD49EF">
+    <w:p w:rsidRPr="00AE417A" w:rsidR="00A47B24" w:rsidP="00CD49EF" w:rsidRDefault="00A47B24" w14:paraId="21CD3802" w14:textId="6860A7FB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274D656B" w14:textId="681366F2" w:rsidR="000A0BC7" w:rsidRPr="00BF1569" w:rsidRDefault="00D667C4" w:rsidP="004D3F1C">
+    <w:p w:rsidRPr="00BF1569" w:rsidR="000A0BC7" w:rsidP="004D3F1C" w:rsidRDefault="00D667C4" w14:paraId="274D656B" w14:textId="681366F2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5502E408">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="00B63F9A" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00B63F9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="5502E408">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">gadam </w:t>
       </w:r>
-      <w:r w:rsidR="00B333B0" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00B333B0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD0CAA" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00CD0CAA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="5502E408">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
       </w:r>
-      <w:r w:rsidR="00701BCC" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00701BCC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00952609" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00952609">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju samazināšana</w:t>
       </w:r>
-      <w:r w:rsidR="00701BCC" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00701BCC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00952609" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00952609">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF1569" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00BF1569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – SAM) </w:t>
       </w:r>
-      <w:r w:rsidR="00952609" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00952609">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.1.1.6. </w:t>
       </w:r>
       <w:r w:rsidRPr="5502E408">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
-      <w:r w:rsidR="00121A00" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00121A00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00011DE3" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00011DE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pašvaldību ēku energoefektivitātes paaugstināšana</w:t>
       </w:r>
-      <w:r w:rsidR="00121A00" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00121A00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00011DE3" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00011DE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="008E6882" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="008E6882">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="00AE417A" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00AE417A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008E6882" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="008E6882">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– pasākums</w:t>
       </w:r>
-      <w:r w:rsidR="00011DE3" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00011DE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="5502E408">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00603DC1" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00603DC1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">trešās </w:t>
       </w:r>
-      <w:r w:rsidR="004D7AF0" w:rsidRPr="5502E408">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="5502E408" w:rsidR="004D7AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="008E6F2E" w:rsidRPr="5502E408">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="5502E408" w:rsidR="008E6F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rojektu iesniegumu</w:t>
       </w:r>
-      <w:r w:rsidR="005C424B" w:rsidRPr="5502E408">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="5502E408" w:rsidR="005C424B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E6F2E" w:rsidRPr="5502E408">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="5502E408" w:rsidR="008E6F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="5502E408">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kārtas</w:t>
       </w:r>
-      <w:r w:rsidR="00AE417A" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="00AE417A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E6F2E" w:rsidRPr="5502E408">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="5502E408" w:rsidR="008E6F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nolikums</w:t>
       </w:r>
-      <w:r w:rsidR="001D77CE" w:rsidRPr="5502E408">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="5502E408" w:rsidR="001D77CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D77CE" w:rsidRPr="5502E408">
+      <w:r w:rsidRPr="5502E408" w:rsidR="001D77CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(turpmāk – nolikums)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="2866"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92860" w:rsidRPr="00F2159F" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="4E28910C">
+      <w:tr w:rsidRPr="00F2159F" w:rsidR="00C92860" w:rsidTr="4E28910C" w14:paraId="5F94A9AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17652BDB" w14:textId="03D8B2DE" w:rsidR="00C92860" w:rsidRPr="00F2159F" w:rsidRDefault="00C92860" w:rsidP="0098459D">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00C92860" w:rsidP="0098459D" w:rsidRDefault="00C92860" w14:paraId="17652BDB" w14:textId="03D8B2DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Specifiskā atbalsta mērķa vai pasākuma īstenošanu reglamentējošie </w:t>
             </w:r>
-            <w:r w:rsidR="003F2B2B" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="003F2B2B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>inistru kabineta noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
           </w:tcPr>
-          <w:p w14:paraId="1F501DD1" w14:textId="4B3648E3" w:rsidR="00C92860" w:rsidRPr="00F2159F" w:rsidRDefault="00E94356" w:rsidP="0098459D">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00C92860" w:rsidP="0098459D" w:rsidRDefault="00E94356" w14:paraId="1F501DD1" w14:textId="4B3648E3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A64B07B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ministru kabineta</w:t>
             </w:r>
-            <w:r w:rsidR="00A04F91" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00A04F91">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026. </w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
-            <w:r w:rsidR="005D0768" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="005D0768">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00D667C4" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00D667C4">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005D0768" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="005D0768">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>maija</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> noteikum</w:t>
             </w:r>
-            <w:r w:rsidR="00D917B5" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00D917B5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr</w:t>
             </w:r>
-            <w:r w:rsidR="005D0768" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="005D0768">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. 305</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="005D0768">
+            <w:r w:rsidRPr="005D0768" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007A2E6F" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="007A2E6F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="006125DB" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="006125DB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.-2027.</w:t>
             </w:r>
-            <w:r w:rsidR="007A2E6F" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="007A2E6F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006125DB" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="006125DB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gadam 2.1.1.</w:t>
             </w:r>
-            <w:r w:rsidR="007A2E6F" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="007A2E6F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006125DB" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="006125DB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>specifiskā atbalsta mērķa “Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju samazināšana” 2.1.1.6.</w:t>
             </w:r>
-            <w:r w:rsidR="007A2E6F" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="007A2E6F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006125DB" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="006125DB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">pasākuma “Pašvaldību ēku energoefektivitātes paaugstināšana” </w:t>
             </w:r>
-            <w:r w:rsidR="007A2E6F" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="007A2E6F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>trešās</w:t>
             </w:r>
-            <w:r w:rsidR="006125DB" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="006125DB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> projektu iesniegumu atlases kārtas īstenošanas noteikumi</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3737" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00AC3737">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(turpmāk</w:t>
             </w:r>
-            <w:r w:rsidR="007A2E6F" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="007A2E6F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="0A64B07B">
+            <w:r w:rsidRPr="0A64B07B" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167064" w:rsidRPr="00F2159F" w14:paraId="04F771EA" w14:textId="77777777" w:rsidTr="004D3F1C">
+      <w:tr w:rsidRPr="00F2159F" w:rsidR="00167064" w:rsidTr="004D3F1C" w14:paraId="04F771EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="00F2159F" w:rsidRDefault="00167064" w:rsidP="0098459D">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00167064" w:rsidP="0098459D" w:rsidRDefault="00167064" w14:paraId="653E2803" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0997D964" w14:textId="12EDFA5C" w:rsidR="00115614" w:rsidRDefault="0083552C" w:rsidP="0098459D">
+          <w:p w:rsidR="00115614" w:rsidP="0098459D" w:rsidRDefault="0083552C" w14:paraId="0997D964" w14:textId="2C637EEF">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>SAM</w:t>
             </w:r>
             <w:r w:rsidR="0093479D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pasāku</w:t>
             </w:r>
             <w:r w:rsidR="003324D5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ma trešās atlases kārtai</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
-            <w:r w:rsidR="00167064" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="00167064">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ieejamais kopējais </w:t>
             </w:r>
-            <w:r w:rsidR="00AC4642" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="00AC4642">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">attiecināmais finansējums ir </w:t>
             </w:r>
             <w:r w:rsidR="003177F4">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ne mazāks kā </w:t>
             </w:r>
-            <w:r w:rsidR="00B93ADB" w:rsidRPr="00B93ADB">
+            <w:r w:rsidRPr="00B93ADB" w:rsidR="00B93ADB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00B93ADB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098280E">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:author="Madara Sporāne" w:date="2026-09-29T10:50:00Z" w16du:dateUtc="2026-09-29T07:50:00Z" w:id="0">
+              <w:r w:rsidDel="00652033" w:rsidR="0098280E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>409</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00652033" w:rsidR="00B93ADB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidDel="00652033" w:rsidR="0098280E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>820</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-29T10:50:00Z" w16du:dateUtc="2026-09-29T07:50:00Z" w:id="1">
+              <w:r w:rsidR="00652033">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>767</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-29T10:53:00Z" w16du:dateUtc="2026-09-29T07:53:00Z" w:id="2">
+              <w:r w:rsidR="0083221B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-29T10:50:00Z" w16du:dateUtc="2026-09-29T07:50:00Z" w:id="3">
+              <w:r w:rsidR="00414A0C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>673</w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="00B93ADB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B727A" w:rsidRPr="006B10E9">
+            <w:r w:rsidRPr="006B10E9" w:rsidR="003B727A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tai skaitā Eiropas Reģionālā attīstības fonda</w:t>
             </w:r>
             <w:r w:rsidR="00326852">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (turpmāk </w:t>
             </w:r>
-            <w:r w:rsidR="00326852" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00326852">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00326852">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERAF)</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējums</w:t>
             </w:r>
             <w:r w:rsidR="00800CF9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>– 16</w:t>
             </w:r>
             <w:r w:rsidR="00326852">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:author="Madara Sporāne" w:date="2026-08-27T12:35:00Z" w16du:dateUtc="2026-08-27T09:35:00Z" w:id="4">
+              <w:r w:rsidRPr="00DD5EFD" w:rsidDel="000538DC" w:rsidR="00DD5EFD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>4</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000538DC" w:rsidR="00775D15">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>98</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000538DC" w:rsidR="00326852">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidDel="000538DC" w:rsidR="00775D15">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>347</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-29T10:50:00Z" w16du:dateUtc="2026-09-29T07:50:00Z" w:id="5">
+              <w:r w:rsidR="00414A0C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>802 522</w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="00326852">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00326852">
+            <w:r w:rsidRPr="00326852" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E154F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>un nacion</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>dzfinans</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>juma apm</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>rs, ko veido pa</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>š</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vald</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>bu un priv</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tais finans</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jums</w:t>
             </w:r>
             <w:r w:rsidR="00800CF9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne maz</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ks k</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00115614">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00775D15">
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-29T10:51:00Z" w16du:dateUtc="2026-09-29T07:51:00Z" w:id="6">
+              <w:r w:rsidR="00414A0C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB3D9D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>5151</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:author="Madara Sporāne" w:date="2026-09-29T10:51:00Z" w16du:dateUtc="2026-09-29T07:51:00Z" w:id="7">
+              <w:r w:rsidDel="00414A0C" w:rsidR="00775D15">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>1</w:delText>
+              </w:r>
+            </w:del>
+            <w:del w:author="Madara Sporāne" w:date="2026-08-27T12:35:00Z" w16du:dateUtc="2026-08-27T09:35:00Z" w:id="8">
+              <w:r w:rsidDel="000538DC" w:rsidR="00775D15">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>1</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000538DC" w:rsidR="00115614">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidDel="000538DC" w:rsidR="00775D15">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>473</w:delText>
+              </w:r>
+            </w:del>
+            <w:del w:author="Madara Sporāne" w:date="2026-09-29T10:51:00Z" w16du:dateUtc="2026-09-29T07:51:00Z" w:id="9">
+              <w:r w:rsidDel="00414A0C" w:rsidR="00115614">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>,</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00115614">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...23 lines deleted...]
-              <w:t>,00 </w:t>
+              <w:t>00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00115614">
+            <w:r w:rsidRPr="00115614" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DD5EFD" w:rsidRPr="00DD5EFD">
+            <w:r w:rsidRPr="00DD5EFD" w:rsidR="00DD5EFD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7008C151" w14:textId="6AC2F821" w:rsidR="00A175EC" w:rsidRDefault="00167064" w:rsidP="0098459D">
+          <w:p w:rsidR="00A175EC" w:rsidP="0098459D" w:rsidRDefault="00167064" w14:paraId="7008C151" w14:textId="6AC2F821">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Maksimālā atbalsta intensitāte ir </w:t>
             </w:r>
-            <w:r w:rsidR="005F6726" w:rsidRPr="005F6726">
+            <w:r w:rsidRPr="005F6726" w:rsidR="005F6726">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">85 % </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">no kopējām attiecināmajām izmaksām, nepieciešamais līdzfinansējums </w:t>
             </w:r>
             <w:r w:rsidR="008237FD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir vismaz 15 %</w:t>
             </w:r>
             <w:r w:rsidR="00740064">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00740064" w:rsidRPr="00740064">
+            <w:r w:rsidRPr="00740064" w:rsidR="00740064">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>no kopējā attiecināmā finansējuma, ko veido pašvaldību un privātais finansējums.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E0904E" w14:textId="6C395F45" w:rsidR="00167064" w:rsidRDefault="00740064" w:rsidP="0098459D">
+          <w:p w:rsidR="00167064" w:rsidP="0098459D" w:rsidRDefault="00740064" w14:paraId="54E0904E" w14:textId="6C395F45">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79CDA188">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAF finansējumu piešķir </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="79CDA188">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>grant</w:t>
             </w:r>
-            <w:r w:rsidR="007120E4" w:rsidRPr="79CDA188">
+            <w:r w:rsidRPr="79CDA188" w:rsidR="007120E4">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="79CDA188">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta veidā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="504F8998" w14:textId="1524FF0A" w:rsidR="003202BE" w:rsidRDefault="00A54454" w:rsidP="0098459D">
+          <w:p w:rsidR="003202BE" w:rsidP="0098459D" w:rsidRDefault="00A54454" w14:paraId="504F8998" w14:textId="1524FF0A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Projekta </w:t>
             </w:r>
             <w:r w:rsidR="007C3B4A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">iesnieguma </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00167064" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="00167064">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>inimāl</w:t>
             </w:r>
             <w:r w:rsidR="00A12238">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ais</w:t>
             </w:r>
-            <w:r w:rsidR="00167064" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="00167064">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A12238">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ERAF finansējums</w:t>
             </w:r>
-            <w:r w:rsidR="00167064" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="00167064">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir</w:t>
             </w:r>
             <w:r w:rsidR="00E40B56">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 200 000,00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00E40B56" w:rsidRPr="00E40B56">
+            <w:r w:rsidRPr="00E40B56" w:rsidR="00E40B56">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="009344CC" w:rsidRPr="00F2159F">
+            <w:r w:rsidRPr="00F2159F" w:rsidR="009344CC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, maksimāl</w:t>
             </w:r>
             <w:r w:rsidR="003202BE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ais</w:t>
             </w:r>
             <w:r w:rsidR="00AD1217">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003202BE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>– 2 500 000,00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003202BE" w:rsidRPr="003202BE">
+            <w:r w:rsidRPr="003202BE" w:rsidR="003202BE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003202BE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75DB9BDD" w14:textId="2E852EEC" w:rsidR="00470818" w:rsidRPr="00F2159F" w:rsidRDefault="00B75274" w:rsidP="0098459D">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00470818" w:rsidP="0098459D" w:rsidRDefault="00B75274" w14:paraId="75DB9BDD" w14:textId="2E852EEC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75274">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Izmaksas ir attiecināmas no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD3833">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023. gada 1. janvāra</w:t>
             </w:r>
             <w:r w:rsidR="00A96DC8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, i</w:t>
             </w:r>
             <w:r w:rsidR="00E10405">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">zņemot </w:t>
             </w:r>
-            <w:r w:rsidR="00E10405" w:rsidRPr="00E10405">
+            <w:r w:rsidRPr="00E10405" w:rsidR="00E10405">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pabeigtām darbībām un objektiem, kas ir pieņemti ekspluatācijā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101F04" w:rsidRPr="00F2159F" w14:paraId="3F4FBAFA" w14:textId="77777777" w:rsidTr="004D3F1C">
+      <w:tr w:rsidRPr="00F2159F" w:rsidR="00101F04" w:rsidTr="004D3F1C" w14:paraId="3F4FBAFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="301592D6" w14:textId="5C230475" w:rsidR="00101F04" w:rsidRPr="00DB2C2A" w:rsidRDefault="00101F04" w:rsidP="004D3F1C">
+          <w:p w:rsidRPr="00DB2C2A" w:rsidR="00101F04" w:rsidP="004D3F1C" w:rsidRDefault="00101F04" w14:paraId="301592D6" w14:textId="5C230475">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Komercdarbības atbalsta veidi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46AEE9E4" w14:textId="0811C7CA" w:rsidR="00101F04" w:rsidRPr="00DB2C2A" w:rsidRDefault="00101F04" w:rsidP="004D3F1C">
+          <w:p w:rsidRPr="00DB2C2A" w:rsidR="00101F04" w:rsidP="004D3F1C" w:rsidRDefault="00101F04" w14:paraId="46AEE9E4" w14:textId="0811C7CA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 20</w:t>
             </w:r>
-            <w:r w:rsidR="006D70D0" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="006D70D0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00A91981" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00A91981">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">gada </w:t>
             </w:r>
-            <w:r w:rsidR="006D70D0" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="006D70D0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00A91981" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00A91981">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>decembra lēmum</w:t>
             </w:r>
-            <w:r w:rsidR="00F44DB6" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00F44DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00CD536E" w:rsidRPr="00DB2C2A">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+              <w:r w:rsidRPr="00DB2C2A" w:rsidR="00CD536E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2025/2630</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00CD536E" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00CD536E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>par Līguma par ES darbību 106.</w:t>
             </w:r>
-            <w:r w:rsidR="00AC57FA" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00AC57FA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>panta 2.</w:t>
             </w:r>
-            <w:r w:rsidR="00AC57FA" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00AC57FA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">punkta </w:t>
             </w:r>
-            <w:r w:rsidR="00DB2C2A" w:rsidRPr="00DB2C2A">
+            <w:r w:rsidRPr="00DB2C2A" w:rsidR="00DB2C2A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>piemērošanu valsts atbalstam attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi, un ar ko atceļ Lēmumu 2012/21/ES</w:t>
             </w:r>
             <w:r w:rsidR="00C1317C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="587F7DED" w14:textId="77777777" w:rsidTr="004D3F1C">
+      <w:tr w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidTr="004D3F1C" w14:paraId="587F7DED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6E72EAC2" w14:textId="4686A1E4" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="004D3F1C">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidP="004D3F1C" w:rsidRDefault="00575CD9" w14:paraId="6E72EAC2" w14:textId="4686A1E4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta īstenošanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="49A4F608" w14:textId="247527FF" w:rsidR="00575CD9" w:rsidRPr="00306F91" w:rsidRDefault="00306F91" w:rsidP="00575CD9">
+          <w:p w:rsidRPr="00306F91" w:rsidR="00575CD9" w:rsidP="00575CD9" w:rsidRDefault="00306F91" w14:paraId="49A4F608" w14:textId="247527FF">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00306F91">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00575CD9" w:rsidRPr="00306F91">
+            <w:r w:rsidRPr="00306F91" w:rsidR="00575CD9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">e ilgāk kā līdz </w:t>
             </w:r>
             <w:r w:rsidRPr="00306F91">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2029. </w:t>
             </w:r>
-            <w:r w:rsidR="00575CD9" w:rsidRPr="00306F91">
+            <w:r w:rsidRPr="00306F91" w:rsidR="00575CD9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">gada </w:t>
             </w:r>
             <w:r w:rsidRPr="00306F91">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31. decembrim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="75B656C8" w14:textId="77777777" w:rsidTr="004D3F1C">
+      <w:tr w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidTr="004D3F1C" w14:paraId="75B656C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="23D9BE9B" w14:textId="77777777" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="004D3F1C">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidP="004D3F1C" w:rsidRDefault="00575CD9" w14:paraId="23D9BE9B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projektu iesniegumu atlases īstenošanas veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7371F44E" w14:textId="27D63133" w:rsidR="00575CD9" w:rsidRPr="00962EC5" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
+          <w:p w:rsidRPr="00962EC5" w:rsidR="00575CD9" w:rsidP="00575CD9" w:rsidRDefault="00575CD9" w14:paraId="7371F44E" w14:textId="27D63133">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962EC5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Atklāta</w:t>
             </w:r>
             <w:r w:rsidRPr="00962EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00962EC5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projektu iesniegumu atlase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="14E1B066" w14:textId="77777777" w:rsidTr="004D3F1C">
+      <w:tr w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidTr="004D3F1C" w14:paraId="14E1B066" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2C3FFF" w14:textId="33796C42" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidP="00575CD9" w:rsidRDefault="00575CD9" w14:paraId="6F2C3FFF" w14:textId="33796C42">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesnieguma iesniegšanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2866" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA017E5" w14:textId="56ACBCBE" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidP="00575CD9" w:rsidRDefault="00575CD9" w14:paraId="0FA017E5" w14:textId="56ACBCBE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>No 20</w:t>
             </w:r>
-            <w:r w:rsidR="00147FCA" w:rsidRPr="00147FCA">
+            <w:r w:rsidRPr="00147FCA" w:rsidR="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00147FCA" w:rsidRPr="00147FCA">
+            <w:r w:rsidRPr="00147FCA" w:rsidR="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
             <w:r w:rsidR="00A22059">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="009176F8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A22059">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. jūlija</w:t>
             </w:r>
             <w:r w:rsidRPr="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC16238" w14:textId="14AA1575" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
+          <w:p w:rsidRPr="00F2159F" w:rsidR="00575CD9" w:rsidP="00575CD9" w:rsidRDefault="00575CD9" w14:paraId="0BC16238" w14:textId="287AD8D1">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">līdz </w:t>
             </w:r>
-            <w:r w:rsidR="00147FCA" w:rsidRPr="00147FCA">
+            <w:r w:rsidRPr="00147FCA" w:rsidR="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026. </w:t>
             </w:r>
             <w:r w:rsidRPr="00147FCA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">gada </w:t>
             </w:r>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-29T10:52:00Z" w16du:dateUtc="2026-09-29T07:52:00Z" w:id="10">
+              <w:r w:rsidR="00845DAF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>29</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:author="Madara Sporāne" w:date="2026-09-29T10:52:00Z" w16du:dateUtc="2026-09-29T07:52:00Z" w:id="11">
+              <w:r w:rsidDel="00845DAF" w:rsidR="00354FB5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>15</w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="00354FB5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>15.</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00315E88">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00354FB5">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>oktobr</w:t>
             </w:r>
             <w:r w:rsidR="003D4503">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>im</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AEDD0DA" w14:textId="6E00915C" w:rsidR="005F2FFD" w:rsidRPr="00F2159F" w:rsidRDefault="00C87C2E" w:rsidP="001A05D7">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="005F2FFD" w:rsidP="001A05D7" w:rsidRDefault="00C87C2E" w14:paraId="3AEDD0DA" w14:textId="6E00915C">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344AD5FA" w14:textId="5F45E85A" w:rsidR="00666EA8" w:rsidRDefault="00C92860">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00666EA8" w:rsidRDefault="00C92860" w14:paraId="344AD5FA" w14:textId="5F45E85A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="437"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="009A1D0A" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="009A1D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rojekta iesnie</w:t>
       </w:r>
-      <w:r w:rsidR="00D917B5" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00D917B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">dzējs </w:t>
       </w:r>
-      <w:r w:rsidR="00665F6D" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00665F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
-      <w:r w:rsidR="00AE0517" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00AE0517">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00665F6D" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00665F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
-      <w:r w:rsidR="00AE0517" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00AE0517">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">MK noteikumu </w:t>
       </w:r>
-      <w:r w:rsidR="00B05F1F" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00B05F1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>12. punkt</w:t>
       </w:r>
-      <w:r w:rsidR="00665F6D" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00665F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>am ir</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2FE9" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00AF2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BA44C5" w14:textId="77777777" w:rsidR="00666EA8" w:rsidRDefault="0032660F" w:rsidP="004F2325">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00666EA8" w:rsidP="004F2325" w:rsidRDefault="0032660F" w14:paraId="04BA44C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldība vai tās izveidota iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E9710" w14:textId="77777777" w:rsidR="00145E61" w:rsidRDefault="0032660F" w:rsidP="004F2325">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00145E61" w:rsidP="004F2325" w:rsidRDefault="0032660F" w14:paraId="6C5E9710" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības kapitālsabiedrība, kas pilda pašvaldības deleģētos pārvaldes uzdevumus vai ir noslēgusi pakalpojumu līgumu par ūdenssaimniecības, siltumapgādes vai valsts vai pašvaldības apmaksātu veselības aprūpes sabiedrisko pakalpojumu (turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="00F47916" w:rsidRPr="00666EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00666EA8" w:rsidR="00F47916">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C3A05" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008C3A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sabiedriskie pakalpojumi) sniegšanu</w:t>
       </w:r>
       <w:r w:rsidR="00145E61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD4D4EC" w14:textId="5973DE8E" w:rsidR="00DD3A36" w:rsidRPr="00642189" w:rsidRDefault="0032660F" w:rsidP="004F2325">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00642189" w:rsidR="00DD3A36" w:rsidP="004F2325" w:rsidRDefault="0032660F" w14:paraId="4CD4D4EC" w14:textId="5973DE8E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>publiski privātā kapitālsabiedrība, kurā visas kapitāla daļas vai balsstiesīgās akcijas pieder vairākām publiskām personām, tai skaitā vismaz vienai pašvaldībai</w:t>
       </w:r>
       <w:r w:rsidR="00B86C88">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00666EA8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kura pilda pašvaldības deleģētos pārvaldes uzdevumus vai ir noslēgusi pakalpojumu līgumu par sabiedrisko pakalpojumu sniegšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51642327" w14:textId="5F0F7CF3" w:rsidR="00693EE8" w:rsidRPr="00F2159F" w:rsidRDefault="00693EE8" w:rsidP="001A05D7">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00693EE8" w:rsidP="001A05D7" w:rsidRDefault="00693EE8" w14:paraId="51642327" w14:textId="5F0F7CF3">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu noformēšanas un iesniegšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB1A018" w14:textId="451D5F5F" w:rsidR="001C5742" w:rsidRPr="00F2159F" w:rsidRDefault="00264C06">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C5742" w:rsidRDefault="00264C06" w14:paraId="4CB1A018" w14:textId="451D5F5F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="008945CD" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008945CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
-      <w:r w:rsidR="003E7D44" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003E7D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iesniedz Kohēzijas politikas fondu vadības informācijas sistēmā (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="006A6586">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003E7D44" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003E7D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="0035605F" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0035605F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portāls</w:t>
       </w:r>
-      <w:r w:rsidR="003E7D44" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003E7D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00405898" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00405898">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00666EA8" w:rsidRPr="00927D7D">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00927D7D" w:rsidR="00666EA8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://projekti.cfla.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C5742" w:rsidRPr="0040687C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0040687C" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F369651" w14:textId="3F2584F2" w:rsidR="0039527A" w:rsidRPr="00F2159F" w:rsidRDefault="00D56FA0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0039527A" w:rsidRDefault="00D56FA0" w14:paraId="4F369651" w14:textId="3F2584F2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uridisk</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona, kura nav </w:t>
       </w:r>
-      <w:r w:rsidR="0035605F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0035605F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portāla </w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e-vides lietotāj</w:t>
       </w:r>
-      <w:r w:rsidR="006A4986" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="006A4986">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz </w:t>
       </w:r>
-      <w:r w:rsidR="001706E2" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001706E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">līguma un lietotāju tiesību </w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>veidlap</w:t>
       </w:r>
-      <w:r w:rsidR="001706E2" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001706E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D224DF" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D224DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši tīmekļvietnē</w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="008D0661" w:rsidRPr="00F2159F">
+        <w:r w:rsidRPr="00F2159F" w:rsidR="008D0661">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D224DF" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D224DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5A73F1" w14:textId="07B46C6B" w:rsidR="001C5742" w:rsidRPr="00F2159F" w:rsidRDefault="005F011E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C5742" w:rsidRDefault="005F011E" w14:paraId="7A5A73F1" w14:textId="07B46C6B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja j</w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uridiska</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, kura</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidR="0035605F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0035605F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portāla </w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e-vides lietotāj</w:t>
       </w:r>
-      <w:r w:rsidR="006A4986" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="006A4986">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a, </w:t>
       </w:r>
-      <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0039527A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nepieciešams </w:t>
       </w:r>
-      <w:r w:rsidR="0098519A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0098519A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>labot</w:t>
       </w:r>
-      <w:r w:rsidR="006A4986" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="006A4986">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, anulēt</w:t>
       </w:r>
-      <w:r w:rsidR="0098519A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0098519A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai piešķirt </w:t>
       </w:r>
-      <w:r w:rsidR="002533D1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="002533D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">lietotāju tiesības, </w:t>
       </w:r>
-      <w:r w:rsidR="00620C60" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00620C60">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tā iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00620C60" w:rsidRPr="00F2159F">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00F2159F" w:rsidR="00620C60">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00620C60" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00620C60">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
-      <w:r w:rsidR="00D224DF" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D224DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FB1771" w14:textId="39FE79F3" w:rsidR="000203A1" w:rsidRPr="00F2159F" w:rsidRDefault="00184A1C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="000203A1" w:rsidRDefault="00184A1C" w14:paraId="21FB1771" w14:textId="39FE79F3">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
-      <w:r w:rsidR="00CE1E23" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00CE1E23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aizpilda projekta iesnieguma datu laukus un pi</w:t>
       </w:r>
-      <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C5742">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>evieno</w:t>
       </w:r>
-      <w:r w:rsidR="008945CD" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008945CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādus</w:t>
       </w:r>
-      <w:r w:rsidR="007A390F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007A390F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B73DE1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00B73DE1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
-      <w:r w:rsidR="008945CD" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008945CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="005008B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0066279D" w:rsidRPr="0066279D">
+      <w:r w:rsidRPr="0066279D" w:rsidR="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ja kāds no zemāk minētajiem dokumentiem pieejams publiski pieejamā tīmekļvietnē, attiecīgajā projekta iesnieguma datu laukā </w:t>
       </w:r>
       <w:r w:rsidR="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda </w:t>
       </w:r>
-      <w:r w:rsidR="0066279D" w:rsidRPr="0066279D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0066279D" w:rsidR="0066279D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">tīmekļvietnes adresi vai, ja kāds no iesniedzamiem dokumentiem Projektu portālā ir iesniegts </w:t>
       </w:r>
       <w:r w:rsidR="008B1DF3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma trešās kārtas </w:t>
       </w:r>
       <w:r w:rsidR="00D450FB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">cita </w:t>
       </w:r>
-      <w:r w:rsidR="0066279D" w:rsidRPr="0066279D">
+      <w:r w:rsidRPr="0066279D" w:rsidR="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta ietvaros, </w:t>
       </w:r>
       <w:r w:rsidR="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda </w:t>
       </w:r>
-      <w:r w:rsidR="0066279D" w:rsidRPr="0066279D">
+      <w:r w:rsidRPr="0066279D" w:rsidR="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta numuru</w:t>
       </w:r>
       <w:r w:rsidR="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B73DE1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00B73DE1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BA62E5" w14:textId="30B4BAFF" w:rsidR="00DF4CE0" w:rsidRDefault="00975F32" w:rsidP="0035522E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00DF4CE0" w:rsidP="0035522E" w:rsidRDefault="00975F32" w14:paraId="37BA62E5" w14:textId="30B4BAFF">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975F32">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>projekta budžetā (projekta iesnieguma sadaļā “Budžeta kopsavilkums”) norādīto izmaksu apmēru pamatojošos dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="005354E3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00975F32">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Informāciju var pamatot ar</w:t>
       </w:r>
       <w:r w:rsidR="0083472D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0083472D" w:rsidRPr="0083472D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0083472D" w:rsidR="0083472D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sertificēta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0083472D" w:rsidRPr="0083472D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0083472D" w:rsidR="0083472D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>būvspeciālista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0083472D" w:rsidRPr="0083472D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0083472D" w:rsidR="0083472D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecināt</w:t>
       </w:r>
       <w:r w:rsidR="00DB7BE4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="0083472D" w:rsidRPr="0083472D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0083472D" w:rsidR="0083472D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> provizorisk</w:t>
       </w:r>
       <w:r w:rsidR="00DB7BE4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="0083472D" w:rsidRPr="0083472D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0083472D" w:rsidR="0083472D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tām</w:t>
       </w:r>
       <w:r w:rsidR="00DB7BE4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="0083472D" w:rsidRPr="0083472D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0083472D" w:rsidR="0083472D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar projekta īstenošanai visām nepieciešamajām darbībām</w:t>
       </w:r>
       <w:r w:rsidR="0083472D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BC4CFE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>būvdarbu izmaksu tām</w:t>
       </w:r>
       <w:r w:rsidR="00F519F4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BC4CFE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00975F32">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti</w:t>
       </w:r>
       <w:r w:rsidR="00CA1AEE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00975F32">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BE4E11" w:rsidRPr="00BE4E11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00BE4E11" w:rsidR="00BE4E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms) </w:t>
       </w:r>
       <w:r w:rsidRPr="00975F32">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u.c. informāciju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ACB954" w14:textId="20769225" w:rsidR="001D6F52" w:rsidRDefault="001D6F52">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001D6F52" w:rsidRDefault="001D6F52" w14:paraId="76ACB954" w14:textId="20769225">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dokumentus, kas apliecina, ka nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, ir projekta iesniedzēja īpašumā, valdījumā</w:t>
       </w:r>
       <w:r w:rsidR="00021404">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, pārvald</w:t>
       </w:r>
       <w:r w:rsidR="001B53EB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>īša</w:t>
       </w:r>
       <w:r w:rsidR="005A101A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai bezatlīdzības lietošanā</w:t>
       </w:r>
       <w:r w:rsidR="00BE4A22">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta īstenošanas laikā</w:t>
       </w:r>
       <w:r w:rsidR="00C166DC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta dzīves cikla laikā</w:t>
       </w:r>
       <w:r w:rsidR="00D46D45">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D397B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidR="00D46D45">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM MK noteikumu 16. punkt</w:t>
       </w:r>
       <w:r w:rsidR="003D397B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00D10668">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="004C1AD6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(attiecināms, ja tiesības</w:t>
       </w:r>
       <w:r w:rsidR="006521F7">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir iegūtas, taču nav nostiprinātas </w:t>
       </w:r>
       <w:r w:rsidR="005E2075">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>emesgrāmatā</w:t>
       </w:r>
-      <w:r w:rsidR="00114937" w:rsidRPr="00531752">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00114937">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00DE4605">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai nav iespējams pārbaudīt informāciju publiskajās datubāzēs);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9C026C" w14:textId="77777777" w:rsidR="00146643" w:rsidRDefault="00DB61D2" w:rsidP="00146643">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00146643" w:rsidP="00146643" w:rsidRDefault="00DB61D2" w14:paraId="0C9C026C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C1A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>plānotā enerģijas ietaupījuma ilgtermiņa uzturēšanas plān</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u,</w:t>
       </w:r>
       <w:r w:rsidR="001C5E2D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ko izstrādā</w:t>
       </w:r>
       <w:r w:rsidR="00736E54">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="000C617C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>būvniecību regulējošos normatīvos aktus, un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00504DC3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kas satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3F38BD" w14:textId="38AAD437" w:rsidR="00DC1593" w:rsidRDefault="00FE5A3A" w:rsidP="00DC1593">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00DC1593" w:rsidP="00DC1593" w:rsidRDefault="00FE5A3A" w14:paraId="5B3F38BD" w14:textId="38AAD437">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1587" w:hanging="510"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146643">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ziņas par projekta ietvaros uzstādāmo iekārtu, aprīkojuma un siltināšanas tehnoloģijas korektas ekspluatācijas nosacījumiem</w:t>
       </w:r>
-      <w:r w:rsidR="009857FF" w:rsidRPr="00146643">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00146643" w:rsidR="009857FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4ED041" w14:textId="754BB6B3" w:rsidR="00290EB5" w:rsidRPr="00DC1593" w:rsidRDefault="0096080C" w:rsidP="00DC1593">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00DC1593" w:rsidR="00290EB5" w:rsidP="00DC1593" w:rsidRDefault="0096080C" w14:paraId="7A4ED041" w14:textId="754BB6B3">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1587" w:hanging="510"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1593">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēkas īpašnieka periodiski veicamajām darbībām, lai nodrošinātu iekārtu un tehnoloģiju ilgtspēju visā iekārtu vai tehnoloģiju dzīves ciklā</w:t>
       </w:r>
-      <w:r w:rsidR="00E25704" w:rsidRPr="00DC1593">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DC1593" w:rsidR="00E25704">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F0CCD3" w14:textId="6D55F5B5" w:rsidR="001D677C" w:rsidRPr="00531752" w:rsidRDefault="00C71DAD" w:rsidP="00531752">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00531752" w:rsidR="001D677C" w:rsidP="00531752" w:rsidRDefault="00C71DAD" w14:paraId="15F0CCD3" w14:textId="6D55F5B5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1077" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531752">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00DB61D2" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00DB61D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a plāns uz projekta iesniegšanas brīdi nav izstrādāts, tad</w:t>
       </w:r>
-      <w:r w:rsidR="00E25704" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00E25704">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniegumā</w:t>
       </w:r>
-      <w:r w:rsidR="009F3903" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="009F3903">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C559D" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="006C559D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sniedz</w:t>
       </w:r>
-      <w:r w:rsidR="00DB61D2" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00DB61D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju par plāna izstrādāšanas laika grafiku, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00CC66DE" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00CC66DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nepārsniedz</w:t>
       </w:r>
-      <w:r w:rsidR="00DB61D2" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00DB61D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noslēguma maksājuma pieprasījuma iesniegšanas datumu</w:t>
       </w:r>
-      <w:r w:rsidR="00972860" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00972860">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DB61D2" w:rsidRPr="00531752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00531752" w:rsidR="00DB61D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un informāciju par galvenajiem uzdevumiem, kas iekļaujami plānā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A1427E" w14:textId="050497E9" w:rsidR="0035522E" w:rsidRDefault="00F04C28" w:rsidP="0035522E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0035522E" w:rsidP="0035522E" w:rsidRDefault="00F04C28" w14:paraId="03A1427E" w14:textId="050497E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04C28">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finansējuma pieejamību apliecinoši dokument</w:t>
       </w:r>
       <w:r w:rsidR="00C16C17">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04C28">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas apliecina nepieciešamo projekta iesniedzēja līdzfinansējumu</w:t>
       </w:r>
-      <w:r w:rsidR="3B1CF861" w:rsidRPr="1AC49A11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1AC49A11" w:rsidR="3B1CF861">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A328F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A328F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Piemēram, </w:t>
       </w:r>
       <w:r w:rsidR="00481434">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tie</w:t>
       </w:r>
       <w:r w:rsidRPr="007A328F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> var būt (ieskaitot citus līdzvērtīgus dokumentus):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B25C04B" w14:textId="58BE401D" w:rsidR="00D85C44" w:rsidRPr="0035522E" w:rsidRDefault="00F04C28" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="0035522E" w:rsidR="00D85C44" w:rsidP="00912D17" w:rsidRDefault="00F04C28" w14:paraId="6B25C04B" w14:textId="58BE401D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035522E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldībām vai to iestādēm</w:t>
       </w:r>
-      <w:r w:rsidR="00825309" w:rsidRPr="0035522E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0035522E" w:rsidR="00825309">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="0035522E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības domes lēmums par projekta</w:t>
       </w:r>
-      <w:r w:rsidR="002F5C7C" w:rsidRPr="0035522E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0035522E" w:rsidR="002F5C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0035522E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finansēšanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519CEF8C" w14:textId="4D681CFE" w:rsidR="00546D4D" w:rsidRDefault="00B576D7" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00546D4D" w:rsidP="00912D17" w:rsidRDefault="00B576D7" w14:paraId="519CEF8C" w14:textId="4D681CFE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD46E7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pašvaldības </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai publiski privātām </w:t>
       </w:r>
-      <w:r w:rsidR="00F04C28" w:rsidRPr="00D85C44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D85C44" w:rsidR="00F04C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kapitālsabiedrībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4251EED2" w14:textId="3A5B3C67" w:rsidR="00546D4D" w:rsidRDefault="00F04C28" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00546D4D" w:rsidP="00912D17" w:rsidRDefault="00F04C28" w14:paraId="4251EED2" w14:textId="3A5B3C67">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="1701" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546D4D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kapitālsabiedrības valdes lēmums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547DC995" w14:textId="3DCED1C3" w:rsidR="0078445D" w:rsidRPr="00546D4D" w:rsidRDefault="00F04C28" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00546D4D" w:rsidR="0078445D" w:rsidP="00912D17" w:rsidRDefault="00F04C28" w14:paraId="547DC995" w14:textId="3DCED1C3">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="1701" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546D4D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>akcionāru vai dalībnieku sapulces lēmums par finansējuma piešķiršanu projekta realizācijai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6478D245" w14:textId="0BA49673" w:rsidR="007A7276" w:rsidRPr="004E125C" w:rsidRDefault="00915730">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="004E125C" w:rsidR="007A7276" w:rsidRDefault="00915730" w14:paraId="6478D245" w14:textId="0BA49673">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ēkas vai ēkas daļas</w:t>
       </w:r>
-      <w:r w:rsidR="00932B5E" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00932B5E">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>energosertifikātu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00E2357B" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00E2357B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilst</w:t>
       </w:r>
-      <w:r w:rsidR="00E2357B" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00E2357B">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="00E2357B" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00E2357B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="00B00C3F" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00B00C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izstrādāts atbilstoši Ministru kabineta 2021. gada 8. aprīļa noteikumiem Nr. 222 “Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>energosertifikācijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi”</w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja ēkas vai ēkas daļas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>energosertifikāts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir izstrādāts pirms 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC5F6E" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00FC5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada 19.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC5F6E" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00FC5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">jūnija, projekta iesniegumam </w:t>
       </w:r>
-      <w:r w:rsidR="000A5238" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="000A5238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un izstrādātajam ēkas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000A5238" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="000A5238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>energosertifikātam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000A5238" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="000A5238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pievieno neatkarīga eksperta ēku energoefektivitātes jomā sagatavotu </w:t>
       </w:r>
-      <w:r w:rsidR="005B63CB" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="005B63CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un apliecinātu </w:t>
       </w:r>
-      <w:r w:rsidR="00E82442" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00E82442">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatojumu brīvā formā </w:t>
       </w:r>
-      <w:r w:rsidR="007A6F76" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="007A6F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>precizējumu, pārrēķinu vai skaidrojumu</w:t>
       </w:r>
-      <w:r w:rsidR="007A6F76" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="007A6F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D33DC" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="007D33DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai aģentūras izstrādātu</w:t>
       </w:r>
-      <w:r w:rsidR="00397966" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00397966">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> rekomendējošu </w:t>
       </w:r>
-      <w:r w:rsidR="00897BCC" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00897BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>paraugu</w:t>
       </w:r>
-      <w:r w:rsidR="008A76CD" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="008A76CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C6324" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="002C6324">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši atlases nolikuma 7. pielikuma formai</w:t>
       </w:r>
-      <w:r w:rsidR="00897BCC" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00897BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>energosertifikāta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstību atlases izsludināšanas dienā spēkā esošajām prasībām</w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="00926931" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00926931">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Atlasē projektus salīdzina, izmantojot </w:t>
       </w:r>
-      <w:r w:rsidR="00BC119D" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00BC119D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēkas energoefektivitātes novērtējumus, kas noteikti atbilstoši atlases izsludināšanas dienai spēkā esošiem primārās enerģijas faktoriem</w:t>
       </w:r>
-      <w:r w:rsidR="00D75161" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00D75161">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC56262" w14:textId="175A3D09" w:rsidR="00915730" w:rsidRPr="004E125C" w:rsidRDefault="00915730">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="004E125C" w:rsidR="00915730" w:rsidRDefault="00915730" w14:paraId="2FC56262" w14:textId="175A3D09">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dokumentu, kas apliecina</w:t>
       </w:r>
-      <w:r w:rsidR="004C46A6" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="004C46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka </w:t>
       </w:r>
-      <w:r w:rsidR="00CA627D" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00CA627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">būvniecības darbībām </w:t>
       </w:r>
-      <w:r w:rsidR="004C46A6" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="004C46A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>veikta</w:t>
       </w:r>
-      <w:r w:rsidR="00A56A54" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00A56A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A56A54" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00A56A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>būvvaldes atzīme par projektēšanas nosacījumu izpildi būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā</w:t>
       </w:r>
-      <w:r w:rsidR="00382610" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00382610">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A56A54" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00A56A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai būvvaldes izziņ</w:t>
       </w:r>
-      <w:r w:rsidR="005B6810" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="005B6810">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00A56A54" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00A56A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama</w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, ja </w:t>
       </w:r>
-      <w:r w:rsidR="005A38B1" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="005A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendē </w:t>
       </w:r>
-      <w:r w:rsidR="001E3996" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="001E3996">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
-      <w:r w:rsidR="008B0F5D" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="008B0F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kvalitātes kritērij</w:t>
       </w:r>
-      <w:r w:rsidR="004E125C" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="004E125C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E65E3A" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00E65E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF768C" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00EF768C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E65E3A" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00E65E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4.1.apakšpunktā </w:t>
       </w:r>
-      <w:r w:rsidR="00D35313" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00D35313">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">paredzēto </w:t>
       </w:r>
-      <w:r w:rsidR="002556C6" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="002556C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">papildu </w:t>
       </w:r>
-      <w:r w:rsidR="00075705" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00075705">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktu</w:t>
       </w:r>
-      <w:r w:rsidR="00371B55" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00371B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
-      <w:r w:rsidR="00075705" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00075705">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00655316" w:rsidRPr="004E125C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E125C" w:rsidR="00655316">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">minētie dokumenti </w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nav </w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pieejami Būvniecības informācijas sistēmā)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E125C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425E776D" w14:textId="3EC09196" w:rsidR="00375902" w:rsidRPr="003B5A99" w:rsidRDefault="4D916729" w:rsidP="00375902">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003B5A99" w:rsidR="00375902" w:rsidP="00375902" w:rsidRDefault="4D916729" w14:paraId="425E776D" w14:textId="3EC09196">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">plānotās </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2DF59F8A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>bezemisiju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="2DF59F8A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atjaun</w:t>
       </w:r>
       <w:r w:rsidR="3A15957A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>īgo</w:t>
       </w:r>
       <w:r w:rsidR="2DF59F8A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> energoresursu</w:t>
       </w:r>
       <w:r w:rsidR="2DF59F8A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="54170755">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00645C9A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="54170755">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>- AER)</w:t>
       </w:r>
       <w:r w:rsidR="2DF59F8A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izmantojošās iekārtas tehnisk</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifikācij</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, tehnisk</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pas</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, instrukcij</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, rokasgrāmat</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai cit</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdzvērtīg</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentācij</w:t>
       </w:r>
       <w:r w:rsidR="2493269A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurā raksturoti tās tehniskie parametri un norādīts paredzamais saražotās enerģijas patēriņš, kas atbilst izvirzītajiem nosacījumiem par </w:t>
       </w:r>
       <w:r w:rsidR="5178B363">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="0DA3582F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="5178B363">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašpatēriņu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(attiecināms</w:t>
       </w:r>
       <w:r w:rsidR="01CC1F7E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, ja p</w:t>
       </w:r>
       <w:r w:rsidR="47F5F73D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rojektā plānota </w:t>
       </w:r>
       <w:r w:rsidR="45067DA5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>enerģij</w:t>
       </w:r>
       <w:r w:rsidR="22001BA2">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="45067DA5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ražo</w:t>
       </w:r>
       <w:r w:rsidR="4541F909">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>šanas</w:t>
       </w:r>
       <w:r w:rsidR="156F93AD">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="705D4D10" w:rsidRPr="1D12A222">
+      <w:r w:rsidRPr="1D12A222" w:rsidR="705D4D10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>enerģiju</w:t>
       </w:r>
       <w:r w:rsidR="156F93AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="22001BA2" w:rsidRPr="004C517E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004C517E" w:rsidR="22001BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>akumulējoš</w:t>
       </w:r>
       <w:r w:rsidR="705D4D10">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="362453C8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="22001BA2" w:rsidRPr="004C517E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004C517E" w:rsidR="22001BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai uzglabājoš</w:t>
       </w:r>
       <w:r w:rsidR="705D4D10">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="4541F909">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iekārtu uzstādīšana</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A99">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B133A3F" w14:textId="32D44CDB" w:rsidR="00A16C49" w:rsidRDefault="00A16C49">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00A16C49" w:rsidRDefault="00A16C49" w14:paraId="6B133A3F" w14:textId="32D44CDB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ēkas tehniskās apsekošanas atzinumu (attiecināms, ja </w:t>
       </w:r>
       <w:r w:rsidR="008376D5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek veikta </w:t>
       </w:r>
-      <w:r w:rsidR="008376D5" w:rsidRPr="008376D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008376D5" w:rsidR="008376D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ēkas iekšējo un ārējo inženiertīklu atjaunošana vai pārbūve ēkā un ēkas funkcionālajā teritorijā </w:t>
       </w:r>
       <w:r w:rsidR="008376D5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM MK noteikumu 25.1</w:t>
       </w:r>
       <w:r w:rsidR="001C5916">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. apakšpunkt</w:t>
       </w:r>
       <w:r w:rsidR="008376D5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E81436" w14:textId="5FE41373" w:rsidR="003922DD" w:rsidRDefault="00AD3048" w:rsidP="223A550E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="003922DD" w:rsidP="223A550E" w:rsidRDefault="00AD3048" w14:paraId="54E81436" w14:textId="5FE41373">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="223A550E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">neatkarīga eksperta ēku energoefektivitātes jomā vai sertificēta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="223A550E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>būvspeciālista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="223A550E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> siltumapgādes, ventilācijas un gaisa kondicionēšanas sistēmu projektēšanā sagatavot</w:t>
       </w:r>
-      <w:r w:rsidR="00CB724F" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00CB724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="223A550E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A16C49" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00A16C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">siltumenerģijas ražošanas avotu izmantošanas prioritārās kārtības </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A16C49" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00A16C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izvērtējumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A16C49" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00A16C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, ja</w:t>
       </w:r>
-      <w:r w:rsidR="009A5597" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="009A5597">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekts tiek īstenots </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00653FFD" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00653FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>valstspilsētā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00653FFD" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00653FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai novada pilsētā un</w:t>
       </w:r>
-      <w:r w:rsidR="00A46571" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00A46571">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plānota cietās biomasas apkures iekārtas uzstādīšana</w:t>
       </w:r>
-      <w:r w:rsidR="00E337B6" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00E337B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CA5AB5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00822C61" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00822C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izvērtējums</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00822C61" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00822C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003922DD" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="003922DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>satur</w:t>
       </w:r>
-      <w:r w:rsidR="00572FC3" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00572FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00572FC3" w:rsidRPr="00426EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00426EF2" w:rsidR="00572FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vismaz</w:t>
       </w:r>
-      <w:r w:rsidR="003922DD" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="003922DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> šād</w:t>
       </w:r>
-      <w:r w:rsidR="00524DFE" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="00524DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us aspektus</w:t>
       </w:r>
-      <w:r w:rsidR="003922DD" w:rsidRPr="223A550E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="223A550E" w:rsidR="003922DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246082A5" w14:textId="77777777" w:rsidR="00822C61" w:rsidRDefault="00822C61" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00822C61" w:rsidP="00912D17" w:rsidRDefault="00822C61" w14:paraId="246082A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tehniskās iespējas pieslēgties primāri pie centralizētās siltumapgādes sistēmas. Ja tas tehniski nav iespējams, tad uzstādīt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>siltumsūkņus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai citas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>bezemisiju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> AER tehnoloģijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684774C5" w14:textId="22A13E78" w:rsidR="006426E3" w:rsidRDefault="00822C61" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="006426E3" w:rsidP="00912D17" w:rsidRDefault="00822C61" w14:paraId="684774C5" w14:textId="22A13E78">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ekonomiskā pamatotība</w:t>
       </w:r>
       <w:r w:rsidR="00425474">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>- vērtējot konkrētā risinājuma potenciālās ieviešanas, kā arī lietošanas izmaksas, par ekonomiski nepamatotu risinājumu uzskatāms tāds risinājums, kas ir vismaz par 20</w:t>
       </w:r>
       <w:r w:rsidR="00425474">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00822C61">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>% dārgāks par citu iespējamo variantu</w:t>
       </w:r>
-      <w:r w:rsidR="00A16C49" w:rsidRPr="00572118">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00572118" w:rsidR="00A16C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70182156" w14:textId="1F3B882F" w:rsidR="00822C61" w:rsidRPr="00572118" w:rsidRDefault="00DA6A55" w:rsidP="00912D17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00572118" w:rsidR="00822C61" w:rsidP="00912D17" w:rsidRDefault="00DA6A55" w14:paraId="70182156" w14:textId="1F3B882F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA6A55">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>juridiskie šķēršļi konkrētā risinājuma ieviešanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39580961" w14:textId="30BAA7F5" w:rsidR="001B6523" w:rsidRPr="006426E3" w:rsidRDefault="0B548D74" w:rsidP="1D12A222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="006426E3" w:rsidR="001B6523" w:rsidP="1D12A222" w:rsidRDefault="0B548D74" w14:paraId="39580961" w14:textId="30BAA7F5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sabiedriskā siltumapgādes sniedzēja </w:t>
       </w:r>
-      <w:r w:rsidR="5409D5ED" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="5409D5ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apli</w:t>
       </w:r>
-      <w:r w:rsidR="0CEF5887" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0CEF5887">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ecinājum</w:t>
       </w:r>
-      <w:r w:rsidR="5E3A65EB" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="5E3A65EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka attālums no projekta ēkas ārsienas tuvākā punkta līdz centralizētās siltumapgādes tīkliem vai līdz to tuvākajai iespējamai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pieslēguma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vietai pārsniedz 20</w:t>
       </w:r>
-      <w:r w:rsidR="1D57DC7C" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="1D57DC7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>metrus</w:t>
       </w:r>
-      <w:r w:rsidR="224FC787" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="224FC787">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attieci</w:t>
       </w:r>
-      <w:r w:rsidR="3D3B094A" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="3D3B094A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nāms, ja</w:t>
       </w:r>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB5BA4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">netiek veikts prioritārās kārtības </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CB5BA4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izvērtējums</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A75468">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ja </w:t>
       </w:r>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekts tiek īstenots </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>valstspilsētā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai novada pilsētā un </w:t>
       </w:r>
       <w:r w:rsidR="000F6BAE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">siltumenerģijas ražošanai </w:t>
       </w:r>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>plānot</w:t>
       </w:r>
-      <w:r w:rsidR="1F8957AD" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="1F8957AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s uzstādīt</w:t>
       </w:r>
-      <w:r w:rsidR="0E5CFE9D" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="0E5CFE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="32020436" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="32020436">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>AER</w:t>
       </w:r>
-      <w:r w:rsidR="3A332631" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="3A332631">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1F8957AD" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="1F8957AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tehnoloģijas, kas nav cietās biomasas apkures iekārtas</w:t>
       </w:r>
-      <w:r w:rsidR="224FC787" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="224FC787">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="5CDFFBB9" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="5CDFFBB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA57744" w14:textId="3CB6BEF6" w:rsidR="009E0044" w:rsidRPr="009E0044" w:rsidRDefault="009E0044">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="009E0044" w:rsidR="009E0044" w:rsidRDefault="009E0044" w14:paraId="2EA57744" w14:textId="3CB6BEF6">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="492C77E1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Valsts ugunsdzēsības un glābšanas dienesta </w:t>
       </w:r>
-      <w:r w:rsidR="00644604" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00644604">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="008A3A83">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00644604" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00644604">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– VUGD) </w:t>
       </w:r>
-      <w:r w:rsidR="00B364BA" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00B364BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ēkas pagrabstāva novērtējumu </w:t>
       </w:r>
-      <w:r w:rsidR="00644604" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00644604">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši VUGD Vadlīnijām par minimālajām prasībām telpu pielāgošanai III kategorijas patvertnes izveidošanai </w:t>
       </w:r>
       <w:r w:rsidRPr="492C77E1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(attiecināms, ja </w:t>
       </w:r>
-      <w:r w:rsidR="00535E05" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00535E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projektā plānota </w:t>
       </w:r>
-      <w:r w:rsidR="00F74AAF" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00F74AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
-      <w:r w:rsidR="0065160D" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="0065160D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F74AAF" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00F74AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kategorijas patvert</w:t>
       </w:r>
-      <w:r w:rsidR="00535E05" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00535E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nes</w:t>
       </w:r>
-      <w:r w:rsidR="00F74AAF" w:rsidRPr="492C77E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="492C77E1" w:rsidR="00F74AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ierīkošana</w:t>
       </w:r>
       <w:r w:rsidRPr="492C77E1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF325BF" w14:textId="71D0BF45" w:rsidR="0078414A" w:rsidRDefault="0078414A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0078414A" w:rsidRDefault="0078414A" w14:paraId="7DF325BF" w14:textId="71D0BF45">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pakalpojuma līgum</w:t>
       </w:r>
       <w:r w:rsidR="007C08AB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>par sabiedrisko pakalpojumu sniegšanu, kurā ir ietverta SAM MK noteikumu 1</w:t>
       </w:r>
       <w:r w:rsidR="00F42897">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punktā noteiktā informācija (attiecināms, ja projekt</w:t>
       </w:r>
       <w:r w:rsidR="00A10836">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00BC6237">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši SAM MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="005B2546">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r w:rsidR="00780942">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00780942" w:rsidRPr="028A287F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="028A287F" w:rsidR="00780942">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="1C6D1D19" w:rsidDel="00780942">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00780942">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00586A42">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005B2546">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta prasībām </w:t>
       </w:r>
       <w:r w:rsidR="00A10836">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sabiedrisko pakalpojumu sniedzējs</w:t>
       </w:r>
       <w:r w:rsidR="00955BE5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000230C5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kam </w:t>
       </w:r>
       <w:r w:rsidR="00C41A51">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvald</w:t>
       </w:r>
       <w:r w:rsidR="00BF335B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ība vai </w:t>
       </w:r>
-      <w:r w:rsidR="00043124" w:rsidRPr="00043124">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00043124" w:rsidR="00043124">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacionālais veselības dienests </w:t>
       </w:r>
       <w:r w:rsidR="00043124">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ir noteicis</w:t>
       </w:r>
       <w:r w:rsidR="000230C5">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sniegt </w:t>
       </w:r>
-      <w:r w:rsidR="000230C5" w:rsidRPr="000230C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="000230C5" w:rsidR="000230C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pakalpojumus ar vispārēju tautsaimniecisku nozīmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A7B64" w14:textId="54719592" w:rsidR="007B5C52" w:rsidRDefault="00AB0FAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="007B5C52" w:rsidRDefault="00AB0FAB" w14:paraId="7A3A7B64" w14:textId="54719592">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01A44F3A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ēkā īstenoto sabiedrisko pakalpojumu </w:t>
       </w:r>
-      <w:r w:rsidR="00564CCB" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00564CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sniegšanas jau</w:t>
       </w:r>
-      <w:r w:rsidR="004A32C3" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="004A32C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00564CCB" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00564CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">as īpatsvara aprēķins </w:t>
       </w:r>
-      <w:r w:rsidR="00CE439F" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00CE439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00564CCB" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00564CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases nolikuma </w:t>
       </w:r>
-      <w:r w:rsidR="00440E29" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00440E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00577ACD" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00577ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00564CCB" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00564CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE1150" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00AE1150">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00564CCB" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00564CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ielikum</w:t>
       </w:r>
-      <w:r w:rsidR="00CE439F" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00CE439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a formai</w:t>
       </w:r>
-      <w:r w:rsidR="000E1732" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="000E1732">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE439F" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00CE439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005B2497" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="005B2497">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>attiecināms, ja</w:t>
       </w:r>
-      <w:r w:rsidR="00154CC9" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00154CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00154CC9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs ir sabiedrisko pakalpojumu sniedzējs </w:t>
       </w:r>
-      <w:r w:rsidR="005B2497" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="005B2497">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DA5D56" w:rsidRPr="01A44F3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="01A44F3A" w:rsidR="00DA5D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C62A94" w14:textId="639616C5" w:rsidR="00E53D70" w:rsidRPr="00436FA1" w:rsidRDefault="00CE2209">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00436FA1" w:rsidR="00E53D70" w:rsidRDefault="00CE2209" w14:paraId="51C62A94" w14:textId="639616C5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00E53D70" w:rsidRPr="00E53D70">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E53D70" w:rsidR="00E53D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>okumentus vai aprēķinu, kas pamato, ka ieņēmumi no saimnieciskās darbības konkrētajā infrastruktūrā nepārsniedz 50</w:t>
       </w:r>
       <w:r w:rsidR="002433E6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E53D70" w:rsidRPr="00E53D70">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E53D70" w:rsidR="00E53D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>% no kultūras jomas pakalpojumu sniedzēja gada budžeta ieņēmumu daļas konkrētajā infrastruktūrā</w:t>
       </w:r>
       <w:r w:rsidR="002433E6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009949FA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši SAM MK noteikumu 20. punktam </w:t>
       </w:r>
       <w:r w:rsidR="002433E6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(attiecināms, ja</w:t>
       </w:r>
-      <w:r w:rsidR="008121C7" w:rsidRPr="008121C7">
+      <w:r w:rsidRPr="008121C7" w:rsidR="008121C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008121C7" w:rsidRPr="008121C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008121C7" w:rsidR="008121C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniedzējs plāno atbalstu kultūras infrastruktūrai, kurā netiek veikta saimnieciska darbība un tiek pildīti pašvaldības deleģētie pārvaldes uzdevumi</w:t>
       </w:r>
       <w:r w:rsidR="002433E6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008121C7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E30458" w14:textId="38BBA8A8" w:rsidR="00E86562" w:rsidRPr="00474912" w:rsidRDefault="00CA1F97">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00474912" w:rsidR="00E86562" w:rsidRDefault="00CA1F97" w14:paraId="38E30458" w14:textId="38BBA8A8">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1F97">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums par </w:t>
       </w:r>
       <w:r w:rsidR="00C0654C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>piešķirto</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1F97">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un plānoto </w:t>
       </w:r>
       <w:r w:rsidR="00F24442">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1F97">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu </w:t>
       </w:r>
       <w:r w:rsidR="00FD1F2F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1F97">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases nolikuma </w:t>
       </w:r>
-      <w:r w:rsidR="00993AD2" w:rsidRPr="000E2E2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000E2E2E" w:rsidR="00993AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2E2E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. pielikum</w:t>
       </w:r>
       <w:r w:rsidR="00FD1F2F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a formai</w:t>
       </w:r>
-      <w:r w:rsidR="005413D6" w:rsidRPr="000E2E2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000E2E2E" w:rsidR="005413D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD1F2F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005413D6" w:rsidRPr="005413D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005413D6" w:rsidR="005413D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>attiecināms,</w:t>
       </w:r>
       <w:r w:rsidR="00246510">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00246510">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja projekta iesniedzējs ir sabiedrisko pakalpojumu sniedzējs</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1F97">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F428F7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546C58DA" w14:textId="79A7869E" w:rsidR="00330093" w:rsidRPr="00306EA2" w:rsidRDefault="00330093">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00306EA2" w:rsidR="00330093" w:rsidRDefault="00330093" w14:paraId="546C58DA" w14:textId="79A7869E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306EA2">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums par </w:t>
       </w:r>
-      <w:r w:rsidR="00B43A9D" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00B43A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>papildinošas sai</w:t>
       </w:r>
-      <w:r w:rsidR="00CB150B" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00CB150B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>mnieciskās darbības, parasto papildpakalpojumu</w:t>
       </w:r>
       <w:r w:rsidR="00216D33">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB150B" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00CB150B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> citas </w:t>
       </w:r>
-      <w:r w:rsidR="00656363" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00656363">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saimnieciskas</w:t>
       </w:r>
-      <w:r w:rsidR="00CB150B" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00CB150B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> da</w:t>
       </w:r>
-      <w:r w:rsidR="00656363" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00656363">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rbības </w:t>
       </w:r>
       <w:r w:rsidR="00216D33">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="0061211C" w:rsidRPr="0061211C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0061211C" w:rsidR="0061211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ilgstošas sociālās aprūpes un sociālās rehabilitācijas pakalpojumu</w:t>
       </w:r>
       <w:r w:rsidR="00216D33">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00656363" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00656363">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veikšanu infrastruktūrā </w:t>
       </w:r>
-      <w:r w:rsidR="00263B2E" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00263B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00656363" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00656363">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atlases nolikuma</w:t>
       </w:r>
-      <w:r w:rsidR="00DE4A72" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00DE4A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.</w:t>
       </w:r>
-      <w:r w:rsidR="00095A60" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00095A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE4A72" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00DE4A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikuma</w:t>
       </w:r>
-      <w:r w:rsidR="00095A60" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00095A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> formai</w:t>
       </w:r>
-      <w:r w:rsidR="00236DC9" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00236DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE4A72" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00DE4A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A57AD2" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00A57AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>attiecināms, ja infrastruktūrā tiek veikta papildinoša saimnieciska darbība, sniegti parastie papildpakalpojumi</w:t>
       </w:r>
       <w:r w:rsidR="0061211C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A57AD2" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00A57AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veikta cita saimnieciska darbība</w:t>
       </w:r>
       <w:r w:rsidR="0061211C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sniegti </w:t>
       </w:r>
-      <w:r w:rsidR="0061211C" w:rsidRPr="0061211C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0061211C" w:rsidR="0061211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ilgstošas sociālās aprūpes un sociālās rehabilitācijas pakalpojum</w:t>
       </w:r>
       <w:r w:rsidR="0061211C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00656363" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="00656363">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009334FE" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="009334FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A55337" w14:textId="1D5CAA65" w:rsidR="002B3005" w:rsidRPr="00306EA2" w:rsidRDefault="00B37FA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00306EA2" w:rsidR="002B3005" w:rsidRDefault="00B37FA7" w14:paraId="59A55337" w14:textId="1D5CAA65">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37FA7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ēkas kopējās gada jaudas vai ēkas daļas gada jaudas </w:t>
       </w:r>
       <w:r w:rsidR="00DE3AFE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">aprēķins </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37FA7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>platības, laika vai finanšu izteiksmē</w:t>
       </w:r>
       <w:r w:rsidR="00DE3AFE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00AB0151">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidR="00FA529F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB0151">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FA529F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB0151">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6.2.</w:t>
       </w:r>
       <w:r w:rsidR="00FA529F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r w:rsidR="00AB0151">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidR="00FA529F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C51443">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA529F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikuma</w:t>
       </w:r>
       <w:r w:rsidR="00802A91">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veidnei</w:t>
       </w:r>
       <w:r w:rsidR="001A028D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A028D" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="001A028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(attiecināms, ja infrastruktūrā tiek veikta papildinoša saimnieciska darbība, sniegti parastie papildpakalpojumi</w:t>
       </w:r>
       <w:r w:rsidR="001A028D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001A028D" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="001A028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veikta cita saimnieciska darbība</w:t>
       </w:r>
       <w:r w:rsidR="001A028D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sniegti </w:t>
       </w:r>
-      <w:r w:rsidR="001A028D" w:rsidRPr="0061211C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0061211C" w:rsidR="001A028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ilgstošas sociālās aprūpes un sociālās rehabilitācijas pakalpojum</w:t>
       </w:r>
       <w:r w:rsidR="001A028D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="001A028D" w:rsidRPr="00306EA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00306EA2" w:rsidR="001A028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00802A91">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436CD517" w14:textId="4718DFA3" w:rsidR="00DE2905" w:rsidRPr="00580CBD" w:rsidRDefault="000568A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00580CBD" w:rsidR="00DE2905" w:rsidRDefault="000568A7" w14:paraId="436CD517" w14:textId="4718DFA3">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000568A7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u iesnieguma sadaļu vai pielikumu tulkojums</w:t>
       </w:r>
       <w:r w:rsidR="00580CBD">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a</w:t>
       </w:r>
-      <w:r w:rsidR="00580CBD" w:rsidRPr="00580CBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00580CBD" w:rsidR="00580CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ttiecināms, ja kāda no projekta iesnieguma sadaļām vai pielikumiem nav valsts valodā);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BB4975" w14:textId="0BB37865" w:rsidR="00C161F2" w:rsidRPr="00DE2905" w:rsidRDefault="00874FFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00DE2905" w:rsidR="00C161F2" w:rsidRDefault="00874FFF" w14:paraId="38BB4975" w14:textId="0BB37865">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580CBD">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">citi dokumenti, ja tādi nepieciešami, lai pilnvērtīgi pamatotu projektā </w:t>
       </w:r>
       <w:r w:rsidRPr="00874FFF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>plānotās darbības un izmaksas</w:t>
       </w:r>
       <w:r w:rsidR="00DE2905">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="00F2159F" w:rsidRDefault="1E477A8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00CF6E17" w:rsidRDefault="1E477A8E" w14:paraId="7A81AF97" w14:textId="737B7890">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="445D3849" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="445D3849">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā atsauces uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikum</w:t>
       </w:r>
-      <w:r w:rsidR="445D3849" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="445D3849">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidR="7F828B8C" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="7F828B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda precīzi, nodrošinot to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7F828B8C" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="7F828B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>identificējam</w:t>
       </w:r>
-      <w:r w:rsidR="281F401B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="281F401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ību</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="281F401B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="281F401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="08EF4D21" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="08EF4D21">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404EE33C" w14:textId="5ACF19C9" w:rsidR="004C2582" w:rsidRPr="00F2159F" w:rsidRDefault="00313F21">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="004C2582" w:rsidRDefault="00313F21" w14:paraId="404EE33C" w14:textId="5ACF19C9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lai kvalitatīv</w:t>
       </w:r>
-      <w:r w:rsidR="00FF6161" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FF6161">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i aizpildītu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00FF6161" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FF6161">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="005C4725" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="005C4725">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto </w:t>
       </w:r>
       <w:r w:rsidR="001C1B06">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
-      <w:r w:rsidR="00E16155" w:rsidRPr="00E16155">
+      <w:r w:rsidRPr="00E16155" w:rsidR="00E16155">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="683B756D" wp14:editId="4C14D154">
             <wp:extent cx="219106" cy="200053"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="744531427" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="744531427" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -6902,53 +7007,53 @@
         <w:t xml:space="preserve">tvertos skaidrojumus </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>projekta iesnieguma aizpildīšana</w:t>
       </w:r>
       <w:r w:rsidR="00D14CBD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE5065" w14:textId="1A7C5927" w:rsidR="0077328F" w:rsidRPr="00F2159F" w:rsidRDefault="0077328F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0077328F" w:rsidRDefault="0077328F" w14:paraId="50DE5065" w14:textId="1A7C5927">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā ņem vērā Finanšu ministrijas 202</w:t>
       </w:r>
       <w:r w:rsidR="00C54890">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -7053,5171 +7158,5171 @@
       </w:r>
       <w:r w:rsidR="00FD7A08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A30034">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="009F5567" w:rsidRPr="009F5567">
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="009F5567" w:rsidR="009F5567">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A30034" w:rsidRPr="00A30034">
+      <w:r w:rsidRPr="00A30034" w:rsidR="00A30034">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE335CF" w14:textId="70B9083D" w:rsidR="00446CC4" w:rsidRPr="00F2159F" w:rsidRDefault="3AEC74B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00446CC4" w:rsidRDefault="3AEC74B1" w14:paraId="1EE335CF" w14:textId="70B9083D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="1B389443" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1B389443">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavo latviešu valodā. Ja kāda no projekta iesnieguma sadaļām vai pielikumiem ir citā valodā, </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1EE2A303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="08FF6078" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="08FF6078">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valsts</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> valodas likum</w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1EE2A303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>am pievieno Ministru kabineta 2000.</w:t>
       </w:r>
-      <w:r w:rsidR="36509AE9" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="36509AE9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1EE2A303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gada 22.</w:t>
       </w:r>
-      <w:r w:rsidR="36509AE9" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="36509AE9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1EE2A303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>augusta noteikumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="36509AE9" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="36509AE9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1EE2A303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">291 “Kārtība, kādā apliecināmi dokumentu tulkojumi valsts valodā” </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteiktajā kārtībā</w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1EE2A303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
-      <w:r w:rsidR="6DE0719E" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="6DE0719E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BD4AD8" w14:textId="57496A7C" w:rsidR="00411490" w:rsidRPr="00F2159F" w:rsidRDefault="00030AA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00411490" w:rsidRDefault="00030AA6" w14:paraId="68BD4AD8" w14:textId="57496A7C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00313F21" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00313F21" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00313F21" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar precizitāti līdz </w:t>
       </w:r>
-      <w:r w:rsidR="00660A2C" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00660A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">diviem </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7526" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00DB7526">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
-      <w:r w:rsidR="00313F21" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40019846" w14:textId="3686EB0B" w:rsidR="001306D9" w:rsidRPr="00F2159F" w:rsidRDefault="0042748D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001306D9" w:rsidRDefault="0042748D" w14:paraId="40019846" w14:textId="3686EB0B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FA3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="0072213C" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0072213C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FA3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz līdz projektu iesniegumu iesniegšanas</w:t>
       </w:r>
-      <w:r w:rsidR="00CD335B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00CD335B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> termiņa</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FA3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> beigu </w:t>
       </w:r>
-      <w:r w:rsidR="00CD335B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00CD335B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FA3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183B9305" w14:textId="2DB7C06B" w:rsidR="001306D9" w:rsidRPr="00F2159F" w:rsidRDefault="002B6657">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001306D9" w:rsidRDefault="002B6657" w14:paraId="183B9305" w14:textId="2DB7C06B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
-      <w:r w:rsidR="00404D7C" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00404D7C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu datuma, tas netiek vērtēts. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B48" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00AA1B48">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Centrālā finanšu un līgumu aģentūra (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="007A7D85">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B48" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00AA1B48">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00AA53F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B48" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00AA1B48">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par to informē projekta iesniedzēju</w:t>
       </w:r>
-      <w:r w:rsidR="0013188F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0013188F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22452EA0" w14:textId="44BF1153" w:rsidR="008E372B" w:rsidRPr="00642189" w:rsidRDefault="68672EE0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00642189" w:rsidR="008E372B" w:rsidRDefault="68672EE0" w14:paraId="22452EA0" w14:textId="44BF1153">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="2EAD6D44" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="2EAD6D44">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F07F3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="06B31755">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūt</w:t>
       </w:r>
-      <w:r w:rsidR="00086513" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00086513">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="06B31755">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00142693">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projektu portāl</w:t>
       </w:r>
       <w:r w:rsidR="00F07F3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00142693">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="06B31755">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>automātiski sagatavot</w:t>
       </w:r>
       <w:r w:rsidR="00142693">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="06B31755">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="00086513" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00086513">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lektroniskā</w:t>
       </w:r>
-      <w:r w:rsidR="00C53E25" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C53E25">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="06B31755">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>past</w:t>
       </w:r>
-      <w:r w:rsidR="00C53E25" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C53E25">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a vēstul</w:t>
       </w:r>
       <w:r w:rsidR="00364D85">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="06B31755">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="00F2159F" w:rsidRDefault="00A01D52" w:rsidP="00DB7526">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00A01D52" w:rsidP="00DB7526" w:rsidRDefault="00A01D52" w14:paraId="2E23197B" w14:textId="68057499">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:name="_Ref120491269" w:id="12"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="473A255F" w14:textId="0F057AED" w:rsidR="00D537C1" w:rsidRPr="00443C52" w:rsidRDefault="00D537C1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00443C52" w:rsidR="00D537C1" w:rsidRDefault="00D537C1" w14:paraId="473A255F" w14:textId="0F057AED">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:name="_Ref172292401" w:id="13"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00F12066">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00CC10BB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00CC10BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar rīkojumu izveido </w:t>
       </w:r>
-      <w:r w:rsidR="00C13EB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C13EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00711EC7" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00711EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00C13EB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C13EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2027.</w:t>
       </w:r>
       <w:r w:rsidR="009E093B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C13EB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C13EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada plānošanas perioda vadības likuma </w:t>
       </w:r>
-      <w:r w:rsidR="003C2265" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003C2265">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="007D3AC9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003C2265" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003C2265">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– Likums) </w:t>
       </w:r>
-      <w:r w:rsidR="00C13EB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C13EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">21. panta prasībām atbilstošu </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projektu iesniegumu vērtēšanas komisiju (turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– vērtēšanas komisija)</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, vērtēšanas komisijas sastāva izveidē ievērojot </w:t>
       </w:r>
-      <w:r w:rsidR="00614668" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00614668">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” un </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Regulas 20</w:t>
       </w:r>
-      <w:r w:rsidR="003C2CBE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003C2CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="003C2CBE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003C2CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2509</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61.</w:t>
       </w:r>
-      <w:r w:rsidR="00402F7A" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00402F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FB4B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="12545E31" w14:textId="6857686B" w:rsidR="00D537C1" w:rsidRPr="00F2159F" w:rsidRDefault="00D537C1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00D537C1" w:rsidRDefault="00D537C1" w14:paraId="12545E31" w14:textId="6857686B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vērtēšanas komisijas locekļi ir atbildīgi par projektu iesniegumu savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00D03AB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D03AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Latvijas Republikas un Eiropas Savienības </w:t>
       </w:r>
-      <w:r w:rsidR="00D03AB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D03AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī </w:t>
       </w:r>
-      <w:r w:rsidR="00D03AB3" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D03AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidR="003D7C86" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003D7C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbildīgi </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="008B1741" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008B1741">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">objektivitātes un </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>konfidencialitātes ievērošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2217835A" w14:textId="6F6A7C40" w:rsidR="007F263F" w:rsidRPr="00F2159F" w:rsidRDefault="002A34A9">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="007F263F" w:rsidRDefault="002A34A9" w14:paraId="2217835A" w14:textId="6F6A7C40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas locekļi projekta iesnieguma vērtēšanas laikā nav tiesīgi komunicēt ar projekta iesnieguma iesniedzēju par projekta iesnieguma vērtēšanu vai ar to saistītiem jautājumiem. Projekta iesniegums pēc tā iesniegšanas līdz</w:t>
       </w:r>
-      <w:r w:rsidR="00AF656B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00AF656B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A95B53">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
-      <w:r w:rsidR="00AF656B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00AF656B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmuma par tā apstiprināšanu, apstiprināšanu ar nosacījumu vai noraidīšanu </w:t>
       </w:r>
-      <w:r w:rsidR="00711EC7" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00711EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AE2849" w14:textId="7BF4C1E0" w:rsidR="00D537C1" w:rsidRPr="008325AC" w:rsidRDefault="00B60437">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="008325AC" w:rsidR="00D537C1" w:rsidRDefault="00B60437" w14:paraId="49AE2849" w14:textId="7BF4C1E0">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:name="_Ref120520594" w:id="14"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00ED50C7" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00ED50C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ērtēšanas komisija pēc projektu iesniegumu iesniegšanas termiņa beig</w:t>
       </w:r>
-      <w:r w:rsidR="00840CF9" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00840CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u datuma</w:t>
       </w:r>
-      <w:r w:rsidR="00ED50C7" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00ED50C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
       </w:r>
-      <w:r w:rsidR="0043459A" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0043459A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0043459A" w:rsidRPr="00185846">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00185846" w:rsidR="0043459A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:r w:rsidR="00E524EE" w:rsidRPr="00185846">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00185846" w:rsidR="00E524EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0043459A" w:rsidRPr="00185846">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00185846" w:rsidR="0043459A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF29FF" w:rsidRPr="00185846">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00185846" w:rsidR="00AF29FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0043459A" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0043459A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums) un</w:t>
       </w:r>
-      <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D537C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005922B8" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="005922B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
-      <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D537C1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aizpildot projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00485091" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00485091">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D537C1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00485091" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00485091">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D537C1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="6322088E" w14:textId="5A53F770" w:rsidR="001B7BC7" w:rsidRPr="00F2159F" w:rsidRDefault="27F7F099">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001B7BC7" w:rsidRDefault="27F7F099" w14:paraId="6322088E" w14:textId="5A53F770">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms</w:t>
       </w:r>
-      <w:r w:rsidR="16799EEC" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="16799EEC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noli</w:t>
       </w:r>
       <w:r w:rsidRPr="00253228">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kuma</w:t>
       </w:r>
       <w:r w:rsidR="00364B2D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D1B97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="00A84BE6" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00A84BE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="64AAF8A7" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="64AAF8A7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> punktā noteiktās vērtēšanas uzsākšanas komisija</w:t>
       </w:r>
       <w:r w:rsidR="008032D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="64AAF8A7" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="64AAF8A7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārbauda projekta</w:t>
       </w:r>
-      <w:r w:rsidR="4F750B0F" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="4F750B0F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="64AAF8A7" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="64AAF8A7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniedzēja</w:t>
       </w:r>
-      <w:r w:rsidR="00D611F2" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00D611F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B71E77" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00B71E77">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="004036AF" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="004036AF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar to </w:t>
       </w:r>
-      <w:r w:rsidR="00B71E77" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00B71E77">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
-      <w:r w:rsidR="005F0EA6" w:rsidRPr="00253228">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00253228" w:rsidR="005F0EA6">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidR="00B71E77" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00B71E77">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="10C97420" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="10C97420">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstību</w:t>
       </w:r>
-      <w:r w:rsidR="40D4580A" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="40D4580A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Likuma 22.</w:t>
       </w:r>
       <w:r w:rsidR="00165840">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7DD67968" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="7DD67968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>un 26.</w:t>
       </w:r>
       <w:r w:rsidR="00165840">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="40D4580A" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="40D4580A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pantā noteiktajiem izslēgšanas noteikumiem</w:t>
       </w:r>
-      <w:r w:rsidR="591ADAEE" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="591ADAEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA775F" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00BA775F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
-      <w:r w:rsidR="00702951" w:rsidRPr="00253228">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00253228" w:rsidR="00702951">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidR="591ADAEE" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="591ADAEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību,</w:t>
       </w:r>
-      <w:r w:rsidR="40D4580A" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="40D4580A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="591ADAEE" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="591ADAEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un veic </w:t>
       </w:r>
-      <w:r w:rsidR="6B556D70" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="6B556D70">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzēja </w:t>
       </w:r>
-      <w:r w:rsidR="00114F2E" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00114F2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="006B0F40" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="006B0F40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ar to</w:t>
       </w:r>
-      <w:r w:rsidR="00253228" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00253228">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00114F2E" w:rsidRPr="00253228">
+      <w:r w:rsidRPr="00253228" w:rsidR="00114F2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">saistīto </w:t>
       </w:r>
-      <w:r w:rsidR="00114F2E" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00114F2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>fizisko personu</w:t>
       </w:r>
-      <w:r w:rsidR="0055595A" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0055595A">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidR="00114F2E" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00114F2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="40D4580A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
-      <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="40D4580A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="40D4580A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> pantam</w:t>
       </w:r>
-      <w:r w:rsidR="1202C425" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="1202C425">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="299B8616" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="299B8616">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs atbilst kādam no minētajos normatīvajos aktos noteiktajiem </w:t>
       </w:r>
-      <w:r w:rsidR="7FCC9A89" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="7FCC9A89">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, </w:t>
       </w:r>
-      <w:r w:rsidR="2F4CCA31" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="2F4CCA31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta iesniegums uzskatāms par noraidītu</w:t>
       </w:r>
       <w:r w:rsidR="00181164">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373EF6E2" w14:textId="7806E779" w:rsidR="001B7BC7" w:rsidRPr="002D06A6" w:rsidRDefault="36B6EE0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="002D06A6" w:rsidR="001B7BC7" w:rsidRDefault="36B6EE0C" w14:paraId="373EF6E2" w14:textId="7806E779">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzēja atbilstību </w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>mikro, mazā un vidējā uzņēmuma (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>MVU</w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>viena vienota uzņēmuma (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>VVU</w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>grūtībās nonākuša uzņēmuma (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>GNU</w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D06A6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> statusam vērtē</w:t>
       </w:r>
-      <w:r w:rsidR="23FD186E" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="23FD186E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00CF1355" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="00CF1355">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
-      <w:r w:rsidR="6480DF28" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="6480DF28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C00D8" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="007C00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="6480DF28" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="6480DF28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>nformatīvajam materiālam par mikro, mazā un vidējā uzņēmuma, viena vienota uzņēmuma un grūtībās nonākuša uzņēmuma statusa noteikšanu, kas pieejams</w:t>
       </w:r>
-      <w:r w:rsidR="23FD186E" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="23FD186E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="23FD186E" w:rsidRPr="002D06A6">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="002D06A6" w:rsidR="23FD186E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D06A6" w:rsidRPr="002D06A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="002D06A6" w:rsidR="002D06A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCBB967" w14:textId="27530765" w:rsidR="0020379A" w:rsidRPr="00293E72" w:rsidRDefault="34A7FB25">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00293E72" w:rsidR="0020379A" w:rsidRDefault="34A7FB25" w14:paraId="7DCBB967" w14:textId="27530765">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:name="_Ref120489080" w:id="15"/>
       <w:r w:rsidRPr="1A0581C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē, vispirms izvērtējot </w:t>
       </w:r>
       <w:r w:rsidRPr="00E773DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>neprecizējamo</w:t>
       </w:r>
       <w:r w:rsidR="00B56ED6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1.</w:t>
       </w:r>
       <w:r w:rsidR="00095A60">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0089786C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kritēriju</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk202533667"/>
-      <w:r w:rsidR="00990BDB" w:rsidRPr="00394BE5">
+      <w:bookmarkStart w:name="_Hlk202533667" w:id="16"/>
+      <w:r w:rsidRPr="00394BE5" w:rsidR="00990BDB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00A80ADC" w:rsidRPr="00394BE5">
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00394BE5" w:rsidR="00A80ADC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00622F76" w:rsidRPr="00E773DA">
+      <w:r w:rsidRPr="00E773DA" w:rsidR="00622F76">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">izslēdzošo </w:t>
       </w:r>
-      <w:r w:rsidR="00A80ADC" w:rsidRPr="00E773DA">
+      <w:r w:rsidRPr="00E773DA" w:rsidR="00A80ADC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kvalitātes kritēriju</w:t>
       </w:r>
       <w:r w:rsidR="0089786C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.4.</w:t>
       </w:r>
-      <w:r w:rsidR="00622F76" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00622F76">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00A80ADC" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00A80ADC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>noteikts</w:t>
       </w:r>
-      <w:r w:rsidR="00622F76" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00622F76">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> minimālais punktu skaits)</w:t>
       </w:r>
-      <w:r w:rsidR="00B039D7" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00B039D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A80ADC" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00A80ADC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00832323" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00832323">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums</w:t>
       </w:r>
       <w:r w:rsidR="00666863">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1.</w:t>
       </w:r>
       <w:r w:rsidR="00095A60">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00832323" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00832323">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kritērij</w:t>
       </w:r>
       <w:r w:rsidR="00666863">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00832323" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00832323">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84608" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00D84608">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņem vērtējumu “Nē</w:t>
       </w:r>
-      <w:r w:rsidR="00D84608" w:rsidRPr="00BC4307">
+      <w:r w:rsidRPr="00BC4307" w:rsidR="00D84608">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4307" w:rsidRPr="00BC4307">
+      <w:r w:rsidRPr="00BC4307" w:rsidR="00BC4307">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D84608" w:rsidRPr="00BC4307">
+      <w:r w:rsidRPr="00BC4307" w:rsidR="00D84608">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidR="00666863">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4.4.</w:t>
       </w:r>
       <w:r w:rsidR="009518CA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A3440B" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00A3440B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>kvalitātes</w:t>
       </w:r>
-      <w:r w:rsidR="00E433F2" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00E433F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērij</w:t>
       </w:r>
       <w:r w:rsidR="00666863">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00E433F2" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00E433F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nesaņem minimālo punktu skaitu</w:t>
       </w:r>
-      <w:r w:rsidR="00832323" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00832323">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, vērtēšanu neturpina, vērtēšanas veidlapā pārējiem kritērijiem norād</w:t>
       </w:r>
       <w:r w:rsidR="005A71D5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00832323" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00832323">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Netiek vērtēts”</w:t>
       </w:r>
-      <w:r w:rsidR="00A3440B" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="00A3440B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00293E72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tam </w:t>
       </w:r>
-      <w:r w:rsidR="0096102C" w:rsidRPr="1A0581C6">
+      <w:r w:rsidRPr="1A0581C6" w:rsidR="0096102C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vērtē</w:t>
       </w:r>
       <w:r w:rsidRPr="00293E72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> precizējamos kritērijus šādā secībā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="40985764" w14:textId="118AA406" w:rsidR="00323BA9" w:rsidRDefault="00323BA9" w:rsidP="00524007">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00323BA9" w:rsidP="00524007" w:rsidRDefault="00323BA9" w14:paraId="40985764" w14:textId="118AA406">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323BA9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kvalitātes kritēriji</w:t>
       </w:r>
       <w:r w:rsidR="006727AD">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidR="00F76C5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kuros iegūstami papildu punkti</w:t>
       </w:r>
       <w:r w:rsidRPr="00323BA9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (vērtē visi balsstiesīgie vērtēšanas komisijas locekļi)</w:t>
       </w:r>
       <w:r w:rsidR="00F76C5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3CECE5" w14:textId="560753E8" w:rsidR="0020379A" w:rsidRPr="00961DEB" w:rsidRDefault="00DB6821">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00961DEB" w:rsidR="0020379A" w:rsidRDefault="00DB6821" w14:paraId="2E3CECE5" w14:textId="560753E8">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienotie kritēriji </w:t>
       </w:r>
-      <w:r w:rsidR="00F67318" w:rsidRPr="00961DEB">
+      <w:r w:rsidRPr="00961DEB" w:rsidR="00F67318">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00961DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vērtē balsstiesīgie </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5D9C" w:rsidRPr="00961DEB">
+      <w:r w:rsidRPr="00961DEB" w:rsidR="00EE5D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00961DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārstāvji, kas ietverti vērtēšanas</w:t>
       </w:r>
       <w:r w:rsidR="00BA32BF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisijā</w:t>
       </w:r>
-      <w:r w:rsidR="00961DEB" w:rsidRPr="00961DEB">
+      <w:r w:rsidRPr="00961DEB" w:rsidR="00961DEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C01FA" w14:textId="30679DAA" w:rsidR="0020379A" w:rsidRPr="001C541B" w:rsidRDefault="00DB6821">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001C541B" w:rsidR="0020379A" w:rsidRDefault="00DB6821" w14:paraId="720C01FA" w14:textId="30679DAA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C541B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienotie izvēles kritēriji </w:t>
       </w:r>
-      <w:r w:rsidR="00F67318" w:rsidRPr="001C541B">
+      <w:r w:rsidRPr="001C541B" w:rsidR="00F67318">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(vērtē balsstiesīgie </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5D9C" w:rsidRPr="001C541B">
+      <w:r w:rsidRPr="001C541B" w:rsidR="00EE5D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
-      <w:r w:rsidR="00F67318" w:rsidRPr="001C541B">
+      <w:r w:rsidRPr="001C541B" w:rsidR="00F67318">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārstāvji, kas ietverti vērtēšanas komisijā)</w:t>
       </w:r>
       <w:r w:rsidR="000A6315">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3D709F" w14:textId="74E66355" w:rsidR="00E11219" w:rsidRDefault="00DB6821">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00E11219" w:rsidRDefault="00DB6821" w14:paraId="5A3D709F" w14:textId="74E66355">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6B6F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">specifiskie atbilstības kritēriji </w:t>
       </w:r>
-      <w:r w:rsidR="00E70785" w:rsidRPr="00DF6B6F">
+      <w:r w:rsidRPr="00DF6B6F" w:rsidR="00E70785">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00493212" w:rsidRPr="001C541B">
+      <w:r w:rsidRPr="001C541B" w:rsidR="00493212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vērtē balsstiesīgie aģentūras pārstāvji, kas ietverti vērtēšanas komisijā</w:t>
       </w:r>
-      <w:r w:rsidR="0021651C" w:rsidRPr="005D311C">
+      <w:r w:rsidRPr="005D311C" w:rsidR="0021651C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, papildus piesaistot</w:t>
       </w:r>
-      <w:r w:rsidR="00AC7455" w:rsidRPr="005D311C">
+      <w:r w:rsidRPr="005D311C" w:rsidR="00AC7455">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC7455" w:rsidRPr="005D311C">
+      <w:r w:rsidRPr="005D311C" w:rsidR="00AC7455">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nozares ministrijas pārstāvi specifiskā atbilstības kritērija Nr. 3.1.</w:t>
       </w:r>
-      <w:r w:rsidR="002B7057" w:rsidRPr="005D311C">
+      <w:r w:rsidRPr="005D311C" w:rsidR="002B7057">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC7455" w:rsidRPr="005D311C">
+      <w:r w:rsidRPr="005D311C" w:rsidR="00AC7455">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vērtēšanā</w:t>
       </w:r>
-      <w:r w:rsidR="00E70785" w:rsidRPr="00DF6B6F">
+      <w:r w:rsidRPr="00DF6B6F" w:rsidR="00E70785">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00895661">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D18980" w14:textId="5E11DA3F" w:rsidR="000B2919" w:rsidRPr="00E11219" w:rsidRDefault="00C44E2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00E11219" w:rsidR="000B2919" w:rsidRDefault="00C44E2D" w14:paraId="32D18980" w14:textId="5E11DA3F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11219">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja projektu iesniegumos pieprasītais finansējums ir pietiekams visu projektu atbalstīšanai, tad rindošanas nodrošināšanai paredzētos kvalitātes kritērijus</w:t>
       </w:r>
-      <w:r w:rsidR="00AB441C" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="00AB441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, ieskaitot 4.4. kritērija izslēdzošo aspektu</w:t>
       </w:r>
-      <w:r w:rsidR="003B182B" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="003B182B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB441C" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="00AB441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– nav izstrādāts ēkas vai ēkas daļas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AB441C" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="00AB441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>energosertifikāts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AB441C" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="00AB441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E11219">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vērtēšanas komisija nevērtē</w:t>
       </w:r>
-      <w:r w:rsidR="00D62FEB" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="00D62FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00313018" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="00313018">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C7D24" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="007C7D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Atbilstoši 4.4. kritērija izslēdzošo aspektu izvērtē 2.</w:t>
       </w:r>
       <w:r w:rsidR="00656AB3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="007C7D24" w:rsidRPr="00E11219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E11219" w:rsidR="007C7D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. kritērijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD25DB1" w14:textId="0AE8A9B8" w:rsidR="0062130F" w:rsidRPr="00D50B9B" w:rsidRDefault="00271CB6" w:rsidP="00FB2774">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00D50B9B" w:rsidR="0062130F" w:rsidP="00FB2774" w:rsidRDefault="00271CB6" w14:paraId="2BD25DB1" w14:textId="0AE8A9B8">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja projektu iesniegumos pieprasītais finansējums ir lielāk</w:t>
       </w:r>
       <w:r w:rsidRPr="00271CB6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s nekā </w:t>
       </w:r>
       <w:r w:rsidRPr="00271CB6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM pasākumā trešās atlases kārtā </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pieejamais finansējums, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54A31">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54A31">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēc projektu iesnieg</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54A31">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>umu izvērtēšanas vērtēšanas komisija projektu iesniegumus sarindo prioritārā secībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, lai noteiktu, kuru projektu īstenošanai finansējums ir pietiekams. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2724" w:rsidRPr="0062130F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0062130F" w:rsidR="00FF2724">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritārā secība tiek veidota </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2724" w:rsidRPr="00D54A31">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D54A31" w:rsidR="00FF2724">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pēc kvalitātes kritērijos iegūtā punktu skaita</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2724" w:rsidRPr="0062130F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0062130F" w:rsidR="00FF2724">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0016376C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="005B0FCB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">evērojot </w:t>
       </w:r>
       <w:r w:rsidR="00FA678F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>šādus nosacījumus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7869C524" w14:textId="77777777" w:rsidR="00D50B9B" w:rsidRPr="008012C3" w:rsidRDefault="00D50B9B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="008012C3" w:rsidR="00D50B9B" w:rsidRDefault="00D50B9B" w14:paraId="7869C524" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja ir vienāds punktu skaits prioritārās secības rindojumā, tad </w:t>
       </w:r>
       <w:r w:rsidRPr="008012C3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>priekšroka tiek dota projektam, kurā (ievērojot minēto secību):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBCDE28" w14:textId="77777777" w:rsidR="00D50B9B" w:rsidRPr="008012C3" w:rsidRDefault="00D50B9B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="008012C3" w:rsidR="00D50B9B" w:rsidRDefault="00D50B9B" w14:paraId="0CBCDE28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1475"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="008012C3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rojekta efektivitātes kritērijā (K</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70E1D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008012C3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>), ņemot vērā kritērija vērtību ar sešām zīmēm aiz komata, ir sasniegta augstāka vērtība;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2889CD5C" w14:textId="44DF2DF4" w:rsidR="00883CC4" w:rsidRDefault="7688C756" w:rsidP="1D12A222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00883CC4" w:rsidP="1D12A222" w:rsidRDefault="7688C756" w14:paraId="2889CD5C" w14:textId="44DF2DF4">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1475"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
-      <w:r w:rsidR="5F37A172" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="5F37A172">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>AER</w:t>
       </w:r>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērijā (K</w:t>
       </w:r>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">) tiks uzstādīta lielāka </w:t>
       </w:r>
-      <w:r w:rsidR="26022ED4" w:rsidRPr="1D12A222">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1D12A222" w:rsidR="26022ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>AER</w:t>
       </w:r>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> enerģijas papildu ražošanas jauda (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1D12A222">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B810CF" w14:textId="51AE5899" w:rsidR="00D50B9B" w:rsidRPr="00883CC4" w:rsidRDefault="008F7DB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00883CC4" w:rsidR="00D50B9B" w:rsidRDefault="008F7DB3" w14:paraId="68B810CF" w14:textId="51AE5899">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1475"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883CC4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="00D50B9B" w:rsidRPr="00883CC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00883CC4" w:rsidR="00D50B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kas izmēra kritērijā (K</w:t>
       </w:r>
-      <w:r w:rsidR="00D50B9B" w:rsidRPr="00883CC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00883CC4" w:rsidR="00D50B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D50B9B" w:rsidRPr="00883CC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00883CC4" w:rsidR="00D50B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>) projekts tiks īstenots lielākā ēkas kopējā iekštelpu platībā (m</w:t>
       </w:r>
-      <w:r w:rsidR="00D50B9B" w:rsidRPr="00883CC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00883CC4" w:rsidR="00D50B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D50B9B" w:rsidRPr="00883CC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00883CC4" w:rsidR="00D50B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D709CC" w14:textId="154472E4" w:rsidR="00207862" w:rsidRPr="00207862" w:rsidRDefault="00FC264C" w:rsidP="102BD847">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00207862" w:rsidR="00207862" w:rsidP="102BD847" w:rsidRDefault="00FC264C" w14:paraId="68D709CC" w14:textId="154472E4">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="102BD847">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00A2195E" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00A2195E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aksimāli iespēja</w:t>
       </w:r>
       <w:r w:rsidRPr="102BD847">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mais </w:t>
       </w:r>
-      <w:r w:rsidR="00976853" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00976853">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemtais </w:t>
       </w:r>
       <w:r w:rsidRPr="102BD847">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finansējum</w:t>
       </w:r>
-      <w:r w:rsidR="00C1010A" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00C1010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00976853" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00976853">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>katram</w:t>
       </w:r>
-      <w:r w:rsidR="00F8535D" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00F8535D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> plānošanas reģionam ir 4 000 000,00 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F8535D" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00F8535D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:name="_Ref120491837" w:id="17"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AE3924" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00AE3924">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FE198D" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00FE198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B23D3B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tādējādi </w:t>
       </w:r>
-      <w:r w:rsidR="00AE3924" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00AE3924">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00CB25E1" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00CB25E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēc</w:t>
       </w:r>
-      <w:r w:rsidR="00FE198D" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00FE198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> prioritār</w:t>
       </w:r>
-      <w:r w:rsidR="00CB25E1" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00CB25E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ās </w:t>
       </w:r>
-      <w:r w:rsidR="00FE198D" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00FE198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>secība</w:t>
       </w:r>
-      <w:r w:rsidR="00CB25E1" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00CB25E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s rindojuma</w:t>
       </w:r>
-      <w:r w:rsidR="00B03716" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00B03716">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumi</w:t>
       </w:r>
-      <w:r w:rsidR="00FE198D" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00FE198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C1F63" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="003C1F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek </w:t>
       </w:r>
-      <w:r w:rsidR="0025097F" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="0025097F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">virzīti </w:t>
       </w:r>
-      <w:r w:rsidR="00081AD9" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00081AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vērtēšanas komisijai </w:t>
       </w:r>
-      <w:r w:rsidR="00681447" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00681447">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pa plānošanas reģioniem līdz tiek sasniegts reģionam iniciāli maksimālais iespējamais finansējuma apjoms vai atlases kārtai paredzētais finansējuma apjoms</w:t>
       </w:r>
-      <w:r w:rsidR="00207862" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00207862">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4522B8F8" w14:textId="20787B7D" w:rsidR="00046783" w:rsidRPr="00046783" w:rsidRDefault="00207862" w:rsidP="0069164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00046783" w:rsidR="00046783" w:rsidP="0069164B" w:rsidRDefault="00207862" w14:paraId="4522B8F8" w14:textId="20787B7D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00B0661E" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00B0661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a atlases kārtai paredzētais finansējuma apjoms vēl nav sasniegts, turpina projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00577278" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00577278">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00B0661E" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00B0661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00577278" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00577278">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00AF48C2" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00AF48C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> virzīšanu</w:t>
       </w:r>
-      <w:r w:rsidR="00791319" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00791319">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšan</w:t>
       </w:r>
       <w:r w:rsidR="00BD3BAF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="00791319" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00791319">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisij</w:t>
       </w:r>
-      <w:r w:rsidR="00AF48C2" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00AF48C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidR="00791319" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00791319">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0661E" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00B0661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc principa, ja projekta iesniegums, kurā norādītais finansējuma apjoms plānošanas reģiona ietvaros vērtēšanas laikā pārsniedz iniciāli iespējamo maksimālo finansējumu, tas tiek novietots </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B0661E" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00B0661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ranžētās</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B0661E" w:rsidRPr="00207862">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00207862" w:rsidR="00B0661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu secības beigās, priekšroku dodot nākamajam projekta iesniegumam, kurā norādītais finansējums iekļaujas attiecīgajam plānošanas reģionam iniciāli maksimāli pieejamā finansējuma ietvaros</w:t>
       </w:r>
       <w:r w:rsidR="00046783">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB3D2FD" w14:textId="731A77EE" w:rsidR="00D50B9B" w:rsidRPr="00D50B9B" w:rsidRDefault="00046783" w:rsidP="102BD847">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00D50B9B" w:rsidR="00D50B9B" w:rsidP="102BD847" w:rsidRDefault="00046783" w14:paraId="5BB3D2FD" w14:textId="731A77EE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="102BD847">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00330AFD" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00330AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a veidojas </w:t>
       </w:r>
-      <w:r w:rsidR="00B615A8" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00B615A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finansējuma atlikums un</w:t>
       </w:r>
-      <w:r w:rsidR="002117B7" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="002117B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kādā plānošanas reģionā nav sasniegts iniciāli maksimālais pieejamais finansējuma apjoms, tā vietā tiek </w:t>
       </w:r>
-      <w:r w:rsidR="0066449A" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="0066449A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>virzīts vērtēšanas komisijai</w:t>
       </w:r>
-      <w:r w:rsidR="002117B7" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="002117B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniegums, kas saņēmis visvairāk punktus kvalitātes kritērijos no cita plānošanas reģiona (kas savu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002117B7" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="002117B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iniciālo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002117B7" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="002117B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> maksimāli pieejamo finansējumu bija sasniedzis)</w:t>
       </w:r>
-      <w:r w:rsidR="00D50B9B" w:rsidRPr="102BD847">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="102BD847" w:rsidR="00D50B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57970123" w14:textId="3814AADE" w:rsidR="00C60471" w:rsidRDefault="00AF6227">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00C60471" w:rsidRDefault="00AF6227" w14:paraId="57970123" w14:textId="3814AADE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6227">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumiem, kuriem pēc prioritārās secības sarindošanas potenciāli nav pieejams finansējums projekta īstenošanai, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976408">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00976408">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r w:rsidRPr="00976408">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rt</w:t>
       </w:r>
       <w:r w:rsidRPr="00976408">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēš</w:t>
       </w:r>
       <w:r w:rsidRPr="00976408">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>anu neturpina</w:t>
       </w:r>
       <w:r w:rsidR="00403C94">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6227">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapā pārējiem kritērijiem norādot “Netiek vērtēts” un papildinot ar pamatojumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC8EF62" w14:textId="2530AE2F" w:rsidR="00E60B1A" w:rsidRPr="00B35EE3" w:rsidRDefault="00D537C1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00B35EE3" w:rsidR="00E60B1A" w:rsidRDefault="00D537C1" w14:paraId="6DC8EF62" w14:textId="2530AE2F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35EE3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
-      <w:r w:rsidR="00C62E95" w:rsidRPr="00B35EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B35EE3" w:rsidR="00C62E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="36592662" w14:textId="43F794EF" w:rsidR="00D537C1" w:rsidRPr="00B35EE3" w:rsidRDefault="00F31B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00B35EE3" w:rsidR="00D537C1" w:rsidRDefault="00F31B42" w14:paraId="36592662" w14:textId="43F794EF">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:name="_Ref120491666" w:id="18"/>
       <w:r w:rsidRPr="00B35EE3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas </w:t>
       </w:r>
-      <w:r w:rsidR="001B661D" w:rsidRPr="00B35EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B35EE3" w:rsidR="001B661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35EE3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu </w:t>
       </w:r>
-      <w:r w:rsidR="005922B8" w:rsidRPr="00B35EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B35EE3" w:rsidR="005922B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidR="00D537C1" w:rsidRPr="00B35EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B35EE3" w:rsidR="00D537C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="5883F8B6" w14:textId="7F88CBB7" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="00593C80">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0093766F" w:rsidP="00593C80" w:rsidRDefault="0093766F" w14:paraId="5883F8B6" w14:textId="7F88CBB7">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
-      <w:r w:rsidR="001A2736" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A2736">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
-      <w:r w:rsidR="007A6511" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007A6511">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E93123" w14:textId="3013FE12" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="00270018">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0093766F" w:rsidRDefault="00270018" w14:paraId="59E93123" w14:textId="3013FE12">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:name="_Ref120490735" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="002A370A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="002A370A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
-      <w:r w:rsidR="0093766F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0093766F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00051716">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0093766F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0093766F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>– lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0093766F" w:rsidRDefault="0093766F" w14:paraId="620EEF71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:name="_Ref120521412" w:id="20"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0093766F" w:rsidRDefault="0093766F" w14:paraId="7204B92F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:name="_Ref120521415" w:id="21"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="004D46FF" w:rsidRDefault="0093766F" w14:paraId="4273B6EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73320236" w14:textId="0E24750D" w:rsidR="000F07BB" w:rsidRPr="00F2159F" w:rsidRDefault="006E1557">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="000F07BB" w:rsidRDefault="006E1557" w14:paraId="73320236" w14:textId="0E24750D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="000E3159">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00A47BBD" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00A47BBD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņem </w:t>
       </w:r>
       <w:r w:rsidRPr="00270018">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00035F18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00270018">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">mēnešu laikā pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
-      <w:r w:rsidR="01F0BEA8" w:rsidRPr="00270018">
+      <w:r w:rsidRPr="00270018" w:rsidR="01F0BEA8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00270018">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>beigu datuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017AD60E" w14:textId="10048D8E" w:rsidR="004D7C6B" w:rsidRPr="00F2159F" w:rsidRDefault="23EA3721">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="004D7C6B" w:rsidRDefault="23EA3721" w14:paraId="017AD60E" w14:textId="10048D8E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms nolikuma</w:t>
       </w:r>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk194918642"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
+      <w:bookmarkStart w:name="_Hlk194918642" w:id="22"/>
+      <w:bookmarkStart w:name="_Hlk194918477" w:id="23"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521412 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="004B2FEB" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="004B2FEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
-[...4 lines deleted...]
-      <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0071048C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00185A14">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00051716">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="004004EC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00035F18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punktā noteiktā</w:t>
       </w:r>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmuma pieņemšanas vai </w:t>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521482 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="004B2FEB" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="004B2FEB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00973B98">
-[...4 lines deleted...]
-      <w:r w:rsidR="0071048C" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="0071048C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00973B98" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0060292E" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="0060292E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="004004EC" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="004004EC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="0071048C" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="0071048C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. apakšpunktā noteiktā atzinuma izdošanas </w:t>
       </w:r>
-      <w:r w:rsidR="007A0879" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="007A0879">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atkārtoti </w:t>
       </w:r>
-      <w:r w:rsidR="00A43C2C" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00A43C2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbauda </w:t>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta iesniedzēja</w:t>
       </w:r>
-      <w:r w:rsidR="00A900D0" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00A900D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B4F31" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="009B4F31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="006B0F40" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="006B0F40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ar to</w:t>
       </w:r>
-      <w:r w:rsidR="00035F18" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00035F18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B4F31" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="009B4F31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
-      <w:r w:rsidR="009B4F31" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="009B4F31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstību Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00945422" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00945422">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
-      <w:r w:rsidR="00AE133D" w:rsidRPr="00973B98">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00973B98" w:rsidR="00AE133D">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību, un veic </w:t>
       </w:r>
-      <w:r w:rsidR="0D8258EF" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="0D8258EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzēja </w:t>
       </w:r>
-      <w:r w:rsidR="009B4F31" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="009B4F31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="006B0F40" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="006B0F40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ar to</w:t>
       </w:r>
-      <w:r w:rsidR="00035F18" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00035F18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B4F31" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="009B4F31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">saistīto fizisko personu </w:t>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> pantam.</w:t>
       </w:r>
-      <w:r w:rsidR="00525CAD" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00525CAD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00973B98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2BCD" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00BA2BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pirms </w:t>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521482 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00973B98">
-[...4 lines deleted...]
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00985CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00973B98" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00613807" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00613807">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="00360F04" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00360F04">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00973B98">
+      <w:r w:rsidRPr="00973B98" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00035F18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC707B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00BC707B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktā noteiktā </w:t>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atzinuma</w:t>
       </w:r>
-      <w:r w:rsidR="00BC707B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00BC707B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00985CBA" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00985CBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>izdošanas</w:t>
       </w:r>
-      <w:r w:rsidR="00BC707B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00BC707B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta iesniedzējs atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums uzskatāms par noraidītu</w:t>
       </w:r>
-      <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="521EB46B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> neatkarīgi no</w:t>
       </w:r>
-      <w:r w:rsidR="02117895" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="02117895">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas komisijas </w:t>
       </w:r>
       <w:r w:rsidR="00751AC4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3F4AAF32" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="3F4AAF32">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> punktā noteiktā atzinuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C972B2" w14:textId="724C9373" w:rsidR="00961FF7" w:rsidRPr="00F2159F" w:rsidRDefault="00E860CF">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00961FF7" w:rsidRDefault="00E860CF" w14:paraId="03C972B2" w14:textId="724C9373">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00847788" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00847788">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="007A390F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007A390F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">apstiprināšanu </w:t>
       </w:r>
       <w:r w:rsidR="007E6956">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00916EB5" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00916EB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem, ja</w:t>
       </w:r>
-      <w:r w:rsidR="002F1707" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="002F1707">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E16110" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E16110">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>tiek izpildīti visi turpmāk minētie nosacījumi</w:t>
       </w:r>
-      <w:r w:rsidR="00961FF7" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00961FF7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7944CCD1" w14:textId="5F3A7C46" w:rsidR="003C2265" w:rsidRPr="00F2159F" w:rsidRDefault="003C2265">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="003C2265" w:rsidRDefault="003C2265" w14:paraId="7944CCD1" w14:textId="5F3A7C46">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">uz projekta iesniedzēju </w:t>
       </w:r>
-      <w:r w:rsidR="00A57A67" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00A57A67">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00A57A67" w:rsidRPr="00EB031C">
+      <w:r w:rsidRPr="00EB031C" w:rsidR="00A57A67">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar to saistītajām </w:t>
       </w:r>
-      <w:r w:rsidR="00A57A67" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00A57A67">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">fiziskajām personām </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>nav attiecināms neviens no Likuma 22.</w:t>
       </w:r>
       <w:r w:rsidR="00A56D1E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pantā minētajiem izslēgšanas noteikumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0051D804" w14:textId="26F577C1" w:rsidR="009F3475" w:rsidRPr="00F2159F" w:rsidRDefault="009F3475">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="009F3475" w:rsidRDefault="009F3475" w14:paraId="0051D804" w14:textId="26F577C1">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
       <w:r w:rsidRPr="00A56D1E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>iesniedzējam</w:t>
       </w:r>
-      <w:r w:rsidR="00A56D1E" w:rsidRPr="00A56D1E">
+      <w:r w:rsidRPr="00A56D1E" w:rsidR="00A56D1E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00583BA5" w:rsidRPr="00A56D1E">
+      <w:r w:rsidRPr="00A56D1E" w:rsidR="00583BA5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00A56D1E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar to saistītajām </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>fiziskajām personām nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
       </w:r>
-      <w:r w:rsidR="00136D14" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00136D14">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C9E37B" w14:textId="703053E4" w:rsidR="003C2265" w:rsidRPr="000B1F55" w:rsidRDefault="003C2265">
+    <w:p w:rsidRPr="000B1F55" w:rsidR="003C2265" w:rsidRDefault="003C2265" w14:paraId="53C9E37B" w14:textId="703053E4">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniegums atbilst projektu </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1F55">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>iesniegumu vērtēšanas kritērijiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D878681" w14:textId="26D24E9B" w:rsidR="003C2265" w:rsidRPr="00F2159F" w:rsidRDefault="003C2265">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="003C2265" w:rsidRDefault="003C2265" w14:paraId="4D878681" w14:textId="26D24E9B">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1F55">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM projektu iesniegumu atlases </w:t>
       </w:r>
-      <w:r w:rsidR="000B1F55" w:rsidRPr="000B1F55">
+      <w:r w:rsidRPr="000B1F55" w:rsidR="000B1F55">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">trešās </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1F55">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F924CA5" w14:textId="790165F4" w:rsidR="00E860CF" w:rsidRPr="00F2159F" w:rsidRDefault="00327553">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00E860CF" w:rsidRDefault="00327553" w14:paraId="4F924CA5" w14:textId="790165F4">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Ref121924665"/>
+      <w:bookmarkStart w:name="_Ref121924665" w:id="24"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt </w:t>
       </w:r>
       <w:r w:rsidR="00FB778B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>varētu atbilstoši īstenot</w:t>
       </w:r>
-      <w:r w:rsidR="00E860CF" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E860CF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001E4627" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001E4627">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="608CBD1F" w14:textId="13FFA20C" w:rsidR="0087168E" w:rsidRPr="00F2159F" w:rsidRDefault="0087168E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="0087168E" w:rsidRDefault="0087168E" w14:paraId="608CBD1F" w14:textId="13FFA20C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00847788" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00847788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesnieguma </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">noraidīšanu </w:t>
       </w:r>
       <w:r w:rsidR="009A5BF1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00B40B5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00B40B5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieņem, ja iestājas vismaz viens no nosacījumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D708D1" w14:textId="151EC517" w:rsidR="00080D8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00080D8C" w:rsidRDefault="00080D8C" w14:paraId="18D708D1" w14:textId="151EC517">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">uz projekta iesniedzēju </w:t>
       </w:r>
-      <w:r w:rsidR="002A5E11" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="002A5E11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vai ar to saistīto fizisko personu </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecas vismaz viens no </w:t>
       </w:r>
-      <w:r w:rsidR="00C82626" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C82626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ikuma 22.</w:t>
       </w:r>
       <w:r w:rsidR="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pantā minētajiem izslēgšanas noteikumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A65B124" w14:textId="1CA9207C" w:rsidR="008418E1" w:rsidRPr="00F2159F" w:rsidDel="00045CD5" w:rsidRDefault="008418E1">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="008418E1" w:rsidDel="00045CD5" w:rsidRDefault="008418E1" w14:paraId="4A65B124" w14:textId="1CA9207C">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F" w:rsidDel="00045CD5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>attiecībā uz projekta iesniedzēju</w:t>
       </w:r>
-      <w:r w:rsidR="005C0212" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="005C0212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai ar to saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F" w:rsidDel="00045CD5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B5616" w14:textId="5A780D3E" w:rsidR="00796C8C" w:rsidRPr="006F7BCD" w:rsidRDefault="00080D8C">
+    <w:p w:rsidRPr="006F7BCD" w:rsidR="00796C8C" w:rsidRDefault="00080D8C" w14:paraId="603B5616" w14:textId="5A780D3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem un nepilnības novēršana saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidR="009F0A58" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="009F0A58">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Likuma </w:t>
       </w:r>
-      <w:r w:rsidR="00E02038" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E02038">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>24.</w:t>
       </w:r>
       <w:r w:rsidR="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>panta</w:t>
       </w:r>
-      <w:r w:rsidR="00C032E2" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00C032E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1873AD67" w14:textId="418449BD" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00796C8C" w:rsidRDefault="00080D8C" w14:paraId="1873AD67" w14:textId="418449BD">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref172293780"/>
+      <w:bookmarkStart w:name="_Ref172293780" w:id="25"/>
       <w:r w:rsidRPr="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projektu iesniegumu atlases </w:t>
       </w:r>
-      <w:r w:rsidR="006F7BCD" w:rsidRPr="006F7BCD">
+      <w:r w:rsidRPr="006F7BCD" w:rsidR="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">trešās </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>kārtas</w:t>
       </w:r>
-      <w:r w:rsidR="006F7BCD" w:rsidRPr="006F7BCD">
+      <w:r w:rsidRPr="006F7BCD" w:rsidR="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7BCD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ietvaros </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>nav pieejams finansējums projekta īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidR="00931EA7" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00931EA7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="51E4C4FD" w14:textId="458EAA72" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00796C8C" w:rsidRDefault="00080D8C" w14:paraId="51E4C4FD" w14:textId="458EAA72">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs ir radījis mākslīgus apstākļus vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
       <w:r w:rsidR="00D267FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
-      <w:r w:rsidR="00045CD5" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00045CD5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49181C9D" w14:textId="389A6176" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009153EE">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="009153EE" w:rsidRDefault="009153EE" w14:paraId="49181C9D" w14:textId="389A6176">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Ref128053469"/>
+      <w:bookmarkStart w:name="_Ref128053469" w:id="26"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, </w:t>
       </w:r>
       <w:r w:rsidR="00D267FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdod</w:t>
       </w:r>
-      <w:r w:rsidR="009E55B3" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="009E55B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009153EE">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="009153EE" w:rsidRDefault="009153EE" w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref120521482"/>
+      <w:bookmarkStart w:name="_Ref120521482" w:id="27"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009E55B3">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="009153EE" w:rsidRDefault="009E55B3" w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
-      <w:r w:rsidR="009153EE" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="009153EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās informācijas dēļ projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018152B4" w14:textId="5D6CEAE2" w:rsidR="009B5CD7" w:rsidRDefault="002064F9">
+    <w:p w:rsidR="009B5CD7" w:rsidRDefault="002064F9" w14:paraId="018152B4" w14:textId="5D6CEAE2">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu, apstiprināšanu ar nosacījumu, noraidīšanu un atzinumu par nosacījumu izpildi vai neizpildi </w:t>
       </w:r>
       <w:r w:rsidR="006E71C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavo elektroniska </w:t>
       </w:r>
-      <w:r w:rsidR="00485091" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00485091">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>dokumenta formātā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekta iesniedzējam paziņo normatīvajos aktos noteiktajā kārtībā. Lēmumā par projekta iesnieguma apstiprināšanu vai atzinumā par nosacījumu izpildi tiek iekļauta informācija par</w:t>
       </w:r>
       <w:r w:rsidR="00A165FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> līguma v</w:t>
       </w:r>
-      <w:r w:rsidR="00A165FC" w:rsidRPr="001E0C41">
+      <w:r w:rsidRPr="001E0C41" w:rsidR="00A165FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="001E0C41">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE7F9C" w:rsidRPr="001E0C41">
+      <w:r w:rsidRPr="001E0C41" w:rsidR="00FE7F9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
       <w:r w:rsidRPr="001E0C41">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>slēgšanas proce</w:t>
       </w:r>
-      <w:r w:rsidR="002E2B51" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="002E2B51">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AA7936" w14:textId="220BBD97" w:rsidR="00AD4C15" w:rsidRDefault="00AD4C15">
+    <w:p w:rsidR="00AD4C15" w:rsidRDefault="00AD4C15" w14:paraId="24AA7936" w14:textId="220BBD97">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4C15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projektu iesniegumos pieprasītais finansējums pārsniedz pieejamo finansējumu, lēmumus par projektu iesniegumu apstiprināšanu, apstiprināšanu ar nosacījumu un noraidīšanu aģentūra pieņem un paziņo tikai pēc projektu sarindošanas prioritārā secībā. Pēc sarindošanas pabeigšanas lēmumus paziņo vienlaicīgi vai katram projekta iesniedzējam atsevišķi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDB35AC" w14:textId="5E3DB8E9" w:rsidR="00F065BF" w:rsidRPr="00F065BF" w:rsidRDefault="00F065BF">
+    <w:p w:rsidRPr="00F065BF" w:rsidR="00F065BF" w:rsidRDefault="00F065BF" w14:paraId="3CDB35AC" w14:textId="5E3DB8E9">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Lēmumu par projekta iesnieguma noraidīšanu var pieņemt un paziņot pirms projektu iesniegumu sarindošanas prioritārā secībā, ja projekta iesniegums nesaņem minimālo nepieciešamo punktu skaitu izslēdzošajos kvalitātes kritērijos vai kādā no neprecizējamiem kritērijiem saņem vērtējumu “Nē”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8D4121" w14:textId="32220DCE" w:rsidR="00E26E5B" w:rsidRPr="00F2159F" w:rsidRDefault="00AF0C92">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00E26E5B" w:rsidRDefault="00AF0C92" w14:paraId="0F8D4121" w14:textId="32220DCE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Hlk31356483"/>
+      <w:bookmarkStart w:name="_Hlk31356483" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības, ievērojot š</w:t>
       </w:r>
-      <w:r w:rsidR="00D96259" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D96259">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ajā nolikumā noteiktās</w:t>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasības, apstiprināt ar nosacījumu vai apstiprināt projekta iesniegumu, kurš atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00D96259" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D96259">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>nolikuma</w:t>
       </w:r>
-      <w:r w:rsidR="00E346C1" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E346C1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00800A5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00111EFD" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00111EFD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF [(Iekļauj APIA)Ja projektu iesniegumos pieprasītais finansējums ir lielāks nekā SAM &lt;pasākumā/&lt;atlases kārtas Nr.&gt; atlases kārtā&gt; pieejamais finansējums, pēc projektu iesniegumu izvērtēšanas vērtēšanas komisija projektu iesnie \* Upper \h \r  \* MERGEFORMAT _29.27.  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00111EFD" w:rsidRPr="00F2159F">
-[...4 lines deleted...]
-      <w:r w:rsidR="00111EFD" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00111EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00111EFD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00111EFD" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00111EFD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E83B89" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E83B89">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00293AD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D96259" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D96259">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais, bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk31356474"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:name="_Hlk31356474" w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzējam </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā termiņā ir apliecinājis gatavību īstenot projektu, </w:t>
       </w:r>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00E26E5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu. Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="5EACDD78" w14:textId="493E00E6" w:rsidR="001C4DE6" w:rsidRPr="00F2159F" w:rsidRDefault="00E84BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C4DE6" w:rsidRDefault="00E84BFF" w14:paraId="5EACDD78" w14:textId="493E00E6">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pēc tam, kad par visiem atlasē saņemtajiem projektu iesniegumiem ir pieņemti šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="004222FE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009D0929">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120490735 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punkt</w:t>
       </w:r>
-      <w:r w:rsidR="003242AE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003242AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā noteiktie lēmumi u</w:t>
       </w:r>
-      <w:r w:rsidR="007A68DE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007A68DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref128053469 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001A43FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001A43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009D0929">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="003242AE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003242AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punktā noteiktie atzinumi</w:t>
       </w:r>
-      <w:r w:rsidR="007A68DE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007A68DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja attiecināms)</w:t>
       </w:r>
-      <w:r w:rsidR="003242AE" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="003242AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00170385" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00170385">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējums nav pietiekams, lai pieprasītā finansējuma apmērā finansētu projekta iesniegumu, kurš </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc projektu iesniegumu sarindošanas prioritārā secībā ir nākamais visvairāk punktu ieguvušais, taču finansējums ir pietiekams, lai finansētu šo projektu </w:t>
       </w:r>
       <w:r w:rsidR="00780C3C">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daļējā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -12245,111 +12350,111 @@
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vēstuli ar lūgumu apliecināt gatavību īstenot projektu par atlikušo finansējumu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40E78">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taču nesamazinot projekta darbību tvērumu un sasniedzamo rādītāju vērtības</w:t>
       </w:r>
-      <w:r w:rsidR="00452E5B" w:rsidRPr="00A40E78">
+      <w:r w:rsidRPr="00A40E78" w:rsidR="00452E5B">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D832B8" w:rsidRPr="00A40E78">
+      <w:r w:rsidRPr="00A40E78" w:rsidR="00D832B8">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40E78">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ievērojot SAM MK noteikum</w:t>
       </w:r>
-      <w:r w:rsidR="00452E5B" w:rsidRPr="00A40E78">
+      <w:r w:rsidRPr="00A40E78" w:rsidR="00452E5B">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40E78">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietvertos nosacījumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527F5A40" w14:textId="5DE568BF" w:rsidR="001C4DE6" w:rsidRPr="00F2159F" w:rsidRDefault="00E84BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C4DE6" w:rsidRDefault="00E84BFF" w14:paraId="527F5A40" w14:textId="5DE568BF">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00FA598A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -12368,599 +12473,599 @@
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir konstatējusi, ka projekta iesnieguma atbilstība vērtēšanas kritērijiem joprojām ir nodrošināta, </w:t>
       </w:r>
       <w:r w:rsidR="00FA598A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem lēmumu par tiesiski negatīvā administratīvā akta atcelšanu un par projekta iesnieguma apstiprināšanu vai apstiprināšanu ar nosacījumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD1F8AE" w14:textId="5B90865C" w:rsidR="00E84BFF" w:rsidRPr="00F2159F" w:rsidRDefault="00E84BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00E84BFF" w:rsidRDefault="00E84BFF" w14:paraId="6CD1F8AE" w14:textId="5B90865C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja projekta iesniedzējs neapliecina gatavību īstenot projektu, šī kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem, ievērojot projektu iesniegumu sarindošanas prioritāro secību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316C9D3F" w14:textId="3871B5C8" w:rsidR="001775DB" w:rsidRDefault="001775DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001775DB" w:rsidRDefault="001775DB" w14:paraId="316C9D3F" w14:textId="3871B5C8">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informāciju par apstiprināt</w:t>
       </w:r>
-      <w:r w:rsidR="00D2169E" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D2169E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00D2169E" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00D2169E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumiem publicē </w:t>
       </w:r>
-      <w:r w:rsidR="001F518A" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001F518A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīmekļa vietn</w:t>
       </w:r>
-      <w:r w:rsidR="00B47E94" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00B47E94">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="00B47E94" w:rsidRPr="00F2159F">
+        <w:r w:rsidRPr="00F2159F" w:rsidR="00B47E94">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B47E94" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00B47E94">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E0D9BD" w14:textId="77777777" w:rsidR="002E2344" w:rsidRPr="00F2159F" w:rsidRDefault="002E2344" w:rsidP="002E2344">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="002E2344" w:rsidP="002E2344" w:rsidRDefault="002E2344" w14:paraId="28E0D9BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="454" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="00F2159F" w:rsidRDefault="0014261A" w:rsidP="00524B9B">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="004E3E56" w:rsidP="00524B9B" w:rsidRDefault="0014261A" w14:paraId="7E688725" w14:textId="52FE27F3">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="4AEBC798" w14:textId="32D0D347">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5254F8DF" w14:textId="4BB0B494" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="5254F8DF" w14:textId="4BB0B494">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">sūtīt uz tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="002414E5" w:rsidRPr="00963F77">
+      <w:hyperlink w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00963F77" w:rsidR="002414E5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/2-1-1-6-k-3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00735CE5" w:rsidRPr="00E8654E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00E8654E" w:rsidR="00735CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8654E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>norād</w:t>
       </w:r>
       <w:r w:rsidRPr="00735CE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ītās </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kontaktpersonas elektroniskā pasta adresi vai </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="009E55B3" w:rsidRPr="00F2159F">
+        <w:r w:rsidRPr="00F2159F" w:rsidR="009E55B3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DC5702" w14:textId="7B80FC7D" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="20DC5702" w14:textId="7B80FC7D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="964" w:hanging="454"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vērsties </w:t>
       </w:r>
       <w:r w:rsidR="00C714C3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klientu apkalpošanas centrā (Meistaru ielā 10, Rīgā, vai zvanot pa tālruni </w:t>
       </w:r>
-      <w:r w:rsidR="00524B9B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00524B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
       <w:r w:rsidR="009F38B3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="2D1D59C7" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="2D1D59C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4002B2F4" w14:textId="5E8AFBE7" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="4002B2F4" w14:textId="5E8AFBE7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projekta iesniedzējs jautājumus par konkrēto projektu iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
-      <w:r w:rsidR="00FE7205" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00FE7205">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">divas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">darbdienas līdz projektu iesniegumu iesniegšanas </w:t>
       </w:r>
-      <w:r w:rsidR="0FBA395F" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0FBA395F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu </w:t>
       </w:r>
-      <w:r w:rsidR="481D1306" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="481D1306">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42982291" w14:textId="41873947" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="42982291" w14:textId="41873947">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6172EC0A" w14:textId="06437D12" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="6172EC0A" w14:textId="06437D12">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tehnisk</w:t>
       </w:r>
       <w:r w:rsidR="005B74DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalst</w:t>
       </w:r>
       <w:r w:rsidR="005B74DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma aizpildīšanu </w:t>
       </w:r>
-      <w:r w:rsidR="00355466" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00355466">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portāla </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e-vidē snie</w:t>
       </w:r>
       <w:r w:rsidR="005B74DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dz</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD5B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālajā darba laikā, aizpildot pieteikumu </w:t>
       </w:r>
-      <w:r w:rsidR="0D2C99A5" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0D2C99A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC7FBB5" wp14:editId="60481F4F">
             <wp:extent cx="238858" cy="253786"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="964020630" name="Picture 964020630"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -12973,1103 +13078,1124 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="238858" cy="253786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, rakstot uz </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai zvanot uz </w:t>
       </w:r>
-      <w:r w:rsidR="00524B9B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00524B9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
       <w:r w:rsidR="00A57CC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20003306.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491A020" w14:textId="0A6CC3BF" w:rsidR="00402A7F" w:rsidRPr="001D40E6" w:rsidRDefault="00402A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001D40E6" w:rsidR="00402A7F" w:rsidRDefault="00402A7F" w14:paraId="0491A020" w14:textId="0A6CC3BF">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuālā informācija par projektu iesniegumu atlasi </w:t>
       </w:r>
-      <w:r w:rsidR="0BC00C7B" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="0BC00C7B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un atbildes uz uzdotajiem jautājumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ir pieejama</w:t>
       </w:r>
-      <w:r w:rsidR="59F3CEBA" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="59F3CEBA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietn</w:t>
       </w:r>
-      <w:r w:rsidR="007B0B2C" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007B0B2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="001D40E6" w:rsidRPr="00963F77">
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00963F77" w:rsidR="001D40E6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/2-1-1-6-k-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E8654E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B8AD7C" w14:textId="07348365" w:rsidR="00402A7F" w:rsidRPr="00015D35" w:rsidRDefault="00A165FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00015D35" w:rsidR="00402A7F" w:rsidRDefault="00A165FC" w14:paraId="61B8AD7C" w14:textId="07348365">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma vai v</w:t>
       </w:r>
-      <w:r w:rsidR="00402A7F" w:rsidRPr="00015D35">
+      <w:r w:rsidRPr="00015D35" w:rsidR="00402A7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ienošanās par projekta īstenošanu projekta teksts </w:t>
       </w:r>
       <w:r w:rsidR="00AF2507">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">līguma vai </w:t>
       </w:r>
-      <w:r w:rsidR="00402A7F" w:rsidRPr="00015D35">
+      <w:r w:rsidRPr="00015D35" w:rsidR="00402A7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienošanās slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397D67ED" w14:textId="736794FE" w:rsidR="001C2119" w:rsidRPr="00F2159F" w:rsidRDefault="00EE455A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C2119" w:rsidRDefault="00EE455A" w14:paraId="397D67ED" w14:textId="736794FE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidR="009946CB" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="009946CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ikuma 2</w:t>
       </w:r>
-      <w:r w:rsidR="008D7FDE" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008D7FDE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008D7FDE" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008D7FDE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
       <w:r w:rsidR="00780B48">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="001C2119" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="001C2119">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="00F2159F" w:rsidRDefault="001C2119">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C2119" w:rsidRDefault="001C2119" w14:paraId="3AB57500" w14:textId="681F39A1">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A12DAF3" w14:textId="26C77A3F" w:rsidR="001C2119" w:rsidRPr="00F2159F" w:rsidRDefault="001C2119">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00F2159F" w:rsidR="001C2119" w:rsidRDefault="001C2119" w14:paraId="3A12DAF3" w14:textId="26C77A3F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenojot projektu, apzināti sniegusi </w:t>
       </w:r>
       <w:r w:rsidR="007C225C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un sadarbības iestāde ir izmantojusi tiesības vienpusēji atkāpties no līguma par projekta īstenošanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F896676" w14:textId="7AA2181A" w:rsidR="00D02A77" w:rsidRDefault="001C2119" w:rsidP="00804D03">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00D02A77" w:rsidP="00804D03" w:rsidRDefault="001C2119" w14:paraId="3F896676" w14:textId="7AA2181A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
       <w:r w:rsidR="007C225C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemtu tai labvēlīgu lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433CCE19" w14:textId="4A1E52CB" w:rsidR="00A43B5E" w:rsidRPr="00D02A77" w:rsidRDefault="00D02A77" w:rsidP="00D02A77">
+    <w:p w:rsidRPr="00D02A77" w:rsidR="00A43B5E" w:rsidP="00D02A77" w:rsidRDefault="00D02A77" w14:paraId="433CCE19" w14:textId="4A1E52CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B09204A" w14:textId="77777777" w:rsidR="00C70414" w:rsidRPr="00F2159F" w:rsidRDefault="00C70414" w:rsidP="00196D54">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="00C70414" w:rsidP="00196D54" w:rsidRDefault="00C70414" w14:paraId="7B09204A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pielikumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24215070" w14:textId="4D5D24C5" w:rsidR="0004362D" w:rsidRPr="00131A86" w:rsidRDefault="0004362D" w:rsidP="0098459D">
+    <w:p w:rsidRPr="00131A86" w:rsidR="0004362D" w:rsidP="0098459D" w:rsidRDefault="0004362D" w14:paraId="24215070" w14:textId="4D5D24C5">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C77EFD" w14:textId="69DDD5E6" w:rsidR="004B20D5" w:rsidRPr="00F2159F" w:rsidRDefault="3BFC1435" w:rsidP="19ECFF32">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="004B20D5" w:rsidP="19ECFF32" w:rsidRDefault="3BFC1435" w14:paraId="28C77EFD" w14:textId="69DDD5E6">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00131A86">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001F2114" w:rsidRPr="00131A86">
+      <w:r w:rsidRPr="00131A86" w:rsidR="001F2114">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00677E5D" w:rsidRPr="00131A86">
+      <w:r w:rsidRPr="00131A86" w:rsidR="00677E5D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="001F2114" w:rsidRPr="00131A86">
+      <w:r w:rsidRPr="00131A86" w:rsidR="001F2114">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
       <w:r w:rsidR="003D31C4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="3ECC83F2" w:rsidRPr="19ECFF32">
+      <w:r w:rsidRPr="19ECFF32" w:rsidR="3ECC83F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Projektu iesniegumu vērtēšanas kritēriji un to</w:t>
       </w:r>
-      <w:r w:rsidR="3ECC83F2" w:rsidRPr="19ECFF32">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="19ECFF32" w:rsidR="3ECC83F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piemērošanas metodika </w:t>
       </w:r>
-      <w:r w:rsidR="359D70D5" w:rsidRPr="19ECFF32">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="19ECFF32" w:rsidR="359D70D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
-      <w:r w:rsidR="00F87A78" w:rsidRPr="004C39C7">
+      <w:r w:rsidRPr="004C39C7" w:rsidR="00F87A78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00AB16B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F87A78" w:rsidRPr="004C39C7">
+      <w:r w:rsidRPr="004C39C7" w:rsidR="00F87A78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="3ECC83F2" w:rsidRPr="004C39C7">
+      <w:r w:rsidRPr="004C39C7" w:rsidR="3ECC83F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lapām</w:t>
       </w:r>
-      <w:r w:rsidR="3ECC83F2" w:rsidRPr="19ECFF32">
+      <w:r w:rsidRPr="19ECFF32" w:rsidR="3ECC83F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44242580" w14:textId="39A6564A" w:rsidR="007302AC" w:rsidRDefault="5A861DD9" w:rsidP="19ECFF32">
+    <w:p w:rsidR="007302AC" w:rsidP="19ECFF32" w:rsidRDefault="5A861DD9" w14:paraId="44242580" w14:textId="39A6564A">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6E17" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00CF6E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00677E5D" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00677E5D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="007302AC" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="007302AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
       <w:r w:rsidR="003D31C4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007302AC" w:rsidRPr="00026776">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00026776" w:rsidR="007302AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A165FC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līguma vai v</w:t>
       </w:r>
-      <w:r w:rsidR="008A35FB" w:rsidRPr="00026776">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00026776" w:rsidR="008A35FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ienošanās par </w:t>
       </w:r>
-      <w:r w:rsidR="008A35FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008A35FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta īstenošanu</w:t>
       </w:r>
-      <w:r w:rsidR="00214F24" w:rsidRPr="19ECFF32">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="19ECFF32" w:rsidR="00214F24">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidR="008A35FB" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="008A35FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekts</w:t>
       </w:r>
-      <w:r w:rsidR="00F4346B" w:rsidRPr="00F2159F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00F4346B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="117932E3" w:rsidRPr="009F6E6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F6E6A" w:rsidR="117932E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>uz</w:t>
       </w:r>
-      <w:r w:rsidR="00F4346B" w:rsidRPr="009F6E6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009F6E6A" w:rsidR="00F4346B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F6E6A" w:rsidRPr="009F6E6A">
+      <w:r w:rsidRPr="009F6E6A" w:rsidR="009F6E6A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D950C7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="009F6E6A" w:rsidRPr="009F6E6A">
+      <w:r w:rsidRPr="009F6E6A" w:rsidR="009F6E6A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A5225F" w:rsidRPr="009F6E6A">
+      <w:r w:rsidRPr="009F6E6A" w:rsidR="00A5225F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lapām</w:t>
       </w:r>
-      <w:r w:rsidR="00A5225F" w:rsidRPr="00F2159F">
+      <w:r w:rsidRPr="00F2159F" w:rsidR="00A5225F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D04E1C" w14:textId="62E7A75B" w:rsidR="00967BEF" w:rsidRDefault="001633A6" w:rsidP="19ECFF32">
+    <w:p w:rsidR="00967BEF" w:rsidP="19ECFF32" w:rsidRDefault="001633A6" w14:paraId="46D04E1C" w14:textId="62E7A75B">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001E693E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. p</w:t>
       </w:r>
       <w:r w:rsidR="00967BEF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ielikums: </w:t>
       </w:r>
-      <w:r w:rsidR="001D2042" w:rsidRPr="001D2042">
+      <w:r w:rsidRPr="001D2042" w:rsidR="001D2042">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Apliecinājums par saņemto un plānoto komercdarbības atbalstu</w:t>
       </w:r>
       <w:r w:rsidR="001D2042">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1588BDDA" w14:textId="3ECB6FA5" w:rsidR="009568C9" w:rsidRDefault="00225E6A" w:rsidP="009568C9">
+    <w:p w:rsidR="009568C9" w:rsidP="009568C9" w:rsidRDefault="00225E6A" w14:paraId="1588BDDA" w14:textId="3ECB6FA5">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="009568C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums: A</w:t>
       </w:r>
-      <w:r w:rsidR="009568C9" w:rsidRPr="009652DD">
+      <w:r w:rsidRPr="009652DD" w:rsidR="009568C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pliecinājums par papildinošas saimnieciskas darbības, parasto papildpakalpojumu un citas saimnieciskas darbības veikšanu infrastruktūrā</w:t>
       </w:r>
       <w:r w:rsidR="009568C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C046F8D" w14:textId="1D86F1B9" w:rsidR="009568C9" w:rsidRPr="0071637C" w:rsidRDefault="00225E6A" w:rsidP="009568C9">
+    <w:p w:rsidRPr="0071637C" w:rsidR="009568C9" w:rsidP="009568C9" w:rsidRDefault="00225E6A" w14:paraId="6C046F8D" w14:textId="1D86F1B9">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009568C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikums: </w:t>
       </w:r>
-      <w:r w:rsidR="009568C9" w:rsidRPr="0071637C">
+      <w:r w:rsidRPr="0071637C" w:rsidR="009568C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ēkā īstenoto sabiedrisko pakalpojumu sniegšanas jaudas īpatsvara aprēķins.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A05BFF6" w14:textId="522D3124" w:rsidR="00F766F8" w:rsidRDefault="00A40E78" w:rsidP="00FE7F1C">
+    <w:p w:rsidR="00F766F8" w:rsidP="00FE7F1C" w:rsidRDefault="00A40E78" w14:paraId="0A05BFF6" w14:textId="522D3124">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003C13F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. p</w:t>
       </w:r>
       <w:r w:rsidR="00F766F8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ielikums: </w:t>
       </w:r>
       <w:r w:rsidR="00C941E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00C941E5" w:rsidRPr="00C941E5">
+      <w:r w:rsidRPr="00C941E5" w:rsidR="00C941E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apildinošas saimnieciskas darbības un parasto papildpakalpojumu uzraudzības un kontroles metodisk</w:t>
       </w:r>
       <w:r w:rsidR="00C941E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidR="00C941E5" w:rsidRPr="00C941E5">
+      <w:r w:rsidRPr="00C941E5" w:rsidR="00C941E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādījum</w:t>
       </w:r>
       <w:r w:rsidR="00C941E5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC094E" w14:textId="217E1215" w:rsidR="004406A4" w:rsidRDefault="00AB0151" w:rsidP="00FE7F1C">
+    <w:p w:rsidR="004406A4" w:rsidP="00FE7F1C" w:rsidRDefault="00AB0151" w14:paraId="2BEC094E" w14:textId="217E1215">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidR="004406A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D47476">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004406A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pieli</w:t>
       </w:r>
       <w:r w:rsidR="0043404D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kums: </w:t>
       </w:r>
       <w:r w:rsidR="00606FCE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00606FCE" w:rsidRPr="00606FCE">
+      <w:r w:rsidRPr="00606FCE" w:rsidR="00606FCE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>eidne gada jaudas īpatsvara aprēķinam platības</w:t>
       </w:r>
       <w:r w:rsidR="00606FCE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> izteiksmē</w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246348D0" w14:textId="7C887E3A" w:rsidR="0048466E" w:rsidRDefault="00AB0151" w:rsidP="00FE7F1C">
+    <w:p w:rsidR="0048466E" w:rsidP="00FE7F1C" w:rsidRDefault="00AB0151" w14:paraId="246348D0" w14:textId="7C887E3A">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D47476">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums: </w:t>
       </w:r>
-      <w:r w:rsidR="0048466E" w:rsidRPr="0048466E">
+      <w:r w:rsidRPr="0048466E" w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Veidne gada jaudas īpatsvara aprēķinam </w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>laika</w:t>
       </w:r>
-      <w:r w:rsidR="0048466E" w:rsidRPr="0048466E">
+      <w:r w:rsidRPr="0048466E" w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> izteiksmē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6587D955" w14:textId="1B5F65AB" w:rsidR="0048466E" w:rsidRDefault="00AB0151" w:rsidP="00FE7F1C">
+    <w:p w:rsidR="0048466E" w:rsidP="00FE7F1C" w:rsidRDefault="00AB0151" w14:paraId="6587D955" w14:textId="1B5F65AB">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D47476">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums: </w:t>
       </w:r>
-      <w:r w:rsidR="0048466E" w:rsidRPr="0048466E">
+      <w:r w:rsidRPr="0048466E" w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Veidne gada jaudas īpatsvara aprēķinam </w:t>
       </w:r>
       <w:r w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>finanšu izteiksmē</w:t>
       </w:r>
-      <w:r w:rsidR="0048466E" w:rsidRPr="0048466E">
+      <w:r w:rsidRPr="0048466E" w:rsidR="0048466E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2EAB60" w14:textId="35CC087E" w:rsidR="004D431E" w:rsidRDefault="004D431E" w:rsidP="00FE7F1C">
+    <w:p w:rsidR="004D431E" w:rsidP="00FE7F1C" w:rsidRDefault="004D431E" w14:paraId="0E2EAB60" w14:textId="35CC087E">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="223A550E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00790E6D" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="00790E6D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="223A550E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
-      <w:r w:rsidR="000063E3" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="000063E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="0061171F" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="0061171F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūras izstrādāts rekomendējošs paraugs</w:t>
       </w:r>
-      <w:r w:rsidR="002E7798" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="002E7798">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Ziņojums par </w:t>
       </w:r>
-      <w:r w:rsidR="00600FC7" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="00600FC7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kopējo ēkas energoefektivitāti</w:t>
       </w:r>
-      <w:r w:rsidR="002E7798" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="002E7798">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="0061171F" w:rsidRPr="223A550E">
+      <w:r w:rsidRPr="223A550E" w:rsidR="0061171F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09584E15" w14:textId="77777777" w:rsidR="009F6EF1" w:rsidRPr="00F2159F" w:rsidRDefault="009F6EF1" w:rsidP="0098459D">
+    <w:p w:rsidRPr="00F2159F" w:rsidR="009F6EF1" w:rsidP="0098459D" w:rsidRDefault="009F6EF1" w14:paraId="09584E15" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11AD4F62" w14:textId="1AFE0314" w:rsidR="003B2CA4" w:rsidRPr="00E6247B" w:rsidRDefault="00131A86" w:rsidP="0098459D">
-      <w:pPr>
+    <w:p w:rsidRPr="00E6247B" w:rsidR="003B2CA4" w:rsidP="15A1A35A" w:rsidRDefault="00131A86" w14:paraId="11AD4F62" w14:textId="3C029240">
+      <w:pPr>
+        <w:pStyle w:val="Parasts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15A1A35A" w:rsidR="50820CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>L. Broliša,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:t>M.Sporane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15A1A35A" w:rsidR="50820CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 29568220</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15A1A35A" w:rsidR="6E085838">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="767185"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>27041138</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F91CA63" w14:textId="3DF3C637" w:rsidR="009F6EF1" w:rsidRPr="003D31C4" w:rsidRDefault="00E6247B" w:rsidP="00155E70">
+    <w:p w:rsidRPr="003D31C4" w:rsidR="009F6EF1" w:rsidP="15A1A35A" w:rsidRDefault="00E6247B" w14:paraId="4F91CA63" w14:textId="06F13720">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00963F77">
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R95a6691dd8f64c65">
+        <w:r w:rsidRPr="15A1A35A" w:rsidR="6C050431">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
-          <w:t>linda.brolisa@cfla.gov.lv</w:t>
+          <w:t>madara.sporane</w:t>
+        </w:r>
+        <w:r w:rsidRPr="15A1A35A" w:rsidR="00E6247B">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="003D31C4" w:rsidSect="007F4EB3">
+    <w:sectPr w:rsidRPr="003D31C4" w:rsidR="009F6EF1" w:rsidSect="007F4EB3">
       <w:headerReference w:type="default" r:id="rId29"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4895110D" w14:textId="77777777" w:rsidR="00E922E0" w:rsidRDefault="00E922E0">
+    <w:p w:rsidR="000669A0" w:rsidRDefault="000669A0" w14:paraId="595A7F22" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D56047B" w14:textId="77777777" w:rsidR="00E922E0" w:rsidRDefault="00E922E0">
+    <w:p w:rsidR="000669A0" w:rsidRDefault="000669A0" w14:paraId="56A5C452" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61601EB1" w14:textId="77777777" w:rsidR="00E922E0" w:rsidRDefault="00E922E0" w:rsidP="00152F67"/>
+    <w:p w:rsidR="000669A0" w:rsidP="00152F67" w:rsidRDefault="000669A0" w14:paraId="560E393E" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -14101,1582 +14227,1622 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D1FBCA" w14:textId="77777777" w:rsidR="00E922E0" w:rsidRDefault="00E922E0" w:rsidP="00F25516">
+    <w:p w:rsidR="000669A0" w:rsidP="00F25516" w:rsidRDefault="000669A0" w14:paraId="6BBF2CAE" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EA6FF00" w14:textId="77777777" w:rsidR="00E922E0" w:rsidRDefault="00E922E0" w:rsidP="00F25516">
+    <w:p w:rsidR="000669A0" w:rsidP="00F25516" w:rsidRDefault="000669A0" w14:paraId="50C2805D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DF734C2" w14:textId="77777777" w:rsidR="00E922E0" w:rsidRDefault="00E922E0" w:rsidP="00152F67"/>
+    <w:p w:rsidR="000669A0" w:rsidP="00152F67" w:rsidRDefault="000669A0" w14:paraId="6D570308" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="57395E6C" w14:textId="4D258C00" w:rsidR="00CA1AEE" w:rsidRPr="00CA1AEE" w:rsidRDefault="00CA1AEE" w:rsidP="00507991">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00CA1AEE" w:rsidR="00CA1AEE" w:rsidP="00507991" w:rsidRDefault="00CA1AEE" w14:paraId="57395E6C" w14:textId="4D258C00">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1AEE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CA1AEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00507991" w:rsidRPr="00507991">
+      <w:r w:rsidRPr="00507991" w:rsidR="00507991">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot elektroniskā pasta vēstules potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="66FD1AE4" w14:textId="568082B4" w:rsidR="00D10668" w:rsidRPr="000855AE" w:rsidRDefault="00D10668" w:rsidP="000855AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="000855AE" w:rsidR="00D10668" w:rsidP="000855AE" w:rsidRDefault="00D10668" w14:paraId="66FD1AE4" w14:textId="568082B4">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="000855AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Saskaņā ar SAM MK noteikumu </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000855AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saskaņā ar SAM MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="009A15D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>14. un 15. punktu d</w:t>
       </w:r>
-      <w:r w:rsidR="000855AE" w:rsidRPr="000855AE">
+      <w:r w:rsidRPr="000855AE" w:rsidR="000855AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>arbības var veikt arī ēkas funkcionālajā teritorijā, tai skaitā vairākos īpašumos, kā arī nekustamā īpašuma daļā, ja projektu paredzēts īstenot ēkas daļā, nostiprinot tiesības zemesgrāmatā ne vēlāk kā līdz noslēguma maksājuma pieprasījuma iesniegšanai sadarbības iestādē, izņemot gadījumu, ja pašvaldības īpašums uz normatīvā akta, līguma vai pašvaldības lēmuma pamata ir nodots pašvaldības iestādes</w:t>
       </w:r>
       <w:r w:rsidR="00277550">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000855AE" w:rsidRPr="000855AE">
+      <w:r w:rsidRPr="000855AE" w:rsidR="000855AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>– projekta iesniedzēja</w:t>
       </w:r>
       <w:r w:rsidR="00277550">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000855AE" w:rsidRPr="000855AE">
+      <w:r w:rsidRPr="000855AE" w:rsidR="000855AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>– valdījumā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1BF03ACE" w14:textId="21CB9429" w:rsidR="006521F7" w:rsidRPr="003E0203" w:rsidRDefault="006521F7" w:rsidP="003E0203">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="003E0203" w:rsidR="006521F7" w:rsidP="003E0203" w:rsidRDefault="006521F7" w14:paraId="1BF03ACE" w14:textId="21CB9429">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0203">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003E0203">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C310C" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="005C310C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="003E0203">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">MK </w:t>
       </w:r>
-      <w:r w:rsidR="00E727FC" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="00E727FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>noteikumu 15.</w:t>
       </w:r>
-      <w:r w:rsidR="005C310C" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="005C310C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E727FC" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="00E727FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā minētās ēkas daļas </w:t>
       </w:r>
-      <w:r w:rsidR="008E78F4" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="008E78F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">gadījumā tiesības norāda par </w:t>
       </w:r>
-      <w:r w:rsidR="00951D5A" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="00951D5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00EE38B1" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="00EE38B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>z projektu attiecināmo nekustamā īpašuma da</w:t>
       </w:r>
-      <w:r w:rsidR="00D564EF" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="00D564EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ļ</w:t>
       </w:r>
-      <w:r w:rsidR="00EE38B1" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="00EE38B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="008064FC" w:rsidRPr="003E0203">
+      <w:r w:rsidRPr="003E0203" w:rsidR="008064FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="40CD3C57" w14:textId="778705D3" w:rsidR="00114937" w:rsidRPr="00531752" w:rsidRDefault="00114937" w:rsidP="00531752">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00531752" w:rsidR="00114937" w:rsidP="00531752" w:rsidRDefault="00114937" w14:paraId="40CD3C57" w14:textId="778705D3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531752">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00531752">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C1AD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpašumtiesībām nav jābūt nostiprinātām </w:t>
       </w:r>
       <w:r w:rsidR="005E2075">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="00585504">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>emes</w:t>
       </w:r>
       <w:r w:rsidR="005E2075">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">grāmatā </w:t>
       </w:r>
       <w:r w:rsidR="004C1AD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">gadījumā, ja </w:t>
       </w:r>
-      <w:r w:rsidR="004C1AD6" w:rsidRPr="0691B575">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="0691B575" w:rsidR="004C1AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības īpašums uz normatīvā akta, līguma vai pašvaldības lēmuma pamata ir nodots pašvaldības iestādes</w:t>
       </w:r>
       <w:r w:rsidR="00531752">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004C1AD6" w:rsidRPr="0691B575">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="0691B575" w:rsidR="004C1AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– projekta iesniedzēja</w:t>
       </w:r>
       <w:r w:rsidR="004C1AD6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004C1AD6" w:rsidRPr="0691B575">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="0691B575" w:rsidR="004C1AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– valdījumā</w:t>
       </w:r>
       <w:r w:rsidR="004C1AD6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6A529713" w14:textId="3266791A" w:rsidR="00932B5E" w:rsidRPr="009F1C11" w:rsidRDefault="00932B5E" w:rsidP="00932B5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009F1C11" w:rsidR="00932B5E" w:rsidP="00932B5E" w:rsidRDefault="00932B5E" w14:paraId="6A529713" w14:textId="3266791A">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ēkas daļas </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ēkas daļas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>energosertifikātu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> var iesniegt, ja projekts paredzēts ēkas daļā atbilstoši SAM MK noteikumu 1</w:t>
       </w:r>
-      <w:r w:rsidR="00C51EAE" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C51EAE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00297C2F" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00297C2F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="001B2DB6" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="001B2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidR="00297C2F" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00297C2F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>punktam.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="45DDA3FC" w14:textId="4D9CA993" w:rsidR="00E2357B" w:rsidRDefault="00E2357B" w:rsidP="0085275B">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="00E2357B" w:rsidP="0085275B" w:rsidRDefault="00E2357B" w14:paraId="45DDA3FC" w14:textId="4D9CA993">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00444D73" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00444D73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00B00C3F" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00B00C3F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ai skaitā</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00444D73" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00444D73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstība </w:t>
       </w:r>
-      <w:r w:rsidR="00C54846" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C54846">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ministru kabineta 202</w:t>
       </w:r>
-      <w:r w:rsidR="00CD739B" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00CD739B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00C54846" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C54846">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009F1C11" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C54846" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C54846">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
-      <w:r w:rsidR="001F06FA" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="001F06FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
-      <w:r w:rsidR="00C54846" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C54846">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000A66D5" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="000A66D5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>jūnija</w:t>
       </w:r>
-      <w:r w:rsidR="00C54846" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C54846">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikum</w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00C54846" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00C54846">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.</w:t>
       </w:r>
       <w:r w:rsidR="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="001F06FA" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="001F06FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>349</w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Grozījumi Ministru kabineta 2021.</w:t>
       </w:r>
       <w:r w:rsidR="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>gada 8.</w:t>
       </w:r>
       <w:r w:rsidR="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aprīļa noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="009F1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">222 </w:t>
       </w:r>
       <w:r w:rsidR="001F564D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>energosertifikācijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="001F564D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0005169B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00430B52" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00430B52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasīb</w:t>
       </w:r>
-      <w:r w:rsidR="00B00C3F" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00B00C3F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
-      <w:r w:rsidR="00472804" w:rsidRPr="009F1C11">
+      <w:r w:rsidRPr="009F1C11" w:rsidR="00472804">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A388D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pieejami </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="009A388D" w:rsidRPr="009A388D">
+      <w:hyperlink w:history="1" r:id="rId1">
+        <w:r w:rsidRPr="009A388D" w:rsidR="009A388D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009A388D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3E1C3E8A" w14:textId="77777777" w:rsidR="00915730" w:rsidRPr="00810F1A" w:rsidRDefault="00915730" w:rsidP="00915730">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00810F1A" w:rsidR="00915730" w:rsidP="00915730" w:rsidRDefault="00915730" w14:paraId="3E1C3E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810F1A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00810F1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ministru ka</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Ministru ka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>bineta 2021. gada 8. aprīļa noteikumi Nr. 222 “</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36813">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E36813">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>energosertifikācijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E36813">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">”. Pieejami </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId2">
         <w:r w:rsidRPr="00E36813">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="515FF7EC" w14:textId="61C6F1A3" w:rsidR="0D1172B3" w:rsidRPr="00777473" w:rsidRDefault="0D1172B3" w:rsidP="00777473">
+    <w:p w:rsidRPr="00777473" w:rsidR="0D1172B3" w:rsidP="00777473" w:rsidRDefault="0D1172B3" w14:paraId="515FF7EC" w14:textId="61C6F1A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003724B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00777473">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neatkarīga eksperta ēku energoefektivitātes jomā sagatavotais un apliecinātais pamatojums pēc projekta iesnieguma apstiprināšanas jāreģistrē Būvniecības informācijas sistēmā kā spēkā esošā ēkas </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777473">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neatkarīga eksperta ēku energoefektivitātes jomā sagatavotais un apliecinātais pamatojums pēc projekta iesnieguma apstiprināšanas jāreģistrē Būvniecības informācijas sistēmā kā spēkā esošā ēkas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00777473">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>energosertifikāta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00777473">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikums.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="321F8AFC" w14:textId="7DE33B66" w:rsidR="00FB4B0B" w:rsidRPr="000B2BE2" w:rsidRDefault="00FB4B0B" w:rsidP="00C11C21">
+    <w:p w:rsidRPr="000B2BE2" w:rsidR="00FB4B0B" w:rsidP="00C11C21" w:rsidRDefault="00FB4B0B" w14:paraId="321F8AFC" w14:textId="7DE33B66">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A914FE" w:rsidRPr="000B2BE2">
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="00A914FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regula (ES, Euratom) 2024/2509 par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam. Pieejams šeit: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00A914FE" w:rsidRPr="000B2BE2">
+      <w:hyperlink w:history="1" r:id="rId3">
+        <w:r w:rsidRPr="000B2BE2" w:rsidR="00A914FE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BD2BDF" w:rsidRPr="00723334">
+      <w:r w:rsidRPr="00723334" w:rsidR="00BD2BDF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="37B833DE" w14:textId="5F564858" w:rsidR="005F0EA6" w:rsidRPr="003B74AE" w:rsidRDefault="005F0EA6" w:rsidP="00C11C21">
+    <w:p w:rsidRPr="003B74AE" w:rsidR="005F0EA6" w:rsidP="00C11C21" w:rsidRDefault="005F0EA6" w14:paraId="37B833DE" w14:textId="5F564858">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008627C8" w:rsidRPr="003B74AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="008627C8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sadarbības partneri</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar filiāli saistītās darbībās.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="57DFA17B" w14:textId="23A0B7C8" w:rsidR="00702951" w:rsidRPr="003B74AE" w:rsidRDefault="00702951" w:rsidP="00C11C21">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="003B74AE" w:rsidR="00702951" w:rsidP="00C11C21" w:rsidRDefault="00702951" w14:paraId="57DFA17B" w14:textId="23A0B7C8">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
-      <w:r w:rsidR="002F44E2" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="002F44E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2023.</w:t>
       </w:r>
       <w:r w:rsidR="009A6218">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002F44E2" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="002F44E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
-      <w:r w:rsidR="002F44E2" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="002F44E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidR="009A6218">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002F44E2" w:rsidRPr="009A6218">
+      <w:r w:rsidRPr="009A6218" w:rsidR="002F44E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>jūlija</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6218">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="002F44E2" w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="002F44E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
-      <w:r w:rsidR="00781BFB" w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00781BFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidR="00E47719" w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00E47719">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="00D96CCA" w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00D96CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E47719" w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00E47719">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada plānošanas periodā</w:t>
       </w:r>
-      <w:r w:rsidR="00D96CCA" w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003B74AE" w:rsidR="00D96CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="331028D9" w14:textId="0A6412EF" w:rsidR="0055595A" w:rsidRPr="003B74AE" w:rsidRDefault="0055595A" w:rsidP="00C11C21">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="003B74AE" w:rsidR="0055595A" w:rsidP="00C11C21" w:rsidRDefault="0055595A" w14:paraId="331028D9" w14:textId="0A6412EF">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Valdes</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pārstāvēttiesīgā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona vai prokūrist</w:t>
       </w:r>
-      <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="005F0EA6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>, vai person</w:t>
       </w:r>
-      <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="005F0EA6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, kura ir pilnvarota pārstāvēt projekta iesniedzēju </w:t>
       </w:r>
-      <w:r w:rsidR="008627C8" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="008627C8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vai sadarbības partneri </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>darbībās, kas saistītas ar filiāli</w:t>
       </w:r>
-      <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
+      <w:r w:rsidRPr="003B74AE" w:rsidR="005F0EA6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7B48673D" w14:textId="115B49F8" w:rsidR="006727AD" w:rsidRPr="00412FF1" w:rsidRDefault="006727AD" w:rsidP="00C11C21">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00412FF1" w:rsidR="006727AD" w:rsidP="00C11C21" w:rsidRDefault="006727AD" w14:paraId="7B48673D" w14:textId="115B49F8">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11C21">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C11C21">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00C15DA8" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00C15DA8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ienoto kritēriju aspektus</w:t>
       </w:r>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>, kas nepieciešami</w:t>
       </w:r>
-      <w:r w:rsidR="00214E68" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00214E68">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> kvalitātes </w:t>
       </w:r>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">kritēriju </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>izvērtējumam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A11B4E" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00A11B4E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C15DA8" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00C15DA8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvērtē </w:t>
       </w:r>
-      <w:r w:rsidR="00406790" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00406790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pirms kvalitātes kritērija </w:t>
       </w:r>
-      <w:r w:rsidR="005B5507" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="005B5507">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>vērtējuma</w:t>
       </w:r>
-      <w:r w:rsidR="00B3659B" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00B3659B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B5507" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="005B5507">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="00D8062A" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00D8062A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> tikai tādā apjomā</w:t>
       </w:r>
-      <w:r w:rsidR="00214E68" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="00214E68">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, kāds nepieciešams kvalitātes kritēriju </w:t>
       </w:r>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pil</w:t>
       </w:r>
-      <w:r w:rsidR="003C11C2" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="003C11C2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vērtīgai </w:t>
       </w:r>
-      <w:r w:rsidR="005B5507" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="005B5507">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>iz</w:t>
       </w:r>
-      <w:r w:rsidR="0048086C" w:rsidRPr="00C11C21">
+      <w:r w:rsidRPr="00C11C21" w:rsidR="0048086C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>vērtēšanai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="3E494BFD" w14:textId="371C9582" w:rsidR="00AE133D" w:rsidRPr="000B2BE2" w:rsidRDefault="00AE133D" w:rsidP="00753A3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="000B2BE2" w:rsidR="00AE133D" w:rsidP="00753A3D" w:rsidRDefault="00AE133D" w14:paraId="3E494BFD" w14:textId="371C9582">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ministru kabineta </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C79BE" w:rsidR="00945422">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="003C79BE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003C79BE" w:rsidRPr="003C79BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003C79BE" w:rsidR="003C79BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C79BE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada</w:t>
       </w:r>
-      <w:r w:rsidR="00D56D2E" w:rsidRPr="003C79BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003C79BE" w:rsidR="00D56D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00945422" w:rsidRPr="003C79BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003C79BE" w:rsidR="00945422">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidR="003C79BE" w:rsidRPr="003C79BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003C79BE" w:rsidR="003C79BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00945422" w:rsidRPr="003C79BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003C79BE" w:rsidR="00945422">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>jūlija</w:t>
       </w:r>
       <w:r w:rsidRPr="003C79BE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteikumi Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00945422" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="00945422">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>408</w:t>
       </w:r>
-      <w:r w:rsidR="00945422" w:rsidRPr="00935F62">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00935F62" w:rsidR="00945422">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>“Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="7CCD445F" w14:textId="272D0F5D" w:rsidR="00214F24" w:rsidRPr="000B2BE2" w:rsidRDefault="00214F24" w:rsidP="00F055BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="000B2BE2" w:rsidR="00214F24" w:rsidP="00F055BF" w:rsidRDefault="00214F24" w14:paraId="7CCD445F" w14:textId="272D0F5D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000570CE" w:rsidRPr="000B2BE2">
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="000570CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Lī</w:t>
       </w:r>
-      <w:r w:rsidR="00DD121B" w:rsidRPr="000B2BE2">
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="00DD121B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">gums/ </w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vienošanās par projekta īstenošanu tiek parakstīt</w:t>
       </w:r>
-      <w:r w:rsidR="00DD121B" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="00DD121B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="003319D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>/ -</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="003319D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064684C" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="0064684C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> un netiek noformēt</w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="003319D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>s/</w:t>
       </w:r>
       <w:r w:rsidR="00BC5A96">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="003319D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC5A96">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="003319D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota </w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="003319D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma/ </w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vienošanās par projekta īstenošanu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>standartformas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B2BE2" w:rsidR="249C5527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6F35D30E" w14:textId="0704FAF5" w:rsidR="00763C7B" w:rsidRPr="00C6622E" w:rsidRDefault="00763C7B">
+      <w:p w:rsidRPr="00C6622E" w:rsidR="00763C7B" w:rsidRDefault="00763C7B" w14:paraId="6F35D30E" w14:textId="0704FAF5">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E43C74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000E2D63" w:rsidRPr="00E43C74">
+        <w:r w:rsidRPr="00E43C74" w:rsidR="000E2D63">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
+  <w:p w:rsidR="00763C7B" w:rsidRDefault="00763C7B" w14:paraId="7EEEB220" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B16E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="595A60A2"/>
     <w:lvl w:ilvl="0" w:tplc="841CCAAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FD0EBF10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -17184,54 +17350,63 @@
   <w:num w:numId="10" w16cid:durableId="162475672">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="434523625">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1403985261">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2129271702">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1372651728">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="650259709">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="926692494">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Madara Sporāne">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::madara.sporane@cfla.gov.lv::1739157f-bb70-42a1-b2b3-87d7a8214ede"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
     <w:rsid w:val="00000CD6"/>
@@ -17314,73 +17489,75 @@
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="00041450"/>
     <w:rsid w:val="00041865"/>
     <w:rsid w:val="00042563"/>
     <w:rsid w:val="00042D00"/>
     <w:rsid w:val="00042E34"/>
     <w:rsid w:val="00043124"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="0004459A"/>
     <w:rsid w:val="00045BF2"/>
     <w:rsid w:val="00045CD5"/>
     <w:rsid w:val="00045FC2"/>
     <w:rsid w:val="0004627E"/>
     <w:rsid w:val="00046783"/>
     <w:rsid w:val="00046D91"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="00050798"/>
     <w:rsid w:val="00050BFC"/>
     <w:rsid w:val="00051445"/>
     <w:rsid w:val="0005169B"/>
     <w:rsid w:val="00051716"/>
     <w:rsid w:val="00051815"/>
     <w:rsid w:val="000527EA"/>
     <w:rsid w:val="00052D2B"/>
     <w:rsid w:val="00052E00"/>
+    <w:rsid w:val="000538DC"/>
     <w:rsid w:val="00053A8B"/>
     <w:rsid w:val="00055741"/>
     <w:rsid w:val="00055BD5"/>
     <w:rsid w:val="00055DE7"/>
     <w:rsid w:val="0005607E"/>
     <w:rsid w:val="0005668D"/>
     <w:rsid w:val="000568A7"/>
     <w:rsid w:val="000570CE"/>
     <w:rsid w:val="000601E4"/>
     <w:rsid w:val="00060FFB"/>
     <w:rsid w:val="00061A4F"/>
     <w:rsid w:val="00061AB8"/>
     <w:rsid w:val="00061D6D"/>
     <w:rsid w:val="00062222"/>
     <w:rsid w:val="000622CC"/>
     <w:rsid w:val="00062518"/>
     <w:rsid w:val="00062711"/>
     <w:rsid w:val="000628FA"/>
     <w:rsid w:val="00062CF8"/>
     <w:rsid w:val="00063D44"/>
     <w:rsid w:val="00064C94"/>
     <w:rsid w:val="00064E5E"/>
     <w:rsid w:val="00065FCF"/>
+    <w:rsid w:val="000669A0"/>
     <w:rsid w:val="00067BB2"/>
     <w:rsid w:val="00067FAA"/>
     <w:rsid w:val="0007001D"/>
     <w:rsid w:val="000701F8"/>
     <w:rsid w:val="0007047A"/>
     <w:rsid w:val="000704D0"/>
     <w:rsid w:val="00070A47"/>
     <w:rsid w:val="00071395"/>
     <w:rsid w:val="00071992"/>
     <w:rsid w:val="00071B45"/>
     <w:rsid w:val="00071EBA"/>
     <w:rsid w:val="000726F3"/>
     <w:rsid w:val="00072CE4"/>
     <w:rsid w:val="000734DA"/>
     <w:rsid w:val="00073786"/>
     <w:rsid w:val="000742F7"/>
     <w:rsid w:val="00074B41"/>
     <w:rsid w:val="00074B5E"/>
     <w:rsid w:val="00074EF0"/>
     <w:rsid w:val="00075151"/>
     <w:rsid w:val="00075705"/>
     <w:rsid w:val="000759D1"/>
     <w:rsid w:val="00076839"/>
     <w:rsid w:val="00077482"/>
     <w:rsid w:val="0007792D"/>
@@ -17873,50 +18050,51 @@
     <w:rsid w:val="002047F0"/>
     <w:rsid w:val="0020498D"/>
     <w:rsid w:val="00204E40"/>
     <w:rsid w:val="00205B2C"/>
     <w:rsid w:val="00205D9A"/>
     <w:rsid w:val="002064F9"/>
     <w:rsid w:val="00207091"/>
     <w:rsid w:val="00207431"/>
     <w:rsid w:val="002074D9"/>
     <w:rsid w:val="00207862"/>
     <w:rsid w:val="00207E2E"/>
     <w:rsid w:val="00210509"/>
     <w:rsid w:val="002109DD"/>
     <w:rsid w:val="00211106"/>
     <w:rsid w:val="002117B7"/>
     <w:rsid w:val="002119D5"/>
     <w:rsid w:val="00211D41"/>
     <w:rsid w:val="00211EB0"/>
     <w:rsid w:val="00211F55"/>
     <w:rsid w:val="00212004"/>
     <w:rsid w:val="0021202C"/>
     <w:rsid w:val="00212262"/>
     <w:rsid w:val="002122F8"/>
     <w:rsid w:val="0021240A"/>
     <w:rsid w:val="0021269A"/>
+    <w:rsid w:val="00212A6E"/>
     <w:rsid w:val="00212AEC"/>
     <w:rsid w:val="0021373F"/>
     <w:rsid w:val="00214107"/>
     <w:rsid w:val="00214952"/>
     <w:rsid w:val="00214E68"/>
     <w:rsid w:val="00214F24"/>
     <w:rsid w:val="00215BE8"/>
     <w:rsid w:val="00215E6B"/>
     <w:rsid w:val="002163D5"/>
     <w:rsid w:val="0021651C"/>
     <w:rsid w:val="00216D33"/>
     <w:rsid w:val="00216E5E"/>
     <w:rsid w:val="00216F98"/>
     <w:rsid w:val="00216FAA"/>
     <w:rsid w:val="00216FDD"/>
     <w:rsid w:val="00220151"/>
     <w:rsid w:val="00220A44"/>
     <w:rsid w:val="00220F16"/>
     <w:rsid w:val="002212D1"/>
     <w:rsid w:val="00221A5D"/>
     <w:rsid w:val="0022237E"/>
     <w:rsid w:val="00223A1F"/>
     <w:rsid w:val="00224005"/>
     <w:rsid w:val="00224903"/>
     <w:rsid w:val="00224943"/>
@@ -18544,50 +18722,51 @@
     <w:rsid w:val="004044A7"/>
     <w:rsid w:val="00404D7C"/>
     <w:rsid w:val="00405050"/>
     <w:rsid w:val="004057A7"/>
     <w:rsid w:val="00405898"/>
     <w:rsid w:val="00405B35"/>
     <w:rsid w:val="00406057"/>
     <w:rsid w:val="0040656C"/>
     <w:rsid w:val="00406790"/>
     <w:rsid w:val="0040687C"/>
     <w:rsid w:val="004075B0"/>
     <w:rsid w:val="00407DBC"/>
     <w:rsid w:val="00407EBB"/>
     <w:rsid w:val="004101F8"/>
     <w:rsid w:val="00410AE1"/>
     <w:rsid w:val="004113B3"/>
     <w:rsid w:val="00411490"/>
     <w:rsid w:val="00412C8F"/>
     <w:rsid w:val="00412FF1"/>
     <w:rsid w:val="004136FE"/>
     <w:rsid w:val="00413905"/>
     <w:rsid w:val="00413956"/>
     <w:rsid w:val="00413B4E"/>
     <w:rsid w:val="0041408B"/>
     <w:rsid w:val="0041472D"/>
+    <w:rsid w:val="00414A0C"/>
     <w:rsid w:val="00414C2A"/>
     <w:rsid w:val="00415305"/>
     <w:rsid w:val="00415600"/>
     <w:rsid w:val="00415FC0"/>
     <w:rsid w:val="004171FE"/>
     <w:rsid w:val="004176EC"/>
     <w:rsid w:val="00420D61"/>
     <w:rsid w:val="00421071"/>
     <w:rsid w:val="00422291"/>
     <w:rsid w:val="00422292"/>
     <w:rsid w:val="004222FE"/>
     <w:rsid w:val="004228CD"/>
     <w:rsid w:val="00422E4D"/>
     <w:rsid w:val="0042371D"/>
     <w:rsid w:val="00424049"/>
     <w:rsid w:val="00424481"/>
     <w:rsid w:val="00424C30"/>
     <w:rsid w:val="004250F8"/>
     <w:rsid w:val="00425474"/>
     <w:rsid w:val="00425ABD"/>
     <w:rsid w:val="00425C55"/>
     <w:rsid w:val="00425EA9"/>
     <w:rsid w:val="00426550"/>
     <w:rsid w:val="00426EF2"/>
     <w:rsid w:val="00427297"/>
@@ -19138,50 +19317,51 @@
     <w:rsid w:val="005D50C4"/>
     <w:rsid w:val="005D5616"/>
     <w:rsid w:val="005D59A3"/>
     <w:rsid w:val="005D5C18"/>
     <w:rsid w:val="005D5EDA"/>
     <w:rsid w:val="005D6323"/>
     <w:rsid w:val="005D6D4A"/>
     <w:rsid w:val="005D7DA1"/>
     <w:rsid w:val="005E0E42"/>
     <w:rsid w:val="005E14CF"/>
     <w:rsid w:val="005E17CD"/>
     <w:rsid w:val="005E188A"/>
     <w:rsid w:val="005E2075"/>
     <w:rsid w:val="005E3E64"/>
     <w:rsid w:val="005E4108"/>
     <w:rsid w:val="005E48EA"/>
     <w:rsid w:val="005E543D"/>
     <w:rsid w:val="005E570F"/>
     <w:rsid w:val="005E593C"/>
     <w:rsid w:val="005E5A3E"/>
     <w:rsid w:val="005E5B26"/>
     <w:rsid w:val="005E5F1A"/>
     <w:rsid w:val="005E6C68"/>
     <w:rsid w:val="005E6C6C"/>
     <w:rsid w:val="005E7080"/>
+    <w:rsid w:val="005E71BB"/>
     <w:rsid w:val="005F011E"/>
     <w:rsid w:val="005F0401"/>
     <w:rsid w:val="005F0D51"/>
     <w:rsid w:val="005F0EA6"/>
     <w:rsid w:val="005F1491"/>
     <w:rsid w:val="005F1B3F"/>
     <w:rsid w:val="005F226A"/>
     <w:rsid w:val="005F2C45"/>
     <w:rsid w:val="005F2FFD"/>
     <w:rsid w:val="005F3616"/>
     <w:rsid w:val="005F39FE"/>
     <w:rsid w:val="005F3CE3"/>
     <w:rsid w:val="005F41A0"/>
     <w:rsid w:val="005F6726"/>
     <w:rsid w:val="005F78F6"/>
     <w:rsid w:val="005F7EA6"/>
     <w:rsid w:val="005F7FD8"/>
     <w:rsid w:val="00600B03"/>
     <w:rsid w:val="00600C91"/>
     <w:rsid w:val="00600DE9"/>
     <w:rsid w:val="00600FC7"/>
     <w:rsid w:val="00601042"/>
     <w:rsid w:val="006018EE"/>
     <w:rsid w:val="00601969"/>
     <w:rsid w:val="0060198D"/>
@@ -19269,50 +19449,51 @@
     <w:rsid w:val="00642189"/>
     <w:rsid w:val="006426E3"/>
     <w:rsid w:val="0064282D"/>
     <w:rsid w:val="006431B7"/>
     <w:rsid w:val="00643348"/>
     <w:rsid w:val="0064385A"/>
     <w:rsid w:val="0064391A"/>
     <w:rsid w:val="00643982"/>
     <w:rsid w:val="00644066"/>
     <w:rsid w:val="00644260"/>
     <w:rsid w:val="00644604"/>
     <w:rsid w:val="00644A62"/>
     <w:rsid w:val="00644CA1"/>
     <w:rsid w:val="00645C5B"/>
     <w:rsid w:val="00645C9A"/>
     <w:rsid w:val="00645CCE"/>
     <w:rsid w:val="0064684C"/>
     <w:rsid w:val="00646D84"/>
     <w:rsid w:val="00647214"/>
     <w:rsid w:val="0064721C"/>
     <w:rsid w:val="006507F9"/>
     <w:rsid w:val="00650D9C"/>
     <w:rsid w:val="00651431"/>
     <w:rsid w:val="0065160D"/>
     <w:rsid w:val="00651913"/>
+    <w:rsid w:val="00652033"/>
     <w:rsid w:val="006521F7"/>
     <w:rsid w:val="00652D3A"/>
     <w:rsid w:val="00653245"/>
     <w:rsid w:val="006533F3"/>
     <w:rsid w:val="006535DA"/>
     <w:rsid w:val="00653B57"/>
     <w:rsid w:val="00653C81"/>
     <w:rsid w:val="00653CDC"/>
     <w:rsid w:val="00653F7B"/>
     <w:rsid w:val="00653FFD"/>
     <w:rsid w:val="0065445B"/>
     <w:rsid w:val="00654786"/>
     <w:rsid w:val="00654C82"/>
     <w:rsid w:val="00655316"/>
     <w:rsid w:val="00655A6C"/>
     <w:rsid w:val="00655C14"/>
     <w:rsid w:val="00655CE2"/>
     <w:rsid w:val="006560BE"/>
     <w:rsid w:val="00656138"/>
     <w:rsid w:val="00656363"/>
     <w:rsid w:val="00656AB3"/>
     <w:rsid w:val="00656E1A"/>
     <w:rsid w:val="00657885"/>
     <w:rsid w:val="00660A2C"/>
     <w:rsid w:val="00662403"/>
@@ -19613,50 +19794,51 @@
     <w:rsid w:val="00742048"/>
     <w:rsid w:val="00743768"/>
     <w:rsid w:val="00744FF4"/>
     <w:rsid w:val="007451BE"/>
     <w:rsid w:val="007453D0"/>
     <w:rsid w:val="00745483"/>
     <w:rsid w:val="007454FE"/>
     <w:rsid w:val="00745C4B"/>
     <w:rsid w:val="007460F5"/>
     <w:rsid w:val="0074666A"/>
     <w:rsid w:val="007467DA"/>
     <w:rsid w:val="00746A32"/>
     <w:rsid w:val="00746A74"/>
     <w:rsid w:val="007470A2"/>
     <w:rsid w:val="00747C28"/>
     <w:rsid w:val="00747EEB"/>
     <w:rsid w:val="00750727"/>
     <w:rsid w:val="007518E9"/>
     <w:rsid w:val="00751AC4"/>
     <w:rsid w:val="007531F2"/>
     <w:rsid w:val="0075371E"/>
     <w:rsid w:val="00753A3D"/>
     <w:rsid w:val="007542A2"/>
     <w:rsid w:val="00754798"/>
     <w:rsid w:val="007548C4"/>
+    <w:rsid w:val="00754CB4"/>
     <w:rsid w:val="007550E4"/>
     <w:rsid w:val="007560D7"/>
     <w:rsid w:val="0075637E"/>
     <w:rsid w:val="00756434"/>
     <w:rsid w:val="007565EA"/>
     <w:rsid w:val="007569E4"/>
     <w:rsid w:val="00756CF1"/>
     <w:rsid w:val="00756D34"/>
     <w:rsid w:val="00756F57"/>
     <w:rsid w:val="0075706C"/>
     <w:rsid w:val="007579E2"/>
     <w:rsid w:val="007604FA"/>
     <w:rsid w:val="007607E5"/>
     <w:rsid w:val="00761517"/>
     <w:rsid w:val="00762851"/>
     <w:rsid w:val="0076352D"/>
     <w:rsid w:val="00763955"/>
     <w:rsid w:val="00763C7B"/>
     <w:rsid w:val="00763CBA"/>
     <w:rsid w:val="00763FCE"/>
     <w:rsid w:val="007648BA"/>
     <w:rsid w:val="00764CDF"/>
     <w:rsid w:val="007654F9"/>
     <w:rsid w:val="0076614F"/>
     <w:rsid w:val="00766FEB"/>
@@ -19926,83 +20108,85 @@
     <w:rsid w:val="0081653D"/>
     <w:rsid w:val="00816E21"/>
     <w:rsid w:val="00820576"/>
     <w:rsid w:val="0082081C"/>
     <w:rsid w:val="00821628"/>
     <w:rsid w:val="0082272F"/>
     <w:rsid w:val="00822C61"/>
     <w:rsid w:val="008237FD"/>
     <w:rsid w:val="00823A19"/>
     <w:rsid w:val="00823D31"/>
     <w:rsid w:val="00824FAC"/>
     <w:rsid w:val="00825309"/>
     <w:rsid w:val="008258ED"/>
     <w:rsid w:val="00825EA0"/>
     <w:rsid w:val="00825F2F"/>
     <w:rsid w:val="0082696C"/>
     <w:rsid w:val="0082799F"/>
     <w:rsid w:val="008300A1"/>
     <w:rsid w:val="0083085B"/>
     <w:rsid w:val="00830F0F"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00831A31"/>
     <w:rsid w:val="00831B3D"/>
     <w:rsid w:val="00831EAF"/>
     <w:rsid w:val="00831F13"/>
+    <w:rsid w:val="0083221B"/>
     <w:rsid w:val="00832231"/>
     <w:rsid w:val="00832323"/>
     <w:rsid w:val="008325AC"/>
     <w:rsid w:val="008326F1"/>
     <w:rsid w:val="00832CA4"/>
     <w:rsid w:val="008337CE"/>
     <w:rsid w:val="00833C34"/>
     <w:rsid w:val="00834728"/>
     <w:rsid w:val="0083472D"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="0083552C"/>
     <w:rsid w:val="00835AA1"/>
     <w:rsid w:val="00835C6C"/>
     <w:rsid w:val="00835D63"/>
     <w:rsid w:val="00836284"/>
     <w:rsid w:val="00837142"/>
     <w:rsid w:val="008376D5"/>
     <w:rsid w:val="0084031A"/>
     <w:rsid w:val="00840598"/>
     <w:rsid w:val="00840838"/>
     <w:rsid w:val="00840CF9"/>
     <w:rsid w:val="008418E1"/>
     <w:rsid w:val="008419D9"/>
     <w:rsid w:val="00841D0C"/>
     <w:rsid w:val="008429D0"/>
     <w:rsid w:val="00843329"/>
     <w:rsid w:val="008437E8"/>
     <w:rsid w:val="008442AE"/>
     <w:rsid w:val="008442C7"/>
     <w:rsid w:val="00844DD7"/>
     <w:rsid w:val="008455C0"/>
     <w:rsid w:val="008455D7"/>
     <w:rsid w:val="00845C0F"/>
+    <w:rsid w:val="00845DAF"/>
     <w:rsid w:val="00846D57"/>
     <w:rsid w:val="00847422"/>
     <w:rsid w:val="00847788"/>
     <w:rsid w:val="00850219"/>
     <w:rsid w:val="00850AEB"/>
     <w:rsid w:val="00852364"/>
     <w:rsid w:val="0085275B"/>
     <w:rsid w:val="00852A55"/>
     <w:rsid w:val="0085402D"/>
     <w:rsid w:val="00854366"/>
     <w:rsid w:val="008545B1"/>
     <w:rsid w:val="00854D63"/>
     <w:rsid w:val="00854FAA"/>
     <w:rsid w:val="00855B4C"/>
     <w:rsid w:val="0085645C"/>
     <w:rsid w:val="00856795"/>
     <w:rsid w:val="00857113"/>
     <w:rsid w:val="00857C02"/>
     <w:rsid w:val="00860448"/>
     <w:rsid w:val="00860818"/>
     <w:rsid w:val="0086082B"/>
     <w:rsid w:val="0086249A"/>
     <w:rsid w:val="0086261F"/>
     <w:rsid w:val="008627C8"/>
     <w:rsid w:val="00863621"/>
@@ -20900,50 +21084,51 @@
     <w:rsid w:val="00B31700"/>
     <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B320FF"/>
     <w:rsid w:val="00B328F2"/>
     <w:rsid w:val="00B333B0"/>
     <w:rsid w:val="00B34784"/>
     <w:rsid w:val="00B3557C"/>
     <w:rsid w:val="00B35EE3"/>
     <w:rsid w:val="00B35F19"/>
     <w:rsid w:val="00B364BA"/>
     <w:rsid w:val="00B3659B"/>
     <w:rsid w:val="00B36C62"/>
     <w:rsid w:val="00B37032"/>
     <w:rsid w:val="00B37FA7"/>
     <w:rsid w:val="00B401F0"/>
     <w:rsid w:val="00B402C9"/>
     <w:rsid w:val="00B4082F"/>
     <w:rsid w:val="00B40B5B"/>
     <w:rsid w:val="00B41DF4"/>
     <w:rsid w:val="00B42AC5"/>
     <w:rsid w:val="00B43799"/>
     <w:rsid w:val="00B439C3"/>
     <w:rsid w:val="00B43A9D"/>
     <w:rsid w:val="00B43F92"/>
     <w:rsid w:val="00B449AC"/>
+    <w:rsid w:val="00B45E23"/>
     <w:rsid w:val="00B463E7"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00B479C6"/>
     <w:rsid w:val="00B47E94"/>
     <w:rsid w:val="00B5013D"/>
     <w:rsid w:val="00B50FE6"/>
     <w:rsid w:val="00B51146"/>
     <w:rsid w:val="00B51C11"/>
     <w:rsid w:val="00B520C1"/>
     <w:rsid w:val="00B5255F"/>
     <w:rsid w:val="00B529CE"/>
     <w:rsid w:val="00B52B80"/>
     <w:rsid w:val="00B52CC7"/>
     <w:rsid w:val="00B53887"/>
     <w:rsid w:val="00B53E8C"/>
     <w:rsid w:val="00B54101"/>
     <w:rsid w:val="00B54A16"/>
     <w:rsid w:val="00B54F29"/>
     <w:rsid w:val="00B55023"/>
     <w:rsid w:val="00B56ED6"/>
     <w:rsid w:val="00B574FA"/>
     <w:rsid w:val="00B576D7"/>
     <w:rsid w:val="00B57CDD"/>
     <w:rsid w:val="00B57DCB"/>
     <w:rsid w:val="00B60437"/>
@@ -21419,50 +21604,51 @@
     <w:rsid w:val="00CD0CAA"/>
     <w:rsid w:val="00CD0CC0"/>
     <w:rsid w:val="00CD1107"/>
     <w:rsid w:val="00CD1B06"/>
     <w:rsid w:val="00CD29D4"/>
     <w:rsid w:val="00CD2B51"/>
     <w:rsid w:val="00CD2F77"/>
     <w:rsid w:val="00CD335B"/>
     <w:rsid w:val="00CD34B5"/>
     <w:rsid w:val="00CD3E2F"/>
     <w:rsid w:val="00CD49EF"/>
     <w:rsid w:val="00CD5307"/>
     <w:rsid w:val="00CD536E"/>
     <w:rsid w:val="00CD55C2"/>
     <w:rsid w:val="00CD5B3E"/>
     <w:rsid w:val="00CD6F30"/>
     <w:rsid w:val="00CD7193"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD739B"/>
     <w:rsid w:val="00CD7695"/>
     <w:rsid w:val="00CD76A3"/>
     <w:rsid w:val="00CD7995"/>
     <w:rsid w:val="00CD7A27"/>
     <w:rsid w:val="00CD7AA7"/>
     <w:rsid w:val="00CD7E04"/>
+    <w:rsid w:val="00CE043F"/>
     <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE10E0"/>
     <w:rsid w:val="00CE18E1"/>
     <w:rsid w:val="00CE1E23"/>
     <w:rsid w:val="00CE1FF7"/>
     <w:rsid w:val="00CE207E"/>
     <w:rsid w:val="00CE2209"/>
     <w:rsid w:val="00CE2BFB"/>
     <w:rsid w:val="00CE3142"/>
     <w:rsid w:val="00CE371A"/>
     <w:rsid w:val="00CE378C"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE439F"/>
     <w:rsid w:val="00CE45A4"/>
     <w:rsid w:val="00CE5792"/>
     <w:rsid w:val="00CE5833"/>
     <w:rsid w:val="00CE5E24"/>
     <w:rsid w:val="00CE5F76"/>
     <w:rsid w:val="00CE67EE"/>
     <w:rsid w:val="00CE6D45"/>
     <w:rsid w:val="00CE7781"/>
     <w:rsid w:val="00CF0184"/>
     <w:rsid w:val="00CF1355"/>
     <w:rsid w:val="00CF1367"/>
     <w:rsid w:val="00CF1CB3"/>
@@ -22019,50 +22205,51 @@
     <w:rsid w:val="00E816DD"/>
     <w:rsid w:val="00E823E9"/>
     <w:rsid w:val="00E82442"/>
     <w:rsid w:val="00E82FEB"/>
     <w:rsid w:val="00E83381"/>
     <w:rsid w:val="00E83647"/>
     <w:rsid w:val="00E836D3"/>
     <w:rsid w:val="00E83B89"/>
     <w:rsid w:val="00E845D3"/>
     <w:rsid w:val="00E846A3"/>
     <w:rsid w:val="00E846F4"/>
     <w:rsid w:val="00E84BFF"/>
     <w:rsid w:val="00E84E0C"/>
     <w:rsid w:val="00E8543E"/>
     <w:rsid w:val="00E855FC"/>
     <w:rsid w:val="00E85EC6"/>
     <w:rsid w:val="00E85FBE"/>
     <w:rsid w:val="00E860CF"/>
     <w:rsid w:val="00E8654E"/>
     <w:rsid w:val="00E86562"/>
     <w:rsid w:val="00E865C2"/>
     <w:rsid w:val="00E86B32"/>
     <w:rsid w:val="00E86CD2"/>
     <w:rsid w:val="00E86FE1"/>
     <w:rsid w:val="00E904FE"/>
+    <w:rsid w:val="00E90AC6"/>
     <w:rsid w:val="00E911EA"/>
     <w:rsid w:val="00E91F68"/>
     <w:rsid w:val="00E922E0"/>
     <w:rsid w:val="00E925D2"/>
     <w:rsid w:val="00E939B2"/>
     <w:rsid w:val="00E93B75"/>
     <w:rsid w:val="00E94266"/>
     <w:rsid w:val="00E94356"/>
     <w:rsid w:val="00E94536"/>
     <w:rsid w:val="00E94835"/>
     <w:rsid w:val="00E95168"/>
     <w:rsid w:val="00E95424"/>
     <w:rsid w:val="00E96247"/>
     <w:rsid w:val="00E96538"/>
     <w:rsid w:val="00E96601"/>
     <w:rsid w:val="00E974C4"/>
     <w:rsid w:val="00E97B9F"/>
     <w:rsid w:val="00EA01BD"/>
     <w:rsid w:val="00EA0DB3"/>
     <w:rsid w:val="00EA18D1"/>
     <w:rsid w:val="00EA2527"/>
     <w:rsid w:val="00EA2AF0"/>
     <w:rsid w:val="00EA3373"/>
     <w:rsid w:val="00EA35C0"/>
     <w:rsid w:val="00EA36AF"/>
@@ -22431,50 +22618,51 @@
     <w:rsid w:val="00FA4C60"/>
     <w:rsid w:val="00FA4DAC"/>
     <w:rsid w:val="00FA529F"/>
     <w:rsid w:val="00FA565D"/>
     <w:rsid w:val="00FA58D3"/>
     <w:rsid w:val="00FA5903"/>
     <w:rsid w:val="00FA598A"/>
     <w:rsid w:val="00FA5AFB"/>
     <w:rsid w:val="00FA5D05"/>
     <w:rsid w:val="00FA678F"/>
     <w:rsid w:val="00FA69A6"/>
     <w:rsid w:val="00FA7469"/>
     <w:rsid w:val="00FA76F6"/>
     <w:rsid w:val="00FB07A5"/>
     <w:rsid w:val="00FB18EF"/>
     <w:rsid w:val="00FB1D85"/>
     <w:rsid w:val="00FB1E5C"/>
     <w:rsid w:val="00FB21A3"/>
     <w:rsid w:val="00FB2569"/>
     <w:rsid w:val="00FB2774"/>
     <w:rsid w:val="00FB2B07"/>
     <w:rsid w:val="00FB31CB"/>
     <w:rsid w:val="00FB398A"/>
     <w:rsid w:val="00FB3AEB"/>
     <w:rsid w:val="00FB3D6B"/>
+    <w:rsid w:val="00FB3D9D"/>
     <w:rsid w:val="00FB4378"/>
     <w:rsid w:val="00FB45C3"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:rsid w:val="00FB5FA0"/>
     <w:rsid w:val="00FB7252"/>
     <w:rsid w:val="00FB778B"/>
     <w:rsid w:val="00FC0481"/>
     <w:rsid w:val="00FC0570"/>
     <w:rsid w:val="00FC060E"/>
     <w:rsid w:val="00FC0D0A"/>
     <w:rsid w:val="00FC264C"/>
     <w:rsid w:val="00FC34BE"/>
     <w:rsid w:val="00FC3F5F"/>
     <w:rsid w:val="00FC405F"/>
     <w:rsid w:val="00FC44ED"/>
     <w:rsid w:val="00FC4BA3"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FC5B3C"/>
     <w:rsid w:val="00FC5F4C"/>
     <w:rsid w:val="00FC5F6E"/>
     <w:rsid w:val="00FC7DD6"/>
     <w:rsid w:val="00FD00A1"/>
     <w:rsid w:val="00FD0503"/>
     <w:rsid w:val="00FD062D"/>
     <w:rsid w:val="00FD0E4D"/>
@@ -22588,50 +22776,51 @@
     <w:rsid w:val="0D2C99A5"/>
     <w:rsid w:val="0D5B9E8E"/>
     <w:rsid w:val="0D6F5B42"/>
     <w:rsid w:val="0D8258EF"/>
     <w:rsid w:val="0D946F89"/>
     <w:rsid w:val="0DA3582F"/>
     <w:rsid w:val="0DA75B05"/>
     <w:rsid w:val="0E5CFE9D"/>
     <w:rsid w:val="0EBB3A98"/>
     <w:rsid w:val="0F5D65E7"/>
     <w:rsid w:val="0F7F9088"/>
     <w:rsid w:val="0F98F6A4"/>
     <w:rsid w:val="0F99E590"/>
     <w:rsid w:val="0FBA395F"/>
     <w:rsid w:val="102BD847"/>
     <w:rsid w:val="106D7AB6"/>
     <w:rsid w:val="10C97420"/>
     <w:rsid w:val="117932E3"/>
     <w:rsid w:val="1179DF32"/>
     <w:rsid w:val="11D25425"/>
     <w:rsid w:val="1202C425"/>
     <w:rsid w:val="12EDA773"/>
     <w:rsid w:val="142ECEAC"/>
     <w:rsid w:val="148606EB"/>
     <w:rsid w:val="156F93AD"/>
+    <w:rsid w:val="15A1A35A"/>
     <w:rsid w:val="16799EEC"/>
     <w:rsid w:val="1696BBEB"/>
     <w:rsid w:val="1697F350"/>
     <w:rsid w:val="16E7319D"/>
     <w:rsid w:val="176228C8"/>
     <w:rsid w:val="17A9A73E"/>
     <w:rsid w:val="17B2B50D"/>
     <w:rsid w:val="17E911DE"/>
     <w:rsid w:val="1864CD55"/>
     <w:rsid w:val="18D2EC88"/>
     <w:rsid w:val="196A0E05"/>
     <w:rsid w:val="1995774D"/>
     <w:rsid w:val="19AA4B6A"/>
     <w:rsid w:val="19ECFF32"/>
     <w:rsid w:val="1A0581C6"/>
     <w:rsid w:val="1A1E42CA"/>
     <w:rsid w:val="1A3CAF97"/>
     <w:rsid w:val="1A4A0EB7"/>
     <w:rsid w:val="1A6294BD"/>
     <w:rsid w:val="1ABA87FD"/>
     <w:rsid w:val="1AC49A11"/>
     <w:rsid w:val="1B389443"/>
     <w:rsid w:val="1B433665"/>
     <w:rsid w:val="1C462558"/>
     <w:rsid w:val="1C6D1D19"/>
@@ -22741,89 +22930,91 @@
     <w:rsid w:val="3D6276AF"/>
     <w:rsid w:val="3D9FC251"/>
     <w:rsid w:val="3DC52A88"/>
     <w:rsid w:val="3DC83381"/>
     <w:rsid w:val="3E3F8EA5"/>
     <w:rsid w:val="3ECC83F2"/>
     <w:rsid w:val="3F37FB74"/>
     <w:rsid w:val="3F4AAF32"/>
     <w:rsid w:val="40D4580A"/>
     <w:rsid w:val="40D8922E"/>
     <w:rsid w:val="4111F113"/>
     <w:rsid w:val="415B8946"/>
     <w:rsid w:val="4224B8C7"/>
     <w:rsid w:val="4231E821"/>
     <w:rsid w:val="424BDFEE"/>
     <w:rsid w:val="42A3B515"/>
     <w:rsid w:val="42BD59A4"/>
     <w:rsid w:val="4329680B"/>
     <w:rsid w:val="43D1CD1B"/>
     <w:rsid w:val="43EA71AF"/>
     <w:rsid w:val="445D3849"/>
     <w:rsid w:val="45067DA5"/>
     <w:rsid w:val="4541F909"/>
     <w:rsid w:val="45E4D007"/>
     <w:rsid w:val="461314E3"/>
+    <w:rsid w:val="46177062"/>
     <w:rsid w:val="462508B3"/>
     <w:rsid w:val="4642874D"/>
     <w:rsid w:val="469AB62D"/>
     <w:rsid w:val="46FCCD16"/>
     <w:rsid w:val="4765F006"/>
     <w:rsid w:val="476778C2"/>
     <w:rsid w:val="47A2907A"/>
     <w:rsid w:val="47F5F73D"/>
     <w:rsid w:val="481D1306"/>
     <w:rsid w:val="481F9C98"/>
     <w:rsid w:val="48316461"/>
     <w:rsid w:val="489965A3"/>
     <w:rsid w:val="48D7B61A"/>
     <w:rsid w:val="48E5D3FF"/>
     <w:rsid w:val="4903A52A"/>
     <w:rsid w:val="491B4D93"/>
     <w:rsid w:val="492C77E1"/>
     <w:rsid w:val="4994978C"/>
     <w:rsid w:val="49A5F265"/>
     <w:rsid w:val="49B311F9"/>
     <w:rsid w:val="49DECA19"/>
     <w:rsid w:val="4A026052"/>
     <w:rsid w:val="4A479F45"/>
     <w:rsid w:val="4BB2674C"/>
     <w:rsid w:val="4C2DA700"/>
     <w:rsid w:val="4C410161"/>
     <w:rsid w:val="4CA80E0A"/>
     <w:rsid w:val="4CA898F8"/>
     <w:rsid w:val="4D1CACB0"/>
     <w:rsid w:val="4D7CB950"/>
     <w:rsid w:val="4D916729"/>
     <w:rsid w:val="4E28910C"/>
     <w:rsid w:val="4F120BF6"/>
     <w:rsid w:val="4F1684EB"/>
     <w:rsid w:val="4F60CF17"/>
     <w:rsid w:val="4F742A20"/>
     <w:rsid w:val="4F750B0F"/>
     <w:rsid w:val="501268E7"/>
     <w:rsid w:val="501870A3"/>
+    <w:rsid w:val="50820CEB"/>
     <w:rsid w:val="50CE7473"/>
     <w:rsid w:val="50DCE880"/>
     <w:rsid w:val="50F6E03F"/>
     <w:rsid w:val="5106625F"/>
     <w:rsid w:val="5178B363"/>
     <w:rsid w:val="51CC502C"/>
     <w:rsid w:val="51EC6F43"/>
     <w:rsid w:val="521EB46B"/>
     <w:rsid w:val="52E6EFB9"/>
     <w:rsid w:val="534CBC5F"/>
     <w:rsid w:val="539578CC"/>
     <w:rsid w:val="53F37F70"/>
     <w:rsid w:val="5409D5ED"/>
     <w:rsid w:val="54170755"/>
     <w:rsid w:val="54443DBD"/>
     <w:rsid w:val="5479C4D5"/>
     <w:rsid w:val="54CB2501"/>
     <w:rsid w:val="54D89742"/>
     <w:rsid w:val="5502E408"/>
     <w:rsid w:val="55330C80"/>
     <w:rsid w:val="55B83350"/>
     <w:rsid w:val="55EFF76D"/>
     <w:rsid w:val="55FF35BB"/>
     <w:rsid w:val="5697FB58"/>
     <w:rsid w:val="56B8E1AE"/>
@@ -22858,53 +23049,55 @@
     <w:rsid w:val="617848CD"/>
     <w:rsid w:val="617CE892"/>
     <w:rsid w:val="61874C7D"/>
     <w:rsid w:val="63126664"/>
     <w:rsid w:val="6357E7DC"/>
     <w:rsid w:val="636E6448"/>
     <w:rsid w:val="641418C8"/>
     <w:rsid w:val="642EB3DD"/>
     <w:rsid w:val="645D1279"/>
     <w:rsid w:val="6480DF28"/>
     <w:rsid w:val="64853FC3"/>
     <w:rsid w:val="64AAF8A7"/>
     <w:rsid w:val="64CDA24E"/>
     <w:rsid w:val="653B44B7"/>
     <w:rsid w:val="65C0B61E"/>
     <w:rsid w:val="66AFE306"/>
     <w:rsid w:val="67ADEF7B"/>
     <w:rsid w:val="67D51E7F"/>
     <w:rsid w:val="67E2FCBE"/>
     <w:rsid w:val="68174D28"/>
     <w:rsid w:val="68672EE0"/>
     <w:rsid w:val="6A57B455"/>
     <w:rsid w:val="6AA51081"/>
     <w:rsid w:val="6B556D70"/>
     <w:rsid w:val="6B8D124A"/>
+    <w:rsid w:val="6C050431"/>
     <w:rsid w:val="6D2E93B3"/>
     <w:rsid w:val="6DA02325"/>
     <w:rsid w:val="6DE0719E"/>
+    <w:rsid w:val="6E085838"/>
     <w:rsid w:val="6E792E5E"/>
     <w:rsid w:val="6E8310AD"/>
     <w:rsid w:val="6EAB256A"/>
     <w:rsid w:val="6EEBAD46"/>
     <w:rsid w:val="6F6330D1"/>
     <w:rsid w:val="6FE359B3"/>
     <w:rsid w:val="701A7D08"/>
     <w:rsid w:val="705D4D10"/>
     <w:rsid w:val="70D5A9DB"/>
     <w:rsid w:val="70D8AD24"/>
     <w:rsid w:val="70EA559E"/>
     <w:rsid w:val="7103E4F3"/>
     <w:rsid w:val="71CE5127"/>
     <w:rsid w:val="71DCF97F"/>
     <w:rsid w:val="71E07450"/>
     <w:rsid w:val="71FA5381"/>
     <w:rsid w:val="720F7667"/>
     <w:rsid w:val="7212AB9C"/>
     <w:rsid w:val="739858EE"/>
     <w:rsid w:val="753F8580"/>
     <w:rsid w:val="75887802"/>
     <w:rsid w:val="75B07B0B"/>
     <w:rsid w:val="75C87149"/>
     <w:rsid w:val="7657A4A7"/>
     <w:rsid w:val="7688C756"/>
@@ -22942,146 +23135,146 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="620FAB79"/>
   <w15:docId w15:val="{652C958B-E4F4-487A-BE4B-D492D0830C25}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23222,52 +23415,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -23334,732 +23527,732 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char,List Paragraph11"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:styleId="SarakstarindkopaRakstz" w:customStyle="1">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,List Paragraph1 Rakstz.,Saraksta rindkopa1 Rakstz.,Colorful List - Accent 12 Rakstz.,List1 Rakstz.,Akapit z listą BS Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
+  <w:style w:type="paragraph" w:styleId="tv2131" w:customStyle="1">
     <w:name w:val="tv2131"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BalontekstsRakstz" w:customStyle="1">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="c14">
+  <w:style w:type="character" w:styleId="c14" w:customStyle="1">
     <w:name w:val="c14"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="GalveneRakstz" w:customStyle="1">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="KjeneRakstz" w:customStyle="1">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
+  <w:style w:type="paragraph" w:styleId="naisf" w:customStyle="1">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts2Rakstz"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:styleId="Pamatteksts2Rakstz" w:customStyle="1">
+    <w:name w:val="Pamatteksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamatteksts2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...3 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:styleId="VrestekstsRakstz" w:customStyle="1">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:aliases w:val="Footnote Rakstz.,Fußnote Char Rakstz.,Fußnote Char Char Rakstz.,Fußnote Char Char Char Char Char Char Rakstz.,Fußnote Rakstz.,-E Fußnotentext Rakstz.,footnote text Rakstz.,Fußnotentext Ursprung Rakstz.,single space Rakstz.,f Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+  <w:style w:type="paragraph" w:styleId="Style1" w:customStyle="1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Sarakstarindkopa"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+  <w:style w:type="paragraph" w:styleId="Style2" w:customStyle="1">
     <w:name w:val="Style2"/>
-    <w:next w:val="BodyText2"/>
+    <w:next w:val="Pamatteksts2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+  <w:style w:type="character" w:styleId="Style1Char" w:customStyle="1">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="SarakstarindkopaRakstz"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+  <w:style w:type="paragraph" w:styleId="Style3" w:customStyle="1">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
+  <w:style w:type="character" w:styleId="Style2Char" w:customStyle="1">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
+  <w:style w:type="character" w:styleId="Style3Char" w:customStyle="1">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E476F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00152F67"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
+  <w:style w:type="paragraph" w:styleId="CharCharCharChar" w:customStyle="1">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="FootnoteReference"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Vresatsauce"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsaratkpiRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent"/>
+  <w:style w:type="character" w:styleId="PamattekstsaratkpiRakstz" w:customStyle="1">
+    <w:name w:val="Pamatteksts ar atkāpi Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamattekstsaratkpi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="NosaukumsRakstz" w:customStyle="1">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
+  <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00614668"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
+  <w:style w:type="paragraph" w:styleId="Headinggg1" w:customStyle="1">
     <w:name w:val="Headinggg1"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Sarakstarindkopa"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+  <w:style w:type="paragraph" w:styleId="Style4" w:customStyle="1">
     <w:name w:val="Style4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00A76ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00A76ED0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00D8528C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+  <w:style w:type="character" w:styleId="cf11" w:customStyle="1">
     <w:name w:val="cf11"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00D8528C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf21">
+  <w:style w:type="character" w:styleId="cf21" w:customStyle="1">
     <w:name w:val="cf21"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00D8528C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="414142"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -25491,52 +25684,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32025D2630&amp;qid=1773221955478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-1-1-6-k-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda.brolisa@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-1-1-6-k-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32025D2630&amp;qid=1773221955478" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-1-1-6-k-3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId19" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-1-1-6-k-3" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda.brolisa@cfla.gov.lv" TargetMode="External" Id="R95a6691dd8f64c65" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/322436-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/369115-grozijumi-ministru-kabineta-2021-gada-8-aprila-noteikumos-nr222-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25801,61 +25993,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
@@ -25866,51 +26049,51 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -25919,99 +26102,99 @@
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -26056,415 +26239,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
     <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-05-19T13:12:14+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62742FE8-2D27-4EED-9795-706D479B77CF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FCADEB2-76A6-4973-A25D-F90AEC908BE6}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...290 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>CFLA</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Madara Sporāne</lastModifiedBy>
+  <revision>11</revision>
+  <lastPrinted>2015-12-16T16:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Base Target">
     <vt:lpwstr>30.</vt:lpwstr>
   </property>
 </Properties>
 </file>