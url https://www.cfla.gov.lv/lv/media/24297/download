--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv-my.sharepoint.com/personal/linda_brolisa_cfla_gov_lv/Documents/Documents/2.1.1.6. 3.k/Nolikums/GALA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv.sharepoint.com/sites/PAN/Shared Documents/21-27/2.1.1.6 Pašvaldību ēku energoefektivitātes paaugstināšana/3.kārta_VIPAN/1. Atlases sagatavošana/grozījumi_30.09.026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{8D911A5A-7188-44E0-BBEE-6AA3695B4788}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1E46CF85-4112-4AA9-833A-1345E47C54ED}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EAC994F4-02BB-4FE5-B609-38263DA3D582}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{B4F96327-F2AC-40E1-BE40-721F5FFBA53F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{B4F96327-F2AC-40E1-BE40-721F5FFBA53F}"/>
   </bookViews>
   <sheets>
     <sheet name="E-novertejums" sheetId="1" r:id="rId1"/>
     <sheet name="Faktori" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'E-novertejums'!$B$2:$N$57</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
@@ -307,50 +307,53 @@
   <c r="K26" i="1"/>
   <c r="K24" i="1"/>
   <c r="L25" i="1"/>
   <c r="N29" i="1" l="1"/>
   <c r="L6" i="1" s="1"/>
   <c r="L29" i="1"/>
   <c r="K29" i="1"/>
   <c r="M15" i="1"/>
   <c r="M26" i="1"/>
   <c r="M20" i="1"/>
   <c r="M19" i="1"/>
   <c r="M21" i="1"/>
   <c r="M24" i="1"/>
   <c r="M23" i="1"/>
   <c r="M17" i="1"/>
   <c r="M25" i="1"/>
   <c r="M29" i="1" l="1"/>
   <c r="L5" i="1" s="1"/>
   <c r="L8" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="75">
   <si>
+    <t>SAM 2.1.1.6. pasākuma trešās kārtas atlases nolikuma 7. pielikums - paraugs</t>
+  </si>
+  <si>
     <t>Ziņojums par kopējo ēkas energoefektivitāti</t>
   </si>
   <si>
     <t>Projekta sasniedzamie rādītāji</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>plānotais ERAF finansējums:</t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>plānotais ikgadējais kopējās primārās enerģijas samazinājums ēkā vai ēkas daļā:</t>
   </si>
   <si>
     <t>kWh gadā</t>
   </si>
   <si>
     <t>3</t>
@@ -620,57 +623,66 @@
     <t xml:space="preserve">Sadzīves karstais ūdens sagatavošana 
 </t>
   </si>
   <si>
     <t>Ventilācija</t>
   </si>
   <si>
     <t>Apgaismojums</t>
   </si>
   <si>
     <t>Dzesēšana</t>
   </si>
   <si>
     <t>ĒEE lietderīgi izmantotā saules termālā siltumenerģija:</t>
   </si>
   <si>
     <t>lietderīgi izmantotā saules PV elektroenerģija:</t>
   </si>
   <si>
     <t>Kopā:</t>
   </si>
   <si>
     <t>Plānotā situācija</t>
   </si>
   <si>
+    <t>Jā/Nē/NA</t>
+  </si>
+  <si>
     <t>Skaidrojums:</t>
   </si>
   <si>
     <t>Jā</t>
   </si>
   <si>
-    <t xml:space="preserve">Projekta ēkas atbilstība ēku energoefektivitātes un siltumnoturībsa līdz gandrīz nulles enerģijas ēkas vai bezemisiju ēkas līmenim, ievērojot energoefektivitāti un būvniecību regulējošajos normatīvajos aktos noteiktos izņēmumus un atkāpes no pienākuma publiskajam sektoram ēku atjaunošanā un pārbūvē sasniegt gandrīz nulles enerģijas ēkas vai bezemisiju ēkas līmeni  </t>
+    <t>Projekta ēkas atbilstība ēku energoefektivitātes un siltumnoturība līdz gandrīz nulles enerģijas ēkas vai bezemisiju ēkas līmenim, ievērojot energoefektivitāti un būvniecību regulējošajos normatīvajos aktos noteiktos izņēmumus un atkāpes no pienākuma publiskajam sektoram ēku atjaunošanā un pārbūvē sasniegt gandrīz nulles enerģijas ēkas vai bezemisiju ēkas līmenim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enerģija, kas gadā saražota ar projektā iekļautajām iekārtām, 100 procentu apjomā tiks izmantota ēkas pašpatēriņam  </t>
+  </si>
+  <si>
+    <t>Plānotais kopējās primārās enerģijas ietaupījums pēc projekta īstenošanas ir ne mazāks kā 30 procenti gadā</t>
   </si>
   <si>
     <t>Neatkarīgs eksperts ēku energoefektivitātes jomā</t>
   </si>
   <si>
     <r>
       <t>f</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="8"/>
         <color rgb="FF414142"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Pnren</t>
     </r>
   </si>
   <si>
     <r>
       <t>f</t>
     </r>
     <r>
       <rPr>
@@ -738,62 +750,50 @@
     <t>biokurināmais, cietais</t>
   </si>
   <si>
     <t>biokurināmais, šķidrais</t>
   </si>
   <si>
     <t>biokurināmais, gāzveida</t>
   </si>
   <si>
     <t>CSA, no konkrēta piegādātāja</t>
   </si>
   <si>
     <t>CSA, saražota no fosilajiem kurināmajiem</t>
   </si>
   <si>
     <t>CSA, saražota no AER kurināmajiem</t>
   </si>
   <si>
     <t>CSA, saražota no AER un fosilajiem kurināmajiem</t>
   </si>
   <si>
     <t>saules PV elektroenerģija</t>
   </si>
   <si>
     <t>vides enerģija</t>
-  </si>
-[...10 lines deleted...]
-    <t>SAM 2.1.1.6. pasākuma trešās kārtas atlases nolikuma 7. pielikums - paraugs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="40">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -1818,51 +1818,51 @@
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2143,427 +2143,427 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70AA2490-E39D-4119-9696-6C58AF936B13}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A29" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="S12" sqref="S12"/>
+    <sheetView tabSelected="1" topLeftCell="B13" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C53" sqref="C53:K53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5.1796875" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="10.81640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.42578125" style="1" customWidth="1"/>
+    <col min="4" max="5" width="10.5703125" style="1" customWidth="1"/>
+    <col min="6" max="7" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="16.42578125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" style="1" customWidth="1"/>
     <col min="15" max="16" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="17" max="16384" width="8.81640625" style="1"/>
+    <col min="17" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="84" t="s">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="K1" s="84"/>
       <c r="L1" s="84"/>
       <c r="M1" s="84"/>
       <c r="N1" s="84"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="103" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C2" s="103"/>
       <c r="D2" s="103"/>
       <c r="E2" s="103"/>
       <c r="F2" s="103"/>
       <c r="G2" s="103"/>
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
       <c r="M2" s="103"/>
       <c r="N2" s="103"/>
       <c r="O2" s="18"/>
     </row>
-    <row r="3" spans="1:16" ht="15.5">
+    <row r="3" spans="1:16" ht="15.75">
       <c r="A3" s="20"/>
       <c r="B3" s="122" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C3" s="122"/>
       <c r="D3" s="122"/>
       <c r="E3" s="122"/>
       <c r="F3" s="122"/>
       <c r="G3" s="122"/>
       <c r="H3" s="122"/>
       <c r="I3" s="122"/>
       <c r="J3" s="122"/>
       <c r="K3" s="122"/>
       <c r="L3" s="122"/>
       <c r="M3" s="122"/>
       <c r="N3" s="122"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="A4" s="21"/>
       <c r="B4" s="22" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C4" s="96" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D4" s="97"/>
       <c r="E4" s="97"/>
       <c r="F4" s="97"/>
       <c r="G4" s="97"/>
       <c r="H4" s="97"/>
       <c r="I4" s="97"/>
       <c r="J4" s="97"/>
       <c r="K4" s="98"/>
       <c r="L4" s="99"/>
       <c r="M4" s="99"/>
       <c r="N4" s="24" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O4" s="12"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="A5" s="21"/>
       <c r="B5" s="25" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C5" s="96" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D5" s="97"/>
       <c r="E5" s="97"/>
       <c r="F5" s="97"/>
       <c r="G5" s="97"/>
       <c r="H5" s="97"/>
       <c r="I5" s="97"/>
       <c r="J5" s="97"/>
       <c r="K5" s="98"/>
       <c r="L5" s="108">
         <f>ROUND(M29-M49,0)</f>
         <v>0</v>
       </c>
       <c r="M5" s="108"/>
       <c r="N5" s="26" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="A6" s="21"/>
       <c r="B6" s="22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C6" s="96" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D6" s="97"/>
       <c r="E6" s="97"/>
       <c r="F6" s="97"/>
       <c r="G6" s="97"/>
       <c r="H6" s="97"/>
       <c r="I6" s="97"/>
       <c r="J6" s="97"/>
       <c r="K6" s="98"/>
       <c r="L6" s="109">
         <f>(N29-N49)/1000</f>
         <v>0</v>
       </c>
       <c r="M6" s="109"/>
       <c r="N6" s="27" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O6" s="12"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="A7" s="21"/>
       <c r="B7" s="22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7" s="96" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" s="97"/>
       <c r="E7" s="97"/>
       <c r="F7" s="97"/>
       <c r="G7" s="97"/>
       <c r="H7" s="97"/>
       <c r="I7" s="97"/>
       <c r="J7" s="97"/>
       <c r="K7" s="98"/>
       <c r="L7" s="99"/>
       <c r="M7" s="99"/>
       <c r="N7" s="27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O7" s="12"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="15.5">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="15.75">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D8" s="120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" s="121"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L8" s="100" t="str">
         <f>IFERROR(12/(L4/L5)+16835/(L4/L6)+1000/(L4/L7),"PĀRBAUDĪT IEDADDATUS")</f>
         <v>PĀRBAUDĪT IEDADDATUS</v>
       </c>
       <c r="M8" s="101"/>
       <c r="N8" s="27"/>
       <c r="O8" s="12"/>
     </row>
-    <row r="9" spans="1:16" ht="15.5">
+    <row r="9" spans="1:16">
       <c r="A9" s="20"/>
       <c r="B9" s="125" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="126"/>
       <c r="L9" s="126"/>
       <c r="M9" s="126"/>
       <c r="N9" s="127"/>
     </row>
-    <row r="10" spans="1:16" ht="15.5">
+    <row r="10" spans="1:16" ht="15.75">
       <c r="A10" s="20"/>
       <c r="B10" s="105" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C10" s="106"/>
       <c r="D10" s="106"/>
       <c r="E10" s="106"/>
       <c r="F10" s="106"/>
       <c r="G10" s="106"/>
       <c r="H10" s="106"/>
       <c r="I10" s="106"/>
       <c r="J10" s="106"/>
       <c r="K10" s="106"/>
       <c r="L10" s="106"/>
       <c r="M10" s="106"/>
       <c r="N10" s="107"/>
     </row>
-    <row r="11" spans="1:16" ht="14.15" customHeight="1">
+    <row r="11" spans="1:16" ht="14.1" customHeight="1">
       <c r="A11" s="20"/>
       <c r="B11" s="91" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C11" s="92" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" s="93" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" s="94"/>
       <c r="F11" s="95"/>
       <c r="G11" s="85" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H11" s="85" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I11" s="85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J11" s="85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K11" s="88" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L11" s="89"/>
       <c r="M11" s="89"/>
       <c r="N11" s="90"/>
     </row>
-    <row r="12" spans="1:16" ht="37.4" customHeight="1">
+    <row r="12" spans="1:16" ht="37.35" customHeight="1">
       <c r="A12" s="20"/>
       <c r="B12" s="91"/>
       <c r="C12" s="92"/>
       <c r="D12" s="29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" s="29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F12" s="29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G12" s="86"/>
       <c r="H12" s="86"/>
       <c r="I12" s="86"/>
       <c r="J12" s="87"/>
       <c r="K12" s="29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L12" s="29" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M12" s="32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N12" s="31" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="20"/>
       <c r="B13" s="91"/>
       <c r="C13" s="92"/>
       <c r="D13" s="33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F13" s="33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
       <c r="J13" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="K13" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L13" s="30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M13" s="34" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N13" s="30" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="8">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="8.25">
       <c r="A14" s="35"/>
       <c r="B14" s="36">
         <v>1</v>
       </c>
       <c r="C14" s="33">
         <v>2</v>
       </c>
       <c r="D14" s="33">
         <v>3</v>
       </c>
       <c r="E14" s="33">
         <v>4</v>
       </c>
       <c r="F14" s="33">
         <v>5</v>
       </c>
       <c r="G14" s="37">
         <v>6</v>
       </c>
       <c r="H14" s="37">
         <v>7</v>
       </c>
       <c r="I14" s="33">
         <v>8</v>
       </c>
       <c r="J14" s="33">
         <v>9</v>
       </c>
       <c r="K14" s="37">
         <v>10</v>
       </c>
       <c r="L14" s="37">
         <v>11</v>
       </c>
       <c r="M14" s="37">
         <v>12</v>
       </c>
       <c r="N14" s="37">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="20"/>
       <c r="B15" s="114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="41">
         <f>D15+E15</f>
         <v>0</v>
       </c>
       <c r="G15" s="42"/>
       <c r="H15" s="43">
         <f>IFERROR((VLOOKUP(C15,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I15" s="43">
         <f>IFERROR((VLOOKUP(C15,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J15" s="44">
         <f>IFERROR((VLOOKUP(C15,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K15" s="41" t="str">
         <f>IFERROR(F15/G15*H15,"")</f>
         <v/>
       </c>
@@ -2666,142 +2666,142 @@
       <c r="L17" s="41">
         <f>IFERROR(F17/G17*I17,0)</f>
         <v>0</v>
       </c>
       <c r="M17" s="45">
         <f t="shared" ref="M17:M25" si="5">IFERROR(K17+L17,0)</f>
         <v>0</v>
       </c>
       <c r="N17" s="41">
         <f t="shared" ref="N17:N21" si="6">IFERROR(IF(F17="","",F17/G17*J17),0)</f>
         <v>0</v>
       </c>
       <c r="O17" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P17" s="1">
         <f>IF(C17="",0,IF(C17=Faktori!$B$13,1,0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="20"/>
       <c r="B18" s="115"/>
       <c r="C18" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="41">
         <f t="shared" ref="F18" si="7">D18+E18</f>
         <v>0</v>
       </c>
       <c r="G18" s="47"/>
       <c r="H18" s="43">
         <f>IFERROR((VLOOKUP(C18,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I18" s="43">
         <f>IFERROR((VLOOKUP(C18,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J18" s="44">
         <f>IFERROR((VLOOKUP(C18,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K18" s="41">
         <f>IFERROR(F18*H18,"")</f>
         <v>0</v>
       </c>
       <c r="L18" s="41">
         <f>IFERROR(F18*I18,"")</f>
         <v>0</v>
       </c>
       <c r="M18" s="45">
         <f>IFERROR(K18+L18,0)</f>
         <v>0</v>
       </c>
       <c r="N18" s="41">
         <f>IFERROR(IF(F18="","",F18*J18),0)</f>
         <v>0</v>
       </c>
       <c r="O18" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="20"/>
       <c r="B19" s="115"/>
       <c r="C19" s="46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G19" s="47"/>
       <c r="H19" s="41">
         <f>IFERROR((VLOOKUP(C19,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I19" s="41">
         <f>IFERROR((VLOOKUP(C19,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J19" s="41">
         <f>IFERROR((VLOOKUP(C19,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K19" s="41">
         <f>IFERROR(F19*H19,"")</f>
         <v>0</v>
       </c>
       <c r="L19" s="41">
         <f>IFERROR(F19*I19,"")</f>
         <v>0</v>
       </c>
       <c r="M19" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N19" s="41">
         <f>IFERROR(IF(F19="","",F19*J19),0)</f>
         <v>0</v>
       </c>
       <c r="O19" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="14.15" customHeight="1">
+    <row r="20" spans="1:16" ht="14.1" customHeight="1">
       <c r="A20" s="20"/>
       <c r="B20" s="123" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G20" s="49"/>
       <c r="H20" s="43">
         <f>IFERROR((VLOOKUP(C20,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I20" s="43">
         <f>IFERROR((VLOOKUP(C20,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J20" s="44">
         <f>IFERROR((VLOOKUP(C20,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K20" s="41">
         <f>IFERROR(F20/G20*H20,0)</f>
         <v>0</v>
       </c>
@@ -2899,510 +2899,510 @@
       <c r="J22" s="44">
         <f>IFERROR((VLOOKUP(C22,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K22" s="41">
         <f>IFERROR(F22*H22,"")</f>
         <v>0</v>
       </c>
       <c r="L22" s="41">
         <f>IFERROR(F22*I22,"")</f>
         <v>0</v>
       </c>
       <c r="M22" s="45">
         <f t="shared" ref="M22" si="9">IFERROR(K22+L22,0)</f>
         <v>0</v>
       </c>
       <c r="N22" s="41">
         <f>IFERROR(IF(F22="","",F22*J22),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="20"/>
       <c r="B23" s="124"/>
       <c r="C23" s="46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G23" s="50"/>
       <c r="H23" s="41">
         <f>IFERROR((VLOOKUP(C23,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I23" s="41">
         <f>IFERROR((VLOOKUP(C23,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J23" s="41">
         <f>IFERROR((VLOOKUP(C23,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K23" s="41">
         <f>IFERROR(F23*H23,"")</f>
         <v>0</v>
       </c>
       <c r="L23" s="41">
         <f>IFERROR(F23*I23,"")</f>
         <v>0</v>
       </c>
       <c r="M23" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N23" s="41">
         <f>IFERROR(IF(F23="","",F23*J23),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="14.5" customHeight="1">
+    <row r="24" spans="1:16" ht="14.45" customHeight="1">
       <c r="A24" s="20"/>
       <c r="B24" s="48" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C24" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G24" s="50"/>
       <c r="H24" s="43">
         <f>IFERROR((VLOOKUP(C24,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I24" s="43">
         <f>IFERROR((VLOOKUP(C24,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J24" s="44">
         <f>IFERROR((VLOOKUP(C24,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K24" s="41">
         <f t="shared" ref="K24:K25" si="10">IFERROR(F24*H24,"")</f>
         <v>0</v>
       </c>
       <c r="L24" s="41">
         <f t="shared" ref="L24:L25" si="11">IFERROR(F24*I24,"")</f>
         <v>0</v>
       </c>
       <c r="M24" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N24" s="41">
         <f t="shared" ref="N24:N27" si="12">IFERROR(IF(F24="","",F24*J24),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="14.5" customHeight="1">
+    <row r="25" spans="1:16" ht="14.45" customHeight="1">
       <c r="A25" s="20"/>
       <c r="B25" s="48" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C25" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G25" s="50"/>
       <c r="H25" s="43">
         <f>IFERROR((VLOOKUP(C25,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I25" s="43">
         <f>IFERROR((VLOOKUP(C25,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J25" s="44">
         <f>IFERROR((VLOOKUP(C25,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K25" s="41">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L25" s="41">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M25" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N25" s="41">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="14.5" customHeight="1">
+    <row r="26" spans="1:16" ht="14.45" customHeight="1">
       <c r="A26" s="20"/>
       <c r="B26" s="38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C26" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="41">
         <f>(D26+E26)/G26</f>
         <v>0</v>
       </c>
       <c r="G26" s="51">
         <v>3</v>
       </c>
       <c r="H26" s="43">
         <f>IFERROR((VLOOKUP(C26,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I26" s="43">
         <f>IFERROR((VLOOKUP(C26,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J26" s="44">
         <f>IFERROR((VLOOKUP(C26,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K26" s="41">
         <f>IFERROR(F26*H26,"")</f>
         <v>0</v>
       </c>
       <c r="L26" s="41">
         <f>IFERROR(F26*I26,"")</f>
         <v>0</v>
       </c>
       <c r="M26" s="45">
         <f>IFERROR(K26+L26,0)</f>
         <v>0</v>
       </c>
       <c r="N26" s="41">
         <f>IFERROR(IF(F26="","",F26*J26),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:16" ht="14.5" hidden="1" customHeight="1">
+    <row r="27" spans="1:16" ht="14.45" hidden="1" customHeight="1">
       <c r="A27" s="20"/>
       <c r="B27" s="116" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C27" s="117"/>
       <c r="D27" s="117"/>
       <c r="E27" s="118"/>
       <c r="F27" s="41"/>
       <c r="G27" s="50"/>
       <c r="H27" s="43" t="str">
         <f>IF(F27="","",IF(C17="",-H15,-(F15/G15*H15+F17/G17*H17)/(F15/G15+F17/G17)))</f>
         <v/>
       </c>
       <c r="I27" s="52" t="str">
         <f>IFERROR(IF(F27="","",IF(C17="",1-I15,1-(F15/G15*I15+F17/G17*I17)/(F15/G15+F17/G17))),"")</f>
         <v/>
       </c>
       <c r="J27" s="44" t="str">
         <f>IFERROR(IF(F27="","",IF(C17="",-J15,-(F15/G15*J15+F17/G17*J17)/(F15/G15+F17/G17))),"")</f>
         <v/>
       </c>
       <c r="K27" s="41" t="str">
         <f>IFERROR(F27*H27,"")</f>
         <v/>
       </c>
       <c r="L27" s="41" t="str">
         <f>IFERROR(F27*I27,"")</f>
         <v/>
       </c>
       <c r="M27" s="41" t="str">
         <f t="shared" ref="M27" si="13">IFERROR(IF(F27="","",K27+L27),0)</f>
         <v/>
       </c>
       <c r="N27" s="41" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="O27" s="3">
         <v>0.14824999999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="14.5" customHeight="1">
+    <row r="28" spans="1:16" ht="14.45" customHeight="1">
       <c r="A28" s="20"/>
       <c r="B28" s="116" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C28" s="117"/>
       <c r="D28" s="117"/>
       <c r="E28" s="118"/>
       <c r="F28" s="40"/>
       <c r="G28" s="50"/>
       <c r="H28" s="43">
         <f>-H26</f>
         <v>-0.6</v>
       </c>
       <c r="I28" s="43">
         <f>-I26</f>
         <v>-0.8</v>
       </c>
       <c r="J28" s="44">
         <f>-J26</f>
         <v>-9.6000000000000002E-2</v>
       </c>
       <c r="K28" s="41">
         <f>IFERROR(F28*H28,"")</f>
         <v>0</v>
       </c>
       <c r="L28" s="41">
         <f>IFERROR(F28*I28,"")</f>
         <v>0</v>
       </c>
       <c r="M28" s="41">
         <f>IFERROR(IF(F28="",0,K28+L28),0)</f>
         <v>0</v>
       </c>
       <c r="N28" s="41">
         <f>IFERROR(IF(F28="",0,F28*J28),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1">
       <c r="A29" s="20"/>
       <c r="B29" s="53"/>
       <c r="C29" s="54"/>
       <c r="D29" s="119" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E29" s="119"/>
       <c r="F29" s="55">
         <f>SUM(F15:F28)</f>
         <v>0</v>
       </c>
       <c r="G29" s="110"/>
       <c r="H29" s="111"/>
       <c r="I29" s="111"/>
       <c r="J29" s="112"/>
       <c r="K29" s="56">
         <f>ROUND(SUM(K15:K28),0)</f>
         <v>0</v>
       </c>
       <c r="L29" s="56">
         <f t="shared" ref="L29:N29" si="14">ROUND(SUM(L15:L28),0)</f>
         <v>0</v>
       </c>
       <c r="M29" s="56">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N29" s="56">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:16" ht="14.5" customHeight="1">
+    <row r="30" spans="1:16" ht="14.45" customHeight="1">
       <c r="A30" s="20"/>
       <c r="B30" s="57"/>
       <c r="C30" s="58"/>
       <c r="D30" s="59"/>
       <c r="E30" s="59"/>
       <c r="F30" s="60"/>
       <c r="G30" s="61"/>
       <c r="H30" s="57"/>
       <c r="I30" s="104"/>
       <c r="J30" s="104"/>
       <c r="K30" s="104"/>
       <c r="L30" s="104"/>
       <c r="M30" s="62"/>
       <c r="N30" s="63"/>
     </row>
-    <row r="31" spans="1:16" ht="15.5">
+    <row r="31" spans="1:16" ht="15.75">
       <c r="A31" s="20"/>
       <c r="B31" s="105" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31" s="106"/>
       <c r="D31" s="106"/>
       <c r="E31" s="106"/>
       <c r="F31" s="106"/>
       <c r="G31" s="106"/>
       <c r="H31" s="106"/>
       <c r="I31" s="106"/>
       <c r="J31" s="106"/>
       <c r="K31" s="106"/>
       <c r="L31" s="106"/>
       <c r="M31" s="106"/>
       <c r="N31" s="107"/>
     </row>
-    <row r="32" spans="1:16" ht="14.15" customHeight="1">
+    <row r="32" spans="1:16" ht="14.1" customHeight="1">
       <c r="A32" s="20"/>
       <c r="B32" s="91" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="92" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D32" s="93" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" s="94"/>
       <c r="F32" s="95"/>
       <c r="G32" s="85" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H32" s="85" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I32" s="85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J32" s="85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K32" s="88" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L32" s="89"/>
       <c r="M32" s="89"/>
       <c r="N32" s="90"/>
     </row>
-    <row r="33" spans="1:16" ht="36.65" customHeight="1">
+    <row r="33" spans="1:16" ht="36.6" customHeight="1">
       <c r="A33" s="20"/>
       <c r="B33" s="91"/>
       <c r="C33" s="92"/>
       <c r="D33" s="29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" s="29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F33" s="29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G33" s="86"/>
       <c r="H33" s="86"/>
       <c r="I33" s="86"/>
       <c r="J33" s="87"/>
       <c r="K33" s="29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L33" s="29" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M33" s="32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N33" s="31" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="20"/>
       <c r="B34" s="91"/>
       <c r="C34" s="92"/>
       <c r="D34" s="33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E34" s="33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F34" s="33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G34" s="87"/>
       <c r="H34" s="87"/>
       <c r="I34" s="87"/>
       <c r="J34" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="K34" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="K34" s="30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L34" s="30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M34" s="34" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N34" s="30" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:16" s="2" customFormat="1" ht="8">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" s="2" customFormat="1" ht="8.25">
       <c r="A35" s="35"/>
       <c r="B35" s="36">
         <v>1</v>
       </c>
       <c r="C35" s="33">
         <v>2</v>
       </c>
       <c r="D35" s="33">
         <v>3</v>
       </c>
       <c r="E35" s="33">
         <v>4</v>
       </c>
       <c r="F35" s="33">
         <v>5</v>
       </c>
       <c r="G35" s="37">
         <v>6</v>
       </c>
       <c r="H35" s="37">
         <v>7</v>
       </c>
       <c r="I35" s="33">
         <v>8</v>
       </c>
       <c r="J35" s="33">
         <v>9</v>
       </c>
       <c r="K35" s="37">
         <v>10</v>
       </c>
       <c r="L35" s="37">
         <v>11</v>
       </c>
       <c r="M35" s="37">
         <v>12</v>
       </c>
       <c r="N35" s="37">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="20"/>
       <c r="B36" s="114" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
       <c r="F36" s="41">
         <f>D36+E36</f>
         <v>0</v>
       </c>
       <c r="G36" s="42"/>
       <c r="H36" s="43">
         <f>IFERROR((VLOOKUP(C36,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I36" s="43">
         <f>IFERROR((VLOOKUP(C36,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J36" s="44">
         <f>IFERROR((VLOOKUP(C36,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K36" s="41" t="str">
         <f>IFERROR(F36/G36*H36,"")</f>
         <v/>
       </c>
@@ -3505,142 +3505,142 @@
       <c r="L38" s="41">
         <f>IFERROR(F38/G38*I38,0)</f>
         <v>0</v>
       </c>
       <c r="M38" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N38" s="41">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="O38" s="1">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P38" s="1">
         <f>IF(C38="",0,IF(C38=Faktori!$B$13,1,0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="20"/>
       <c r="B39" s="115"/>
       <c r="C39" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="40"/>
       <c r="F39" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G39" s="47"/>
       <c r="H39" s="43">
         <f>IFERROR((VLOOKUP(C39,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I39" s="43">
         <f>IFERROR((VLOOKUP(C39,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J39" s="44">
         <f>IFERROR((VLOOKUP(C39,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K39" s="41">
         <f>IFERROR(F39*H39,"")</f>
         <v>0</v>
       </c>
       <c r="L39" s="41">
         <f>IFERROR(F39*I39,"")</f>
         <v>0</v>
       </c>
       <c r="M39" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N39" s="41">
         <f>IFERROR(IF(F39="","",F39*J39),0)</f>
         <v>0</v>
       </c>
       <c r="O39" s="1">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="20"/>
       <c r="B40" s="115"/>
       <c r="C40" s="46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
       <c r="F40" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G40" s="47"/>
       <c r="H40" s="41">
         <f>IFERROR((VLOOKUP(C40,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I40" s="41">
         <f>IFERROR((VLOOKUP(C40,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J40" s="41">
         <f>IFERROR((VLOOKUP(C40,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K40" s="41">
         <f>IFERROR(F40*H40,"")</f>
         <v>0</v>
       </c>
       <c r="L40" s="41">
         <f>IFERROR(F40*I40,"")</f>
         <v>0</v>
       </c>
       <c r="M40" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N40" s="41">
         <f>IFERROR(IF(F40="","",F40*J40),0)</f>
         <v>0</v>
       </c>
       <c r="O40" s="1">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:16" ht="14.15" customHeight="1">
+    <row r="41" spans="1:16" ht="14.1" customHeight="1">
       <c r="A41" s="20"/>
       <c r="B41" s="123" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G41" s="49"/>
       <c r="H41" s="43">
         <f>IFERROR((VLOOKUP(C41,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I41" s="43">
         <f>IFERROR((VLOOKUP(C41,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J41" s="44">
         <f>IFERROR((VLOOKUP(C41,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K41" s="41">
         <f>IFERROR(F41/G41*H41,0)</f>
         <v>0</v>
       </c>
@@ -3738,267 +3738,267 @@
       <c r="J43" s="44">
         <f>IFERROR((VLOOKUP(C43,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K43" s="41">
         <f>IFERROR(F43*H43,"")</f>
         <v>0</v>
       </c>
       <c r="L43" s="41">
         <f>IFERROR(F43*I43,"")</f>
         <v>0</v>
       </c>
       <c r="M43" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N43" s="41">
         <f>IFERROR(IF(F43="","",F43*J43),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="20"/>
       <c r="B44" s="124"/>
       <c r="C44" s="46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D44" s="40"/>
       <c r="E44" s="40"/>
       <c r="F44" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G44" s="50"/>
       <c r="H44" s="41">
         <f>IFERROR((VLOOKUP(C44,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="I44" s="41">
         <f>IFERROR((VLOOKUP(C44,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="J44" s="41">
         <f>IFERROR((VLOOKUP(C44,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>0</v>
       </c>
       <c r="K44" s="41">
         <f>IFERROR(F44*H44,"")</f>
         <v>0</v>
       </c>
       <c r="L44" s="41">
         <f>IFERROR(F44*I44,"")</f>
         <v>0</v>
       </c>
       <c r="M44" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N44" s="41">
         <f>IFERROR(IF(F44="","",F44*J44),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:16" ht="14.5" customHeight="1">
+    <row r="45" spans="1:16" ht="14.45" customHeight="1">
       <c r="A45" s="20"/>
       <c r="B45" s="48" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C45" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45" s="40"/>
       <c r="E45" s="40"/>
       <c r="F45" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G45" s="50"/>
       <c r="H45" s="43">
         <f>IFERROR((VLOOKUP(C45,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I45" s="43">
         <f>IFERROR((VLOOKUP(C45,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J45" s="44">
         <f>IFERROR((VLOOKUP(C45,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K45" s="41">
         <f t="shared" ref="K45:K46" si="20">IFERROR(F45*H45,"")</f>
         <v>0</v>
       </c>
       <c r="L45" s="41">
         <f t="shared" ref="L45:L46" si="21">IFERROR(F45*I45,"")</f>
         <v>0</v>
       </c>
       <c r="M45" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N45" s="41">
         <f t="shared" ref="N45:N46" si="22">IFERROR(IF(F45="","",F45*J45),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:16" ht="14.5" customHeight="1">
+    <row r="46" spans="1:16" ht="14.45" customHeight="1">
       <c r="A46" s="20"/>
       <c r="B46" s="48" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C46" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46" s="40"/>
       <c r="E46" s="40"/>
       <c r="F46" s="41">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G46" s="50"/>
       <c r="H46" s="43">
         <f>IFERROR((VLOOKUP(C46,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I46" s="43">
         <f>IFERROR((VLOOKUP(C46,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J46" s="44">
         <f>IFERROR((VLOOKUP(C46,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K46" s="41">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L46" s="41">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="M46" s="45">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N46" s="41">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:16" ht="14.5" customHeight="1">
+    <row r="47" spans="1:16" ht="14.45" customHeight="1">
       <c r="A47" s="20"/>
       <c r="B47" s="38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C47" s="46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47" s="40"/>
       <c r="E47" s="40"/>
       <c r="F47" s="41">
         <f>(D47+E47)/G47</f>
         <v>0</v>
       </c>
       <c r="G47" s="51">
         <v>3</v>
       </c>
       <c r="H47" s="43">
         <f>IFERROR((VLOOKUP(C47,Faktori!$B$4:$F$19,2,FALSE)),0)</f>
         <v>0.6</v>
       </c>
       <c r="I47" s="43">
         <f>IFERROR((VLOOKUP(C47,Faktori!$B$4:$F$18,3,FALSE)),0)</f>
         <v>0.8</v>
       </c>
       <c r="J47" s="44">
         <f>IFERROR((VLOOKUP(C47,Faktori!$B$4:$F$18,5,FALSE)),0)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K47" s="41">
         <f>IFERROR(F47*H47,"")</f>
         <v>0</v>
       </c>
       <c r="L47" s="41">
         <f>IFERROR(F47*I47,"")</f>
         <v>0</v>
       </c>
       <c r="M47" s="45">
         <f>IFERROR(K47+L47,0)</f>
         <v>0</v>
       </c>
       <c r="N47" s="41">
         <f>IFERROR(IF(F47="","",F47*J47),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:16" ht="14.5" customHeight="1">
+    <row r="48" spans="1:16" ht="14.45" customHeight="1">
       <c r="A48" s="20"/>
       <c r="B48" s="116" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C48" s="117"/>
       <c r="D48" s="117"/>
       <c r="E48" s="118"/>
       <c r="F48" s="40"/>
       <c r="G48" s="50"/>
       <c r="H48" s="43">
         <f>-H47</f>
         <v>-0.6</v>
       </c>
       <c r="I48" s="43">
         <f>-I47</f>
         <v>-0.8</v>
       </c>
       <c r="J48" s="44">
         <f>-J47</f>
         <v>-9.6000000000000002E-2</v>
       </c>
       <c r="K48" s="41">
         <f>IFERROR(F48*H48,"")</f>
         <v>0</v>
       </c>
       <c r="L48" s="41">
         <f>IFERROR(F48*I48,"")</f>
         <v>0</v>
       </c>
       <c r="M48" s="41">
         <f>IFERROR(IF(F48="",0,K48+L48),0)</f>
         <v>0</v>
       </c>
       <c r="N48" s="41">
         <f>IFERROR(IF(F48="",0,F48*J48),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:14" s="4" customFormat="1">
       <c r="A49" s="20"/>
       <c r="B49" s="53"/>
       <c r="C49" s="54"/>
       <c r="D49" s="119" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E49" s="119"/>
       <c r="F49" s="55">
         <f>SUM(F36:F48)</f>
         <v>0</v>
       </c>
       <c r="G49" s="110"/>
       <c r="H49" s="111"/>
       <c r="I49" s="111"/>
       <c r="J49" s="112"/>
       <c r="K49" s="56">
         <f>ROUND(SUM(K36:K48),0)</f>
         <v>0</v>
       </c>
       <c r="L49" s="56">
         <f t="shared" ref="L49:N49" si="23">ROUND(SUM(L36:L48),0)</f>
         <v>0</v>
       </c>
       <c r="M49" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="N49" s="56">
         <f t="shared" si="23"/>
         <v>0</v>
@@ -4014,152 +4014,152 @@
       <c r="G50" s="68"/>
       <c r="H50" s="68"/>
       <c r="I50" s="68"/>
       <c r="J50" s="68"/>
       <c r="K50" s="69"/>
       <c r="L50" s="69"/>
       <c r="M50" s="69"/>
       <c r="N50" s="69"/>
     </row>
     <row r="51" spans="1:14" s="4" customFormat="1">
       <c r="A51" s="20"/>
       <c r="B51" s="53"/>
       <c r="C51" s="54"/>
       <c r="D51" s="66"/>
       <c r="E51" s="66"/>
       <c r="F51" s="67"/>
       <c r="G51" s="68"/>
       <c r="H51" s="68"/>
       <c r="I51" s="68"/>
       <c r="J51" s="68"/>
       <c r="K51" s="70"/>
       <c r="L51" s="70"/>
       <c r="M51" s="70"/>
       <c r="N51" s="70"/>
     </row>
-    <row r="52" spans="1:14" s="4" customFormat="1" ht="14.5">
+    <row r="52" spans="1:14" s="4" customFormat="1">
       <c r="A52" s="20"/>
       <c r="B52" s="71" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="C52" s="54"/>
       <c r="D52" s="66"/>
       <c r="E52" s="66"/>
       <c r="F52" s="67"/>
       <c r="G52" s="68"/>
       <c r="H52" s="68"/>
       <c r="I52" s="68"/>
       <c r="J52" s="68"/>
       <c r="K52" s="70"/>
       <c r="L52" s="77" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M52" s="78"/>
       <c r="N52" s="78"/>
     </row>
     <row r="53" spans="1:14" s="4" customFormat="1" ht="54" customHeight="1">
       <c r="A53" s="20"/>
       <c r="B53" s="40" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C53" s="80" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D53" s="81"/>
       <c r="E53" s="81"/>
       <c r="F53" s="82"/>
       <c r="G53" s="82"/>
       <c r="H53" s="82"/>
       <c r="I53" s="82"/>
       <c r="J53" s="82"/>
       <c r="K53" s="83"/>
       <c r="L53" s="79"/>
       <c r="M53" s="79"/>
       <c r="N53" s="79"/>
     </row>
     <row r="54" spans="1:14" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A54" s="20"/>
       <c r="B54" s="40" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C54" s="72" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="D54" s="73"/>
       <c r="E54" s="73"/>
       <c r="F54" s="73"/>
       <c r="G54" s="73"/>
       <c r="H54" s="73"/>
       <c r="I54" s="73"/>
       <c r="J54" s="73"/>
       <c r="K54" s="73"/>
       <c r="L54" s="74"/>
       <c r="M54" s="75"/>
       <c r="N54" s="76"/>
     </row>
     <row r="55" spans="1:14" s="4" customFormat="1" ht="42" customHeight="1">
       <c r="A55" s="20"/>
       <c r="B55" s="40" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C55" s="72" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="D55" s="73"/>
       <c r="E55" s="73"/>
       <c r="F55" s="73"/>
       <c r="G55" s="73"/>
       <c r="H55" s="73"/>
       <c r="I55" s="73"/>
       <c r="J55" s="73"/>
       <c r="K55" s="73"/>
       <c r="L55" s="74"/>
       <c r="M55" s="75"/>
       <c r="N55" s="76"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="20"/>
       <c r="B56" s="20"/>
       <c r="C56" s="20"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="64"/>
       <c r="H56" s="64"/>
       <c r="I56" s="64"/>
       <c r="J56" s="64"/>
       <c r="K56" s="64"/>
       <c r="L56" s="64"/>
       <c r="M56" s="64"/>
       <c r="N56" s="64"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="20"/>
       <c r="B57" s="65"/>
       <c r="C57" s="20"/>
       <c r="D57" s="20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E57" s="20"/>
       <c r="F57" s="20"/>
       <c r="G57" s="64"/>
       <c r="H57" s="64"/>
       <c r="I57" s="113"/>
       <c r="J57" s="113"/>
       <c r="K57" s="113"/>
       <c r="L57" s="102"/>
       <c r="M57" s="102"/>
       <c r="N57" s="102"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="20"/>
       <c r="B58" s="20"/>
       <c r="C58" s="20"/>
       <c r="D58" s="20"/>
       <c r="E58" s="20"/>
       <c r="F58" s="20"/>
       <c r="G58" s="64"/>
       <c r="H58" s="64"/>
       <c r="I58" s="64"/>
       <c r="J58" s="64"/>
       <c r="K58" s="64"/>
       <c r="L58" s="64"/>
@@ -4372,319 +4372,319 @@
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="74" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5F17E062-5C95-4768-909B-13AA26C26138}">
           <x14:formula1>
             <xm:f>Faktori!$B$4:$B$18</xm:f>
           </x14:formula1>
           <xm:sqref>C15:C18 C24:C26 C20:C21 C36:C39 C45:C47 C41:C42</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2070BEBF-A118-4AF2-AF61-E23766D853BC}">
   <dimension ref="B2:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="44" customWidth="1"/>
-    <col min="3" max="3" width="13.453125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="12.1796875" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6">
       <c r="B2" s="128"/>
       <c r="C2" s="129" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D2" s="129" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E2" s="129" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F2" s="14" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="2:6">
       <c r="B3" s="128"/>
       <c r="C3" s="129"/>
       <c r="D3" s="129"/>
       <c r="E3" s="129"/>
       <c r="F3" s="15" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="2:6">
       <c r="B4" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C4" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="D4" s="5">
         <v>0</v>
       </c>
       <c r="E4" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="F4" s="5">
         <v>0.35399999999999998</v>
       </c>
     </row>
     <row r="5" spans="2:6">
       <c r="B5" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C5" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="D5" s="6">
         <v>0</v>
       </c>
       <c r="E5" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="6" spans="2:6">
       <c r="B6" s="7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C6" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="D6" s="6">
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F6" s="6">
         <v>0.27900000000000003</v>
       </c>
     </row>
     <row r="7" spans="2:6">
       <c r="B7" s="7" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C7" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="D7" s="6">
         <v>0</v>
       </c>
       <c r="E7" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F7" s="6">
         <v>0.20200000000000001</v>
       </c>
     </row>
     <row r="8" spans="2:6">
       <c r="B8" s="7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C8" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="D8" s="6">
         <v>0</v>
       </c>
       <c r="E8" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F8" s="6">
         <v>0.22700000000000001</v>
       </c>
     </row>
     <row r="9" spans="2:6">
       <c r="B9" s="8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C9" s="6">
         <v>0</v>
       </c>
       <c r="D9" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="E9" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:6">
       <c r="B10" s="8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6">
         <v>0.1</v>
       </c>
       <c r="D10" s="6">
         <v>1</v>
       </c>
       <c r="E10" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F10" s="6">
         <v>3.4000000000000002E-2</v>
       </c>
     </row>
     <row r="11" spans="2:6">
       <c r="B11" s="8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="E11" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="F11" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:6" ht="14.5" customHeight="1">
+    <row r="12" spans="2:6" ht="14.45" customHeight="1">
       <c r="B12" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" s="6">
         <v>0.6</v>
       </c>
       <c r="D12" s="6">
         <v>0.8</v>
       </c>
       <c r="E12" s="6">
         <v>1.4</v>
       </c>
       <c r="F12" s="6">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="13" spans="2:6" ht="14.5" customHeight="1">
+    <row r="13" spans="2:6" ht="14.45" customHeight="1">
       <c r="B13" s="17" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="19">
         <f>C13+D13</f>
         <v>0</v>
       </c>
       <c r="F13" s="16"/>
     </row>
-    <row r="14" spans="2:6" ht="14.5" customHeight="1">
+    <row r="14" spans="2:6" ht="14.45" customHeight="1">
       <c r="B14" s="9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C14" s="6">
         <v>1.2</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6">
         <v>1.2</v>
       </c>
       <c r="F14" s="6">
         <v>0.24199999999999999</v>
       </c>
     </row>
-    <row r="15" spans="2:6" ht="14.5" customHeight="1">
+    <row r="15" spans="2:6" ht="14.45" customHeight="1">
       <c r="B15" s="9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>1.2</v>
       </c>
       <c r="E15" s="6">
         <v>1.2</v>
       </c>
       <c r="F15" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:6" ht="14.5" customHeight="1">
+    <row r="16" spans="2:6" ht="14.45" customHeight="1">
       <c r="B16" s="9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C16" s="6">
         <v>0.4</v>
       </c>
       <c r="D16" s="6">
         <v>0.8</v>
       </c>
       <c r="E16" s="6">
         <v>1.2</v>
       </c>
       <c r="F16" s="6">
         <v>9.4E-2</v>
       </c>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="8" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="9"/>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
@@ -4715,52 +4715,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-07-06T05:39:42+00:00</Datums>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
@@ -4771,51 +4771,51 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -4824,99 +4824,99 @@
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4962,117 +4962,78 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4E0BDC8-581B-41E3-AE58-9982D4964DE1}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4E0BDC8-581B-41E3-AE58-9982D4964DE1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A255D6-31C0-4369-B437-1BB5C1F7CC88}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A255D6-31C0-4369-B437-1BB5C1F7CC88}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83E082DD-DA4B-460C-A856-AE92FFD1F68C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92775D6F-693F-4C3A-AF90-F1251A5943E2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...24 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Modris Laicāns</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>