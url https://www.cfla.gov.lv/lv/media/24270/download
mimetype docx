--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -1,560 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="128B119B" w14:textId="6A6C1A45" w:rsidR="00EF268E" w:rsidRPr="00EF268E" w:rsidRDefault="00EF268E" w:rsidP="3EB69B96">
+    <w:p w:rsidRPr="00EF268E" w:rsidR="00EF268E" w:rsidP="3EB69B96" w:rsidRDefault="00EF268E" w14:paraId="128B119B" w14:textId="6A6C1A45">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EB69B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1. pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2F2199" w14:textId="77777777" w:rsidR="00EF268E" w:rsidRPr="003A17F3" w:rsidRDefault="00EF268E" w:rsidP="3EB69B96">
+    <w:p w:rsidRPr="003A17F3" w:rsidR="00EF268E" w:rsidP="3EB69B96" w:rsidRDefault="00EF268E" w14:paraId="7C2F2199" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EB69B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu iesniegumu atlases nolikumam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3728F6EC" w14:textId="77777777" w:rsidR="00EF268E" w:rsidRPr="003A17F3" w:rsidRDefault="00EF268E" w:rsidP="00EF268E">
+    <w:p w:rsidRPr="003A17F3" w:rsidR="00EF268E" w:rsidP="00EF268E" w:rsidRDefault="00EF268E" w14:paraId="3728F6EC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD1CE75" w14:textId="77777777" w:rsidR="004D1340" w:rsidRDefault="0205E009" w:rsidP="003A17F3">
+    <w:p w:rsidR="004D1340" w:rsidP="003A17F3" w:rsidRDefault="0205E009" w14:paraId="2DD1CE75" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0A061475">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2.1.1. </w:t>
       </w:r>
-      <w:r w:rsidR="02EEE613" w:rsidRPr="0A061475">
+      <w:r w:rsidRPr="0A061475" w:rsidR="02EEE613">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>specifiskā atbalsta mērķa</w:t>
       </w:r>
-      <w:r w:rsidR="2D037DC6" w:rsidRPr="0A061475">
+      <w:r w:rsidRPr="0A061475" w:rsidR="2D037DC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D0136E3" w:rsidRPr="0A061475">
+      <w:r w:rsidRPr="0A061475" w:rsidR="6D0136E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>“Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39959DD1" w14:textId="4DE97CFA" w:rsidR="00EF268E" w:rsidRPr="003A17F3" w:rsidRDefault="001826F8" w:rsidP="003A17F3">
+    <w:p w:rsidRPr="003A17F3" w:rsidR="00EF268E" w:rsidP="003A17F3" w:rsidRDefault="001826F8" w14:paraId="39959DD1" w14:textId="4DE97CFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="6D0136E3" w:rsidRPr="0A061475">
+      <w:r w:rsidRPr="0A061475" w:rsidR="6D0136E3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>amazināšana”2.1.1.6. pasākuma “Pašvaldību ēku energoefektivitātes paaugstināšana”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A30444" w14:textId="64F5EB23" w:rsidR="00EF268E" w:rsidRPr="003A17F3" w:rsidRDefault="003A17F3" w:rsidP="00EF268E">
+    <w:p w:rsidRPr="003A17F3" w:rsidR="00EF268E" w:rsidP="00EF268E" w:rsidRDefault="003A17F3" w14:paraId="55A30444" w14:textId="64F5EB23">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A17F3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
-      <w:r w:rsidR="00EF268E" w:rsidRPr="003A17F3">
+      <w:r w:rsidRPr="003A17F3" w:rsidR="00EF268E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtas</w:t>
       </w:r>
       <w:r w:rsidRPr="003A17F3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF268E" w:rsidRPr="003A17F3">
+      <w:r w:rsidRPr="003A17F3" w:rsidR="00EF268E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projektu iesniegumu vērtēšanas kritēriji un to piemērošanas metodika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775CDD2F" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="007B514F">
+    <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="007B514F" w:rsidRDefault="007B514F" w14:paraId="775CDD2F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4961"/>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="0022438E" w14:paraId="47BB422C" w14:textId="77777777" w:rsidTr="00561824">
+      <w:tr w:rsidRPr="0022438E" w:rsidR="0022438E" w:rsidTr="00561824" w14:paraId="47BB422C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409E5AB9" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="00F55BA6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="00F55BA6" w:rsidRDefault="007B514F" w14:paraId="409E5AB9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Darbības programmas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="160B39F6" w14:textId="0A4FB28B" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="00AB4639" w:rsidP="00F55BA6">
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="00F55BA6" w:rsidRDefault="00AB4639" w14:paraId="160B39F6" w14:textId="0A4FB28B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eiropas Savienības</w:t>
             </w:r>
             <w:r w:rsidR="000B786F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (turpmāk – ES)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kohēzijas politikas programma 2021.–2027.</w:t>
             </w:r>
             <w:r w:rsidR="003A2460">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gadam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="0022438E" w14:paraId="1AD2FEE3" w14:textId="77777777" w:rsidTr="00561824">
+      <w:tr w:rsidRPr="0022438E" w:rsidR="0022438E" w:rsidTr="00561824" w14:paraId="1AD2FEE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E66779" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="00F55BA6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="00F55BA6" w:rsidRDefault="007B514F" w14:paraId="75E66779" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prioritātes numurs un nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="231C96D4" w14:textId="226F4A1E" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007439EA" w:rsidP="00F55BA6">
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="00F55BA6" w:rsidRDefault="007439EA" w14:paraId="231C96D4" w14:textId="226F4A1E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007439EA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
             <w:r w:rsidR="00176256">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007439EA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Klimata pārmaiņu mazināšana un pielāgošanās klimata pārmaiņām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="0022438E" w14:paraId="301B92C6" w14:textId="77777777" w:rsidTr="00561824">
+      <w:tr w:rsidRPr="0022438E" w:rsidR="0022438E" w:rsidTr="00561824" w14:paraId="301B92C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8902F6" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="00F55BA6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="00F55BA6" w:rsidRDefault="007B514F" w14:paraId="2B8902F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Specifiskā atbalsta mērķa numurs un nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42436F8F" w14:textId="404D4DE0" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="00906306" w:rsidP="00F55BA6">
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="00F55BA6" w:rsidRDefault="00906306" w14:paraId="42436F8F" w14:textId="404D4DE0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906306">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.1.1.</w:t>
             </w:r>
             <w:r w:rsidR="00990191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00906306">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju samazināšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="0022438E" w14:paraId="033D8BDA" w14:textId="77777777" w:rsidTr="00196590">
+      <w:tr w:rsidRPr="0022438E" w:rsidR="0022438E" w:rsidTr="00196590" w14:paraId="033D8BDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDA76E5" w14:textId="05CBE2A7" w:rsidR="004A7D41" w:rsidRPr="00E96701" w:rsidRDefault="004A7D41" w:rsidP="004A7D41">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="004A7D41" w:rsidP="004A7D41" w:rsidRDefault="004A7D41" w14:paraId="2CDA76E5" w14:textId="05CBE2A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022438E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Specifiskā atbalsta mērķa pasākuma numurs un nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="540FF52C" w14:textId="67D85B99" w:rsidR="004A7D41" w:rsidRPr="00E96701" w:rsidRDefault="004A7D41" w:rsidP="003A2460">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="004A7D41" w:rsidP="003A2460" w:rsidRDefault="004A7D41" w14:paraId="540FF52C" w14:textId="67D85B99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022438E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00EF6500">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0022438E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -579,6519 +580,6508 @@
             </w:r>
             <w:r w:rsidR="003A2460">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0022438E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">pasākuma </w:t>
             </w:r>
             <w:r w:rsidR="00E262D1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="0050605E" w:rsidRPr="0050605E">
+            <w:r w:rsidRPr="0050605E" w:rsidR="0050605E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pašvaldību ēku energoefektivitātes paaugstināšana</w:t>
             </w:r>
             <w:r w:rsidR="00E262D1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="0022438E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> trešā projektu iesniegumu atlases kārta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="0022438E" w14:paraId="3F5490B0" w14:textId="77777777" w:rsidTr="00561824">
+      <w:tr w:rsidRPr="0022438E" w:rsidR="0022438E" w:rsidTr="00561824" w14:paraId="3F5490B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33DD6781" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="007B514F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="007B514F" w:rsidRDefault="007B514F" w14:paraId="33DD6781" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projektu iesniegumu atlases veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD87D87" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="007B514F">
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="007B514F" w:rsidRDefault="007B514F" w14:paraId="4FD87D87" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atklāta projektu iesniegumu atlase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="0022438E" w14:paraId="2A44E3E9" w14:textId="77777777" w:rsidTr="00561824">
+      <w:tr w:rsidRPr="0022438E" w:rsidR="0022438E" w:rsidTr="00561824" w14:paraId="2A44E3E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3F9850" w14:textId="77777777" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="007B514F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="007B514F" w:rsidRDefault="007B514F" w14:paraId="2A3F9850" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atbildīgā iestāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C30FE0" w14:textId="40C24A37" w:rsidR="007B514F" w:rsidRPr="00E96701" w:rsidRDefault="007B514F" w:rsidP="007B514F">
+          <w:p w:rsidRPr="00E96701" w:rsidR="007B514F" w:rsidP="007B514F" w:rsidRDefault="007B514F" w14:paraId="64C30FE0" w14:textId="40C24A37">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Viedās administrācijas un reģionālās attīstības ministrija (turpmāk</w:t>
             </w:r>
             <w:r w:rsidR="003A2460">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>– VARAM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01DACFF5" w14:textId="5E318295" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="003A2460">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="003A2460" w:rsidRDefault="00400CB7" w14:paraId="01DACFF5" w14:textId="5E318295">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="142" w:right="-31"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vispārīgie nosacījumi projektu iesniegumu vērtēšanas kritēriju piemērošanai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426895B0" w14:textId="4E6CDA45" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="00A41D7F" w:rsidRDefault="00400CB7" w14:paraId="426895B0" w14:textId="4E6CDA45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projekta iesniegums sastāv no projekta iesnieguma veidlapas Kohēzijas politikas fondu vadības informācijas sistēmā (turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="007918F4" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="007918F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="003A2460">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projektu portāls</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>), tā</w:t>
       </w:r>
-      <w:r w:rsidR="00DE530E" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00DE530E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> datu laukiem un pielikumiem, un papildus iesniedzamajiem dokumentiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414356CF" w14:textId="7C656E66" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="00A41D7F" w:rsidRDefault="00400CB7" w14:paraId="414356CF" w14:textId="7C656E66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Norāde par kritērija izvērtēšanai nepieciešamās informācijas atrašanās vietu projekta iesniegumā (projekta iesniegumā, tā pielikumos un papildus iesniedzamajos dokumentos) ir indikatīva un gadījumos, ja noteiktajā vietā informācija nav pieejama, nepieciešams izskatīt visu projekta iesniegumu un tā pielikumus pilnībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6613D2" w14:textId="08F038A4" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="00A41D7F" w:rsidRDefault="00400CB7" w14:paraId="4F6613D2" w14:textId="08F038A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vērtējot projekta iesnieguma atbilstību kritērijiem, jāņem vērā projekta iesniegumā un publiskajos reģistros pieejamā informācija. Vērtējumu nevar balstīt uz pieņēmumiem vai citu informāciju, ko nav iespējams pārbaudīt vai pierādīt, vai kas neattiecas uz konkrēto projekta iesniegumu. Tomēr, ja vērtētāja rīcībā ir kāda informācija, kas var ietekmēt projekta vērtējumu, jānorāda konkrēti fakti un informācijas avoti, kas pamato un pierāda vērtētāja sniegto informāciju. Veicot pārbaudi publiskajos reģistros, jāfiksē pārbaudītā informācija, piemēram, izdruku no publiskā reģistra pievienojot projekta lietai vai veicot </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Vērtējot projekta iesnieguma atbilstību kritērijiem, jāņem vērā projekta iesniegumā un publiskajos reģistros pieejamā informācija. Vērtējumu nevar balstīt uz pieņēmumiem vai citu informāciju, ko nav iespējams pārbaudīt vai pierādīt, vai kas neattiecas uz konkrēto projekta iesniegumu. Tomēr, ja vērtētāja rīcībā ir kāda informācija, kas var ietekmēt projekta vērtējumu, jānorāda konkrēti fakti un informācijas avoti, kas pamato un pierāda vērtētāja sniegto informāciju. Veicot pārbaudi publiskajos reģistros, jāfiksē pārbaudītā informācija, piemēram, izdruku no publiskā reģistra pievienojot projekta lietai vai veicot ekrānšāviņa (piemēram, </w:t>
+      </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>print</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>print screen</w:t>
+      </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> funkcija) saglabāšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A134A37" w14:textId="77777777" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="00A41D7F" w:rsidRDefault="00400CB7" w14:paraId="1A134A37" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vērtējot projekta iesniegumu, jāpievērš uzmanība projekta iesniegumā sniegtās informācijas saskaņotībai starp visām projekta iesnieguma sadaļām, tās pielikumiem un papildus iesniegtajiem dokumentiem, kuros informācija minēta. Ja informācija starp projekta iesnieguma sadaļām, tās pielikumiem un papildus iesniegtajiem dokumentiem nesaskan, ir jāizvirza nosacījums par papildu skaidrojuma sniegšanu vai precizējumu veikšanu pie tā kritērija, uz kuru šī nesakritība ir attiecināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7112DB2C" w14:textId="77777777" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="00A41D7F" w:rsidRDefault="00400CB7" w14:paraId="7112DB2C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rīcībai par izvirzāmajiem nosacījumiem ir ieteikuma raksturs un to precizē vērtēšanas veidlapās atbilstoši konkrētajai situācijai un projekta iesniegumā konstatētajām neprecizitātēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6F13DA" w14:textId="17E3AC90" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="00A41D7F" w:rsidRDefault="00400CB7" w14:paraId="7B6F13DA" w14:textId="17E3AC90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kritērija ietekme uz lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> nozīmē, ka kritērijs ir precizējams un </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">kritērija neatbilstības gadījumā </w:t>
       </w:r>
-      <w:r w:rsidR="002B3241" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="002B3241">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Centrālā finan</w:t>
       </w:r>
-      <w:r w:rsidR="00021092" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00021092">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>šu</w:t>
       </w:r>
-      <w:r w:rsidR="002B3241" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="002B3241">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> un līgumu aģentūra (tu</w:t>
       </w:r>
-      <w:r w:rsidR="00021092" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00021092">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rpmāk</w:t>
       </w:r>
       <w:r w:rsidR="002E3E6B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="3C586CF9" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="3C586CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00021092" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00021092">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu, ka projekta iesniedzējs nodrošina pilnīgu atbilstību kritērijam lēmumā noteiktajā laikā un kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A856030" w14:textId="6BB8B6DB" w:rsidR="006A38B6" w:rsidRPr="0022438E" w:rsidRDefault="006A38B6" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="006A38B6" w:rsidP="00A41D7F" w:rsidRDefault="006A38B6" w14:paraId="5A856030" w14:textId="6BB8B6DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Kritērija ietekme uz lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> nozīmē, ka kritērijs </w:t>
       </w:r>
-      <w:r w:rsidR="001D7457" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="001D7457">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ir neprecizējams un </w:t>
       </w:r>
-      <w:r w:rsidR="00C226FC" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00C226FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>kritērija neatbilstības gadījumā</w:t>
       </w:r>
-      <w:r w:rsidR="0012658A" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="0012658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6E5DEBDD" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="6E5DEBDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00C226FC" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00C226FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem lēmumu par projekta iesnieguma</w:t>
       </w:r>
-      <w:r w:rsidR="00C226FC" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00C226FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> noraid</w:t>
       </w:r>
-      <w:r w:rsidR="0012658A" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="0012658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>īšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48157F8B" w14:textId="57B944D2" w:rsidR="006A38B6" w:rsidRPr="0022438E" w:rsidRDefault="0021282C" w:rsidP="00A41D7F">
+    <w:p w:rsidRPr="0022438E" w:rsidR="006A38B6" w:rsidP="00A41D7F" w:rsidRDefault="0021282C" w14:paraId="48157F8B" w14:textId="57B944D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Kritērija ietekme uz lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> nozīmē, ka kritērijs </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nav piemērojams (nav attiecināms).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E4E9B7" w14:textId="593889A1" w:rsidR="00400CB7" w:rsidRPr="0022438E" w:rsidRDefault="00400CB7" w:rsidP="008D1125">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00400CB7" w:rsidP="008D1125" w:rsidRDefault="00400CB7" w14:paraId="59E4E9B7" w14:textId="593889A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanā izmantojami:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36571E63" w14:textId="52F94041" w:rsidR="007D603C" w:rsidRPr="00C65621" w:rsidRDefault="006F0802" w:rsidP="0A061475">
+    <w:p w:rsidRPr="00C65621" w:rsidR="007D603C" w:rsidP="0A061475" w:rsidRDefault="006F0802" w14:paraId="36571E63" w14:textId="52F94041">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:right="-31" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:r w:rsidR="63A53132" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="63A53132">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohēzijas politikas programma 2021.–2027. gadam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47358120" w14:textId="0B9AFC0D" w:rsidR="007D603C" w:rsidRPr="00C65621" w:rsidRDefault="06E01C63" w:rsidP="0A061475">
+    <w:p w:rsidRPr="00C65621" w:rsidR="007D603C" w:rsidP="0A061475" w:rsidRDefault="06E01C63" w14:paraId="47358120" w14:textId="0B9AFC0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:right="-31" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta (turpmāk – MK) </w:t>
       </w:r>
-      <w:r w:rsidR="0EDF5A1E" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="0EDF5A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:r w:rsidR="004B5A5C" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="004B5A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
-      <w:r w:rsidR="09051884" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="09051884">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="5E2BD16A" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="5E2BD16A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="7453E137" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="7453E137">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ma</w:t>
       </w:r>
-      <w:r w:rsidR="004B5A5C" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="004B5A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ija</w:t>
       </w:r>
-      <w:r w:rsidR="7453E137" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="7453E137">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B5A5C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">noteikumi </w:t>
       </w:r>
-      <w:r w:rsidR="668900EC" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="668900EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="004B5A5C" w:rsidRPr="004B5A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="004B5A5C" w:rsidR="004B5A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> 305</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006F0802">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gadam 2.1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju samazināšana</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1.1.6.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pašvaldību ēku energoefektivitātes paaugstināšana</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> trešās projektu iesniegumu atlases kārtas īstenošanas noteikumi</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk –</w:t>
       </w:r>
-      <w:r w:rsidR="58476139" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="58476139">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MK noteikumi</w:t>
       </w:r>
-      <w:r w:rsidR="61E8DBAA" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="61E8DBAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> par SAM īstenošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA77533" w14:textId="420226AC" w:rsidR="007D603C" w:rsidRPr="00C65621" w:rsidRDefault="006F0802" w:rsidP="0A061475">
+    <w:p w:rsidRPr="00C65621" w:rsidR="007D603C" w:rsidP="0A061475" w:rsidRDefault="006F0802" w14:paraId="6AA77533" w14:textId="420226AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:right="-31" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk213327819"/>
+      <w:bookmarkStart w:name="_Hlk213327819" w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gadam 2.1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju samazināšana</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1.1.6.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pašvaldību ēku energoefektivitātes paaugstināšana</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77EA2F2B" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="77EA2F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
-      <w:r w:rsidR="23D9C257" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="23D9C257">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="63A53132" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="63A53132">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projektu iesniegumu atlases kārtas vērtēšanas kritēriji;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354817CB" w14:textId="32D46171" w:rsidR="007D603C" w:rsidRPr="00C65621" w:rsidRDefault="63A53132" w:rsidP="0A061475">
+    <w:p w:rsidRPr="00C65621" w:rsidR="007D603C" w:rsidP="0A061475" w:rsidRDefault="63A53132" w14:paraId="354817CB" w14:textId="32D46171">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:right="-31" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Finanšu ministrijas 202</w:t>
       </w:r>
-      <w:r w:rsidR="79C673EA" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="79C673EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:r w:rsidR="53DD632A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="53DD632A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>31.</w:t>
       </w:r>
-      <w:r w:rsidR="1CDB2A90" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="1CDB2A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="53DD632A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="53DD632A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>jūlija</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> metodik</w:t>
       </w:r>
-      <w:r w:rsidR="4D7672DE" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="4D7672DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. 3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus, Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodika 2021.–2027. gadam</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="007D603C" w:rsidRPr="00C65621">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="007D603C">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00C65621">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C5A0A9" w14:textId="6D6C38E1" w:rsidR="007D603C" w:rsidRPr="00C65621" w:rsidRDefault="006F0802" w:rsidP="0A061475">
+    <w:p w:rsidRPr="00C65621" w:rsidR="007D603C" w:rsidP="0A061475" w:rsidRDefault="006F0802" w14:paraId="29C5A0A9" w14:textId="6D6C38E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:right="-31" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gadam 2.1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Energoefektivitātes veicināšana un siltumnīcefekta gāzu emisiju samazināšana</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1.1.6.</w:t>
       </w:r>
-      <w:r w:rsidR="02D9182A" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="02D9182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="5E7E5E8C" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="5E7E5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pašvaldību ēku energoefektivitātes paaugstināšana</w:t>
       </w:r>
-      <w:r w:rsidR="17EE2764" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="17EE2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="63A53132" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="63A53132">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77EA2F2B" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="77EA2F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">trešās </w:t>
       </w:r>
-      <w:r w:rsidR="63A53132" w:rsidRPr="00C65621">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C65621" w:rsidR="63A53132">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projektu iesniegumu atlases kārtas nolikums (turpmāk – nolikums).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC1DBB0" w14:textId="49759B83" w:rsidR="00196175" w:rsidRPr="0022438E" w:rsidRDefault="00B11F6A" w:rsidP="007D603C">
+    <w:p w:rsidRPr="0022438E" w:rsidR="00196175" w:rsidP="007D603C" w:rsidRDefault="00B11F6A" w14:paraId="4DC1DBB0" w14:textId="49759B83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="-31" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstību </w:t>
       </w:r>
       <w:r w:rsidR="006F0802">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:r w:rsidR="00D27F5D" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00D27F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> fondu 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00B1183E" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00B1183E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00D27F5D" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00D27F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2027. gada plānošanas perioda vadības likuma</w:t>
       </w:r>
-      <w:r w:rsidR="00836606" w:rsidRPr="0022438E">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00836606">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00D27F5D" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00D27F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22. pantā noteiktajiem </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">vērtē atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="006649D3" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="006649D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MK</w:t>
       </w:r>
-      <w:r w:rsidR="004C093F" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="004C093F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2023.</w:t>
       </w:r>
-      <w:r w:rsidR="004A6983" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="004A6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gada 13.</w:t>
       </w:r>
-      <w:r w:rsidR="004A6983" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="004A6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>jūlija noteikumiem Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="002C2D82" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="002C2D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">408 </w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Kārtība, kādā </w:t>
       </w:r>
       <w:r w:rsidR="006F0802">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="009D0CCE" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="009D0CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gada plānošanas</w:t>
       </w:r>
-      <w:r w:rsidR="00873CFF" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="00873CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> periodā</w:t>
       </w:r>
       <w:r w:rsidR="00E262D1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="001948DA" w:rsidRPr="0022438E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0022438E" w:rsidR="001948DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BDFD0B" w14:textId="76B57832" w:rsidR="00C84627" w:rsidRPr="0022438E" w:rsidRDefault="00C84627">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="0022438E" w:rsidR="00C84627" w:rsidRDefault="00C84627" w14:paraId="43BDFD0B" w14:textId="76B57832">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022438E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15306" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="5105"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="6520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="005962E9" w14:paraId="6B1471A2" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="0022438E" w:rsidTr="1F549B00" w14:paraId="6B1471A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="287"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3DC25E" w14:textId="60490AE3" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="005962E9">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="005962E9" w:rsidRDefault="008E1D65" w14:paraId="1B3DC25E" w14:textId="60490AE3">
             <w:pPr>
               <w:ind w:left="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk165397218"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:name="_Hlk165397218" w:id="1"/>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="001026C8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VIENOTIE KRITĒRIJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B565C34" w14:textId="77777777" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="23FE07EA">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="23FE07EA" w:rsidRDefault="008E1D65" w14:paraId="2B565C34" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtēšanas sistēma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1BF861" w14:textId="77777777" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="001C6430">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="001C6430" w:rsidRDefault="008E1D65" w14:paraId="2B1BF861" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Skaidrojums atbilstības noteikšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022438E" w:rsidRPr="005962E9" w14:paraId="22FD680D" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="0022438E" w:rsidTr="1F549B00" w14:paraId="22FD680D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A58503C" w14:textId="77777777" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="001C6430">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="001C6430" w:rsidRDefault="008E1D65" w14:paraId="0A58503C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk165397250"/>
+            <w:bookmarkStart w:name="_Hlk165397250" w:id="2"/>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790AD55A" w14:textId="77777777" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="23FE07EA">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="23FE07EA" w:rsidRDefault="008E1D65" w14:paraId="790AD55A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Kritērija veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA7C972" w14:textId="7B963E53" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="23FE07EA">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="23FE07EA" w:rsidRDefault="008E1D65" w14:paraId="2FA7C972" w14:textId="7B963E53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā; Jā, ar nosacījumu; Nē</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidR="00911359" w:rsidRPr="005962E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="00911359">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>; N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E7D5AE" w14:textId="77777777" w:rsidR="008E1D65" w:rsidRPr="005962E9" w:rsidRDefault="008E1D65" w:rsidP="001C6430">
+          <w:p w:rsidRPr="005962E9" w:rsidR="008E1D65" w:rsidP="001C6430" w:rsidRDefault="008E1D65" w14:paraId="52E7D5AE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053327D" w:rsidRPr="005962E9" w14:paraId="63D9F0B0" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidTr="1F549B00" w14:paraId="63D9F0B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="550"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="23660AA2" w14:textId="10094D57" w:rsidR="0053327D" w:rsidRPr="00611328" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="00611328" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="23660AA2" w14:textId="10094D57">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="41CD30ED" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="00C67B83" w:rsidRDefault="188B4367" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="0053327D" w:rsidP="0A061475" w:rsidRDefault="188B4367" w14:paraId="41CD30ED" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegums atbilst MK noteikumos par SAM īstenošanu noteiktajām specifiskajām prasībām:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77DAB954" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="00C67B83" w:rsidRDefault="188B4367" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="0053327D" w:rsidP="0A061475" w:rsidRDefault="188B4367" w14:paraId="77DAB954" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniedzējs atbilst MK noteikumos par SAM īstenošanu noteiktajam iesniedzēju lokam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B8F041" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="00C67B83" w:rsidRDefault="188B4367" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="0053327D" w:rsidP="0A061475" w:rsidRDefault="188B4367" w14:paraId="39B8F041" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta īstenošanas termiņš atbilst MK noteikumos par SAM īstenošanu noteiktajam termiņam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB2A625" w14:textId="5231276E" w:rsidR="0053327D" w:rsidRPr="00C67B83" w:rsidRDefault="188B4367" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="0053327D" w:rsidP="0A061475" w:rsidRDefault="188B4367" w14:paraId="1CB2A625" w14:textId="5231276E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumam ir pievienoti nolikumā noteiktie papildu pievienojamie pielikumi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0C9CA340" w14:textId="42C29B40" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="0C9CA340" w14:textId="42C29B40">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="702F7E80" w14:textId="5A93CC7E" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="702F7E80" w14:textId="5A93CC7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B773794" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="5B773794" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”,</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="079C0C80" w14:textId="5AFD31DC" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="006756FA" w:rsidRDefault="0053327D" w14:paraId="079C0C80" w14:textId="5AFD31DC">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>projekta iesniedzējs atbilst MK noteikumu par SAM īstenošanu 12. </w:t>
             </w:r>
             <w:r w:rsidR="00262FCC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>un 27.</w:t>
             </w:r>
             <w:r w:rsidR="004E2505">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>punktā noteiktajam iesniedzēju lokam un attiecīgajām izvirzītajām prasībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089834EA" w14:textId="2B3A3CF4" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="006756FA" w:rsidRDefault="0053327D" w14:paraId="089834EA" w14:textId="2B3A3CF4">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>projekta īstenošanas termiņš nepārsniedz MK noteikumu par SAM īstenošanu 37. punktā noteikto termiņu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5232A124" w14:textId="72FF278F" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="006756FA" w:rsidRDefault="0053327D" w14:paraId="5232A124" w14:textId="72FF278F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>projekta iesniegumam pievienotie pielikumi atbilst MK noteikumos par SAM īstenošanu noteiktajām prasībām, tai skaitā ir pievienoti visi nolikumā uzskaitītie projekta iesniedzējam noteiktie papildu pievienojamie pielikumi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5CBB64" w14:textId="56C6A6FD" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="7B5CBB64" w14:textId="56C6A6FD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Projekta iesniedzēja un projekta iesnieguma atbilstību pārbauda, pamatojoties uz projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti projektu iesniegumu nolikumā, norādīto informāciju.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8DD8F3" w14:textId="0029DD33" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="2F8DD8F3" w14:textId="0029DD33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Projekta iesniedzēja atbilstību MK noteikumos par SAM īstenošanu noteiktajam iesniedzēju lokam pārbauda uz projekta iesnieguma iesniegšanas brīdi un precizētā projekta iesnieguma iesniegšanas brīdi (ja attiecināms).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC8B239" w14:textId="2B70D292" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="6FC8B239" w14:textId="2B70D292">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pārliecību par projekta iesniedzēja atbilstību gūst, pārbaudot publiski uzticamās datu bāzēs un tīmekļa vietnēs pieejamo informāciju par projekta iesniedzēju, piemēram, “Lursoft” datu bāzē vai ekvivalenta/ līdzvērtīga Uzņēmuma reģistra datu </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="6914F3CD" w14:textId="1378B0CC" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="188B4367" w:rsidP="00E63A86">
+              <w:t>Pārliecību par projekta iesniedzēja atbilstību gūst, pārbaudot publiski uzticamās datu bāzēs un tīmekļa vietnēs pieejamo informāciju par projekta iesniedzēju, piemēram, “Lursoft” datu bāzē vai ekvivalenta/ līdzvērtīga Uzņēmuma reģistra datu atkalizmantotāja datu bāzēs, Valsts ieņēmumu dienesta (turpmāk – VID) publiskajās datu bāzēs pieejamo informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="188B4367" w14:paraId="6914F3CD" w14:textId="1378B0CC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="58DD29DB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja nepieciešams, pārliecības gūšanai tiek veikta komunikācija ar citām iestādēm, institūcijām par projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti </w:t>
             </w:r>
             <w:r w:rsidRPr="58DD29DB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> institūciju u.tml. </w:t>
+              <w:t xml:space="preserve">projektu iesniegumu nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, tiesībsargājošo institūciju u.tml. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053327D" w:rsidRPr="005962E9" w14:paraId="34F1DA6B" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidTr="1F549B00" w14:paraId="34F1DA6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="708"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="18B45B72" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="18B45B72" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5A24DEB5" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="5A24DEB5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5380ABBB" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="5380ABBB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0A4906F2" w14:textId="7A5F7AF1" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="0A4906F2" w14:textId="7A5F7AF1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2E9C1582" w14:textId="4951AA31" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="00FD2D97" w:rsidP="00E63A86">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="00FD2D97" w14:paraId="2E9C1582" w14:textId="4951AA31">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053327D" w:rsidRPr="005962E9" w14:paraId="6CC05F35" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidTr="1F549B00" w14:paraId="6CC05F35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1673"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3D550B92" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="3D550B92" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02A9AB92" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="02A9AB92" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4227B71D" w14:textId="77777777" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="0053327D" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="0053327D" w14:paraId="4227B71D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08A89A6C" w14:textId="2E67B2F9" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="001E5943" w:rsidP="00E63A86">
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="001E5943" w14:paraId="08A89A6C" w14:textId="2E67B2F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4738E545" w14:textId="0BBCDF1A" w:rsidR="0053327D" w:rsidRPr="005962E9" w:rsidRDefault="001E5943" w:rsidP="00E63A86">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="0053327D" w:rsidP="00E63A86" w:rsidRDefault="001E5943" w14:paraId="4738E545" w14:textId="0BBCDF1A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="4ED1DB66" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="4ED1DB66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1673"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="60F804F2" w14:textId="3E4A3458" w:rsidR="00B75A1F" w:rsidRPr="00611328" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="00611328" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="60F804F2" w14:textId="3E4A3458">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00271566" w:rsidRPr="00611328">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00611328" w:rsidR="00271566">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="25E2A2D7" w14:textId="4F95EEFC" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="25E2A2D7" w14:textId="4F95EEFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir identificēti, aprakstīti un izvērtēti projekta riski, novērtēta to ietekme un iestāšanās varbūtība, kā arī noteikti riskus mazinošie pasākumi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="028DCD4E" w14:textId="4720793A" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="028DCD4E" w14:textId="4720793A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1509C97C" w14:textId="1B3E7DA5" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1509C97C" w14:textId="1B3E7DA5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4887DAAF" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="4887DAAF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, ja projekta iesniegumā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2950F512" w14:textId="4EC7FAA7" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="2950F512" w14:textId="4EC7FAA7">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A061475">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>ir identificēti un analizēti projekta īstenošanas riski vismaz šādā</w:t>
             </w:r>
-            <w:r w:rsidR="230AF25D" w:rsidRPr="0A061475">
+            <w:r w:rsidRPr="0A061475" w:rsidR="230AF25D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0A061475">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> kategorijās: finanšu, īstenošanas, rezultātu un uzraudzības rādītāju sasniegšanas, administrēšanas riski. Var būt norādīti arī citi būtiski riski, kas var ietekmēt projekta mērķa sasniegšanu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AD23CB" w14:textId="4D03C4F5" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="08B1F799" w:rsidP="249E2F9A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="249E2F9A" w:rsidRDefault="08B1F799" w14:paraId="00AD23CB" w14:textId="4D03C4F5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="249E2F9A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>sniegts katra riska apraksts (riska būtība), raksturoti iespējamie riska iestāšanās cēloņi vai apstākļi, kā arī norādīta informācija</w:t>
             </w:r>
-            <w:r w:rsidR="7C75D616" w:rsidRPr="249E2F9A">
+            <w:r w:rsidRPr="249E2F9A" w:rsidR="7C75D616">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="249E2F9A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> kā plānots novērst vai mazināt riska negatīvo ietekmi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE3155A" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="6AE3155A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>katram riskam ir norādīta tā ietekme (augsta, vidēja, zema) uz projekta īstenošanu un mērķu sasniegšanu un iestāšanās varbūtība (augsta, vidēja, zema);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33834A9B" w14:textId="3F2E363A" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="00B75A1F" w14:paraId="33834A9B" w14:textId="3F2E363A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>katram riskam ir norādīti plānotie vai jau īstenotie risku pārvaldības pasākumi, kas vērsti uz riska iestāšanās varbūtības vai ietekmes mazināšanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="7C26BA8E" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="7C26BA8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="833"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="63DAAFA5" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="63DAAFA5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="579133BE" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="579133BE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="787AE1F4" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="787AE1F4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1D3B36FE" w14:textId="6F18C434" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1D3B36FE" w14:textId="6F18C434">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="03B970BD" w14:textId="2C503D3C" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="00B75A1F" w14:paraId="03B970BD" w14:textId="2C503D3C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="2B7BB25A" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="2B7BB25A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1673"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="74CFC6C1" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="74CFC6C1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6208CCFA" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6208CCFA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="06AC7E32" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="06AC7E32" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="227202CE" w14:textId="449BA7D9" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="227202CE" w14:textId="449BA7D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0AE26CFC" w14:textId="771028C7" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="00B75A1F" w14:paraId="0AE26CFC" w14:textId="771028C7">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="6B4A9D3E" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="6B4A9D3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1673"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AED993C" w14:textId="4DE00CE5" w:rsidR="00B75A1F" w:rsidRPr="00611328" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="00611328" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6AED993C" w14:textId="4DE00CE5">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00271566" w:rsidRPr="00611328">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00611328" w:rsidR="00271566">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="381C8643" w14:textId="0F4AA137" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="381C8643" w14:textId="0F4AA137">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6F67">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir ietverta informācija, kas apliecina dubultā finansējuma neesamību un plānoto demarkāciju un/ vai sinerģiju ar projekta iesniedzēja īstenoto (jau pabeigto) vai īstenošanā esošo projektu atbalsta pasākumiem vai citu subjektu īstenotiem projektiem vai atbalsta pasākumiem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39578EBC" w14:textId="26D0817F" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="39578EBC" w14:textId="26D0817F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6F0B8654" w14:textId="4C0ECCD0" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6F0B8654" w14:textId="4C0ECCD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="51E4308D" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRDefault="00B75A1F" w:rsidP="00437780">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00B75A1F" w:rsidP="00437780" w:rsidRDefault="00B75A1F" w14:paraId="51E4308D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0361">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="007D167D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25373884" w14:textId="2E08495D" w:rsidR="00B75A1F" w:rsidRPr="00155354" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00155354" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="25373884" w14:textId="2E08495D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D167D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>projekta iesniegumā ir ietverta informācija par projekta iesniedzēja īstenotajiem (jau pabeigtajiem) vai īstenošanā esošiem projektiem, ar kuriem konstatējama projekta iesniegumā plānoto darbību un izmaksu demarkācija, ieguldījumu sinerģija</w:t>
             </w:r>
             <w:r w:rsidR="00513CF2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, tai skaitā</w:t>
             </w:r>
             <w:r w:rsidR="00255667">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="00B476BC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00B25260">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006425BC" w:rsidRPr="006425BC">
+            <w:r w:rsidRPr="006425BC" w:rsidR="006425BC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2.1.1.6. 1.</w:t>
             </w:r>
             <w:r w:rsidR="00B25260">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006425BC" w:rsidRPr="006425BC">
+            <w:r w:rsidRPr="006425BC" w:rsidR="006425BC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kārta</w:t>
             </w:r>
             <w:r w:rsidR="00B25260">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="006425BC" w:rsidRPr="006425BC">
+            <w:r w:rsidRPr="006425BC" w:rsidR="006425BC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, 1.2.1.3.i</w:t>
             </w:r>
             <w:r w:rsidR="001F6AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="006425BC" w:rsidRPr="006425BC">
+            <w:r w:rsidRPr="006425BC" w:rsidR="006425BC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, 5.2.1.1., 2.1.3.1.</w:t>
             </w:r>
             <w:r w:rsidR="009E0CFF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> un</w:t>
             </w:r>
-            <w:r w:rsidR="006425BC" w:rsidRPr="006425BC">
+            <w:r w:rsidRPr="006425BC" w:rsidR="006425BC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.3.1.3.</w:t>
             </w:r>
             <w:r w:rsidR="00B25260">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t> pasākuma</w:t>
             </w:r>
             <w:r w:rsidR="00622D34">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005E3DAB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">projektiem </w:t>
             </w:r>
-            <w:r w:rsidR="005E3DAB" w:rsidRPr="005E3DAB">
+            <w:r w:rsidRPr="005E3DAB" w:rsidR="005E3DAB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>un citiem projektiem vai atbalsta pasākumiem</w:t>
             </w:r>
             <w:r w:rsidR="00435E1C">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidR="002C2F5B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="282D4206" w14:textId="365CE7D9" w:rsidR="00B75A1F" w:rsidRPr="007D167D" w:rsidRDefault="00B75A1F" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="007D167D" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="00B75A1F" w14:paraId="282D4206" w14:textId="365CE7D9">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D167D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka projektā plānotie ieguldījumi par tām pašām izmaksām vienlaikus netiks finansēti ar cita projekta vai atbalsta pasākuma ietvaros piesaistītu finansējumu, kā arī projektā īstenojamās darbības projekta īstenošanai piešķirtā finansējuma ietvaros netiks finansētas dubultā, novēršot dubultā finansējuma risku.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="6C00961B" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="6C00961B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="287F5527" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="287F5527" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="37F275F0" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="37F275F0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6BA33793" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6BA33793" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6F97F5DD" w14:textId="6ED42A51" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6F97F5DD" w14:textId="6ED42A51">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="33C01C0B" w14:textId="38EAFB35" w:rsidR="00B75A1F" w:rsidRPr="00C3346A" w:rsidRDefault="00B75A1F" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C3346A" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="00B75A1F" w14:paraId="33C01C0B" w14:textId="38EAFB35">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4252A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4252A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4252A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="277A538E" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="277A538E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1673"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6D8B67EB" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6D8B67EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="181E819C" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="181E819C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="655EEC0D" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="655EEC0D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="05929946" w14:textId="5C684EB3" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="05929946" w14:textId="5C684EB3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="640ED125" w14:textId="4569C57B" w:rsidR="00B75A1F" w:rsidRPr="00F4252A" w:rsidRDefault="00B75A1F" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F4252A" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="00B75A1F" w14:paraId="640ED125" w14:textId="4569C57B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D5281">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="007D5281">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="58CED87D" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="58CED87D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4550AC55" w14:textId="0051CD50" w:rsidR="00B75A1F" w:rsidRPr="00611328" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="00611328" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="4550AC55" w14:textId="0051CD50">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00271566" w:rsidRPr="00611328">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00611328" w:rsidR="00271566">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="64602966" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="64602966" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegumā paredzētais ES fonda finansējuma apmērs un intensitāte atbilst MK noteikumos par SAM īstenošanu noteiktajam ES fonda finansējuma apmēram un intensitātei, iekļautās kopējās attiecināmās izmaksas un izmaksu pozīcijas atbilst MK noteikumos par SAM īstenošanu noteiktajam, tai skaitā nepārsniedz noteikto izmaksu pozīciju apjomus un:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0730141C" w14:textId="77777777" w:rsidR="006157B1" w:rsidRPr="00C67B83" w:rsidRDefault="07967D60" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="006157B1" w:rsidP="0A061475" w:rsidRDefault="07967D60" w14:paraId="0730141C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ir saistītas ar projekta īstenošanu,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A219872" w14:textId="77777777" w:rsidR="006157B1" w:rsidRPr="00C67B83" w:rsidRDefault="07967D60" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="006157B1" w:rsidP="0A061475" w:rsidRDefault="07967D60" w14:paraId="0A219872" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ir nepieciešamas projekta īstenošanai (projektā norādīto darbību īstenošanai, mērķa grupas vajadzību nodrošināšanai, definētās problēmas risināšanai) un izvērtēta to lietderība,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F01FD5" w14:textId="65AF1E12" w:rsidR="006157B1" w:rsidRPr="00C67B83" w:rsidRDefault="07967D60" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="006157B1" w:rsidP="0A061475" w:rsidRDefault="07967D60" w14:paraId="42F01FD5" w14:textId="65AF1E12">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1101F7E3" w14:textId="7D3B77F1" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1101F7E3" w14:textId="7D3B77F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="138F7A36" w14:textId="6D7566D6" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="138F7A36" w14:textId="6D7566D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0B634131" w14:textId="0CCAEA89" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="0B634131" w14:textId="0CCAEA89">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti nolikumā, norādītais Eiropas Reģionālās attīstības fonda finansējums un tā atbalsta intensitāte atbilst MK noteikumos par SAM īstenošanu noteiktajam ES fonda finansējuma apjomam un atbalsta intensitātei, un projekta iesniegumā plānotās izmaksas atbilst MK noteikumos par SAM īstenošanu noteiktajām izmaksu pozīcijām un nepārsniedz to noteiktos apjomus (ja attiecināms), tai skaitā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79C8A640" w14:textId="7013CA2A" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="79C8A640" w14:textId="7013CA2A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>izmaksas ir nepieciešamas projekta plānoto darbību īstenošanai</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(tai skaitā mērķa grupas vajadzību nodrošināšanai</w:t>
             </w:r>
             <w:r w:rsidR="001F7B68">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219EE0F5" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="219EE0F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā ir sniegts plānoto izmaksu lietderīguma pamatojums un izmaksu apmēra pamatojums – t.i., projekta iesniegumā plānotās izmaksas atbilst vidējām tirgus cenām konkrētās izmaksu pozīcijās (informāciju var pamatot ar, piemēram, publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms) u.c. informāciju);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02502CAF" w14:textId="6728ECA5" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="02502CAF" w14:textId="6728ECA5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>izmaksas nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="171BBEAA" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="171BBEAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="125425FB" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="125425FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4141CE3F" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="4141CE3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="14922C58" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="14922C58" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="46BBDD32" w14:textId="377204D8" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="46BBDD32" w14:textId="377204D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3021ADF8" w14:textId="7F69AEBB" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="3021ADF8" w14:textId="7F69AEBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="10798D30" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="10798D30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1E6E42BF" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1E6E42BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07035BB4" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="07035BB4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="26E1B25A" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="26E1B25A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B83F5BF" w14:textId="5FFEFF03" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="3B83F5BF" w14:textId="5FFEFF03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="50776C10" w14:textId="635B006A" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="50776C10" w14:textId="635B006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="7C614CE7" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="7C614CE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="40003B4B" w14:textId="49A415D2" w:rsidR="00B75A1F" w:rsidRPr="00611328" w:rsidRDefault="00B75A1F" w:rsidP="00611328">
+          <w:p w:rsidRPr="00611328" w:rsidR="00B75A1F" w:rsidP="00611328" w:rsidRDefault="00B75A1F" w14:paraId="40003B4B" w14:textId="49A415D2">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00FA0315" w:rsidRPr="00611328">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00611328" w:rsidR="00FA0315">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="63EF8A6E" w14:textId="4934CA63" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="63EF8A6E" w14:textId="4934CA63">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniedzējam ir pietiekama īstenošanas un finanšu kapacitāte projekta īstenošanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="779E8429" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="779E8429" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="17410FCF" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="17410FCF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C27A107" w14:textId="17643B18" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="00C67B83">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="00C67B83" w:rsidRDefault="61AA6711" w14:paraId="3C27A107" w14:textId="17643B18">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniegumā </w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>raksturotā projekta ieviešanai nepieciešamā īstenošanas un finanšu kapacitāte ir pietiekama.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="047C614B" w14:textId="7CE33F32" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="047C614B" w14:textId="7CE33F32">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="28"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Projekta administrēšanas un īstenošanas kapacitāte</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir pietiekama, ja projekta iesniegumā ir aprakstīts projekta vadības process un tā organizēšana, un norādīti vadības procesa organizēšanai nepieciešamie atbildīgie speciālisti – to pieejamība vai plānotā iesaistīšana projekta ieviešanas laikā, tiem plānotā nepieciešamā kvalifikācija, pieredze un kompetence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32AD3C09" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="32AD3C09" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Finanšu kapacitāte</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir pietiekama, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE4EB2E" w14:textId="79256893" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="3AE4EB2E" w14:textId="79256893">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>norādīti un pamatoti finansējuma avoti projektā plānotā projekta iesniedzēja līdzfinansējuma nodrošināšanai;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329F694E" w14:textId="479E1F3B" w:rsidR="0081180B" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="0081180B" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="329F694E" w14:textId="479E1F3B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>sniegts pamatojums par projekta iesniedzēja spēju nodrošināt nepieciešamo projekta iesniedzēja līdzfinansējumu, tai skaitā</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> pamatojot projekta iesniedzēja pieejamību norādītajiem finansējuma avotiem projekta īstenošanas laikā un pamatojot nepārtrauktas finanšu plūsmas nodrošināšanu projekta ieviešanai tā plānotajā apjomā un termiņā</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, arī attiecībā uz rīcību sadārdzinājuma gadījumā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29FB3565" w14:textId="77777777" w:rsidR="00DD06FD" w:rsidRPr="00C67B83" w:rsidRDefault="63AD2877" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00DD06FD" w:rsidP="0A061475" w:rsidRDefault="63AD2877" w14:paraId="29FB3565" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Piemēram, finansējuma pieejamību apliecinoši dokumenti var būt (ieskaitot citus līdzvērtīgus dokumentus):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="103AE98E" w14:textId="30614EE6" w:rsidR="00C64DFF" w:rsidRPr="00C67B83" w:rsidRDefault="63AD2877" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00C64DFF" w:rsidP="0A061475" w:rsidRDefault="63AD2877" w14:paraId="103AE98E" w14:textId="30614EE6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="969" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>pašvaldībām vai to iestādēm</w:t>
             </w:r>
-            <w:r w:rsidR="3921BFE6" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="3921BFE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>– pašvaldības domes lēmums par projekta finansēšanu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480626A0" w14:textId="6B46CFD0" w:rsidR="00C64DFF" w:rsidRPr="00C67B83" w:rsidRDefault="63AD2877" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00C64DFF" w:rsidP="0A061475" w:rsidRDefault="63AD2877" w14:paraId="480626A0" w14:textId="6B46CFD0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="969" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>pašvaldības</w:t>
             </w:r>
-            <w:r w:rsidR="39288121" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="39288121">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai </w:t>
             </w:r>
-            <w:r w:rsidR="7954DD84" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="7954DD84">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>publiski</w:t>
             </w:r>
-            <w:r w:rsidR="31CFADA8" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="31CFADA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
-            <w:r w:rsidR="7954DD84" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="7954DD84">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>rivātām</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> kapitālsabiedrībām:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B5A53E" w14:textId="77777777" w:rsidR="00C64DFF" w:rsidRPr="00C67B83" w:rsidRDefault="63AD2877" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00C64DFF" w:rsidP="0A061475" w:rsidRDefault="63AD2877" w14:paraId="27B5A53E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="1306"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+              </w:rPr>
               <w:t>kapitālsabiedrības valdes lēmums;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D1C162" w14:textId="0A8416D0" w:rsidR="00DD06FD" w:rsidRPr="00C67B83" w:rsidRDefault="63AD2877" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00DD06FD" w:rsidP="0A061475" w:rsidRDefault="63AD2877" w14:paraId="44D1C162" w14:textId="0A8416D0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="1306"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>akcionāru vai dalībnieku sapulces lēmums par finansējuma piešķiršanu projekta realizācijai</w:t>
             </w:r>
-            <w:r w:rsidR="1460DA73" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="1460DA73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0FED73" w14:textId="77777777" w:rsidR="005E3DAB" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="005E3DAB" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="1C0FED73" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesnieguma vērtēšanas laikā pieejamā tiesiskā un faktiskā informācija, kas saistīta ar šiem avotiem, nerada šaubas par projekta iesniedzēja finanšu kapacitāti projekta īstenošanai visā projekta īstenošanas periodā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B1F093E" w14:textId="30E353BB" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="3761DFFC" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="3761DFFC" w14:paraId="7B1F093E" w14:textId="30E353BB">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta</w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vadības izmaksas nav attiecināmas un tās sedz projekta iesniedzējs, tamdēļ šī izmaksu pozīcija projekta iesniegumā netiek uzrādīta;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B27EF0" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="00C67B83" w:rsidRDefault="61AA6711" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="61AA6711" w14:paraId="70B27EF0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>ir norādīta informācija, vai un kādā apmērā plānots pieprasīt avansu projekta īstenošanai;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309EC432" w14:textId="77777777" w:rsidR="00D40C0C" w:rsidRPr="00C67B83" w:rsidRDefault="6C2FE1B2" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00D40C0C" w:rsidP="0A061475" w:rsidRDefault="6C2FE1B2" w14:paraId="309EC432" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">ir </w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>norād</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>īts</w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>, vai projekta attiecināmajās izmaksās ir iekļauts pievienotās vērtības nodoklis (turpmāk – PVN) atbilstoši regulas Nr. 2021/1060 64. panta 1. punkta “c” apakšpunktā ietvertajiem nosacījumiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1882F09B" w14:textId="54890417" w:rsidR="00506886" w:rsidRPr="00C67B83" w:rsidRDefault="791917FC" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00506886" w:rsidP="0A061475" w:rsidRDefault="791917FC" w14:paraId="1882F09B" w14:textId="54890417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ja projekta iesniedzējs ir publiska persona, </w:t>
             </w:r>
-            <w:r w:rsidR="2DF2C6A6" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="2DF2C6A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Kohēzijas politikas fondu vadības informācijas sistēmas (turpmāk – Projektu portāls)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> veidlap</w:t>
             </w:r>
-            <w:r w:rsidR="1460381C" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="1460381C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>as sadaļā “Apliecinājumi”</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir apstiprināts “</w:t>
             </w:r>
-            <w:r w:rsidR="5487FD30" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="5487FD30">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>”;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EF8B0FD" w14:textId="71C9081D" w:rsidR="00FD000F" w:rsidRPr="00C67B83" w:rsidRDefault="11980F98" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00C67B83" w:rsidR="00FD000F" w:rsidP="0A061475" w:rsidRDefault="11980F98" w14:paraId="1EF8B0FD" w14:textId="71C9081D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="71D6BBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">ja </w:t>
             </w:r>
             <w:r w:rsidR="00E55B1C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>pašvaldības</w:t>
             </w:r>
-            <w:r w:rsidR="00E55B1C" w:rsidRPr="71D6BBCC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="71D6BBCC" w:rsidR="00E55B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="71D6BBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">plāno ņemt aizņēmumu Valsts kasē, ir jābūt sniegtai informācijai, ka gadījumā, ja Valsts kases aizņēmums netiks piešķirts projektā paredzētajā apjomā, finansējuma daļa, par kuru netiks saņemts Valsts kases aizdevums, tiks finansēta no </w:t>
             </w:r>
-            <w:r w:rsidR="00885E56" w:rsidRPr="00885E56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00885E56" w:rsidR="00885E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>pašvaldības budžeta</w:t>
             </w:r>
             <w:r w:rsidRPr="71D6BBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> līdzekļiem, kas nav saistīta ar aizņēmuma līdzekļiem un </w:t>
             </w:r>
-            <w:r w:rsidR="006F0802" w:rsidRPr="71D6BBCC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="71D6BBCC" w:rsidR="006F0802">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
             <w:r w:rsidRPr="71D6BBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> fondiem</w:t>
             </w:r>
-            <w:r w:rsidR="06D009CA" w:rsidRPr="71D6BBCC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="71D6BBCC" w:rsidR="06D009CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="038ABC2A" w14:textId="7FA6DC5E" w:rsidR="00B75A1F" w:rsidRPr="00F95425" w:rsidRDefault="4DAB33D2" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="00B75A1F" w:rsidP="0A061475" w:rsidRDefault="4DAB33D2" w14:paraId="038ABC2A" w14:textId="7FA6DC5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67B83">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>ašvaldību aizņemšanās kapacitāti (attiecināms</w:t>
             </w:r>
             <w:r w:rsidR="00E43701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniedzējs ir </w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>pašvaldīb</w:t>
             </w:r>
             <w:r w:rsidR="00E43701">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai tās izveidota iestāde (tai skaitā aģentūra)) verificē pret Finanšu ministrijas interneta vietnes (</w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
-              <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
+              <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="lv"/>
                 </w:rPr>
                 <w:t>www.fm.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>) sadaļā “Pašvaldību finanšu uzraudzība”</w:t>
             </w:r>
             <w:r w:rsidR="00EB6DC6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve">→ “Pašvaldību finanšu rādītāju </w:t>
             </w:r>
-            <w:r w:rsidR="61AA6711" w:rsidRPr="00C67B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00C67B83" w:rsidR="61AA6711">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:lang w:val="lv"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>analīze” pieejamo informāciju un pārliecinās par pašvaldības saistību (aizņēmumi, galvojumi, ilgtermiņa saistības) apmēru, informāciju norādot vērtēšanas komisijas atzinumā. Šaubu gadījumā sazinās ar Finanšu ministrijas Pašvaldību aizņēmumu un galvojumu kontroles un pārraudzības padomi, kuras informācijai jābūt apstiprinošai attiecībā uz finansēšanas iespējamību. Ja saistību apmērs sasniedz 20 %, nepieciešamo informāciju pieprasa un par aizņemšanās iespēju komunicē ar Valsts kasi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="79B2B073" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="79B2B073" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3BD03C38" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="3BD03C38" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA30563" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="3EA30563" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F128707" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="0F128707" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="54D2C5C6" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="54D2C5C6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="34FA198B" w14:textId="72F2F040" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="34FA198B" w14:textId="72F2F040">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="35808376" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="35808376" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57282C81" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="57282C81" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B402D1A" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="3B402D1A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="280F08ED" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="280F08ED" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="63D634B4" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="63D634B4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2BB0B79B" w14:textId="22375571" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="2BB0B79B" w14:textId="22375571">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="42143011" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="42143011" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1E400AA7" w14:textId="2F9E7FCC" w:rsidR="00B75A1F" w:rsidRPr="00611328" w:rsidRDefault="00B75A1F" w:rsidP="00611328">
+          <w:p w:rsidRPr="00611328" w:rsidR="00B75A1F" w:rsidP="00611328" w:rsidRDefault="00B75A1F" w14:paraId="1E400AA7" w14:textId="2F9E7FCC">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00FA0315" w:rsidRPr="00611328">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00611328" w:rsidR="00FA0315">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="19E578C5" w14:textId="522CD874" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="19E578C5" w14:textId="522CD874">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta mērķis atbilst MK noteikumos par SAM īstenošanu noteiktajam mērķim, definētie uzraudzības rādītāji nodrošina un apliecina mērķa sasniegšanu, uzraudzības rādītāji ir precīzi definēti, pamatoti un izmērāmi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1356D7B7" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1356D7B7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="059E3929" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="059E3929" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC25BA7" w14:textId="56ECD620" w:rsidR="00B75A1F" w:rsidRPr="00936A42" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00936A42" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="7CC25BA7" w14:textId="56ECD620">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, ja projekta iesniegumā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DB9D68D" w14:textId="082BB179" w:rsidR="00B75A1F" w:rsidRPr="00936A42" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00936A42" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="7DB9D68D" w14:textId="082BB179">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta mērķis atbilst MK noteikumos par SAM īstenošanu </w:t>
             </w:r>
-            <w:r w:rsidR="008D4605" w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="00936A42" w:rsidR="008D4605">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. punktā </w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>noteiktajam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D68E15F" w14:textId="267139E4" w:rsidR="00B75A1F" w:rsidRPr="00936A42" w:rsidRDefault="00B75A1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00936A42" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00B75A1F" w14:paraId="5D68E15F" w14:textId="267139E4">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>projekta iesniegumā norādītie uzraudzības rādītāji ir izmērāmi, atbilst MK noteikumos par SAM īstenošanu noteiktajiem rādītājiem un sniedz ieguldījumu mērķa sasniegšanā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEA0088" w14:textId="459123A3" w:rsidR="003D63DA" w:rsidRPr="00936A42" w:rsidRDefault="58819A82" w:rsidP="003D63DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00936A42" w:rsidR="003D63DA" w:rsidP="003D63DA" w:rsidRDefault="58819A82" w14:paraId="3EEA0088" w14:textId="459123A3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegumā minētie rezultāti sekmē MK noteikumos par SAM īstenošanu </w:t>
             </w:r>
-            <w:r w:rsidR="24B9FAC5" w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="00936A42" w:rsidR="24B9FAC5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4. punktā </w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">noteikto </w:t>
             </w:r>
             <w:r w:rsidRPr="000858B5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>rādītāju</w:t>
             </w:r>
             <w:r w:rsidRPr="00E1621E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="1C0173DE" w:rsidRPr="00E1621E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00E1621E" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(t.i., energoefektivitātes uzlabošana ēkās (m</w:t>
             </w:r>
-            <w:r w:rsidR="1C0173DE" w:rsidRPr="00E1621E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00E1621E" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="1C0173DE" w:rsidRPr="00E1621E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00E1621E" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ); primārās enerģijas </w:t>
             </w:r>
-            <w:r w:rsidR="1C0173DE" w:rsidRPr="000C23B6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>samazinājums (</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              <w:t>samazinājums (kWh/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="00525298">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>kWh</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00525298" w:rsidRPr="000C23B6">
+              <w:t>gadā); veikti ieguldījumi, kas nodrošina atjaunīgos energoresursus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="00CF2455">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:t xml:space="preserve"> (turpmāk – AER)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">gadā); veikti ieguldījumi, kas nodrošina </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:t xml:space="preserve"> izmantojošo tehnoloģiju enerģijas papildu ražošanas jaudas uzstādīšanu; ieguldījumi, kas nodrošina enerģijas galapatēriņa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="1C0173DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>atjaunīgos</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="1C0173DE" w:rsidRPr="000C23B6">
+              <w:t>ietaupījumu)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6" w:rsidR="1C0173DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> energoresursus</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF2455" w:rsidRPr="000C23B6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C23B6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF2455" w:rsidRPr="000C23B6">
+              <w:t>sasniegšanu.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858B5" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(turpmāk</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF2455" w:rsidRPr="000C23B6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936A42" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...73 lines deleted...]
-              </w:rPr>
               <w:t>Lai nodrošinātu rādītāju sasniegšanu, projektiem jāatbilst šādām prasībām:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BCE095F" w14:textId="77777777" w:rsidR="001B44DC" w:rsidRPr="00936A42" w:rsidRDefault="00116BA5" w:rsidP="001B44DC">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00936A42" w:rsidR="001B44DC" w:rsidP="001B44DC" w:rsidRDefault="00116BA5" w14:paraId="7BCE095F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>plānotais kopējās primārās enerģijas ietaupījums pēc projekta īstenošanas ir ne mazāks kā 30</w:t>
             </w:r>
-            <w:r w:rsidR="00AB57C4" w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="00936A42" w:rsidR="00AB57C4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> %</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> gadā no ēkas </w:t>
-[...22 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:t xml:space="preserve"> gadā no ēkas energosertifikātā aprēķinātā kopējās primārās enerģijas patēriņa pirms projekta īstenošanas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00936A42" w:rsidR="00C90C87" w:rsidP="1F549B00" w:rsidRDefault="00116BA5" w14:paraId="1A1076BA" w14:textId="60B77556">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00936A42">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nodrošināta ēku energoefektivitāte un </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>siltumnoturība</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00936A42">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-10T14:39:00Z" w16du:dateUtc="2026-09-10T11:39:00Z" w:id="2056457618">
+              <w:r w:rsidRPr="1F549B00" w:rsidR="005A4E8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vismaz </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00936A42">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līdz gandrīz nulles enerģijas </w:t>
+            </w:r>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-10T14:40:00Z" w16du:dateUtc="2026-09-10T11:40:00Z" w:id="1030619060">
+              <w:r w:rsidRPr="1F549B00" w:rsidR="005A4E8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve">atjaunotas </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00936A42">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ēkas </w:t>
+            </w:r>
+            <w:del w:author="Madara Sporāne" w:date="2026-09-10T14:28:00Z" w16du:dateUtc="2026-09-10T11:28:00Z" w:id="1303133152">
+              <w:r w:rsidRPr="1F549B00" w:rsidDel="00116BA5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">vai </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="1F549B00" w:rsidDel="00116BA5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:delText>bezemisiju</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="1F549B00" w:rsidDel="00116BA5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> ēkas </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00936A42">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līmenim, ievērojot ēku energoefektivitāti un būvniecību regulējošajos normatīvajos aktos noteiktos izņēmumus un atkāpes no pienākuma publiskajam sektoram ēku atjaunošanā un pārbūvē sasniegt gandrīz nulles enerģijas </w:t>
+            </w:r>
+            <w:ins w:author="Madara Sporāne" w:date="2026-09-10T14:40:00Z" w16du:dateUtc="2026-09-10T11:40:00Z" w:id="1015523741">
+              <w:r w:rsidRPr="1F549B00" w:rsidR="005A4E8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve">atjaunotas </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ēkas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai bezemisiju ēkas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F549B00" w:rsidR="00116BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>līmeni;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00936A42" w:rsidR="00337D01" w:rsidP="00337D01" w:rsidRDefault="00FB401C" w14:paraId="7B59D17F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>projekta ietvaros atjaunotās vai pārbūvētās ēkas vai ēkas daļas kopēj</w:t>
             </w:r>
-            <w:r w:rsidR="008C4EC2" w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="00936A42" w:rsidR="008C4EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> platību (m</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="002225F1" w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="00936A42" w:rsidR="002225F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1246D2DD" w14:textId="1565DDB7" w:rsidR="00614390" w:rsidRPr="00936A42" w:rsidRDefault="00116BA5" w:rsidP="00337D01">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00936A42" w:rsidR="00614390" w:rsidP="00337D01" w:rsidRDefault="00116BA5" w14:paraId="1246D2DD" w14:textId="1565DDB7">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nodrošināts, ka ēkām tiek uzstādītas piemērotas saules AER izmantojošas enerģijas ražošanas iekārtas. Prasības nav attiecināmas, ja kultūrvēsturiskā mantojuma saglabāšanai, tehnisku vai ekonomisku iemeslu dēļ nav pieļaujama šādu sistēmu uzstādīšana, ja ēkai jau pirms projekta īstenošanas ir uzstādītas piemērotas saules AER izmantojošas enerģijas ražošanas iekārtas, vai ēkām, kurām ir mazāka kopējā platība par 250</w:t>
             </w:r>
             <w:r w:rsidR="00E1621E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -7101,1144 +7091,1170 @@
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00936A42">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, un, uz kurām neattiecas normatīvajos aktos noteiktie pienākumi šādu sistēmu uzstādīšanai</w:t>
             </w:r>
-            <w:r w:rsidR="0033668B" w:rsidRPr="00936A42">
+            <w:r w:rsidRPr="00936A42" w:rsidR="0033668B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="119E9826" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="119E9826" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1B84D678" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1B84D678" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52246859" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="52246859" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C4055B" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="59C4055B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="500E6AE5" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="500E6AE5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5427B02D" w14:textId="5BBF3136" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="5427B02D" w14:textId="5BBF3136">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="1F9BAE48" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="1F9BAE48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0C3FAF91" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="0C3FAF91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023F0547" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="023F0547" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BA1FBA" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="46BA1FBA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6D5FFF7B" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6D5FFF7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="16D90B85" w14:textId="1F4E71D8" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="16D90B85" w14:textId="1F4E71D8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="0B6438A1" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="0B6438A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3279C624" w14:textId="13DA1448" w:rsidR="00B75A1F" w:rsidRPr="00611328" w:rsidRDefault="00B75A1F" w:rsidP="00611328">
+          <w:p w:rsidRPr="00611328" w:rsidR="00B75A1F" w:rsidP="00611328" w:rsidRDefault="00B75A1F" w14:paraId="3279C624" w14:textId="13DA1448">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00FA0315" w:rsidRPr="00611328">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00611328" w:rsidR="00FA0315">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3F4B29BE" w14:textId="7D9B4591" w:rsidR="00605D97" w:rsidRPr="008F0542" w:rsidRDefault="00605D97" w:rsidP="00605D97">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00605D97" w:rsidP="00605D97" w:rsidRDefault="00605D97" w14:paraId="3F4B29BE" w14:textId="7D9B4591">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projekta iesniegumā plānotie sagaidāmie rezultāti ir skaidri definēti un izriet no plānoto darbību aprakstiem, plānotās projekta darbības</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78437117" w14:textId="77777777" w:rsidR="00605D97" w:rsidRDefault="00605D97" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00605D97" w:rsidP="006756FA" w:rsidRDefault="00605D97" w14:paraId="78437117" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>atbilst MK noteikumos par SAM īstenošanu noteiktajam un paredz saikni ar attiecīgajām atbalstāmajām darbībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2765F019" w14:textId="1DD4656B" w:rsidR="00B75A1F" w:rsidRPr="00605D97" w:rsidRDefault="00605D97" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00605D97" w:rsidR="00B75A1F" w:rsidP="006756FA" w:rsidRDefault="00605D97" w14:paraId="2765F019" w14:textId="1DD4656B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605D97">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>ir precīzi definētas un pamatotas, un tās risina projektā definētās problēmas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0CB8C7E0" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="0CB8C7E0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="27D89938" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="27D89938" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A22645" w14:textId="3660F2A0" w:rsidR="00B75A1F" w:rsidRPr="00F95425" w:rsidRDefault="61AA6711" w:rsidP="00F95425">
+          <w:p w:rsidRPr="00F95425" w:rsidR="00B75A1F" w:rsidP="00F95425" w:rsidRDefault="61AA6711" w14:paraId="40A22645" w14:textId="3660F2A0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir “Jā”, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79B24E54" w14:textId="2D684229" w:rsidR="00B75A1F" w:rsidRPr="00F95425" w:rsidRDefault="61AA6711" w:rsidP="00F95425">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00B75A1F" w:rsidP="00F95425" w:rsidRDefault="61AA6711" w14:paraId="79B24E54" w14:textId="2D684229">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="450" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>projekta iesniegumā norādītie sagaidāmie rezultāti izriet no projekta iesniegumā plānotajām darbībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B3EA42" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="00F95425" w:rsidRDefault="61AA6711" w:rsidP="00F95425">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00B75A1F" w:rsidP="00F95425" w:rsidRDefault="61AA6711" w14:paraId="31B3EA42" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="450" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>projekta iesniegumā ietvertās plānotās darbības atbilst MK noteikumos par SAM īstenošanu norādītajām atbalstāmajām darbībām un izmaksu pozīcijām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740BFFE0" w14:textId="3AE8236E" w:rsidR="00B75A1F" w:rsidRPr="00F95425" w:rsidRDefault="61AA6711" w:rsidP="00F95425">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00B75A1F" w:rsidP="00F95425" w:rsidRDefault="61AA6711" w14:paraId="740BFFE0" w14:textId="3AE8236E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="450" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>projekta iesniegumā plānotās darbības ir precīzas un nepieciešamas projekta mērķa un plānoto rādītāju sasniegšanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="4083758A" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="4083758A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1EDD2812" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1EDD2812" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2556FB21" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="2556FB21" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14ECEA7F" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="14ECEA7F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5FECC4E1" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="5FECC4E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1949D52A" w14:textId="5BF13E74" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="1949D52A" w14:textId="5BF13E74">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B75A1F" w:rsidRPr="005962E9" w14:paraId="19F8F872" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidTr="1F549B00" w14:paraId="19F8F872" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0E40FB57" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="0E40FB57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6DF6E1AA" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="6DF6E1AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333C2547" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="333C2547" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="256EEBA3" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="256EEBA3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2B5293B3" w14:textId="4E718B5E" w:rsidR="00B75A1F" w:rsidRPr="005962E9" w:rsidRDefault="00B75A1F" w:rsidP="00B75A1F">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00B75A1F" w:rsidP="00B75A1F" w:rsidRDefault="00B75A1F" w14:paraId="2B5293B3" w14:textId="4E718B5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9" w:rsidDel="00032ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="496DF18B" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="496DF18B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="980"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4C610F06" w14:textId="6E45BDF1" w:rsidR="00874C82" w:rsidRPr="00611328" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00611328" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="4C610F06" w14:textId="6E45BDF1">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611328">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="428A4407" w14:textId="6C5F3FA8" w:rsidR="00874C82" w:rsidRPr="00E77DC9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00E77DC9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="428A4407" w14:textId="6C5F3FA8">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77DC9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniedzējam ir laba nodokļu saistību izpilde vai Latvijas Republikā nav </w:t>
             </w:r>
             <w:r w:rsidR="007B2CE8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VID</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77DC9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā pārsniedz 150</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E77DC9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E77DC9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D609B21" w14:textId="39A559E8" w:rsidR="00874C82" w:rsidRPr="00E77DC9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00E77DC9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4D609B21" w14:textId="39A559E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77DC9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0E2C31FC" w14:textId="656C6D27" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0E2C31FC" w14:textId="656C6D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164DD504" w14:textId="2990A31F" w:rsidR="00D949D4" w:rsidRPr="008F0542" w:rsidRDefault="00D949D4" w:rsidP="00D949D4">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00D949D4" w:rsidP="00D949D4" w:rsidRDefault="00D949D4" w14:paraId="164DD504" w14:textId="2990A31F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projekta iesniedzēja atbilstības kritērijam pārbaudi veic katram atsevišķi, balstoties uz:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F1B8F2" w14:textId="67A51437" w:rsidR="00D949D4" w:rsidRPr="008F0542" w:rsidRDefault="007867CA" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00D949D4" w:rsidP="006756FA" w:rsidRDefault="007867CA" w14:paraId="42F1B8F2" w14:textId="67A51437">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VID</w:t>
             </w:r>
-            <w:r w:rsidR="7B12C13C" w:rsidRPr="0A061475">
+            <w:r w:rsidRPr="0A061475" w:rsidR="7B12C13C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> publiskojamo datu bāzes sadaļā “Nodokļu maksātāja reitings” (turpmāk – VID reitingu datubāze) pieejamo aktuālo informāciju;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA24C17" w14:textId="4CDB2640" w:rsidR="00D949D4" w:rsidRPr="00D949D4" w:rsidRDefault="7B12C13C" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00D949D4" w:rsidR="00D949D4" w:rsidP="006756FA" w:rsidRDefault="7B12C13C" w14:paraId="3DA24C17" w14:textId="4CDB2640">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>informāciju, ko iegūst, izmantojot Kohēzijas politikas fondu vadības informācijas sistēmā pieejamo funkcionalitāti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8279,104 +8295,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-izziņa par nodokļu nomaksu). Ja informācija nav izgūstama </w:t>
             </w:r>
             <w:r w:rsidR="332CBA07">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projektu portāla</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-izziņā par nodokļu nomaksu, pārbauda pamatojoties uz VID publiskojamo datu bāzes sadaļā “Nodokļu parādnieki” </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(turpmāk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>– VID parādnieku datu bāze)</w:t>
             </w:r>
             <w:r w:rsidR="00267BD3">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> pieejamo aktuālo informāciju, ņemot vērā, ka informācija par veikto nodokļu nomaksu VID parādnieku datu bāzē tiek aktualizēta un publicēta ar divu darba dienu nobīdi, t.i., pārbauda informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un (ja attiecināms) precizētā projekta iesnieguma iesniegšanas dienas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54069E07" w14:textId="15D23E07" w:rsidR="00AD75B8" w:rsidRPr="008F0542" w:rsidRDefault="00AD75B8" w:rsidP="00AD75B8">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00AD75B8" w:rsidP="00AD75B8" w:rsidRDefault="00AD75B8" w14:paraId="54069E07" w14:textId="15D23E07">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projekta iesnieguma Vērtēšanas komisijas atzinumā norāda pārbaudes datumu un konstatēto situāciju.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE94CFC" w14:textId="0E2D07D4" w:rsidR="00AD75B8" w:rsidRPr="008F0542" w:rsidRDefault="00AD75B8" w:rsidP="00AD75B8">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00AD75B8" w:rsidP="00AD75B8" w:rsidRDefault="00AD75B8" w14:paraId="1CE94CFC" w14:textId="0E2D07D4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projekta iesniedzēja nodokļu maksātāja reitingu nosaka atbilstoši VID reitingu datubāze pieejam</w:t>
             </w:r>
             <w:r w:rsidR="00C75FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ajai</w:t>
             </w:r>
@@ -8394,181 +8409,181 @@
               </w:rPr>
               <w:t>ajai</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> informācij</w:t>
             </w:r>
             <w:r w:rsidR="00C75FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ai veicot</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3B1C3D" w14:textId="39B3D671" w:rsidR="00AD75B8" w:rsidRPr="008F0542" w:rsidRDefault="00AD75B8" w:rsidP="00AD75B8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00AD75B8" w:rsidP="00AD75B8" w:rsidRDefault="00AD75B8" w14:paraId="3D3B1C3D" w14:textId="39B3D671">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002B0674" w:rsidRPr="002B0674">
+            <w:r w:rsidRPr="002B0674" w:rsidR="002B0674">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>sākotnējo projekta iesnieguma vērtēšanu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB72EF2" w14:textId="5A50C7C0" w:rsidR="00AD75B8" w:rsidRPr="008F0542" w:rsidRDefault="00AD75B8" w:rsidP="003665DE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00AD75B8" w:rsidP="003665DE" w:rsidRDefault="00AD75B8" w14:paraId="1FB72EF2" w14:textId="5A50C7C0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003665DE" w:rsidRPr="003665DE">
+            <w:r w:rsidRPr="003665DE" w:rsidR="003665DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>precizētā projekta iesnieguma vērtēšanu, neatkarīgi no tā, vai lēmuma par apstiprināšanu ar</w:t>
             </w:r>
             <w:r w:rsidR="003665DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003665DE" w:rsidRPr="003665DE">
+            <w:r w:rsidRPr="003665DE" w:rsidR="003665DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nosacījumu izvirzītais nosacījums ir saistīts ar šī kritērija izpildi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5190CB23" w14:textId="24C998EB" w:rsidR="00AD75B8" w:rsidRPr="008F0542" w:rsidRDefault="00AD75B8" w:rsidP="00AD75B8">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00AD75B8" w:rsidP="00AD75B8" w:rsidRDefault="00AD75B8" w14:paraId="5190CB23" w14:textId="24C998EB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniedzējam uz projekta iesniegšanas vai (ja attiecināms) precizētā projekta iesnieguma iesniegšanas dienu </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nodokļu maksātāja reitings ir “A”, attiecīgi nodokļu parāda esamības vai neesamības pārbaude netiek veikta</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ACDD3A9" w14:textId="61BD566C" w:rsidR="00AD75B8" w:rsidRPr="008F0542" w:rsidRDefault="00AD75B8" w:rsidP="00AD75B8">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00AD75B8" w:rsidP="00AD75B8" w:rsidRDefault="00AD75B8" w14:paraId="3ACDD3A9" w14:textId="61BD566C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniedzējam uz projekta iesniegšanas vai (ja attiecināms) precizētā projekta iesnieguma iesniegšanas dienu </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -8577,12632 +8592,12200 @@
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, piemēram, publiskai personai, publiskai atvasinātai personai u.c., </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>veic nodokļu parāda esamības vai neesamības pārbaudi</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E6DBAC" w14:textId="77777777" w:rsidR="00B24F66" w:rsidRDefault="00AD75B8" w:rsidP="00B24F66">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00B24F66" w:rsidP="00B24F66" w:rsidRDefault="00AD75B8" w14:paraId="73E6DBAC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>uz projekta iesniegšanas dienu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508640BA" w14:textId="0E79DB83" w:rsidR="00874C82" w:rsidRPr="00B24F66" w:rsidRDefault="00AD75B8" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00B24F66" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00AD75B8" w14:paraId="508640BA" w14:textId="0E79DB83">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">uz precizētā projekta iesnieguma iesniegšanas dienu, neatkarīgi no tā, vai lēmumā par apstiprināšanu ar </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>nosacījumu izvirzītais nosacījums ir saistīts ar šī kritērija izpildi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="5636BEAC" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="5636BEAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="980"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="23683455" w14:textId="77777777" w:rsidR="00874C82" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="23683455" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6FAC5BD8" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="00E77DC9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00E77DC9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6FAC5BD8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="424C6BCC" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="00E77DC9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00E77DC9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="424C6BCC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08D0548B" w14:textId="1085C614" w:rsidR="00874C82" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="08D0548B" w14:textId="1085C614">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F05D9A1" w14:textId="16E82847" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="1F05D9A1" w14:textId="16E82847">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projekts neatbilst kritērija prasībām, ja veicot nodokļu parāda esamības vai neesamības pārbaudi, tiek konstatēts, ka:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E7AB1F5" w14:textId="44C75196" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="3E7AB1F5" w14:textId="44C75196">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>projekta iesniedzējam ir VID administrēto nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0409CDE3" w14:textId="4026E7F8" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="0409CDE3" w14:textId="4026E7F8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>projekta iesniedzējam nav VID administrēto nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, vienlaikus ir piezīme, ka precīzu informāciju par nodokļu nomaksas stāvokli VID nevar sniegt, jo nodokļu maksātājs nav iesniedzis visas deklarācijas, kuras šo stāvokli uz pārbaudes datumu var ietekmēt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="072C34B1" w14:textId="77777777" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="072C34B1" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ja tiek konstatēta projekta neatbilstība kritērija prasībām:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45EE18C2" w14:textId="77777777" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="45EE18C2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>uz projekta iesniegšanas dienu:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3895A1" w14:textId="77777777" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="5A3895A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>a.</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve">un projektam izvirzāmi nosacījumi arī citos kritērijos, </w:t>
             </w:r>
             <w:r w:rsidRPr="006331CD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> un tiek izvirzīts atbilstošs nosacījums:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D12272" w14:textId="3251F48E" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="47D12272" w14:textId="3251F48E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1077" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>i.</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>veikt visu nodokļu parādu nomaksu, nodrošinot, ka projekta iesniedzējam</w:t>
             </w:r>
             <w:r w:rsidR="005F6A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D234AE7" w14:textId="72B702B5" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="3D234AE7" w14:textId="72B702B5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1077" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ii.</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>iesniegt visas deklarācijas un nodrošināt, ka projekta iesniedzējam</w:t>
             </w:r>
             <w:r w:rsidR="005F6A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DFD5171" w14:textId="062DC724" w:rsidR="00B76AF6" w:rsidRPr="008F0542" w:rsidRDefault="00B76AF6" w:rsidP="00B76AF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="008F0542" w:rsidR="00B76AF6" w:rsidP="00B76AF6" w:rsidRDefault="00B76AF6" w14:paraId="0DFD5171" w14:textId="062DC724">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>b.</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve">un vērtējums citos kritērijos ir “Jā”, </w:t>
             </w:r>
             <w:r w:rsidRPr="001A752D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="00E52E39">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>aģentūra</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> veic atkātotu pārbaudi lēmuma par projekta apstiprināšanu izdošanas dienā. Ja uz lēmuma par projekta apstiprināšanu izdošanas dienu VID administrēto nodokļu parāds pārsniedz pieļaujamo apmēru, lēmumā tiek iekļauts nosacījums veikt nodokļu parādu nomaksu līdz līguma vai vienošanās par projekta īstenošanu noslēgšanai;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B480D65" w14:textId="3F06550B" w:rsidR="00874C82" w:rsidRPr="00B76AF6" w:rsidRDefault="00B76AF6" w:rsidP="000E6684">
+          <w:p w:rsidRPr="00B76AF6" w:rsidR="00874C82" w:rsidP="000E6684" w:rsidRDefault="00B76AF6" w14:paraId="3B480D65" w14:textId="3F06550B">
             <w:pPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008F0542">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve">uz precizētā projekta iesnieguma iesniegšanas dienu, </w:t>
             </w:r>
             <w:r w:rsidRPr="001A752D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">vērtējums ir “Jā” </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">un </w:t>
             </w:r>
             <w:r w:rsidR="0058452F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>aģent</w:t>
             </w:r>
             <w:r w:rsidR="00E872FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ūra</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> veic atkārtotu pārbaudi atzinuma par nosacījumu izpildi izdošanas dienā. Ja uz atzinuma izdošanas dienu VID administrēto nodokļu parāds pārsniedz pieļaujamo apmēru, atzinumā tiek iekļauts nosacījums veikt nodokļu parādu nomaksu līdz līguma vai vienošanās par projekta īstenošanu noslēgšanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="0C1A6B08" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="0C1A6B08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="721"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15306" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD1EA68" w14:textId="06F882FA" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="001026C8">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="001026C8" w:rsidRDefault="00874C82" w14:paraId="2CD1EA68" w14:textId="06F882FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2. VIENOTIE IZVĒLES KRITĒRIJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E178A" w:rsidRPr="005962E9" w14:paraId="7A9F7467" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="006E178A" w:rsidTr="1F549B00" w14:paraId="7A9F7467" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="288D4FB2" w14:textId="0F980A56" w:rsidR="006E178A" w:rsidRPr="00BA509A" w:rsidRDefault="006E178A" w:rsidP="00611328">
+          <w:p w:rsidRPr="00BA509A" w:rsidR="006E178A" w:rsidP="00611328" w:rsidRDefault="006E178A" w14:paraId="288D4FB2" w14:textId="0F980A56">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5037213A" w14:textId="6761D5C0" w:rsidR="006E178A" w:rsidRPr="005962E9" w:rsidRDefault="006E178A" w:rsidP="000B7A0E">
+          <w:p w:rsidRPr="005962E9" w:rsidR="006E178A" w:rsidP="000B7A0E" w:rsidRDefault="006E178A" w14:paraId="5037213A" w14:textId="6761D5C0">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E658C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniedzējs nav grūtībās nonācis saimnieciskās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E658C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>darbības veicējs</w:t>
             </w:r>
             <w:r w:rsidR="008821BD">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidR="008C1645">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ja attiecināms)</w:t>
             </w:r>
             <w:r w:rsidR="00486085">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6E02856F" w14:textId="5036F828" w:rsidR="006E178A" w:rsidRPr="005962E9" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="6E02856F" w14:textId="5036F828">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N; N/A</w:t>
             </w:r>
             <w:r w:rsidR="00C37538">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71C5EB95" w14:textId="564E3049" w:rsidR="006E178A" w:rsidRPr="005962E9" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="71C5EB95" w14:textId="564E3049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08FAE39F" w14:textId="77777777" w:rsidR="006E178A" w:rsidRPr="00F95425" w:rsidRDefault="447D42A7" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="006E178A" w:rsidP="0A061475" w:rsidRDefault="447D42A7" w14:paraId="08FAE39F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniedzējs </w:t>
             </w:r>
-            <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>uz</w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta iesnieguma iesniegšanas dienu un/</w:t>
             </w:r>
-            <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vai komercdarbības atbalsta piešķiršanas dienu (nevienā no minētajiem datumiem) nav grūtībās nonācis uzņēmums</w:t>
             </w:r>
-            <w:r w:rsidR="00F719DB" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="00F719DB">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> jeb saimnieciskās darbības veicējs un uz to neattiecas neviena no Komisijas regulas Nr.</w:t>
             </w:r>
-            <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
+            <w:hyperlink w:history="1" r:id="rId12">
+              <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>panta 18.</w:t>
             </w:r>
-            <w:r w:rsidR="7B14A597" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="7B14A597">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>punktā minētajām situācijām:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2638DB11" w14:textId="3449E7A2" w:rsidR="00DF3D50" w:rsidRPr="00F95425" w:rsidRDefault="2C2E38B2" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00DF3D50" w:rsidP="0A061475" w:rsidRDefault="2C2E38B2" w14:paraId="2638DB11" w14:textId="3449E7A2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>atbalsta pretendentam (izņemot MVU</w:t>
             </w:r>
-            <w:r w:rsidR="006A4BA7" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="006A4BA7">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, kas ir pastāvējuši mazāk nekā trīs gadus, vai, riska finansējuma atbalsta gadījumā</w:t>
             </w:r>
-            <w:r w:rsidR="3EBCE329" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="3EBCE329">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>– MVU septiņus gadus no to pirmā komerciālās pārdošanas darījuma)</w:t>
             </w:r>
-            <w:r w:rsidR="3EBCE329" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="3EBCE329">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>– uzkrāto zaudējumu dēļ ir zudusi vairāk nekā puse no parakstītā kapitāla, ja, uzkrātos zaudējumus atskaitot no rezervēm (un visām pārējām pozīcijām, kuras pieņemts uzskatīt par daļu no sabiedrības pašu kapitāla), rodas negatīvs rezultāts, kas pārsniedz pusi no parakstītā kapitāla. Kapitāls attiecīgajā gadījumā ietver kapitāldaļu uzcenojumu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BF639B" w14:textId="71069632" w:rsidR="00886052" w:rsidRPr="00F95425" w:rsidRDefault="2C2E38B2" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00886052" w:rsidP="0A061475" w:rsidRDefault="2C2E38B2" w14:paraId="08BF639B" w14:textId="71069632">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>atbalsta pretendentam, kurā vismaz kādam no dalībniekiem ir neierobežota atbildība par sabiedrības parādsaistībām (izņemot MVU, kas ir pastāvējuši mazāk nekā trīs gadus, vai, riska finansējuma atbalsta gadījumā</w:t>
             </w:r>
-            <w:r w:rsidR="3EBCE329" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="3EBCE329">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>– MVU septiņus gadus no to pirmā komerciālās pārdošanas darījuma), uzkrāto zaudējumu dēļ ir zudusi vairāk nekā puse no kapitāla, kas norādīts sabiedrības grāmatvedības pārskatos. Šā apakšpunkta izpratnē sabiedrība ir tāda sabiedrība, kurā vismaz kādam no dalībniekiem ir neierobežota atbildība par sabiedrības parādsaistībām (jo īpaši pilnsabiedrības un komandītsabiedrības);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A036B7E" w14:textId="77777777" w:rsidR="00886052" w:rsidRPr="00F95425" w:rsidRDefault="2B57DCB5" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00886052" w:rsidP="0A061475" w:rsidRDefault="2B57DCB5" w14:paraId="1A036B7E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>atbalsta pretendents, kuram ierosināta tiesiskās aizsardzības procesa lieta, tiek īstenots tiesiskās aizsardzības process vai pasludināts maksātnespējas process, vai tas atbilst normatīvajos aktos noteiktiem kritērijiem</w:t>
             </w:r>
-            <w:r w:rsidR="00E7754E" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="00E7754E">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, lai tam pēc kreditora pieprasījuma piemērotu maksātnespējas procedūru;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68955DB7" w14:textId="77777777" w:rsidR="00886052" w:rsidRPr="00F95425" w:rsidRDefault="2B57DCB5" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00886052" w:rsidP="0A061475" w:rsidRDefault="2B57DCB5" w14:paraId="68955DB7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>atbalsta pretendents ir saņēmis glābšanas atbalstu un vēl nav atmaksājis aizdevumu vai atsaucis garantiju, vai ir saņēmis pārstrukturēšanas atbalstu un uz to joprojām attiecas pārstrukturēšanas plāns;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BAA3273" w14:textId="179FCD58" w:rsidR="00E7754E" w:rsidRPr="00F95425" w:rsidRDefault="2B57DCB5" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00E7754E" w:rsidP="0A061475" w:rsidRDefault="2B57DCB5" w14:paraId="5BAA3273" w14:textId="179FCD58">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>atbalsta pretendentam (kas nav MVU) pēdējos divus gadus uzņēmuma parādsaistību un pašu kapitāla bilances vērtību attiecība ir pārsniegusi 7,5, kā arī uzņēmuma procentu seguma attiecība, kas rēķināta pēc uzņēmuma ieņēmumiem pirms procentu, nodokļu, nolietojuma un amortizācijas atskaitījumiem (EBITDA), ir bijusi mazāka par 1,0.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAF2A0D" w14:textId="47AEF1E5" w:rsidR="00F7008A" w:rsidRPr="00F95425" w:rsidRDefault="2B57DCB5" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="00F7008A" w:rsidP="0A061475" w:rsidRDefault="2B57DCB5" w14:paraId="6FAF2A0D" w14:textId="47AEF1E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējot pašvaldības vai pašvaldības iestādes atbilstību kritērijam, pārbauda, vai atbalsta pretendents nav finanšu stabilizācijas procesā, pārliecinoties Finanšu ministrijas tīmekļvietnes </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
+            <w:hyperlink w:history="1" r:id="rId13">
+              <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>www.fm.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sadaļā “Pašvaldību finanšu uzraudzība”</w:t>
             </w:r>
-            <w:r w:rsidR="798FD93A" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="798FD93A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>– “</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId14">
               <w:r w:rsidRPr="00F95425">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Finanšu stabilizācijas process</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>”. Ja pašvaldība vai pašvaldības iestāde ir finanšu stabilizācijas procesā, ir saņemts finanšu ministra izveidotās Pašvaldību finanšu stabilizācijas pastāvīgās komisijas saskaņojums, ka projekta iesniedzējs ir tiesīgs iesniegt un īstenot projekta iesniegumu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744B5FD6" w14:textId="5CE777B7" w:rsidR="0011024D" w:rsidRPr="00F95425" w:rsidRDefault="2B57DCB5" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="0011024D" w:rsidP="0A061475" w:rsidRDefault="2B57DCB5" w14:paraId="744B5FD6" w14:textId="5CE777B7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Atbilstoši Eiropas Parlamenta un Padomes 2021.</w:t>
             </w:r>
-            <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>gada 24.</w:t>
             </w:r>
-            <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>jūnija regula Nr.</w:t>
             </w:r>
-            <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2021/1058 par Eiropas Reģionālās attīstības fondu un Kohēzijas fondu 7.</w:t>
             </w:r>
-            <w:r w:rsidR="1734D952" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1734D952">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>panta 1.</w:t>
             </w:r>
-            <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>punkta d)</w:t>
             </w:r>
-            <w:r w:rsidR="2560DDE3" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="2560DDE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>apakšpunktā noteiktajam</w:t>
             </w:r>
-            <w:r w:rsidR="00BC6C58" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="00BC6C58">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> neatbalsta savienības komercdarbības atbalsta noteikumos definētos grūtībās nonākušos uzņēmumus, izņemot, ja plānotais atbalsts tiek piešķirts ar kādu no </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>de minimis</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regulām. Grūtībās nonākušo saimniecisko darbības veicēju pārbaude attiecas arī uz vispārējās tautsaimnieciskas nozīmes pakalpojumu sniedzējiem un sabiedriskā transporta pakalpojumu sniedzējiem. Atbalsta pretendents, kuram atbalsts tiek piešķirts saskaņā ar VTNP lēmumu vai ar Eiropas Parlamenta un Padomes Regulu (EK) Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="18006027">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1370/2007 par sabiedriskā pasažieru transporta pakalpojumiem, izmantojot dzelzceļu un autoceļus, un ar ko atceļ Padomes Regulu (EEK) Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="18006027">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1191/69 un Padomes Regulu (EEK) Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="18006027">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1107/70 regulu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="18006027">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>- Regula Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="18006027">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1370/2007), iesniedz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="0E0548CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašdeklarāciju, ka tas individuāli un saistīto uzņēmumu līmenī neatbilst grūtībās nonākušo saimniecisko darbības veicēju pazīmēm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F95425" w:rsidR="0011024D" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="6AE48E16" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pārējos gadījumos atbilstību kritērijam pārbauda:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="166EEA06" w14:textId="77777777" w:rsidR="000A5298" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="000A5298" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="166EEA06" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>uz projekta iesnieguma iesniegšanas dienu un;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E803AEB" w14:textId="16069AD7" w:rsidR="00662E36" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00662E36" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="5E803AEB" w14:textId="16069AD7">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>uz lēmuma par projekta iesnieguma apstiprināšanas dienu vai atzinuma par nosacījumu izpildi pieņemšanas dienu, ja ir bijis pieņemts lēmums par projekta iesnieguma apstiprināšanu ar nosacījumu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6657EB55" w14:textId="77777777" w:rsidR="00662E36" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="00662E36" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="6657EB55" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lēmums par projekta iesnieguma apstiprināšanu, kā arī atzinums par nosacījumu izpildi var būt lēmumi, ar kuriem tiek piešķirts komercdarbības atbalsts pretendentam.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11A8E0C9" w14:textId="77777777" w:rsidR="00CD6403" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="00CD6403" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="11A8E0C9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grūtībās nonākušo saimniecisko darbības veicēju pazīmes vērtē projekta iesniedzējam individuāli un tā saistīto personu grupai saskaņā ar Komisijas regulas Nr.</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="092E35A1" w:rsidRPr="00F95425">
+            <w:hyperlink w:history="1" r:id="rId15">
+              <w:r w:rsidRPr="00F95425" w:rsidR="092E35A1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r w:rsidRPr="00F95425">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
-            <w:r w:rsidR="092E35A1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="092E35A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pielikuma 3.</w:t>
             </w:r>
-            <w:r w:rsidR="092E35A1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="092E35A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>panta 3.</w:t>
             </w:r>
-            <w:r w:rsidR="092E35A1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="092E35A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>punktā definēto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290E762E" w14:textId="77777777" w:rsidR="007E2A9C" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="007E2A9C" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="290E762E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Šīs metodikas ietvaros lietotais termins “pasludināts maksātnespējas process” aptver arī tādus maksātnespējas stāvokļa risinājumus kā bankrots, sanācija un mierizlīgums, līdz ar to aptver arī tos maksātnespējas procesus, kas pasludināti saskaņā ar likumu “Par uzņēmumu un uzņēmējsabiedrību maksātnespēju” un Maksātnespējas likumu, kas bija spēkā līdz 2010.</w:t>
             </w:r>
-            <w:r w:rsidR="3B096DCF" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="3B096DCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>gada 1.</w:t>
             </w:r>
-            <w:r w:rsidR="3B096DCF" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="3B096DCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>novembrim, vai tas atbilst normatīvajos aktos noteiktiem kritērijiem</w:t>
             </w:r>
-            <w:r w:rsidR="00931A85" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="00931A85">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, lai tam pēc kreditora pieprasījuma piemērotu maksātnespējas procedūru.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DB5431" w14:textId="77777777" w:rsidR="007E2A9C" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="007E2A9C" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="21DB5431" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pieņemot lēmumu par projekta iesniedzēja atbilstību kritērijam, balstās uz projekta iesniegumam pievienoto informāciju uz iesniegšanas dienu un publiski</w:t>
             </w:r>
-            <w:r w:rsidR="004A07CA" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="004A07CA">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
-            <w:r w:rsidR="273AB190" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="273AB190">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pieejamiem, ticamiem datiem par projekta iesniedzēju un tā saistītiem uzņēmumiem (ja attiecināms), tai skaitā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BE71437" w14:textId="77777777" w:rsidR="000A5298" w:rsidRPr="00F95425" w:rsidRDefault="0E0548CD" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="000A5298" w:rsidP="0A061475" w:rsidRDefault="0E0548CD" w14:paraId="5BE71437" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>kapitāldaļu turētājiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F3E3E9" w14:textId="77777777" w:rsidR="00BD02AF" w:rsidRPr="00F95425" w:rsidRDefault="497EA7B7" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00BD02AF" w:rsidP="0A061475" w:rsidRDefault="497EA7B7" w14:paraId="07F3E3E9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>finanšu situāciju:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D066368" w14:textId="77777777" w:rsidR="00BD02AF" w:rsidRPr="00F95425" w:rsidRDefault="497EA7B7" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00BD02AF" w:rsidP="0A061475" w:rsidRDefault="497EA7B7" w14:paraId="4D066368" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="745" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pēdējo gada pārskatu</w:t>
             </w:r>
-            <w:r w:rsidR="000F3A8E" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="000F3A8E">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, kurš iesniegts saskaņā ar normatīvo aktu prasībām un attiecīgi pārskata</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>iesniegšanas savlaicīgums tiek vērtēts kontekstā ar šajā punktā definētajiem dokumentu</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>iesniegšanas termiņiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63201F10" w14:textId="7D649F58" w:rsidR="00C461CF" w:rsidRPr="00F95425" w:rsidRDefault="497EA7B7" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00C461CF" w:rsidP="0A061475" w:rsidRDefault="497EA7B7" w14:paraId="63201F10" w14:textId="7D649F58">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="745" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>operatīvo starpperiodu pārskatu ne “vecāku” kā viens mēnesis uz projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>iesniegšanas dienu, kuru apstiprinājis zvērināts revidents un kurš tiek iesniegts kopā ar projekta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>iesniegumu. Operatīvais pārskats jāpievieno arī situācijā, ja ir būtiskas izmaiņas projekta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>iesniedzēja un tā saistīto uzņēmumu (ja attiecināms) situācijā, piemēram, uz projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>iesniegšanas dienu 21.05.2019. projekta iesniedzējs saskaņā ar 2018.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gada pārskatā pieejamo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>informāciju atbilst grūtībās nonākušam saimnieciskās darbības veicējam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="3EBCE329">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>– vismaz vienai no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Komisijas regulas Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F95425">
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId16">
               <w:r w:rsidRPr="00F95425">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>panta 18.</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>punktā minētajām situācijām, tomēr periodā no</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2018.</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>gada beigām līdz projekta iesnieguma iesniegšanas brīdim ir būtiski uzlabojusies finanšu</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>situācija, novēršot grūtībās nonākušo saimnieciskās darbības veicēja pazīmes, nolūkā šos faktus</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pierādīt, projekta iesniedzējam jāiesniedz līdz ar projekta iesniegumu operatīvo starpperiodu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="0D543641">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pārskatu par projekta iesniedzēja un par saistīto uzņēmumu (ja attiecināms) par starpperiodu,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>kuru apstiprinājis zvērināts revidents un ne “vecāku” kā viens mēnesis uz projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>iesniegšanas dienu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50EBA17F" w14:textId="28C9DC96" w:rsidR="007E2A9C" w:rsidRPr="00F95425" w:rsidRDefault="497EA7B7" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005A4E8E" w:rsidR="005A4E8E" w:rsidP="005A4E8E" w:rsidRDefault="497EA7B7" w14:paraId="50EBA17F" w14:textId="26BC28D2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>informāciju par pamatkapitāla palielināšanu (ja attiecināms), kuru vērtē kompleksi kopā ar zvērināta</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>revidenta apstiprinātu operatīvo starpperiodu pārskatu.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="52D96936">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pamatkapitāla palielināšana ir jānodrošina pamatkapitāla palielināšanas noteikumos paredzētajā termiņā</w:t>
             </w:r>
-            <w:r w:rsidR="1B95F5D9" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="1B95F5D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00683EFE" w:rsidRPr="0A061475">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="0A061475" w:rsidR="00683EFE">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E178A" w:rsidRPr="005962E9" w14:paraId="361D30D7" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="006E178A" w:rsidTr="1F549B00" w14:paraId="361D30D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="456"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="181464B5" w14:textId="77777777" w:rsidR="006E178A" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="181464B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="61684307" w14:textId="77777777" w:rsidR="006E178A" w:rsidRPr="004E658C" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidRPr="004E658C" w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="61684307" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="77E0441F" w14:textId="77777777" w:rsidR="006E178A" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="77E0441F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71A25EA2" w14:textId="34C9F6BC" w:rsidR="006E178A" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="71A25EA2" w14:textId="34C9F6BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="21055C26" w14:textId="77777777" w:rsidR="004E27B0" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
+          <w:p w:rsidRPr="00F95425" w:rsidR="004E27B0" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="21055C26" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja</w:t>
             </w:r>
-            <w:r w:rsidR="5F149BE1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="5F149BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A928B1A" w14:textId="77777777" w:rsidR="00F05F88" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00F05F88" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="2A928B1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>kaut vienai no Komisijas regulas Nr.</w:t>
             </w:r>
-            <w:r w:rsidR="5F149BE1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="5F149BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="00F95425">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.</w:t>
             </w:r>
-            <w:r w:rsidR="5F149BE1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="5F149BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>panta 18.</w:t>
             </w:r>
-            <w:r w:rsidR="5F149BE1" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="5F149BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>punktā minētajām situācijām uz projekta iesnieguma iesniegšanas dienu un/vai komercdarbības atbalsta piešķiršanas dienu atbilst:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C42232" w14:textId="77777777" w:rsidR="00F05F88" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00F05F88" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="10C42232" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniedzējs, sadarbības partneris (ja tāds ir paredzēts), kurš ir autonoms uzņēmums;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6E4E20" w14:textId="77777777" w:rsidR="00F05F88" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00F05F88" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="6A6E4E20" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniedzējs, sadarbības partneris (ja tāds ir paredzēts), kurš ir saistīts uzņēmums;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ABD91B1" w14:textId="01AFDD9E" w:rsidR="00F05F88" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00F05F88" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="1ABD91B1" w14:textId="01AFDD9E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nav pieejama finanšu informācija</w:t>
             </w:r>
-            <w:r w:rsidR="639F0ACC" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="639F0ACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E55FAE" w14:textId="53375751" w:rsidR="00F05F88" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00F05F88" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="23E55FAE" w14:textId="53375751">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>par pēdējo pilno pārskata gadu pirms projekta iesnieguma iesniegšanas, ja nav ievēroti normatīvie akti par gada pārskata iesniegšanu, piemēram, projekts iesniegts 21.05.2025., bet pēdējais pieejamais gada pārskats ir par 2023.</w:t>
             </w:r>
-            <w:r w:rsidR="639F0ACC" w:rsidRPr="00F95425">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F95425" w:rsidR="639F0ACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">gadu. Šo vērtējumu piemēro gala lēmuma pieņemšanas brīdī gadījumos, kad nav iesniegts trūkstošais gada pārskats </w:t>
             </w:r>
             <w:r w:rsidR="00E872FB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>aģentūras</w:t>
             </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> noteiktajā termiņā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E3EB54" w14:textId="7F29EBA0" w:rsidR="00E10691" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="00E10691" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="18E3EB54" w14:textId="7F29EBA0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>par starpperiodu no pēdējā pārskata gada līdz projekta iesnieguma iesniegšanas dienai, piemēram, projekts iesniegts 21.05.2019., pēdējais pieejamais gada pārskats ir par 2018.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="29552AD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gadu, uz 31.12.2018. projekta iesniedzējs ir grūtībās nonācis saimnieciskās darbības veicējs, taču periodā līdz 21.05.2019. finanšu situācija ir uzlabojusies, piemēram, palielināts pamatkapitāls, tad šādā situācijā pie projekta iesnieguma būtu jābūt pievienotai operatīvajai finanšu informācijai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="670D5219">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>– zvērināta revidenta apstiprinātam starpperiodu pārskatam, lai nodrošinātu neatkarīga nozares eksperta viedokļa pieejamību par to, vai ietvertie finanšu pārskati sniedz patiesu un skaidru priekšstatu par attiecīgā klienta finansiālo stāvokli, peļņu vai zaudējumiem un naudas plūsmu saskaņā ar attiecīgajiem finanšu pārskatu sagatavošanas principiem (standartiem) un atbilst normatīvajiem aktiem (ja attiecināms)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95425" w:rsidR="536AFBB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D1552FA" w14:textId="0A5C7AE9" w:rsidR="006E178A" w:rsidRPr="00F95425" w:rsidRDefault="0DAA79E4" w:rsidP="0A061475">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00F95425" w:rsidR="006E178A" w:rsidP="0A061475" w:rsidRDefault="0DAA79E4" w14:paraId="7D1552FA" w14:textId="0A5C7AE9">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95425">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>gadījumos, kad projekta iesniedzējs ir pašvaldība vai pašvaldības iestāde, vērtējums ir “Nē”, ja pašvaldība vai pašvaldības iestāde atrodas finanšu stabilizācijas procesā un finanšu ministra izveidotā Pašvaldību finanšu stabilizācijas pastāvīgā komisija nesniedz saskaņojumu projekta iesnieguma īstenošanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E178A" w:rsidRPr="005962E9" w14:paraId="3BF7DBAC" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="006E178A" w:rsidTr="1F549B00" w14:paraId="3BF7DBAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="456"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="18E770DD" w14:textId="77777777" w:rsidR="006E178A" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="18E770DD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="01E19014" w14:textId="77777777" w:rsidR="006E178A" w:rsidRPr="004E658C" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidRPr="004E658C" w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="01E19014" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4560EECF" w14:textId="77777777" w:rsidR="006E178A" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="4560EECF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="32B66719" w14:textId="50657C77" w:rsidR="006E178A" w:rsidRDefault="006E178A" w:rsidP="00874C82">
+          <w:p w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="006E178A" w14:paraId="32B66719" w14:textId="50657C77">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1A9E0A25" w14:textId="37D38706" w:rsidR="006E178A" w:rsidRPr="00996B7A" w:rsidRDefault="00C27915" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00996B7A" w:rsidR="006E178A" w:rsidP="00874C82" w:rsidRDefault="00C27915" w14:paraId="1A9E0A25" w14:textId="37D38706">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5AC2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vērtējums ir “N/A”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projektā nav plānota </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>atbalsta piešķiršan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0542">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> vispārējas tautsaimnieciskas nozīmes pakalpojuma sniedzējam</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="73399797" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="73399797" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="65D022D9" w14:textId="7C93B8FD" w:rsidR="00874C82" w:rsidRPr="00B15125" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00B15125" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="65D022D9" w14:textId="7C93B8FD">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15125">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E6721A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B15125">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7CD5DDD5" w14:textId="5FEDF695" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00600FEB">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00600FEB" w:rsidRDefault="00874C82" w14:paraId="7CD5DDD5" w14:textId="5FEDF695">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegums atbilst MK noteikumos par SAM īstenošanu noteiktajām prasībām par atbalsta piešķiršanu vispārējās tautsaimnieciskas nozīmes pakalpojuma sniedzējam (ja attiecināms).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="33AC3003" w14:textId="4AD38E18" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="33AC3003" w14:textId="4AD38E18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P; N/A</w:t>
             </w:r>
             <w:r w:rsidR="005158AA">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="18"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="68455B45" w14:textId="08AF0C0D" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="68455B45" w14:textId="08AF0C0D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="392FBC25" w14:textId="6509364C" w:rsidR="004132B2" w:rsidRDefault="00874C82" w:rsidP="004132B2">
+          <w:p w:rsidR="004132B2" w:rsidP="004132B2" w:rsidRDefault="00874C82" w14:paraId="392FBC25" w14:textId="6509364C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniedzējs nodrošina atbilstoši </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MK noteikumos par SAM īstenošanu</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> minēto nosacījumu izpildi, tai skaitā</w:t>
             </w:r>
             <w:r w:rsidR="004362BD">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA1B981" w14:textId="233EB710" w:rsidR="00246232" w:rsidRDefault="1B7BD76C" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00246232" w:rsidP="006756FA" w:rsidRDefault="1B7BD76C" w14:paraId="2CA1B981" w14:textId="233EB710">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004132B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumam pievienot</w:t>
             </w:r>
             <w:r w:rsidR="4087EC3B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004132B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar pilnvarojuma uzlicēju</w:t>
             </w:r>
             <w:r w:rsidR="5FA347F3">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="5FA347F3" w:rsidRPr="005962E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="5FA347F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(pašvaldību vai Nacionālo veselības dienestu)</w:t>
             </w:r>
             <w:r w:rsidRPr="004132B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> noslēgt</w:t>
             </w:r>
             <w:r w:rsidR="0527BECA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004132B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> pakalpojuma līgum</w:t>
             </w:r>
             <w:r w:rsidR="0527BECA">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004132B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="1CC733B2" w:rsidRPr="005962E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="1CC733B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">par </w:t>
             </w:r>
-            <w:r w:rsidR="00493591" w:rsidRPr="00493591">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00493591" w:rsidR="00493591">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ūdenssaimniecības, siltumapgādes vai valsts vai pašvaldības apmaksātu veselības aprūpes sabiedrisko pakalpojumu (turpmāk</w:t>
             </w:r>
             <w:r w:rsidR="00493591">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00493591" w:rsidRPr="00493591">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00493591" w:rsidR="00493591">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>– sabiedriskie pakalpojumi)</w:t>
             </w:r>
-            <w:r w:rsidR="1CC733B2" w:rsidRPr="005962E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="1CC733B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>sniegšanu</w:t>
             </w:r>
             <w:r w:rsidR="028CE4D9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004132B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">kas atbilst </w:t>
             </w:r>
-            <w:r w:rsidR="1CC733B2" w:rsidRPr="005962E9">
-[...10 lines deleted...]
-              <w:t>Komisijas lēmum</w:t>
+            <w:r w:rsidRPr="005962E9" w:rsidR="1CC733B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Eiropas Komisijas lēmum</w:t>
             </w:r>
             <w:r w:rsidR="5EEE4FF6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="1CC733B2" w:rsidRPr="005962E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="1CC733B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. 2025/2630</w:t>
             </w:r>
             <w:r w:rsidR="00AA73D0">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="19"/>
             </w:r>
             <w:r w:rsidR="028CE4D9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="5714F675">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">4. pantā noteiktajam </w:t>
             </w:r>
             <w:r w:rsidR="028CE4D9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>un kas ir sas</w:t>
             </w:r>
             <w:r w:rsidR="028CE4D9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>kaņā ar SAM MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="39D0BC62">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18. punktu</w:t>
             </w:r>
             <w:r w:rsidR="1CC733B2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="661CA02C" w14:textId="21FD4D15" w:rsidR="00874C82" w:rsidRPr="00871D66" w:rsidRDefault="00CC7F1F" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00871D66" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00CC7F1F" w14:paraId="661CA02C" w14:textId="21FD4D15">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7F1F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumam pievienotajā finansējuma saņēmēja veiktajā attīstāmās infrastruktūras izmantošanas proporcijas aprēķinā, kas ir apstiprināts ar finansējuma saņēmēja rīkojumu, aprēķinātais projekta kopējais publisko izmaksu maksimālais apmērs nepārsniedz noteikto vispārējās tautsaimnieciskas nozīmes pakalpojumu un citu pakalpojumu sniegšanas proporciju (ja attiecināms).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="256B591D" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="256B591D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0379735F" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0379735F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="654BAC32" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="654BAC32" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2319EC35" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2319EC35" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="34877244" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="34877244" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4B375958" w14:textId="4FD3755F" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00871D66">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00871D66" w:rsidRDefault="00874C82" w14:paraId="4B375958" w14:textId="4FD3755F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām,</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> vērtējums ir “Jā, ar nosacījumu” </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="3BB96EB9" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="3BB96EB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="224686B4" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="224686B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="06AA60B7" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="06AA60B7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="514CFE3B" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="514CFE3B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="11C20EA7" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="11C20EA7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5CB8E1C0" w14:textId="5F93F58E" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00871D66">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00871D66" w:rsidRDefault="00874C82" w14:paraId="5CB8E1C0" w14:textId="5F93F58E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="6438685E" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="6438685E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53D97F3B" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="53D97F3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="59F2D3F9" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="59F2D3F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53BAD39E" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="53BAD39E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="41553E46" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="41553E46" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7E42D027" w14:textId="3801A6CC" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00871D66">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00871D66" w:rsidRDefault="00874C82" w14:paraId="7E42D027" w14:textId="3801A6CC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir “N/A”, </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ja projekta iesniedzējs nav sabiedrisko pakalpojumu sniedzējs</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="07FFACE3" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="07FFACE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="13B659B0" w14:textId="301FFB4E" w:rsidR="00874C82" w:rsidRPr="00B15125" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00B15125" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="13B659B0" w14:textId="301FFB4E">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15125">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E6721A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B15125">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="559B6378" w14:textId="0EA56698" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00D9631E">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00D9631E" w:rsidRDefault="00874C82" w14:paraId="559B6378" w14:textId="0EA56698">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegums atbilst MK noteikumos par SAM īstenošanu noteiktajam, lai tas nekvalificētos kā komercdarbības atbalsts (ja attiecināms).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4543C4B7" w14:textId="43EEDD94" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4543C4B7" w14:textId="43EEDD94">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P; N/A</w:t>
             </w:r>
             <w:r w:rsidR="009D2A7A">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="20"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53DE7D51" w14:textId="2BEC7821" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="007A19F1">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="007A19F1" w:rsidRDefault="00874C82" w14:paraId="53DE7D51" w14:textId="2BEC7821">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="072B6F64" w14:textId="77777777" w:rsidR="00272BFB" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidR="00272BFB" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="072B6F64" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja atbilstoši MK noteikumos par SAM īstenošanu noteiktajam projekta iesniegums atbilst komercdarbības atbalsta kontroles nosacījumiem:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585C6D02" w14:textId="77777777" w:rsidR="00A01B3E" w:rsidRDefault="00272BFB" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00A01B3E" w:rsidP="006756FA" w:rsidRDefault="00272BFB" w14:paraId="585C6D02" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272BFB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00272BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00272BFB" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>rojektā nav paredzēta saimnieciskā darbība (projektā nav paredzēts atbalsts preču vai pakalpojumu piedāvāšanai tirgū), t.i. paredzēta tikai pārvaldes funkciju un pārvaldes uzdevumu vai deleģēto pārvaldes uzdevumu izpildei, vai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE12C08" w14:textId="77777777" w:rsidR="002A7B97" w:rsidRDefault="00A01B3E" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="002A7B97" w:rsidP="006756FA" w:rsidRDefault="00A01B3E" w14:paraId="0DE12C08" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00A01B3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A01B3E" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>rojektā nav paredzēta saimnieciskā darbība, taču ir paredzēta papildinošā saimnieciskā darbība</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="005962E9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="21"/>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00A01B3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A01B3E" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un parastie papildpakalpojumi</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="005962E9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="22"/>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00A01B3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A01B3E" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> va</w:t>
             </w:r>
             <w:r w:rsidR="002A7B97">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493F44E7" w14:textId="41840D7E" w:rsidR="00874C82" w:rsidRPr="002A7B97" w:rsidRDefault="002A7B97" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="002A7B97" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="002A7B97" w14:paraId="493F44E7" w14:textId="41840D7E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="002A7B97">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002A7B97" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">rojektā ir paredzēta saimnieciskā darbība, atbalsts kurai nekvalificējas kā komercdarbības atbalsts, jo nepastāv ietekme uz konkurenci un tirdzniecību </w:t>
             </w:r>
             <w:r w:rsidR="006F0802">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="002A7B97">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002A7B97" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> iekšējā tirgū.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B73AFCF" w14:textId="384E1A71" w:rsidR="00874C82" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5B73AFCF" w14:textId="384E1A71">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritērija vērtēšanai izmanto </w:t>
             </w:r>
             <w:r w:rsidR="007B2CE8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VARAM</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> izstrādātos metodiskos norādījumus par parasto papildpakalpojumu un papildinošas saimnieciskās darbības kontroli un uzraudzību</w:t>
             </w:r>
             <w:r w:rsidR="006F278A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="197A684A" w14:textId="002C703F" w:rsidR="00E27A8E" w:rsidRPr="005962E9" w:rsidRDefault="00E27A8E" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00E27A8E" w:rsidP="00874C82" w:rsidRDefault="00E27A8E" w14:paraId="197A684A" w14:textId="002C703F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>rojektā paredzēts atbalsts kultūras infrastruktūrai, kurā netiek veikta saimnieciska darbība un tiek pildīti pašvaldības deleģētie pārvaldes uzdevumi, kultūras mērķu infrastruktūrai ieņēmumi no saimnieciskās darbības nevar pārsniegt 50 procentus no kultūras jomas pakalpojumu sniedzēja gada budžeta (ieņēmumu daļas) konkrētajā infrastruktūrā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="2D5FC64F" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="2D5FC64F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="15FB39E2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="15FB39E2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="61E83E69" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="61E83E69" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="25AF1B89" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="25AF1B89" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="49C024FF" w14:textId="12A82913" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="49C024FF" w14:textId="12A82913">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6B581663" w14:textId="0CE6D35B" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00EE50A8">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00EE50A8" w:rsidRDefault="00874C82" w14:paraId="6B581663" w14:textId="0CE6D35B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām,</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> vērtējums ir “Jā, ar nosacījumu” </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="7F09CE9A" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="7F09CE9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6F21258B" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6F21258B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="65AA28C6" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="65AA28C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4BEB27B2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4BEB27B2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="175EA37F" w14:textId="583C6B88" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="175EA37F" w14:textId="583C6B88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="24B2EBB9" w14:textId="3CA592DF" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00EE50A8">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00EE50A8" w:rsidRDefault="00874C82" w14:paraId="24B2EBB9" w14:textId="3CA592DF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="19AB6DC9" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="19AB6DC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4CF9FA2E" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4CF9FA2E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2CFF85FD" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2CFF85FD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="61C3F521" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="61C3F521" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="359FD200" w14:textId="20F63200" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="359FD200" w14:textId="20F63200">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4F4809C3" w14:textId="025461A9" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00EE50A8">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00EE50A8" w:rsidRDefault="00874C82" w14:paraId="4F4809C3" w14:textId="025461A9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir “N/A”, </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ja projekta iesniedzējs ir sabiedrisko pakalpojumu sniedzējs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="6E7F63E1" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="6E7F63E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15306" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="774007FD" w14:textId="1D6B663D" w:rsidR="00874C82" w:rsidRPr="004A0165" w:rsidRDefault="00874C82" w:rsidP="00E71DE3">
+          <w:p w:rsidRPr="004A0165" w:rsidR="00874C82" w:rsidP="00E71DE3" w:rsidRDefault="00874C82" w14:paraId="774007FD" w14:textId="1D6B663D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0165">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizontālais princips “Vienlīdzība, iekļaušana, </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>Horizontālais princips “Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana” (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0165" w:rsidR="00E71DE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>nediskriminācija</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">turpmāk – </w:t>
+            </w:r>
             <w:r w:rsidRPr="004A0165">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un </w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>HP VINPI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="3F7E31F1" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="3F7E31F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="28279FF5" w14:textId="3DD153F7" w:rsidR="00874C82" w:rsidRPr="00B15125" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00B15125" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="28279FF5" w14:textId="3DD153F7">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15125">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E6721A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B15125">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="13303F2A" w14:textId="74025FFB" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00E71DE3">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00E71DE3" w:rsidRDefault="00874C82" w14:paraId="13303F2A" w14:textId="74025FFB">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā ir paredzētas darbības, kas veicina </w:t>
             </w:r>
             <w:r w:rsidR="00846941">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HP VINPI.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3CF3FAD6" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3CF3FAD6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76EAAFA4" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="76EAAFA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="653C11CB" w14:textId="031C6097" w:rsidR="00874C82" w:rsidRPr="00DA6A12" w:rsidRDefault="00874C82" w:rsidP="00347DB1">
+          <w:p w:rsidRPr="00DA6A12" w:rsidR="00874C82" w:rsidP="00347DB1" w:rsidRDefault="00874C82" w14:paraId="653C11CB" w14:textId="031C6097">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniegums paredz </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93DE0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vismaz</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6A12" w:rsidRPr="00E93DE0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E93DE0" w:rsidR="00DA6A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6A12">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1 vispārīgas HP VINPI darbības</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6A12">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> veikšanu un</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6A12" w:rsidRPr="00DA6A12">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00DA6A12" w:rsidR="00DA6A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6A12">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sniegts HP VINPI darbības </w:t>
             </w:r>
             <w:r w:rsidR="00E93DE0">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">īstenošanas </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6A12">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>apraksts (Projektu portālā).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C838DB5" w14:textId="04255865" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00347DB1">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00347DB1" w:rsidRDefault="00874C82" w14:paraId="4C838DB5" w14:textId="04255865">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>HP VINPI darbību pamatojumā (Projektu portāl</w:t>
             </w:r>
             <w:r w:rsidR="00A91D76">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>) jānorāda, piemēram, kā HP darbība ir saistīta ar projekta konkrēto darbību un kādā veidā projekts īstenos HP darbību. Piemēram, sniegts apraksts</w:t>
             </w:r>
             <w:r w:rsidR="002415B8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, kā</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D178F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">vides </w:t>
             </w:r>
             <w:r w:rsidR="00DA0793">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">un informācijas </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>/</w:t>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamības/</w:t>
             </w:r>
             <w:r w:rsidR="001B47D3">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>HP VINPI darbības tiks integrētas pasākuma/</w:t>
             </w:r>
             <w:r w:rsidR="00325F2F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>būvniecības/</w:t>
             </w:r>
             <w:r w:rsidR="00325F2F">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>aprīkojuma iegādes iepirkumā u.c.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE04758" w14:textId="6AC3AB38" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6DE04758" w14:textId="6AC3AB38">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Vispārīgo </w:t>
             </w:r>
             <w:r w:rsidR="004176FB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbību piemēri projekta iesniegumā</w:t>
             </w:r>
             <w:r w:rsidR="00EB3F8B">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="23"/>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10552103" w14:textId="0C46E029" w:rsidR="00874C82" w:rsidRPr="005F2749" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005F2749" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="10552103" w14:textId="0C46E029">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>komunikācijas un vizuālās identitātes pasākumos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE03B3F" w14:textId="19B942B8" w:rsidR="00874C82" w:rsidRPr="005F2749" w:rsidRDefault="00874C82" w:rsidP="006756FA">
+          <w:p w:rsidRPr="005F2749" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="2CE03B3F" w14:textId="19B942B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="464" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>īstenojot projekta komunikācijas un vizuālās identitātes aktivitātes, to saturs tiks rūpīgi izvērtēts un tiks izvēlēta valoda un vizuālie tēli, kas mazina diskrimināciju un stereotipu veidošanos vai uzturēšanu par kādu no dzimumiem, personām ar invaliditāti, reliģisko pārliecību, vecumu, rasi un etnisko izcelsmi vai seksuālo orientāciju</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="24"/>
             </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75B58D4F" w14:textId="49DB8598" w:rsidR="001E330E" w:rsidRPr="005F2749" w:rsidRDefault="00874C82" w:rsidP="006756FA">
+          <w:p w:rsidRPr="005F2749" w:rsidR="001E330E" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="75B58D4F" w14:textId="49DB8598">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="464" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>tiks nodrošināts, ka informācija projekta vai finansējuma saņēmēja tīmekļa vietnē ir piekļūstama cilvēkiem ar funkcionēšanas ierobežojumiem, izmantojot vairākus sensoros (redze, dzirde, tauste) kanālus</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="25"/>
             </w:r>
-            <w:r w:rsidR="000D32A8" w:rsidRPr="005F2749">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005F2749" w:rsidR="000D32A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D09EA0D" w14:textId="13383739" w:rsidR="0052079C" w:rsidRDefault="000D32A8" w:rsidP="0052079C">
+          <w:p w:rsidR="0052079C" w:rsidP="0052079C" w:rsidRDefault="000D32A8" w14:paraId="5D09EA0D" w14:textId="13383739">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>attiecībā uz publisk</w:t>
             </w:r>
-            <w:r w:rsidR="003C3BC4" w:rsidRPr="005F2749">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005F2749" w:rsidR="003C3BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> iepirkum</w:t>
             </w:r>
-            <w:r w:rsidR="003C3BC4" w:rsidRPr="005F2749">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005F2749" w:rsidR="003C3BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9EB479" w14:textId="4A66EB72" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00836808" w:rsidP="005A568E">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="005A568E" w:rsidRDefault="00836808" w14:paraId="0C9EB479" w14:textId="4A66EB72">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>rojektā tiks īstenots sociāli atbildīgs iepirkums, pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras, lai radītu darbvietas, pienācīgus darba apstākļus, sekmētu sociālo un profesionālo iekļautību, nodrošinātu piekļūstamību pakalpojuma sniegšanas vietai/</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>videi/</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>objektam/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="005F2749">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-              <w:t>objektam/</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pasākuma norises vietai, kā arī veicinātu labākus darba nosacījumus cilvēkiem ar invaliditāti un nelabvēlīgākā situācijā esošiem cilvēkiem. Piemēram, pasākumu rīkošanai nolikumā tiks paredzēta prasība par telpu un satura piekļūstamību (tulkošana zīmju valodā, subtitrēšana, reāllaika transkripcija), ēdināšanas pakalpojuma nodrošināšanai priekšrocība tiks dota sociālajam uzņēmumam, kurš nodarbina cilvēkus ar invaliditāti u.c.)</w:t>
             </w:r>
             <w:r w:rsidR="00E86E02">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="2463A496" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="2463A496" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="674EB5ED" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="674EB5ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="51A63AF6" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="51A63AF6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7130BE7D" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7130BE7D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7608BA6B" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7608BA6B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47E48232" w14:textId="7A4F496D" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="47E48232" w14:textId="7A4F496D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="02CF2086" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="02CF2086" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1DADE1F7" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="1DADE1F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="32C2818B" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="32C2818B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AF08FE7" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6AF08FE7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="29CD8C07" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="29CD8C07" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D81ACCD" w14:textId="633536D7" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4D81ACCD" w14:textId="633536D7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="527E5D1E" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="527E5D1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15306" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F654E" w14:textId="37967E39" w:rsidR="00874C82" w:rsidRPr="00F81239" w:rsidRDefault="00846941" w:rsidP="00C035D6">
+          <w:p w:rsidRPr="00F81239" w:rsidR="00874C82" w:rsidP="00C035D6" w:rsidRDefault="00846941" w14:paraId="5F1F654E" w14:textId="37967E39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00F81239">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F81239" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Energoefektivitāte pirmajā vietā”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="28BA36A2" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="28BA36A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="54C73B70" w14:textId="639547DF" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="54C73B70" w14:textId="639547DF">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E6721A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7A4014F8" w14:textId="622C6E17" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7A4014F8" w14:textId="622C6E17">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegumā iekļautas darbības, kas paredz enerģijas ietaupījumu vai pāreju uz </w:t>
             </w:r>
             <w:r w:rsidR="00CF2455">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-              <w:t>, tehniski, ekonomiski un videi nekaitīgiem alternatīviem pasākumiem, un vienlīdz efektīvi nodrošina attiecīgo mērķu sasniegšanu.</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, vai pasākumus, kas kopumā vai daļēji ir aizstājami ar izmaksefektīviem, tehniski, ekonomiski un videi nekaitīgiem alternatīviem pasākumiem, un vienlīdz efektīvi nodrošina attiecīgo mērķu sasniegšanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="077173C5" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="077173C5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="267301D8" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="267301D8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="251CB241" w14:textId="52503353" w:rsidR="00DB3B68" w:rsidRPr="00C84C05" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00C84C05" w:rsidR="00DB3B68" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="251CB241" w14:textId="52503353">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniegumā ir iekļautas un pamatotas darbības, kas paredz enerģijas ietaupījumu vai pāreju uz </w:t>
             </w:r>
-            <w:r w:rsidR="00A32119" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00A32119">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstoši SAM MK noteikumu prasībām attiecībā uz ēkās sasniedzamajiem energoefektivitātes līmeņiem, minimāli nepieciešamo sasniedzamo enerģijas ietaupījuma apjomu, nosacījumiem enerģijas ražošanas iekārtām, kas izmanto </w:t>
             </w:r>
-            <w:r w:rsidR="00A32119" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00A32119">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, vai </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>, vai pieslēgumiem efektīvām centralizētajām siltumapgādes sistēmām, un citiem SAM MK noteikumu nosacījumiem attiecībā uz ēku energoefektivitāti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="40504DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>pieslēgumiem</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">, tai skaitā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00404564">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> efektīvām centralizētajām siltumapgādes sistēmām, un citiem SAM MK noteikumu nosacījumiem attiecībā uz ēku energoefektivitāti</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">projektā norādīto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="40504DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, tai skaitā </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">rādītāju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00A033A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">projektā norādīto </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>pārbaudei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00DB3B68">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">rādītāju </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E132345" w14:textId="47A7FCCF" w:rsidR="00C06C5D" w:rsidRPr="00C84C05" w:rsidRDefault="00E21646" w:rsidP="00C06C5D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C84C05" w:rsidR="00C06C5D" w:rsidP="00C06C5D" w:rsidRDefault="00E21646" w14:paraId="3E132345" w14:textId="47A7FCCF">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>plānot</w:t>
             </w:r>
-            <w:r w:rsidR="00AA2F1A" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00AA2F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ikgadēj</w:t>
             </w:r>
-            <w:r w:rsidR="00AA2F1A" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00AA2F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> kopējā primārās enerģijas</w:t>
             </w:r>
-            <w:r w:rsidR="00A23BB8" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00A23BB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>samazinājum</w:t>
             </w:r>
-            <w:r w:rsidR="003F66E6" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="003F66E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ēkā vai ēkas daļā </w:t>
             </w:r>
-            <w:r w:rsidR="002D03CB" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="002D03CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>kWh</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AB57C4">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadā</w:t>
             </w:r>
-            <w:r w:rsidR="002D03CB" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="002D03CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00260AB4" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00260AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F8B83C1" w14:textId="77777777" w:rsidR="00C06C5D" w:rsidRPr="00C84C05" w:rsidRDefault="00E21646" w:rsidP="00C06C5D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C84C05" w:rsidR="00C06C5D" w:rsidP="00C06C5D" w:rsidRDefault="00E21646" w14:paraId="0F8B83C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>plānot</w:t>
             </w:r>
-            <w:r w:rsidR="00AA2F1A" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00AA2F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="00260AB4" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00260AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ikgadēj</w:t>
             </w:r>
-            <w:r w:rsidR="00AA2F1A" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00AA2F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> siltumnīcefekta gāzu emisiju samazinājums ēkā vai ēkas daļā</w:t>
             </w:r>
-            <w:r w:rsidR="002D03CB" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="002D03CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>oglekļa dioksīda ekvivalenta tonnas gadā</w:t>
             </w:r>
-            <w:r w:rsidR="002D03CB" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="002D03CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="003F66E6" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="003F66E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="148CECC9" w14:textId="77777777" w:rsidR="00C06C5D" w:rsidRPr="00C84C05" w:rsidRDefault="00E84DC1" w:rsidP="00C06C5D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C84C05" w:rsidR="00C06C5D" w:rsidP="00C06C5D" w:rsidRDefault="00E84DC1" w14:paraId="148CECC9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uzstādām</w:t>
             </w:r>
-            <w:r w:rsidR="0082139F" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="0082139F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> AER enerģijas papildu ražošanas jaudu (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="0097222B" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="0097222B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ECEA5C5" w14:textId="4AE2CF1E" w:rsidR="00874C82" w:rsidRPr="00C84C05" w:rsidRDefault="00E21646" w:rsidP="00C06C5D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00C84C05" w:rsidR="00874C82" w:rsidP="00C06C5D" w:rsidRDefault="00E21646" w14:paraId="0ECEA5C5" w14:textId="4AE2CF1E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="465" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projekta ietvaros atjaunotās vai pārbūvētās ēkas vai ēkas daļas kopēj</w:t>
             </w:r>
-            <w:r w:rsidR="00122911" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00122911">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> iekštelpu platīb</w:t>
             </w:r>
-            <w:r w:rsidR="00AA2F1A" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00AA2F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D03CB" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="002D03CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84C05">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00425DC8" w:rsidRPr="00C84C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C84C05" w:rsidR="00425DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="497F2D6B" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="497F2D6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0ACEA3F2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0ACEA3F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="34742C25" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="34742C25" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="67CE47E1" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="67CE47E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6FA864AB" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6FA864AB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2A2ADD79" w14:textId="04971A8B" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2A2ADD79" w14:textId="04971A8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="0DDB2FDA" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="0DDB2FDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1343"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2EFE4022" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2EFE4022" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AEF1F28" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6AEF1F28" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="728B3452" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="728B3452" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6163121E" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6163121E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="632B940A" w14:textId="0CB6D560" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="632B940A" w14:textId="0CB6D560">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30BAEB21" w14:textId="7B308384" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="30BAEB21" w14:textId="7B308384">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ja atlases ietvaros netiek pieprasīts viss pieejamais finansējums, šajā kritērijā izvērtē kritērija Nr.</w:t>
             </w:r>
-            <w:r w:rsidR="00F26910" w:rsidRPr="4ACDE59C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="4ACDE59C" w:rsidR="00F26910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.4.</w:t>
             </w:r>
-            <w:r w:rsidR="00F26910" w:rsidRPr="4ACDE59C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="4ACDE59C" w:rsidR="00F26910">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">izslēdzošo aspektu. </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektu noraida, ja </w:t>
             </w:r>
             <w:r w:rsidR="00E872FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>aģentūra</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> viennozīmīgi dokumentāli fiksē, ka nav izstrādāts ēkas vai ēkas daļas </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+              <w:t xml:space="preserve"> viennozīmīgi dokumentāli fiksē, ka nav izstrādāts ēkas vai ēkas daļas energosertifikāts</w:t>
+            </w:r>
+            <w:r w:rsidR="00956FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>energosertifikāts</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">kas </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="001D1B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001D1B90" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>atbilst</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="26"/>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="001D1B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001D1B90" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministru kabineta </w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2021. gada 8. aprīļa </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="001D1B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001D1B90" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>noteikumiem Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="001D1B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001D1B90" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>222</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="27"/>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (turpmāk – MK noteikumi Nr. 222), vai </w:t>
             </w:r>
             <w:r w:rsidR="00100299">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tam</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00774214">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">nav </w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">pievienots </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="00926931">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00926931" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>neatkarīga eksperta ēku energoefektivitātes jomā sagatavot</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="00926931">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00926931" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">un apliecināts pamatojums brīvā formā </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="003E6EFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003E6EFA" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(precizējum</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="003E6EFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003E6EFA" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, pārrēķin</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="003E6EFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003E6EFA" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai skaidrojum</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="003E6EFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003E6EFA" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="00F5765A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F5765A" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>aģentūras izstrādāt</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="00F5765A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F5765A" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> rekomendējoš</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="00F5765A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F5765A" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> paraug</w:t>
             </w:r>
             <w:r w:rsidR="00FE281D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
-            <w:r w:rsidR="00FE281D" w:rsidRPr="00926931">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00926931" w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">par </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>par energosertifikāta atbilstību atlases izsludināšanas dienā spēkā esošajām prasībām</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>energosertifikāta</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> izstrādāts pirms 2026. gada 19. jūnija</w:t>
+              <w:t xml:space="preserve"> (turpmāk – pamatojums energosertifikāta spēkā esošajām prasībām), ja energosertifikāts izstrādāts pirms 2026. gada 19. jūnija</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="7A216800" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="7A216800" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15306" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC77006" w14:textId="4B237D04" w:rsidR="00874C82" w:rsidRPr="00946F9A" w:rsidRDefault="00846941" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00946F9A" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00846941" w14:paraId="2CC77006" w14:textId="4B237D04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>HP</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00946F9A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00946F9A" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “</w:t>
-[...23 lines deleted...]
-              <w:t>”</w:t>
+              <w:t xml:space="preserve"> “Klimatdrošināšana”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="624C7FD1" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="624C7FD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="172"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6E9FAF53" w14:textId="3D3190A1" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="6E9FAF53" w14:textId="3D3190A1">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E6721A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7F15EF92" w14:textId="2100A840" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7F15EF92" w14:textId="2100A840">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ietverti nosacījumi vai iekļautas darbības, kas paredz siltumnīcefekta gāzu emisiju samazināšanu vai CO</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C73071">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="28"/>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> piesaistes palielināšanu un pielāgošanos klimata pārmaiņām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0794ADF3" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0794ADF3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6DE20B22" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6DE20B22" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6E63B174" w14:textId="04369CAE" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6E63B174" w14:textId="04369CAE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, ja projekta iesniegums atbilst kritērijam Nr. 2.</w:t>
             </w:r>
             <w:r w:rsidR="00583A4B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>. un projektā ietverti nosacījumi vai iekļautas darbības, kas paredz siltumnīcefekta gāzu emisiju samazināšanu un pielāgošanos klimata pārmaiņām:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180697DE" w14:textId="176AD3FC" w:rsidR="00847B8E" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00847B8E" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="180697DE" w14:textId="176AD3FC">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ir veikts projektā paredzēto infrastruktūras darbību risku izvērtējums klimata pārmaiņu radītājiem riskiem: iespējami ekstrēmi klimatiskie notikumi, piemēram, karstuma viļņi (infrastruktūras pārkaršana un materiālu nolietojums karstuma dēļ), plūdi, lietusgāzes, sasalšanas un kušanas cikli</w:t>
+            </w:r>
+            <w:r w:rsidR="008F6841">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A634C4" w:rsidR="00A634C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>vēja brāzmas (elektropārvades bojājumi)</w:t>
+            </w:r>
             <w:r w:rsidRPr="00847B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>. Šiem riskiem paredzēti novēršanas vai mazināšanas pasākumi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18B8684A" w14:textId="77777777" w:rsidR="00394567" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00394567" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="18B8684A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">norādīts, ka projekta ietvaros plānotās darbības tiek īstenotas ar mērķi veidot tādu infrastruktūru, kas nodrošinās noturību pret tādiem klimatiskajiem riskiem, kas saskaņā ar attiecīgajā pašvaldībā noteikto klimatisko profilu ir novērtēti ar 2. un 3. riska klasi (aukstuma un karstuma viļņu, nokrišņu un sniega riski). Informācija par aktuālo klimata profilu pieejama </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId18">
               <w:r w:rsidRPr="00847B8E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://klimats.meteo.lv/pasvaldibu_apskati/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00847B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D201182" w14:textId="70C034D9" w:rsidR="00874C82" w:rsidRPr="00394567" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00394567" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="4D201182" w14:textId="70C034D9">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00394567">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">vai projekts tiek īstenots plūdu riskam pakļautajā teritorijā atbilstoši VSIA “Latvijas Vides, ģeoloģijas un meteoroloģijas centrs” Latvijas plūdu riska un plūdu draudu kartēm </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId19">
               <w:r w:rsidRPr="00394567">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://videscentrs.lvgmc.lv/iebuvets/pludu-riska-un-pludu-draudu-kartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00394567">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> piekrastes zonai kartes slāņus par 10 % plūdu scenāriju (plūdu skartās teritorijas, kur plūdu iestāšanās biežums ir vienu reizi 10 gados). Ja projekts tiek īstenots kartē norādītajā plūdu riskam pakļautajā teritorijā, jābūt norādītam aprakstam ar rīcību par to, kā projekta ietvaros atbalstāmā infrastruktūra tiks aizsargāta pret ūdens uzplūdiem un infrastruktūras pamatu vai grunts bojājumiem ūdenslīmeņa izmaiņu dēļ.</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>. Vērtēšanā izmanto pavasara plūdu kartes upēm un ezeriem, kā arī jūras vējuzplūdu piekrastes zonai kartes slāņus par 10 % plūdu scenāriju (plūdu skartās teritorijas, kur plūdu iestāšanās biežums ir vienu reizi 10 gados). Ja projekts tiek īstenots kartē norādītajā plūdu riskam pakļautajā teritorijā, jābūt norādītam aprakstam ar rīcību par to, kā projekta ietvaros atbalstāmā infrastruktūra tiks aizsargāta pret ūdens uzplūdiem un infrastruktūras pamatu vai grunts bojājumiem ūdenslīmeņa izmaiņu dēļ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="7DECDB0D" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="7DECDB0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="172"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2BD05BBB" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2BD05BBB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="735BD080" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="735BD080" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="245AA7DA" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="245AA7DA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="44E618A8" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="44E618A8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4A4CC34A" w14:textId="0AD587CB" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4A4CC34A" w14:textId="0AD587CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="52B07D98" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="52B07D98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="172"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="029C7484" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="029C7484" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="472EA9EB" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="472EA9EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="64397E87" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="64397E87" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0CB7EFF1" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0CB7EFF1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="077C9D70" w14:textId="1C6A1E12" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="077C9D70" w14:textId="1C6A1E12">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="3F4B55E5" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="3F4B55E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="172"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15306" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57CF1AFE" w14:textId="226EA2CE" w:rsidR="00211B3E" w:rsidRPr="00211B3E" w:rsidRDefault="00846941" w:rsidP="00211B3E">
+          <w:p w:rsidRPr="00211B3E" w:rsidR="00211B3E" w:rsidP="00211B3E" w:rsidRDefault="00846941" w14:paraId="57CF1AFE" w14:textId="226EA2CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
-            <w:r w:rsidR="00874C82" w:rsidRPr="00211B3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00211B3E" w:rsidR="00874C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Nenodarīt būtisku kaitējumu”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="05CA3D15" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="05CA3D15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="482B00F1" w14:textId="505AA994" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="482B00F1" w14:textId="505AA994">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00341C3E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="34CFF3B8" w14:textId="2492DAE1" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="34CFF3B8" w14:textId="2492DAE1">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniedzējs izpilda nepieciešamās prasības </w:t>
             </w:r>
             <w:r w:rsidR="00846941">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Nenodarīt būtisku kaitējumu” ievērošanai un atbilst noteiktajiem </w:t>
             </w:r>
             <w:r w:rsidR="006F0802">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un nacionālajiem normatīvajiem aktiem vides jomā (vai apliecina to ievērošanu).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="28C5AF57" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="28C5AF57" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42E459BF" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="42E459BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D53D69E" w14:textId="1E13B979" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4D53D69E" w14:textId="1E13B979">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ja projekta iesniedzējs izpilda nepieciešamās prasības </w:t>
             </w:r>
             <w:r w:rsidR="00846941">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Nenodarīt būtisku kaitējumu” ievērošanai un atbilst noteiktajiem </w:t>
             </w:r>
             <w:r w:rsidR="006F0802">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un nacionālajiem normatīvajiem aktiem vides jomā (vai apliecina to ievērošanu), tai skaitā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="245D4A42" w14:textId="57E62B4E" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="245D4A42" w14:textId="57E62B4E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka projekta ietvaros radītie elektrisko un elektronisko iekārtu atkritumi un citi atkritumi tiks apsaimniekoti atbilstoši normatīvo aktu atkritumu apsaimniekošanas jomā prasībām: tiks nodrošināta to savākšana, a</w:t>
             </w:r>
             <w:r w:rsidR="00E327DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>tkārtota i</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>zmantošana, sagatavošana pārstrādei un reģenerācijai, pārstrāde vai reģenerācija sadarbībā ar attiecīgu piesārņojošās darbības atļaujas saņēmušu komersantu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F69E2B" w14:textId="137894E6" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="29F69E2B" w14:textId="137894E6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">projekta iesniegumā apliecināts, ka projekta ietvaros azbestu saturoši materiāli tiks apstrādāti un transportēti </w:t>
-[...14 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>projekta iesniegumā apliecināts, ka projekta ietvaros azbestu saturoši materiāli tiks apstrādāti un transportēti atbilstoši normatīvajiem aktiem par darba aizsardzības prasībām darbā ar azbestu un azbesta atkritumu apsaimniekošanu (ja attiecināms);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="751EA971" w14:textId="72E9E79B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka projekta būvniecības procesa laikā tiks nodrošināti labākie pieejamie tehniskie risinājumi trokšņu, putekļu un piesārņojuma emisiju samazināšanai;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34573B61" w14:textId="5DE1EC6D" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="34573B61" w14:textId="5DE1EC6D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="455" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka vismaz 70 procenti (pēc masas) no nebīstamiem būvgružiem un ēku nojaukšanas atkritumiem, kas būvlaukumā radušies būvniecības laikā (izņemot dabiskos materiālus), tiks sagatavoti atkārtotai izmantošanai, pārstrādei un citu materiālu reģenerācijai (tostarp aizbēršanas darbībām, kurās atkritumus izmanto citu materiālu aizstāšanai), ja plānota neizmantojamu būvju vai lietošanai bīstamu ēku vai citu vidi degradējošu objektu, tostarp tehnoloģisko iekārtu un to pamatnes, nojaukšana;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="118DBE4D" w14:textId="34780D23" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="118DBE4D" w14:textId="34780D23">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="455" w:hanging="455"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka projekta ietvaros būvniecības procesa laikā tiks ievērotas prasības par koku ciršanas aizliegumu putnu ligzdošanas periodā atbilstoši Ministru kabineta 2012. gada 2. maija noteikumos Nr. 309 “Noteikumi par koku ciršanu ārpus meža” noteiktajam termiņam. Apliecināts, ka tiks ievērotas attiecīgās pašvaldības vadlīnijas vai saistošie noteikumi par koku aizsardzību, nodrošinot esošo koku veselības stāvokļa aizsardzību, tostarp nekaitējot koku saknēm (ja attiecināms saskaņā ar projekta iesniegumā plānotajām darbībām).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="643C416C" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="643C416C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3A960F71" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3A960F71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="29DB4076" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="29DB4076" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B44C39C" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5B44C39C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="78112238" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="78112238" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="445AA36C" w14:textId="347CF4FF" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="445AA36C" w14:textId="347CF4FF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="70ABF71F" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="70ABF71F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76A6A83E" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="76A6A83E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="729154D2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="729154D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4C6FF7B2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4C6FF7B2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:highlight w:val="green"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7E7E47CB" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7E7E47CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D9538AC" w14:textId="41121391" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4D9538AC" w14:textId="41121391">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām </w:t>
-[...9 lines deleted...]
-              <w:t>prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+              <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="5CA7270B" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="5CA7270B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15306" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF51EB0" w14:textId="18182917" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3EF51EB0" w14:textId="18182917">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00586837">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SPECIFISKIE ATBILSTĪBAS KRITĒRIJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="69A8B20D" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="69A8B20D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="735"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7180ADFC" w14:textId="24D7BEEE" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="7180ADFC" w14:textId="24D7BEEE">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="709F9614" w14:textId="190A4499" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="709F9614" w14:textId="190A4499">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projektā plānotās darbības ir saskaņā ar pašvaldības attīstības programmā un investīciju plānā noteikto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="354D6F15" w14:textId="5BB81600" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="354D6F15" w14:textId="5BB81600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76AB4F2B" w14:textId="4B09CF7C" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="76AB4F2B" w14:textId="4B09CF7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="25091CF5" w14:textId="35FB02B7" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="25091CF5" w14:textId="35FB02B7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, ja projektā plānotās darbības ir saskaņā ar pašvaldības attīstības programmu, t.sk. ir atspoguļot</w:t>
             </w:r>
             <w:r w:rsidR="00FB5B1A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>s pašvaldības attīstības programmas investīciju plānā.</w:t>
             </w:r>
             <w:r w:rsidR="001B697D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD07C3" w:rsidRPr="001A5531">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A5531" w:rsidR="00DD07C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Lai nodrošinātu </w:t>
             </w:r>
-            <w:r w:rsidR="00DD07C3" w:rsidRPr="001A5531">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A5531" w:rsidR="00DD07C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nozares eksperta viedokļa pieejamību</w:t>
             </w:r>
-            <w:r w:rsidR="00102179" w:rsidRPr="001A5531">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A5531" w:rsidR="00102179">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008364D7" w:rsidRPr="001A5531">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A5531" w:rsidR="008364D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">vērtēšanā piesaista </w:t>
             </w:r>
-            <w:r w:rsidR="001140E0" w:rsidRPr="001A5531">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A5531" w:rsidR="001140E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>nozares ministrijas pārstāvi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="60A2E8E2" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="60A2E8E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1748E31A" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="1748E31A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="623D0E32" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="623D0E32" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5B568561" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5B568561" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2147C5B0" w14:textId="5269B43E" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2147C5B0" w14:textId="5269B43E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5977B68B" w14:textId="539E3165" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5977B68B" w14:textId="539E3165">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="49EAC723" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="49EAC723" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B7AAD34" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3B7AAD34" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6C536E11" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6C536E11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="57B27BA2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="57B27BA2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="753DE09F" w14:textId="3C349374" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="753DE09F" w14:textId="3C349374">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="61DF2DBE" w14:textId="0CD236E9" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="61DF2DBE" w14:textId="0CD236E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="6CF4A3A8" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="6CF4A3A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="404ED77E" w14:textId="614F36D3" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="404ED77E" w14:textId="614F36D3">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2BADD62A" w14:textId="7BB660F0" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2BADD62A" w14:textId="7BB660F0">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta ietvaros tiek nodrošināta panāktā enerģijas ietaupījuma uzturēšana ilgtermiņā, iesniedzot plānotā enerģijas ietaupījuma ilgtermiņa uzturēšanas plānu. Ja plāns uz projekta iesniegšanas dienu nav izstrādāts, projekta iesniegumā sniedz informāciju par plāna izstrādāšanas laika grafiku un galvenajiem uzdevumiem, kas iekļaujami plānā. Šādā gadījumā plānu iesniedz ar noslēguma maksājuma pieprasījumu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="46FDD77C" w14:textId="1F13DA68" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="46FDD77C" w14:textId="1F13DA68">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="13407BCD" w14:textId="59A4BC90" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="13407BCD" w14:textId="59A4BC90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2BDA3374" w14:textId="5566DB14" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2BDA3374" w14:textId="5566DB14">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, ja plāns uz projekta iesniegšanas dienu ir izstrādāts vai projekta iesniegumā sniedz informāciju par plāna izstrādāšanas laika grafiku un galvenajiem uzdevumiem, kas iekļaujami plānā un apliecinājumu, ka plānu iesniegs ar noslēguma maksājuma pieprasījumu. Plāns ir uzskatāms kā atbilstošs, ja tajā</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ietverti uzstādāmo iekārtu, aprīkojuma un siltināšanas tehnoloģijas korektas ekspluatācijas nosacījumi un ēkas īpašnieka periodiski veicamās darbības, lai nodrošinātu iekārtu un tehnoloģiju ilgtspēju visā iekārtu vai tehnoloģiju dzīves ciklā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="13D86590" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="13D86590" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="76B39932" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="76B39932" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="63091949" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="63091949" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6F1BF024" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6F1BF024" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1DD88121" w14:textId="1FE2BA9A" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="1DD88121" w14:textId="1FE2BA9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="15DE7FC5" w14:textId="56D08850" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="15DE7FC5" w14:textId="56D08850">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="0BBF48F0" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="0BBF48F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6FBCF33E" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6FBCF33E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3ECC78A0" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3ECC78A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="453C6991" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="453C6991" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39AAB88B" w14:textId="581D7B10" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="39AAB88B" w14:textId="581D7B10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6576704E" w14:textId="2F481EBB" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6576704E" w14:textId="2F481EBB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="2A9639EA" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="2A9639EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="409"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B067841" w14:textId="739343CD" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3B067841" w14:textId="739343CD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4. KVALITĀTES KRITĒRIJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02403706" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="02403706" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vērtēšanas sistēma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748B99BF" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="748B99BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Skaidrojums atbilstības noteikšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="28EA38B4" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="28EA38B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="349"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6038846C" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6038846C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733D08D6" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="733D08D6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Punktu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0788DF46" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0788DF46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="1196A3CA" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="1196A3CA" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3C8E14AD" w14:textId="4E8881F5" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="3C8E14AD" w14:textId="4E8881F5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14460" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="058D1CCD" w14:textId="2CADDD8D" w:rsidR="00874C82" w:rsidRPr="00B03F5E" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="00B03F5E" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="058D1CCD" w14:textId="2CADDD8D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B03F5E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta efektivitātes kritērijs (K</w:t>
             </w:r>
             <w:r w:rsidRPr="00B03F5E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B03F5E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00BA509A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="5A701955" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="5A701955" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AEBEEAC" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6AEBEEAC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E2C899A" w14:textId="2784633C" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4E2C899A" w14:textId="2784633C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta efektivitātes kritērijs veidojas no plānotās ERAF finansējuma efektivitātes uz vienu ietaupīto kopējās primārās enerģijas kilovatstundu gadā, no plānotās ERAF finansējuma efektivitātes uz vienu ietaupīto siltumnīcefekta gāzu emisiju tonnas gadā un no ERAF finansējuma efektivitātes uz vienu projekta ietvaros atjaunotās vai pārbūvētās ēkas vai ēkas daļas kopējā iekštelpu platības kvadrātmetru, izmantojot šādu formulu:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DA7B2DD" w14:textId="00338239" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00614166" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00000000" w14:paraId="1DA7B2DD" w14:textId="00338239">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:kern w:val="0"/>
                         <w:lang w:eastAsia="lv-LV"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:kern w:val="0"/>
                         <w:lang w:eastAsia="lv-LV"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <m:t>K</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:kern w:val="0"/>
                         <w:lang w:eastAsia="lv-LV"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <m:t>1</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w:lang w:eastAsia="lv-LV"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:kern w:val="0"/>
                         <w:lang w:eastAsia="lv-LV"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:f>
                       <m:fPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                             <w:kern w:val="0"/>
                             <w:lang w:eastAsia="lv-LV"/>
                             <w14:ligatures w14:val="none"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:fPr>
                       <m:num>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                             <w:kern w:val="0"/>
                             <w:lang w:eastAsia="lv-LV"/>
                             <w14:ligatures w14:val="none"/>
                           </w:rPr>
                           <m:t>12</m:t>
                         </m:r>
                       </m:num>
                       <m:den>
                         <m:f>
                           <m:fPr>
                             <m:type m:val="skw"/>
                             <m:ctrlPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:kern w:val="0"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <m:t>F</m:t>
                             </m:r>
                           </m:num>
                           <m:den>
                             <m:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <m:t>E</m:t>
                             </m:r>
                           </m:den>
                         </m:f>
                       </m:den>
                     </m:f>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:kern w:val="0"/>
                         <w:lang w:eastAsia="lv-LV"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <m:t>+</m:t>
                     </m:r>
                     <m:f>
                       <m:fPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                             <w:kern w:val="0"/>
                             <w:lang w:eastAsia="lv-LV"/>
                             <w14:ligatures w14:val="none"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:fPr>
                       <m:num>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="p"/>
                           </m:rPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                             <w:kern w:val="0"/>
                             <w:lang w:eastAsia="lv-LV"/>
                             <w14:ligatures w14:val="none"/>
                           </w:rPr>
                           <m:t>16835</m:t>
                         </m:r>
                       </m:num>
                       <m:den>
                         <m:f>
                           <m:fPr>
                             <m:type m:val="skw"/>
                             <m:ctrlPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:kern w:val="0"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <m:t>F</m:t>
                             </m:r>
                           </m:num>
                           <m:den>
                             <m:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <m:t>G</m:t>
                             </m:r>
                           </m:den>
                         </m:f>
                       </m:den>
                     </m:f>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:kern w:val="0"/>
                         <w:lang w:eastAsia="lv-LV"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <m:t>+</m:t>
                     </m:r>
                     <m:f>
                       <m:fPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:lang w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:fPr>
                       <m:num>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                             <w:lang w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <m:t>1000</m:t>
                         </m:r>
                       </m:num>
                       <m:den>
                         <m:f>
                           <m:fPr>
                             <m:type m:val="skw"/>
                             <m:ctrlPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:lang w:eastAsia="lv-LV"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                               </w:rPr>
                               <m:t>F</m:t>
                             </m:r>
                           </m:num>
                           <m:den>
                             <m:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:lang w:eastAsia="lv-LV"/>
                               </w:rPr>
                               <m:t>A</m:t>
                             </m:r>
                           </m:den>
                         </m:f>
                       </m:den>
                     </m:f>
                   </m:e>
                 </m:d>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:p w14:paraId="45857A90" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="45857A90" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>kur:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CBBBB95" w14:textId="5A044102" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2CBBBB95" w14:textId="5A044102">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> – projekta efektivitātes kritērija vērtējums</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="29"/>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391811BB" w14:textId="29FF10BA" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="391811BB" w14:textId="29FF10BA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">F – plānotais ERAF finansējums, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B6CFB2A" w14:textId="5668E551" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6B6CFB2A" w14:textId="5668E551">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">E – plānotais ikgadējais kopējās primārās enerģijas samazinājums ēkā vai ēkas daļā, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>kWh</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>kWh gadā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5877D51A" w14:textId="50841194">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G – plānotais ikgadējais siltumnīcefekta gāzu emisiju samazinājums ēkā vai ēkas daļā, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> gadā</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>oglekļa dioksīda ekvivalenta tonnas gadā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5877D51A" w14:textId="50841194" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="08372E86" w14:textId="0FC73FC3">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">A – projekta ietvaros atjaunotās vai pārbūvētās ēkas vai ēkas daļas kopējā iekštelpu platība, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>oglekļa dioksīda ekvivalenta tonnas gadā</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF88E1A" w14:textId="2AE523DC" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5BF88E1A" w14:textId="2AE523DC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12,00 – ERAF finansējuma efektivitātes uz vienu ietaupīto kopējās primārās enerģijas kilovatstundu salīdzinošais koeficients kvalitātes punktu noteikšanai</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="30"/>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00084A6E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>euro</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>euro/kWh gadā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="57AC626A" w14:textId="2510C881">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>16 835 – ERAF finansējuma efektivitātes uz vienu ietaupīto tonnu CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> ekvivalenta salīdzinošais koeficients kvalitātes punktu noteikšanai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:footnoteReference w:id="31"/>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>euro/t gadā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="004D1340" w:rsidRDefault="00874C82" w14:paraId="78303E55" w14:textId="77C0193D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1 000 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9" w:rsidR="002D0D77">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ERAF finansējuma efektivitātes uz vienu atjaunotās vai pārbūvētās ēkas vai ēkas daļas vienu kvadrātmetru salīdzinošais koeficients kvalitātes punktu noteikšanai, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>kWh</w:t>
-[...145 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>euro/m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD43AD6" w14:textId="171BE82D" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6DD43AD6" w14:textId="171BE82D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>No 0,0 līdz ~ 12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11DB551F" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="11DB551F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kritērijs nav izslēdzošs, kritērijs dod papildu punktus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E21C9B" w14:textId="0FE3F0F4" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="01E21C9B" w14:textId="0FE3F0F4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritērija vērtēšanā pārbauda informāciju, kas sniegta projekta iesniegumā. Kritērija vērtējumam izmanto </w:t>
             </w:r>
             <w:r w:rsidR="00846941">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Energoefektivitāte pirmajā vietā” kritērija izvērtējumu, tai skaitā energosertifikātu</w:t>
+            </w:r>
+            <w:r w:rsidR="00963C40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+              </w:rPr>
+              <w:t xml:space="preserve">, kas atbilst un izstrādāts atbilstoši MK noteikumiem Nr. 222, vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00A6107D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00963C40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t xml:space="preserve">am pievienots </w:t>
+            </w:r>
             <w:r w:rsidR="00963C40">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pamatojums par energosertifikāta spēkā esošajām prasībām, ja tas izstrādāts pirms 2026. gada 19. jūnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F17159">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A6107D">
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un pārskatu par ēkas energosertifikāta aprēķinos izmantotajām ievaddatu vērtībām, kā arī vienoto un vienoto izvēles kritēriju izvērtējumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035681F" w:rsidR="003731F0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035681F" w:rsidR="003731F0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00963C40">
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+              </w:rPr>
+              <w:t>tādā apjomā, kāds nepieciešams kvalitātes kritērij</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035681F" w:rsidR="009E5795">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-              </w:rPr>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035681F" w:rsidR="003731F0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...64 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> pilnvērtīgai izvērtēšanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="55E9C819" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="55E9C819" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="72340FA3" w14:textId="2C89EFDE" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="72340FA3" w14:textId="2C89EFDE">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14460" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="62152F94" w14:textId="15883DE3" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="62152F94" w14:textId="15883DE3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta </w:t>
             </w:r>
             <w:r w:rsidR="00A32119">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> kritērijs (K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D20FF2A" w14:textId="04B0DC94" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5D20FF2A" w14:textId="04B0DC94">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā plānoti ieguldījumi </w:t>
             </w:r>
             <w:r w:rsidR="00A32119">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> enerģijas papildu ražošanas jaudu uzstādīšanā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="3D5E31B8" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="3D5E31B8" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7E81BB24" w14:textId="6EDB1F32" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7E81BB24" w14:textId="6EDB1F32">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="51F53F26" w14:textId="2E37D652" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="51F53F26" w14:textId="2E37D652">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>mazāk par 0,010 MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4884845F" w14:textId="78D8907D" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4884845F" w14:textId="78D8907D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="29F3B7E2" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="29F3B7E2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kritērijs nav izslēdzošs, kritērijs dod papildu punktus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED71C1C" w14:textId="5C4E0CF0" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="004D1340">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="004D1340" w:rsidRDefault="00874C82" w14:paraId="1ED71C1C" w14:textId="5C4E0CF0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritērija vērtēšanai izmanto projekta iesniegumā sniegto informāciju par uzstādāmo kopējo </w:t>
             </w:r>
             <w:r w:rsidR="000D1E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> enerģijas papildu ražošanas jaudu (MW). Jaudas vērtību noapaļo līdz trīs cipariem aiz komata.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="1C502FC5" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="1C502FC5" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3FEE77FE" w14:textId="6C23B0FF" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3FEE77FE" w14:textId="6C23B0FF">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3A7E1A40" w14:textId="5BE8E82D" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3A7E1A40" w14:textId="5BE8E82D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,010 līdz 0,030 MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="12C1CDF6" w14:textId="51E20F4F" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="12C1CDF6" w14:textId="51E20F4F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="30071F80" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="30071F80" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="050DCD8B" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="050DCD8B" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="06A6C92E" w14:textId="23F82383" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="06A6C92E" w14:textId="23F82383">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47809D30" w14:textId="0FFC56B3" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="47809D30" w14:textId="0FFC56B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,031 līdz 0,050 MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B0C1C" w14:textId="1BB07F31" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2C1B0C1C" w14:textId="1BB07F31">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="24AC6790" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="24AC6790" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="1D45A70C" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="1D45A70C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="04370252" w14:textId="5244353F" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="04370252" w14:textId="5244353F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D60BFCE" w14:textId="57203001" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4D60BFCE" w14:textId="57203001">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,051 līdz 0,100 MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="13AB2EA3" w14:textId="6359BCE4" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="13AB2EA3" w14:textId="6359BCE4">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2928CCCD" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2928CCCD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="54431D25" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="54431D25" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="139"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="52A8AEE8" w14:textId="424D74C7" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="52A8AEE8" w14:textId="424D74C7">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2C4AED99" w14:textId="577AD876" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2C4AED99" w14:textId="577AD876">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vairāk par 0,100 MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5189CEF6" w14:textId="5AD17F67" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5189CEF6" w14:textId="5AD17F67">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2ED59F0A" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="2ED59F0A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="35F2C315" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="35F2C315" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="15E74C1E" w14:textId="22463327" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="15E74C1E" w14:textId="22463327">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14460" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="78C7BB94" w14:textId="67624A7E" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="78C7BB94" w14:textId="67624A7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta ēkas vai ēkas daļas izmēra kritērijs (K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A317217" w14:textId="67D46D57" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="50800D1F" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="50800D1F" w14:paraId="5A317217" w14:textId="67D46D57">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projektā plānoti ieguldījumi, kas nodrošina energoefektivitātes uzlabošanu ēkās ar kopējo iekštelpu platību:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="398C4D34" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="398C4D34" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3D32D798" w14:textId="7D1AC0A9" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3D32D798" w14:textId="7D1AC0A9">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6285A953" w14:textId="7BC56F33" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6285A953" w14:textId="7BC56F33">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>mazāku par 250 m</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3CBDBD74" w14:textId="333B601A" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3CBDBD74" w14:textId="333B601A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E59C4EF" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="1E59C4EF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kritērijs nav izslēdzošs, kritērijs dod papildu punktus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5619DEFC" w14:textId="56169905" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="004D1340">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="004D1340" w:rsidRDefault="00874C82" w14:paraId="5619DEFC" w14:textId="56169905">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kritērija vērtēšanā izmanto projekta iesniegumā sniegto informāciju.</w:t>
             </w:r>
             <w:r w:rsidR="00E41F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> In</w:t>
             </w:r>
             <w:r w:rsidR="00A239D2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="00E41F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ormācija tiek pārbaudīt</w:t>
             </w:r>
             <w:r w:rsidR="00A239D2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00E41F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, izmantojot </w:t>
             </w:r>
-            <w:r w:rsidR="00A239D2" w:rsidRPr="00A239D2">
+            <w:r w:rsidRPr="00A239D2" w:rsidR="00A239D2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Valsts zemes dienesta portāl</w:t>
             </w:r>
             <w:r w:rsidR="0099238F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidR="00A239D2" w:rsidRPr="00A239D2">
+            <w:r w:rsidRPr="00A239D2" w:rsidR="00A239D2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A239D2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:r w:rsidR="00A239D2" w:rsidRPr="00A239D2">
+            <w:r w:rsidRPr="00A239D2" w:rsidR="00A239D2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>adastrs.lv</w:t>
             </w:r>
             <w:r w:rsidR="0099238F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="69308C2A" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="69308C2A" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="43C80345" w14:textId="5FC141BF" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="43C80345" w14:textId="5FC141BF">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6B323F83" w14:textId="44452F43" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6B323F83" w14:textId="44452F43">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lielāku vai vienādu par 250 m</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="01BB6F71" w14:textId="2D21D909" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="01BB6F71" w14:textId="2D21D909">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAEF66E" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0EAEF66E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="64A3ECA6" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="64A3ECA6" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="729C4FBC" w14:textId="7B82247D" w:rsidR="00874C82" w:rsidRPr="00BA509A" w:rsidRDefault="00874C82" w:rsidP="00611328">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="00BA509A" w:rsidR="00874C82" w:rsidP="00611328" w:rsidRDefault="00874C82" w14:paraId="729C4FBC" w14:textId="7B82247D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA509A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14460" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3B2063DD" w14:textId="15C7E4DB" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="3B2063DD" w14:textId="15C7E4DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta gatavības pakāpes kritērijs (K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="3F4D35B8" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="3F4D35B8" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7FBA9490" w14:textId="074D8C6B" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7FBA9490" w14:textId="074D8C6B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.4.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E2469C" w14:textId="421D8909" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="33E2469C" w14:textId="421D8909">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visām projekta ietvaros plānotajām būvniecības darbībām projekta iesnieguma iesniegšanas brīdī ir veikta būvvaldes atzīme par projektēšanas nosacījumu izpildi būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā vai ir iesniegta būvvaldes izziņa, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama. Ir izstrādāts ēkas vai ēkas daļas </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Visām projekta ietvaros plānotajām būvniecības darbībām projekta iesnieguma iesniegšanas brīdī ir veikta būvvaldes atzīme par projektēšanas nosacījumu izpildi būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā vai ir iesniegta būvvaldes izziņa, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama. Ir izstrādāts ēkas vai ēkas daļas energosertifikāts</w:t>
+            </w:r>
             <w:r w:rsidR="00402417">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0ABB908A" w14:textId="3B0F15D5" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0ABB908A" w14:textId="3B0F15D5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38576ED3" w14:textId="5A70640E" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="38576ED3" w14:textId="5A70640E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Izslēdzošs kritērijs, saņemot kritērijā 0 punktus, projekts tiek noraidīts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="560696B5" w14:textId="5248D0C1" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="560696B5" w14:textId="5248D0C1">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kritērijā vērtē projekta gatavības pakāpi</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="32"/>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F54101B" w14:textId="27F24DEB" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6F54101B" w14:textId="27F24DEB">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritērija vērtēšanai izmanto projekta iesniegumā sniegto informāciju un tās pielikumā pievienotos vai minētos dokumentus, kā arī </w:t>
             </w:r>
             <w:r w:rsidR="00846941">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “Energoefektivitāte pirmajā vietā” kritērija </w:t>
-[...18 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t xml:space="preserve"> “Energoefektivitāte pirmajā vietā” kritērija izvērtējumu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="58A4A4A5" w14:textId="5FA0626D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektu noraida, ja </w:t>
             </w:r>
             <w:r w:rsidR="00E872FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>aģentūra</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> viennozīmīgi dokumentāli fiksē, ka nav izstrādāts ēkas vai ēkas daļas </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+              <w:t xml:space="preserve"> viennozīmīgi dokumentāli fiksē, ka nav izstrādāts ēkas vai ēkas daļas energosertifikāts</w:t>
+            </w:r>
+            <w:r w:rsidR="0070575C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>energosertifikāts</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="0070575C">
+              <w:t xml:space="preserve">, kas </w:t>
+            </w:r>
+            <w:r w:rsidR="00783DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kas </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00783DF7">
+              <w:t>atbilst MK noteikumiem Nr. 222</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>atbilst MK noteikumiem Nr. 222</w:t>
+              <w:t>, vai</w:t>
+            </w:r>
+            <w:r w:rsidR="00C81E8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tam</w:t>
             </w:r>
             <w:r w:rsidR="000B7A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>, vai</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> tam</w:t>
+              <w:t xml:space="preserve"> nav pievienots </w:t>
             </w:r>
             <w:r w:rsidR="000B7A1B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">pamatojums par </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> spēkā esošajām prasībām, ja tas izstrādāts pirms 2026. gada 19. jūnija</w:t>
+              <w:t>pamatojums par energosertifikāta spēkā esošajām prasībām, ja tas izstrādāts pirms 2026. gada 19. jūnija</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="0D3D45C3" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="0D3D45C3" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="364"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="10129D47" w14:textId="275B4F65" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="10129D47" w14:textId="275B4F65">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.4.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="35286092" w14:textId="1A204FC6" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="35286092" w14:textId="1A204FC6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Par projekta ietvaros plānotajām būvniecības darbībām nav sagatavota nepieciešamā dokumentācija, ir izstrādāts ēkas vai ēkas daļas </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00DC2A5A" w:rsidRPr="005962E9">
+              <w:t>Par projekta ietvaros plānotajām būvniecības darbībām nav sagatavota nepieciešamā dokumentācija, ir izstrādāts ēkas vai ēkas daļas energosertifikāts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9" w:rsidR="00DC2A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="690D8838" w14:textId="3AEA4DE8" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="690D8838" w14:textId="3AEA4DE8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472FBB9D" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="472FBB9D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="68E2EBE2" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="68E2EBE2" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="364"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7469B7CB" w14:textId="5B677535" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="7469B7CB" w14:textId="5B677535">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="20425DE0" w14:textId="4B0ECA54" w:rsidR="005517F7" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidR="005517F7" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="20425DE0" w14:textId="4B0ECA54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nav izstrādāts ēkas vai ēkas daļas </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:t>Nav izstrādāts ēkas vai ēkas daļas energosertifikāts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="16BCE468" w14:textId="2F14C18F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>energosertifikāts</w:t>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Izslēdzošs kritērijs, saņemot kritērijā 0 punktus, projekts tiek noraidīts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="67932559" w14:textId="1991284C" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="67932559" w14:textId="1991284C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130CB0AF" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="130CB0AF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C82" w:rsidRPr="005962E9" w14:paraId="269306E2" w14:textId="77777777" w:rsidTr="4E0A1323">
+      <w:tr w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidTr="1F549B00" w14:paraId="269306E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6C1D9DC0" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6C1D9DC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4739B088" w14:textId="7A3BA736" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4739B088" w14:textId="7A3BA736">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40D33B8D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimālais punktu skaits – </w:t>
             </w:r>
-            <w:r w:rsidR="74AC931A" w:rsidRPr="40D33B8D">
+            <w:r w:rsidRPr="40D33B8D" w:rsidR="74AC931A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B362CE6" w14:textId="3BED55ED" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0B362CE6" w14:textId="3BED55ED">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Maksimālais punktu skaits ~17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6EB3A518" w14:textId="413062DD" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6EB3A518" w14:textId="413062DD">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Projekta kopējo kvalitātes kritēriju vērtējumu aprēķina, izmantojot šādu formulu:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C57837D" w14:textId="6F6FD01A" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="0C57837D" w14:textId="6F6FD01A">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> = K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> + K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
@@ -21212,695 +20795,575 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> + K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> + K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="145BF7CD" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="145BF7CD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>kur:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="273E3F74" w14:textId="2973E32A" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="273E3F74" w14:textId="2973E32A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> – projekta kopējais kvalitātes kritēriju vērtējums;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A14FFAA" w14:textId="3B18164E" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="1A14FFAA" w14:textId="3B18164E">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> – projekta efektivitātes kritērijs;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A0CAEA" w14:textId="78432B09" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="32A0CAEA" w14:textId="78432B09">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> – projekta </w:t>
             </w:r>
             <w:r w:rsidR="000D1E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> kritērijs;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9548A6" w14:textId="575086C8" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="5D9548A6" w14:textId="575086C8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> – projekta ēkas vai ēkas daļas izmēra kritērijs;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4310F9BF" w14:textId="529F1BAD" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="4310F9BF" w14:textId="529F1BAD">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> – projekta gatavības pakāpes kritērijs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="184AB87C" w14:textId="06BAA6A0" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="184AB87C" w14:textId="06BAA6A0">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Atklāta konkursa rezultātā, ja atlases ietvaros netiek pieprasīts viss pieejamais finansējums, kvalitātes kritēriju, kuru vērtējums nav noteikts kā izslēdzošais, vērtējums nav jāveic. Šādā gadījumā arī projekta gatavības pakāpes kvalitātes kritēriju K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nevērtē un šī kritērija izslēdzošo aspektu (nav izstrādāts ēkas vai ēkas daļas </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005962E9">
+              <w:t xml:space="preserve"> nevērtē un šī kritērija izslēdzošo aspektu (nav izstrādāts ēkas vai ēkas daļas energosertifikāts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008161FE" w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>energosertifikāts</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="008161FE" w:rsidRPr="008161FE">
+              <w:t>, kas atbilst MK noteikumiem Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>, kas atbilst MK noteikumiem Nr.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008161FE">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008161FE" w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008161FE" w:rsidRPr="008161FE">
+              <w:t>222, vai tam nav pievienots pamatojums par energosertifikāta spēkā esošajām prasībām, ja tas izstrādāts pirms 2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">222, vai tam nav pievienots pamatojums par </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="008161FE" w:rsidRPr="008161FE">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008161FE" w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>energosertifikāta</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="008161FE" w:rsidRPr="008161FE">
+              <w:t>gada 19.</w:t>
+            </w:r>
+            <w:r w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> spēkā esošajām prasībām, ja tas izstrādāts pirms 2026.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008161FE">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008161FE" w:rsidR="008161FE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008161FE" w:rsidRPr="008161FE">
+              <w:t>jūnija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>gada 19.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008161FE">
+              <w:t xml:space="preserve">) izvērtē </w:t>
+            </w:r>
+            <w:r w:rsidR="00846941">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008161FE" w:rsidRPr="008161FE">
+              <w:t>HP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>jūnija</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> “Energoefektivitāte pirmajā vietā” kritērijā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="05943E33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">) izvērtē </w:t>
-[...22 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Atklāta konkursa rezultātā, ja atlases ietvaros tiek pieprasīts lielāks finansējuma apjoms, kā pieejams atlasei, jāveic projektu reģionālā atbalsta ranžēšana. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005962E9">
+              <w:rPr>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...53 lines deleted...]
-          <w:p w14:paraId="2322D324" w14:textId="32F76361" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
+              <w:t>Projektu ranžēšana notiek, ievērojot šādu algoritmu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="2322D324" w14:textId="32F76361">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="317" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>katram plānošanas reģionam noteiktais iniciāli maksimālais iespējamais pasākumā saņemamais finansējums ir 4 milj. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0AD0CA" w14:textId="042029CF" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="0A0AD0CA" w14:textId="042029CF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="317" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>kad visi iesniegtie projektu iesniegumi ir izvērtēti un sarindoti secībā pēc kvalitātes kritērijos iegūtā punktu skaita, apstiprināti tiek projektu iesniegumi pa plānošanas reģioniem līdz tiek sasniegts reģionam iniciāli maksimālais iespējamais finansējuma apjoms (4 milj. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>vai atlases kārtai paredzētais finansējuma apjoms (šajā gadījumā projektu iesniegumu apstiprināšanu tālāk neturpina)</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF89E83" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="5BF89E83" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="317" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>ja atlases kārtai paredzētais finansējuma apjoms vēl nav sasniegts, turpina projekta iesniegumu apstiprināšanu pēc principa, ja</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta iesniegums, kurā norādītais finansējuma apjoms plānošanas reģiona ietvaros vērtēšanas laikā pārsniedz iniciāli iespējamo maksimālo finansējumu, </w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>tas</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tiek novietots </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="6BE5EC37" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="006756FA">
+              <w:t xml:space="preserve"> tiek novietots ranžētās projektu iesniegumu secības beigās, priekšroku dodot nākamajam projekta iesniegumam, kurā norādītais finansējums iekļaujas attiecīgajam plānošanas reģionam iniciāli maksimāli pieejamā finansējuma ietvaros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="006756FA" w:rsidRDefault="00874C82" w14:paraId="6BE5EC37" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="317" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>tiklīdz plānošanas reģionu projektu iesniegumi finansējuma robežās ir apstiprināti</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un, ja ir izveidojies finansējuma atlikums (ja kādā plānošanas reģionā nav sasniegts iniciāli maksimālais pieejamais finansējuma apjoms), tā vietā tiek apstiprināts projekta </w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="6EA3F802" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="00874C82">
+              <w:t xml:space="preserve"> un, ja ir izveidojies finansējuma atlikums (ja kādā plānošanas reģionā nav sasniegts iniciāli maksimālais pieejamais finansējuma apjoms), tā vietā tiek apstiprināts projekta iesniegums, kas saņēmis visvairāk punktus kvalitātes kritērijos no cita plānošanas reģiona (kas savu iniciālo maksimāli pieejamo finansējumu bija sasniedzis).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="00874C82" w:rsidRDefault="00874C82" w14:paraId="6EA3F802" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienādu punktu gadījumā (izpildot </w:t>
-[...18 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>Vienādu punktu gadījumā (izpildot ranžēšanas nosacījumus) priekšroka tiek dota projektam, kurā (ievērojot minēto secību):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="004D1340" w:rsidRDefault="00874C82" w14:paraId="236E52A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="312" w:hanging="283"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Projekta efektivitātes kritērijā (K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>), ņemot vērā kritērija vērtību ar sešām zīmēm aiz komata, ir sasniegta augstāka vērtība;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A656FC3" w14:textId="597D83C0" w:rsidR="00874C82" w:rsidRPr="005962E9" w:rsidRDefault="00874C82" w:rsidP="004D1340">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="004D1340" w:rsidRDefault="00874C82" w14:paraId="5A656FC3" w14:textId="597D83C0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="312" w:hanging="283"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta </w:t>
             </w:r>
             <w:r w:rsidR="000D1E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
@@ -21910,153 +21373,139 @@
               <w:t xml:space="preserve"> kritērijā (K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">) tiks uzstādīta lielāka </w:t>
             </w:r>
             <w:r w:rsidR="000D1E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>AER</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> enerģijas papildu ražošanas jauda (</w:t>
-[...18 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t xml:space="preserve"> enerģijas papildu ražošanas jauda (kW);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005962E9" w:rsidR="00874C82" w:rsidP="004D1340" w:rsidRDefault="00874C82" w14:paraId="06C3F4CD" w14:textId="37495FE5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="312" w:hanging="283"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Ēkas izmēra kritērijā (K</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>) projekts tiks īstenots lielākā ēkas kopējā iekštelpu platībā (m</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005962E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7633ED15" w14:textId="77777777" w:rsidR="00D61901" w:rsidRPr="005962E9" w:rsidRDefault="00D61901" w:rsidP="00B40D62">
+    <w:p w:rsidRPr="005962E9" w:rsidR="00D61901" w:rsidP="00B40D62" w:rsidRDefault="00D61901" w14:paraId="7633ED15" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D61901" w:rsidRPr="005962E9" w:rsidSect="00D67E28">
+    <w:sectPr w:rsidRPr="005962E9" w:rsidR="00D61901" w:rsidSect="00D67E28">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="987" w:right="678" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12830B13" w14:textId="77777777" w:rsidR="00614166" w:rsidRPr="007D603C" w:rsidRDefault="00614166" w:rsidP="008E1D65">
+    <w:p w:rsidRPr="007D603C" w:rsidR="000C6A2C" w:rsidP="008E1D65" w:rsidRDefault="000C6A2C" w14:paraId="41191895" w14:textId="77777777">
       <w:r w:rsidRPr="007D603C">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A4428A7" w14:textId="77777777" w:rsidR="00614166" w:rsidRPr="007D603C" w:rsidRDefault="00614166" w:rsidP="008E1D65">
+    <w:p w:rsidRPr="007D603C" w:rsidR="000C6A2C" w:rsidP="008E1D65" w:rsidRDefault="000C6A2C" w14:paraId="3CF6170A" w14:textId="77777777">
       <w:r w:rsidRPr="007D603C">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01870562" w14:textId="77777777" w:rsidR="00614166" w:rsidRPr="007D603C" w:rsidRDefault="00614166"/>
+    <w:p w:rsidRPr="007D603C" w:rsidR="000C6A2C" w:rsidRDefault="000C6A2C" w14:paraId="456DDB40" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -22115,1972 +21564,1704 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E4E606" w14:textId="77777777" w:rsidR="00614166" w:rsidRPr="007D603C" w:rsidRDefault="00614166" w:rsidP="008E1D65">
+    <w:p w:rsidRPr="007D603C" w:rsidR="000C6A2C" w:rsidP="008E1D65" w:rsidRDefault="000C6A2C" w14:paraId="5706938A" w14:textId="77777777">
       <w:r w:rsidRPr="007D603C">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="504D12F1" w14:textId="77777777" w:rsidR="00614166" w:rsidRPr="007D603C" w:rsidRDefault="00614166" w:rsidP="008E1D65">
+    <w:p w:rsidRPr="007D603C" w:rsidR="000C6A2C" w:rsidP="008E1D65" w:rsidRDefault="000C6A2C" w14:paraId="4E006246" w14:textId="77777777">
       <w:r w:rsidRPr="007D603C">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21D56592" w14:textId="77777777" w:rsidR="00614166" w:rsidRPr="007D603C" w:rsidRDefault="00614166"/>
+    <w:p w:rsidRPr="007D603C" w:rsidR="000C6A2C" w:rsidRDefault="000C6A2C" w14:paraId="0D2E60BC" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1DB14C0A" w14:textId="0F1010F3" w:rsidR="007D603C" w:rsidRPr="009B4632" w:rsidRDefault="007D603C" w:rsidP="00766DC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B4632" w:rsidR="007D603C" w:rsidP="00766DC3" w:rsidRDefault="007D603C" w14:paraId="1DB14C0A" w14:textId="0F1010F3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00766DC3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieejama: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="006E0D32" w:rsidRPr="009B4632">
+      <w:hyperlink w:history="1" r:id="rId1">
+        <w:r w:rsidRPr="009B4632" w:rsidR="006E0D32">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/eiropas-regionalas-attistibas-fonda-eiropas-sociala-fonda-plus-kohezijas-fonda-un-taisnigas-parkartosanas-fonda-projektu-iesniegumu-atlases-metodika-2021-2027-gadam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6F34EE88" w14:textId="65CA3623" w:rsidR="00836606" w:rsidRPr="009B4632" w:rsidRDefault="00836606" w:rsidP="00766DC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B4632" w:rsidR="00836606" w:rsidP="00766DC3" w:rsidRDefault="00836606" w14:paraId="6F34EE88" w14:textId="65CA3623">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00766DC3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00247CC2" w:rsidRPr="009B4632">
+      <w:r w:rsidRPr="009B4632" w:rsidR="00247CC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ieejams</w:t>
       </w:r>
-      <w:r w:rsidR="0033746E" w:rsidRPr="009B4632">
+      <w:r w:rsidRPr="009B4632" w:rsidR="0033746E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="006E0D32" w:rsidRPr="009B4632">
+      <w:hyperlink w:history="1" r:id="rId2">
+        <w:r w:rsidRPr="009B4632" w:rsidR="006E0D32">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/331743-eiropas-savienibas-fondu-2021-2027-gada-planosanas-perioda-vadibas-likums</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0033746E" w:rsidRPr="009B4632">
+      <w:r w:rsidRPr="009B4632" w:rsidR="0033746E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7F5FECA6" w14:textId="0EB8006E" w:rsidR="008E1D65" w:rsidRPr="009B4632" w:rsidRDefault="008E1D65" w:rsidP="00766DC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B4632" w:rsidR="008E1D65" w:rsidP="00766DC3" w:rsidRDefault="008E1D65" w14:paraId="7F5FECA6" w14:textId="0EB8006E">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kritērija neatbilstības gadījumā </w:t>
+        <w:t xml:space="preserve"> Kritērija neatbilstības gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="0098423F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem lēmumu par projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0EF34DA7" w14:textId="09658586" w:rsidR="00435E1C" w:rsidRPr="00435E1C" w:rsidRDefault="00435E1C" w:rsidP="001966F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00435E1C" w:rsidR="00435E1C" w:rsidP="001966F7" w:rsidRDefault="00435E1C" w14:paraId="0EF34DA7" w14:textId="09658586">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435E1C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00435E1C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A5231">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="008A5231" w:rsidRPr="008A5231">
+      <w:r w:rsidRPr="008A5231" w:rsidR="008A5231">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">lānoto darbību un izmaksu demarkācija, ieguldījumu sinerģija </w:t>
       </w:r>
       <w:r w:rsidR="008A5231">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">jāpārbauda arī ar projektiem no </w:t>
       </w:r>
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">Emisijas kvotu izsolīšanas instrumenta investīcijām "Siltumnīcefekta gāzu emisiju samazināšana </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t>Emisijas kvotu izsolīšanas instrumenta investīcijām "Siltumnīcefekta gāzu emisiju samazināšana Iekšlietu ministrijas sistēmas iestāžu un pašvaldību policijas institūciju ēkās"</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47923">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>Iekšlietu</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ministrijas sistēmas iestāžu un pašvaldību policijas institūciju ēkās"</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A47923">
+        <w:t>Modernizācijas fonda investīcijām "Atjaunīgo energoresursu izmantošanas veicināšana daudzdzīvokļu ēkās, valsts un pašvaldību ēkās un energokopienās" un "Energoefektivitātes paaugstināšana transporta sektorā– atbalsts elektromobiļu un to uzlādes infrastruktūras ieviešanai"</w:t>
+      </w:r>
+      <w:r w:rsidR="001966F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t xml:space="preserve">, kā arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>Modernizācijas fonda investīcijām "</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t>Sociālā klimata fonda 2026.-2032.</w:t>
+      </w:r>
+      <w:r w:rsidR="001966F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>Atjaunīgo</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> energoresursu izmantošanas veicināšana daudzdzīvokļu ēkās, valsts un pašvaldību ēkās un </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t>gadam investīcij</w:t>
+      </w:r>
+      <w:r w:rsidR="001966F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>energokopienās</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>" un "Energoefektivitātes paaugstināšana transporta sektorā– atbalsts elektromobiļu un to uzlādes infrastruktūras ieviešanai"</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001966F7">
+        <w:t xml:space="preserve"> “Energoefektivitātes pasākumi ēkās, kas nodrošina pašvaldību sociālos mājokļus, īres mājokļus un pakalpojumus ar izmitināšanu” (tikai gadījum</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0243">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kā arī </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>Sociālā klimata fonda 2026.-2032.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001966F7">
+        <w:t>, ja netiks pieprasīts viss pieejamais finansējums un tiks sludināti papildu uzsaukumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80C48">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t> </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00213C00" w:rsidRPr="00213C00">
+      <w:r w:rsidRPr="00213C00" w:rsidR="00213C00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="280B6762" w14:textId="77777777" w:rsidR="00B75A1F" w:rsidRPr="009B4632" w:rsidRDefault="00B75A1F" w:rsidP="008E1D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B4632" w:rsidR="00B75A1F" w:rsidP="008E1D65" w:rsidRDefault="00B75A1F" w14:paraId="280B6762" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot e-pastus potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
+        <w:t xml:space="preserve"> Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot e-pastus potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0E574C0E" w14:textId="649B5326" w:rsidR="00267BD3" w:rsidRPr="00F020E9" w:rsidRDefault="00267BD3" w:rsidP="00F020E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00F020E9" w:rsidR="00267BD3" w:rsidP="00F020E9" w:rsidRDefault="00267BD3" w14:paraId="0E574C0E" w14:textId="649B5326">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F020E9">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F020E9" w:rsidRPr="00F020E9">
+      <w:r w:rsidRPr="00F020E9" w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Informāciju var izgūt arī izmantojot Kohēzijas politikas fondu vadības informācijas sistēmā (</w:t>
       </w:r>
-      <w:r w:rsidR="00F020E9" w:rsidRPr="008F0542">
+      <w:r w:rsidRPr="008F0542" w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F020E9" w:rsidRPr="008F0542">
+      <w:r w:rsidRPr="008F0542" w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Projektu portāl</w:t>
       </w:r>
       <w:r w:rsidR="00E31E58">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F020E9" w:rsidRPr="00F020E9">
+      <w:r w:rsidRPr="00F020E9" w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>) pieejamo funkcionalitāti</w:t>
       </w:r>
       <w:r w:rsidR="0073753B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F020E9" w:rsidRPr="00F020E9">
+      <w:r w:rsidRPr="00F020E9" w:rsidR="00F020E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>– e-izziņas par nodokļu nomaksas statusa izgūšana.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="624DA434" w14:textId="6C807A9D" w:rsidR="008821BD" w:rsidRPr="00D51403" w:rsidRDefault="008821BD" w:rsidP="00D51403">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00D51403" w:rsidR="008821BD" w:rsidP="00D51403" w:rsidRDefault="008821BD" w14:paraId="624DA434" w14:textId="6C807A9D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D51403">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D51403">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Atbilstoši Komisijas 2014. gada 17. jūnija Regulai (ES) Nr. 651/2014, ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu. Tomēr regulu Nr. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00570EDD" w:rsidRPr="007C0D09">
+      <w:hyperlink w:history="1" r:id="rId3">
+        <w:r w:rsidRPr="007C0D09" w:rsidR="00570EDD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>651/2014</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izņēmuma kārtā var piemērot uzņēmumiem, kuri 2019. gada 31. decembrī nebija nonākuši grūtībās, taču kļuva par grūtībās nonākušiem saimnieciskās darbības veicējiem laikā no 2020.</w:t>
       </w:r>
-      <w:r w:rsidR="00D51403" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>gada 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00D51403" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>janvāra līdz 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00D51403" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>gada 31.</w:t>
       </w:r>
-      <w:r w:rsidR="00D51403" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">decembrim, ja tas ir arī </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>expressis</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00570EDD" w:rsidRPr="00D51403">
+        <w:t>expressis verbis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzēts attiecīgajos MK noteikumos par SAM īstenošanu un ja to pieļauj ES fondu normatīvais regulējums. Eiropas Reģionālās attīstības fonda (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>– ERAF) un Kohēzijas fonda (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>– KF) gadījumā atbilstību Eiropas Parlamenta un Padomes 2021.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>gada 24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>jūnija regulas Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>2021/1058, par Eiropas Reģionālās attīstības fondu un Kohēzijas fondu 7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>panta 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>punkta d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00D51403">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51403" w:rsidR="00570EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>apakšpunktā noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w:rsidRPr="00C37538" w:rsidR="00C37538" w:rsidP="00C37538" w:rsidRDefault="00C37538" w14:paraId="67DAEFEB" w14:textId="67C1443D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C37538">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C37538">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projektu iesniegumu atlases ietvaros ir gan tādi projektu iesniedzēji, uz kuriem attiecināma grūtībās nonākuša saimnieciskās darbības veicēja prasības pārbaude, gan tādi, uz kuriem nav.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w:rsidRPr="007F4FE7" w:rsidR="00F719DB" w:rsidP="00A8560E" w:rsidRDefault="00F719DB" w14:paraId="72CA8EBE" w14:textId="07D9422E">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4FE7">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007F4FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FE7" w:rsidR="0091097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atbilstoši Komisijas paziņojuma par Līguma par </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0802">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FE7" w:rsidR="0091097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbību 107. panta 1. punktā minēto komercdarbības atbalsta jēdzienu (2016/C 262/01) 7., 8. un 9. punktam par uzņēmumu uzskata jebkuru subjektu, kas veic saimniecisko darbību, neatkarīgi no subjekta juridiskās formas un tā, vai subjekts ir izveidots ar mērķi gūt peļņu, vai ir bezpeļņas subjekts.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w:rsidRPr="006A4BA7" w:rsidR="006A4BA7" w:rsidP="00A8560E" w:rsidRDefault="006A4BA7" w14:paraId="170C68F7" w14:textId="60CDC282">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4FE7">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007F4FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FE7" w:rsidR="0091097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Mikrouzņēmums, mazais un vidējais uzņēmums.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w:rsidRPr="00E7754E" w:rsidR="00E7754E" w:rsidP="00E7754E" w:rsidRDefault="00E7754E" w14:paraId="150FEC32" w14:textId="05D7D4F8">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7754E">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E7754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atbalsta pretendents/ projekta iesniedzējs ir iesniedzis apliecinājumu, ka tas neatbilst minētajām pazīmēm, ņemot vērā, ka par šo prasību nav iespējams gūt pārliecību no publiskajos reģistros ietvertās informācijas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w:rsidRPr="004E67E1" w:rsidR="00BC6C58" w:rsidP="007E5919" w:rsidRDefault="00BC6C58" w14:paraId="293602ED" w14:textId="29B3E7F0">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67E1">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004E67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67E1" w:rsidR="004E67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Atbalsta pretendents/ projekta iesniedzējs ir iesniedzis apliecinājumu, ka tas neatbilst minētajām pazīmēm, ņemot vērā, ka par šo prasību nav iespējams gūt pārliecību no publiskajos reģistros ietvertās informācijas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w:rsidRPr="00EA1151" w:rsidR="00931A85" w:rsidP="00EA1151" w:rsidRDefault="00931A85" w14:paraId="03138245" w14:textId="6073526C">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1151">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151" w:rsidR="00E244C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Atbalsta pretendents/ projekta iesniedzējs ir iesniedzis apliecinājumu, ka tas neatbilst minētajām pazīmēm, ņemot vērā, ka par šo prasību nav iespējams gūt pārliecību no publiskajos reģistros ietvertās informācijas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w:rsidRPr="00EA1151" w:rsidR="004A07CA" w:rsidP="00EA1151" w:rsidRDefault="004A07CA" w14:paraId="35317AA5" w14:textId="78ACCF76">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1151">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uzņēmumu reģistra informācija un informācija, kas pieejama no informācijas atkalizmantotājiem.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w:rsidRPr="000F3A8E" w:rsidR="000F3A8E" w:rsidP="00EA1151" w:rsidRDefault="000F3A8E" w14:paraId="5047ABB5" w14:textId="67C48538">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1151">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151" w:rsidR="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Saskaņā ar Gada pārskata un konsolidēto gada pārskatu likuma 97.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151" w:rsidR="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta pirmajā daļā norādīto gada pārskatu sabiedrība iesniedz ne vēlāk kā mēnesi pēc gada pārskata apstiprināšanas un ne vēlāk kā četrus mēnešus pēc pārskata gada beigām. Vidēja sabiedrība, liela sabiedrība un koncerna mātes sabiedrība, kura sagatavo konsolidēto gada pārskatu, ne vēlāk kā septiņus mēnešus pēc pārskata gada beigām iesniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="00633189">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>VID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151" w:rsidR="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papīra formā vai elektroniski sagatavota gada pārskata (finanšu pārskata un vadības ziņojuma) un konsolidētā gada pārskata (ja tāds ir) atvasinājumu elektroniskā formā — elektronisku norakstu vai elektronisku kopiju (ja tas noteikts normatīvajos aktos par sabiedrību sagatavoto finanšu pārskatu vai konsolidēto finanšu pārskatu elektroniskā noraksta formu iesniegšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00633189">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>VID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1151" w:rsidR="00EA1151">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elektroniskajā deklarēšanas sistēmā) Elektroniskajā deklarēšanas sistēmā kopā ar paskaidrojumu (elektroniskā formā) par to, kad gada pārskats un konsolidētais gada pārskats (ja tāds ir) apstiprināts.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w:rsidRPr="00683EFE" w:rsidR="00683EFE" w:rsidRDefault="00683EFE" w14:paraId="72ABF801" w14:textId="61BE56B6">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683EFE">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00683EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komerclikuma 198. panta 1. punkta 8. apakšpunkts</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w:rsidRPr="00734F2E" w:rsidR="005158AA" w:rsidP="00626648" w:rsidRDefault="005158AA" w14:paraId="30FF12C0" w14:textId="7FDA6037">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734F2E">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00734F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00626648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626648" w:rsidR="00626648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>rojektu iesniegumu atlases ietvaros ir gan tādi projektu iesniedzēji, uz kuriem MK noteikumos par SAM īstenošanu ir noteiktas prasības par</w:t>
+      </w:r>
+      <w:r w:rsidR="00626648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626648" w:rsidR="00626648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>atbalsta piešķiršanu vispārējās tautsaimnieciskas nozīmes pakalpojuma sniedzējiem, gan tādi, kuriem šādas prasības nav noteiktas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w:rsidRPr="000A7F54" w:rsidR="00AA73D0" w:rsidP="000A7F54" w:rsidRDefault="00AA73D0" w14:paraId="7B03376E" w14:textId="4C18BFE1">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7F54">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Komisijas 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00B75BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>gada 16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00B75BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decembra Lēmums (ES) 2025/2630 par Līguma par </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0802">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbību 106.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00B75BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>panta 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00B75BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>punkta piemērošanu valsts atbalstam attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi, un ar ko atceļ Lēmumu 2012/21/ES (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>– Lēmums Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="000A7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>2025/2630), savukārt attiecībā uz esošajām individuālajam atbalstam un atbalsta shēmām attiecināmi Lēmuma Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37940">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>2025/2630 9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="000A7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F54" w:rsidR="00307104">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pantā noteiktie pārejas nosacījumi.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w:rsidRPr="004A5113" w:rsidR="009D2A7A" w:rsidP="00611328" w:rsidRDefault="009D2A7A" w14:paraId="3DB7485D" w14:textId="3BA63E11">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734F2E" w:rsidR="004027E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Projektu iesniegumu atlases ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidR="004027E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5113" w:rsidR="004A5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ir gan tādi projektu iesniedzēji, uz kuriem MK noteikumos par SAM īstenošanu ir noteikti nosacījumi, lai</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5113" w:rsidR="004A5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>atbalsts tiem nekvalificētos kā komercdarbības atbalsts, gan tādi, kuriem minētie nosacījumi nav noteikti.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w:rsidRPr="002B27C0" w:rsidR="00874C82" w:rsidP="0016489E" w:rsidRDefault="00874C82" w14:paraId="5B0B9FE3" w14:textId="5510DCAA">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B27C0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002B27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atbilstoši Eiropas Komisijas paziņojuma par Līguma par </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0802">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbību 107. panta 1. punktā minēto komercdarbības atbalsta jēdzienu (2016/C 262/01) 207. punktam “ja jaukta izmantojuma gadījumā infrastruktūru izmanto galvenokārt tikai nesaimnieciskajai darbībai, Komisija uzskata, ka valsts atbalsta noteikumi uz attiecīgo finansējumu var vispār neattiekties ar nosacījumu, ka saimnieciskā darbība ir vienīgi papildinoša, tas ir, šī darbība ir tieši saistīta ar infrastruktūras ekspluatāciju un tai nepieciešama vai nesaraujami saistīta ar tās galveno nesaimniecisko izmantojumu.” Papildinošās saimnieciskās darbības apjomam ir jābūt ierobežotam attiecībā pret infrastruktūras jaudu, proti, infrastruktūras saimniecisko izmantojumu var uzskatīt par papildinošu, ja šai darbībai ik gadu atvēlētā jauda nepārsniedz 20 % no infrastruktūras kopējās gada jaudas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w:rsidR="00874C82" w:rsidP="0016489E" w:rsidRDefault="00874C82" w14:paraId="2AF5F116" w14:textId="0C49F83D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B27C0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002B27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atbilstoši Eiropas Komisijas paziņojuma par Līguma par </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0802">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbību 107. panta 1. punktā minēto komercdarbības atbalsta jēdzienu (2016/C 262/01) 207. punktam ar papildpakalpojumiem (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B27C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...789 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>customary amenities</w:t>
+      </w:r>
       <w:r w:rsidRPr="002B27C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>) saprot tādus pakalpojumus infrastruktūrā, kurus galvenokārt izmanto tikai nesaimnieciskajai darbībai. Turklāt šādi papildpakalpojumi parasti neietekmē tirdzniecību starp dalībvalstīm, jo tie diez vai piesaistītu citu dalībvalstu klientus un to finansēšana diez vai izraisītu būtisku ietekmi uz pārrobežu ieguldījumiem vai uzņēmējdarbību. Līdz ar to šādiem papildpakalpojumiem nav nepieciešams piemērot komercdarbības atbalsta regulējumu, jo attiecībā uz tiem neizpildās komercdarbības atbalsta ceturtā pazīme</w:t>
       </w:r>
       <w:r w:rsidR="00C44AA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B27C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">– ietekme uz </w:t>
       </w:r>
       <w:r w:rsidR="006F0802">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
       <w:r w:rsidRPr="002B27C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> iekšējo tirgu un konkurenci.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="6F8C8378" w14:textId="1B28D273" w:rsidR="00EB3F8B" w:rsidRPr="00B56406" w:rsidRDefault="00EB3F8B" w:rsidP="00A471EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00B56406" w:rsidR="00EB3F8B" w:rsidP="00A471EE" w:rsidRDefault="00EB3F8B" w14:paraId="6F8C8378" w14:textId="1B28D273">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56406">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B56406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Vadlīnijas </w:t>
       </w:r>
-      <w:r w:rsidR="00A471EE" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00A471EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>orizontāl</w:t>
       </w:r>
-      <w:r w:rsidR="00A471EE" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00A471EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> princip</w:t>
       </w:r>
-      <w:r w:rsidR="00A471EE" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00A471EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Vienlīdzība, iekļaušana, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+        <w:t>“Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana” īstenošanai un uzraudzībai (2021-2027) 5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="002F3E97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>nediskriminācija</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+        <w:t>pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="002F3E97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>pamattiesību</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ievērošana” īstenošanai un uzraudzībai (2021-2027) 5.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F3E97" w:rsidRPr="00B56406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="002F3E97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>pielikums</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F3E97" w:rsidRPr="00B56406">
+        <w:t>ieejam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="00F82660">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA2320" w:rsidRPr="00B56406">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="00FA2320">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56406" w:rsidR="00F82660">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F3E97" w:rsidRPr="00B56406">
-[...30 lines deleted...]
-        <w:r w:rsidR="00676713" w:rsidRPr="00B56406">
+      <w:hyperlink w:history="1" r:id="rId4">
+        <w:r w:rsidRPr="00B56406" w:rsidR="00676713">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00676713" w:rsidRPr="00B56406">
+      <w:r w:rsidRPr="00B56406" w:rsidR="00676713">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="10345BE6" w14:textId="306D5724" w:rsidR="00874C82" w:rsidRPr="009B4632" w:rsidRDefault="00874C82" w:rsidP="008409BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B4632" w:rsidR="00874C82" w:rsidP="008409BF" w:rsidRDefault="00874C82" w14:paraId="10345BE6" w14:textId="306D5724">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Metodiskais materiāls “Ieteikumi diskrimināciju un stereotipus mazinošai komunikācijai ar sabiedrību”. Labklājības ministrija. Pieejams:</w:t>
+      </w:r>
+      <w:r w:rsidR="00704D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B4632">
-[...12 lines deleted...]
-        <w:r w:rsidR="008612C1" w:rsidRPr="008612C1">
+      <w:hyperlink w:history="1" r:id="rId5">
+        <w:r w:rsidRPr="008612C1" w:rsidR="008612C1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.lm.gov.lv/lv/media/18838/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="43B62EF1" w14:textId="6C3B2C62" w:rsidR="00874C82" w:rsidRPr="009B4632" w:rsidRDefault="00874C82" w:rsidP="005761F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B4632" w:rsidR="00874C82" w:rsidP="005761F0" w:rsidRDefault="00874C82" w14:paraId="43B62EF1" w14:textId="6C3B2C62">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId6" w:history="1">
+        <w:t xml:space="preserve"> Tīmekļvietņu piekļūstamības vadlīnijas. Labklājības ministrija. Pieejams: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="009B4632">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.varam.gov.lv/lv/timeklvietnu-pieklustamibas-vadlinijas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="5F4A03AC" w14:textId="77777777" w:rsidR="00314B78" w:rsidRDefault="00FE281D" w:rsidP="00FE281D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="00314B78" w:rsidP="00FE281D" w:rsidRDefault="00FE281D" w14:paraId="5F4A03AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F68EA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F68EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Tai skaitā atbilstība Ministru kabineta 2026. gada 16. jūnija noteikumu Nr. 349 “Grozījumi Ministru kabineta 2021. gada 8. aprīļa noteikumos Nr. 222 "Ēku energoefektivitātes aprēķina metodes un ēku energos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F68EA" w:rsidR="00FE281D" w:rsidP="00FE281D" w:rsidRDefault="00FE281D" w14:paraId="2577AFB3" w14:textId="7857E71C">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F68EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tai skaitā atbilstība Ministru kabineta 2026. gada 16. jūnija noteikumu Nr. 349 “Grozījumi Ministru kabineta 2021. gada 8. aprīļa noteikumos Nr. 222 "Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F68EA">
+        <w:t>ertifikācijas noteikumi" prasībām</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>energos</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. Pieejami </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="00261585">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F68EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="7B9C2BC8" w14:textId="77777777" w:rsidR="00FE281D" w:rsidRPr="009B18ED" w:rsidRDefault="00FE281D" w:rsidP="00FE281D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="009B18ED" w:rsidR="00FE281D" w:rsidP="00FE281D" w:rsidRDefault="00FE281D" w14:paraId="7B9C2BC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F68EA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F68EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00810F1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ministru ka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>bineta 2021. gada 8. aprīļa noteikumi Nr. 222 “</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36813">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E36813">
+        <w:t>Ēku energoefektivitātes aprēķina metodes un ēku energosertifikācijas noteikumi</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>energosertifikācijas</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">”. Pieejami </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="00E36813">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="31436469" w14:textId="1B52D53A" w:rsidR="00C73071" w:rsidRPr="006719DB" w:rsidRDefault="00C73071" w:rsidP="006719DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="006719DB" w:rsidR="00C73071" w:rsidP="006719DB" w:rsidRDefault="00C73071" w14:paraId="31436469" w14:textId="1B52D53A">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006719DB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006719DB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Ogļskābā gāze jeb oglekļa dioksīds</w:t>
+        <w:t xml:space="preserve"> Ogļskābā gāze jeb oglekļa dioksīds</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="7452E167" w14:textId="77777777" w:rsidR="00874C82" w:rsidRPr="00B51C4A" w:rsidRDefault="00874C82" w:rsidP="00E118AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00B51C4A" w:rsidR="00874C82" w:rsidP="00E118AD" w:rsidRDefault="00874C82" w14:paraId="7452E167" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Formulas koeficienta K</w:t>
+        <w:t xml:space="preserve"> Formulas koeficienta K</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> daļas 12/(F/E), 16835/(F/G) un 1000/(F/A) katru atsevišķi noapaļo ar sešām zīmēm aiz komata. Turpinot kritērija izvērtēšanu, gala vērtību K</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kritērijam noapaļo ar vienu zīmi aiz komata. Summas vērtību ar sešām zīmēm aiz komata izmanto tikai projektu reģionālā atbalsta </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> kritērijam noapaļo ar vienu zīmi aiz komata. Summas vērtību ar sešām zīmēm aiz komata izmanto tikai projektu reģionālā atbalsta ranžēšanai. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="68B3157F" w14:textId="70872480" w:rsidR="00874C82" w:rsidRPr="00B51C4A" w:rsidRDefault="00874C82" w:rsidP="00E118AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00B51C4A" w:rsidR="00874C82" w:rsidP="00E118AD" w:rsidRDefault="00874C82" w14:paraId="68B3157F" w14:textId="70872480">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Izteikts balstoties uz līdzvērtīgu investīciju</w:t>
       </w:r>
       <w:r w:rsidR="00EE42DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005140BA" w:rsidRPr="005962E9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005962E9" w:rsidR="005140BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F0802">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atveseļošanas un noturības mehānisma plāna reformu un investīciju virziena 1.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -24146,61 +23327,61 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kritērijam,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>piešķirot kvalitātes kritērija sadaļai divkāršu vērtības novērtējuma ietekmi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="394C9AA7" w14:textId="02A50D32" w:rsidR="00874C82" w:rsidRPr="00954C98" w:rsidRDefault="00874C82" w:rsidP="00E118AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="00954C98" w:rsidR="00874C82" w:rsidP="00E118AD" w:rsidRDefault="00874C82" w14:paraId="394C9AA7" w14:textId="02A50D32">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Izteikts balstoties uz līdzvērtīgu investīciju</w:t>
       </w:r>
       <w:r w:rsidR="00EE42DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -24284,109 +23465,109 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kritērijam</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51C4A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>piešķirot kvalitātes kritērija sadaļai līdzvērtīgu novērtējuma ietekmi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="136B50D1" w14:textId="64C38DA9" w:rsidR="00874C82" w:rsidRPr="009B4632" w:rsidDel="00424715" w:rsidRDefault="00874C82" w:rsidP="00A530E1">
+    <w:p w:rsidRPr="009B4632" w:rsidR="00874C82" w:rsidDel="00424715" w:rsidP="00A530E1" w:rsidRDefault="00874C82" w14:paraId="136B50D1" w14:textId="64C38DA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Segoe UI" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rojekta gatavību </w:t>
       </w:r>
       <w:r w:rsidR="0098423F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Segoe UI" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E44828">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Segoe UI" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Segoe UI" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiksē uz projektu iesniegumu atlases pēdējo dienu, t.i., dienu, līdz kurai var iesniegt projekta iesniegumus</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A58AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31C915A"/>
     <w:lvl w:ilvl="0" w:tplc="59E621C6">
@@ -24465,147 +23646,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01457093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B123A22"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="074B03EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9DA2C02"/>
     <w:lvl w:ilvl="0" w:tplc="D1DEDE86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DAE1316">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25106,147 +24287,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12503BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3DA309C"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C73041"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B24242B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25616,51 +24797,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1661B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BE62EE4"/>
     <w:lvl w:ilvl="0" w:tplc="47F2803A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2302" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -26058,146 +25239,146 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F824ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445FF6"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF506E98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31012C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40AA06A2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26689,147 +25870,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B096291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5552AF32"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE22D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78C00348"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -27526,147 +26707,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76AB43B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D4C1A94"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1101415452">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="25521856">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="982345199">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="783156329">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1257516206">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1009914707">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1557469496">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="864640347">
@@ -27789,79 +26970,88 @@
   <w:num w:numId="29" w16cid:durableId="641423810">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="340397147">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="437333030">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1487433828">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="15663632">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2104566368">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="592981088">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Madara Sporāne">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::madara.sporane@cfla.gov.lv::1739157f-bb70-42a1-b2b3-87d7a8214ede"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC5C37"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="00000248"/>
     <w:rsid w:val="000006F2"/>
     <w:rsid w:val="00000B80"/>
     <w:rsid w:val="00000D69"/>
     <w:rsid w:val="00001475"/>
     <w:rsid w:val="00001D23"/>
     <w:rsid w:val="00001D35"/>
     <w:rsid w:val="00002261"/>
     <w:rsid w:val="000025AA"/>
     <w:rsid w:val="00003AEC"/>
     <w:rsid w:val="00004DDA"/>
     <w:rsid w:val="00004E9F"/>
     <w:rsid w:val="000059B4"/>
     <w:rsid w:val="0000632E"/>
     <w:rsid w:val="00006341"/>
     <w:rsid w:val="00007AC8"/>
     <w:rsid w:val="00007EB6"/>
     <w:rsid w:val="000101D9"/>
     <w:rsid w:val="00010833"/>
     <w:rsid w:val="000111C4"/>
     <w:rsid w:val="00011902"/>
     <w:rsid w:val="000119CA"/>
     <w:rsid w:val="0001264C"/>
     <w:rsid w:val="0001330C"/>
     <w:rsid w:val="000133ED"/>
@@ -28048,50 +27238,51 @@
     <w:rsid w:val="000B6788"/>
     <w:rsid w:val="000B6A8B"/>
     <w:rsid w:val="000B6B92"/>
     <w:rsid w:val="000B756A"/>
     <w:rsid w:val="000B76F0"/>
     <w:rsid w:val="000B786F"/>
     <w:rsid w:val="000B7A0E"/>
     <w:rsid w:val="000B7A1B"/>
     <w:rsid w:val="000C08F0"/>
     <w:rsid w:val="000C0BA1"/>
     <w:rsid w:val="000C19C0"/>
     <w:rsid w:val="000C23B6"/>
     <w:rsid w:val="000C23EC"/>
     <w:rsid w:val="000C271A"/>
     <w:rsid w:val="000C28C5"/>
     <w:rsid w:val="000C3856"/>
     <w:rsid w:val="000C38D4"/>
     <w:rsid w:val="000C4710"/>
     <w:rsid w:val="000C48D1"/>
     <w:rsid w:val="000C499A"/>
     <w:rsid w:val="000C4D42"/>
     <w:rsid w:val="000C4FEA"/>
     <w:rsid w:val="000C52DC"/>
     <w:rsid w:val="000C5BBD"/>
     <w:rsid w:val="000C68E7"/>
+    <w:rsid w:val="000C6A2C"/>
     <w:rsid w:val="000C6A7D"/>
     <w:rsid w:val="000C6BBB"/>
     <w:rsid w:val="000C6C28"/>
     <w:rsid w:val="000C7410"/>
     <w:rsid w:val="000C74C0"/>
     <w:rsid w:val="000D1759"/>
     <w:rsid w:val="000D1AB2"/>
     <w:rsid w:val="000D1E8B"/>
     <w:rsid w:val="000D1F2D"/>
     <w:rsid w:val="000D2463"/>
     <w:rsid w:val="000D2879"/>
     <w:rsid w:val="000D28F5"/>
     <w:rsid w:val="000D32A8"/>
     <w:rsid w:val="000D39A2"/>
     <w:rsid w:val="000D3ADD"/>
     <w:rsid w:val="000D3D90"/>
     <w:rsid w:val="000D4486"/>
     <w:rsid w:val="000D4A09"/>
     <w:rsid w:val="000D4E37"/>
     <w:rsid w:val="000D540E"/>
     <w:rsid w:val="000D5757"/>
     <w:rsid w:val="000D65A1"/>
     <w:rsid w:val="000D66C6"/>
     <w:rsid w:val="000D799E"/>
     <w:rsid w:val="000D7B89"/>
@@ -28572,50 +27763,51 @@
     <w:rsid w:val="002620DE"/>
     <w:rsid w:val="002624D6"/>
     <w:rsid w:val="002627F7"/>
     <w:rsid w:val="00262B52"/>
     <w:rsid w:val="00262C97"/>
     <w:rsid w:val="00262DA8"/>
     <w:rsid w:val="00262DD5"/>
     <w:rsid w:val="00262FCC"/>
     <w:rsid w:val="0026371F"/>
     <w:rsid w:val="002652EF"/>
     <w:rsid w:val="002659F6"/>
     <w:rsid w:val="00267019"/>
     <w:rsid w:val="00267680"/>
     <w:rsid w:val="00267BD3"/>
     <w:rsid w:val="00267E5E"/>
     <w:rsid w:val="00270503"/>
     <w:rsid w:val="00270A24"/>
     <w:rsid w:val="00270ECC"/>
     <w:rsid w:val="00270F5C"/>
     <w:rsid w:val="00271566"/>
     <w:rsid w:val="00271CAC"/>
     <w:rsid w:val="00272769"/>
     <w:rsid w:val="002727F7"/>
     <w:rsid w:val="0027285C"/>
     <w:rsid w:val="00272BFB"/>
+    <w:rsid w:val="00273387"/>
     <w:rsid w:val="002733B9"/>
     <w:rsid w:val="002736CC"/>
     <w:rsid w:val="00273A7F"/>
     <w:rsid w:val="00274197"/>
     <w:rsid w:val="00274A6C"/>
     <w:rsid w:val="00276339"/>
     <w:rsid w:val="00276817"/>
     <w:rsid w:val="0027690D"/>
     <w:rsid w:val="00276967"/>
     <w:rsid w:val="002769FF"/>
     <w:rsid w:val="00276D95"/>
     <w:rsid w:val="002779A9"/>
     <w:rsid w:val="00277B42"/>
     <w:rsid w:val="0028070B"/>
     <w:rsid w:val="002807AA"/>
     <w:rsid w:val="00280B0A"/>
     <w:rsid w:val="00280B1D"/>
     <w:rsid w:val="00282A02"/>
     <w:rsid w:val="0028306A"/>
     <w:rsid w:val="00283380"/>
     <w:rsid w:val="002838B0"/>
     <w:rsid w:val="00283D43"/>
     <w:rsid w:val="00284CB4"/>
     <w:rsid w:val="0028643F"/>
     <w:rsid w:val="00286E55"/>
@@ -29563,50 +28755,51 @@
     <w:rsid w:val="005854C3"/>
     <w:rsid w:val="00586712"/>
     <w:rsid w:val="00586837"/>
     <w:rsid w:val="00586E4E"/>
     <w:rsid w:val="00590621"/>
     <w:rsid w:val="00591AA4"/>
     <w:rsid w:val="00592D72"/>
     <w:rsid w:val="00593E9F"/>
     <w:rsid w:val="005944AD"/>
     <w:rsid w:val="00595EEB"/>
     <w:rsid w:val="0059627F"/>
     <w:rsid w:val="005962E9"/>
     <w:rsid w:val="0059704F"/>
     <w:rsid w:val="00597CAF"/>
     <w:rsid w:val="005A0340"/>
     <w:rsid w:val="005A0361"/>
     <w:rsid w:val="005A1908"/>
     <w:rsid w:val="005A198B"/>
     <w:rsid w:val="005A1C3B"/>
     <w:rsid w:val="005A240C"/>
     <w:rsid w:val="005A2B39"/>
     <w:rsid w:val="005A31C7"/>
     <w:rsid w:val="005A3619"/>
     <w:rsid w:val="005A3DB3"/>
     <w:rsid w:val="005A4DDC"/>
+    <w:rsid w:val="005A4E8E"/>
     <w:rsid w:val="005A4F96"/>
     <w:rsid w:val="005A5416"/>
     <w:rsid w:val="005A568E"/>
     <w:rsid w:val="005A626B"/>
     <w:rsid w:val="005A6324"/>
     <w:rsid w:val="005B025F"/>
     <w:rsid w:val="005B02CC"/>
     <w:rsid w:val="005B0658"/>
     <w:rsid w:val="005B07F7"/>
     <w:rsid w:val="005B08AA"/>
     <w:rsid w:val="005B14BD"/>
     <w:rsid w:val="005B16EB"/>
     <w:rsid w:val="005B1F43"/>
     <w:rsid w:val="005B2562"/>
     <w:rsid w:val="005B2D15"/>
     <w:rsid w:val="005B2D5B"/>
     <w:rsid w:val="005B3194"/>
     <w:rsid w:val="005B31CB"/>
     <w:rsid w:val="005B33B2"/>
     <w:rsid w:val="005B38A8"/>
     <w:rsid w:val="005B43E7"/>
     <w:rsid w:val="005B475B"/>
     <w:rsid w:val="005B4930"/>
     <w:rsid w:val="005B4CA3"/>
     <w:rsid w:val="005B4F51"/>
@@ -29650,50 +28843,51 @@
     <w:rsid w:val="005D2D37"/>
     <w:rsid w:val="005D4609"/>
     <w:rsid w:val="005D5445"/>
     <w:rsid w:val="005D5470"/>
     <w:rsid w:val="005D6E02"/>
     <w:rsid w:val="005D70CD"/>
     <w:rsid w:val="005D7193"/>
     <w:rsid w:val="005D73C0"/>
     <w:rsid w:val="005D7658"/>
     <w:rsid w:val="005E027D"/>
     <w:rsid w:val="005E0520"/>
     <w:rsid w:val="005E0A9C"/>
     <w:rsid w:val="005E11FD"/>
     <w:rsid w:val="005E16DF"/>
     <w:rsid w:val="005E1754"/>
     <w:rsid w:val="005E1936"/>
     <w:rsid w:val="005E315C"/>
     <w:rsid w:val="005E3DAB"/>
     <w:rsid w:val="005E4583"/>
     <w:rsid w:val="005E4FFE"/>
     <w:rsid w:val="005E5E4B"/>
     <w:rsid w:val="005E66B0"/>
     <w:rsid w:val="005E6806"/>
     <w:rsid w:val="005E6D89"/>
     <w:rsid w:val="005E6DAF"/>
+    <w:rsid w:val="005E71BB"/>
     <w:rsid w:val="005E71C1"/>
     <w:rsid w:val="005E72FA"/>
     <w:rsid w:val="005E7472"/>
     <w:rsid w:val="005E75D8"/>
     <w:rsid w:val="005E78AC"/>
     <w:rsid w:val="005E79BB"/>
     <w:rsid w:val="005E7B43"/>
     <w:rsid w:val="005F0240"/>
     <w:rsid w:val="005F07F1"/>
     <w:rsid w:val="005F0DF4"/>
     <w:rsid w:val="005F14CF"/>
     <w:rsid w:val="005F166F"/>
     <w:rsid w:val="005F1C21"/>
     <w:rsid w:val="005F2749"/>
     <w:rsid w:val="005F2922"/>
     <w:rsid w:val="005F30AB"/>
     <w:rsid w:val="005F4B83"/>
     <w:rsid w:val="005F4C49"/>
     <w:rsid w:val="005F4F24"/>
     <w:rsid w:val="005F5589"/>
     <w:rsid w:val="005F55C4"/>
     <w:rsid w:val="005F6A6E"/>
     <w:rsid w:val="005F7A0E"/>
     <w:rsid w:val="00600FEB"/>
     <w:rsid w:val="00600FEC"/>
@@ -31026,50 +30220,51 @@
     <w:rsid w:val="00A44005"/>
     <w:rsid w:val="00A45912"/>
     <w:rsid w:val="00A45AE6"/>
     <w:rsid w:val="00A46275"/>
     <w:rsid w:val="00A4644D"/>
     <w:rsid w:val="00A465FC"/>
     <w:rsid w:val="00A46F58"/>
     <w:rsid w:val="00A471EE"/>
     <w:rsid w:val="00A47522"/>
     <w:rsid w:val="00A47856"/>
     <w:rsid w:val="00A47923"/>
     <w:rsid w:val="00A501A2"/>
     <w:rsid w:val="00A50AC3"/>
     <w:rsid w:val="00A510F0"/>
     <w:rsid w:val="00A515EF"/>
     <w:rsid w:val="00A51DEE"/>
     <w:rsid w:val="00A5283B"/>
     <w:rsid w:val="00A52A18"/>
     <w:rsid w:val="00A52A45"/>
     <w:rsid w:val="00A52BEC"/>
     <w:rsid w:val="00A530E1"/>
     <w:rsid w:val="00A534DF"/>
     <w:rsid w:val="00A545E8"/>
     <w:rsid w:val="00A5494B"/>
     <w:rsid w:val="00A55084"/>
+    <w:rsid w:val="00A554D5"/>
     <w:rsid w:val="00A5551C"/>
     <w:rsid w:val="00A559B0"/>
     <w:rsid w:val="00A55C7B"/>
     <w:rsid w:val="00A56B66"/>
     <w:rsid w:val="00A60B36"/>
     <w:rsid w:val="00A60D69"/>
     <w:rsid w:val="00A6107D"/>
     <w:rsid w:val="00A61350"/>
     <w:rsid w:val="00A61DBA"/>
     <w:rsid w:val="00A6218D"/>
     <w:rsid w:val="00A62411"/>
     <w:rsid w:val="00A62654"/>
     <w:rsid w:val="00A634AD"/>
     <w:rsid w:val="00A634C4"/>
     <w:rsid w:val="00A63640"/>
     <w:rsid w:val="00A63871"/>
     <w:rsid w:val="00A63D88"/>
     <w:rsid w:val="00A644C4"/>
     <w:rsid w:val="00A64F32"/>
     <w:rsid w:val="00A66462"/>
     <w:rsid w:val="00A66A44"/>
     <w:rsid w:val="00A671BD"/>
     <w:rsid w:val="00A67283"/>
     <w:rsid w:val="00A67B1F"/>
     <w:rsid w:val="00A67B65"/>
@@ -31694,50 +30889,51 @@
     <w:rsid w:val="00C707D8"/>
     <w:rsid w:val="00C717F3"/>
     <w:rsid w:val="00C72C3B"/>
     <w:rsid w:val="00C73071"/>
     <w:rsid w:val="00C7353B"/>
     <w:rsid w:val="00C737FE"/>
     <w:rsid w:val="00C73E63"/>
     <w:rsid w:val="00C75318"/>
     <w:rsid w:val="00C75FFF"/>
     <w:rsid w:val="00C762D9"/>
     <w:rsid w:val="00C76763"/>
     <w:rsid w:val="00C80344"/>
     <w:rsid w:val="00C80363"/>
     <w:rsid w:val="00C80428"/>
     <w:rsid w:val="00C80735"/>
     <w:rsid w:val="00C8086A"/>
     <w:rsid w:val="00C80962"/>
     <w:rsid w:val="00C80C4C"/>
     <w:rsid w:val="00C80ED0"/>
     <w:rsid w:val="00C812B0"/>
     <w:rsid w:val="00C81AB2"/>
     <w:rsid w:val="00C81E8D"/>
     <w:rsid w:val="00C822C8"/>
     <w:rsid w:val="00C826C3"/>
     <w:rsid w:val="00C82E54"/>
+    <w:rsid w:val="00C83270"/>
     <w:rsid w:val="00C83393"/>
     <w:rsid w:val="00C83FD3"/>
     <w:rsid w:val="00C8425E"/>
     <w:rsid w:val="00C84409"/>
     <w:rsid w:val="00C84627"/>
     <w:rsid w:val="00C84C05"/>
     <w:rsid w:val="00C84C8C"/>
     <w:rsid w:val="00C84FD7"/>
     <w:rsid w:val="00C8602F"/>
     <w:rsid w:val="00C862E7"/>
     <w:rsid w:val="00C86410"/>
     <w:rsid w:val="00C865CA"/>
     <w:rsid w:val="00C8683E"/>
     <w:rsid w:val="00C86BCA"/>
     <w:rsid w:val="00C86FF0"/>
     <w:rsid w:val="00C87251"/>
     <w:rsid w:val="00C874E6"/>
     <w:rsid w:val="00C87CD8"/>
     <w:rsid w:val="00C87D18"/>
     <w:rsid w:val="00C907ED"/>
     <w:rsid w:val="00C908E8"/>
     <w:rsid w:val="00C90C87"/>
     <w:rsid w:val="00C90D71"/>
     <w:rsid w:val="00C90DF1"/>
     <w:rsid w:val="00C91F3E"/>
@@ -31894,50 +31090,51 @@
     <w:rsid w:val="00D078DF"/>
     <w:rsid w:val="00D07939"/>
     <w:rsid w:val="00D07A4A"/>
     <w:rsid w:val="00D10936"/>
     <w:rsid w:val="00D1093B"/>
     <w:rsid w:val="00D11650"/>
     <w:rsid w:val="00D120CE"/>
     <w:rsid w:val="00D122EF"/>
     <w:rsid w:val="00D1244F"/>
     <w:rsid w:val="00D12778"/>
     <w:rsid w:val="00D135CC"/>
     <w:rsid w:val="00D13BD2"/>
     <w:rsid w:val="00D13DDC"/>
     <w:rsid w:val="00D1457C"/>
     <w:rsid w:val="00D146A2"/>
     <w:rsid w:val="00D14D7B"/>
     <w:rsid w:val="00D15B93"/>
     <w:rsid w:val="00D16CB5"/>
     <w:rsid w:val="00D17C6C"/>
     <w:rsid w:val="00D17D35"/>
     <w:rsid w:val="00D20A02"/>
     <w:rsid w:val="00D21D82"/>
     <w:rsid w:val="00D21DAE"/>
     <w:rsid w:val="00D22505"/>
     <w:rsid w:val="00D227E4"/>
+    <w:rsid w:val="00D228B6"/>
     <w:rsid w:val="00D23831"/>
     <w:rsid w:val="00D24029"/>
     <w:rsid w:val="00D2429E"/>
     <w:rsid w:val="00D24F12"/>
     <w:rsid w:val="00D2507D"/>
     <w:rsid w:val="00D25A58"/>
     <w:rsid w:val="00D263F4"/>
     <w:rsid w:val="00D26723"/>
     <w:rsid w:val="00D268FB"/>
     <w:rsid w:val="00D2711F"/>
     <w:rsid w:val="00D276C8"/>
     <w:rsid w:val="00D27B35"/>
     <w:rsid w:val="00D27CA2"/>
     <w:rsid w:val="00D27F5D"/>
     <w:rsid w:val="00D301D3"/>
     <w:rsid w:val="00D312DB"/>
     <w:rsid w:val="00D31F90"/>
     <w:rsid w:val="00D3207A"/>
     <w:rsid w:val="00D32253"/>
     <w:rsid w:val="00D3228F"/>
     <w:rsid w:val="00D33C4B"/>
     <w:rsid w:val="00D341BC"/>
     <w:rsid w:val="00D3432C"/>
     <w:rsid w:val="00D34521"/>
     <w:rsid w:val="00D349FF"/>
@@ -32878,50 +32075,51 @@
     <w:rsid w:val="1AFF4A8D"/>
     <w:rsid w:val="1B47812B"/>
     <w:rsid w:val="1B6C19FD"/>
     <w:rsid w:val="1B7BB8B7"/>
     <w:rsid w:val="1B7BD76C"/>
     <w:rsid w:val="1B95F5D9"/>
     <w:rsid w:val="1B984AED"/>
     <w:rsid w:val="1BB43B2E"/>
     <w:rsid w:val="1BC90DE7"/>
     <w:rsid w:val="1C0173DE"/>
     <w:rsid w:val="1CC1C5EF"/>
     <w:rsid w:val="1CC733B2"/>
     <w:rsid w:val="1CDB2A90"/>
     <w:rsid w:val="1D004B98"/>
     <w:rsid w:val="1D18EF68"/>
     <w:rsid w:val="1DD2B91A"/>
     <w:rsid w:val="1DE46A02"/>
     <w:rsid w:val="1E4B7733"/>
     <w:rsid w:val="1E4C1681"/>
     <w:rsid w:val="1E701A41"/>
     <w:rsid w:val="1ECEB211"/>
     <w:rsid w:val="1ED3044A"/>
     <w:rsid w:val="1EF77712"/>
     <w:rsid w:val="1F114924"/>
     <w:rsid w:val="1F51FA1B"/>
+    <w:rsid w:val="1F549B00"/>
     <w:rsid w:val="1F742BA4"/>
     <w:rsid w:val="1F74C82E"/>
     <w:rsid w:val="1F877D47"/>
     <w:rsid w:val="1FA3206A"/>
     <w:rsid w:val="1FDD9312"/>
     <w:rsid w:val="1FF5B7EF"/>
     <w:rsid w:val="2026A908"/>
     <w:rsid w:val="204EADC3"/>
     <w:rsid w:val="206D7337"/>
     <w:rsid w:val="208616D5"/>
     <w:rsid w:val="209ADA72"/>
     <w:rsid w:val="21A1FB10"/>
     <w:rsid w:val="21E3C6E9"/>
     <w:rsid w:val="2222612A"/>
     <w:rsid w:val="22243658"/>
     <w:rsid w:val="222AC6C2"/>
     <w:rsid w:val="224092E9"/>
     <w:rsid w:val="2265DF91"/>
     <w:rsid w:val="230AF25D"/>
     <w:rsid w:val="23A3C52D"/>
     <w:rsid w:val="23A61539"/>
     <w:rsid w:val="23D9C257"/>
     <w:rsid w:val="23F54864"/>
     <w:rsid w:val="23FA76D2"/>
     <w:rsid w:val="23FE07EA"/>
@@ -33280,131 +32478,131 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A966C7D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D8FF0B6D-A545-4803-8056-C6BD8D339259}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -33560,52 +32758,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -33672,940 +32870,940 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00846280"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:styleId="Virsraksts1Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:styleId="Virsraksts2Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:styleId="Virsraksts3Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:styleId="Virsraksts4Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Virsraksts5Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:styleId="Virsraksts6Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:styleId="Virsraksts7Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:styleId="Virsraksts8Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:styleId="Virsraksts9Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="NosaukumsRakstz" w:customStyle="1">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:styleId="ApakvirsrakstsRakstz" w:customStyle="1">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:styleId="CittsRakstz" w:customStyle="1">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Saraksta rindkopa1,Normal bullet 2,Bullet list,Colorful List - Accent 12,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Colorful List - Accent 11"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:styleId="SarakstarindkopaRakstz" w:customStyle="1">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,Saraksta rindkopa1 Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,Colorful List - Accent 12 Rakstz.,Dot pt Rakstz.,F5 List Paragraph Rakstz.,List Paragraph1 Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00C2175A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:styleId="IntensvscittsRakstz" w:customStyle="1">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5C37"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E1D65"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...3 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:styleId="VrestekstsRakstz" w:customStyle="1">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:aliases w:val="Footnote Rakstz.,Fußnote Char Rakstz.,Fußnote Char Char Rakstz.,Fußnote Char Char Char Char Char Char Rakstz.,Fußnote Rakstz.,-E Fußnotentext Rakstz.,footnote text Rakstz.,Fußnotentext Ursprung Rakstz.,single space Rakstz.,f Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008E1D65"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008E1D65"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
+  <w:style w:type="paragraph" w:styleId="CharCharCharChar" w:customStyle="1">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="FootnoteReference"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Vresatsauce"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E1D65"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E1D65"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C2175A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006067EE"/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1EE5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B0032"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
+  <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00310E4A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="GalveneRakstz" w:customStyle="1">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00310E4A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00310E4A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="KjeneRakstz" w:customStyle="1">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00310E4A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00F80915"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00F80915"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002D5793"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stils1">
+  <w:style w:type="paragraph" w:styleId="Stils1" w:customStyle="1">
     <w:name w:val="Stils1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:link w:val="Stils1Rakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00C86BCA"/>
     <w:pPr>
       <w:ind w:left="313" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Stils1Rakstz">
+  <w:style w:type="character" w:styleId="Stils1Rakstz" w:customStyle="1">
     <w:name w:val="Stils1 Rakstz."/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Stils1"/>
     <w:rsid w:val="00C86BCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stils3">
+  <w:style w:type="paragraph" w:styleId="Stils3" w:customStyle="1">
     <w:name w:val="Stils3"/>
     <w:basedOn w:val="Stils1"/>
     <w:link w:val="Stils3Rakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00C86BCA"/>
     <w:pPr>
       <w:ind w:left="312" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Stils3Rakstz">
+  <w:style w:type="character" w:styleId="Stils3Rakstz" w:customStyle="1">
     <w:name w:val="Stils3 Rakstz."/>
     <w:basedOn w:val="Stils1Rakstz"/>
     <w:link w:val="Stils3"/>
     <w:rsid w:val="00C86BCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stils4">
+  <w:style w:type="paragraph" w:styleId="Stils4" w:customStyle="1">
     <w:name w:val="Stils4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:link w:val="Stils4Rakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00511DD4"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Stils4Rakstz">
+  <w:style w:type="character" w:styleId="Stils4Rakstz" w:customStyle="1">
     <w:name w:val="Stils4 Rakstz."/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Stils4"/>
     <w:rsid w:val="00511DD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0032674B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E81A13"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E81A13"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001340DC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001340DC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="58947109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34753,52 +33951,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141877282">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fm.gov.lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://klimats.meteo.lv/pasvaldibu_apskati/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02014R0651-20170710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videscentrs.lvgmc.lv/iebuvets/pludu-riska-un-pludu-draudu-kartes" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/sadalas/pasvaldibu_finansu_uzraudziba/finansu_stabilizacijas_process/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fm.gov.lv" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://klimats.meteo.lv/pasvaldibu_apskati/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02014R0651-20170710" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videscentrs.lvgmc.lv/iebuvets/pludu-riska-un-pludu-draudu-kartes" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/sadalas/pasvaldibu_finansu_uzraudziba/finansu_stabilizacijas_process/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/322436-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651?locale=LV" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/369115-grozijumi-ministru-kabineta-2021-gada-8-aprila-noteikumos-nr222-eku-energoefektivitates-aprekina-metodes-un-eku-energosertifikacijas-noteikumi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/331743-eiropas-savienibas-fondu-2021-2027-gada-planosanas-perioda-vadibas-likums" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/eiropas-regionalas-attistibas-fonda-eiropas-sociala-fonda-plus-kohezijas-fonda-un-taisnigas-parkartosanas-fonda-projektu-iesniegumu-atlases-metodika-2021-2027-gadam" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/timeklvietnu-pieklustamibas-vadlinijas" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{A59D611D-C825-453B-9672-6F1666BC70EC}">
     <t:Anchor>
       <t:Comment id="395781866"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{E49F880B-640A-4A4B-AD71-79A3DD6017B3}" time="2024-05-03T06:51:07.709Z">
         <t:Attribution userId="S::kristine.jucite@cfla.gov.lv::3c00507a-acc6-4cbd-b9da-160d6044cc19" userProvider="AD" userName="Kristīne Jucīte"/>
         <t:Anchor>
           <t:Comment id="395781866"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{6599D5F5-9E4A-43ED-B66E-10FED0049F6B}" time="2024-05-03T06:51:07.709Z">
         <t:Attribution userId="S::kristine.jucite@cfla.gov.lv::3c00507a-acc6-4cbd-b9da-160d6044cc19" userProvider="AD" userName="Kristīne Jucīte"/>
         <t:Anchor>
           <t:Comment id="395781866"/>
         </t:Anchor>
@@ -34831,51 +34028,51 @@
           <t:Comment id="164982628"/>
         </t:Anchor>
         <t:Assign userId="S::mikus.spalvins@cfla.gov.lv::10fea813-f093-4c5d-b7e8-e8940875d4ff" userProvider="AD" userName="Mikus Spalviņš"/>
       </t:Event>
       <t:Event id="{76E9CA9A-850A-4F9E-8BB3-754CC6087CD5}" time="2026-07-03T13:34:14.753Z">
         <t:Attribution userId="S::linda.brolisa@cfla.gov.lv::06b756c8-7be6-4c9b-87e3-f5093d34754a" userProvider="AD" userName="Linda Broliša"/>
         <t:Anchor>
           <t:Comment id="164982628"/>
         </t:Anchor>
         <t:SetTitle title="@Mikus Spalviņš par šo es nezinu, kā atbildēt, man jau liekas, ka vairāk izcelt nevajag, atbilstoši, ja par šo tiks iesniegts PI, tad jau lūgsim atsaukt, ne? Vai tomēr vajag kaut kā īpaši izcelt?"/>
       </t:Event>
       <t:Event id="{A8BA1BE5-0B91-46F8-BD33-AE00AB597E3B}" time="2026-07-06T07:08:08.116Z">
         <t:Attribution userId="S::linda.brolisa@cfla.gov.lv::06b756c8-7be6-4c9b-87e3-f5093d34754a" userProvider="AD" userName="Linda Broliša"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
       <t:Event id="{BB7D95D0-47F0-4806-8BF4-CA2FDF0355A6}" time="2026-07-06T07:09:53.425Z">
         <t:Attribution userId="S::linda.brolisa@cfla.gov.lv::06b756c8-7be6-4c9b-87e3-f5093d34754a" userProvider="AD" userName="Linda Broliša"/>
         <t:Progress percentComplete="0"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -35142,52 +34339,68 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-27T10:23:47+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
@@ -35198,51 +34411,51 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -35251,99 +34464,99 @@
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -35388,463 +34601,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7211AB19-1E3E-46F5-8D3D-254807AB4508}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4C407EE-1324-4F56-AECF-DC5BF9C05F0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD7466B-CB68-4504-B7CA-8D604C8FEC6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3453070C-D49D-4208-AF0A-C944ADDE8B24}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38CD878B-F733-464B-AB9F-60B2FEDA46A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...344 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilva Viļuma</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Madara Sporāne</lastModifiedBy>
+  <revision>35</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>lv</vt:lpwstr>
   </property>
 </Properties>
 </file>