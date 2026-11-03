--- v0 (2026-06-16)
+++ v1 (2026-11-03)
@@ -63,51 +63,51 @@
         <w:t xml:space="preserve"> par 1.1.1.7 pasākumu “Inovāciju granti studentiem”</w:t>
       </w:r>
       <w:r w:rsidR="00E124DB" w:rsidRPr="00F97AC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu īstenošanu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="13666" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="4963"/>
         <w:gridCol w:w="7936"/>
         <w:gridCol w:w="31"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A1297" w:rsidRPr="000A4B10" w14:paraId="15E74566" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="007A1297" w:rsidRPr="000A4B10" w14:paraId="15E74566" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4ACC14" w14:textId="1622EDFB" w:rsidR="007A1297" w:rsidRPr="000A4B10" w:rsidRDefault="007A1297" w:rsidP="0074576F">
             <w:pPr>
               <w:ind w:left="-107" w:right="-112" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -174,96 +174,96 @@
           </w:tcPr>
           <w:p w14:paraId="1D2E57B4" w14:textId="0A5B69B8" w:rsidR="007A1297" w:rsidRPr="000A4B10" w:rsidRDefault="007A1297" w:rsidP="007A1297">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Atbilde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A1297" w:rsidRPr="000A4B10" w14:paraId="701489C3" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="007A1297" w:rsidRPr="000A4B10" w14:paraId="701489C3" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13666" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2AFABC3F" w14:textId="17510F71" w:rsidR="007A1297" w:rsidRPr="00DD2572" w:rsidRDefault="007A1297" w:rsidP="00DD2572">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2572">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu jautājumi</w:t>
             </w:r>
             <w:r w:rsidR="00855DF2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A1297" w:rsidRPr="000F2DEB" w14:paraId="019D119C" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="007A1297" w:rsidRPr="003E0772" w14:paraId="019D119C" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5EF5E59D" w14:textId="6D16446F" w:rsidR="007A1297" w:rsidRPr="000A4B10" w:rsidRDefault="007A1297" w:rsidP="00DD1E20">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -680,51 +680,51 @@
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55142A06" w14:textId="16AC6A46" w:rsidR="00CB5968" w:rsidRPr="000A4B10" w:rsidRDefault="00CB5968" w:rsidP="000A4B10">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048694A" w:rsidRPr="000F2DEB" w14:paraId="48ADD479" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="0048694A" w:rsidRPr="00495A63" w14:paraId="48ADD479" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0A6936D2" w14:textId="77777777" w:rsidR="0048694A" w:rsidRPr="000A4B10" w:rsidRDefault="0048694A" w:rsidP="00DD1E20">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -948,51 +948,51 @@
             <w:r w:rsidR="00604F8D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jānodrošina, ka uz katra dokumenta ir skaidri norādīta atsauce uz projektu (projekta Nr.), kā arī, ja viens rēķins tiek dalīts proporcionāli uz vairākiem projektiem – jānorāda visu projektu Nr. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D058AE2" w14:textId="77777777" w:rsidR="0048694A" w:rsidRPr="000A4B10" w:rsidRDefault="0048694A" w:rsidP="0048694A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D210E3" w:rsidRPr="000F2DEB" w14:paraId="5A7958B8" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00D210E3" w:rsidRPr="00495A63" w14:paraId="5A7958B8" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6915CADD" w14:textId="77777777" w:rsidR="00D210E3" w:rsidRPr="000A4B10" w:rsidRDefault="00D210E3" w:rsidP="00DD1E20">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -1262,51 +1262,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> slodzes. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C288B6B" w14:textId="147D3AD1" w:rsidR="009B70FF" w:rsidRPr="000A4B10" w:rsidRDefault="009B70FF" w:rsidP="00D210E3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="23398FC6" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="23398FC6" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7B26AB22" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -1390,115 +1390,490 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5E8E9A85">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Aģentūra ieskaitītos naudas līdzekļus pārbaudīs pēc "Naudas ceļa" - no kurienes nākuši līdzekļi, kāda tiem ir izcelsme (visi grāmatojumi) un citi dokumenti, kas apliecina attiecinātā līdzfinansējuma "privātumu". Ja aģentūra konstatēs, ka naudas līdzekļos ir klāt nauda, par kuru iepriekš saņemts kāds publisks finansējums - tas netiks attiecināts kā privātais līdzfinansējums </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(tie nebūs neatbilstoši veiktie izdevumi (NVI)</w:t>
             </w:r>
             <w:r w:rsidRPr="5E8E9A85">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, bet būs jāiegulda citi līdzekļi, lai kopsummā būtu nepieciešamā privātā līdzfinansējuma proporcija). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="736FCDDD" w14:textId="5AA6A088" w:rsidR="009B70FF" w:rsidRDefault="009B70FF" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="3CDB19B7" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00214D80" w:rsidRPr="00214D80" w14:paraId="3CD3BEE5" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1E9A53" w14:textId="77777777" w:rsidR="00214D80" w:rsidRPr="000A4B10" w:rsidRDefault="00214D80" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246AC01E" w14:textId="77777777" w:rsidR="00214D80" w:rsidRDefault="0009566F" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasākumu rīkošanas izmaksu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>attiecināmība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja bijusi dzeltenā/oranžā brīdinājuma ziņojumi par, piemēram, gaisa apdraudējumiem un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>force</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>-major apstākļos pasākumu nākas atcelt vai pārtraukt. Vai ir arī ieteikumi par veicamajām procedūrām, ziņošanas pasākumiem? Ko no šādām situācijām vērtē projekta uzraugošā institūcija? Daļa izdevumu rodas pirms pasākuma, par citiem - noslēgti līgumi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4655AB6F" w14:textId="77777777" w:rsidR="005701D5" w:rsidRDefault="005701D5" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30131328" w14:textId="38F6CA1D" w:rsidR="005701D5" w:rsidRPr="00495A63" w:rsidRDefault="005701D5" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C26E5D" w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C326D2" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saņemot oranžo brīdinājumu par, piemēram, apdraudējumu gaisa telpā, ir nekavējoties jārīkojas un primārais ir personāla, pasākumu dalībnieku un sabiedrības drošība. Ja nepieciešams, pasākums ir jāpārtrauc, jāatceļ vai jāpārceļ. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B50B86" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pēc apdraudējuma beigām jādokumentē situācija rakstiski par atcelto/pārcelto pasākumu vai projekta darbību, pievienojot pamatojošo informāciju. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4187E73A" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nepieciešams saglabāt saraksti ar pakalpojumu sniedzējiem, sadarbības partneriem par pasākuma atcelšanu/pārcelšanu, kas radušies tiešā gaisa telpas apdraudējuma vai noteikto drošības pasākumu dēļ. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BE63DB" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligāti jāsazinās ar savu projekta atbildīgo projektu vadītāju no CFLA puses, kad ir skaidrs, ka incidenta dēļ rodas risks nesasniegt rādītājus vai projekta mērķi, kā arī ja pastāv būtiska novirze no laika grafika. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44097C7C" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>CFLA lems par radušos zaudējumu jeb jau apmaksāto izdevumu attiecināšanu, ņemot vērā šādus apsvērumus:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF9762B" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Atbilstoši noslēgtajam pakalpojuma līgumam, līdzekļus nav iespējams atgūt – FS ir veicis visas darbības, lai atgūtu iztērētos līdzekļus, bet to nav iespējams izdarīt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F37104A" w14:textId="77777777" w:rsidR="00194478" w:rsidRPr="00194478" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Dokumentēts pamatojums un izdevumu saistība ar projektu – var attiecināt tikai faktiski radušos izdevumus, ko pakalpojuma sniedzējs var pamatot/ pierādīt ar dokumentiem. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D2B76D" w14:textId="04EF5646" w:rsidR="00214D80" w:rsidRPr="5E8E9A85" w:rsidRDefault="00194478" w:rsidP="00194478">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00194478">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Detalizēts apkārtraksts CFLA mājaslapā: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="003349D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="lv-LV"/>
+                </w:rPr>
+                <w:t>https://www.cfla.gov.lv/lv/jaunums/es-fondu-projektu-istenotajiem-ka-rikoties-ja-krizes-situacijas-ietekme-projekta-norisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="3CDB19B7" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13666" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1BF26360" w14:textId="39C004F1" w:rsidR="00EA727A" w:rsidRPr="002D1581" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1581">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Studentu inovāciju pieteikumu (SIP) īstenošanas jautājumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="7F743B0E" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="7F743B0E" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C765207" w14:textId="79EC6BCC" w:rsidR="00EA727A" w:rsidRPr="002D1581" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1611,51 +1986,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> ņemot vērā, ka "mazais grants" ir paredzēts inovācijas idejas izstrādei un sākotnējai pārbaudei, savukārt "lielais grants" inovāciju idejas attīstībai uz jau esošas koncepcijas pierādījuma bāzes. SIP vērtēšanas ekspertu komisijai, apstiprinot SIP, ir jāizvērtē atbilstība mazajam vai lielajam </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>grantam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> un attiecīgi piemērojamā maksimālā fiksētā maksājuma likme, atbilstoši </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00D42BA8">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>fiksētās summas maksājuma piemērošanas metodikai (metodika)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (metodikā noteikts, ka finansējuma </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -1711,51 +2086,51 @@
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> un pēc tā izpildes uz lielo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02407FD2" w14:textId="35E1ADCF" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="77D7ADFD" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="77D7ADFD" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0E59E9" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="0074576F" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1997,51 +2372,51 @@
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> fā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>žu īstenošana.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="30D4C92A" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="30D4C92A" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BE60760" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="0074576F" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2126,51 +2501,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Īstenošanas laikā SIP sākotnēji apstiprinātais individuālā vienreizējā maksājuma budžeta projekts nav grozāms.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46C93A77" w14:textId="691D2473" w:rsidR="00FA267D" w:rsidRPr="00D42BA8" w:rsidRDefault="00FA267D" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="03AD331B" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="03AD331B" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290A88E4" w14:textId="65B58F04" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2249,105 +2624,91 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="72DD5CB2" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piemērs: 2 studenti (maģistri) + viņu docētājs + IT speciālists, kuri bez atlīdzības palīdz īstenot pieteikumu un kuru loma ir aprakstīta un pēc būtības nepieciešama. Studentu darba vadītājs būtu no industrijas. Līgumu slēgsim ar visu komandu tai skaitā ar docētāju un IT speciālistu, jo pieteikumā būs pamatota viņu loma, nozīme. Vai tas </w:t>
-[...12 lines deleted...]
-              <w:t>ir pieļaujams? saprotams, ka prasmju pilnveidošanas kontekstā skatāmies tikai šos 2 studējošos. </w:t>
+              <w:t>Piemērs: 2 studenti (maģistri) + viņu docētājs + IT speciālists, kuri bez atlīdzības palīdz īstenot pieteikumu un kuru loma ir aprakstīta un pēc būtības nepieciešama. Studentu darba vadītājs būtu no industrijas. Līgumu slēgsim ar visu komandu tai skaitā ar docētāju un IT speciālistu, jo pieteikumā būs pamatota viņu loma, nozīme. Vai tas ir pieļaujams? saprotams, ka prasmju pilnveidošanas kontekstā skatāmies tikai šos 2 studējošos. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14326687" w14:textId="03215D07" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66941BED" w14:textId="1E205531" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Atbilstoši metodikai, katra FS atbildībā ir izstrādāt līguma formu, kas tiek noslēgts starp SIP īstenotāju/-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>iem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> un FS par pieteikuma īstenošanu. Speciālisti, kas ar savu kompetenci palīdzēs studentu komandai īstenot ideju, nav nosakāmi kā komandas dalībnieki (tā nav SAMP pasākuma mērķa grupa), bet gan, atbilstoši lomai- komandas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -2365,51 +2726,51 @@
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, darbu vadītāji, individuālo konsultāciju sniedzēji vai cits. Nosakot atbalsta personāla pienākumus, vēlams tos sasaistīt ar metodisko fāžu izpildi, ja tas ir attiecināms.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C93F865" w14:textId="6C251B45" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="26D7B804" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="26D7B804" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34C48FE3" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2624,51 +2985,51 @@
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, vai arī lēmuma dokumentos ir jāpamato cenu atšķirības.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A374ED3" w14:textId="5BFD6405" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="0744C4B5" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="0744C4B5" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44DC32DE" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2824,51 +3185,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41D44416" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="3BD33904" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="3BD33904" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19EA3E73" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -3095,51 +3456,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00062DCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Iekšējos noteikumos var paredzēt iespēju darbiniekiem/studentiem līdz noteiktai summai iegādāties minētās preces (piemēram, materiālus, iekārtas) tikai tad, ja to kopējā paredzamā līgumcena nesasniedz Publisko iepirkumu likuma (PIL) piemērošanas slieksni, darbiniekiem/studentiem nepieciešamo līdzīgo preču paredzamo līgumcenu summējot ar pasūtītāja pamatdarbībā un projektos, ja tādi tiek īstenoti, nepieciešamajām vienlaikus plānojamām vajadzībām. Attiecīgi iestāde (PIL subjekts) uz iesnieguma vai čeka pamata varētu atlīdzināt darbiniekam/studentam radušos izdevumus, ja tiek ievēroti iepriekš minētie iepirkumu plānošanas nosacījumi, tajā skaitā plānojot iestādes iepirkumus kopumā.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="709FC19B" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="4F77E48A" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="4F77E48A" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FE3ADCD" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -3406,51 +3767,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4373E07D" w14:textId="1E760BDF" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="1E5D0446" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="1E5D0446" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD03961" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -3511,64 +3872,51 @@
             </w:r>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>tie nav klasificējami kā pamatlīdzekļi</w:t>
             </w:r>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, bet mazvērtīgais inventārs. Paredzēts, ka lampas strādās nepārtrauktā režīmā vairākus mēnešus un </w:t>
-[...12 lines deleted...]
-              <w:t>to darba mūžs varētu būt līdzvērtīgs inovāciju pieteikuma īstenošanas laikam (6 mēnešiem). Vai šīs pozīcijas tiks attiecināmas no projekta izmaksām?</w:t>
+              <w:t>, bet mazvērtīgais inventārs. Paredzēts, ka lampas strādās nepārtrauktā režīmā vairākus mēnešus un to darba mūžs varētu būt līdzvērtīgs inovāciju pieteikuma īstenošanas laikam (6 mēnešiem). Vai šīs pozīcijas tiks attiecināmas no projekta izmaksām?</w:t>
             </w:r>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E360679" w14:textId="2813602B" w:rsidR="00EA727A" w:rsidRPr="006E09BC" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -3578,99 +3926,97 @@
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FFFBA8A" w14:textId="0499269D" w:rsidR="00EA727A" w:rsidRPr="006E09BC" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja materiālu iegāde ir pamatota, ņemot vērā studentu pieteikumā plānotos darbus un sasniedzamo rezultātu un SIP vērtēšanas komisija to ir akceptējusi studenta pieteikuma budžeta projektā, izdevumi ir attiecināmi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A40871" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="006E09BC" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50D5958D" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja iz</w:t>
             </w:r>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">devumi </w:t>
             </w:r>
             <w:r w:rsidRPr="006E09BC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
@@ -3755,51 +4101,51 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>finansējuma saņēmēja lēmumu par pieteikuma noslēguma atskaites apstiprināšanu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19A30755" w14:textId="59CD0559" w:rsidR="00870838" w:rsidRPr="006E09BC" w:rsidRDefault="00870838" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="75209663" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="75209663" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D13B1F5" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="003812C9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -4106,51 +4452,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, vai arī lēmuma dokumentos ir jāpamato cenu atšķirības.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74301EF5" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="006E09BC" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="2F1D0B0B" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="2F1D0B0B" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2491F3E6" w14:textId="2AFE13A0" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -4326,51 +4672,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ko darīt, ja tikai 1 studējošajam no komandas jau ir uzņēmējdarbība?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E468969" w14:textId="1589C314" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Skolēnu uzņēmumi: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00D42BA8">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://jalatvia.lv/bsmu#registracija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>   - vai Jums ir pieredze, ko darīt ar skolēniem, kuri vēlētos kļūt par daļu no komandas kopā ar studējošo, bet viņiem jau ir skolēnu uzņēmums. Viņi vēlās attīstīt savu ideju tālāk SIP ietvaros. Vai tas būtu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -4637,78 +4983,77 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23FAAE68" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(!) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42BA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nav pieļaujama situācija, ka no ideju bankas izvēlēta konkrēta komersanta pieteikta ideja, komersantam piederošs intelektuālais īpašums, ko students attīsta studentu inovāciju pieteikuma ietvaros;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4312463B" w14:textId="63292C81" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="00FE7A08" w14:paraId="6B9D944F" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00FE7A08" w14:paraId="6B9D944F" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58228C96" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -4911,51 +5256,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B55962">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalstu nepiešķir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="619D539D" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00D42BA8" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="182328E3" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="182328E3" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="531085B4" w14:textId="05945F5E" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -5375,51 +5720,51 @@
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA93356" w14:textId="067E4DAE" w:rsidR="00EA727A" w:rsidRPr="000616A5" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="6E0D420D" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="6E0D420D" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B28A8E2" w14:textId="4883E60D" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -5563,51 +5908,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Komisija pieņem pamatotu lēmumu, norādot, vai radītais prototips atbilst programmas mērķim un līmenim un vai tas ir pieņemams kā sasniegts rezultāts. Komisija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="000616A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> arī ir jāizvērtē, vai risinājums ir inovatīvs, izvērtēšanā ņemot vērā starptautiski atzītas inovācijas definīcijas. Papildu apliecinājums nav nepieciešams — pietiek ar vērtēšanas komisijas pamatotu lēmumu par sasniegto rezultātu atzīšanu un lēmumu, vai sasniegtais rezultāts ir inovatīvs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="62389644" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="62389644" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0762B5C5" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -5749,51 +6094,51 @@
               <w:t xml:space="preserve"> un nevar piedalīties pieteikuma īstenošanā</w:t>
             </w:r>
             <w:r w:rsidRPr="00095D26">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72953C56" w14:textId="0C1C0199" w:rsidR="003E6F70" w:rsidRPr="00F2702E" w:rsidRDefault="003E6F70" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="5FD27D64" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="5FD27D64" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E67B62D" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -5995,51 +6340,51 @@
             </w:r>
             <w:r w:rsidR="48126750" w:rsidRPr="5B39D167">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display" w:cs="Aptos Display"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>atbilstoši augstskolas vispārējiem normatīvajiem aktiem, kur tiek regulēta rīcība/nosacījumi nesekmības gadījumā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7757011C" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00400C28" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="46F2EDAB" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="46F2EDAB" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FFB67FE" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -6194,51 +6539,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>budžeta tāmju izmaksu aprēķinus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DFCD136" w14:textId="45537408" w:rsidR="00EA727A" w:rsidRPr="0078334B" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="7038071F" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="7038071F" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BA3386C" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -6381,51 +6726,51 @@
             <w:r w:rsidRPr="00E1621F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>), studentu darbu vadītāji, kuri iesaistās studentu darbu vadīšanā visa inovāciju pieteikuma īstenošanas laikā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00203FB1" w14:textId="5000ED8E" w:rsidR="00EA727A" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="516FEEC9" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="516FEEC9" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720FBD4A" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -6650,51 +6995,51 @@
             <w:r w:rsidRPr="00E22BD2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> izskatīšanas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="353BC7E2" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00DB5573" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="2261DFBD" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="2261DFBD" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="475E424F" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -6881,51 +7226,51 @@
             </w:r>
             <w:r w:rsidRPr="62F050BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> noslēguma atskaiti, fiksētās summas maksājums ir attiecināms.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79433554" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="091293DF" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="091293DF" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F36D414" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -7012,106 +7357,92 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>mērķstipendijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vienīgais ierobežojums ir 5000,00 EUR komandai. Piemēram, par 1. </w:t>
-[...12 lines deleted...]
-              <w:t>vietu komandai piešķir naudas balvu 4000,00 EUR, savukārt komandā ir 4 dalībnieki, kas vienojas šo summu sadalīt vienādās daļās, t.i. katram komandas dalībniekam tiek izmaksāti 1000,00 EUR. Vai tas ir atbalstāmi?</w:t>
+              <w:t xml:space="preserve"> vienīgais ierobežojums ir 5000,00 EUR komandai. Piemēram, par 1. vietu komandai piešķir naudas balvu 4000,00 EUR, savukārt komandā ir 4 dalībnieki, kas vienojas šo summu sadalīt vienādās daļās, t.i. katram komandas dalībniekam tiek izmaksāti 1000,00 EUR. Vai tas ir atbalstāmi?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1572B83E" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="00E1621F" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FBF77F7" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vienīgais ierobežojums ir 5000 EUR komandai, tālāk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>a naudas balvas sadalīšana ir FS atbildībā</w:t>
             </w:r>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
@@ -7148,69 +7479,68 @@
               <w:t>i citos iekšējos dokumentos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="426E6BD6" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="005E7568" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E7568">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ja paredzēts vienreizējo stipendiju par godalgotu vietu paredzēt konkrētu mērķu izlietošanai, tā ir stipendijas devēja un konkursa uzvarētāja savstarpēja vienošanās, kas ir paredzēta gan konkursa nolikumā, gan līgumā par stipendijas piešķiršanu. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D12E61B" w14:textId="55B36132" w:rsidR="00EA727A" w:rsidRPr="000576B6" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820029" w:rsidRPr="000F2DEB" w14:paraId="2C5F8A6A" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00820029" w:rsidRPr="00495A63" w14:paraId="2C5F8A6A" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03950EBE" w14:textId="77777777" w:rsidR="00820029" w:rsidRPr="000A4B10" w:rsidRDefault="00820029" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -7341,51 +7671,51 @@
               <w:t xml:space="preserve">Tas ir saistīts arī ar nacionālā rādītāja “studējošo, tostarp doktora grāda pretendentu, skaits, kuriem pilnveidotas inovāciju un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="7B141DB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>uzņēmējspēju</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="7B141DB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> kompetences” uzskaiti un obligāto metodisko fāžu izpildi atbilstoši fiksētās summas maksājuma metodikai, kas var būt sarežģītāk izpildāms absolventa gadījumā. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721B53" w:rsidRPr="000F2DEB" w14:paraId="1352650A" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00721B53" w:rsidRPr="00495A63" w14:paraId="1352650A" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F111AD5" w14:textId="77777777" w:rsidR="00721B53" w:rsidRPr="000A4B10" w:rsidRDefault="00721B53" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -7792,51 +8122,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">; […]. Līdz ar to studentu inovāciju pieteikuma budžeta projektā var iekļaut minētos kursus, </w:t>
             </w:r>
             <w:r w:rsidR="32135B22" w:rsidRPr="72B75084">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ja tie ir saistīti ar konkrētā pieteikuma īstenošanu un ir pierādāms, ka tie ir nepieciešami idejas īstenošanai, </w:t>
             </w:r>
             <w:r w:rsidRPr="7B141DB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>bet ekspertu komisijas pienākums ir izvērtēt izmaksu pamatotību atbilstoši studentu inovāciju pieteikumam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E4855" w:rsidRPr="000F2DEB" w14:paraId="1FE61017" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="002E4855" w:rsidRPr="00495A63" w14:paraId="1FE61017" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E17E261" w14:textId="77777777" w:rsidR="002E4855" w:rsidRPr="000A4B10" w:rsidRDefault="002E4855" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -7943,51 +8273,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="155471C4" w14:textId="77777777" w:rsidR="002E4855" w:rsidRDefault="002E4855" w:rsidP="004D05B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="639D2D77" w14:textId="4F362688" w:rsidR="002E4855" w:rsidRPr="7B141DB5" w:rsidRDefault="53AE1126">
+          <w:p w14:paraId="408930B9" w14:textId="77777777" w:rsidR="002E4855" w:rsidRDefault="53AE1126">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM MKN 4. punkts nosaka, ka </w:t>
             </w:r>
             <w:r w:rsidRPr="000F2DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8003,53 +8333,64 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> tiek sniegts atbalsts starpdisciplināriem studējošo inovāciju pieteikumiem, kas nozīmē, ka ne visiem pieteikumiem ir jābūt starpdisciplināriem. Studentu inovāciju pieteikumu vērtēšanas kritēriji ir augstskolas pārziņā, bet, lai pieteikumu ieskaitītu SAM MKN 7.2.6. apakšpunktā noteiktajā rādītājā, tiek ņemta vērā komandas pārstāvju </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F2DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>starpdisciplinaritāte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000F2DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="639D2D77" w14:textId="4F362688" w:rsidR="007F31A8" w:rsidRPr="7B141DB5" w:rsidRDefault="007F31A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40118" w:rsidRPr="000F2DEB" w14:paraId="7BE13241" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00C40118" w:rsidRPr="00495A63" w14:paraId="7BE13241" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDCECBA" w14:textId="77777777" w:rsidR="00C40118" w:rsidRPr="000A4B10" w:rsidRDefault="00C40118" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -8122,100 +8463,111 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="004D05B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kā šie pārstāvji tiek definēti un kādi kritēriji piemērojami, lai noteiktu atbilstību SAM MKN 7.2.6.punktā noteiktajam nacionālajam rādītājam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE1936B" w14:textId="4811FC30" w:rsidR="00C40118" w:rsidRPr="00C40118" w:rsidRDefault="5313E38C" w:rsidP="689F40DB">
+          <w:p w14:paraId="2C7312AB" w14:textId="77777777" w:rsidR="00C40118" w:rsidRDefault="5313E38C" w:rsidP="689F40DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="689F40DB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Lai pieteikumu ieskaitītu SAM MKN 7.2.6. apakšpunktā noteiktajā rādītājā, pieteikumiem  ir jābūt īstenotiem starpdisciplinārās komandās, kurās piedalās vismaz divu Latvijas izglītības tematisko grupu pārstāvji. Latvijas izglītības tematisko grupu pārstāvji tiek noteikti atbilstoši MK noteikumiem Nr. 322 “Noteikumi par Latvijas izglītības kvalifikāciju”, kas nosaka izglītības tematiskās grupas. Par tematiskās grupas pārstāvi tiek uzskatīts students, kura studiju programma ir konkrētajā izglītības tematiskajā grupā. Līdz ar to, lai pieteikumu ieskaitītu SAM MKN 7.2.6. apakšpunktā noteiktajā nacionālajā rādītājā, tiek vērtēts, vai pieteikuma komanda ir starpdisciplināra – vai tajā piedalās studenti no vismaz divām atšķirīgām izglītības tematiskajām grupām.</w:t>
             </w:r>
             <w:r w:rsidR="50CE87BD" w:rsidRPr="689F40DB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="50CE87BD" w:rsidRPr="000F2DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display" w:cs="Aptos Display"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pozitīvi ir vērtējams tas, ja šādas komandas rezultātā rodas arī starpdisciplinārs pieteikums, taču tas nav noteicošais, lai pieteikums tiktu ieskaitīts šajā rādītājā.</w:t>
             </w:r>
             <w:r w:rsidRPr="689F40DB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE1936B" w14:textId="4811FC30" w:rsidR="007F31A8" w:rsidRPr="00C40118" w:rsidRDefault="007F31A8" w:rsidP="689F40DB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1227F" w:rsidRPr="000F2DEB" w14:paraId="290310BE" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00F1227F" w:rsidRPr="00495A63" w14:paraId="290310BE" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3523892A" w14:textId="77777777" w:rsidR="00F1227F" w:rsidRPr="000A4B10" w:rsidRDefault="00F1227F" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -8269,149 +8621,5712 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ja projekta vērtēšanā kā primārais kritērijs tiek ņemta vērā pieteikuma </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009A6FC5" w:rsidRPr="009A6FC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>starpdisciplinaritāte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A6FC5" w:rsidRPr="009A6FC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un konkrētais </w:t>
-[...9 lines deleted...]
-              <w:t>pieteikums tiek īstenots vairākās jomās, vai šādu pieteikumu ir iespējams vienlaikus uzskaitīt gan SAM MKN 7.2.5. punktā, gan 7.2.6. punktā noteikto rādītāju ietvaros.</w:t>
+              <w:t xml:space="preserve"> un konkrētais pieteikums tiek īstenots vairākās jomās, vai šādu pieteikumu ir iespējams vienlaikus uzskaitīt gan SAM MKN 7.2.5. punktā, gan 7.2.6. punktā noteikto rādītāju ietvaros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC368FC" w14:textId="77777777" w:rsidR="003F09C3" w:rsidRPr="003F09C3" w:rsidRDefault="003F09C3" w:rsidP="003F09C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F09C3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:t>Latvijas izglītības tematisko grupu pārstāvji, tas var tikt ieskaitīts gan SAM MKN 7.2.5., gan 7.2.6. apakšpunktos noteiktajos rādītājos.</w:t>
+              <w:t>Ja pieteikums ir saistīts ar mākslīgā intelekta tehnoloģijām, iekšējo un ārējo drošību vai izglītības tehnoloģijām un tajā pašā laikā ir īstenots starpdisciplinārā komandā, kurā piedalās vismaz divu Latvijas izglītības tematisko grupu pārstāvji, tas var tikt ieskaitīts gan SAM MKN 7.2.5., gan 7.2.6. apakšpunktos noteiktajos rādītājos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7124BA11" w14:textId="77777777" w:rsidR="00F1227F" w:rsidRPr="00F1227F" w:rsidRDefault="00F1227F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="7FBF3A88" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00306F2C" w:rsidRPr="006D0B51" w14:paraId="6B0CE323" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B70E4C" w14:textId="77777777" w:rsidR="00306F2C" w:rsidRPr="000A4B10" w:rsidRDefault="00306F2C" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7F1DCD" w14:textId="77777777" w:rsidR="00306F2C" w:rsidRDefault="006D0B51" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D0B51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labā pieredze, kā ir ieteicams rīkoties un kā rīkojas projektu īstenotāji, kad tiek konstatēta uzņēmējdarbības uzsākšana, kas ir saistāma ar studentu inovāciju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D0B51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D0B51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E674C8" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33AC3ACC" w14:textId="015411E5" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3862FEFA" w14:textId="2F04C87E" w:rsidR="00D91AD6" w:rsidRPr="00D91AD6" w:rsidRDefault="00D91AD6" w:rsidP="00D91AD6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Rīcība</w:t>
+            </w:r>
+            <w:r w:rsidR="00677144">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konstatējot uzņēmējdarbības uzsākšanu SIP īstenošanas laikā, kas ir saistāma ar studentu inovāciju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmu noteikta MKN Nr.82 64.punktā: “Ja inovāciju pieteikumu īstenošanas ietvaros tiek konstatēts atbalsts saimnieciskās darbības veikšanai (proti, inovāciju pieteikuma īstenotājs uzsāk saimniecisku darbību, dibina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>jaunuzņēmumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) un atbalsts ir kvalificējams kā komercdarbības atbalsts, FS, atbilstoši savai izstrādātajai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsta piešķiršanas kārtībai lemj par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsta piešķiršanu inovāciju pieteikuma īstenotājam saskaņā ar  Regulu Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalstam un normatīvajiem aktiem par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtību.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F03EADE" w14:textId="77777777" w:rsidR="00306F2C" w:rsidRDefault="00D91AD6" w:rsidP="00D91AD6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtība, izmantojot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D91AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsta uzskaites sistēmu noteikta MK noteikumos Nr.715.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71587EFF" w14:textId="48DCA126" w:rsidR="007F31A8" w:rsidRPr="003F09C3" w:rsidRDefault="007F31A8" w:rsidP="00D91AD6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00851999" w:rsidRPr="00495A63" w14:paraId="13BCDCB4" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F826C2B" w14:textId="77777777" w:rsidR="00851999" w:rsidRPr="000A4B10" w:rsidRDefault="00851999" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739969CB" w14:textId="77777777" w:rsidR="00851999" w:rsidRDefault="008A37E2" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A37E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cik ilgā termiņā no gala vērtēšanas rezultātu paziņošanas brīža/ projekta cikla pabeigšanas brīža uzraugošā iestāde pieprasīs datus par veiktajām pārbaudēm attiecībā uz personas datu pārbaudi komercdarbības reģistros? Cik ilgi šādi dati jāuzkrāj gadījumos, kad saimnieciskā darbība nav uzsākta/reģistrēta? [..] Vai projekta īstenotājs drīkst dzēst apstrādātos, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A37E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sensitīvos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A37E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personu datus par studentu inovāciju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A37E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A37E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmu beidzējiem (kuri nav uzsākuši saimniecisko darbību), piemēram, 6 mēnešus pēc programmas (cikla) pabeigšanas? [..]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D7311D" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="697C72C7" w14:textId="611315E7" w:rsidR="00BA225D" w:rsidRPr="006D0B51" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543BEC1F" w14:textId="77777777" w:rsidR="00B84755" w:rsidRPr="00B84755" w:rsidRDefault="00B84755" w:rsidP="00B84755">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsts tiek fiksēts gadījumos, kad students sadarbības laikā ar studentu inovāciju fondu uzsāk saimniecisku darbību, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbalsta piešķiršanu vērtē tad, ja pieteikuma īstenošanas ietvaros/rezultātā konstatē atbalsta sniegšanu komercdarbībai. Komercdarbības atbalsta piešķiršana ir vērtējama līdz SIP gala rezultāta izvērtēšanas brīdim, pēc tam nav jāveic pārbaudes komercdarbības reģistros.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DE5661" w14:textId="77777777" w:rsidR="00B84755" w:rsidRPr="00B84755" w:rsidRDefault="00B84755" w:rsidP="00B84755">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaikus, FS atbildībā ir intelektuālā īpašuma tiesību aizsardzības nodrošināšana. FS ir pienākums izvērtēt projekta ietvaros radītos produktus un pakalpojumus no intelektuālā īpašuma aizsardzības aspekta, kā arī dokumentēt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>izvērtējumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Datu pārbaude veicama gadījumos, kad tiek identificēts aizsargājams intelektuālais īpašums. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C69525C" w14:textId="77777777" w:rsidR="00851999" w:rsidRDefault="00B84755" w:rsidP="00B84755">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus FS jānodrošina projektā paredzēto rezultātu ilgtspēju piecus gadus pēc noslēguma maksājuma veikšanas, paredzot studentu inovāciju pieteikumu rezultātu publisku pieejamību saskaņā ar finansējuma saņēmēja intelektuālā īpašuma politiku (tiktāl, ciktāl netiek skartas komercintereses, ja attiecināms).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664C2F3B" w14:textId="4061A1F9" w:rsidR="007F31A8" w:rsidRPr="00D91AD6" w:rsidRDefault="007F31A8" w:rsidP="00B84755">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015771A" w:rsidRPr="00850C51" w14:paraId="020B7F69" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633C46EB" w14:textId="77777777" w:rsidR="0015771A" w:rsidRPr="000A4B10" w:rsidRDefault="0015771A" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78660381" w14:textId="77777777" w:rsidR="0015771A" w:rsidRDefault="0015771A" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015771A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai uzraugošā institūcija ir identificējusi kādas pēc MK noteikumiem uz programmu attiecināmas izmaksas, kuras tomēr nav vēlams iekļaut studējošajiem inovāciju īstenošanas tāmēs?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="321A69AE" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A7992FE" w14:textId="45238527" w:rsidR="00BA225D" w:rsidRPr="008A37E2" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6765866B" w14:textId="77777777" w:rsidR="006D6AE0" w:rsidRPr="006D6AE0" w:rsidRDefault="006D6AE0" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atbilstoši metodikas 1. un 2. tabulām, iekļaujamas izmaksas, kas  saistītas ar individuālajām konsultācijām, materiālu un pakalpojumu izmaksām un mobilitāti, savukārt  35.zemsvītras atsauce paredz, ka katra pozīcija jāpamato ar pamatojošo dokumentāciju. Ņemot vērā iepriekš minēto, nav attiecināmas tādas pozīcijas, kā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE2AD1C" w14:textId="77777777" w:rsidR="006D6AE0" w:rsidRPr="006D6AE0" w:rsidRDefault="006D6AE0" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Neparedzētie izdevumi, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F17D6C6" w14:textId="77777777" w:rsidR="006D6AE0" w:rsidRPr="006D6AE0" w:rsidRDefault="006D6AE0" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Izdevumi, kuriem nav pamatojošo dokumentu,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30974E56" w14:textId="57B3EBF9" w:rsidR="006D6AE0" w:rsidRPr="006D6AE0" w:rsidRDefault="006D6AE0" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nespecifizēti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izdevumi (izdevumi, kas varētu rasties, bet nav zināms kādi),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A4FC01" w14:textId="77777777" w:rsidR="006D6AE0" w:rsidRPr="006D6AE0" w:rsidRDefault="006D6AE0" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Ar SIP īstenošanu nesaistītie izdevumi, piemēram ikdienas ceļa izdevumi, reprezentācijas materiāli. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC61CBD" w14:textId="39F70BF8" w:rsidR="0015771A" w:rsidRDefault="006D6AE0" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Katru SIP pieteikumu jāvērtē individuāli. Vērtēšanas ekspertu komisijai gadījumos, kad SIP budžetā tiek konstatēti tādi izdevumi, kas nav pamatoti vai nav saistāmi specifiski ar SIP īstenošanu, ir jāveic korekcijas SIP budžetā PIRMS pieteikuma apstiprināšanas.</w:t>
+            </w:r>
+            <w:r w:rsidR="00182BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Komisijas ekspertīze ir</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4CBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jādokumentē vērtēšanas protokolos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4508EA26" w14:textId="4F648622" w:rsidR="007F31A8" w:rsidRPr="00B84755" w:rsidRDefault="007F31A8" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44032" w:rsidRPr="00495A63" w14:paraId="0524D4A3" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C181616" w14:textId="77777777" w:rsidR="00A44032" w:rsidRPr="000A4B10" w:rsidRDefault="00A44032" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DA9066" w14:textId="77777777" w:rsidR="00A44032" w:rsidRDefault="00A44032" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44032">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CFLA iepriekš sniegtajā atbildēs tika minēts, ka iespējams atbalstīt specifiskās apmācības - pašlaik metodikā tas tieši nav nolasāms. Lūdzu skaidrot vai iepriekš sniegtā atbilde ir spēkā. (CFLA J&amp;A fails jautājums nr. 2.23.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7547DD" w14:textId="77777777" w:rsidR="00A44032" w:rsidRDefault="00A44032" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73143C1B" w14:textId="0670804A" w:rsidR="00A44032" w:rsidRPr="0015771A" w:rsidRDefault="00A44032" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A52CA39" w14:textId="701730AC" w:rsidR="00A44032" w:rsidRPr="006D6AE0" w:rsidRDefault="00DC5DEF" w:rsidP="006D6AE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Minētā atbilde attiecas uz jautājumu par specializētu mācību kursu izmaksu iekļaušanu SIP budžetā, lai gan metodikā tas konkrēti nav definēts, jāņem vērā t.sk. MK noteikumu Nr. 82 anotācijas apraksts. Mācību izmaksu iekļaušanai SIP budžetā ir jābūt pamatotai, mācību saturam jābūt specializētam uz konkrētās idejas īstenošanas vajadzību, ko izvērtē ekspertu komisija, mācības nevar būt par vispārējām tēmām, kas nav tieši saistāmas ar SIP īstenošanas specifiku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00695B19" w:rsidRPr="00495A63" w14:paraId="1B34AF1D" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018421D9" w14:textId="77777777" w:rsidR="00695B19" w:rsidRPr="000A4B10" w:rsidRDefault="00695B19" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476AB4CE" w14:textId="44B33916" w:rsidR="00695B19" w:rsidRDefault="00DE0CCB" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE0CCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lūdzam skaidrot iemeslus, kāpēc gadījumā, ja students atbilstoši projekta pieteikumā noteiktās programmas ietvaros īsteno apstiprinātu </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SIP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE0CCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un prakse uzņēmumā ir šī pieteikuma īstenošanas metodiskā, praktiskā vai eksperimentālā sastāvdaļa, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE0CCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mērķstipendiju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE0CCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var attiecināt kā stipendiju par studentu inovāciju pieteikuma īstenošanu, nevis kā stipendiju par praksi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EDFD4B" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45132F50" w14:textId="6B310CE2" w:rsidR="00BA225D" w:rsidRPr="0015771A" w:rsidRDefault="00BA225D" w:rsidP="004D05B2">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5691F5D3" w14:textId="77777777" w:rsidR="000D7690" w:rsidRPr="000D7690" w:rsidRDefault="000D7690" w:rsidP="000D7690">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja uzņēmums, kurā students iziet praksi, ir slēdzis ziedojuma līgumu ar fondu un ziedojis finanšu līdzekļus inovāciju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmai, tad fonds pēc tam šo naudu var novirzīt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>mērķstipendiju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksai, bet šīs stipendijas nav iekļaujamas kā tiešās attiecināmās projekta izmaksas. Ziedojums tiks ieskaitīts kā līdzfinansējums.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0AF3B9" w14:textId="18E40638" w:rsidR="00695B19" w:rsidRPr="006D6AE0" w:rsidRDefault="000D7690" w:rsidP="000D7690">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MKN anotācijā ir noteikts, ka stipendijas tiek maksātas tikai par studentu inovāciju pieteikuma īstenošanu. </w:t>
+            </w:r>
+            <w:r w:rsidR="00915DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turklāt pieteikumiem ir jābūt </w:t>
+            </w:r>
+            <w:r w:rsidR="00105769">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>īstenotiem, atbilstoši</w:t>
+            </w:r>
+            <w:r w:rsidR="00915DA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metodikā noteiktajām prasībām. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7690">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Līdz ar to studentiem stipendija prakses laikā nav attiecināma, bet praksi var apvienot ar pieteikuma īstenošanu (stipendiju turpina maksāt par pieteikuma īstenošanu).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2AEE" w:rsidRPr="00851999" w14:paraId="3C2DCA41" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DF5EE0" w14:textId="77777777" w:rsidR="00BC2AEE" w:rsidRPr="000A4B10" w:rsidRDefault="00BC2AEE" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BCFED2" w14:textId="77777777" w:rsidR="00C16215" w:rsidRPr="00C16215" w:rsidRDefault="00C16215" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C16215">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dokumenta Fiksētās summas maksājuma metodikas 15. punktā tiek noteikts, ka individuālo fiksētās summas maksājuma apmēru, kas nepārsniedz metodikas 8. punktā minēto apmēru, attiecina atbilstoši fiksētās summas maksājuma rezultātus pamatojošiem dokumentiem. Rezultāts ir atbilstoši metodikas 11. punktam īstenots pieteikums, savukārt 16. punkts nosaka, ka par rezultāta sasniegšanu liecina finansējuma saņēmēja atbilstoši metodikas 12.7. apakšpunktam apstiprināta pieteikuma īstenotāja/-u noslēguma atskaite par atbilstošu pieteikuma īstenošanu. Par rezultātu pamatojošo dokumentu uzskata finansējuma saņēmēja lēmumu par pieteikuma noslēguma atskaites apstiprināšanu, kas ietver ekspertu komisijas argumentētu lēmumu/ slēdzienu par pieteikuma īstenošanas un sasniegto rezultātu apstiprināšanu tai skaitā atbilstoši metodikas 12.1.4. punktā noteiktajam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53191072" w14:textId="77777777" w:rsidR="00BC2AEE" w:rsidRDefault="00C16215" w:rsidP="00C16215">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C16215">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lai mazinātu administratīvo slogu t.sk. pieteikuma īstenotājiem, lūgums izvērtēt metodikas 12. punktā minēto nosacījumu nepieciešamību, kā arī vienotai nosacījumu izpildes izpratnei, lūgums izstrādāt vienotus atskaites dokumentu paraugus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB719FC" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00C16215">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2447A2E6" w14:textId="0C8E4C4A" w:rsidR="00BA225D" w:rsidRPr="0015771A" w:rsidRDefault="00BA225D" w:rsidP="00C16215">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0485FBC0" w14:textId="77777777" w:rsidR="0000507F" w:rsidRPr="006967F0" w:rsidRDefault="0000507F" w:rsidP="0000507F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.7. apakšpunktā ietvertie nosacījumi ir nozīmīga gala atskaites sastāvdaļa, kas ļauj izvērtēt pieteikuma īstenošanas gaitu un sasniegtos rezultātus. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B411E21" w14:textId="2317A5E8" w:rsidR="00BC2AEE" w:rsidRPr="006967F0" w:rsidRDefault="0000507F" w:rsidP="0000507F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienotu atskaites dokumentu paraugu izstrāde netiek plānota. Atskaites dokumentu formas izvēle un izstrāde ir katra FS atbildībā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC34E7" w:rsidRPr="00495A63" w14:paraId="5DD2DE9F" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0345FD" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="000A4B10" w:rsidRDefault="00CC34E7" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64695E3B" w14:textId="0B60651B" w:rsidR="009E1240" w:rsidRPr="009E1240" w:rsidRDefault="009E1240" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studentu pieteikumu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izvērtējumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Lūdzam sniegt detalizētas norādes, ko FS var izmantot darbam ar vērtēšanas komisiju par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> individuālo pieteikumu izvērtēšanu – VIM 9.punkts un 12.1.3.punkts. Metodikas 8.punktā teikts, ka aprēķinot fiksētās summas maksājumu, var piemērot  statistikas datus, citu objektīvu informāciju vai eksperta slēdzienu. Piemēram: Vai tas, ka komisija pārliecinās, ka studējošais</w:t>
+            </w:r>
+            <w:r w:rsidR="00526C85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(komanda) ir iekļāvis izmaksas, kas ir saskanīgas ar pieteikuma īstenošanu, t.i. pamatotas;  atbilst attiecināmo izmaksu pozīcijām pēc būtības; ir iekļāvis izmaksu pamatojumu atsaucoties uz vispārīgiem publiskajiem datiem ir/nav pietiekams pamatojums budžeta apstiprināšanai. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBC040D" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRDefault="009E1240" w:rsidP="009E1240">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E1240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.3. punktā norādīts, ka katrai izmaksu pozīcijai izvērtē iesniegtos izmaksu aprēķinus – lūdzam paskaidrot/sniegt norādes kā to atspoguļot, īpaši gadījumos, kad komisija to vērtē, balstoties uz savu ekspertīzi un pieredzi. Kas ir pietiekams/kas nav pietiekams.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7FC69F" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="009E1240">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BA0CFF4" w14:textId="3D0A7DC2" w:rsidR="00BA225D" w:rsidRPr="00C16215" w:rsidRDefault="00BA225D" w:rsidP="009E1240">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEABED6" w14:textId="77777777" w:rsidR="003838F8" w:rsidRPr="00495A63" w:rsidRDefault="003838F8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodikas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. punkts ir pamats metodikā noteiktajam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fiksētās summas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>maksimālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apmēra aprēķinam, nevis SIP budžetu vērtēšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA7FA59" w14:textId="77777777" w:rsidR="003838F8" w:rsidRPr="00495A63" w:rsidRDefault="003838F8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savukārt metodikas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>9. punkts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaka </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>individuālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fiksētās summas maksājuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>apjoma noteikšanas metodi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vienam pieteikumam, kas tiek sagatavots katra atsevišķa pieteikuma gadījumā un ko </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>exante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izvērtē un apstiprina pieteikuma vērtēšanas komisija. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E1033D" w14:textId="132083FE" w:rsidR="003838F8" w:rsidRPr="00495A63" w:rsidRDefault="003838F8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un metodikas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>12.1.3. punkts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaka, ka </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ekspertu komisija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vērtējot katru pieteikumu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>izvērtē izmaksu pamatotību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – katrai izmaksu pozīcijai izvērtē iesniegtos aprēķinus, pamatojošos dokumentus (cenu aptaujas, statistikas dati, iepriekšējā pieredze citas vienkāršotās izmaksas utt.), nepieciešamības gadījumā veic korekcijas iesniegtajā budžeta projektā, un apstiprina individuālā vienreizējā maksājuma budžeta projektu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5345EA84" w14:textId="77777777" w:rsidR="003838F8" w:rsidRPr="00495A63" w:rsidRDefault="003838F8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodikas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>13.2. punkts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaka, ka </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Sadarbības iestādei ir tiesības veikt pārbaudi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par ekspertu komisijas lēmumu pieņemšanu, tajā skaitā, veicot budžeta tāmju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>izmaksu aprēķinus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pamatojošo dokumentu pārbaudi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C429C00" w14:textId="2AA1CB8C" w:rsidR="003838F8" w:rsidRPr="00495A63" w:rsidRDefault="003838F8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studentu veiktās tirgus izpētes un citādākā veidā sniegtie izmaksu pamatojumiem ir jābūt sasaistē ar SIP īstenošanas vajadzībām, ko pēc tam vērtē komisijas eksperti. Ja eksperti, vērtējot budžetus, konstatē nepietiekoši pamatotas izmaksu pozīcijas, veic korekcijas budžetos vai pieprasa papildu precizējumus jeb pamatojumus, to dokumentējot vērtējumos. Pieņemtie komisijas lēmumi SIP budžeta projektu korekciju veikšanā ir jādokumentē sanāksmes protokolā vai cita veida lēmuma dokumentācijā par SIP apstiprināšanu vai precizējumu pieprasīšanu (ja ir pieprasīti precizējumi, tas nav uzskatāms par gala lēmumu un ir nepieciešams lēmuma dokuments pēc precizējumu izskatīšanas). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja lēmumu dokumentos ir fiksētas ekspertu komisijas locekļu saskatītās nepieciešamās korekcijas un atbilstoši tās ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>veiktas, aģentūra neapšaubīs komisijas dokumentētu ekspertīzi un atsevišķu pamatojuma dokumentu komisijas noteiktajiem precizējumiem nepieprasīs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1547ECC1" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRDefault="003838F8" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja komisija ir pārliecinājusies, ka SIP ir iekļautas izmaksas, kas ir saskanīgas ar pieteikuma īstenošanu, tās ir pamatotas, atbilst attiecināmo izmaksu pozīcijām pēc būtības un ir iekļauts izmaksu pamatojums, atsaucoties uz vispārīgiem publiskajiem datiem, un ir veikts aprēķins(vienības/stundas X cena= kopsumma), tas var tikt uzskatīts kā pietiekams pamatojums budžeta apstiprināšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7356A3B2" w14:textId="62678D54" w:rsidR="003E7537" w:rsidRPr="00495A63" w:rsidRDefault="003E7537" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00213D1F" w:rsidRPr="00495A63" w14:paraId="07B7CF51" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38649B41" w14:textId="77777777" w:rsidR="00213D1F" w:rsidRPr="000A4B10" w:rsidRDefault="00213D1F" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDCD72D" w14:textId="77777777" w:rsidR="00213D1F" w:rsidRPr="00213D1F" w:rsidRDefault="00213D1F" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pieteikums sākotnēji ir novērtēts kā atbilstošs lielajam </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grantam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kādos apstākļos īstenošanas laikā varētu secināt, ka tas tomēr atbilst mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līmenim? Savukārt, ja ideja pieteikuma iesniegšanas brīdī vēl atbilst mazajam </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grantam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un tai nav prototipa vai pietiekamas validācijas, kādā brīdī un pēc kādiem kritērijiem tā varētu tikt pārcelta uz lielo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0454283C" w14:textId="77777777" w:rsidR="00213D1F" w:rsidRDefault="00213D1F" w:rsidP="00213D1F">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No pirmā cikla pieredzes mūsu ieskatā būtu lietderīgi šo jautājumu precizēt normatīvajā regulējumā vai metodikā, jo šobrīd nav līdz galam skaidrs, vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00213D1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veida maiņa ir paredzēta kā reāls īstenošanas procesa instruments?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A6002A1" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00213D1F">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06A4EC60" w14:textId="0F3410BA" w:rsidR="00BA225D" w:rsidRPr="009E1240" w:rsidRDefault="00BA225D" w:rsidP="00213D1F">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="565C59C8" w14:textId="32F29F16" w:rsidR="002074D5" w:rsidRPr="00495A63" w:rsidRDefault="002074D5" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašreizējie normatīvie akti neparedz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veida maiņu īstenošanas procesa laikā.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FED29E5" w14:textId="77777777" w:rsidR="002074D5" w:rsidRPr="00495A63" w:rsidRDefault="002074D5" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pieteikums saturiski neatbilst lielā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prasībām vai netiek izpildītas metodikā noteiktās metodiskās fāzes (MPV izstrāde un praktiskie testi), vērtēšanas komisijas noslēguma  vērtēšanā var lemt par rezultāta un atskaites neapstiprināšanu. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386D00AC" w14:textId="3F09E356" w:rsidR="002074D5" w:rsidRPr="00495A63" w:rsidRDefault="002074D5" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tāpat nav iespējams pārcelt mazo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uz lielo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, jo katram </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidam ir jānosaka  (atbilstoši metodikas 12.3.punktam) konkrētas prasības un budžets tiek noteikts un apstiprināts tikai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ex-ante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (fiksētās summas budžets tiek apstiprināts pieteikumu izvērtēšanas brīdī un īstenošanas laikā vairs nav grozāms). </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC715A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>FS pienākums ir izstrādāt kritērijus</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7042F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pēc kuriem nosakāma atbilstība </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A7042F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A7042F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidam</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7050A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, un atbilstošas prasības.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000CD79A" w14:textId="48BF8F17" w:rsidR="00213D1F" w:rsidRPr="00213D1F" w:rsidRDefault="002074D5" w:rsidP="00495A63">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Granta veida maiņu var paredzēt tikai pieteikuma sākotnējās izvērtēšanas laikā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, piemēram, ja komanda piesakās uz “Lielo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, bet komisija izvērtējot saprot, ka pēc pašu FS izvirzītajām prasībām tas atbilst “Mazajam </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, komisija var pārcelt pieteikumu, atbilstoši </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C865A5" w:rsidRPr="00495A63" w14:paraId="798FE641" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051858C7" w14:textId="77777777" w:rsidR="00C865A5" w:rsidRPr="000A4B10" w:rsidRDefault="00C865A5" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AB3058" w14:textId="77777777" w:rsidR="00C865A5" w:rsidRPr="00495A63" w:rsidRDefault="00C865A5" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai par dubulto finansējumu ir uzskatāma secīga vienas idejas attīstīšana, ja jaunajā pieteikumā ir skaidri definēts nākamais attīstības posms un netiek atkārtoti segtas tās pašas izmaksas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220794E6" w14:textId="77777777" w:rsidR="00C865A5" w:rsidRDefault="00C865A5" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai studentus, kas secīgi īstenojuši mazo un lielo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar vienu un to pašu ideju, nacionālajā rezultāta rādītājā var uzskaitīt atkārtoti?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2E1C08" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12128424" w14:textId="0D906AE1" w:rsidR="00BA225D" w:rsidRPr="00C865A5" w:rsidRDefault="00BA225D" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:pStyle w:val="xmsolistparagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7020CFA7" w14:textId="77777777" w:rsidR="00E328A4" w:rsidRPr="00E328A4" w:rsidRDefault="00E328A4" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secīga vienas idejas attīstība, pārejot no mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uz lielo, nav uzskatāma par dubulto finansējumu, ja lielā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieteikumā ir skaidri nodalītas darbības un netiek segtas tās pašas izmaksas, kas bijušas mazajā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Programmas loģika tieši paredz abus šos līmeņus: atbalstu inovācijas idejas izstrādei (mazais grants) vai attīstībai uz jau esošas koncepcijas pierādījuma bāzes (lielais grants). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CB3899" w14:textId="77777777" w:rsidR="00E328A4" w:rsidRPr="00E328A4" w:rsidRDefault="00E328A4" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dubultā finansējuma novēršanas prasības nosaka, ka finansējuma saņēmējam ir jākontrolē, lai pieteikumos īstenotās darbības un izmaksas nepārklātos. Tā kā lielā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieteikumam kā priekšnosacījums ir nepieciešams koncepcijas pierādījums (kas ir sekmīga mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rezultāts), šāda pēctecība ir saderīga ar programmas mērķiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50471408" w14:textId="77777777" w:rsidR="00E328A4" w:rsidRPr="00E328A4" w:rsidRDefault="00E328A4" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lai novērstu jebkādus riskus, jaunajā pieteikumā un tā budžeta projektā ir jādefinē un jāpamato jaunas, nākamā posma izmaksu pozīcijas (piemēram, prototipa vai MVP izstrāde un praktiskā testēšana), nodrošinot skaidru nošķirtību no iepriekšējā projektā jau finansētajām darbībām. Finansējuma saņēmēja pienākums noteikt kritērijus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidam, atbilstoši metodikas 12.3. punktam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D85790" w14:textId="77777777" w:rsidR="00E328A4" w:rsidRPr="00E328A4" w:rsidRDefault="00E328A4" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F777A43" w14:textId="77777777" w:rsidR="00C865A5" w:rsidRDefault="00E328A4" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionālajā rādītājā uzskaitāmas unikālie studenti. Ja students īstenojis mazo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un pēc tam ar šo pašu ideju īsteno lielo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E328A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tas rādītājā ieskaitāms </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vienu reizi. Vienlaikus aicinām veikt uzskaiti arī par tiem studējošajiem, kuri ir secīgi apguvuši </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B64153E" w14:textId="73A41549" w:rsidR="0061660F" w:rsidRPr="00495A63" w:rsidRDefault="0061660F" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A57C4" w:rsidRPr="00495A63" w14:paraId="7DC18B93" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C075B0" w14:textId="77777777" w:rsidR="004A57C4" w:rsidRPr="000A4B10" w:rsidRDefault="004A57C4" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4029CCA9" w14:textId="77777777" w:rsidR="004A57C4" w:rsidRDefault="004A57C4" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A57C4">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja komanda nesasniedz plānoto rezultātu, bet iegūst būtisku negatīvu rezultātu? Ja komanda godprātīgi ir veikusi plānoto izpēti, testēšanu un validāciju un tās rezultātā ir pierādījusi, ka sākotnējā hipotēze vai risinājums nedarbojas, vai tas ir uzskatāms par “pieteikuma rezultāta nesasniegšanu”?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135A111C" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="366FA3D9" w14:textId="6B26CF2B" w:rsidR="00BA225D" w:rsidRPr="004A57C4" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC6D12C" w14:textId="77777777" w:rsidR="004A57C4" w:rsidRPr="006967F0" w:rsidRDefault="00D24B35" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmas mērķis ir studējošo mācīšanās process, kura rezultātā tiek attīstītas studējošo inovācijas spējas un uzņēmīgums. Būtiskākais kritērijs ir visu obligāto metodisko fāžu izpilde, atbilstoši metodikas 2. pielikumam. Izmaksu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>attiecināmību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un rezultāta sasniegšanu apliecina FS lēmums par noslēguma atskaites apstiprināšanu. Sākotnēji apstiprinātā budžeta atbilstības izvērtēšana faktiski sasniegtajam rezultātam ir ekspertu komisijas kompetencē. Ja komisija secina, ka SIP komanda ir izpildījusi obligātās metodiskās fāzes, budžeta izlietojums ir samērīgs ar faktiski sasniegto/daļēji sasniegto rezultātu, noslēguma atskaitē ir ietverts idejas attīstības progresa novērtējums atbilstoši metodikas 12.7.2. apakšpunktam, kas ļauj spriest par plānoto rezultātu nesasniegšanas iemesliem  un ir darīts viss iespējamais, lai sasniegtu rezultātu un skaidrojumi ir pamatoti, lai apstiprinātu noslēguma atskaiti, fiksētās summas maksājums ir attiecināms.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73ED9D89" w14:textId="7915EAF1" w:rsidR="0061660F" w:rsidRPr="006967F0" w:rsidRDefault="0061660F" w:rsidP="00E328A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00286D45" w:rsidRPr="00495A63" w14:paraId="2D49D27A" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E1525A" w14:textId="77777777" w:rsidR="00286D45" w:rsidRPr="000A4B10" w:rsidRDefault="00286D45" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698A9505" w14:textId="77777777" w:rsidR="00286D45" w:rsidRPr="00286D45" w:rsidRDefault="00286D45" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00286D45">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fāzes – Ņemot vērā, ka programmas ietvaros tiek pilnveidotas studējošo prasmes, lūdzam skaidrot, kā vērtējami gadījumi, kad studējošais vai komanda nav īstenojusi sākotnēji pieteikto ideju tieši tā, kā bija plānots, bet, strādājot ar darba vadītāju, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00286D45">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>mentoriem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00286D45">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u. c., idejas īstenošanas risinājums ir mainījies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB7C781" w14:textId="77777777" w:rsidR="00286D45" w:rsidRDefault="00286D45" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00286D45">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Tāpat lūdzam skaidrot gadījumus, kad komanda īstenošanas gaitā konstatē, ka izvirzītā hipotēze nav apstiprinājusies un attiecīgais produkts tirgū nav nepieciešams. Vienlaikus komanda ir izlietojusi daļu budžeta un izgājusi visas pieteikuma īstenošanas fāzes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6979E8B6" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7921331D" w14:textId="06DEC3DC" w:rsidR="00BA225D" w:rsidRPr="004A57C4" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60944C51" w14:textId="77777777" w:rsidR="00C7011F" w:rsidRPr="006967F0" w:rsidRDefault="00C7011F" w:rsidP="00C7011F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Risinājuma maiņa ir pieļaujama, ja tā neietekmē sākotnēji apstiprināto budžetu, kā arī tiek ievērots fiksētās summas maksājuma 12.1.4. apakšpunkts - ekspertu komisija izvērtē pieteikuma plānoto rezultātu un sākotnējā budžeta projekta atbilstību sasniegtajiem rezultātiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B2D95F" w14:textId="3440BB5C" w:rsidR="00286D45" w:rsidRPr="006967F0" w:rsidRDefault="00C7011F" w:rsidP="00C7011F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus jāievēro Finanšu ministrijas vadlīnijās Nr. 1.1. „Vadlīnijas par vienkāršoto izmaksu izmantošanas iespējām un to piemērošana Eiropas Savienības kohēzijas politikas programmas 2021. – 2027.gadam ietvaros" noteiktais, ka apstiprinātajā individuālajā fiksētās summas maksājumā nevar tikt veiktas izmaiņas, kas attiecas uz noteikto summu un iepriekš definēto un apstiprināto sasniedzamo rezultātu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B5610" w:rsidRPr="00495A63" w14:paraId="67B6C8A1" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1DF835" w14:textId="77777777" w:rsidR="007B5610" w:rsidRPr="000A4B10" w:rsidRDefault="007B5610" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755872BB" w14:textId="77777777" w:rsidR="00F14BD8" w:rsidRPr="006967F0" w:rsidRDefault="00F14BD8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Par pieteikumu īstenošanu ar “0”budžetiem. Lūdzam skaidrot, vai atbilstoši MKN Nr. 82 ir pieļaujama inovāciju pieteikumu īstenošana bez individuālā budžeta jeb ar “0” budžetu, proti, komanda vai studējošais īsteno inovāciju pieteikumu, izejot visas fāzes, bet nepiesakās finansējumam tieši sava pieteikuma īstenošanai. Vai šāda pieteikuma īstenošana ir ieskaitāma MKN Nr. 82 7.2.1. punktā minētā rādītāja vērtībā? Anotācijā pašlaik ir iekļauts skaidrojums, kas ierobežo šādu pieteikumu īstenošanu: “Rādītājā ieskaita tos studējošos, kuri ir sekmīgi īstenojuši studentu inovāciju pieteikumus (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>). Rādītājā skaita unikālās personas.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5362FBFD" w14:textId="77777777" w:rsidR="007B5610" w:rsidRPr="006967F0" w:rsidRDefault="00F14BD8" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lūdzam skaidrot, kāpēc pieteikumu nevar īstenot bez </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64432297" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRPr="006967F0" w:rsidRDefault="00BA225D" w:rsidP="00BA225D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54C7F79F" w14:textId="592AD768" w:rsidR="00BA225D" w:rsidRPr="006967F0" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16737E08" w14:textId="6F312FA6" w:rsidR="007B5610" w:rsidRPr="006967F0" w:rsidRDefault="50649138" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Šādu konkursu rīkošana, kur netiek piemērota fiksētās summas maksājuma metodika, nav atbalstāma. Atsevišķos izņēmuma gadījumos ir pieļaujams, ka studentu inovāciju pieteikums tiek īstenots ar “0” budžetu, tajā pašā laikā ievērojot visus fiksētās summas maksājuma metodikā iekļautos nosacījumus. Tas nozīmē, ka šādi pieteikumi un to apstiprināšanas, īstenošanas un gala rezultātu izvērtēšanas kārtība, izņemot budžeta pozīciju, neatšķiras no citiem studentu inovāciju pieteikumiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740841" w:rsidRPr="00495A63" w14:paraId="1CA2675F" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3203791F" w14:textId="77777777" w:rsidR="00740841" w:rsidRPr="000A4B10" w:rsidRDefault="00740841" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F416D8" w14:textId="77777777" w:rsidR="00740841" w:rsidRDefault="00356080" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356080">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prasība pēc pamatojošās dokumentācijas budžeta veidlapā, lai iesniegtu pieteikumu -&gt; programmās šī pieeja nestrādā, jo komandas nav apguvušas tirgus izpētes metodes (cenu aptaujas, piedāvājumu salīdzinājumu utt.), kā arī pēc definīcijas, piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00356080">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pirmsinkubācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00356080">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas ir mērķētas uz inovācijas idejas izstrādi, līdz ar to budžeta plānošana nevar tikt uzskatīta kā rezultatīvs rādītājs. Piedāvājums, ka programmā ir iekļauta ja ne izstrāde, tad budžeta koriģēšana noteiktā brīdī (piemēram, programmas vidū). Tas risinātu arī to, ka šobrīd uz programmas ievadu iesniegtās un apstiprinātās summas nav maināmas, taču komandai, uzsākot darbu programmā, sadarbojoties ar komandas vadītāju un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00356080">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>mentoriem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00356080">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, jau procesa laikā rodas jēgpilnas idejas papildinājumiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D0C7DE" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A4A5B60" w14:textId="33093F4D" w:rsidR="00BA225D" w:rsidRPr="00F14BD8" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DC9672" w14:textId="77777777" w:rsidR="00967125" w:rsidRPr="006967F0" w:rsidRDefault="00967125" w:rsidP="00967125">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Studentu inovāciju programmas ietvaros atbalstāmā darbība ir citu studentu inovāciju programmas pasākumu organizēšana, kuras ietvaros var tikt organizētas specializētās mācības, tai skaitā par pieteikuma iesnieguma formas sagatavošanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA2B4A6" w14:textId="02780A52" w:rsidR="00740841" w:rsidRPr="006967F0" w:rsidRDefault="4E2E1634" w:rsidP="00967125">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Līdz ar to </w:t>
+            </w:r>
+            <w:r w:rsidR="4B39DA09" w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aicinām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmas ietvaros nodrošināt studentiem nepieciešamās zināšanas un prasmes, lai tie būtu sagatavoti pieteikuma izstrādei un iesniegšanai, tai skaitā izprastu pieteikumam noteiktās prasības un spētu atbilstoši sagatavot nepieciešamo pamatojošo informāciju un dokumentāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6416D2E9" w14:textId="3440BB5C" w:rsidR="00740841" w:rsidRPr="00740841" w:rsidRDefault="7B0AFAB4" w:rsidP="4BDD2F1C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus jāievēro Finanšu ministrijas vadlīnijās Nr. 1.1. „Vadlīnijas par vienkāršoto izmaksu izmantošanas iespējām un to piemērošana Eiropas Savienības kohēzijas politikas programmas 2021. – 2027.gadam ietvaros" noteiktais, ka apstiprinātajā individuālajā fiksētās summas maksājumā nevar tikt veiktas izmaiņas, kas attiecas uz noteikto summu un iepriekš definēto un apstiprināto sasniedzamo rezultātu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A045CC" w14:textId="5D50BDC8" w:rsidR="00740841" w:rsidRPr="00740841" w:rsidRDefault="00740841" w:rsidP="00967125">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5309" w:rsidRPr="00D36725" w14:paraId="74DF4E5A" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCDABDB" w14:textId="77777777" w:rsidR="002D5309" w:rsidRPr="000A4B10" w:rsidRDefault="002D5309" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C906FA8" w14:textId="77777777" w:rsidR="002D5309" w:rsidRDefault="005D0A71" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0A71">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Komandām uz pieteikuma iesniegšanas brīdi ir prasība sagatavot tirgus izpētes (cenu aptaujas), kas ir pamatojošie pirkuma dokumenti. Daļa šo dokumentu tāpat nav izmantojama un pēc būtības ir lieka, jo universitātē ir jau ar spēkā esošiem centralizētiem iepirkuma līgumiem, kā arī EIS iespēju, kas jāizmanto prioritāri. Līdz ar to jautājums, vai šī prasība pēc tirgus izpētes obligātas veikšanas nav pārskatāma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4190A3" w14:textId="77777777" w:rsidR="002D79D3" w:rsidRDefault="002D79D3" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D79D3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papildus, vēršam uzmanību uz risku, kas ir pilnībā atstāts uz FS (īpaši pieņemot, ka īstenošanas laikā budžetu nav atļauts mainīt) – sagatavojot pieteikumus studējošie balstās uz avotiem, kas pieejami viņiem uz iesniegšanas brīdi, piem. mobilitātes izmaksas 4mēnešus pirms lidojuma būs krietni mazākas nekā tās radīsies </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D79D3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>FSām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D79D3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reāli pērkot biļetes esošā iepirkuma ietvaros. Tāpat piem., ārvalstu studenti kā references avotu bieži norāda informāciju, kas ir korekta pēc būtības, taču FS nekad to nevarēs izmantot reālā iepirkuma veikšanai (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D79D3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>freelance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D79D3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vietnes utt.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31259FFA" w14:textId="77777777" w:rsidR="00BA225D" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4646B0C6" w14:textId="4D60D77E" w:rsidR="00BA225D" w:rsidRPr="00356080" w:rsidRDefault="00BA225D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C0B84D" w14:textId="5B000917" w:rsidR="00623B57" w:rsidRPr="006967F0" w:rsidRDefault="00D36725" w:rsidP="00D36725">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Metodikas noteiktā prasība izmaksu pamatošanai ir ne vien formāla atbilstības izvērtējuma prasība, bet arī veids kā studenti mācās tirgus izpētes veikšanu. Ja studentu veiktās tirgus izpētes nav samērīgas, iestādes centralizētā iepirkuma cena ir atšķirīga- ekspertu komisijai ir jāveic budžeta korekcij</w:t>
+            </w:r>
+            <w:r w:rsidR="002577D8" w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00623B57" w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F241A8" w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ekspertu pieņemtajiem lēmumiem par izmaksu labošanu ir jābūt dokumentētiem komisijas sēdes protokolā. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7B989C" w14:textId="41E95DCF" w:rsidR="00D36725" w:rsidRPr="006967F0" w:rsidRDefault="00D36725" w:rsidP="00D36725">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja ir zināmi tipveida pakalpojumi vai preces, ko studenti regulāri izmanto SIP īstenošanā, aicinām izvērtēt iespēju sagatavot iestādes pakalpojumu/preču cenu lapu.</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7563" w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799A76B4" w14:textId="77777777" w:rsidR="00D36725" w:rsidRPr="006967F0" w:rsidRDefault="00D36725" w:rsidP="00D36725">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50643F1E" w14:textId="35C8D605" w:rsidR="00D36725" w:rsidRPr="006967F0" w:rsidRDefault="00D36725" w:rsidP="00D36725">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja studentiem ir pieejams universitātes iepirkumu katalogs un ir zināms, cik maksā pakalpojumi iepirkuma līgumos, tad cenu aptauja nav jāveic.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A195F7B" w14:textId="333F4984" w:rsidR="00D36725" w:rsidRPr="006967F0" w:rsidRDefault="00D36725" w:rsidP="00832EDC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="702CDB30" w14:textId="0AB0ABA4" w:rsidR="0E1CF3DB" w:rsidRPr="006967F0" w:rsidRDefault="0E1CF3DB" w:rsidP="2198DEED">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus skat. atbildi uz 2.41. jautājumu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F868F5" w14:textId="3845B222" w:rsidR="002D5309" w:rsidRPr="002D5309" w:rsidRDefault="002D5309" w:rsidP="00832EDC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93023" w:rsidRPr="00495A63" w14:paraId="2DD21A42" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074F8334" w14:textId="77777777" w:rsidR="00B93023" w:rsidRPr="000A4B10" w:rsidRDefault="00B93023" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA5A584" w14:textId="77777777" w:rsidR="00B93023" w:rsidRDefault="00B93023" w:rsidP="007F31A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par pieteikumu īstenošanu, kuru ietvaros notiek idejas izstrāde un sākotnējā pārbaude. Vēlamies vērst uzmanību un rosināt diskusiju saistībā ar izmaksu plānošanu tieši gadījumos, kas studējošie piesakās idejas izstrādei (turpmāk- mazais grants) – bieži vien idejas izstrādes un sākotnējās pārbaudes stadijā NAV iespējams visas izmaksas ieplānot pirms pieteikuma īstenošanas sākuma, tai skaitā tas būtiski apgrūtina cenu aptauju veikšanu un reālu piedāvājumu saņemšanu. Izmaksu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plānošanas pieeja ir pamatota gadījuma, kad pieteikums jau uz esošās pierādījumu bāzes, kur ir skaidras vajadzības un plānotie izdevumi, taču ne vienmēr piemērojams mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B93023">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gadījumā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C987BB" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8" w:rsidP="007F31A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10691658" w14:textId="75866ED4" w:rsidR="007F31A8" w:rsidRPr="005D0A71" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="790043C8" w14:textId="64CF9333" w:rsidR="00726AD8" w:rsidRPr="00495A63" w:rsidRDefault="272E85DB" w:rsidP="00726AD8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8AE724" w14:textId="0A4EE4FF" w:rsidR="00B93023" w:rsidRPr="00B93023" w:rsidRDefault="272E85DB" w:rsidP="00726AD8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gadījumos, kad pieteikumam inovācijas idejas izstrādei un sākotnējai pārbaudei nav iespējams pietiekami pamatoti identificēt ar pieteikuma īstenošanu saistītās izmaksas, </w:t>
+            </w:r>
+            <w:r w:rsidR="5E455B87" w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aicinām izvērtēt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vai ideja ir pietiekami definēta, lai to īstenotu mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietvaros.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F450B" w:rsidRPr="00495A63" w14:paraId="3B46903E" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738B8DF4" w14:textId="77777777" w:rsidR="003F450B" w:rsidRPr="000A4B10" w:rsidRDefault="003F450B" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30154F26" w14:textId="77777777" w:rsidR="003F450B" w:rsidRDefault="003F450B" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F450B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Metodiskās fāzes. Ņemot vērā, ka komandas veido dažādu interešu un specializācijas jaunieši, katram no tiem komandā tiek paredzēta sava loma un atbildības. Komandas norāda, ka katrs dalībnieks labprāt fokusētos uz savām prioritātēm un atbildībām iekšējo darbu sadalījumā, bet metodisko fāžu apgūšana nozīmē obligāti iesaistīties teju visos procesos, kas bieži ir neefektīvi. Priekšlikums, ka varētu tikt virzīti MK noteikumu grozījumi, kas paredz, ka visas metodiskās fāzes ir jāsasniedz komandas ietvaros, nevis katram dalībniekam atsevišķi. Vienlaicīgi saglabājot obligātu prasību visai komandai apmeklēt organizētās lekcijas, taču atvieglotu pieprasījumu apmeklēt papildus tīklošanās pasākumus, visiem obligātu darbu pie prototipa izstrādes un citi procesi, kur komandas iekšienē norit organiska un loģiska darāmo darbu un pienākumu sadale rezultāta sasniegšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0ACC2F" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BD1C100" w14:textId="7C47ECD4" w:rsidR="007F31A8" w:rsidRPr="00B93023" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E6047A" w14:textId="367A7E99" w:rsidR="003F450B" w:rsidRPr="003F450B" w:rsidRDefault="00F57114" w:rsidP="00726AD8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Programmas mērķis ir studējošo mācīšanās process, kura rezultātā tiek attīstītas studējošo inovācijas spējas un uzņēmīgums, līdz ar to obligāto metodisko fāžu izpilde ir jānodrošina visiem komandas dalībniekiem. Tas saistīts arī ar to, ka pasākuma ietvaros augstskolai ir jāveic studējošo prasmju un attieksmes novērtējums pirms un pēc dalības studentu inovāciju programmā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C45ABE" w:rsidRPr="00495A63" w14:paraId="36389E70" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4905533F" w14:textId="77777777" w:rsidR="00C45ABE" w:rsidRPr="000A4B10" w:rsidRDefault="00C45ABE" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1899947C" w14:textId="77777777" w:rsidR="00C45ABE" w:rsidRDefault="00CF5F77" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5F77">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai SIP budžetā var paredzēt elastības finansējumu (piemēram, 5 %) izmaksām, kuras pieteikuma iesniegšanas brīdī nav iespējams precīzi prognozēt, bet kuru nepieciešamība var rasties </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pieteikuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5F77">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanas laikā, pamatojoties uz sasniegtajiem rezultātiem un turpmākajām attīstības vajadzībām?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C237E87" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C576EBA" w14:textId="7F0E976E" w:rsidR="007F31A8" w:rsidRPr="003F450B" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C00624C" w14:textId="65673572" w:rsidR="00C45ABE" w:rsidRPr="006967F0" w:rsidRDefault="5912B7F0" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atbilstoši fiksētās summas maksājuma metodikas 12.1.3. apakšpunktam ekspertu komisija apstiprina katru pieteikumu, tai skaitā izvērtē katrā pieteikumā definēto plānoto sasniedzamo rezultātu un izmaksu pamatotību un nepieciešamības gadījumā veic korekcijas iesniegtajā budžeta projektā. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AFF2D6A" w14:textId="47801B10" w:rsidR="00C45ABE" w:rsidRPr="006967F0" w:rsidRDefault="00C45ABE" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44B11C02" w14:textId="4AE6BF39" w:rsidR="00C45ABE" w:rsidRPr="006967F0" w:rsidRDefault="5912B7F0" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Līdz ar to aicinām ekspertu komisijas, vērtējot pieteikumus, pievērst īpašu uzmanību plānoto izmaksu pamatotībai, tai skaitā izvērtējot, vai pieteikumā norādītais izmaksu apmērs ir atbilstošs sagaidāmajam izmaksu apmēram. Ja, izvērtējot pieejamo informāciju, ir pamats secināt, ka pieteikumā norādītā izmaksu summa var nebūt pietiekama, ekspertu komisija nepieciešamības gadījumā var (ierosināt) veikt korekcijas iesniegtajā budžeta projektā. Ekspertu komisijas ieteiktajām / veiktajām korekcijām ir jābūt pamatotām ar pārbaudāmu informāciju, piemēram, statistikas datiem, iepriekšējo pieredzi vai citu atbilstošu informāciju. Ekspertu komisijas veikto izmaksu korekciju pamatojums un pieņemtais lēmums ir dokumentējams.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C565FB1" w14:textId="0ED13A85" w:rsidR="00C45ABE" w:rsidRPr="006967F0" w:rsidRDefault="5912B7F0" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus aicinām finansējuma saņēmējus vērst studējošo uzmanību, iesniedzot pieteikumus, izvērtēt plānoto izmaksu apmēru un iespējamo cenu mainību. Gadījumā, ja ir pamats paredzēt, ka izmaksas var palielināties studentu inovāciju pieteikumu īstenošanas laikā, pieteikumā var iekļaut augstāku plānoto izmaksu apmēru (nepārsniedzot metodikas 8. punktā noteikto maksimāli pieejamo fiksētās summas maksājuma apmēru atbilstoši pieteikuma veidam), to pamatojot ar objektīvi pārbaudāmu informāciju, piemēram, statistikas datiem, iepriekšējo pieredzi vai citu atbilstošu informāciju. Izmaksu pamatotību vērtē ekspertu komisija un pieņemtajam lēmumam jābūt dokumentētam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713FC36A" w14:textId="52A22DAB" w:rsidR="00C45ABE" w:rsidRPr="00C45ABE" w:rsidRDefault="5912B7F0" w:rsidP="00726AD8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piemēram, ja pieteikuma iesniegšanas brīdī konkrētā pakalpojuma vai preces cena ir 100 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bet no iepriekšējo periodu datiem izriet, ka attiecīgajā sezonā, kad paredzēta tā iegāde, cena parasti ir 150 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pieteikumā var paredzēt 150 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksas, ja šāds izmaksu apmērs ir atbilstoši pamatots un ekspertu komisijas pieņemtais lēmums ir dokumentēts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973A09" w:rsidRPr="00495A63" w14:paraId="3BB12A71" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60951016" w14:textId="77777777" w:rsidR="00973A09" w:rsidRPr="000A4B10" w:rsidRDefault="00973A09" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2895C3" w14:textId="77777777" w:rsidR="00213FE9" w:rsidRDefault="00213FE9" w:rsidP="00213FE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE76DA">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai naudas balva, kas piešķirta par konkursa rezultātu, pati par sevi ir uzskatāma par tādu finansējumu, kas ierobežo SIP finansējuma saņemšanu?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5361211D" w14:textId="77777777" w:rsidR="002F6550" w:rsidRPr="002F6550" w:rsidRDefault="002F6550" w:rsidP="002F6550">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F6550">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja balvas saņemšana ir pieļaujama, vai pastāv kādi ierobežojumi attiecībā uz to, kā komanda pēc tam drīkst izmantot saņemto balvu?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D50FF38" w14:textId="77777777" w:rsidR="002F6550" w:rsidRDefault="002F6550">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F6550">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lūdzam IZM/CFLA precizēt dubulta finansējuma interpretāciju, lai varētu nodrošināt vienotu pieeju gan iekšējiem SIP pasākumiem, gan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002F6550">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>starpuniversitāšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002F6550">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konkursiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F05BEC6" w14:textId="77777777" w:rsidR="007914BF" w:rsidRDefault="007914BF" w:rsidP="007914BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja komanda saņem godalgotu vietu par pieteikuma īstenošanu un saņem naudas balvu, vienlaikus ar to pašu ideju piedalās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>starpuniversitāšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konkursā, kurā arī saņem naudas balvu par godalgotu vietu, vai tas ir uzskatāms par dubulto finansējumu? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481D394D" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51971680" w14:textId="6C3E8D20" w:rsidR="007F31A8" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D0A947" w14:textId="77777777" w:rsidR="00C70C0B" w:rsidRPr="00495A63" w:rsidRDefault="00C70C0B" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situācija, kad SIP ietvaros apstiprinātā komanda </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>saņem finansējumu SIP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> papildus iegūst </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>naudas balvu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (vienreizēju stipendiju) par rezultātu prezentācijā vai konkursā, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>nav uzskatāma par dubulto finansējumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="608EB1DD" w14:textId="77777777" w:rsidR="007914BF" w:rsidRDefault="007914BF" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D82902E" w14:textId="04E1ABF6" w:rsidR="007914BF" w:rsidRDefault="007914BF" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007914BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienreizējās stipendijas izlietojums ir komandas dalībnieku ziņā, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ja vien konkursa nolikums neparedz mērķētu stipendijas izlietojumu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497F56AE" w14:textId="77777777" w:rsidR="007914BF" w:rsidRDefault="007914BF" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B637C8" w14:textId="77777777" w:rsidR="007914BF" w:rsidRPr="006967F0" w:rsidRDefault="007914BF" w:rsidP="007914BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00583109">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par dubulto finansējumu ir uzskatāma situācija, kad no dažādiem publiskajiem avotiem pārklājas vienas un tās pašas darbības izmaksas. Augstskolas izveidotajai kontroles sistēmai ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>jānodrošina, lai studentu pieteikumos īstenotās darbības un izmaksas nepārklātos ar citiem P&amp;A projektiem vai valsts un ārvalstu finanšu instrumentiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADDFD18" w14:textId="02BBFB4D" w:rsidR="00C70C0B" w:rsidRPr="006967F0" w:rsidRDefault="007914BF" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komanda drīkst saņemt SIP finansējumu un vienreizēju stipendiju par godalgotu vietu. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nav pieļaujama situācija, kad par vienu un to pašu ideju tiek piešķirtas vairākas naudas balvas, piemēram, saņemot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stipendiju par godalgotu vietu gan universitātes, gan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>starpuniversitāšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>konkursā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  – šajā gadījumā rodas dubultais finansējums.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D74A79" w14:textId="56EC8C29" w:rsidR="00CD6F58" w:rsidRPr="006967F0" w:rsidRDefault="00CD6F58" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiksētās summas maksājuma metodikā: Attiecībā uz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>dubultfinansējuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> riska novēršanu – finansējuma saņēmējs izstrādā kārtību, kas ļauj pārliecināties, ka </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>viens un tas pats SIP netiek finansēts citas augstskolas 1.1.1.7.pasākuma projekta ietvaros vai citas programmas projekta vai atbalsta pasākuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietvaros (23. zemsvītras atsauce). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B243097" w14:textId="4FF01888" w:rsidR="00156C9F" w:rsidRDefault="00CD6F58" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Dubultfinansējums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir jāvērtē gan projekta, gan pasākuma līmenī, t.sk. ne tikai fiksētā maksājuma ietvarā, bet arī piešķirot vienreizēju stipendiju par godalgotu vietu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010DE492" w14:textId="77777777" w:rsidR="00CD6F58" w:rsidRDefault="00CD6F58" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C724E60" w14:textId="6098778B" w:rsidR="00661557" w:rsidRPr="00661557" w:rsidRDefault="004842E7" w:rsidP="00661557">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaikus </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7006">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izglītības un zinātnes ministrija kā atbildīgā iestāde 29.09.2026. ir sniegusi MKN Nr.82 37.2.1.2. punktā </w:t>
+            </w:r>
+            <w:r w:rsidR="006D2349">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">noteiktās vienreizējās stipendijas piešķiršanas nosacījuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00975406">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>skaidrojumu</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2349">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. MKN Nr.82 37.2.1.2. punktā noteiktā vienreizējā stipendija par godalgotu vietu iegūšanu studentu inovāciju programmas pasākumos ir attiecināma </w:t>
+            </w:r>
+            <w:r w:rsidR="006D2349" w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par vienu inovācijas </w:t>
+            </w:r>
+            <w:r w:rsidR="00680BEE" w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ideju tās konkrētajā attīstības </w:t>
+            </w:r>
+            <w:r w:rsidR="00A358E3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>cikla ietvarā</w:t>
+            </w:r>
+            <w:r w:rsidR="00680BEE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piemēram, mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietvaros attīstīta ideja pēc attiecīgā </w:t>
+            </w:r>
+            <w:r w:rsidR="00291D06">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>SIP</w:t>
+            </w:r>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pabeigšanas var tikt iesniegta lielā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietvaros, ja tiek nodrošināta idejas tālāka attīstība. Šādai komandai ir iespēja piedalīties dažādos, t.sk. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>starpuniversitāšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, konkursos un saņemt stipendiju par godalgotas vietas iegūšanu gan mazā, gan lielā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00661557" w:rsidRPr="00661557">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietvaros katrā vienu reizi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C2CD8A" w14:textId="7379681A" w:rsidR="00BE5346" w:rsidRPr="00BE5346" w:rsidRDefault="00B405BE" w:rsidP="003E18D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7A36">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tātad </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5346" w:rsidRPr="00BE5346">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no 1.1.1.7.pasākuma līdzekļiem stipendiju par godalgotas vietas iegūšanu par vienas un tās pašas inovāciju idejas attīstību var segt ne vairāk kā vienu reizi katrā no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE5346" w:rsidRPr="00BE5346">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE5346" w:rsidRPr="00BE5346">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00E643D3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeb cikliem</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5346" w:rsidRPr="00BE5346">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstoši attiecīgā konkursa nolikumam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4705AB" w14:textId="6D15192F" w:rsidR="003774DE" w:rsidRPr="00495A63" w:rsidRDefault="003774DE" w:rsidP="00F834A1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="7FBF3A88" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13666" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="674FE98A" w14:textId="5B27458F" w:rsidR="00EA727A" w:rsidRPr="00442356" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490A11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Citi projektu īstenošanas aspekti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="507495FF" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="507495FF" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="1119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A0DAE1B" w14:textId="596BC124" w:rsidR="00EA727A" w:rsidRPr="000B25E6" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -8525,51 +14440,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> veidnē. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F0302B" w14:textId="0B10CD9D" w:rsidR="00EA727A" w:rsidRPr="00461BAF" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="59C523EB" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="59C523EB" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="1119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75CB9C73" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000B25E6" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -9093,51 +15008,51 @@
           <w:p w14:paraId="0D86B78F" w14:textId="6E443C91" w:rsidR="5E185D20" w:rsidRDefault="5E185D20" w:rsidP="5E185D20">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E286CCA" w14:textId="76761484" w:rsidR="7B78A185" w:rsidRDefault="002113A9" w:rsidP="00156FCC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="002113A9">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>CFLA mājas lapā</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BC7722">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E6435">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9557,51 +15472,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nepieciešamības gadījumā tā var tikt precizēta, pievienojot papildus informācijas laukus un pielāgojot projekta vajadzībām.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="238C55D2" w14:textId="4E058E81" w:rsidR="00883BF7" w:rsidRPr="00461BAF" w:rsidRDefault="00883BF7" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="57DB0322" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="57DB0322" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="442D0631" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -9706,66 +15621,66 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ansamblis. Ja nav iespējams nodrošināt pilno elementu ansambli (piemēram, uz pildspalvām), to var samazināt. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E74F4AB" w14:textId="3EB2D253" w:rsidR="00EA727A" w:rsidRPr="00461BAF" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461BAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Papildus informācija - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00461BAF">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>Komunikācijas un dizaina vadlīnijas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="0DCCADF1" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="0DCCADF1" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="357B9E2B" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -9916,51 +15831,51 @@
               <w:t xml:space="preserve">Nepieciešamības gadījumā ārzemju studenti var uz neilgu laiku atgriezties savā mītnes zemē un piedalīties idejas izstrādē attālināti (ja tas iespējams konkrētajā idejā), taču jānodrošina, ka tiek izietas visas metodiskās fāzes u.c. obligātie pasākumi. </w:t>
             </w:r>
             <w:r w:rsidRPr="00755ADB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70627FC5" w14:textId="443ECE62" w:rsidR="00EA727A" w:rsidRPr="007D3AD0" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="41C40CF7" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="41C40CF7" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ED50439" w14:textId="47A47B64" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -10074,51 +15989,51 @@
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>), tā kā gala atskaitē par veiktajām izmaiņām programmā būs jāsniedz informācija ārvalstu ekspertiem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D5D7C9" w14:textId="6242A6F1" w:rsidR="00EA727A" w:rsidRPr="00A857F9" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="7CB733EB" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="7CB733EB" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="543F4746" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -10192,51 +16107,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja rodas nepieciešamība, g</w:t>
             </w:r>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">rozījumus </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">iesniedz KP VIS (tehnisko instrukciju skat. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00AA33C1">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>KP VIS rokasgrāmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">a), tiem jāpievieno nepieciešamo izmaiņu argumentēts pamatojums, kā arī skaidrojums, kā izmaiņas ietekmēs/neietekmēs projektā plānoto rezultātu un mērķa sasniegšanu. </w:t>
             </w:r>
             <w:r w:rsidRPr="000A4B10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -10283,51 +16198,51 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B47347" w14:textId="23B8D0AC" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36DAD" w:rsidRPr="000F2DEB" w14:paraId="5F9833A8" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00A36DAD" w:rsidRPr="00495A63" w14:paraId="5F9833A8" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B66C61" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -10589,51 +16504,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04417E55" w14:textId="19D9008A" w:rsidR="00EA727A" w:rsidRPr="00190DE2" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="4D5E6065" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00495A63" w14:paraId="4D5E6065" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11954B63" w14:textId="22DC8936" w:rsidR="00EA727A" w:rsidRPr="000A4B10" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -10792,51 +16707,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>līdzfinansējuma pārbaudei iesniedzamo dokumentāciju</w:t>
             </w:r>
             <w:r w:rsidRPr="1F8B4FB9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">skatīt CFLA mājas lapā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00206AF5">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/1-1-1-7</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pie “21.01.2026. īstenošanas semināra prezentācijas” failā “Finanšu jautājumi”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E070819" w14:textId="77777777" w:rsidR="00EA727A" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -11473,51 +17388,51 @@
               </w:rPr>
               <w:t>analīzi var gatavot angļu valodā, ja tā būs kā pielikums gala atskaitei</w:t>
             </w:r>
             <w:r w:rsidRPr="00E9090E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>) (MKN 57.p)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06E2FF07" w14:textId="38DEBBAC" w:rsidR="00EA727A" w:rsidRPr="00E9090E" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430F00" w:rsidRPr="000F2DEB" w14:paraId="44057626" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00430F00" w:rsidRPr="00495A63" w14:paraId="44057626" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26EE70F9" w14:textId="77777777" w:rsidR="00430F00" w:rsidRPr="000A4B10" w:rsidRDefault="00430F00" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -13246,51 +19161,51 @@
               <w:t>norādītās informācijas pārbaudei.</w:t>
             </w:r>
             <w:r w:rsidR="00B6061E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A49C1B" w14:textId="3BB27FB9" w:rsidR="003D34B3" w:rsidRPr="002B6EC8" w:rsidRDefault="003D34B3" w:rsidP="00156FCC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA25DD" w:rsidRPr="000F2DEB" w14:paraId="2EDB3C33" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00DA25DD" w:rsidRPr="00495A63" w14:paraId="2EDB3C33" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F0F36C" w14:textId="77777777" w:rsidR="00DA25DD" w:rsidRPr="000A4B10" w:rsidRDefault="00DA25DD" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -13597,86 +19512,1274 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00156FCC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Tā kā ārvalstu uzņēmumam informācija par uzņēmuma pētniecības un attīstības aktivitātēm var nebūt atrodama publiski pieejamos avotos, tad FS ir jābūt gatavam iesniegt apliecinājumu par šāda uzņēmuma pētniecības un attīstības aktivitātēm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C128DEB" w14:textId="65F206A8" w:rsidR="00DA25DD" w:rsidRPr="00DA25DD" w:rsidRDefault="00DA25DD" w:rsidP="546FEAB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="38FB3E10" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00927EA9" w:rsidRPr="00495A63" w14:paraId="15B8BE3C" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1897952E" w14:textId="77777777" w:rsidR="00927EA9" w:rsidRPr="000A4B10" w:rsidRDefault="00927EA9" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C268A3B" w14:textId="4A9DBC44" w:rsidR="00CE6942" w:rsidRPr="00CE6942" w:rsidRDefault="00CE6942" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumu Nr.82 anotācijā ir teikts, ka nacionālajā rādītājā - studējošo skaits, kuriem pilnveidotas inovāciju un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>uzņēmējspēju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kompetences, ir unikālās personas, kuras sekmīgi īstenojušas studentu inovāciju pieteikumus (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). Ja students īsteno mazo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un pēc tam lielo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, viņš kā unikālā persona tiek uzskaitīts vienu reizi. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D91B8BF" w14:textId="77777777" w:rsidR="00CE6942" w:rsidRPr="00CE6942" w:rsidRDefault="00CE6942" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jautājums, ja programmai noslēdzoties netiek sasniegts plānotais unikālo studentu skaits, kādas ir sekas? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A06967A" w14:textId="77777777" w:rsidR="00927EA9" w:rsidRDefault="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6942">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai mums jākoncentrējas uz unikālajiem studentiem, vai tomēr vairāk uz kvalitatīviem studentu pieteikumiem? Ir studenti, kas nāk atkārtoti ar jaunām idejām, bet mēs viņiem sakām Nē, jo vienu reizi viņš jau ir piedalījies pieteikumu īstenošanā un kā unikālu studentu uzskaitīt nevaram.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FAC426" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A42D583" w14:textId="0B7D1D02" w:rsidR="007F31A8" w:rsidRPr="00156FCC" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25964A4C" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unikālo studējošo uzskaite ir būtiska programmas īstenošanā, vienlaikus programmas mērķis ir sasniegt pēc iespējas plašāku studējošo iesaisti, tostarp sasniedzot arī tos studējošos, kuri līdz šim nav aktīvi iesaistījušies programmas aktivitātēs. Ja programmas noslēgumā netiek sasniegts plānotais unikālo studentu skaits, gala atskaitē sniedz atbilstošu pamatojumu, piemēram, lielāks studējošo skaits, kas pēc mazā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanas turpināja ar lielā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanu, nekā sākotnēji tika plānots. Vienlaikus veic uzskaiti arī par tiem studējošajiem, kuri ir secīgi apguvuši </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11AD0779" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="360479D6" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Noslēguma maksājuma pieprasījumā aģentūra pārliecināsies par projekta iesniegumā plānotā rādītāja sasniegšanu t.sk. arī atbilstoši atlases kritērijam:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C2C827" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studentu inovāciju pieteikumu īstenošanā iesaistīto studējošo, tostarp doktora grāda pretendentu skaits. Projektā par katriem pieprasītajiem 500 000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studentu inovāciju pieteikumu īstenošanā tiks iesaistīts vismaz šāds skaits studējošo, tostarp doktora grāda pretendentu (Minimālais punktu skaits - 1):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F856FF7" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>&lt; 122 studējošo (0 punkti);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D250A81" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00495A63" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>122 studējošie (1 punkts);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7110E468" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>123 līdz 150 studējošajiem (2 punkti);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3017590D" w14:textId="77777777" w:rsidR="00CC34E7" w:rsidRPr="00CC34E7" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>151 līdz 199 studējošie (3 punkti);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F132CC1" w14:textId="77777777" w:rsidR="00927EA9" w:rsidRDefault="00CC34E7" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC34E7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>≥ 200 studējošie (4 punkti).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4105C739" w14:textId="0AC01786" w:rsidR="007F31A8" w:rsidRPr="00156FCC" w:rsidRDefault="007F31A8" w:rsidP="00CC34E7">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7011F" w:rsidRPr="00495A63" w14:paraId="0A206039" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3C82BD" w14:textId="77777777" w:rsidR="00C7011F" w:rsidRPr="000A4B10" w:rsidRDefault="00C7011F" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A7496D" w14:textId="77777777" w:rsidR="00C7011F" w:rsidRDefault="006C0929" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C0929">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nacionālie rādītāji - lūdzu skaidrot kādas tieši uzņēmējdarbības formas skaitās rādītājā kā komersanti, kas sadarbojas ar universitāti (MKN 7.2.3.punkts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="398C324B" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B707389" w14:textId="2E34F6AF" w:rsidR="007F31A8" w:rsidRPr="00CE6942" w:rsidRDefault="007F31A8" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B70747" w14:textId="65133A37" w:rsidR="00C7011F" w:rsidRPr="006967F0" w:rsidRDefault="7036C64D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.3. apakšpunktā noteiktā nacionālā rādītāja izpildē tiek uzskaitīti komersanti, kuri sadarbojas ar augstskolām, kas iesaistās studentu inovāciju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>grantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programmu īstenošanā. Atbilstoši Komerclikuma 1. panta pirmajai daļai, komersants ir komercreģistrā ierakstīta fiziskā persona (individuālais komersants) vai komercsabiedrība (personālsabiedrība un kapitālsabiedrība). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C85FE58" w14:textId="77777777" w:rsidR="00C7011F" w:rsidRDefault="7036C64D" w:rsidP="00495A63">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nacionālais rādītājs ir tieši saistīts ar pasākuma mērķi - stiprināt augstskolu un studējošo sadarbību ar komersantiem, tādējādi veidojot studentu inovāciju attīstībai nepieciešamo uzņēmējdarbības vidi. Vēršam uzmanību, ka  komersantu iesaiste tika vērtēta arī atklātās projektu iesniegumu atlases procesā, kur viens no atlases kritērijiem bija komersantu skaits, ar kuriem paredzēts sadarboties studentu inovācijas programmas īstenošanā, un uz doto brīdi izmaiņas vērtēšanas kritērijos vairs nav pieļaujamas. Līdz ar to jēdziena “komersants” aizstāšana ar plašāku jēdzienu, kas ietvertu arī citus saimnieciskās darbības veicējus, paplašinātu nacionālā rādītāja tvērumu, nebūtu atbilstoša pasākuma mērķim un būtu pretrunā tiesiskās paļāvības un vienlīdzīgas attieksmes principam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040D37C0" w14:textId="5D43E043" w:rsidR="006967F0" w:rsidRPr="00C7011F" w:rsidRDefault="006967F0" w:rsidP="00495A63">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos" w:hAnsi="Aptos Display" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06F36" w:rsidRPr="00495A63" w14:paraId="552E0EC7" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E529403" w14:textId="77777777" w:rsidR="00A06F36" w:rsidRPr="000A4B10" w:rsidRDefault="00A06F36" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A454497" w14:textId="77777777" w:rsidR="00A06F36" w:rsidRDefault="00F4392B" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4392B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nacionālie rādītāji. Vai MKN Nr. 82 7.2.1. un 7.2.2. punktā minētajiem studējošajiem jābūt unikālām personām katrā rādītājā atsevišķi vai kopumā visā programmā? Proti, vai studējošo, kurš ir apmeklējis pasākumus (7.2.2. punkts) un īstenojis pieteikumu (7.2.1. punkts), ieskaita abos rādītājos vai tikai vienā?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367325BD" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="410537F7" w14:textId="59199397" w:rsidR="007F31A8" w:rsidRPr="006C0929" w:rsidRDefault="007F31A8" w:rsidP="00CE6942">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1515"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0040E8C2" w14:textId="3DEE3651" w:rsidR="00A06F36" w:rsidRPr="00A06F36" w:rsidRDefault="007B5610" w:rsidP="00A06F36">
+            <w:pPr>
+              <w:spacing w:line="257" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006967F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Studējošo, kurš piedalījies studentu inovāciju programmas pasākumos (rādītājs 7.2.2. apakšpunktā) un pēc tam īstenojis studentu inovāciju pieteikumu (rādītājs 7.2.1. apakšpunktā), var ieskaitīt abos rādītājos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0328E" w:rsidRPr="00677144" w14:paraId="13423655" w14:textId="77777777" w:rsidTr="62CC6CBE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="31" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E48F81" w14:textId="77777777" w:rsidR="00B0328E" w:rsidRPr="000A4B10" w:rsidRDefault="00B0328E" w:rsidP="00EA727A">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="-102" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4963" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FF2430" w14:textId="77777777" w:rsidR="00B0328E" w:rsidRDefault="006F4753">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1185"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E918FB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Cik būtiska nozīme projekta īstenošanā ir projekta iesniegumam pievienotajai projekta iesniedzēja izstrādātajai Studentu inovāciju programmai, un vai projekta ietvaros plānotajiem un īstenotajiem pasākumiem ir pilnībā jāatbilst šajā programmā paredzētajiem pasākumiem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185BB34B" w14:textId="77777777" w:rsidR="007F31A8" w:rsidRDefault="007F31A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1185"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5262224D" w14:textId="087CF2D5" w:rsidR="007F31A8" w:rsidRPr="00E918FB" w:rsidRDefault="007F31A8" w:rsidP="00495A63">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1185"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="161616"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6CCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(08.09.2026. semināra jautājums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E36BA65" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00E918FB" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E918FB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Studentu inovāciju programma ir būtisks projekta īstenošanas dokuments, projekta īstenošanas laikā ir jānodrošina, ka projektā īstenotie pasākumi atbilst Studentu inovāciju programmā plānotajiem pasākumiem. Ja projekta īstenošanas gaitā tiek plānotas izmaiņas attiecībā uz programmā paredzētajiem pasākumiem, attiecīgi jāveic grozījumi programmā un par veiktajām izmaiņām jāinformē CFLA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64996BC3" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00E918FB" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E918FB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atskaitē par programmas ieviešanu un projekta gala rezultātiem būs jāsniedz informācija t.sk. par programmā veiktajām izmaiņām- kā veiktās izmaiņas ietekmēja vai neietekmēja projekta mērķa un plānoto rezultātu sasniegšanu; vai darbību pārplānošana veikta efektīvi. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC81096" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00E918FB" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E918FB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Gala atskaites struktūra:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52312C7F" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00495A63" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kopsavilkums: īstenošanas pašvērtējums, sadarbība ar partneriem, atlases posma ekspertīzes ietekme, skaidrojums par nesasniegtajiem rezultātiem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4384F474" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00495A63" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Prasmju līmeņa un attieksmes novērtējums: studējošo prasmju un attieksmes maiņas novērtējums pirms un pēc dalības (novērtēšanas veids un metodoloģija); apraksts par studējošo izpratnes maiņu par inovatīvu produktu un pakalpojumu izstrādi, vēlme un gatavība attīstīt inovāciju un uzsākt uzņēmējdarbību;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA2EAB1" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00495A63" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Atgriezeniskās saites mehānisms: apraksta veiktās darbības par projekta īstenošanas laikā izveidotu un praksē funkcionējošu mehānismu regulārai iesaistīto pušu atgriezeniskās saites iegūšanai, norāda konkrētus piemērus, kas apliecina pilna cikla darbību (atgriezeniskās saites iegūšana → analīze → lēmuma pieņemšana → uzlabojuma ieviešana);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B127F5D" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00495A63" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmas pārvaldības kvalitāte: iesaistīto pušu sadarbības veicināšana, lai uzlabotu studiju kvalitāti, studentu sasniegumus; mūsdienīgu un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>studentcentrētu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metožu piemērošana; motivācijas pasākumi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FACDE4F" w14:textId="77777777" w:rsidR="00E918FB" w:rsidRPr="00495A63" w:rsidRDefault="00E918FB" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta rezultātu ilgtspēja: sniedz informāciju, kas ļauj izvērtēt projekta faktisko ietekmi uz augstākās izglītības iestādes attīstību un modernizāciju, formulēti priekšlikumi rezultātu praktiskai integrācijai un turpmākai attīstībai tuvāko 2-3 gadu laikā pēc projekta noslēguma;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA7F972" w14:textId="77777777" w:rsidR="00B0328E" w:rsidRDefault="00E918FB">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495A63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta rezultātu un uzraudzības rādītāju izpilde: atskaite par programmas C1 sadaļā plānoto rezultātu sasniegšanu, t.sk par izmaiņām tajā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19CAC708" w14:textId="25D98080" w:rsidR="003774DE" w:rsidRPr="00495A63" w:rsidRDefault="003774DE" w:rsidP="00495A63">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:ind w:left="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="000A4B10" w14:paraId="38FB3E10" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13666" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5CFB8A73" w14:textId="4F7599A9" w:rsidR="00EA727A" w:rsidRPr="003B55FF" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B55FF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Citi jautājumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA727A" w:rsidRPr="000F2DEB" w14:paraId="566DD08A" w14:textId="77777777" w:rsidTr="689F40DB">
+      <w:tr w:rsidR="00EA727A" w:rsidRPr="00677144" w14:paraId="566DD08A" w14:textId="77777777" w:rsidTr="62CC6CBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45EDD870" w14:textId="1DC7A1A7" w:rsidR="00EA727A" w:rsidRPr="004A1252" w:rsidRDefault="00EA727A" w:rsidP="00EA727A">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="-102" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -13876,70 +20979,85 @@
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="993" w:right="1440" w:bottom="993" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -15291,50 +22409,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7EB09F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53A0B0EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665339E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DBCB214"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D412AF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="688E7586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15439,51 +22670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD3386C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2C8614C"/>
     <w:lvl w:ilvl="0" w:tplc="3DC88E8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3FB8C808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15579,51 +22810,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="071E7808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B815E54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -15665,51 +22896,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E8344ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="089CA8FA"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -15754,51 +22985,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5D78AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C36B81C"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -15844,162 +23075,165 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1005942412">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1073235758">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1217425295">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1227952124">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1294405291">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1354768412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1454715788">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1751384461">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="187063409">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="187498645">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1947232171">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="226958492">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="344406905">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="516776153">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="539123937">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="791244993">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="818113569">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="896741396">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1536886517">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="20" w16cid:durableId="1378432446">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1297"/>
     <w:rsid w:val="00000765"/>
     <w:rsid w:val="000008D4"/>
     <w:rsid w:val="00001477"/>
     <w:rsid w:val="000014C5"/>
     <w:rsid w:val="000026BD"/>
     <w:rsid w:val="000029BC"/>
     <w:rsid w:val="000033DD"/>
     <w:rsid w:val="00003D3F"/>
     <w:rsid w:val="00004F50"/>
+    <w:rsid w:val="0000507F"/>
     <w:rsid w:val="00005261"/>
     <w:rsid w:val="00005C1A"/>
     <w:rsid w:val="00006056"/>
     <w:rsid w:val="00006F3A"/>
     <w:rsid w:val="00010B9C"/>
     <w:rsid w:val="00011866"/>
     <w:rsid w:val="00011CA9"/>
     <w:rsid w:val="00012A72"/>
     <w:rsid w:val="0001395C"/>
     <w:rsid w:val="00014850"/>
     <w:rsid w:val="00014E6B"/>
     <w:rsid w:val="00014E7C"/>
     <w:rsid w:val="00014F19"/>
     <w:rsid w:val="0001561F"/>
     <w:rsid w:val="00015982"/>
     <w:rsid w:val="00015AA1"/>
     <w:rsid w:val="0001630C"/>
     <w:rsid w:val="0002122D"/>
     <w:rsid w:val="00021375"/>
     <w:rsid w:val="00021691"/>
     <w:rsid w:val="00021C85"/>
     <w:rsid w:val="00022764"/>
     <w:rsid w:val="00022C49"/>
     <w:rsid w:val="00023366"/>
     <w:rsid w:val="00023606"/>
@@ -16008,1662 +23242,1830 @@
     <w:rsid w:val="00025D4D"/>
     <w:rsid w:val="00027F0B"/>
     <w:rsid w:val="0003064E"/>
     <w:rsid w:val="00030C9C"/>
     <w:rsid w:val="00031019"/>
     <w:rsid w:val="00031132"/>
     <w:rsid w:val="00032003"/>
     <w:rsid w:val="0003237E"/>
     <w:rsid w:val="0003247F"/>
     <w:rsid w:val="00032613"/>
     <w:rsid w:val="00032EB0"/>
     <w:rsid w:val="00032F7D"/>
     <w:rsid w:val="000330B4"/>
     <w:rsid w:val="00041874"/>
     <w:rsid w:val="000420AC"/>
     <w:rsid w:val="000424A9"/>
     <w:rsid w:val="000425A1"/>
     <w:rsid w:val="000425E9"/>
     <w:rsid w:val="000444E2"/>
     <w:rsid w:val="00050637"/>
     <w:rsid w:val="000525C2"/>
     <w:rsid w:val="00053D2E"/>
     <w:rsid w:val="00056D65"/>
     <w:rsid w:val="000576B6"/>
     <w:rsid w:val="00057AD1"/>
+    <w:rsid w:val="000600C8"/>
     <w:rsid w:val="000616A5"/>
     <w:rsid w:val="00062DCE"/>
     <w:rsid w:val="000653DD"/>
     <w:rsid w:val="00065CCF"/>
     <w:rsid w:val="00066CDD"/>
     <w:rsid w:val="00067227"/>
+    <w:rsid w:val="00067DEE"/>
     <w:rsid w:val="0007134A"/>
     <w:rsid w:val="000723D6"/>
     <w:rsid w:val="00073328"/>
     <w:rsid w:val="00073DCA"/>
     <w:rsid w:val="00076C16"/>
+    <w:rsid w:val="00076C91"/>
     <w:rsid w:val="0007789F"/>
     <w:rsid w:val="00077964"/>
+    <w:rsid w:val="00077C91"/>
     <w:rsid w:val="00080294"/>
     <w:rsid w:val="00080BD4"/>
     <w:rsid w:val="00080F78"/>
     <w:rsid w:val="00081E5E"/>
     <w:rsid w:val="00081EA5"/>
     <w:rsid w:val="00082BC1"/>
     <w:rsid w:val="000844B3"/>
     <w:rsid w:val="00086C66"/>
     <w:rsid w:val="000873ED"/>
     <w:rsid w:val="00090664"/>
     <w:rsid w:val="00090BD5"/>
     <w:rsid w:val="00091946"/>
     <w:rsid w:val="000921A0"/>
     <w:rsid w:val="00092D4D"/>
     <w:rsid w:val="00092E69"/>
     <w:rsid w:val="00095585"/>
+    <w:rsid w:val="0009566F"/>
     <w:rsid w:val="00095D26"/>
     <w:rsid w:val="00096738"/>
     <w:rsid w:val="00096BFB"/>
     <w:rsid w:val="000975DE"/>
     <w:rsid w:val="00097C14"/>
     <w:rsid w:val="00097D72"/>
     <w:rsid w:val="000A03D8"/>
     <w:rsid w:val="000A0C47"/>
     <w:rsid w:val="000A1DE3"/>
     <w:rsid w:val="000A1E41"/>
     <w:rsid w:val="000A394B"/>
     <w:rsid w:val="000A4B10"/>
+    <w:rsid w:val="000A4CBE"/>
     <w:rsid w:val="000A56E8"/>
     <w:rsid w:val="000A6537"/>
     <w:rsid w:val="000B02AB"/>
     <w:rsid w:val="000B25E6"/>
     <w:rsid w:val="000B3DB3"/>
     <w:rsid w:val="000B4F3D"/>
     <w:rsid w:val="000B60BA"/>
     <w:rsid w:val="000C0EA3"/>
     <w:rsid w:val="000C41E8"/>
     <w:rsid w:val="000C424A"/>
     <w:rsid w:val="000C51CF"/>
     <w:rsid w:val="000C5CD6"/>
     <w:rsid w:val="000C66D9"/>
     <w:rsid w:val="000D1FAB"/>
     <w:rsid w:val="000D230F"/>
     <w:rsid w:val="000D5E5B"/>
+    <w:rsid w:val="000D6F3F"/>
+    <w:rsid w:val="000D7690"/>
     <w:rsid w:val="000E11ED"/>
     <w:rsid w:val="000E299E"/>
     <w:rsid w:val="000E4994"/>
     <w:rsid w:val="000E537B"/>
     <w:rsid w:val="000E6FD9"/>
     <w:rsid w:val="000E7ED6"/>
     <w:rsid w:val="000F0E2B"/>
     <w:rsid w:val="000F0F95"/>
     <w:rsid w:val="000F1247"/>
     <w:rsid w:val="000F2A75"/>
     <w:rsid w:val="000F2DC7"/>
     <w:rsid w:val="000F2DEB"/>
     <w:rsid w:val="000F2E1B"/>
     <w:rsid w:val="000F3A9D"/>
     <w:rsid w:val="000F3C73"/>
     <w:rsid w:val="000F3F4C"/>
     <w:rsid w:val="000F3FC2"/>
     <w:rsid w:val="000F4F55"/>
     <w:rsid w:val="000F5CAF"/>
+    <w:rsid w:val="000F5F61"/>
     <w:rsid w:val="000F708C"/>
     <w:rsid w:val="000F7684"/>
     <w:rsid w:val="000F77F8"/>
     <w:rsid w:val="000F7935"/>
     <w:rsid w:val="00101720"/>
     <w:rsid w:val="00103B07"/>
     <w:rsid w:val="00103B93"/>
     <w:rsid w:val="001042D4"/>
+    <w:rsid w:val="00105769"/>
     <w:rsid w:val="001064DF"/>
+    <w:rsid w:val="00107DAC"/>
     <w:rsid w:val="00111731"/>
     <w:rsid w:val="00111905"/>
     <w:rsid w:val="001120F3"/>
     <w:rsid w:val="001133A4"/>
     <w:rsid w:val="00113E02"/>
     <w:rsid w:val="00114B02"/>
     <w:rsid w:val="001156C3"/>
     <w:rsid w:val="00115739"/>
     <w:rsid w:val="0011623B"/>
     <w:rsid w:val="00116358"/>
     <w:rsid w:val="001170FC"/>
     <w:rsid w:val="00120EAB"/>
     <w:rsid w:val="00121C7D"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="0012237F"/>
     <w:rsid w:val="0012238F"/>
     <w:rsid w:val="001226ED"/>
     <w:rsid w:val="00122779"/>
     <w:rsid w:val="001231D6"/>
+    <w:rsid w:val="001233A7"/>
     <w:rsid w:val="00124046"/>
     <w:rsid w:val="001254DF"/>
     <w:rsid w:val="00125DFB"/>
     <w:rsid w:val="00126353"/>
     <w:rsid w:val="00126DC4"/>
     <w:rsid w:val="00127372"/>
     <w:rsid w:val="00127471"/>
     <w:rsid w:val="0012784B"/>
     <w:rsid w:val="00131E9A"/>
     <w:rsid w:val="001323F3"/>
     <w:rsid w:val="00133110"/>
     <w:rsid w:val="001333BC"/>
     <w:rsid w:val="001361D8"/>
     <w:rsid w:val="00137835"/>
     <w:rsid w:val="00137952"/>
     <w:rsid w:val="001379E9"/>
     <w:rsid w:val="001442A5"/>
     <w:rsid w:val="001442B7"/>
     <w:rsid w:val="00145921"/>
     <w:rsid w:val="00145C50"/>
+    <w:rsid w:val="00146896"/>
     <w:rsid w:val="00146FA5"/>
     <w:rsid w:val="00147BC5"/>
     <w:rsid w:val="00147EE0"/>
     <w:rsid w:val="00151BC6"/>
     <w:rsid w:val="00152F7A"/>
     <w:rsid w:val="00153429"/>
     <w:rsid w:val="001535AC"/>
     <w:rsid w:val="00154AAB"/>
     <w:rsid w:val="00154C1C"/>
+    <w:rsid w:val="001555B9"/>
     <w:rsid w:val="00156115"/>
     <w:rsid w:val="0015622F"/>
     <w:rsid w:val="00156553"/>
     <w:rsid w:val="00156917"/>
     <w:rsid w:val="0015694C"/>
+    <w:rsid w:val="00156C9F"/>
     <w:rsid w:val="00156E45"/>
     <w:rsid w:val="00156FCC"/>
+    <w:rsid w:val="0015771A"/>
+    <w:rsid w:val="00161E8D"/>
     <w:rsid w:val="00161F13"/>
     <w:rsid w:val="0016429F"/>
     <w:rsid w:val="001652F2"/>
     <w:rsid w:val="001661CD"/>
     <w:rsid w:val="001669CC"/>
     <w:rsid w:val="001710E0"/>
     <w:rsid w:val="00172A0A"/>
     <w:rsid w:val="0017344A"/>
     <w:rsid w:val="0017496C"/>
     <w:rsid w:val="0017531E"/>
     <w:rsid w:val="00175AEB"/>
     <w:rsid w:val="001772F8"/>
+    <w:rsid w:val="00182BD1"/>
     <w:rsid w:val="00183813"/>
     <w:rsid w:val="0018399F"/>
     <w:rsid w:val="0018418C"/>
     <w:rsid w:val="00185D6D"/>
     <w:rsid w:val="00186503"/>
     <w:rsid w:val="00186852"/>
     <w:rsid w:val="001871D5"/>
     <w:rsid w:val="001873CB"/>
     <w:rsid w:val="0018798D"/>
     <w:rsid w:val="00190DE2"/>
     <w:rsid w:val="001928E2"/>
     <w:rsid w:val="00194148"/>
+    <w:rsid w:val="00194478"/>
     <w:rsid w:val="0019560A"/>
     <w:rsid w:val="001958CD"/>
+    <w:rsid w:val="00197537"/>
     <w:rsid w:val="001A0414"/>
     <w:rsid w:val="001A16B8"/>
     <w:rsid w:val="001A1FF6"/>
+    <w:rsid w:val="001A2D20"/>
     <w:rsid w:val="001A41E0"/>
     <w:rsid w:val="001A547A"/>
     <w:rsid w:val="001A6C61"/>
     <w:rsid w:val="001A7FDB"/>
     <w:rsid w:val="001B060B"/>
     <w:rsid w:val="001B1A55"/>
     <w:rsid w:val="001B1F48"/>
     <w:rsid w:val="001B2F36"/>
     <w:rsid w:val="001B4AAF"/>
     <w:rsid w:val="001B50D0"/>
     <w:rsid w:val="001B6223"/>
     <w:rsid w:val="001C077A"/>
     <w:rsid w:val="001C14D5"/>
     <w:rsid w:val="001C3F04"/>
     <w:rsid w:val="001C4850"/>
     <w:rsid w:val="001C5DB3"/>
     <w:rsid w:val="001C606B"/>
+    <w:rsid w:val="001C6F0F"/>
     <w:rsid w:val="001C7C24"/>
     <w:rsid w:val="001D0946"/>
     <w:rsid w:val="001D0B05"/>
     <w:rsid w:val="001D1E22"/>
     <w:rsid w:val="001D2990"/>
     <w:rsid w:val="001D31E4"/>
     <w:rsid w:val="001D567F"/>
     <w:rsid w:val="001D634D"/>
     <w:rsid w:val="001D6C92"/>
     <w:rsid w:val="001D6DAA"/>
     <w:rsid w:val="001E0DC5"/>
     <w:rsid w:val="001E11FD"/>
     <w:rsid w:val="001E1430"/>
     <w:rsid w:val="001E1F1D"/>
     <w:rsid w:val="001E2AD6"/>
     <w:rsid w:val="001E6BD0"/>
     <w:rsid w:val="001E73BE"/>
     <w:rsid w:val="001F24CB"/>
     <w:rsid w:val="001F2AE2"/>
     <w:rsid w:val="001F35D9"/>
     <w:rsid w:val="001F394C"/>
     <w:rsid w:val="001F5CE8"/>
     <w:rsid w:val="001F665B"/>
     <w:rsid w:val="001F68A5"/>
     <w:rsid w:val="00200FC7"/>
     <w:rsid w:val="00202F4D"/>
     <w:rsid w:val="00203C25"/>
+    <w:rsid w:val="002074D5"/>
     <w:rsid w:val="0020766F"/>
     <w:rsid w:val="0020BCB8"/>
     <w:rsid w:val="00210D2C"/>
     <w:rsid w:val="002113A9"/>
     <w:rsid w:val="00211C3F"/>
+    <w:rsid w:val="00212E31"/>
+    <w:rsid w:val="00213D1F"/>
+    <w:rsid w:val="00213FE9"/>
     <w:rsid w:val="002143C4"/>
+    <w:rsid w:val="00214D80"/>
     <w:rsid w:val="00217761"/>
     <w:rsid w:val="00217B43"/>
     <w:rsid w:val="002201AD"/>
     <w:rsid w:val="0022048B"/>
     <w:rsid w:val="00220828"/>
     <w:rsid w:val="00220F6D"/>
     <w:rsid w:val="0022120D"/>
     <w:rsid w:val="0022219D"/>
     <w:rsid w:val="00222788"/>
     <w:rsid w:val="002240A9"/>
     <w:rsid w:val="002245DE"/>
     <w:rsid w:val="00227AED"/>
     <w:rsid w:val="002310A1"/>
     <w:rsid w:val="002315A2"/>
     <w:rsid w:val="002355F0"/>
     <w:rsid w:val="00236303"/>
     <w:rsid w:val="0023692D"/>
     <w:rsid w:val="00237CB5"/>
     <w:rsid w:val="00237EF7"/>
     <w:rsid w:val="00240DA0"/>
     <w:rsid w:val="002420B9"/>
     <w:rsid w:val="002440A4"/>
     <w:rsid w:val="00244A10"/>
     <w:rsid w:val="00245F9A"/>
     <w:rsid w:val="00246912"/>
     <w:rsid w:val="00250C06"/>
     <w:rsid w:val="0025224C"/>
     <w:rsid w:val="0025274F"/>
+    <w:rsid w:val="002577D8"/>
     <w:rsid w:val="00257AB4"/>
     <w:rsid w:val="002612EA"/>
     <w:rsid w:val="00262998"/>
     <w:rsid w:val="002631FA"/>
     <w:rsid w:val="00263605"/>
     <w:rsid w:val="00267C54"/>
     <w:rsid w:val="00270F1A"/>
     <w:rsid w:val="002719D6"/>
     <w:rsid w:val="002724F9"/>
+    <w:rsid w:val="002727B6"/>
     <w:rsid w:val="00274760"/>
     <w:rsid w:val="00274E90"/>
     <w:rsid w:val="0027536D"/>
     <w:rsid w:val="00275771"/>
     <w:rsid w:val="00280B55"/>
     <w:rsid w:val="00281326"/>
     <w:rsid w:val="00282212"/>
     <w:rsid w:val="002825FB"/>
     <w:rsid w:val="00283C6D"/>
     <w:rsid w:val="00284425"/>
     <w:rsid w:val="00284F82"/>
+    <w:rsid w:val="00286D45"/>
     <w:rsid w:val="00287A1E"/>
     <w:rsid w:val="00287BDB"/>
+    <w:rsid w:val="00291D06"/>
     <w:rsid w:val="0029223F"/>
     <w:rsid w:val="002932EF"/>
     <w:rsid w:val="002934EE"/>
     <w:rsid w:val="00294C26"/>
     <w:rsid w:val="002968AE"/>
     <w:rsid w:val="0029733D"/>
     <w:rsid w:val="002A27F7"/>
     <w:rsid w:val="002A3F7A"/>
     <w:rsid w:val="002A4C5A"/>
     <w:rsid w:val="002A5851"/>
     <w:rsid w:val="002A662B"/>
     <w:rsid w:val="002A6DC2"/>
     <w:rsid w:val="002B01F4"/>
     <w:rsid w:val="002B074E"/>
     <w:rsid w:val="002B6CF1"/>
     <w:rsid w:val="002B6EC8"/>
+    <w:rsid w:val="002B6FE0"/>
     <w:rsid w:val="002C0979"/>
     <w:rsid w:val="002C2120"/>
     <w:rsid w:val="002C344E"/>
     <w:rsid w:val="002C3D13"/>
     <w:rsid w:val="002C44C6"/>
     <w:rsid w:val="002C4980"/>
     <w:rsid w:val="002D0AA2"/>
     <w:rsid w:val="002D0F62"/>
     <w:rsid w:val="002D1581"/>
     <w:rsid w:val="002D1EA6"/>
     <w:rsid w:val="002D291A"/>
     <w:rsid w:val="002D3130"/>
     <w:rsid w:val="002D4BCF"/>
     <w:rsid w:val="002D512B"/>
+    <w:rsid w:val="002D5309"/>
+    <w:rsid w:val="002D79D3"/>
     <w:rsid w:val="002E1CB7"/>
     <w:rsid w:val="002E2A06"/>
     <w:rsid w:val="002E35C0"/>
     <w:rsid w:val="002E44DC"/>
     <w:rsid w:val="002E4855"/>
     <w:rsid w:val="002E6B07"/>
     <w:rsid w:val="002E6D18"/>
     <w:rsid w:val="002E6E90"/>
     <w:rsid w:val="002E7206"/>
     <w:rsid w:val="002F1219"/>
     <w:rsid w:val="002F1374"/>
     <w:rsid w:val="002F15D9"/>
     <w:rsid w:val="002F2586"/>
     <w:rsid w:val="002F27A5"/>
     <w:rsid w:val="002F43A1"/>
     <w:rsid w:val="002F51E8"/>
     <w:rsid w:val="002F5205"/>
     <w:rsid w:val="002F5439"/>
     <w:rsid w:val="002F5C89"/>
     <w:rsid w:val="002F628C"/>
+    <w:rsid w:val="002F6550"/>
     <w:rsid w:val="002F7A34"/>
     <w:rsid w:val="002F7D29"/>
     <w:rsid w:val="003003C8"/>
+    <w:rsid w:val="003006CF"/>
     <w:rsid w:val="003010AB"/>
     <w:rsid w:val="00302009"/>
     <w:rsid w:val="003039D3"/>
     <w:rsid w:val="00303A8C"/>
+    <w:rsid w:val="00306F2C"/>
     <w:rsid w:val="0030769A"/>
     <w:rsid w:val="00311DFB"/>
     <w:rsid w:val="003159ED"/>
     <w:rsid w:val="0031712D"/>
     <w:rsid w:val="00317540"/>
     <w:rsid w:val="00317799"/>
     <w:rsid w:val="00320C64"/>
     <w:rsid w:val="00320C6A"/>
     <w:rsid w:val="00322F19"/>
     <w:rsid w:val="00324AA0"/>
     <w:rsid w:val="00327997"/>
     <w:rsid w:val="0033496C"/>
     <w:rsid w:val="003355FE"/>
     <w:rsid w:val="0034294A"/>
     <w:rsid w:val="00343568"/>
     <w:rsid w:val="00344019"/>
     <w:rsid w:val="0035196A"/>
     <w:rsid w:val="00352246"/>
     <w:rsid w:val="00354057"/>
     <w:rsid w:val="003550EE"/>
     <w:rsid w:val="003553A8"/>
+    <w:rsid w:val="00356080"/>
     <w:rsid w:val="003568AA"/>
     <w:rsid w:val="003611C9"/>
     <w:rsid w:val="003634B0"/>
     <w:rsid w:val="0036415F"/>
     <w:rsid w:val="0036416F"/>
     <w:rsid w:val="00366894"/>
     <w:rsid w:val="00367578"/>
     <w:rsid w:val="00367F89"/>
     <w:rsid w:val="0037117F"/>
     <w:rsid w:val="00371300"/>
+    <w:rsid w:val="00372633"/>
     <w:rsid w:val="003726C6"/>
     <w:rsid w:val="00373E2E"/>
     <w:rsid w:val="003743CE"/>
     <w:rsid w:val="00375851"/>
     <w:rsid w:val="003759DF"/>
     <w:rsid w:val="00375A92"/>
     <w:rsid w:val="00375F50"/>
+    <w:rsid w:val="003774DE"/>
     <w:rsid w:val="00380C63"/>
     <w:rsid w:val="003812C9"/>
     <w:rsid w:val="0038131F"/>
+    <w:rsid w:val="003838F8"/>
     <w:rsid w:val="00385772"/>
     <w:rsid w:val="00387E99"/>
     <w:rsid w:val="00391E17"/>
+    <w:rsid w:val="00391E7D"/>
     <w:rsid w:val="00392AA5"/>
     <w:rsid w:val="003932E0"/>
     <w:rsid w:val="00394585"/>
     <w:rsid w:val="00394FE1"/>
     <w:rsid w:val="00395DE0"/>
     <w:rsid w:val="003A1BFB"/>
     <w:rsid w:val="003A2619"/>
     <w:rsid w:val="003A2A4B"/>
     <w:rsid w:val="003A6936"/>
     <w:rsid w:val="003A7DEC"/>
     <w:rsid w:val="003B1420"/>
     <w:rsid w:val="003B1F16"/>
     <w:rsid w:val="003B1F53"/>
     <w:rsid w:val="003B30F1"/>
     <w:rsid w:val="003B3C85"/>
     <w:rsid w:val="003B4C37"/>
     <w:rsid w:val="003B55FF"/>
     <w:rsid w:val="003B586D"/>
     <w:rsid w:val="003B5DFB"/>
     <w:rsid w:val="003B608A"/>
     <w:rsid w:val="003B6769"/>
     <w:rsid w:val="003B7800"/>
     <w:rsid w:val="003C2562"/>
     <w:rsid w:val="003C2A2F"/>
     <w:rsid w:val="003C3B39"/>
     <w:rsid w:val="003C425F"/>
     <w:rsid w:val="003C5987"/>
     <w:rsid w:val="003C5A06"/>
     <w:rsid w:val="003C68A6"/>
     <w:rsid w:val="003D21F5"/>
     <w:rsid w:val="003D224D"/>
     <w:rsid w:val="003D34B3"/>
     <w:rsid w:val="003D42C1"/>
     <w:rsid w:val="003D4792"/>
     <w:rsid w:val="003E05FB"/>
+    <w:rsid w:val="003E0772"/>
+    <w:rsid w:val="003E18D1"/>
     <w:rsid w:val="003E1981"/>
     <w:rsid w:val="003E304B"/>
     <w:rsid w:val="003E463F"/>
     <w:rsid w:val="003E523A"/>
+    <w:rsid w:val="003E5783"/>
     <w:rsid w:val="003E5C84"/>
     <w:rsid w:val="003E5E0F"/>
     <w:rsid w:val="003E6F70"/>
+    <w:rsid w:val="003E7537"/>
     <w:rsid w:val="003F09C3"/>
     <w:rsid w:val="003F0D14"/>
     <w:rsid w:val="003F0D4E"/>
     <w:rsid w:val="003F1BC7"/>
+    <w:rsid w:val="003F450B"/>
     <w:rsid w:val="003F5645"/>
+    <w:rsid w:val="003F6FEE"/>
     <w:rsid w:val="003F7A55"/>
     <w:rsid w:val="00400313"/>
     <w:rsid w:val="004006A0"/>
     <w:rsid w:val="00400C28"/>
+    <w:rsid w:val="004011DA"/>
+    <w:rsid w:val="004031E2"/>
     <w:rsid w:val="00404AA6"/>
     <w:rsid w:val="00407A86"/>
     <w:rsid w:val="00410AF3"/>
     <w:rsid w:val="00410C75"/>
     <w:rsid w:val="00410F23"/>
     <w:rsid w:val="00411AA6"/>
     <w:rsid w:val="00411FA4"/>
     <w:rsid w:val="00411FEC"/>
     <w:rsid w:val="00413051"/>
     <w:rsid w:val="00413FB1"/>
     <w:rsid w:val="004142A7"/>
     <w:rsid w:val="004142E9"/>
     <w:rsid w:val="00416F5E"/>
     <w:rsid w:val="00416F60"/>
     <w:rsid w:val="00417AF8"/>
     <w:rsid w:val="004206C9"/>
     <w:rsid w:val="00420888"/>
     <w:rsid w:val="004208D2"/>
     <w:rsid w:val="00420EDD"/>
     <w:rsid w:val="00426F95"/>
     <w:rsid w:val="004279A8"/>
     <w:rsid w:val="00430E43"/>
     <w:rsid w:val="00430F00"/>
     <w:rsid w:val="00431C20"/>
     <w:rsid w:val="00432AFC"/>
     <w:rsid w:val="0043328D"/>
     <w:rsid w:val="004332A2"/>
     <w:rsid w:val="00433E1F"/>
     <w:rsid w:val="004342B4"/>
     <w:rsid w:val="0043490E"/>
     <w:rsid w:val="00434E3A"/>
     <w:rsid w:val="00435F9E"/>
     <w:rsid w:val="004366D6"/>
     <w:rsid w:val="00436878"/>
     <w:rsid w:val="00436E79"/>
     <w:rsid w:val="00437DED"/>
     <w:rsid w:val="00440C46"/>
     <w:rsid w:val="00442356"/>
     <w:rsid w:val="0044271A"/>
     <w:rsid w:val="0044372D"/>
     <w:rsid w:val="00445766"/>
+    <w:rsid w:val="00447228"/>
     <w:rsid w:val="00447DD3"/>
     <w:rsid w:val="00454226"/>
     <w:rsid w:val="00454826"/>
     <w:rsid w:val="00457242"/>
     <w:rsid w:val="00457706"/>
     <w:rsid w:val="0045D3EB"/>
     <w:rsid w:val="004619E2"/>
     <w:rsid w:val="00461BAF"/>
     <w:rsid w:val="0046514E"/>
     <w:rsid w:val="0046620D"/>
     <w:rsid w:val="0046701C"/>
     <w:rsid w:val="004674BA"/>
     <w:rsid w:val="0047023D"/>
     <w:rsid w:val="00470DC3"/>
+    <w:rsid w:val="00471A2C"/>
     <w:rsid w:val="004733DC"/>
     <w:rsid w:val="00473884"/>
     <w:rsid w:val="0047631B"/>
     <w:rsid w:val="004763FC"/>
     <w:rsid w:val="0048069D"/>
     <w:rsid w:val="00481308"/>
     <w:rsid w:val="00481FB9"/>
     <w:rsid w:val="0048307D"/>
     <w:rsid w:val="00483104"/>
+    <w:rsid w:val="004842E7"/>
     <w:rsid w:val="0048456A"/>
     <w:rsid w:val="004845B7"/>
     <w:rsid w:val="00484ECE"/>
     <w:rsid w:val="004860AB"/>
     <w:rsid w:val="0048675F"/>
     <w:rsid w:val="0048694A"/>
     <w:rsid w:val="0048744E"/>
     <w:rsid w:val="004876CF"/>
     <w:rsid w:val="0048790B"/>
     <w:rsid w:val="00487E15"/>
     <w:rsid w:val="00490A11"/>
     <w:rsid w:val="00491927"/>
+    <w:rsid w:val="004931F6"/>
     <w:rsid w:val="00493328"/>
     <w:rsid w:val="00493EC9"/>
     <w:rsid w:val="00494943"/>
+    <w:rsid w:val="00495A63"/>
     <w:rsid w:val="004972BD"/>
     <w:rsid w:val="00497F71"/>
     <w:rsid w:val="004A03E0"/>
     <w:rsid w:val="004A1252"/>
     <w:rsid w:val="004A17EF"/>
     <w:rsid w:val="004A18E3"/>
     <w:rsid w:val="004A2397"/>
     <w:rsid w:val="004A2B20"/>
     <w:rsid w:val="004A308F"/>
     <w:rsid w:val="004A3596"/>
+    <w:rsid w:val="004A57C4"/>
     <w:rsid w:val="004A769B"/>
     <w:rsid w:val="004B1791"/>
     <w:rsid w:val="004B4311"/>
     <w:rsid w:val="004B5507"/>
     <w:rsid w:val="004B59CC"/>
     <w:rsid w:val="004C0341"/>
     <w:rsid w:val="004C1B11"/>
     <w:rsid w:val="004C4535"/>
     <w:rsid w:val="004C4541"/>
     <w:rsid w:val="004C4E01"/>
     <w:rsid w:val="004C547A"/>
     <w:rsid w:val="004C5930"/>
     <w:rsid w:val="004C6A30"/>
     <w:rsid w:val="004C713E"/>
     <w:rsid w:val="004C754C"/>
     <w:rsid w:val="004C7BB9"/>
     <w:rsid w:val="004D05B2"/>
     <w:rsid w:val="004D0769"/>
     <w:rsid w:val="004D135A"/>
     <w:rsid w:val="004D396B"/>
     <w:rsid w:val="004D4F14"/>
     <w:rsid w:val="004D5499"/>
     <w:rsid w:val="004D6416"/>
     <w:rsid w:val="004E0F15"/>
     <w:rsid w:val="004E12CF"/>
     <w:rsid w:val="004E1A06"/>
     <w:rsid w:val="004E2410"/>
     <w:rsid w:val="004E28F9"/>
     <w:rsid w:val="004E2BF4"/>
     <w:rsid w:val="004E400A"/>
+    <w:rsid w:val="004E62C0"/>
+    <w:rsid w:val="004F0FD1"/>
     <w:rsid w:val="004F1083"/>
     <w:rsid w:val="004F170F"/>
     <w:rsid w:val="004F32CA"/>
     <w:rsid w:val="004F3AD9"/>
     <w:rsid w:val="004F4F61"/>
     <w:rsid w:val="004F6AC7"/>
     <w:rsid w:val="004F75AC"/>
     <w:rsid w:val="00505126"/>
     <w:rsid w:val="005101F9"/>
+    <w:rsid w:val="005105F5"/>
     <w:rsid w:val="005117E6"/>
     <w:rsid w:val="0051207E"/>
     <w:rsid w:val="005136E2"/>
     <w:rsid w:val="00513D81"/>
     <w:rsid w:val="00515990"/>
     <w:rsid w:val="0051667C"/>
     <w:rsid w:val="005209B8"/>
     <w:rsid w:val="005212AF"/>
     <w:rsid w:val="0052148D"/>
     <w:rsid w:val="00523506"/>
     <w:rsid w:val="0052458B"/>
     <w:rsid w:val="00524F08"/>
+    <w:rsid w:val="00526C85"/>
     <w:rsid w:val="0052771F"/>
     <w:rsid w:val="00527E12"/>
     <w:rsid w:val="0053005B"/>
     <w:rsid w:val="00530FC7"/>
     <w:rsid w:val="00531C89"/>
     <w:rsid w:val="00532F2A"/>
     <w:rsid w:val="0053308E"/>
     <w:rsid w:val="0053483C"/>
     <w:rsid w:val="00536D56"/>
     <w:rsid w:val="00537E48"/>
     <w:rsid w:val="005404F1"/>
     <w:rsid w:val="0054143E"/>
     <w:rsid w:val="00543B2F"/>
     <w:rsid w:val="0054458A"/>
     <w:rsid w:val="005454EE"/>
     <w:rsid w:val="00545BA3"/>
     <w:rsid w:val="00546E9A"/>
+    <w:rsid w:val="00550946"/>
     <w:rsid w:val="00553856"/>
     <w:rsid w:val="0055514C"/>
     <w:rsid w:val="00556A63"/>
     <w:rsid w:val="005575AA"/>
     <w:rsid w:val="005608A0"/>
     <w:rsid w:val="00562E24"/>
     <w:rsid w:val="005638EC"/>
     <w:rsid w:val="005649AC"/>
     <w:rsid w:val="0056652A"/>
     <w:rsid w:val="00567678"/>
+    <w:rsid w:val="005701D5"/>
     <w:rsid w:val="0057023B"/>
     <w:rsid w:val="0057209F"/>
     <w:rsid w:val="00572E98"/>
     <w:rsid w:val="00573035"/>
     <w:rsid w:val="00573822"/>
     <w:rsid w:val="00573B17"/>
     <w:rsid w:val="00575DB2"/>
     <w:rsid w:val="00575F98"/>
     <w:rsid w:val="0057771C"/>
     <w:rsid w:val="0057779C"/>
     <w:rsid w:val="00577906"/>
     <w:rsid w:val="00577D5D"/>
     <w:rsid w:val="00580487"/>
     <w:rsid w:val="00590B1F"/>
     <w:rsid w:val="0059515E"/>
     <w:rsid w:val="005955DD"/>
     <w:rsid w:val="00595D64"/>
     <w:rsid w:val="00596954"/>
     <w:rsid w:val="005975A3"/>
     <w:rsid w:val="005A0318"/>
     <w:rsid w:val="005A092E"/>
     <w:rsid w:val="005A21D3"/>
     <w:rsid w:val="005A3086"/>
     <w:rsid w:val="005A30A1"/>
     <w:rsid w:val="005A5260"/>
     <w:rsid w:val="005A5B8A"/>
     <w:rsid w:val="005A5D63"/>
     <w:rsid w:val="005A6DB0"/>
     <w:rsid w:val="005B20E0"/>
     <w:rsid w:val="005B314F"/>
     <w:rsid w:val="005B46B5"/>
     <w:rsid w:val="005B4856"/>
     <w:rsid w:val="005B4D3E"/>
     <w:rsid w:val="005B6FDE"/>
     <w:rsid w:val="005B78E9"/>
     <w:rsid w:val="005C121F"/>
     <w:rsid w:val="005C34AF"/>
     <w:rsid w:val="005C38F3"/>
     <w:rsid w:val="005C421B"/>
     <w:rsid w:val="005C5242"/>
     <w:rsid w:val="005C5929"/>
     <w:rsid w:val="005C6058"/>
     <w:rsid w:val="005C66DE"/>
+    <w:rsid w:val="005D0A71"/>
     <w:rsid w:val="005D1CAD"/>
     <w:rsid w:val="005D5767"/>
     <w:rsid w:val="005D5F15"/>
     <w:rsid w:val="005D667F"/>
     <w:rsid w:val="005D7710"/>
+    <w:rsid w:val="005D7A36"/>
     <w:rsid w:val="005E0178"/>
     <w:rsid w:val="005E0D91"/>
     <w:rsid w:val="005E34E4"/>
     <w:rsid w:val="005E39AF"/>
     <w:rsid w:val="005E3D35"/>
+    <w:rsid w:val="005E4633"/>
     <w:rsid w:val="005E4D4E"/>
     <w:rsid w:val="005E5451"/>
     <w:rsid w:val="005E596B"/>
     <w:rsid w:val="005E71B6"/>
     <w:rsid w:val="005E7568"/>
     <w:rsid w:val="005F1655"/>
     <w:rsid w:val="005F3870"/>
     <w:rsid w:val="005F38BD"/>
     <w:rsid w:val="005F3DD1"/>
     <w:rsid w:val="005F4A70"/>
     <w:rsid w:val="005F4AD6"/>
+    <w:rsid w:val="005F5741"/>
     <w:rsid w:val="0060261E"/>
     <w:rsid w:val="00603042"/>
     <w:rsid w:val="00603107"/>
     <w:rsid w:val="00603A5F"/>
     <w:rsid w:val="00604F8D"/>
+    <w:rsid w:val="00606135"/>
     <w:rsid w:val="0060619E"/>
     <w:rsid w:val="00607391"/>
     <w:rsid w:val="006074F8"/>
     <w:rsid w:val="00607A98"/>
     <w:rsid w:val="00607F1C"/>
     <w:rsid w:val="00607FA7"/>
     <w:rsid w:val="00610362"/>
     <w:rsid w:val="006116D9"/>
     <w:rsid w:val="00613225"/>
     <w:rsid w:val="0061372D"/>
     <w:rsid w:val="00615686"/>
     <w:rsid w:val="006157BA"/>
+    <w:rsid w:val="0061660F"/>
     <w:rsid w:val="00620335"/>
     <w:rsid w:val="006203A9"/>
     <w:rsid w:val="006203B9"/>
     <w:rsid w:val="0062040D"/>
     <w:rsid w:val="006204EC"/>
+    <w:rsid w:val="00621C0C"/>
     <w:rsid w:val="00621D83"/>
     <w:rsid w:val="00621E84"/>
     <w:rsid w:val="0062351E"/>
+    <w:rsid w:val="00623B57"/>
     <w:rsid w:val="00623C2D"/>
     <w:rsid w:val="00625391"/>
+    <w:rsid w:val="00626C53"/>
     <w:rsid w:val="00627EF5"/>
+    <w:rsid w:val="00631D41"/>
     <w:rsid w:val="006323BA"/>
     <w:rsid w:val="0063419E"/>
     <w:rsid w:val="00634D04"/>
     <w:rsid w:val="0064199F"/>
     <w:rsid w:val="006424B4"/>
     <w:rsid w:val="00642D12"/>
     <w:rsid w:val="006440E3"/>
     <w:rsid w:val="0064458B"/>
     <w:rsid w:val="0065185D"/>
     <w:rsid w:val="0065211B"/>
+    <w:rsid w:val="00652286"/>
     <w:rsid w:val="00653F38"/>
     <w:rsid w:val="00654BF7"/>
     <w:rsid w:val="006551D8"/>
     <w:rsid w:val="00655BDB"/>
     <w:rsid w:val="00656FAB"/>
     <w:rsid w:val="00657E6E"/>
     <w:rsid w:val="00660760"/>
+    <w:rsid w:val="00661557"/>
     <w:rsid w:val="00661B11"/>
     <w:rsid w:val="00661E14"/>
+    <w:rsid w:val="00661FEE"/>
     <w:rsid w:val="006621A5"/>
     <w:rsid w:val="006661DC"/>
     <w:rsid w:val="006678A6"/>
     <w:rsid w:val="006702DC"/>
     <w:rsid w:val="00671F62"/>
     <w:rsid w:val="00672E50"/>
     <w:rsid w:val="00673932"/>
     <w:rsid w:val="00673B0E"/>
     <w:rsid w:val="00673B6B"/>
     <w:rsid w:val="0067710C"/>
+    <w:rsid w:val="00677144"/>
     <w:rsid w:val="006776C1"/>
     <w:rsid w:val="00677B5F"/>
+    <w:rsid w:val="00680BEE"/>
     <w:rsid w:val="006815DD"/>
     <w:rsid w:val="00682AA3"/>
     <w:rsid w:val="00683C79"/>
     <w:rsid w:val="00684A3C"/>
     <w:rsid w:val="00685F13"/>
     <w:rsid w:val="00686751"/>
     <w:rsid w:val="00687447"/>
     <w:rsid w:val="00694475"/>
+    <w:rsid w:val="00695B19"/>
     <w:rsid w:val="0069659C"/>
+    <w:rsid w:val="006967F0"/>
     <w:rsid w:val="006974EB"/>
     <w:rsid w:val="00697A3F"/>
+    <w:rsid w:val="006A117A"/>
+    <w:rsid w:val="006A1E44"/>
+    <w:rsid w:val="006A223D"/>
     <w:rsid w:val="006A3701"/>
     <w:rsid w:val="006A4A76"/>
     <w:rsid w:val="006A5DD5"/>
     <w:rsid w:val="006A71EE"/>
     <w:rsid w:val="006A7B49"/>
     <w:rsid w:val="006B09BA"/>
     <w:rsid w:val="006B1C5D"/>
     <w:rsid w:val="006B3305"/>
     <w:rsid w:val="006B4D07"/>
     <w:rsid w:val="006B6E31"/>
+    <w:rsid w:val="006C0929"/>
     <w:rsid w:val="006C113F"/>
     <w:rsid w:val="006C1927"/>
     <w:rsid w:val="006C1A08"/>
     <w:rsid w:val="006C1A74"/>
     <w:rsid w:val="006C205F"/>
     <w:rsid w:val="006C4599"/>
     <w:rsid w:val="006C6DCB"/>
+    <w:rsid w:val="006D0B51"/>
+    <w:rsid w:val="006D2349"/>
     <w:rsid w:val="006D2CA2"/>
     <w:rsid w:val="006D2F26"/>
     <w:rsid w:val="006D3190"/>
     <w:rsid w:val="006D6139"/>
+    <w:rsid w:val="006D6AE0"/>
     <w:rsid w:val="006D6D26"/>
     <w:rsid w:val="006E09BC"/>
     <w:rsid w:val="006E19BB"/>
     <w:rsid w:val="006E1BC7"/>
     <w:rsid w:val="006E1EBD"/>
     <w:rsid w:val="006E2EFA"/>
     <w:rsid w:val="006E371C"/>
     <w:rsid w:val="006E51E2"/>
     <w:rsid w:val="006E6435"/>
+    <w:rsid w:val="006E6BDA"/>
     <w:rsid w:val="006E6F61"/>
     <w:rsid w:val="006F2622"/>
     <w:rsid w:val="006F303C"/>
     <w:rsid w:val="006F3240"/>
+    <w:rsid w:val="006F4753"/>
     <w:rsid w:val="006F558B"/>
     <w:rsid w:val="006F6B25"/>
     <w:rsid w:val="0070297D"/>
     <w:rsid w:val="00703841"/>
     <w:rsid w:val="00703AD3"/>
     <w:rsid w:val="00706008"/>
     <w:rsid w:val="0070616E"/>
     <w:rsid w:val="0071052D"/>
     <w:rsid w:val="00711F85"/>
+    <w:rsid w:val="00713381"/>
     <w:rsid w:val="007136FC"/>
     <w:rsid w:val="0071422B"/>
     <w:rsid w:val="007147E3"/>
     <w:rsid w:val="00714919"/>
     <w:rsid w:val="00714F14"/>
     <w:rsid w:val="0071536E"/>
     <w:rsid w:val="00715A1B"/>
     <w:rsid w:val="007166A7"/>
     <w:rsid w:val="00720527"/>
     <w:rsid w:val="007208CD"/>
     <w:rsid w:val="00721411"/>
+    <w:rsid w:val="00721A21"/>
     <w:rsid w:val="00721A84"/>
     <w:rsid w:val="00721B53"/>
     <w:rsid w:val="00722E2A"/>
     <w:rsid w:val="00723173"/>
+    <w:rsid w:val="007235A8"/>
     <w:rsid w:val="0072439B"/>
     <w:rsid w:val="00724614"/>
     <w:rsid w:val="00725631"/>
     <w:rsid w:val="00725F11"/>
+    <w:rsid w:val="00726AD8"/>
     <w:rsid w:val="007272DD"/>
     <w:rsid w:val="00731F4D"/>
     <w:rsid w:val="00732944"/>
     <w:rsid w:val="00732A2C"/>
     <w:rsid w:val="007341E6"/>
     <w:rsid w:val="007347AB"/>
     <w:rsid w:val="00735D53"/>
     <w:rsid w:val="00736606"/>
     <w:rsid w:val="00736BD9"/>
     <w:rsid w:val="007371D8"/>
+    <w:rsid w:val="00740841"/>
     <w:rsid w:val="0074142C"/>
     <w:rsid w:val="00742556"/>
     <w:rsid w:val="0074257E"/>
     <w:rsid w:val="00742727"/>
     <w:rsid w:val="00743319"/>
     <w:rsid w:val="00743748"/>
     <w:rsid w:val="0074576F"/>
     <w:rsid w:val="00746DB0"/>
     <w:rsid w:val="00751E2C"/>
     <w:rsid w:val="00752A40"/>
     <w:rsid w:val="00753FC0"/>
     <w:rsid w:val="007543FE"/>
     <w:rsid w:val="007548C3"/>
     <w:rsid w:val="00755ADB"/>
     <w:rsid w:val="00756420"/>
     <w:rsid w:val="00756EB7"/>
     <w:rsid w:val="0076042B"/>
     <w:rsid w:val="0076096D"/>
     <w:rsid w:val="007619CB"/>
     <w:rsid w:val="00762526"/>
     <w:rsid w:val="00763190"/>
     <w:rsid w:val="0076448A"/>
     <w:rsid w:val="00764556"/>
     <w:rsid w:val="007645D4"/>
     <w:rsid w:val="007649A3"/>
     <w:rsid w:val="00765B70"/>
     <w:rsid w:val="00765DB2"/>
     <w:rsid w:val="00767308"/>
     <w:rsid w:val="00770052"/>
     <w:rsid w:val="007707A8"/>
     <w:rsid w:val="0077170E"/>
     <w:rsid w:val="00771F0F"/>
     <w:rsid w:val="00774292"/>
     <w:rsid w:val="0077494D"/>
     <w:rsid w:val="00780E39"/>
     <w:rsid w:val="00781F74"/>
     <w:rsid w:val="007822F0"/>
+    <w:rsid w:val="0078262B"/>
     <w:rsid w:val="0078334B"/>
     <w:rsid w:val="0078456D"/>
     <w:rsid w:val="007853BE"/>
     <w:rsid w:val="0078667A"/>
     <w:rsid w:val="00786C86"/>
     <w:rsid w:val="0079010A"/>
+    <w:rsid w:val="007914BF"/>
     <w:rsid w:val="007925A8"/>
     <w:rsid w:val="007926E6"/>
     <w:rsid w:val="00792E45"/>
     <w:rsid w:val="00793DAB"/>
     <w:rsid w:val="007941BA"/>
     <w:rsid w:val="007A1297"/>
     <w:rsid w:val="007A16B0"/>
     <w:rsid w:val="007A1D16"/>
     <w:rsid w:val="007A376E"/>
     <w:rsid w:val="007A39FE"/>
     <w:rsid w:val="007A4D0C"/>
     <w:rsid w:val="007A555D"/>
     <w:rsid w:val="007A6437"/>
     <w:rsid w:val="007A6A10"/>
     <w:rsid w:val="007A6E82"/>
     <w:rsid w:val="007A79C7"/>
     <w:rsid w:val="007B244C"/>
     <w:rsid w:val="007B448A"/>
     <w:rsid w:val="007B4C4D"/>
     <w:rsid w:val="007B4F55"/>
+    <w:rsid w:val="007B5610"/>
     <w:rsid w:val="007B6643"/>
     <w:rsid w:val="007B7546"/>
+    <w:rsid w:val="007B7563"/>
     <w:rsid w:val="007C06E9"/>
     <w:rsid w:val="007C0C12"/>
+    <w:rsid w:val="007C23BB"/>
     <w:rsid w:val="007C2C41"/>
     <w:rsid w:val="007C32E8"/>
+    <w:rsid w:val="007C3396"/>
     <w:rsid w:val="007C404A"/>
     <w:rsid w:val="007C4FB5"/>
     <w:rsid w:val="007C51B0"/>
     <w:rsid w:val="007C590D"/>
     <w:rsid w:val="007C6636"/>
     <w:rsid w:val="007C67A9"/>
     <w:rsid w:val="007C743A"/>
     <w:rsid w:val="007C7CF5"/>
     <w:rsid w:val="007D35B7"/>
     <w:rsid w:val="007D3888"/>
     <w:rsid w:val="007D3AD0"/>
     <w:rsid w:val="007D4476"/>
     <w:rsid w:val="007D5351"/>
     <w:rsid w:val="007D7024"/>
     <w:rsid w:val="007E04F7"/>
     <w:rsid w:val="007E10E1"/>
     <w:rsid w:val="007E179B"/>
     <w:rsid w:val="007E1B25"/>
     <w:rsid w:val="007E3D5B"/>
     <w:rsid w:val="007E4BE7"/>
     <w:rsid w:val="007E5D84"/>
     <w:rsid w:val="007E6954"/>
     <w:rsid w:val="007F025A"/>
+    <w:rsid w:val="007F2847"/>
+    <w:rsid w:val="007F31A8"/>
     <w:rsid w:val="007F52D7"/>
     <w:rsid w:val="007F5910"/>
     <w:rsid w:val="007F6B89"/>
     <w:rsid w:val="007F7F7E"/>
     <w:rsid w:val="00800D20"/>
     <w:rsid w:val="0080154F"/>
     <w:rsid w:val="0080629A"/>
     <w:rsid w:val="00811E3F"/>
     <w:rsid w:val="008120EE"/>
     <w:rsid w:val="00814E6E"/>
     <w:rsid w:val="00815EC1"/>
     <w:rsid w:val="00816046"/>
     <w:rsid w:val="0081663B"/>
     <w:rsid w:val="00816674"/>
     <w:rsid w:val="00820029"/>
     <w:rsid w:val="00820656"/>
     <w:rsid w:val="00820E61"/>
     <w:rsid w:val="00820EF8"/>
     <w:rsid w:val="00821263"/>
     <w:rsid w:val="008216EB"/>
     <w:rsid w:val="00822696"/>
     <w:rsid w:val="008230B3"/>
     <w:rsid w:val="00823BD5"/>
     <w:rsid w:val="00825307"/>
     <w:rsid w:val="00825B15"/>
     <w:rsid w:val="0082646C"/>
     <w:rsid w:val="00826CC6"/>
     <w:rsid w:val="008313DF"/>
+    <w:rsid w:val="00832EDC"/>
     <w:rsid w:val="008334D5"/>
     <w:rsid w:val="00833F66"/>
     <w:rsid w:val="00834BC4"/>
     <w:rsid w:val="00834C53"/>
     <w:rsid w:val="0083673F"/>
     <w:rsid w:val="008370A9"/>
+    <w:rsid w:val="00840CCD"/>
     <w:rsid w:val="00842687"/>
     <w:rsid w:val="00843E7A"/>
     <w:rsid w:val="00846415"/>
     <w:rsid w:val="00846DF0"/>
     <w:rsid w:val="008506BD"/>
+    <w:rsid w:val="00850C51"/>
+    <w:rsid w:val="00851999"/>
     <w:rsid w:val="00852005"/>
     <w:rsid w:val="00855DF2"/>
     <w:rsid w:val="00856450"/>
     <w:rsid w:val="00857104"/>
     <w:rsid w:val="00860A66"/>
     <w:rsid w:val="00861347"/>
     <w:rsid w:val="0086200D"/>
     <w:rsid w:val="008630AF"/>
     <w:rsid w:val="00863827"/>
+    <w:rsid w:val="00864656"/>
     <w:rsid w:val="008702B9"/>
     <w:rsid w:val="00870838"/>
     <w:rsid w:val="00870A1D"/>
     <w:rsid w:val="0087140B"/>
     <w:rsid w:val="008732CB"/>
     <w:rsid w:val="00873864"/>
     <w:rsid w:val="00874468"/>
     <w:rsid w:val="0087496A"/>
     <w:rsid w:val="00874AB3"/>
     <w:rsid w:val="00882E17"/>
     <w:rsid w:val="00883B4A"/>
     <w:rsid w:val="00883BF7"/>
     <w:rsid w:val="00885CE4"/>
+    <w:rsid w:val="00885D34"/>
     <w:rsid w:val="00885FD9"/>
     <w:rsid w:val="00891D8A"/>
     <w:rsid w:val="008924E7"/>
     <w:rsid w:val="008938FD"/>
+    <w:rsid w:val="008946C7"/>
     <w:rsid w:val="00894FB0"/>
     <w:rsid w:val="00895A03"/>
     <w:rsid w:val="008961BF"/>
     <w:rsid w:val="008968BC"/>
     <w:rsid w:val="00896923"/>
     <w:rsid w:val="00897648"/>
     <w:rsid w:val="00897FF9"/>
     <w:rsid w:val="008A1C27"/>
     <w:rsid w:val="008A1DAC"/>
+    <w:rsid w:val="008A37E2"/>
     <w:rsid w:val="008A3D36"/>
     <w:rsid w:val="008A428B"/>
     <w:rsid w:val="008A53A2"/>
     <w:rsid w:val="008A61C0"/>
     <w:rsid w:val="008B055A"/>
     <w:rsid w:val="008B0B28"/>
     <w:rsid w:val="008B0DBB"/>
     <w:rsid w:val="008B2528"/>
     <w:rsid w:val="008B2B8C"/>
     <w:rsid w:val="008B2B96"/>
     <w:rsid w:val="008B42CF"/>
     <w:rsid w:val="008B4A8E"/>
     <w:rsid w:val="008B4EF1"/>
     <w:rsid w:val="008B62B6"/>
     <w:rsid w:val="008B71D6"/>
     <w:rsid w:val="008C01A0"/>
     <w:rsid w:val="008C157E"/>
     <w:rsid w:val="008C2F17"/>
     <w:rsid w:val="008C334D"/>
     <w:rsid w:val="008C36C5"/>
     <w:rsid w:val="008C3A3C"/>
     <w:rsid w:val="008C4E61"/>
     <w:rsid w:val="008C57D1"/>
     <w:rsid w:val="008C5A4C"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1B55"/>
     <w:rsid w:val="008D4401"/>
     <w:rsid w:val="008D47DC"/>
     <w:rsid w:val="008D72C2"/>
+    <w:rsid w:val="008E22A5"/>
     <w:rsid w:val="008E30FA"/>
     <w:rsid w:val="008E34F6"/>
     <w:rsid w:val="008E4404"/>
     <w:rsid w:val="008E570A"/>
     <w:rsid w:val="008E66FC"/>
     <w:rsid w:val="008E6796"/>
     <w:rsid w:val="008E6C55"/>
     <w:rsid w:val="008F0B06"/>
     <w:rsid w:val="008F2EEF"/>
     <w:rsid w:val="008F3717"/>
     <w:rsid w:val="008F4D3F"/>
     <w:rsid w:val="008F5421"/>
     <w:rsid w:val="008F5B8B"/>
     <w:rsid w:val="008F5CB3"/>
     <w:rsid w:val="008F5E10"/>
     <w:rsid w:val="008F6329"/>
     <w:rsid w:val="008F6C60"/>
     <w:rsid w:val="008F7897"/>
     <w:rsid w:val="008F7D53"/>
     <w:rsid w:val="009003FB"/>
     <w:rsid w:val="00901E1D"/>
     <w:rsid w:val="00905060"/>
     <w:rsid w:val="009056E5"/>
     <w:rsid w:val="009075CE"/>
     <w:rsid w:val="00907A70"/>
     <w:rsid w:val="00911D08"/>
     <w:rsid w:val="00913E0B"/>
     <w:rsid w:val="009144FE"/>
     <w:rsid w:val="00914D98"/>
     <w:rsid w:val="00915568"/>
+    <w:rsid w:val="00915DA3"/>
     <w:rsid w:val="0091627C"/>
     <w:rsid w:val="00920254"/>
     <w:rsid w:val="00921C8A"/>
     <w:rsid w:val="00921E39"/>
     <w:rsid w:val="00921F24"/>
     <w:rsid w:val="00922142"/>
     <w:rsid w:val="009232DF"/>
     <w:rsid w:val="00923E67"/>
     <w:rsid w:val="0092625A"/>
+    <w:rsid w:val="00927EA9"/>
     <w:rsid w:val="00930D4C"/>
     <w:rsid w:val="0093180C"/>
     <w:rsid w:val="0093190C"/>
     <w:rsid w:val="00931FC7"/>
     <w:rsid w:val="00933093"/>
     <w:rsid w:val="00933E51"/>
     <w:rsid w:val="00934854"/>
     <w:rsid w:val="0093524B"/>
     <w:rsid w:val="0093716B"/>
     <w:rsid w:val="00937BA8"/>
     <w:rsid w:val="0094072E"/>
     <w:rsid w:val="00940770"/>
     <w:rsid w:val="00941F0D"/>
     <w:rsid w:val="009434D0"/>
     <w:rsid w:val="00945949"/>
     <w:rsid w:val="00945B1A"/>
     <w:rsid w:val="00946189"/>
     <w:rsid w:val="00946E81"/>
     <w:rsid w:val="00950928"/>
     <w:rsid w:val="00951BE9"/>
     <w:rsid w:val="0095215B"/>
     <w:rsid w:val="0095315D"/>
     <w:rsid w:val="009533EF"/>
     <w:rsid w:val="00953CC1"/>
     <w:rsid w:val="00953E74"/>
     <w:rsid w:val="0095476D"/>
     <w:rsid w:val="00955EBD"/>
     <w:rsid w:val="009567DA"/>
     <w:rsid w:val="00957ADC"/>
     <w:rsid w:val="00961FE7"/>
     <w:rsid w:val="00962EDC"/>
     <w:rsid w:val="009637B8"/>
     <w:rsid w:val="00964F54"/>
     <w:rsid w:val="009666E9"/>
     <w:rsid w:val="00966EF8"/>
+    <w:rsid w:val="00967125"/>
     <w:rsid w:val="00967363"/>
     <w:rsid w:val="00970228"/>
     <w:rsid w:val="00971ECA"/>
     <w:rsid w:val="00971F35"/>
     <w:rsid w:val="009737B7"/>
+    <w:rsid w:val="00973A09"/>
     <w:rsid w:val="00973DC0"/>
     <w:rsid w:val="00974F28"/>
+    <w:rsid w:val="00975406"/>
     <w:rsid w:val="009756DE"/>
     <w:rsid w:val="00977022"/>
     <w:rsid w:val="00983DEC"/>
     <w:rsid w:val="00983F87"/>
     <w:rsid w:val="00984657"/>
     <w:rsid w:val="0098479F"/>
     <w:rsid w:val="0098522D"/>
     <w:rsid w:val="009862AD"/>
     <w:rsid w:val="00986347"/>
     <w:rsid w:val="00986498"/>
     <w:rsid w:val="00987550"/>
     <w:rsid w:val="00987E88"/>
     <w:rsid w:val="00990C64"/>
     <w:rsid w:val="00990FD4"/>
     <w:rsid w:val="0099172F"/>
     <w:rsid w:val="00992461"/>
     <w:rsid w:val="009925BF"/>
     <w:rsid w:val="00992D52"/>
+    <w:rsid w:val="009936E8"/>
     <w:rsid w:val="009951D7"/>
     <w:rsid w:val="009953DC"/>
     <w:rsid w:val="00996283"/>
     <w:rsid w:val="0099635A"/>
     <w:rsid w:val="00996CF7"/>
     <w:rsid w:val="00997AF6"/>
     <w:rsid w:val="009A0BEE"/>
     <w:rsid w:val="009A0DDA"/>
     <w:rsid w:val="009A1648"/>
     <w:rsid w:val="009A1F49"/>
     <w:rsid w:val="009A2000"/>
     <w:rsid w:val="009A2E3E"/>
     <w:rsid w:val="009A47EB"/>
     <w:rsid w:val="009A4F2E"/>
     <w:rsid w:val="009A5667"/>
     <w:rsid w:val="009A56F3"/>
     <w:rsid w:val="009A6FC5"/>
     <w:rsid w:val="009B22D6"/>
     <w:rsid w:val="009B3566"/>
+    <w:rsid w:val="009B409B"/>
     <w:rsid w:val="009B4974"/>
     <w:rsid w:val="009B4DF5"/>
     <w:rsid w:val="009B6B7F"/>
     <w:rsid w:val="009B6F3D"/>
     <w:rsid w:val="009B70FF"/>
     <w:rsid w:val="009B76C4"/>
     <w:rsid w:val="009B7BFB"/>
     <w:rsid w:val="009C1236"/>
     <w:rsid w:val="009C1BF2"/>
     <w:rsid w:val="009C541A"/>
     <w:rsid w:val="009C6A89"/>
     <w:rsid w:val="009D1C2D"/>
     <w:rsid w:val="009D2568"/>
     <w:rsid w:val="009D3F02"/>
     <w:rsid w:val="009D4484"/>
+    <w:rsid w:val="009D4949"/>
     <w:rsid w:val="009D4FB4"/>
     <w:rsid w:val="009D62EE"/>
     <w:rsid w:val="009D65FB"/>
     <w:rsid w:val="009D7DD7"/>
+    <w:rsid w:val="009E1240"/>
     <w:rsid w:val="009E1F27"/>
     <w:rsid w:val="009E32E6"/>
     <w:rsid w:val="009E69A1"/>
     <w:rsid w:val="009E725B"/>
     <w:rsid w:val="009F04AA"/>
     <w:rsid w:val="009F0643"/>
     <w:rsid w:val="009F17C0"/>
     <w:rsid w:val="009F35D3"/>
     <w:rsid w:val="009F459E"/>
     <w:rsid w:val="009F4B5C"/>
     <w:rsid w:val="009F4B6B"/>
     <w:rsid w:val="009F4C47"/>
     <w:rsid w:val="009F51C5"/>
     <w:rsid w:val="009F54D0"/>
+    <w:rsid w:val="009F5AFE"/>
     <w:rsid w:val="009F5B8A"/>
     <w:rsid w:val="00A00B78"/>
     <w:rsid w:val="00A00EAA"/>
     <w:rsid w:val="00A0181D"/>
     <w:rsid w:val="00A01EA6"/>
     <w:rsid w:val="00A0222B"/>
     <w:rsid w:val="00A03383"/>
     <w:rsid w:val="00A033C7"/>
     <w:rsid w:val="00A03BAD"/>
     <w:rsid w:val="00A03FF9"/>
     <w:rsid w:val="00A04459"/>
     <w:rsid w:val="00A04582"/>
+    <w:rsid w:val="00A06F36"/>
     <w:rsid w:val="00A10B2F"/>
     <w:rsid w:val="00A11634"/>
     <w:rsid w:val="00A13FF6"/>
     <w:rsid w:val="00A16337"/>
     <w:rsid w:val="00A205A0"/>
     <w:rsid w:val="00A21E96"/>
     <w:rsid w:val="00A2261C"/>
     <w:rsid w:val="00A22FF5"/>
     <w:rsid w:val="00A2307B"/>
     <w:rsid w:val="00A25942"/>
     <w:rsid w:val="00A30428"/>
     <w:rsid w:val="00A32EA7"/>
     <w:rsid w:val="00A34812"/>
     <w:rsid w:val="00A34DFC"/>
     <w:rsid w:val="00A35853"/>
+    <w:rsid w:val="00A358E3"/>
     <w:rsid w:val="00A362C1"/>
+    <w:rsid w:val="00A36B8F"/>
     <w:rsid w:val="00A36DAD"/>
     <w:rsid w:val="00A37141"/>
     <w:rsid w:val="00A404EF"/>
     <w:rsid w:val="00A4187A"/>
     <w:rsid w:val="00A41E67"/>
     <w:rsid w:val="00A43CB4"/>
+    <w:rsid w:val="00A44032"/>
     <w:rsid w:val="00A44E33"/>
     <w:rsid w:val="00A4660E"/>
     <w:rsid w:val="00A4679A"/>
     <w:rsid w:val="00A47219"/>
     <w:rsid w:val="00A47592"/>
     <w:rsid w:val="00A519A3"/>
     <w:rsid w:val="00A51E56"/>
     <w:rsid w:val="00A525FB"/>
     <w:rsid w:val="00A52E11"/>
     <w:rsid w:val="00A60F6A"/>
     <w:rsid w:val="00A619AB"/>
     <w:rsid w:val="00A623C2"/>
     <w:rsid w:val="00A64192"/>
     <w:rsid w:val="00A652B7"/>
     <w:rsid w:val="00A66249"/>
     <w:rsid w:val="00A66AC8"/>
     <w:rsid w:val="00A67B54"/>
     <w:rsid w:val="00A67D11"/>
     <w:rsid w:val="00A700F8"/>
+    <w:rsid w:val="00A7042F"/>
     <w:rsid w:val="00A70A36"/>
     <w:rsid w:val="00A71BF6"/>
     <w:rsid w:val="00A71E76"/>
     <w:rsid w:val="00A72107"/>
     <w:rsid w:val="00A72715"/>
     <w:rsid w:val="00A73114"/>
     <w:rsid w:val="00A777A0"/>
     <w:rsid w:val="00A80B7F"/>
     <w:rsid w:val="00A812A5"/>
     <w:rsid w:val="00A81864"/>
     <w:rsid w:val="00A82568"/>
     <w:rsid w:val="00A8266B"/>
     <w:rsid w:val="00A82670"/>
     <w:rsid w:val="00A8307C"/>
     <w:rsid w:val="00A837A7"/>
     <w:rsid w:val="00A84E0E"/>
     <w:rsid w:val="00A857F9"/>
     <w:rsid w:val="00A871CD"/>
     <w:rsid w:val="00A91120"/>
     <w:rsid w:val="00A916F8"/>
     <w:rsid w:val="00A9268A"/>
     <w:rsid w:val="00A92B5A"/>
     <w:rsid w:val="00A94C67"/>
     <w:rsid w:val="00A95354"/>
     <w:rsid w:val="00A968F8"/>
     <w:rsid w:val="00A97C52"/>
     <w:rsid w:val="00AA0F27"/>
     <w:rsid w:val="00AA151E"/>
     <w:rsid w:val="00AA168E"/>
     <w:rsid w:val="00AA25C2"/>
     <w:rsid w:val="00AA2C10"/>
+    <w:rsid w:val="00AA31C8"/>
     <w:rsid w:val="00AA33C1"/>
     <w:rsid w:val="00AA5A3D"/>
     <w:rsid w:val="00AA5D49"/>
     <w:rsid w:val="00AA5DDB"/>
     <w:rsid w:val="00AA7505"/>
     <w:rsid w:val="00AB1160"/>
     <w:rsid w:val="00AB15C5"/>
     <w:rsid w:val="00AB1E40"/>
+    <w:rsid w:val="00AB4845"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4B73"/>
     <w:rsid w:val="00AB7181"/>
     <w:rsid w:val="00AB7D4A"/>
     <w:rsid w:val="00AC0342"/>
     <w:rsid w:val="00AC05F4"/>
     <w:rsid w:val="00AC171D"/>
     <w:rsid w:val="00AC2DB2"/>
     <w:rsid w:val="00AC3458"/>
     <w:rsid w:val="00AC6253"/>
     <w:rsid w:val="00AC6936"/>
     <w:rsid w:val="00AC6AE2"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD04DF"/>
     <w:rsid w:val="00AD074D"/>
     <w:rsid w:val="00AD1CBA"/>
+    <w:rsid w:val="00AD23D6"/>
     <w:rsid w:val="00AD278A"/>
     <w:rsid w:val="00AD3EC7"/>
     <w:rsid w:val="00AD3FFF"/>
     <w:rsid w:val="00AD7452"/>
     <w:rsid w:val="00AD789F"/>
     <w:rsid w:val="00AE0331"/>
     <w:rsid w:val="00AE235B"/>
     <w:rsid w:val="00AE2B39"/>
     <w:rsid w:val="00AE3A53"/>
+    <w:rsid w:val="00AE7006"/>
     <w:rsid w:val="00AE70EE"/>
     <w:rsid w:val="00AF00CD"/>
     <w:rsid w:val="00AF4B7A"/>
     <w:rsid w:val="00AF5E13"/>
     <w:rsid w:val="00AF6FD7"/>
     <w:rsid w:val="00B00757"/>
     <w:rsid w:val="00B027B0"/>
+    <w:rsid w:val="00B0328E"/>
     <w:rsid w:val="00B03308"/>
     <w:rsid w:val="00B04133"/>
     <w:rsid w:val="00B049AC"/>
     <w:rsid w:val="00B051EA"/>
     <w:rsid w:val="00B06462"/>
     <w:rsid w:val="00B06C3A"/>
     <w:rsid w:val="00B1122B"/>
     <w:rsid w:val="00B12909"/>
     <w:rsid w:val="00B13E8F"/>
     <w:rsid w:val="00B14C1F"/>
     <w:rsid w:val="00B16D4C"/>
     <w:rsid w:val="00B22941"/>
     <w:rsid w:val="00B22F6D"/>
     <w:rsid w:val="00B22FC4"/>
     <w:rsid w:val="00B23132"/>
     <w:rsid w:val="00B24E08"/>
     <w:rsid w:val="00B25DFB"/>
     <w:rsid w:val="00B2602B"/>
     <w:rsid w:val="00B26F2A"/>
     <w:rsid w:val="00B274A6"/>
     <w:rsid w:val="00B27964"/>
     <w:rsid w:val="00B27A15"/>
     <w:rsid w:val="00B30D50"/>
     <w:rsid w:val="00B31053"/>
+    <w:rsid w:val="00B329E8"/>
     <w:rsid w:val="00B34A33"/>
     <w:rsid w:val="00B34CC9"/>
     <w:rsid w:val="00B35B2B"/>
     <w:rsid w:val="00B36883"/>
+    <w:rsid w:val="00B405BE"/>
     <w:rsid w:val="00B40A44"/>
     <w:rsid w:val="00B41347"/>
     <w:rsid w:val="00B415AC"/>
     <w:rsid w:val="00B42827"/>
     <w:rsid w:val="00B42B38"/>
     <w:rsid w:val="00B4309E"/>
     <w:rsid w:val="00B452FB"/>
     <w:rsid w:val="00B45972"/>
     <w:rsid w:val="00B461F6"/>
     <w:rsid w:val="00B4690A"/>
     <w:rsid w:val="00B46AB2"/>
     <w:rsid w:val="00B479BC"/>
     <w:rsid w:val="00B503DD"/>
     <w:rsid w:val="00B50FC6"/>
     <w:rsid w:val="00B51813"/>
     <w:rsid w:val="00B525CE"/>
     <w:rsid w:val="00B54579"/>
     <w:rsid w:val="00B55944"/>
     <w:rsid w:val="00B55962"/>
     <w:rsid w:val="00B56B0E"/>
     <w:rsid w:val="00B60618"/>
     <w:rsid w:val="00B6061E"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B63741"/>
     <w:rsid w:val="00B63FF9"/>
     <w:rsid w:val="00B64F1C"/>
     <w:rsid w:val="00B65F16"/>
     <w:rsid w:val="00B65FFC"/>
     <w:rsid w:val="00B66137"/>
     <w:rsid w:val="00B66447"/>
     <w:rsid w:val="00B671D6"/>
     <w:rsid w:val="00B67302"/>
     <w:rsid w:val="00B71BF8"/>
     <w:rsid w:val="00B725F9"/>
     <w:rsid w:val="00B732D3"/>
     <w:rsid w:val="00B73309"/>
     <w:rsid w:val="00B7443D"/>
     <w:rsid w:val="00B74630"/>
     <w:rsid w:val="00B74684"/>
     <w:rsid w:val="00B74E83"/>
     <w:rsid w:val="00B772E2"/>
     <w:rsid w:val="00B775A1"/>
     <w:rsid w:val="00B7783D"/>
     <w:rsid w:val="00B80B7E"/>
+    <w:rsid w:val="00B84755"/>
     <w:rsid w:val="00B849C4"/>
     <w:rsid w:val="00B861EB"/>
     <w:rsid w:val="00B87F3E"/>
     <w:rsid w:val="00B9064B"/>
     <w:rsid w:val="00B906BF"/>
     <w:rsid w:val="00B910CC"/>
     <w:rsid w:val="00B91108"/>
     <w:rsid w:val="00B92753"/>
+    <w:rsid w:val="00B93023"/>
     <w:rsid w:val="00B93A53"/>
+    <w:rsid w:val="00B93A6B"/>
     <w:rsid w:val="00B94E45"/>
     <w:rsid w:val="00B952EA"/>
     <w:rsid w:val="00B960FB"/>
     <w:rsid w:val="00B9627A"/>
     <w:rsid w:val="00B963AB"/>
     <w:rsid w:val="00B96596"/>
     <w:rsid w:val="00BA217F"/>
+    <w:rsid w:val="00BA225D"/>
     <w:rsid w:val="00BA291D"/>
     <w:rsid w:val="00BA299A"/>
     <w:rsid w:val="00BA2B27"/>
+    <w:rsid w:val="00BA4328"/>
     <w:rsid w:val="00BA74BE"/>
     <w:rsid w:val="00BA75AC"/>
     <w:rsid w:val="00BA797B"/>
     <w:rsid w:val="00BA7EE0"/>
+    <w:rsid w:val="00BB000D"/>
     <w:rsid w:val="00BB029C"/>
     <w:rsid w:val="00BB18A9"/>
     <w:rsid w:val="00BB3766"/>
     <w:rsid w:val="00BB4C78"/>
     <w:rsid w:val="00BB5C8C"/>
     <w:rsid w:val="00BB6F40"/>
     <w:rsid w:val="00BC11D0"/>
+    <w:rsid w:val="00BC2AEE"/>
     <w:rsid w:val="00BC335E"/>
     <w:rsid w:val="00BC3C28"/>
     <w:rsid w:val="00BC6483"/>
     <w:rsid w:val="00BC6536"/>
     <w:rsid w:val="00BC7722"/>
     <w:rsid w:val="00BD1A49"/>
     <w:rsid w:val="00BD348A"/>
     <w:rsid w:val="00BD3F3A"/>
     <w:rsid w:val="00BD599F"/>
     <w:rsid w:val="00BD7493"/>
     <w:rsid w:val="00BE1A03"/>
     <w:rsid w:val="00BE3AC7"/>
+    <w:rsid w:val="00BE5346"/>
     <w:rsid w:val="00BE5B3F"/>
+    <w:rsid w:val="00BE6811"/>
     <w:rsid w:val="00BE70A6"/>
     <w:rsid w:val="00BE7B4F"/>
     <w:rsid w:val="00BF038C"/>
+    <w:rsid w:val="00BF0909"/>
     <w:rsid w:val="00BF12FD"/>
     <w:rsid w:val="00BF1778"/>
     <w:rsid w:val="00BF4AF5"/>
     <w:rsid w:val="00BF51F6"/>
     <w:rsid w:val="00BF6DFA"/>
     <w:rsid w:val="00BF774B"/>
     <w:rsid w:val="00BF7E12"/>
     <w:rsid w:val="00BF7EF8"/>
     <w:rsid w:val="00C00341"/>
     <w:rsid w:val="00C01959"/>
     <w:rsid w:val="00C03292"/>
     <w:rsid w:val="00C03785"/>
     <w:rsid w:val="00C043C0"/>
     <w:rsid w:val="00C04C96"/>
     <w:rsid w:val="00C04D64"/>
+    <w:rsid w:val="00C05D60"/>
     <w:rsid w:val="00C05E98"/>
     <w:rsid w:val="00C07011"/>
     <w:rsid w:val="00C076EA"/>
     <w:rsid w:val="00C124EF"/>
     <w:rsid w:val="00C14603"/>
     <w:rsid w:val="00C15044"/>
     <w:rsid w:val="00C15089"/>
     <w:rsid w:val="00C15188"/>
+    <w:rsid w:val="00C16215"/>
     <w:rsid w:val="00C16864"/>
     <w:rsid w:val="00C17213"/>
     <w:rsid w:val="00C20369"/>
     <w:rsid w:val="00C20AC1"/>
     <w:rsid w:val="00C22E66"/>
     <w:rsid w:val="00C24AB3"/>
     <w:rsid w:val="00C25EAE"/>
+    <w:rsid w:val="00C26E5D"/>
     <w:rsid w:val="00C2747B"/>
     <w:rsid w:val="00C33C0B"/>
     <w:rsid w:val="00C35FCC"/>
     <w:rsid w:val="00C36458"/>
     <w:rsid w:val="00C37576"/>
     <w:rsid w:val="00C3759F"/>
     <w:rsid w:val="00C37FA6"/>
     <w:rsid w:val="00C40118"/>
     <w:rsid w:val="00C40B28"/>
     <w:rsid w:val="00C4158B"/>
     <w:rsid w:val="00C42F47"/>
+    <w:rsid w:val="00C45ABE"/>
     <w:rsid w:val="00C47071"/>
     <w:rsid w:val="00C5046D"/>
     <w:rsid w:val="00C54F60"/>
     <w:rsid w:val="00C55055"/>
     <w:rsid w:val="00C60EB6"/>
     <w:rsid w:val="00C61871"/>
     <w:rsid w:val="00C61B99"/>
     <w:rsid w:val="00C629C3"/>
+    <w:rsid w:val="00C635D7"/>
     <w:rsid w:val="00C641FF"/>
     <w:rsid w:val="00C64850"/>
     <w:rsid w:val="00C64918"/>
     <w:rsid w:val="00C64BDD"/>
     <w:rsid w:val="00C65DAC"/>
     <w:rsid w:val="00C661BE"/>
     <w:rsid w:val="00C67AD3"/>
     <w:rsid w:val="00C70119"/>
+    <w:rsid w:val="00C7011F"/>
     <w:rsid w:val="00C70903"/>
+    <w:rsid w:val="00C70C0B"/>
     <w:rsid w:val="00C71C79"/>
     <w:rsid w:val="00C7257F"/>
     <w:rsid w:val="00C757D0"/>
     <w:rsid w:val="00C75A9C"/>
     <w:rsid w:val="00C77208"/>
     <w:rsid w:val="00C77584"/>
     <w:rsid w:val="00C81060"/>
     <w:rsid w:val="00C81D32"/>
     <w:rsid w:val="00C84096"/>
     <w:rsid w:val="00C848C9"/>
     <w:rsid w:val="00C84CF7"/>
     <w:rsid w:val="00C8521E"/>
     <w:rsid w:val="00C85349"/>
+    <w:rsid w:val="00C865A5"/>
     <w:rsid w:val="00C868D9"/>
     <w:rsid w:val="00C86BDE"/>
     <w:rsid w:val="00C90715"/>
     <w:rsid w:val="00C90A69"/>
     <w:rsid w:val="00C91014"/>
     <w:rsid w:val="00C91C2C"/>
     <w:rsid w:val="00C92FE4"/>
     <w:rsid w:val="00C94599"/>
     <w:rsid w:val="00C95858"/>
     <w:rsid w:val="00C95CCC"/>
     <w:rsid w:val="00C97818"/>
     <w:rsid w:val="00C97AAB"/>
     <w:rsid w:val="00C97E5F"/>
     <w:rsid w:val="00CA05FE"/>
     <w:rsid w:val="00CA2CFF"/>
     <w:rsid w:val="00CA31A4"/>
     <w:rsid w:val="00CA3402"/>
     <w:rsid w:val="00CA340C"/>
     <w:rsid w:val="00CA35E5"/>
     <w:rsid w:val="00CA457A"/>
     <w:rsid w:val="00CA47AA"/>
     <w:rsid w:val="00CA4CF3"/>
     <w:rsid w:val="00CA58FB"/>
+    <w:rsid w:val="00CA5B4F"/>
     <w:rsid w:val="00CA6AD9"/>
     <w:rsid w:val="00CA706D"/>
     <w:rsid w:val="00CB177F"/>
     <w:rsid w:val="00CB1E07"/>
     <w:rsid w:val="00CB2060"/>
     <w:rsid w:val="00CB33B2"/>
     <w:rsid w:val="00CB50AB"/>
     <w:rsid w:val="00CB55AB"/>
     <w:rsid w:val="00CB5968"/>
     <w:rsid w:val="00CB5C1F"/>
+    <w:rsid w:val="00CB677C"/>
     <w:rsid w:val="00CB78E0"/>
     <w:rsid w:val="00CB7990"/>
     <w:rsid w:val="00CC1CD9"/>
+    <w:rsid w:val="00CC34E7"/>
     <w:rsid w:val="00CC5EB0"/>
     <w:rsid w:val="00CC71D4"/>
     <w:rsid w:val="00CD1591"/>
     <w:rsid w:val="00CD56CE"/>
     <w:rsid w:val="00CD5DBA"/>
     <w:rsid w:val="00CD5E4A"/>
+    <w:rsid w:val="00CD6F58"/>
     <w:rsid w:val="00CE4782"/>
     <w:rsid w:val="00CE68BE"/>
+    <w:rsid w:val="00CE6942"/>
     <w:rsid w:val="00CE6CEE"/>
     <w:rsid w:val="00CF03E1"/>
     <w:rsid w:val="00CF0596"/>
     <w:rsid w:val="00CF06FC"/>
     <w:rsid w:val="00CF094C"/>
     <w:rsid w:val="00CF1DAB"/>
+    <w:rsid w:val="00CF2D54"/>
     <w:rsid w:val="00CF40C7"/>
+    <w:rsid w:val="00CF4C0D"/>
     <w:rsid w:val="00CF5444"/>
+    <w:rsid w:val="00CF5F77"/>
     <w:rsid w:val="00CF5FA6"/>
     <w:rsid w:val="00D00FF2"/>
     <w:rsid w:val="00D01563"/>
     <w:rsid w:val="00D020E6"/>
     <w:rsid w:val="00D025EE"/>
     <w:rsid w:val="00D03E72"/>
     <w:rsid w:val="00D03F28"/>
     <w:rsid w:val="00D04E5C"/>
     <w:rsid w:val="00D078DB"/>
+    <w:rsid w:val="00D12FCD"/>
     <w:rsid w:val="00D1363C"/>
     <w:rsid w:val="00D1405A"/>
     <w:rsid w:val="00D15485"/>
     <w:rsid w:val="00D1598F"/>
     <w:rsid w:val="00D16FFC"/>
     <w:rsid w:val="00D17242"/>
     <w:rsid w:val="00D1769A"/>
     <w:rsid w:val="00D20390"/>
     <w:rsid w:val="00D210E3"/>
     <w:rsid w:val="00D24206"/>
+    <w:rsid w:val="00D24B35"/>
     <w:rsid w:val="00D24DCF"/>
     <w:rsid w:val="00D2577D"/>
     <w:rsid w:val="00D27337"/>
+    <w:rsid w:val="00D27FE2"/>
     <w:rsid w:val="00D31316"/>
     <w:rsid w:val="00D31821"/>
     <w:rsid w:val="00D32F1E"/>
     <w:rsid w:val="00D33BB4"/>
     <w:rsid w:val="00D3438B"/>
     <w:rsid w:val="00D345F0"/>
     <w:rsid w:val="00D349B1"/>
     <w:rsid w:val="00D35709"/>
     <w:rsid w:val="00D3574E"/>
     <w:rsid w:val="00D36656"/>
+    <w:rsid w:val="00D36725"/>
     <w:rsid w:val="00D3689B"/>
     <w:rsid w:val="00D36BD2"/>
     <w:rsid w:val="00D4089A"/>
     <w:rsid w:val="00D42BA8"/>
     <w:rsid w:val="00D43FBA"/>
     <w:rsid w:val="00D43FD2"/>
     <w:rsid w:val="00D44CF2"/>
     <w:rsid w:val="00D507A4"/>
     <w:rsid w:val="00D50C81"/>
     <w:rsid w:val="00D51D20"/>
     <w:rsid w:val="00D5309B"/>
     <w:rsid w:val="00D53201"/>
     <w:rsid w:val="00D55014"/>
     <w:rsid w:val="00D55B61"/>
     <w:rsid w:val="00D56FB4"/>
     <w:rsid w:val="00D57838"/>
     <w:rsid w:val="00D6025D"/>
     <w:rsid w:val="00D61220"/>
     <w:rsid w:val="00D614BE"/>
+    <w:rsid w:val="00D63663"/>
     <w:rsid w:val="00D63E67"/>
     <w:rsid w:val="00D64CB3"/>
     <w:rsid w:val="00D65823"/>
     <w:rsid w:val="00D66C2E"/>
     <w:rsid w:val="00D67363"/>
+    <w:rsid w:val="00D7050A"/>
     <w:rsid w:val="00D7159B"/>
     <w:rsid w:val="00D71979"/>
+    <w:rsid w:val="00D75102"/>
     <w:rsid w:val="00D7562E"/>
     <w:rsid w:val="00D759AF"/>
     <w:rsid w:val="00D7651A"/>
     <w:rsid w:val="00D773A6"/>
     <w:rsid w:val="00D7751E"/>
     <w:rsid w:val="00D811D2"/>
     <w:rsid w:val="00D81C5E"/>
     <w:rsid w:val="00D82026"/>
     <w:rsid w:val="00D83957"/>
     <w:rsid w:val="00D864E4"/>
     <w:rsid w:val="00D8696C"/>
     <w:rsid w:val="00D87CC9"/>
+    <w:rsid w:val="00D91AD6"/>
     <w:rsid w:val="00D921F9"/>
     <w:rsid w:val="00D92AC4"/>
     <w:rsid w:val="00D94A7B"/>
     <w:rsid w:val="00DA060C"/>
     <w:rsid w:val="00DA0767"/>
     <w:rsid w:val="00DA08CC"/>
     <w:rsid w:val="00DA25DD"/>
     <w:rsid w:val="00DA28F7"/>
     <w:rsid w:val="00DA3680"/>
     <w:rsid w:val="00DA3E33"/>
     <w:rsid w:val="00DA5811"/>
     <w:rsid w:val="00DA6563"/>
     <w:rsid w:val="00DA79A3"/>
     <w:rsid w:val="00DB1A3A"/>
     <w:rsid w:val="00DB305C"/>
     <w:rsid w:val="00DB30F7"/>
     <w:rsid w:val="00DB5573"/>
     <w:rsid w:val="00DB5805"/>
     <w:rsid w:val="00DB5E04"/>
     <w:rsid w:val="00DB6EA5"/>
     <w:rsid w:val="00DB6FA8"/>
     <w:rsid w:val="00DB7F0A"/>
     <w:rsid w:val="00DC0626"/>
     <w:rsid w:val="00DC39C7"/>
+    <w:rsid w:val="00DC5DEF"/>
     <w:rsid w:val="00DC6AE8"/>
     <w:rsid w:val="00DD10A8"/>
     <w:rsid w:val="00DD1E20"/>
     <w:rsid w:val="00DD1E25"/>
     <w:rsid w:val="00DD2572"/>
     <w:rsid w:val="00DD3CB7"/>
     <w:rsid w:val="00DD41C4"/>
     <w:rsid w:val="00DD4485"/>
     <w:rsid w:val="00DD468F"/>
     <w:rsid w:val="00DD4EB4"/>
     <w:rsid w:val="00DD5E26"/>
     <w:rsid w:val="00DD6CEE"/>
     <w:rsid w:val="00DD6E21"/>
+    <w:rsid w:val="00DE0CCB"/>
     <w:rsid w:val="00DE1CC8"/>
     <w:rsid w:val="00DE24E3"/>
     <w:rsid w:val="00DE427E"/>
     <w:rsid w:val="00DE5D1F"/>
     <w:rsid w:val="00DE727B"/>
     <w:rsid w:val="00DE7B01"/>
     <w:rsid w:val="00DF0706"/>
     <w:rsid w:val="00DF0CD6"/>
     <w:rsid w:val="00DF19CE"/>
     <w:rsid w:val="00DF3358"/>
     <w:rsid w:val="00DF36AD"/>
     <w:rsid w:val="00DF505B"/>
     <w:rsid w:val="00DF5701"/>
     <w:rsid w:val="00DF67DC"/>
     <w:rsid w:val="00DF737D"/>
     <w:rsid w:val="00E008A5"/>
     <w:rsid w:val="00E00D43"/>
     <w:rsid w:val="00E024B9"/>
     <w:rsid w:val="00E02D0B"/>
     <w:rsid w:val="00E02D65"/>
     <w:rsid w:val="00E03361"/>
     <w:rsid w:val="00E0448C"/>
     <w:rsid w:val="00E064E7"/>
     <w:rsid w:val="00E11156"/>
     <w:rsid w:val="00E1137C"/>
@@ -17672,400 +25074,443 @@
     <w:rsid w:val="00E11D3F"/>
     <w:rsid w:val="00E124DB"/>
     <w:rsid w:val="00E14D80"/>
     <w:rsid w:val="00E15362"/>
     <w:rsid w:val="00E1564A"/>
     <w:rsid w:val="00E15F7A"/>
     <w:rsid w:val="00E16568"/>
     <w:rsid w:val="00E16D69"/>
     <w:rsid w:val="00E1775B"/>
     <w:rsid w:val="00E1783C"/>
     <w:rsid w:val="00E202CD"/>
     <w:rsid w:val="00E205A3"/>
     <w:rsid w:val="00E20B6D"/>
     <w:rsid w:val="00E2149B"/>
     <w:rsid w:val="00E223EC"/>
     <w:rsid w:val="00E22BD2"/>
     <w:rsid w:val="00E244C5"/>
     <w:rsid w:val="00E25DC9"/>
     <w:rsid w:val="00E263E3"/>
     <w:rsid w:val="00E2751B"/>
     <w:rsid w:val="00E30815"/>
     <w:rsid w:val="00E31B1F"/>
     <w:rsid w:val="00E31D76"/>
     <w:rsid w:val="00E32404"/>
     <w:rsid w:val="00E32510"/>
+    <w:rsid w:val="00E328A4"/>
     <w:rsid w:val="00E404C6"/>
     <w:rsid w:val="00E41F68"/>
     <w:rsid w:val="00E427B6"/>
     <w:rsid w:val="00E42E54"/>
     <w:rsid w:val="00E45706"/>
     <w:rsid w:val="00E45D74"/>
     <w:rsid w:val="00E5059C"/>
     <w:rsid w:val="00E5319E"/>
     <w:rsid w:val="00E536BA"/>
     <w:rsid w:val="00E53D0A"/>
     <w:rsid w:val="00E54828"/>
     <w:rsid w:val="00E54934"/>
     <w:rsid w:val="00E5529A"/>
     <w:rsid w:val="00E5552C"/>
+    <w:rsid w:val="00E56739"/>
     <w:rsid w:val="00E615B2"/>
     <w:rsid w:val="00E6210A"/>
     <w:rsid w:val="00E62679"/>
+    <w:rsid w:val="00E643D3"/>
     <w:rsid w:val="00E64E20"/>
     <w:rsid w:val="00E652CC"/>
+    <w:rsid w:val="00E66DEC"/>
     <w:rsid w:val="00E6708D"/>
     <w:rsid w:val="00E67B5C"/>
     <w:rsid w:val="00E67D5B"/>
     <w:rsid w:val="00E67E53"/>
     <w:rsid w:val="00E67F89"/>
     <w:rsid w:val="00E7150A"/>
     <w:rsid w:val="00E71F2C"/>
     <w:rsid w:val="00E74385"/>
     <w:rsid w:val="00E74398"/>
     <w:rsid w:val="00E75228"/>
     <w:rsid w:val="00E75372"/>
     <w:rsid w:val="00E76B91"/>
     <w:rsid w:val="00E77644"/>
     <w:rsid w:val="00E77EAA"/>
     <w:rsid w:val="00E8085A"/>
     <w:rsid w:val="00E81B79"/>
     <w:rsid w:val="00E82820"/>
     <w:rsid w:val="00E85B27"/>
     <w:rsid w:val="00E85D26"/>
     <w:rsid w:val="00E87CDC"/>
     <w:rsid w:val="00E9090E"/>
     <w:rsid w:val="00E90E42"/>
+    <w:rsid w:val="00E918FB"/>
     <w:rsid w:val="00E91C5F"/>
     <w:rsid w:val="00E93F3F"/>
     <w:rsid w:val="00E95C65"/>
     <w:rsid w:val="00E962FA"/>
     <w:rsid w:val="00E9681E"/>
     <w:rsid w:val="00EA0200"/>
     <w:rsid w:val="00EA15F6"/>
     <w:rsid w:val="00EA39D9"/>
     <w:rsid w:val="00EA49B3"/>
     <w:rsid w:val="00EA4D2D"/>
     <w:rsid w:val="00EA693B"/>
     <w:rsid w:val="00EA6BE7"/>
     <w:rsid w:val="00EA727A"/>
     <w:rsid w:val="00EB0376"/>
     <w:rsid w:val="00EB09C1"/>
     <w:rsid w:val="00EB0B76"/>
     <w:rsid w:val="00EB2889"/>
     <w:rsid w:val="00EB4CCA"/>
     <w:rsid w:val="00EB504C"/>
     <w:rsid w:val="00EB532F"/>
     <w:rsid w:val="00EB54C2"/>
     <w:rsid w:val="00EB5877"/>
     <w:rsid w:val="00EB587F"/>
     <w:rsid w:val="00EB5E57"/>
     <w:rsid w:val="00EC22D5"/>
     <w:rsid w:val="00EC565B"/>
     <w:rsid w:val="00EC5FFF"/>
     <w:rsid w:val="00ED0F26"/>
     <w:rsid w:val="00ED111F"/>
     <w:rsid w:val="00ED5714"/>
+    <w:rsid w:val="00ED65A9"/>
     <w:rsid w:val="00ED7463"/>
     <w:rsid w:val="00ED76D0"/>
     <w:rsid w:val="00EE0B3B"/>
     <w:rsid w:val="00EE0B43"/>
     <w:rsid w:val="00EE2B16"/>
     <w:rsid w:val="00EE306C"/>
     <w:rsid w:val="00EE3B91"/>
     <w:rsid w:val="00EE3E84"/>
     <w:rsid w:val="00EE454B"/>
     <w:rsid w:val="00EE48BF"/>
     <w:rsid w:val="00EE7226"/>
     <w:rsid w:val="00EF17F9"/>
     <w:rsid w:val="00EF529E"/>
     <w:rsid w:val="00EF5E33"/>
     <w:rsid w:val="00F03881"/>
+    <w:rsid w:val="00F0403C"/>
     <w:rsid w:val="00F0471F"/>
     <w:rsid w:val="00F0473F"/>
     <w:rsid w:val="00F05285"/>
     <w:rsid w:val="00F05597"/>
     <w:rsid w:val="00F05801"/>
     <w:rsid w:val="00F07126"/>
     <w:rsid w:val="00F10005"/>
     <w:rsid w:val="00F10368"/>
     <w:rsid w:val="00F114A2"/>
     <w:rsid w:val="00F1227F"/>
     <w:rsid w:val="00F12F8D"/>
+    <w:rsid w:val="00F14BD8"/>
     <w:rsid w:val="00F16ADF"/>
     <w:rsid w:val="00F21EE9"/>
     <w:rsid w:val="00F220BD"/>
     <w:rsid w:val="00F225BB"/>
     <w:rsid w:val="00F230BA"/>
     <w:rsid w:val="00F23454"/>
+    <w:rsid w:val="00F241A8"/>
     <w:rsid w:val="00F24F0D"/>
     <w:rsid w:val="00F2702E"/>
     <w:rsid w:val="00F27466"/>
     <w:rsid w:val="00F3239F"/>
     <w:rsid w:val="00F3372F"/>
     <w:rsid w:val="00F348A1"/>
     <w:rsid w:val="00F34E74"/>
     <w:rsid w:val="00F34EF6"/>
     <w:rsid w:val="00F360E8"/>
     <w:rsid w:val="00F3763B"/>
     <w:rsid w:val="00F40153"/>
     <w:rsid w:val="00F4071E"/>
     <w:rsid w:val="00F4303F"/>
     <w:rsid w:val="00F438DC"/>
+    <w:rsid w:val="00F4392B"/>
     <w:rsid w:val="00F467A7"/>
     <w:rsid w:val="00F474FB"/>
     <w:rsid w:val="00F47761"/>
     <w:rsid w:val="00F47CD5"/>
     <w:rsid w:val="00F50999"/>
     <w:rsid w:val="00F50E7E"/>
     <w:rsid w:val="00F5334C"/>
+    <w:rsid w:val="00F534E8"/>
     <w:rsid w:val="00F551A9"/>
     <w:rsid w:val="00F5671C"/>
     <w:rsid w:val="00F56AB6"/>
     <w:rsid w:val="00F56B53"/>
+    <w:rsid w:val="00F57114"/>
     <w:rsid w:val="00F574B5"/>
     <w:rsid w:val="00F6055F"/>
     <w:rsid w:val="00F609C9"/>
     <w:rsid w:val="00F61239"/>
     <w:rsid w:val="00F620D4"/>
     <w:rsid w:val="00F62406"/>
+    <w:rsid w:val="00F6370D"/>
     <w:rsid w:val="00F63B48"/>
     <w:rsid w:val="00F64BAE"/>
     <w:rsid w:val="00F652B8"/>
     <w:rsid w:val="00F670CA"/>
     <w:rsid w:val="00F70EC9"/>
     <w:rsid w:val="00F71300"/>
     <w:rsid w:val="00F71369"/>
     <w:rsid w:val="00F731D1"/>
     <w:rsid w:val="00F73555"/>
     <w:rsid w:val="00F73EDD"/>
     <w:rsid w:val="00F7479B"/>
     <w:rsid w:val="00F75314"/>
     <w:rsid w:val="00F760D2"/>
     <w:rsid w:val="00F776ED"/>
     <w:rsid w:val="00F809DD"/>
     <w:rsid w:val="00F81A06"/>
     <w:rsid w:val="00F82F5E"/>
+    <w:rsid w:val="00F834A1"/>
     <w:rsid w:val="00F855FE"/>
     <w:rsid w:val="00F87283"/>
     <w:rsid w:val="00F903E5"/>
     <w:rsid w:val="00F90C4D"/>
     <w:rsid w:val="00F90F74"/>
     <w:rsid w:val="00F91D2F"/>
     <w:rsid w:val="00F9660F"/>
     <w:rsid w:val="00F9787C"/>
     <w:rsid w:val="00F97AC6"/>
     <w:rsid w:val="00FA08BA"/>
     <w:rsid w:val="00FA267D"/>
+    <w:rsid w:val="00FA337B"/>
+    <w:rsid w:val="00FA33C0"/>
     <w:rsid w:val="00FA3E10"/>
     <w:rsid w:val="00FA47FB"/>
     <w:rsid w:val="00FA54ED"/>
     <w:rsid w:val="00FA6D5F"/>
     <w:rsid w:val="00FB012B"/>
     <w:rsid w:val="00FB0667"/>
     <w:rsid w:val="00FB15B1"/>
     <w:rsid w:val="00FB2784"/>
     <w:rsid w:val="00FB4B82"/>
     <w:rsid w:val="00FB50D3"/>
     <w:rsid w:val="00FB57B1"/>
     <w:rsid w:val="00FB69B3"/>
     <w:rsid w:val="00FB6D1E"/>
     <w:rsid w:val="00FC02B1"/>
     <w:rsid w:val="00FC02D1"/>
     <w:rsid w:val="00FC09A9"/>
     <w:rsid w:val="00FC2FCF"/>
     <w:rsid w:val="00FC44D2"/>
     <w:rsid w:val="00FC493B"/>
     <w:rsid w:val="00FC6333"/>
+    <w:rsid w:val="00FC715A"/>
     <w:rsid w:val="00FD1D4A"/>
     <w:rsid w:val="00FD2E9C"/>
     <w:rsid w:val="00FD3331"/>
     <w:rsid w:val="00FD389C"/>
     <w:rsid w:val="00FD47CC"/>
     <w:rsid w:val="00FD4BB7"/>
     <w:rsid w:val="00FD5959"/>
     <w:rsid w:val="00FD6C36"/>
     <w:rsid w:val="00FE016A"/>
     <w:rsid w:val="00FE21AD"/>
     <w:rsid w:val="00FE26AA"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE34AD"/>
     <w:rsid w:val="00FE35C4"/>
     <w:rsid w:val="00FE4882"/>
     <w:rsid w:val="00FE4FE8"/>
     <w:rsid w:val="00FE57CC"/>
+    <w:rsid w:val="00FE659B"/>
     <w:rsid w:val="00FE7622"/>
+    <w:rsid w:val="00FE76DA"/>
     <w:rsid w:val="00FE7A08"/>
     <w:rsid w:val="00FE7D78"/>
     <w:rsid w:val="00FF2FBA"/>
     <w:rsid w:val="00FF4A71"/>
     <w:rsid w:val="00FF57E4"/>
     <w:rsid w:val="00FF5886"/>
     <w:rsid w:val="00FF60F2"/>
     <w:rsid w:val="00FF6296"/>
     <w:rsid w:val="00FF6CCC"/>
     <w:rsid w:val="01480B8D"/>
     <w:rsid w:val="02D6BFB8"/>
+    <w:rsid w:val="08A0A9A2"/>
     <w:rsid w:val="0A46928D"/>
     <w:rsid w:val="0A591D8C"/>
     <w:rsid w:val="0B337CC7"/>
     <w:rsid w:val="0C9FE2E9"/>
     <w:rsid w:val="0D033D94"/>
     <w:rsid w:val="0D676ED3"/>
+    <w:rsid w:val="0E1CF3DB"/>
+    <w:rsid w:val="0FA572E4"/>
     <w:rsid w:val="139761B7"/>
     <w:rsid w:val="14EC3B61"/>
     <w:rsid w:val="162FA70A"/>
     <w:rsid w:val="1747A439"/>
     <w:rsid w:val="174DAE86"/>
+    <w:rsid w:val="1781E7C3"/>
+    <w:rsid w:val="17C9137C"/>
+    <w:rsid w:val="18A88354"/>
     <w:rsid w:val="19227683"/>
     <w:rsid w:val="199327A0"/>
     <w:rsid w:val="1A1B1F7A"/>
     <w:rsid w:val="1B7B70F8"/>
     <w:rsid w:val="1C437121"/>
     <w:rsid w:val="1C476F09"/>
     <w:rsid w:val="1EA85A0D"/>
     <w:rsid w:val="1F8B4FB9"/>
     <w:rsid w:val="1FA9DB9D"/>
     <w:rsid w:val="207DE56C"/>
+    <w:rsid w:val="2198DEED"/>
     <w:rsid w:val="22C9EFBE"/>
     <w:rsid w:val="24BF4226"/>
     <w:rsid w:val="24FAA7F5"/>
     <w:rsid w:val="253B2461"/>
     <w:rsid w:val="269CF665"/>
+    <w:rsid w:val="272E85DB"/>
     <w:rsid w:val="291D14E4"/>
     <w:rsid w:val="2A07F7EA"/>
     <w:rsid w:val="2A6626AF"/>
     <w:rsid w:val="2B356526"/>
     <w:rsid w:val="2B6DB390"/>
     <w:rsid w:val="2C3CBAE1"/>
     <w:rsid w:val="2D3A2398"/>
     <w:rsid w:val="2DAE7604"/>
     <w:rsid w:val="2DF992E5"/>
     <w:rsid w:val="3027E352"/>
     <w:rsid w:val="307C6366"/>
     <w:rsid w:val="32135B22"/>
     <w:rsid w:val="33715C46"/>
     <w:rsid w:val="34E992DB"/>
     <w:rsid w:val="3510B5DF"/>
     <w:rsid w:val="366A67EC"/>
     <w:rsid w:val="37AD62BA"/>
     <w:rsid w:val="385F5C70"/>
     <w:rsid w:val="3B4FB6C0"/>
     <w:rsid w:val="3C9448AD"/>
     <w:rsid w:val="3D18EA7D"/>
     <w:rsid w:val="3F2BA052"/>
     <w:rsid w:val="3FBBE776"/>
     <w:rsid w:val="404759FD"/>
     <w:rsid w:val="44F1AA07"/>
     <w:rsid w:val="4501E821"/>
     <w:rsid w:val="4512CBF5"/>
     <w:rsid w:val="46F746F2"/>
     <w:rsid w:val="47555B32"/>
     <w:rsid w:val="48126750"/>
     <w:rsid w:val="484E89DD"/>
     <w:rsid w:val="495E2696"/>
     <w:rsid w:val="49D0B780"/>
     <w:rsid w:val="4A0C337E"/>
     <w:rsid w:val="4AA9FD79"/>
+    <w:rsid w:val="4B39DA09"/>
+    <w:rsid w:val="4B52F0D9"/>
+    <w:rsid w:val="4BDD2F1C"/>
     <w:rsid w:val="4C427ECC"/>
     <w:rsid w:val="4C65EF32"/>
+    <w:rsid w:val="4E2E1634"/>
+    <w:rsid w:val="50649138"/>
     <w:rsid w:val="50B39E4B"/>
     <w:rsid w:val="50CE87BD"/>
     <w:rsid w:val="518EB51E"/>
     <w:rsid w:val="51F73C2C"/>
     <w:rsid w:val="52038430"/>
     <w:rsid w:val="52C82646"/>
     <w:rsid w:val="52CAB99C"/>
     <w:rsid w:val="5313E38C"/>
     <w:rsid w:val="53AE1126"/>
+    <w:rsid w:val="53BDD744"/>
     <w:rsid w:val="546FEAB9"/>
     <w:rsid w:val="547FD476"/>
     <w:rsid w:val="55776019"/>
     <w:rsid w:val="580BEF7E"/>
+    <w:rsid w:val="5912B7F0"/>
     <w:rsid w:val="5AD65331"/>
     <w:rsid w:val="5AFCF961"/>
     <w:rsid w:val="5B39D167"/>
     <w:rsid w:val="5C7F902D"/>
     <w:rsid w:val="5C887C52"/>
     <w:rsid w:val="5E185D20"/>
+    <w:rsid w:val="5E455B87"/>
     <w:rsid w:val="5E8E9A85"/>
     <w:rsid w:val="603F35E8"/>
+    <w:rsid w:val="60FCD434"/>
+    <w:rsid w:val="62CC6CBE"/>
     <w:rsid w:val="62D2E0E7"/>
     <w:rsid w:val="62F050BA"/>
     <w:rsid w:val="63AEAE4B"/>
     <w:rsid w:val="659F4F12"/>
     <w:rsid w:val="66166349"/>
     <w:rsid w:val="6715DA0C"/>
     <w:rsid w:val="6783DDAE"/>
+    <w:rsid w:val="684251A5"/>
     <w:rsid w:val="689F40DB"/>
     <w:rsid w:val="6E3F80F7"/>
     <w:rsid w:val="6EFE8BD6"/>
     <w:rsid w:val="6F5CF8BB"/>
     <w:rsid w:val="6FAF617C"/>
     <w:rsid w:val="6FD95295"/>
+    <w:rsid w:val="7036C64D"/>
     <w:rsid w:val="705C2EFB"/>
     <w:rsid w:val="70FC751B"/>
     <w:rsid w:val="71FAA1B2"/>
     <w:rsid w:val="72AAD9E3"/>
     <w:rsid w:val="72B75084"/>
     <w:rsid w:val="7317BEB7"/>
     <w:rsid w:val="74187531"/>
+    <w:rsid w:val="7669A400"/>
     <w:rsid w:val="768839CA"/>
     <w:rsid w:val="77DDA450"/>
     <w:rsid w:val="77EF3A11"/>
     <w:rsid w:val="79191B3E"/>
     <w:rsid w:val="7AB8161F"/>
+    <w:rsid w:val="7B0AFAB4"/>
     <w:rsid w:val="7B141DB5"/>
     <w:rsid w:val="7B78A185"/>
     <w:rsid w:val="7BBAA526"/>
+    <w:rsid w:val="7D12FF16"/>
+    <w:rsid w:val="7D5BC46E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="31ED7DD2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AD215FB4-6CBA-45EB-BAD0-89D066A552BF}"/>
+  <w15:docId w15:val="{3F14A0A8-5B98-41BD-AA7E-3D36C07428DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -19011,106 +26456,106 @@
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB012B"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="009D4484"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="009D4484"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="009D4484"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D4484"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D4484"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-    <w:name w:val="Komentāra teksts Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Komentrateksts"/>
+    <w:link w:val="CommentText1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D4484"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
-[...3 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D4484"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D4484"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00E77644"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxo101924832">
     <w:name w:val="scxo101924832"/>
@@ -19136,62 +26581,128 @@
   <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00590B1F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
     <w:name w:val="x_msolistparagraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="000A6537"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:kern w:val="0"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Komentraatsauce">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A223D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A223D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006A223D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentratma">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A223D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A223D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fjalatvia.lv%2Fbsmu%23registracija&amp;data=05%7C02%7Cilona.vancane%40cfla.gov.lv%7C59e857332c474acbd28608de2d96c9eb%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638998322833763200%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Wv4QtsVrokC6z4pxzoP4paLAhkW1MqFgEmLGJ%2FMJjOs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/1-1-1-7-pasakuma-inovaciju-granti-studentiem-maksajuma-piemerosanas-metodika-studentu-inovaciju-pieteikumu-istenosanai" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrg.cfla.gov.lv/index.php/L%C4%ABgums_un_groz%C4%ABjumi_(2021.-2027.)" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/11175/download?attachment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/358419-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-111-specifiska-atbalsta-merka-petniecibas-un-inovaciju-kapacitates-stiprinasana-un-progresivu-tehnologiju-ieviesana-kopeja-pampa-sistema-1117-pasakuma-inovaciju-granti-studentiem-istenosanas-noteikumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/11175/download?attachment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fjalatvia.lv%2Fbsmu%23registracija&amp;data=05%7C02%7Cilona.vancane%40cfla.gov.lv%7C59e857332c474acbd28608de2d96c9eb%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638998322833763200%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Wv4QtsVrokC6z4pxzoP4paLAhkW1MqFgEmLGJ%2FMJjOs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/1-1-1-7-pasakuma-inovaciju-granti-studentiem-maksajuma-piemerosanas-metodika-studentu-inovaciju-pieteikumu-istenosanai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrg.cfla.gov.lv/index.php/L%C4%ABgums_un_groz%C4%ABjumi_(2021.-2027.)" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/jaunums/es-fondu-projektu-istenotajiem-ka-rikoties-ja-krizes-situacijas-ietekme-projekta-norisi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/11175/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/11175/download?attachment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/358419-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-111-specifiska-atbalsta-merka-petniecibas-un-inovaciju-kapacitates-stiprinasana-un-progresivu-tehnologiju-ieviesana-kopeja-pampa-sistema-1117-pasakuma-inovaciju-granti-studentiem-istenosanas-noteikumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -19796,62 +27307,228 @@
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0F1A8E7-CA78-4D45-8CD1-D46CA2243404}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
     <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>14512</Characters>
+  <Pages>1</Pages>
+  <Words>49136</Words>
+  <Characters>28008</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>79</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>233</Lines>
+  <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39890</CharactersWithSpaces>
+  <CharactersWithSpaces>76991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="54" baseType="variant">
+      <vt:variant>
+        <vt:i4>7143480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/1-1-1-7</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://lrg.cfla.gov.lv/index.php/L%C4%ABgums_un_groz%C4%ABjumi_(2021.-2027.)</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8061024</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/media/11175/download?attachment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/1-1-1-7</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fjalatvia.lv%2Fbsmu%23registracija&amp;data=05%7C02%7Cilona.vancane%40cfla.gov.lv%7C59e857332c474acbd28608de2d96c9eb%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638998322833763200%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Wv4QtsVrokC6z4pxzoP4paLAhkW1MqFgEmLGJ%2FMJjOs%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/1-1-1-7-pasakuma-inovaciju-granti-studentiem-maksajuma-piemerosanas-metodika-studentu-inovaciju-pieteikumu-istenosanai</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/jaunums/es-fondu-projektu-istenotajiem-ka-rikoties-ja-krizes-situacijas-ietekme-projekta-norisi</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8061024</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/media/11175/download?attachment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733355</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://likumi.lv/ta/id/358419-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-111-specifiska-atbalsta-merka-petniecibas-un-inovaciju-kapacitates-stiprinasana-un-progresivu-tehnologiju-ieviesana-kopeja-pampa-sistema-1117-pasakuma-inovaciju-granti-studentiem-istenosanas-noteikumi</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marta Puriņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A3E4018BECFA2041A654C630CBF3D616</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">