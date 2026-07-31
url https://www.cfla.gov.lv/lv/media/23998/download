--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -274,103 +274,103 @@
       <w:r w:rsidR="00071F51" w:rsidRPr="005A4C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A4C35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>uzsaukumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2292F5F9" w14:textId="493A7F0E" w:rsidR="00071F51" w:rsidRDefault="00481253" w:rsidP="00B4767D">
+    <w:p w14:paraId="2292F5F9" w14:textId="3FD8F7E4" w:rsidR="00071F51" w:rsidRDefault="00481253" w:rsidP="00B4767D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4767D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Papildināts </w:t>
       </w:r>
-      <w:r w:rsidR="00E61C36">
+      <w:r w:rsidR="00284BF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>05</w:t>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00B82437">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E61C36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -2637,51 +2637,51 @@
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="60" w:after="60" w:line="256" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               <w:color w:val="2F5496"/>
               <w:kern w:val="0"/>
               <w:u w:val="single"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A4C35">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496"/>
               <w:kern w:val="0"/>
               <w:u w:val="single"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Saturs</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="79292BFA" w14:textId="16FADA29" w:rsidR="006C3A0B" w:rsidRDefault="704321D1">
+        <w:p w14:paraId="79292BFA" w14:textId="228D8C37" w:rsidR="006C3A0B" w:rsidRDefault="704321D1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="13948"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A4C35">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="0049725C" w:rsidRPr="005A4C35">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -2738,67 +2738,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="006C3A0B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227748974 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="006C3A0B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006C3A0B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F2364">
+            <w:r w:rsidR="005E1A36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="006C3A0B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B89102E" w14:textId="2046D78F" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
+        <w:p w14:paraId="3B89102E" w14:textId="34A90AA1" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="13948"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227748975" w:history="1">
             <w:r w:rsidRPr="00A47E84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
@@ -2831,67 +2831,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227748975 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F2364">
+            <w:r w:rsidR="005E1A36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="143E8004" w14:textId="1566CBE7" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
+        <w:p w14:paraId="143E8004" w14:textId="6E1A1C3E" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="13948"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227748976" w:history="1">
             <w:r w:rsidRPr="00A47E84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
@@ -2924,67 +2924,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227748976 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F2364">
+            <w:r w:rsidR="005E1A36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CC1E1FC" w14:textId="27206D4A" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
+        <w:p w14:paraId="3CC1E1FC" w14:textId="66393429" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="13948"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227748977" w:history="1">
             <w:r w:rsidRPr="00A47E84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
@@ -3017,67 +3017,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227748977 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F2364">
+            <w:r w:rsidR="005E1A36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="750753CA" w14:textId="78F6D794" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
+        <w:p w14:paraId="750753CA" w14:textId="54BD7E07" w:rsidR="006C3A0B" w:rsidRDefault="006C3A0B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="13948"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc227748978" w:history="1">
             <w:r w:rsidRPr="00A47E84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
@@ -3110,56 +3110,56 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227748978 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F2364">
+            <w:r w:rsidR="005E1A36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="0AC9DF4F" w14:textId="35266505" w:rsidR="0049725C" w:rsidRPr="005A4C35" w:rsidRDefault="704321D1" w:rsidP="704321D1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="13935"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="lv-LV"/>
             </w:rPr>
           </w:pPr>
@@ -3183,51 +3183,51 @@
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="6904"/>
         <w:gridCol w:w="6198"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003383F" w:rsidRPr="00D71EE2" w14:paraId="2C17749E" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="0003383F" w:rsidRPr="00D71EE2" w14:paraId="2C17749E" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EDDF042" w14:textId="77777777" w:rsidR="001C767C" w:rsidRPr="005A4C35" w:rsidRDefault="00D102B3" w:rsidP="00597336">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="17" w:right="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w14:ligatures w14:val="none"/>
@@ -3330,91 +3330,91 @@
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Atbildes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D102B3" w:rsidRPr="00D71EE2" w14:paraId="5C930A6E" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00D102B3" w:rsidRPr="00D71EE2" w14:paraId="5C930A6E" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AE19EBA" w14:textId="77777777" w:rsidR="00D102B3" w:rsidRPr="005A4C35" w:rsidRDefault="00D102B3" w:rsidP="003404D8">
             <w:pPr>
               <w:pStyle w:val="Tabulasjautjumasadaa"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc46148086"/>
             <w:bookmarkStart w:id="1" w:name="_Toc20918679"/>
             <w:bookmarkStart w:id="2" w:name="_Toc868180431"/>
             <w:bookmarkStart w:id="3" w:name="_Toc227748974"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Vispārīgi jautājumi</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F13085" w:rsidRPr="00D71EE2" w14:paraId="239CBA76" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00F13085" w:rsidRPr="00D71EE2" w14:paraId="239CBA76" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="037F01FD" w14:textId="448F5DA2" w:rsidR="00F13085" w:rsidRPr="005A4C35" w:rsidRDefault="00F13085" w:rsidP="50AE8229">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
@@ -3431,94 +3431,95 @@
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F0B952B" w14:textId="64D3439A" w:rsidR="00245D18" w:rsidRPr="005A4C35" w:rsidRDefault="21FC3361" w:rsidP="0790C392">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jautājums uzdots rakstiski:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A7BF451" w14:textId="061E648C" w:rsidR="00245D18" w:rsidRPr="005A4C35" w:rsidRDefault="21FC3361" w:rsidP="00C3549F">
-            <w:pPr>
+          <w:p w14:paraId="3A7BF451" w14:textId="061E648C" w:rsidR="00245D18" w:rsidRPr="005A4C35" w:rsidRDefault="21FC3361" w:rsidP="003D13A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Es gribēju pārliecināties, ka par projekta zinātniski vadītāju var būt persona bez doktora grāda. Dokumentos neredzu nekādus ierobežojumus, bet var būt Jūs zināsiet, kādu vietu, kur tas ir rakstīts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4058A41D" w14:textId="5FF166FC" w:rsidR="00F13085" w:rsidRPr="005A4C35" w:rsidRDefault="21FC3361" w:rsidP="00C3549F">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Zinātniskais vadītājs var būt ar doktora, maģistra vai bakalaura grādu. Jāņem vērā, ka kvalitātes kritērija Nr. 4.3. ietvaros eksperts vērtēs zinātniskā vadītāja kapacitāti, t.i., zinātnisko un profesionālo kvalifikāciju un pieredzi, kas apliecina katras personas profesionalitāti un atbilstību paredzamo pienākumu izpildei un projekta mērķu sasniegšanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4EE631CA" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4EE631CA" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CDC523F" w14:textId="71CD0CCB" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -3701,51 +3702,51 @@
                 </w:rPr>
                 <w:t>vitae</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00D35C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> (CV) aizpildīšanas metodiku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CC3F15">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, kur norādīts, kāda informācija jāiekļauj.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="54956A1E" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="54956A1E" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FADC431" w14:textId="40D1899F" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3894,51 +3895,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> 21. punktam projektā var būt sadarbības partneris.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FC85C9A" w14:textId="0A3A1C0A" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gadījumā, ja sadarbības partneris ir ārvalsts zinātniskā institūcija, kas nav reģistrēta Latvijas zinātnisko institūciju reģistrā, vai nav Latvijas Komercreģistrā reģistrēta juridiska persona, sadarbības partnera projekta daļas īstenošanai nepieciešamo finansējumu nodrošina no sadarbības partnera rīcībā esošajiem līdzekļiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="3AF816BC" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="3AF816BC" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17AF4799" w14:textId="27010138" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4099,51 +4100,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>31. punktā</w:t>
             </w:r>
             <w:r w:rsidR="007232B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001844C9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>noteiktajām prasībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="01E8AE18" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="01E8AE18" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F04B6C2" w14:textId="20D57C05" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4475,51 +4476,51 @@
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>attiecīgajā nozarē un spēj sniegt ieguldījumu projekta īstenošanā atbilstoši</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAM MK </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6C56">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>noteikumos paredzētajām prasībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="628F5EFD" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="628F5EFD" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52BF57E1" w14:textId="192ACE14" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4665,51 +4666,51 @@
               </w:rPr>
               <w:t>var iesniegt vairākus projektu iesniegumus, ja katram projektam ir atšķirīgs mērķis un saturs, netiek finansētas vienas un tās pašas izmaksas vai rezultāti (nav dubultā finansējuma), kā arī tiek nodrošināta kapacitāte visus projektus īstenot.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B4EA151" w14:textId="1CE09602" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00F72B16" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B16">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jāņem vērā, ka projekta iesniedzējs ir institūcija (zinātniskā institūcija), un fiziska persona projekta iesniegumu iesniegt nevar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4BA219B3" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4BA219B3" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="40FE5C7C" w14:textId="425A214B" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4931,51 +4932,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">šo </w:t>
             </w:r>
             <w:r w:rsidR="007D5ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>metodiku</w:t>
             </w:r>
             <w:r w:rsidR="00E06C71">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C50B0" w:rsidRPr="00D71EE2" w14:paraId="555D69D3" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="004C50B0" w:rsidRPr="00D71EE2" w14:paraId="555D69D3" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1A78F6AA" w14:textId="1CBD46FD" w:rsidR="004C50B0" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5294,51 +5295,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> konkrētajā pasākumā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0019589E" w:rsidRPr="005F5781">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>nav nepieciešams</w:t>
             </w:r>
             <w:r w:rsidR="0019589E" w:rsidRPr="50AE8229">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> iesniegt Ārlietu ministrijas sniegtu atzinumu, vai prece tiek pakļauta Stratēģiskas nozīmes preču aprites likumam un vajadzīga licence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0676" w:rsidRPr="00D71EE2" w14:paraId="404F9B30" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00BC0676" w:rsidRPr="00D71EE2" w14:paraId="404F9B30" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0FD607F0" w14:textId="5008F96F" w:rsidR="00BC0676" w:rsidRDefault="0086174F" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5628,51 +5629,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0054648A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0054648A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Projektā jānodrošina efektīva sadarbība (partneri kopīgi piedalās, dalās ar riskiem un rezultātiem). Ja projekta ietvaros rodas intelektuālais īpašums, tas pieder pētniecības organizācijai. Komersants (t.sk. ārvalstu partneris) to var iegūt tikai par tirgus cenu, piemēram, caur caurspīdīgu procedūru, bez ekskluzīvām priekšrocībām. Līgumpētījumus un pētniecības pakalpojumu sniegšanu neuzskata par efektīvas sadarbības veidiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A41C49" w:rsidRPr="00D71EE2" w14:paraId="41567B4A" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00A41C49" w:rsidRPr="00D71EE2" w14:paraId="41567B4A" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="669743DF" w14:textId="53FCFD56" w:rsidR="00A41C49" w:rsidRPr="00A869FA" w:rsidRDefault="00865C55" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5785,51 +5786,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Materiāls “4.6. kritērija “Projekta komercializācijas potenciāls un ekonomiskā atdeve” izvērtēšanas vadlīnijas ekspertam” tika publicēts CFLA mājaslapā – atlases dokumentācijā kā atlases nolikuma 1. pielikuma “Projekta iesnieguma vērtēšanas kritēriji un to piemērošanas metodika” pielikums un ir pieejams atlases materiālu sadaļā: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r w:rsidRPr="00863204">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/1-1-1-3-k-2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00863204">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC74D0" w:rsidRPr="00D71EE2" w14:paraId="5D7E304C" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00FC74D0" w:rsidRPr="00D71EE2" w14:paraId="5D7E304C" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4A3A170E" w14:textId="70A3775E" w:rsidR="00FC74D0" w:rsidRPr="00AC7007" w:rsidRDefault="00FC74D0" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7007">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6377,94 +6378,277 @@
             <w:r w:rsidRPr="00AC7007">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>*CBRN ir saīsinājums no angļu valodas Chemical, Biological, Radiological, Nuclear — latviski: ķīmiskie, bioloģiskie, radioloģiskie un kodoldraudi. Tas apzīmē četru veidu masu iznīcināšanas ieroču vai draudu kategorijas, pret kurām tiek izstrādātas gan aizsardzības, gan reaģēšanas stratēģijas. Termins plaši lietots militārajā, civilās aizsardzības un</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC7007">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> drošības kontekstā — tieši tāpēc tas parādās gan Aizsardzības industrijas stratēģijā, gan Horizon Europe </w:t>
             </w:r>
             <w:r w:rsidR="007D5025">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3. klasterī.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="00E6F334" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="002454B4" w:rsidRPr="00D71EE2" w14:paraId="779BEAAE" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC7DE17" w14:textId="01AAB82E" w:rsidR="002454B4" w:rsidRPr="00AC7007" w:rsidRDefault="002454B4" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="000097BC" w14:textId="77777777" w:rsidR="002454B4" w:rsidRDefault="002454B4" w:rsidP="00863204">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009FDA85" w14:textId="00A26D7E" w:rsidR="002454B4" w:rsidRPr="003D13A4" w:rsidRDefault="002454B4" w:rsidP="00863204">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vai biedrība projektā drīkst būt sadarbības partneris?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="601E6493" w14:textId="77777777" w:rsidR="00EC32A6" w:rsidRPr="000E4A41" w:rsidRDefault="00543DFA" w:rsidP="003D13A4">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM MK noteikumu izpratnē projekta sadarbības partneris var būt jebkurš saimnieciskās darbības veicējs neatkarīgi no tā juridiskā statusa, ja sadarbības partneris ir reģistrēts attiecīgajā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>reģistrā Latvijā vai ārvalstīs un atbilst SAM MK noteikumu 31. punktā noteiktajām prasībām.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC32A6" w:rsidRPr="000E4A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11196B59" w14:textId="77777777" w:rsidR="002454B4" w:rsidRPr="000E4A41" w:rsidRDefault="00EC32A6" w:rsidP="00EC32A6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attiecīgi šajā gadījumā </w:t>
+            </w:r>
+            <w:r w:rsidR="009F13B1" w:rsidRPr="000E4A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>biedrībai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir jābūt Biedrību un nodibinājumu reģistrā reģistrētai juridiskai personai, kura veic saimniecisko darbību.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00B3B" w:rsidRPr="000E4A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8EE2B5" w14:textId="50449A06" w:rsidR="00E2450B" w:rsidRPr="003D13A4" w:rsidRDefault="00E2450B" w:rsidP="00EC32A6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Saimniecisko darbību raksturo regulāri darījumi vai pakalpojumi par maksu un sistemātiski ieņēmumi (nevis vienreizēji).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="00E6F334" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="43467442" w14:textId="5B3D0EAA" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="Tabulasjautjumasadaa"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc917930442"/>
             <w:bookmarkStart w:id="5" w:name="_Toc227748975"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Īstenošanas nosacījumi</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="01640C57" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="01640C57" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2332D0FD" w14:textId="694B33B2" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>2.1.</w:t>
@@ -6490,104 +6674,94 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jautājums uzdots rakstiski:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F88479C" w14:textId="56EC9208" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Kādam ir jābūt TRL piesakoties projektam un, kādam tam ir jābūt projektam noslēdzoties?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AA4CAD6" w14:textId="23BF88FB" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ja paredzēts īstenot </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ar saimniecisku darbību nesaistītu projektu</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un darbības Nr. 1 "Pētniecība, kas ietver vismaz vienu no šādām </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">pētniecības kategorijām: fundamentālie pētījumi, rūpnieciskie pētījumi, eksperimentālā izstrāde" ietvaros plānots veikt fundamentālu pētījumu, sākotnējais līmenis ir TRL 1 (izzināti dabas likumi: zinātniskā pētījuma rezultāti ļauj uzsākt lietišķās pētniecības un tehnoloģijas attīstības darbus), ja projektu plānots sākt ar rūpniecisku pētījumu </w:t>
+              <w:t xml:space="preserve"> un darbības Nr. 1 "Pētniecība, kas ietver vismaz vienu no šādām pētniecības kategorijām: fundamentālie pētījumi, rūpnieciskie pētījumi, eksperimentālā izstrāde" ietvaros plānots veikt fundamentālu pētījumu, sākotnējais līmenis ir TRL 1 (izzināti dabas likumi: zinātniskā pētījuma rezultāti ļauj uzsākt lietišķās pētniecības un tehnoloģijas attīstības darbus), ja projektu plānots sākt ar rūpniecisku pētījumu </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRL 2, TRL 3 vai TRL 4.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="060B3553" w14:textId="21BEBA89" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6663,98 +6837,106 @@
               <w:t xml:space="preserve"> (sistēmas prototipa demonstrācija darbības vidē: sistēmas prototips, kas atbilst vai tikai minimāli atšķiras no plānotās sistēmas, ir pārbaudīts reālās darbības vidē).</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD3E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A30135F" w14:textId="17DEC2DB" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>TRL līmeņu skaidrojums ietverts kvalitātes kritērija Nr. 4.2. skaidrojumā atlases nolikuma 1. pielikumā “Projekta</w:t>
+              <w:t xml:space="preserve">TRL līmeņu skaidrojums ietverts kvalitātes kritērija Nr. 4.2. skaidrojumā atlases nolikuma 1. pielikumā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>“Projekta</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>iesnieguma</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vērtēšanas kritēriji un to</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>piemērošanas metodika”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="261A6A05" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="261A6A05" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA1A9C4" w14:textId="7E62825F" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -6882,76 +7064,75 @@
             </w:r>
             <w:r w:rsidR="00F144DB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">starptautiskie </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA6C3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>eksperti</w:t>
             </w:r>
             <w:r w:rsidR="006625F6" w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="64763A7B" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="64763A7B" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="114E3834" w14:textId="57367EF3" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27E81DDF" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
@@ -7191,80 +7372,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00D00BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ālāk tikai caur atklāt</w:t>
             </w:r>
             <w:r w:rsidR="00A34A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00D00BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> izsoli tas var nonāk pie komersanta – ar noteikumu, ka komersants piedāvā augstāko tirgus cenu.</w:t>
+              <w:t xml:space="preserve"> izsoli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D00BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tas var nonāk pie komersanta – ar noteikumu, ka komersants piedāvā augstāko tirgus cenu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="0A2A26DF" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="0A2A26DF" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21A12938" w14:textId="431111EE" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EE94E7A" w14:textId="65EE9395" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
@@ -7384,51 +7574,50 @@
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Pieļaujamā publiskā finansējuma intensitāte pētniecībai nosakāma atbilstoši saimnieciskās darbības veicēja statusam:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C238720" w14:textId="0579E5B3" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">rūpnieciskajiem pētījumiem 70% (sīks (mikro) vai mazs), 60% (vidējs), 50% (liels) saskaņā ar </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:anchor="p2.2&amp;pd=1" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>SAM MK noteikumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.3. apakšpunktu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CB20F97" w14:textId="7C43508E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
@@ -7530,51 +7719,58 @@
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta darbības nedrīkst būt uzsāktas pirms projekts iesnieguma iesniegšanas Projektu portālā. Atbilstība komercdarbības atbalsta stimulējošās ietekmes nosacījumiem tiek vērtēta vienotajā izvēles kritērijā Nr. 2.4., kas nav precizējams. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F42DC1C" w14:textId="49955E7D" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta iesniedzējs un sadarbības partneris nedrīkst būt grūtībās nonākuši saimnieciskās darbības veicēji. Atbilstība tiek vērtēta vienotajā izvēles kritērijā Nr. 2.1., kas nav precizējams. </w:t>
+              <w:t xml:space="preserve">Projekta iesniedzējs un sadarbības partneris nedrīkst būt grūtībās nonākuši saimnieciskās darbības veicēji. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Atbilstība tiek vērtēta vienotajā izvēles kritērijā Nr. 2.1., kas nav precizējams. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05D1FCD9" w14:textId="79A700CA" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja plānots īstenot ar saimniecisku darbību saistītu projektu un atbalstu saņemt </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>saskaņā ar Komisijas regulas Nr. 2023/2831 (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
@@ -7637,97 +7833,96 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> punktam.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09652F44" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Maksimālais publiskā finansējuma apmērs vienam projekta iesniegumam ir 300 000 euro vai atbilstoši finansējuma saņēmēja de minimis atlikumam 3 gadu laikā (kopējais de minimis atbalsts jeb robežlielums, ko viena dalībvalsts piešķīrusi vienam vienotam uzņēmumam, jebkurā triju gadu periodā nepārsniedz 300 000 euro).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E2938CD" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Tehniski ekonomiskās priekšizpētes darbības izmaksas ir attiecināmas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC2EDD1" w14:textId="0E3783FC" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Projekta darbības drīkst būt uzsāktas pirms projekts iesnieguma iesniegšanas Projektu portālā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="55570CCD" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="55570CCD" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C3F4E5F" w14:textId="3BCE9A31" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -7799,3160 +7994,3770 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="59455EEA" w14:textId="73A90D22" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Projekta partneruzņēmums var segt arī zinātniskās institūcijas privātā līdzfinansējuma daļu, ja tas ir skaidri norādīts projekta iesniegumā un attiecīgi atrunāts sadarbības līgumā starp projekta partneriem. Vienlaikus sadarbības līgumā jābūt skaidri noteiktam arī partneru savstarpējo tiesību un pienākumu sadalījumam, tostarp attiecībā uz intelektuālā īpašuma tiesībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1397" w:rsidRPr="00D71EE2" w14:paraId="72A63B84" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00AA1397" w:rsidRPr="00D71EE2" w14:paraId="72A63B84" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13E1C03D" w14:textId="17A69CC5" w:rsidR="000F2364" w:rsidRDefault="000F2364" w:rsidP="006625F6">
+          <w:p w14:paraId="69D936C2" w14:textId="124E117A" w:rsidR="00AA1397" w:rsidRDefault="00AA1397" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E49B23" w14:textId="77777777" w:rsidR="00AA1397" w:rsidRDefault="00AA1397" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D16A870" w14:textId="10BA7FF6" w:rsidR="00AA1397" w:rsidRPr="007A051D" w:rsidRDefault="00B07494" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A051D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cik saprotu no atlases nolikuma, tad vērtēšanas punkti tiek piešķirti tikai par privātā līdzfinansējuma %. Projekta iesniedzējs vēlas uzzināt, vai ir iespējams pieteikt projektu, kuram vadošā partnera </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A051D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>līdzfinansējums ir 0%, bet visu līdzfinansējumu (min. 8,6% no projekta summas) sedz sadarbības partneri ar privāto līdzfinansējumu? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A6B0D6" w14:textId="77777777" w:rsidR="00C94EA1" w:rsidRPr="00C94EA1" w:rsidRDefault="00C94EA1" w:rsidP="00C94EA1">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94EA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jā, projekta iesniegumā ir iespējams paredzēt, ka privāto līdzfinansējumu nodrošina tikai sadarbības partneris vai sadarbības partneri.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36828527" w14:textId="77777777" w:rsidR="00C94EA1" w:rsidRPr="00C94EA1" w:rsidRDefault="00C94EA1" w:rsidP="00C94EA1">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94EA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Līdz ar to nav noteikta prasība, ka minimālais privātais līdzfinansējums obligāti jānodrošina projekta iesniedzējam. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94EA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Svarīgi, lai projektā kopumā tiktu nodrošināts normatīvajos aktos noteiktais privātā līdzfinansējuma apjoms.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7948A31B" w14:textId="1AE0D60C" w:rsidR="00AA1397" w:rsidRPr="005A4C35" w:rsidRDefault="00C94EA1" w:rsidP="00C94EA1">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94EA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vienlaikus vēršam uzmanību, ka, plānojot ar saimniecisku darbību nesaistītu projektu sadarbībā ar saimnieciskās darbības veicējiem, ir jāievēro normatīvajos aktos noteiktie efektīvas sadarbības nosacījumi, tai skaitā attiecībā uz sadarbības partneru iesaisti un pētniecības rezultātu izmantošanu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="5BE1071C" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AE9F89A" w14:textId="31CB5BD3" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6E21AC" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050ED11A" w14:textId="184BBF41" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gatavojot projekta pieteikumu, ar partneriem no industrijas jāizšķiras par to kāds būs projekts </w:t>
+            </w:r>
+            <w:r w:rsidR="00D707E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar saimniecisko darbību saistīts vai nesaistīts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2478919D" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vēlamies īstenot projektu, kura pētnieciskiem rezultātiem ir nozīmīgs komercializācijas un dubultpielietojuma potenciāls. Tai pat laikā patstāvīgi to izdarīt nevaram bez industrijas partneru iesaistes (zināšanas, tehnoloģiskā bāze un to produkti). Projekta ietvaros komersanti vēlas izmantot pētījumu rezultātus savu produktu attīstībai un virzīšanai tirgū, bet vienlaicīgi universitāte vēlas aizsargāt arī savu ĪI (to potenciāli var atrunāt sadarbības līgumā).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4076EC3B" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Ja tiek realizēts ar saimniecisko darbību saistīts projekts, tad universitāte saņem 100% finansējumu (bez līdzfinansējuma) no nesaimnieciskajām aktivitātēm un komersanti saņem atbalstu ar intensitāti 25–70% (atkarībā no panta un uzņēmuma lieluma).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CF32BEB" w14:textId="2D51761E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai pēdējais apgalvojums ir korekts?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="292D18D8" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ņemot vērā Jūsu aprakstīto situāciju (komercializācijas mērķis, komersantu iesaiste un rezultātu izmantošana saimnieciskajā darbībā), projekts atbilst ar saimniecisku darbību saistīta projekta pazīmēm atbilstoši </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:anchor="p2.2&amp;pd=1" w:history="1">
+              <w:r w:rsidRPr="005A4C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>SAM MK noteikumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.2. un 2.3. apakšpunktam, jo projekta ietvaros paredzētas darbības ar saimniecisku raksturu (t.sk. rezultātu izmantošana tirgū un ekonomisko priekšrocību gūšana).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="421ED5EF" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atbilstoši </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:anchor="p2.2&amp;pd=1" w:history="1">
+              <w:r w:rsidRPr="005A4C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>SAM MK noteikumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3. punktam publiskais finansējums ar saimniecisku darbību saistītiem projektiem tiek piešķirts saskaņā ar Komisijas Regulu Nr. 651/2014 vai Regulu Nr. 2023/2831, piemērojot attiecīgās atbalsta intensitātes rūpnieciskajiem pētījumiem un eksperimentālajai izstrādei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340205E5" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaikus saskaņā ar </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:anchor="p2.2&amp;pd=1" w:history="1">
+              <w:r w:rsidRPr="005A4C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>SAM MK noteikumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 23. punktu šādos projektos projekta iesniedzējs vai sadarbības partneri gūst intelektuālā īpašuma tiesības un ekonomiskās priekšrocības no projekta rezultātiem, kas apstiprina saimnieciskās darbības raksturu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E8DFDE" w14:textId="4CA8F463" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>Līdz ar to apgalvojums, ka universitāte šādā projektā automātiski saņem 100% finansējumu no nesaimnieciskajām aktivitātēm, nav korekts. Šādā sadarbības modelī finansējums tiek piemērots atbilstoši saimnieciskās darbības regulējumam, t.i., ar attiecīgajām atbalsta intensitātēm, nevis 100% apmērā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="182B4D9E" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A653ED4" w14:textId="618E78A7" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="313CB21C" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots telefonsarunā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0089B39E" w14:textId="1D044931" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai augstskola, kas ir pētniecības organizācija un kas plāno iesniegt ar saimniecisku darbību nesaistītu projektu, pati var nodrošināt privāto līdzfinansējumu lielākā apmērā, lai saņemtu vairāk punktus kvalitātes kritērijā Nr. 4.4. vai arī privāto līdzfinansējumu var nodrošināt tikai sadarbības partneris – komersants?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2928174B" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA7A800" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Ja paredzēts īstenot ar saimniecisku darbību nesaistītu projektu, projekta īstenošanai nepieciešamo līdzfinansējumu var nodrošināt gan projekta iesniedzējs, gan sadarbības partneris no savā rīcībā esošiem līdzekļiem (atbilstoši SAM MK noteikumu 39. punktam):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F2E5F4" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>no labuma guvēja rīcībā esošā privātā finansējuma no savas saimnieciskās darbības, kredītresursu līdzekļiem, citiem finanšu resursiem vai finansējuma, ko piešķir saskaņā ar normatīvajiem aktiem par kārtību, kādā paredzami valsts budžeta līdzekļi valsts zinātniskās institūcijas pamatdarbību īstenošanai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02126EA4" w14:textId="56F0B391" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no ieguldījumiem natūrā, kuru vērtību ir iespējams neatkarīgi auditēt un novērtēt atbilstoši vadošās iestādes izstrādātajai metodikai par ieguldījumiem natūrā projektu līdzfinansēšanai 2021.–2027. gada plānošanas periodā un SAM MK noteikumu 40. punktā minētajiem nosacījumiem. Kopējais ieguldījums natūrā nepārsniedz piecus procentus no projekta kopējām attiecināmajām izmaksām. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="5C635E4A" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79D4F24A" w14:textId="31B7980E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E370B22" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FDF660" w14:textId="023A362C" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai obligāti, lai projektā būtu sadarbības partneris?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795FF146" w14:textId="15359607" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B7F5F3" w14:textId="13B498BC" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Projekta sadarbības partneris nav obligāts, projektu var īstenot arī viens projekta iesniedzējs, ja tas nodrošina visas nepieciešamās kompetences un resursus projekta mērķu sasniegšanai. Vienlaikus aicinām ņemt vērā, ka saskaņā ar </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+              <w:r w:rsidRPr="005A4C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>projektu iesniegumu vērtēšanas kritērijiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t> sadarbība ar partneriem (zinātniskajām institūcijām vai komersantiem) atsevišķos kvalitātes kritērijos var tikt novērtēta ar papildu punktiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="56463823" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EA1C635" w14:textId="6B510E73" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE470D7" w14:textId="38AA5A82" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots vebinārā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3DB81F" w14:textId="1CDE6564" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai var būt divi partneri? Kā ar 20%? Vai būs 10%+10%?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67957D45" w14:textId="77777777" w:rsidR="00A17D92" w:rsidRPr="00A17D92" w:rsidRDefault="00A17D92" w:rsidP="00A17D92">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A17D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Jā, projektā var būt vairāki sadarbības partneri.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCD4112" w14:textId="2CF4EBFE" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00A17D92" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A17D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Tomēr katra sadarbības partnera projekta attiecināmo izmaksu daļai ir jāveido vismaz 20% no projekta kopējām attiecināmajām izmaksām. Līdz ar to sadalījums 10% + 10% nav pieļaujams.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="526A54FA" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A33B1A" w14:textId="1FA448EA" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28BC72FB" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots vebinārā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1EFFD5" w14:textId="15721DD5" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai izveidoto prototipu uzņēm</w:t>
+            </w:r>
+            <w:r w:rsidR="005A4C35" w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>ēj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>s varēs ieviest ražošanā pēc projekta</w:t>
+            </w:r>
+            <w:r w:rsidR="005A4C35" w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>beigām?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6681C0A2" w14:textId="243ABF45" w:rsidR="00E32103" w:rsidRPr="00E32103" w:rsidRDefault="00E32103" w:rsidP="00E32103">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prototipu ieviešana tirgū vai ražošanā uzreiz pēc projekta beigām nav pieļaujama, jo </w:t>
+            </w:r>
+            <w:r w:rsidR="00932492">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>tādā gadījumā projekta rezultātā izs</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trādātais produkts vai tehnoloģija </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>atbilst augstākiem tehnoloģiju gatavības līmeņiem (TRL8</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0857">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0857">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>TRL9), kas šī projekta ietvaros netiek atbalstīt</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064ABB31" w14:textId="468996AE" w:rsidR="00E32103" w:rsidRPr="00E32103" w:rsidRDefault="00E32103" w:rsidP="00E32103">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projektā iespējams sasniegt zemākus TRL līmeņus (līdz TRL7), un eksperimentālā izstrāde ir ierobežota, līdz ar to </w:t>
+            </w:r>
+            <w:r w:rsidR="00004934">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta rezultātā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">izstrādātais prototips vēl </w:t>
+            </w:r>
+            <w:r w:rsidR="00004934">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>nevar</w:t>
+            </w:r>
+            <w:r w:rsidR="00C302C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> būt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pilnībā gatavs komercializācijai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C49485F" w14:textId="00C8F731" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00E32103" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32103">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Izstrādāto prototipu var izmantot turpmākai attīstībai citās atbalsta programmās, kas vērstas uz komercializāciju.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="025B2035" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="260DE066" w14:textId="7C8E0BA6" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="279A793F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots vebinārā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D667D0C" w14:textId="6F2A6025" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Cik ilgi pēc projekta beigām būs iespējams celt TRL uz 8,9?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FD826F3" w14:textId="4CC6A549" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00FE337F" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE337F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Šāds laika ierobežojums nav noteikts. Pēc projekta beigām var turpināt tehnoloģijas attīstību un paaugstināt TRL līmeni, piemēram, piesaistot finansējumu citās programmās, kas vērstas uz komercializāciju.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4C1A1936" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FDF4AAE" w14:textId="7061ECEB" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F4BC3F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots vebinārā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6440E36E" w14:textId="131FD997" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai sanāk, ka TEP ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pievienojams </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gan </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>iesniegum</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>am pielikumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, gan </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>iekļaujams</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iesnieguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>daļās?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4359DEDE" w14:textId="30881F12" w:rsidR="006625F6" w:rsidRDefault="00C81B1D" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumam </w:t>
+            </w:r>
+            <w:r w:rsidR="0048051D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">obligāti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pievienojams </w:t>
+            </w:r>
+            <w:r w:rsidR="0021168E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>(sadaļā “Pielikumi”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C3A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>ehniski e</w:t>
+            </w:r>
+            <w:r w:rsidR="0048051D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">konomiskās priekšizpētes apraksts </w:t>
+            </w:r>
+            <w:r w:rsidR="0021168E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">latviešu un angļu valodā </w:t>
+            </w:r>
+            <w:r w:rsidR="0048051D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>atbilstoši SAM MK noteikumu 2. pielikumam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2861D44B" w14:textId="6E7A5593" w:rsidR="008E156E" w:rsidRPr="005A4C35" w:rsidRDefault="008E156E" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidR="008131DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>paredzēts</w:t>
+            </w:r>
+            <w:r w:rsidR="00A63339">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenot ar saimniecisku darbību nesaistīts projekts vai ar saimniecisku darbību saistīts projekts, kuram finansējumu piešķir atbilstoši Regulai Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C5299E" w:rsidRPr="00C5299E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C5299E" w:rsidRPr="00C5299E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2023/2831</w:t>
+            </w:r>
+            <w:r w:rsidR="003C160E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED44C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un projektā plānots ie</w:t>
+            </w:r>
+            <w:r w:rsidR="003C160E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>kļaut</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED44C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tehniski ekonomiskās priekšizpētes darbības izmaksas,</w:t>
+            </w:r>
+            <w:r w:rsidR="004F07E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta </w:t>
+            </w:r>
+            <w:r w:rsidR="00097FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iesnieguma sadaļā “Darbības” pievienojama </w:t>
+            </w:r>
+            <w:r w:rsidR="0098376D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>darbība Nr. 1 “Tehni</w:t>
+            </w:r>
+            <w:r w:rsidR="00893EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ski ekonomiskā priekšizpēte fundamentāliem vai rūpnieciskiem pētījumiem un eksperimentālai izstrādei”, kā arī </w:t>
+            </w:r>
+            <w:r w:rsidR="0029265E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attiecīgi aizpildāma </w:t>
+            </w:r>
+            <w:r w:rsidR="003E75D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>informācija pārējās projekta iesnieguma sadaļās (t.sk. “Budžeta kopsavilkums”) un pielikumos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E629D2" w:rsidRPr="00D71EE2" w14:paraId="6F7B411A" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B7C0E0" w14:textId="77CAD8E5" w:rsidR="00E629D2" w:rsidRDefault="00E629D2" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E629D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E629D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58377FF4" w14:textId="77777777" w:rsidR="00E629D2" w:rsidRPr="005A4C35" w:rsidRDefault="00E629D2" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots vebinārā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556F2D3C" w14:textId="0E0E8EC4" w:rsidR="00E629D2" w:rsidRPr="00E03B5D" w:rsidRDefault="00E03B5D" w:rsidP="00E03B5D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E03B5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ja piedalās zinātniskā institūcija ar vienu sadarbības partneri – uzņēmumu –, vai zinātniskā institūcija var izpildīt 20% darba un uzņēmums 80%?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31AFE082" w14:textId="77777777" w:rsidR="00F002FC" w:rsidRPr="00F002FC" w:rsidRDefault="00F002FC" w:rsidP="00F002FC">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F002FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Šāds sadalījums ir iespējams, ja tiek ievērots SAM MK noteikumu 30.1. apakšpunktā iekļautais nosacījums, ka katra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F002FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sadarbības partnera projekta attiecināmo izmaksu daļa veido vismaz 20% no projekta kopējām attiecināmajām izmaksām (ņemot vērā SAM MK noteikumu 39.3. apakšpunkta nosacījumus).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25274B2A" w14:textId="3B0356F5" w:rsidR="00E629D2" w:rsidRDefault="00F002FC" w:rsidP="00F002FC">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F002FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vienlaikus partneru ieguldījumam un lomu sadalījumam projektā jābūt skaidri pamatotam un noteiktam projekta iesniegumā un sadarbības līgumā vai nodomu protokolā atbilstoši SAM MK noteikumu 30.5. apakšpunktam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67F03" w:rsidRPr="00D71EE2" w14:paraId="4345895A" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00527143" w14:textId="3BEFCE31" w:rsidR="00B67F03" w:rsidRPr="00AC7007" w:rsidRDefault="00B67F03" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C22EFF2" w14:textId="77777777" w:rsidR="00B67F03" w:rsidRDefault="00B67F03" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B94F5C5" w14:textId="77777777" w:rsidR="009523C0" w:rsidRPr="00AC7007" w:rsidRDefault="009523C0" w:rsidP="009523C0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai būtu pieļaujams modelis, kur uzņēmuma iesaiste projektā (darbi un izmaksas) veido, piemēram, 60–70% no kopējā apjoma?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CFC771" w14:textId="5CA54F65" w:rsidR="00B67F03" w:rsidRPr="00B67F03" w:rsidRDefault="009523C0" w:rsidP="009523C0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai sadalījums, kur uzņēmuma daļa pārsniedz 70%, var radīt risku projekta atbilstībai vai vērtējumam?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A12A322" w14:textId="77777777" w:rsidR="00561A1C" w:rsidRPr="00561A1C" w:rsidRDefault="00561A1C" w:rsidP="00561A1C">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Šāds sadalījums ir iespējams. Atbilstoši SAM MK noteikumu 30.1. apakšpunktā iekļautajam nosacījumam katra sadarbības partnera projekta attiecināmo izmaksu daļa veido vismaz 20% no projekta kopējām attiecināmajām izmaksām. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F232B6B" w14:textId="3530CCED" w:rsidR="00B67F03" w:rsidRPr="00F002FC" w:rsidRDefault="00561A1C" w:rsidP="00561A1C">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja sadarbības partnera – uzņēmuma – daļa </w:t>
+            </w:r>
+            <w:r w:rsidR="00A43AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir 60 līdz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>70%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šajā aspektā nav projekta atbilstības vērtējuma risku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C34C8F" w:rsidRPr="00D71EE2" w14:paraId="4A8A78A4" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B1E135B" w14:textId="79C5F128" w:rsidR="00C34C8F" w:rsidRDefault="00C34C8F" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74DC3A7A" w14:textId="77777777" w:rsidR="00F07D39" w:rsidRPr="00D44B69" w:rsidRDefault="00F07D39" w:rsidP="00F07D39">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44B69">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots telefonzvanā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD9847E" w14:textId="1416704A" w:rsidR="00C34C8F" w:rsidRPr="00B4767D" w:rsidRDefault="00F07D39" w:rsidP="009C04C5">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44B69">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Pēc kādiem principiem samazināma publiskā finansējuma intensitāte (Eiropas Reģionālās attīstības fonda atbalsta intensitātes procenti un valsts budžeta atbalsta intensitātes procenti), ja plānots īstenot ar saimniecisku darbību nesaistītu projektu un palielināt līdzfinansējumu no 8,6 uz 8,7 procentiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423E76C7" w14:textId="77777777" w:rsidR="00AF544B" w:rsidRPr="00B4767D" w:rsidRDefault="00AF544B" w:rsidP="00AF544B">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4767D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Saglabājama proporcija starp valsts budžeta un Eiropas Reģionālās attīstības fonda (ERAF) finansējumu atbilstoši SAM MK noteikumu 18.1. apakšpunktā paredzētajam, līdz ar to jāpārrēķina sadalījums, ņemot vērā, ka plānotais privātā līdzfinansējuma pieaugums ir 0,1 procentpunkts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A963CC2" w14:textId="77777777" w:rsidR="00AF544B" w:rsidRPr="00B4767D" w:rsidRDefault="00AF544B" w:rsidP="00AF544B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4767D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Valsts un ERAF daļu aprēķins atbilstoši maksimālajai publiskā finansējuma intensitātei: valsts budžeta daļa: 19,1 / 91,4 = 0,209; ERAF daļa: 72,3 / 91,4 = 0,791.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A5EAAA" w14:textId="77777777" w:rsidR="00AF544B" w:rsidRPr="00B4767D" w:rsidRDefault="00AF544B" w:rsidP="00AF544B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4767D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Jaunā publiskā finansējuma intensitāte: 100% − 8,7% = 91,3%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28287644" w14:textId="77777777" w:rsidR="00AF544B" w:rsidRPr="00B4767D" w:rsidRDefault="00AF544B" w:rsidP="00AF544B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4767D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Pārrēķins atbilstoši 91,3% publiskā finansējuma intensitātei: valsts budžets: 91,3 × 0,209 = 19,08%; ERAF: 91,3 × 0,791 = 72,22%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BCA81E" w14:textId="64501B35" w:rsidR="00C34C8F" w:rsidRPr="00B4767D" w:rsidRDefault="00AF544B" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF544B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Rezultāts:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF544B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>alsts budžeta atbalsta intensitāte</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC05C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF544B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>19,08%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF544B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>ERAF atbalsta intensitāte</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC05C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF544B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>72,22%.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D17507" w:rsidRPr="00D71EE2" w14:paraId="49446F1B" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="2758"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1973D7A4" w14:textId="043BD2E2" w:rsidR="00F05877" w:rsidRDefault="00F05877" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77B236D5" w14:textId="39C1970C" w:rsidR="00D17507" w:rsidRDefault="00D17507" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135CAF4E" w14:textId="77777777" w:rsidR="00D17507" w:rsidRDefault="00D17507" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEE81CB" w14:textId="69F5CC88" w:rsidR="00D17507" w:rsidRPr="00B4767D" w:rsidRDefault="00AF09C6" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90936">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Vai varam likt tehnoloģiju patentu kā rezultatīvo rādītāju, ja neesam droši par atbildi (pozitīva/negatīva/iebildumi, kas jāatspēko) un par to, cik ilgu laiku aizņemtu reģistrācija nacionālajā fāzē? Vai būs sankcijas gadījumā, ja neizdodas tikt līdz apstiprinātai reģistrācijai konkrētā teritorijā projekta laikā (procesuālo darbību lēnuma dēļ)? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="105DA8AB" w14:textId="0D7A6700" w:rsidR="00DF02A3" w:rsidRPr="00E90936" w:rsidRDefault="00DF02A3" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90936">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Rādītājs “Tehnoloģiju tiesības – patenti” ir izpildīts, kad patenta pieteikums ir iesniegts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741C6EED" w14:textId="77777777" w:rsidR="00DF02A3" w:rsidRDefault="00DF02A3" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90936">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>ādītāja izpilde un iespējamās sekas gadījumā, ja plānotais rezultāts netiek sasniegts, tiek vērtētas, ņemot vērā konkrētos apstākļus un projekta ietvaros veiktās darbības, tai skaitā iesniegtos pierādījumus par progresu (piemēram, pieteikuma iesniegšanu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF5F853" w14:textId="642F47DE" w:rsidR="00D17507" w:rsidRPr="00B4767D" w:rsidRDefault="00A35A11" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90936">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>tenta piešķiršanas procesam tiks sekots līdzi pēcuzraudzības posmā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00562772" w:rsidRPr="00D71EE2" w14:paraId="1F900D4B" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="1335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C905F66" w14:textId="52CC8997" w:rsidR="00562772" w:rsidRDefault="00562772" w:rsidP="00562772">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5644">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68E4E044" w14:textId="7E7F355E" w:rsidR="00562772" w:rsidRDefault="00562772" w:rsidP="00562772">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots vebinārā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A890EB" w14:textId="31D181C0" w:rsidR="00562772" w:rsidRPr="00AC7007" w:rsidRDefault="00562772" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Sniedziet piemērus divējāda pielietojuma produktiem un tehnoloģijām biomedicīnas jomā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72CC3812" w14:textId="0CED93F5" w:rsidR="00562772" w:rsidRPr="00E90936" w:rsidRDefault="00EA6475" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6475">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divējāda pielietojuma produkts </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6475">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>biomedicīnā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6475">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> būtu, piemēram, viedie materiāli un implanti, kas piemērojami gan civilajai, gan militārajai medicīnai. Dažādi sensori bioloģiskā apdraudējuma konstatācijai vai dažāda veida </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6475">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>antidoti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6475">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0C9B" w:rsidRPr="00D71EE2" w14:paraId="2BA51FDB" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AF29FA" w14:textId="0BC744B8" w:rsidR="008C0C9B" w:rsidDel="00B82437" w:rsidRDefault="008C0C9B" w:rsidP="008C0C9B">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5644">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135C8ADC" w14:textId="77777777" w:rsidR="00E74203" w:rsidRDefault="008C0C9B" w:rsidP="00E74203">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618683B3" w14:textId="6519A294" w:rsidR="00E74203" w:rsidRPr="00AC7007" w:rsidRDefault="00E74203" w:rsidP="00E74203">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Nav saprotams šis skaidrojums</w:t>
+            </w:r>
+            <w:r w:rsidR="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar saimniecisku darbību saistīta projekta gadījumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>aksimālais attiecināmais ERAF finansējuma apmērs nepārsniedz 85% no projektam plānotā kopējā publiskā attiecināmā finansējuma. Kopējais publiskais finansējums nepārsniedz 20% no projekta kopējām attiecināmajām izmaksām fundamentālajiem pētījumiem un 20% eksperimentālajai izstrādnei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EA4E3C" w14:textId="00775F38" w:rsidR="008C0C9B" w:rsidRDefault="00E74203" w:rsidP="00E74203">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Ja projektā atbalsts paredzēts 85% apmērām bet fundamentālajiem pētījumiem un eksperimentālajai izstrādnei paredzēti 40% (atlikušo daļu īsteno iesniedzējs un partneri par savu finansējumu 60% apmērā), tad, kur iespējams novirzīt pārējos 45%? Tehniski ekonomiskā priekšizpēte arī visu šo proporciju visticamāk nepaņemtu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46816EF0" w14:textId="03EE191A" w:rsidR="00171A6A" w:rsidRPr="00171A6A" w:rsidRDefault="00171A6A" w:rsidP="00171A6A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Ja plānots īstenot ar saimniecisku darbību saistītu projektu un atbalstu saņemt saskaņā ar Komisijas regulas Nr. 651/2014 (GBER) nosacījumiem, atbalsta intensitātes rūpnieciskajiem pētījumiem un eksperimentālajai izstrādei tiek noteiktas atbilstoši saimnieciskās darbības veicēja statusam</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SAM M</w:t>
+            </w:r>
+            <w:r w:rsidR="00000506">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00000506">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 47. punkts)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>. Atbilstoši SAM MK noteikumu 48. punktam aprēķināto atbalsta intensitāti var palielināt par 15%, jo projektā tiek īstenota efektīva sadarbība. Kopējā atbalsta intensitāte pētniecībai nedrīkst pārsniegt 80% no projekta kopējām attiecināmajām izmaksām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BF5F12" w14:textId="77777777" w:rsidR="00171A6A" w:rsidRPr="00171A6A" w:rsidRDefault="00171A6A" w:rsidP="00171A6A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaikus jāņem vērā, ka atsevišķi ierobežojumi attiecas uz konkrētām projekta darbībām, nevis uz visu projektu kopumā. Attiecīgi ierobežojums, ka eksperimentālajai izstrādei piešķiramais publiskais finansējums nepārsniedz 20% no projekta kopējām attiecināmajām izmaksām, attiecas tikai uz šo darbību. Konkrētiem aprēķiniem aicinām izmantot atlases nolikuma 5. pielikumu “Projekta budžeta kopsavilkums un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vidējās svērtās publiskā finansējuma intensitātes aprēķināšanas veidlapa MS Excel darbgrāmatas formātā latviešu valodā”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C28457" w14:textId="77777777" w:rsidR="00171A6A" w:rsidRPr="00171A6A" w:rsidRDefault="00171A6A" w:rsidP="00171A6A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Ja plānots īstenot ar saimniecisku darbību saistītu projektu un atbalstu saņemt saskaņā ar Komisijas regulas Nr. 2023/2831 (de minimis) nosacījumiem, publiskā atbalsta intensitāte pētniecībai (tehniski ekonomiskā priekšizpēte, rūpnieciskie pētījumi, eksperimentālā izstrāde) ir 85% no projekta kopējām attiecināmajām izmaksām, un šajā gadījumā atbalsta intensitāte attiecas uz visu projektu kopumā. Līdz ar to minētie procentuālie ierobežojumi (85% un 20%) savstarpēji nesummējas un nav piemērojami vienlaikus vienam projektam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269E7F80" w14:textId="77777777" w:rsidR="00171A6A" w:rsidRPr="00171A6A" w:rsidRDefault="00171A6A" w:rsidP="00171A6A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Fundamentālie pētījumi īstenojami tikai ar saimniecisku darbību nesaistītos projektos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC83BA5" w14:textId="7C0F3606" w:rsidR="008C0C9B" w:rsidRPr="00E90936" w:rsidRDefault="00171A6A" w:rsidP="00171A6A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Atbalsta intensitāti eksperimentālajai izstrādei nosaka atbilstoši saimnieciskās darbības veicēja statusam (</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4AF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM MK noteikumu </w:t>
+            </w:r>
+            <w:r w:rsidR="00661755">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>47. punkts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B24A1A" w:rsidRPr="00D71EE2" w14:paraId="70767C28" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB9A395" w14:textId="0B87B04F" w:rsidR="00B24A1A" w:rsidRDefault="00B24A1A" w:rsidP="00B24A1A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5644">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5644">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D590B3C" w14:textId="77777777" w:rsidR="00C648B9" w:rsidRDefault="00C648B9" w:rsidP="00C648B9">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B6A2540" w14:textId="77777777" w:rsidR="00B24A1A" w:rsidRDefault="00C648B9" w:rsidP="007C7890">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai de minimis projekta gadījumā visa projekta summa tiek uzskatīta par de minimis atbalstu vai tikai daļa no visa atbalsta, kas piešķirts, piemēram, 85% apmērā)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4991E7" w14:textId="39DB6BA5" w:rsidR="0061084A" w:rsidRDefault="0061084A" w:rsidP="007C7890">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061084A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai de minimis projekta gadījumā atbalsta slieksnis vienam uzņēmumam ir 200 000 EUR un vai tiek vērtēts iepriekš iegūtais atbalsts (tā apjoms)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C53E4D" w14:textId="64288420" w:rsidR="007C7890" w:rsidRPr="00AC7007" w:rsidRDefault="007C7890" w:rsidP="007C7890">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5092B7F2" w14:textId="77777777" w:rsidR="00B55376" w:rsidRPr="00AC7007" w:rsidRDefault="00B55376" w:rsidP="00B55376">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>De minimis atbalstā ieskaita visu publisko atbalstu, kas piešķirts kā de minimis — neatkarīgi no tā, vai finansējuma avots ir ERAF vai valsts budžets.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF41280" w14:textId="3C5515EE" w:rsidR="00786A6D" w:rsidRPr="005556A6" w:rsidRDefault="00B55376" w:rsidP="00AC7007">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Kopējais de minimis atbalsts jeb robežlielums, ko viena dalībvalsts piešķīrusi vienam vienotam uzņēmumam, jebkurā triju gadu periodā nepārsniedz 300 000 euro. CFLA pirms atbalsta piešķiršanas de minimis atbalsta uzskaites sistēmā pārbaudīs, kāds ir konkrētā uzņēmuma atlikums, izvērtējot, vai konkrētajā projektā piešķiramais de minimis atbalsta apmērs ir atbilstošs šim atlikumam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00620696" w:rsidRPr="00D71EE2" w14:paraId="0EF21EF7" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7129F26D" w14:textId="6F8387A9" w:rsidR="00620696" w:rsidRPr="00AC7007" w:rsidRDefault="00620696" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67F03">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1397">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A2E06FA" w14:textId="77777777" w:rsidR="00620696" w:rsidRPr="00DD13CC" w:rsidRDefault="00DA7634" w:rsidP="00994205">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71463981" w14:textId="33974EAE" w:rsidR="00DA7634" w:rsidRPr="00AC7007" w:rsidRDefault="00DA7634" w:rsidP="00994205">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai pareizi saprotu, ka GBER gadījumā tehniski ekonomiskā priekšizpēte nav nepieciešama?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F9858E9" w14:textId="77777777" w:rsidR="00DD13CC" w:rsidRPr="00AC7007" w:rsidRDefault="00DD13CC" w:rsidP="00DD13CC">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Visiem projekta iesniegumiem neatkarīgi no to veida obligāti pievienojams (projekta iesnieguma sadaļā “Pielikumi”) tehniski ekonomiskās priekšizpētes apraksts latviešu un angļu valodā atbilstoši SAM MK noteikumu 2. pielikumam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E18F816" w14:textId="1EA4A0C0" w:rsidR="00620696" w:rsidRPr="00DD13CC" w:rsidRDefault="00DD13CC" w:rsidP="00994205">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7007">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Ja plānots īstenot ar saimniecisku darbību saistītu projektu un atbalstu saņemt saskaņā ar Komisijas regulas Nr. 651/2014 (GBER) nosacījumiem, tehniski ekonomiskās priekšizpētes apraksta sagatavošanas izmaksas jāsedz no saviem līdzekļiem. Līdz ar to projektā nav iekļaujama darbība Nr. 1 “Tehniski ekonomiskā priekšizpēte fundamentāliem vai rūpnieciskiem pētījumiem un eksperimentālai izstrādei” un ar to saistītās izmaksas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E52C3" w:rsidRPr="00D71EE2" w14:paraId="10137BA8" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B5F7186" w14:textId="392318E7" w:rsidR="008E52C3" w:rsidRPr="00AC7007" w:rsidRDefault="00B45C37" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="650B2CC3" w14:textId="77777777" w:rsidR="00B45C37" w:rsidRDefault="00B45C37" w:rsidP="00B45C37">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3792F30D" w14:textId="1A3B366C" w:rsidR="008E52C3" w:rsidRPr="003D13A4" w:rsidRDefault="00B45C37" w:rsidP="00994205">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai zinātnisko vadītāju ir iespējams nodarbināt uz uzņēmuma līguma pamata (gadījumā, ja pieteikums tiek apstiprināts), ja nav iespējams samazināt viņa pamatalgu (1 PLE) un ir noteikts nodarbinātības ierobežojums 0,3 virsstundu apmērā?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B831D9B" w14:textId="7DACC836" w:rsidR="008E52C3" w:rsidRPr="00AC7007" w:rsidRDefault="004B0687" w:rsidP="00DD13CC">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0687">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Jā, projekta personāla, tai skaitā zinātniskā vadītāja, iesaiste projektā var tikt nodrošināta gan uz darba līguma, gan uz uzņēmuma līguma pamata. SAM MK noteikumi neparedz ierobežojumus attiecībā uz projekta personāla nodarbināšanas formu vai slodzi. Vienlaikus vēršam uzmanību, ka gadījumā, ja zinātniskais vadītājs tiek piesaistīts uz uzņēmuma līguma pamata, attiecīgās izmaksas projekta budžetā plānojamas kā ārpakalpojuma izmaksas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435016" w:rsidRPr="00D71EE2" w14:paraId="2694C756" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E8F0E8B" w14:textId="22B3430E" w:rsidR="00435016" w:rsidRPr="00AC7007" w:rsidRDefault="00435016" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+            <w:r w:rsidR="008E52C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C24C6A6" w14:textId="77777777" w:rsidR="00435016" w:rsidRDefault="00435016" w:rsidP="00994205">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612DC66E" w14:textId="2255A902" w:rsidR="00435016" w:rsidRPr="003D13A4" w:rsidRDefault="00BF59AE" w:rsidP="00994205">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai šajā uzsaukumā ir spēkā tas, ka, ja sadarbības partnerim tiek licencēts intelektuālais īpašums, darījuma summa tiek samazināta par sadarbības partnera ieguldījuma daļu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F2F602A" w14:textId="77777777" w:rsidR="00BF59AE" w:rsidRPr="003D13A4" w:rsidRDefault="00BF59AE" w:rsidP="00BF59AE">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ja projekts ir ar saimniecisku darbību nesaistīts, pētniecības organizācija var komercializēt projekta ietvaros radītās tehnoloģiju tiesības, slēdzot ar sadarbības partneri intelektuālā īpašuma licences vai nodošanas līgumu. Vienlaikus sadarbības partnerim – saimnieciskās darbības veicējam – var tikt piešķirtas pirmpirkuma tiesības attiecībā uz šīm tehnoloģiju tiesībām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7788F5BC" w14:textId="7FD14A05" w:rsidR="00BF59AE" w:rsidRPr="003D13A4" w:rsidRDefault="00BF59AE" w:rsidP="00BF59AE">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:anchor="p2.2&amp;pd=1" w:tooltip="https://likumi.lv/ta/id/353061#p2.2&amp;pd=1" w:history="1">
+              <w:r w:rsidRPr="003D13A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>SAM MK noteikumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> neparedz automātisku mehānismu, saskaņā ar kuru intelektuālā īpašuma licences vai tehnoloģiju tiesību nodošanas cena obligāti būtu jāsamazina par sadarbības partnera ieguldījuma daļu. SAM MK noteikumu 22.2.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00025886">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">apakšpunkts paredz, ka tiesības uz pētniecības </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rezultātiem un intelektuālo īpašumu tiek sadalītas proporcionāli sadarbības partneru ieguldījumam, savukārt 22.2.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00025886">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>apakšpunkts nosaka, ka ieguldījumu, risku, rezultātu un intelektuālā īpašuma tiesību sadale ir nosakāma sadarbības līgumā. Līdz ar to SAM MK noteikumi paredz partnera ieguldījuma ņemšanu vērā, taču neparedz obligātu vai automātisku licences cenas samazināšanu par ieguldījuma apmēru. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3422654B" w14:textId="328F22DD" w:rsidR="00435016" w:rsidRPr="003D13A4" w:rsidRDefault="00BF59AE" w:rsidP="00DD13CC">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ja sadarbības partneris uzskata, ka viņa ieguldījums jāņem vērā cenas noteikšanā, tas būtu jāparedz sadarbības līgumā un jāspēj pamatot atbilstību tirgus nosacījumiem, lai nerastos netieša valsts atbalsta risks.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF59AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005453E9" w:rsidRPr="00D71EE2" w14:paraId="42420A73" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15046EF4" w14:textId="20454C4E" w:rsidR="005E1A36" w:rsidRDefault="005E1A36" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DD8E736" wp14:editId="352B04EB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D8D04D6" wp14:editId="45FF3792">
                   <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="2047539287" name="Graphic 2" descr="Flag1 with solid fill"/>
+                  <wp:docPr id="999765703" name="Graphic 2" descr="Flag1 with solid fill"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Graphic 2"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24">
+                          <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D936C2" w14:textId="7DC5447F" w:rsidR="00AA1397" w:rsidRDefault="00AA1397" w:rsidP="006625F6">
-[...225 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="40DC3BDB" w14:textId="295AA1F8" w:rsidR="005453E9" w:rsidRPr="00284BF8" w:rsidRDefault="005453E9" w:rsidP="00E629D2">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-              </w:rPr>
-[...516 lines deleted...]
-              <w:t>.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE470D7" w14:textId="38AA5A82" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+          <w:p w14:paraId="58D409A3" w14:textId="77777777" w:rsidR="005453E9" w:rsidRDefault="005453E9" w:rsidP="00994205">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A4C35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Jautājums uzdots vebinārā:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F3DB81F" w14:textId="1CDE6564" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D0A6CCC" w14:textId="4AA7E22D" w:rsidR="008B0741" w:rsidRPr="00284BF8" w:rsidRDefault="008B0741" w:rsidP="008B0741">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A4C35">
-[...3 lines deleted...]
-              <w:t>Vai var būt divi partneri? Kā ar 20%? Vai būs 10%+10%?</w:t>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Lūdzam precizēt, kāda TRL (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Technology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Readiness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>) metodoloģija ir piemērojama medicīnas tehnoloģiju un medicīnas ierīču projektiem. Vai projektu TRL līmenis nosakāms saskaņā ar vispārpieņemtajām nozares TRL definīcijām (piemēram, TRL 4-7 tehnoloģijas validācija un demonstrācija laboratorijas, simulētā vai reālā darbības vidē), vai arī tiek piemērota nozarēm pielāgota TRL interpretācija</w:t>
+            </w:r>
+            <w:r w:rsidR="00615233">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Piemēram, medicīnas tehnoloģijām attiecīgie līmeņi tiek saistīti savādāk</w:t>
+            </w:r>
+            <w:r w:rsidR="00A02089">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar koncepta pierādīšanu, testiem un pirms klīnisko izpēti, klīniskajiem pētījumiem pirmajā un otrajā fāzē (jeb drošības demonstrāciju)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A02089">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF125B6" w14:textId="7E9F1D4E" w:rsidR="005453E9" w:rsidRPr="00284BF8" w:rsidRDefault="00A02089" w:rsidP="005E1A36">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="008B0741" w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tšķirīga pieeja ir arī “A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008B0741" w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008B0741" w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008B0741" w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>device</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008B0741" w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:tooltip="Sākotnējais URL: https://horizoneuropencpportal.eu/sites/default/files/2022-11/trl-assessment-tool.pdf. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+              <w:r w:rsidR="008B0741" w:rsidRPr="00284BF8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>https://horizoneuropencpportal.eu/sites/default/files/2022-11/trl-assessment-tool.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F40246">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67957D45" w14:textId="77777777" w:rsidR="00A17D92" w:rsidRPr="00A17D92" w:rsidRDefault="00A17D92" w:rsidP="00A17D92">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="30C5E26F" w14:textId="1FC0B570" w:rsidR="00831F49" w:rsidRPr="00831F49" w:rsidRDefault="00831F49" w:rsidP="00831F49">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831F49">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rojektu TRL līmenis nosakāms atbilstoši atlases nolikuma 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831F49">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pielikumā "Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodika" (kvalitātes kritērija Nr. 4.2. piemērošanas skaidrojumā) ietvertajiem TRL līmeņu aprakstiem. Projekta iesniedzējs TRL līmeņa pamatošanai var izmantot arī nozares specifiskās definīcijas un jēdzienus, ciktāl tie palīdz pamatot atbilstību atlases nolikuma 1. pielikumā noteiktajiem TRL līmeņiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D409933" w14:textId="77777777" w:rsidR="005453E9" w:rsidRPr="003D13A4" w:rsidRDefault="005453E9" w:rsidP="00BF59AE">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="526A54FA" w14:textId="77777777" w:rsidTr="2AD43CD9">
-[...2185 lines deleted...]
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="143D6190" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="143D6190" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00C80390" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="Tabulasjautjumasadaa"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc46148091"/>
@@ -10960,51 +11765,51 @@
             <w:bookmarkStart w:id="8" w:name="_Toc1188761184"/>
             <w:bookmarkStart w:id="9" w:name="_Toc227748976"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtēšana</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un lēmumu pieņemšana</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="1A49967C" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="1A49967C" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11D49846" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -11037,51 +11842,58 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jautājums uzdots rakstiski:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39150525" w14:textId="77777777" w:rsidR="006625F6" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t>Projektu iesniegumu izvērtēšanas termiņš 01.07.2026. -  30.09.2026. Ja esam paredzējuši projektu realizēt trīs gadus, t.i. līdz 2029.gada 30.septembrim un iegūstam finansējumu, projekta uzsākšanas termiņš ir vērtēšanas termiņa noslēgums (30.septembris) atšķirībā no LZP projektiem, kuru realizācija sākās ar 1.janvāri?</w:t>
+              <w:t xml:space="preserve">Projektu iesniegumu izvērtēšanas termiņš 01.07.2026. -  30.09.2026. Ja esam paredzējuši projektu realizēt trīs gadus, t.i. līdz 2029.gada 30.septembrim un iegūstam finansējumu, projekta uzsākšanas termiņš </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ir vērtēšanas termiņa noslēgums (30.septembris) atšķirībā no LZP projektiem, kuru realizācija sākās ar 1.janvāri?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="490199F7" w14:textId="77777777" w:rsidR="00C60ADD" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0756D607" w14:textId="77777777" w:rsidR="00C60ADD" w:rsidRPr="00CC3F15" w:rsidRDefault="00C60ADD" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC3F15">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -11119,89 +11931,91 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D917743" w14:textId="45DDC989" w:rsidR="00F10EE4" w:rsidRPr="00CC3F15" w:rsidRDefault="00F10EE4" w:rsidP="00CC3F15">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87803">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Projektu īsteno līdz 36 mēnešiem no projekta uzsākšanas datuma, bet ne ilgāk kā līdz 2029. gada 30. septembrim</w:t>
             </w:r>
             <w:r w:rsidR="00485595">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00485595" w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>(SAM MK noteikumu 73. punkts)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B87803">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>. Līdz ar to maksimālais faktiskā projekta ilgums var būt īsāks, ja projekta uzsākšana notiek vēlāk.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67EE1A0F" w14:textId="78254B0E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja īsteno ar saimniecisku darbību nesaistītu projektu vai ja īsteno ar saimniecisku darbību saistītu projektu un atbalstu saņem saskaņā ar Komisijas regulu Nr. 2023/2831:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F53F617" w14:textId="0D348A49" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>tehniski ekonomiskās priekšizpētes darbība ir atbalstāma un izmaksas ir attiecināmas pirms projekta iesnieguma iesniegšanas Projektu portālā;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A346FEB" w14:textId="77C41BAC" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
@@ -11222,138 +12036,138 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>pētniecības darbības ir atbalstāmas un izmaksas ir attiecināmas ar brīdi, kad projekta iesniegums ir iesniegts Projektu portālā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="222DC13F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Ja īsteno ar saimniecisku darbību saistītu projektu un atbalstu saņem saskaņā ar Komisijas regulu Nr. 651/2014</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">, tehniski ekonomiskās priekšizpētes darbība nav atbalstāma un izmaksas nav attiecināmas, savukārt pētniecības darbības ir </w:t>
-            </w:r>
+              <w:t>, tehniski ekonomiskās priekšizpētes darbība nav atbalstāma un izmaksas nav attiecināmas, savukārt pētniecības darbības ir atbalstāmas un izmaksas ir attiecināmas ar brīdi, kad projekta iesniegums ir iesniegts Projektu portālā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0AFF2F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
+              <w:t>Lai nodrošinātu ātrāku projektu rezultātu sasniegšanu, aicinām projekta darbības uzsākt pēc iespējas ātrāk (ņemot vērā SAM MK noteikumu 37. punktā ietvertos nosacījumus), vienlaikus izvērtējot riskus, ja projekta iesniegums netiks apstiprināts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F76A220" w14:textId="54C43282" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Atbilstoši Fondu vadības likumam CFLA lēmumu par projekta iesnieguma apstiprināšanu, apstiprināšanu ar nosacījumu vai noraidīšanu pieņem trīs mēnešu laikā (konkrētajā atlasē – līdz 30.09.2026.), vienlaikus paredzot, ka, ja objektīvu iemeslu dēļ trīs mēnešu termiņu nav iespējams ievērot, to var pagarināt uz laiku, kas nav ilgāks par sešiem mēnešiem no projekta iesnieguma iesniegšanas beigu datuma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7894621B" w14:textId="33381FD5" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Šajā atlasē jārēķinās, ka projektu iesniegumu vērtēšanā ir iesaistīti eksperti, t.sk. ārvalstu eksperti, kā arī projektu iesniegumu vērtēšanas termiņu var ietekmēt iesniegto projektu skaits un kvalitāte. Papildus jāņem vērā, ka šī ir atvērta projektu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>atbalstāmas un izmaksas ir attiecināmas ar brīdi, kad projekta iesniegums ir iesniegts Projektu portālā.</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Šajā atlasē jārēķinās, ka projektu iesniegumu vērtēšanā ir iesaistīti eksperti, t.sk. ārvalstu eksperti, kā arī projektu iesniegumu vērtēšanas termiņu var ietekmēt iesniegto projektu skaits un kvalitāte. Papildus jāņem vērā, ka šī ir atvērta projektu iesniegumu atlase un lēmumi tiek izdoti visiem pretendentiem vienlaikus. </w:t>
+              <w:t xml:space="preserve">iesniegumu atlase un lēmumi tiek izdoti visiem pretendentiem vienlaikus. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71A4F43A" w14:textId="2B463FAD" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Vēršam uzmanību, ka gadījumā, ja tiek pieņemts lēmums par projekta iesnieguma apstiprināšanu ar nosacījumu, finansējuma saņēmējam nosacījumu izpildei maksimāli paredzamais laiks ir viens mēnesis (konkrētajā atlasē – līdz 30.10.2026.), savukārt laiks iesniegtā precizētā projekta iesnieguma vērtēšanai – trīs mēneši (līdz 30.01.2027.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41ACB932" w14:textId="5388AF5E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Līdz ar to projekta iesniedzējam jāizvērtē darbību uzsākšanas datums, kā arī maksimālais projekta īstenošanas laiks, lai nepārsniegtu 2029. gada 30. septembri.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="1521FD5B" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="1521FD5B" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23B3A8FD" w14:textId="14C2165E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -11386,51 +12200,50 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jautājums uzdots rakstiski:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="328468D6" w14:textId="1E92BC02" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Lūdzu precizēt 4.2. kritērija piemērošanas skaidrojumu, kurā teikts, ka "</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Vērtējot projektu iesniegumu sociālekonomisko ietekmi, augstāks vērtējums piešķirams projektam, kura plānotie pētījuma rezultāti sniegs lielāku ieguldījumu ZTAIP rādītāju un 1.1.1. pasākuma rādītāju izpildē, sekmējot Latvijas inovācijas kapacitātes palielināšanu, jaunu tirgus iespēju radīšanu, saimnieciskas darbības veicēju konkurētspējas veicināšanu.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E66C049" w14:textId="7E4360E1" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
@@ -11445,59 +12258,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CD89F92" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>projekta iesniegumā sniegtajai informācijai) veicina šo rādītāju sasniegšanu. To nosaka starptautiskie eksperti, vērtējot projekta iesniegumu individuāli un balstoties uz atlases nolikuma 1. pielikuma “Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodika” kritērija Nr. 4.2. piemērošanas skaidrojumā noteiktajiem aspektiem, jo īpaši:</w:t>
+              <w:t>Ar lielāku ieguldījumu ZTAIP un 1.1.1. pasākuma rādītāju izpildē tiek saprasts tas, cik būtiski projektā plānotie rezultāti (atbilstoši projekta iesniegumā sniegtajai informācijai) veicina šo rādītāju sasniegšanu. To nosaka starptautiskie eksperti, vērtējot projekta iesniegumu individuāli un balstoties uz atlases nolikuma 1. pielikuma “Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodika” kritērija Nr. 4.2. piemērošanas skaidrojumā noteiktajiem aspektiem, jo īpaši:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D6EA212" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>plānoto rezultātu komercializācijas potenciālu (t.sk. TRL līmeni un inovācijas pakāpi);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384C5419" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -11544,87 +12349,88 @@
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>plānoto rezultātu ietekmi uz inovācijas kapacitāti, jaunu tirgus iespēju radīšanu un saimnieciskās darbības veicēju konkurētspēju.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1737A4DB" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Attiecīgi augstāks vērtējums tiek piešķirts projektam, kura ieguldījums minētajos aspektos ir būtiskāks (un pamatots).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06EB8A36" w14:textId="227886A1" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Katra projekta iesnieguma izvērtēšanai tiek veikta starptautiskā zinātniskā ekspertīze, ko aģentūra nodrošina sadarbībā ar LZP atbilstoši </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:tooltip="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" w:history="1">
+            <w:hyperlink r:id="rId32" w:tooltip="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>atlases nolikuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t> 21. – 28. punktā noteiktajai kārtībai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="41DC67D7" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="41DC67D7" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A8E59D9" w14:textId="02A7261F" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -11673,125 +12479,116 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Punktā 4.4.1.1.  tiek minēts, ka aprēķinā iekļauj tikai privāto finansējumu no saimnieciskās darbības, kredītresursu līdzekļiem, citiem finanšu resursiem, par kuriem nav saņemts nekāds publisks atbalsts. Finansējums, ko piešķir saskaņā ar normatīvajiem aktiem par kārtību, kādā paredzami valsts budžeta līdzekļi valsts zinātniskās institūcijas pamatdarbību īstenošanai, netiek iekļauts aprēķinā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65DFB160" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vai tas formulējums ir attiecināms arī uz 4.4.1.2 punktu? Vai tomēr 4.4.1.2. punkta aprēķinā tiks izmantots viss līdzfinansējums (ieskaitot zinātnisko institūciju "bāzi")?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62198F67" w14:textId="1F539F86" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76AD1627" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Skaidrojam, ka </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>apakškritēriju Nr. 4.4.1.1. un Nr. 4.4.1.2. aprēķinos </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>iekļaujamajā līdzfinansējuma aprēķinā iekļauj tikai privāto finansējumu no saimnieciskās darbības, kredītresursu līdzekļiem, citiem finanšu resursiem, </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>par kuriem nav saņemts nekāds publisks atbalsts.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Finansējums, ko piešķir saskaņā ar normatīvajiem aktiem par kārtību, kādā paredzami valsts budžeta līdzekļi valsts zinātniskās institūcijas pamatdarbību īstenošanai, netiek iekļauts aprēķinā. Aprēķinā drīkst iekļaut </w:t>
-[...6 lines deleted...]
-              <w:t>vienīgi tos līdzekļus, kas nav saistīti ar nekādu publisku atbalstu — piemēram, komersanta pašu ieguldījumus vai kredītresursus.</w:t>
+              <w:t> Finansējums, ko piešķir saskaņā ar normatīvajiem aktiem par kārtību, kādā paredzami valsts budžeta līdzekļi valsts zinātniskās institūcijas pamatdarbību īstenošanai, netiek iekļauts aprēķinā. Aprēķinā drīkst iekļaut vienīgi tos līdzekļus, kas nav saistīti ar nekādu publisku atbalstu — piemēram, komersanta pašu ieguldījumus vai kredītresursus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="099F5DC1" w14:textId="18067B7E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4.1. kritērijs “Publisko atbalstu papildinošās privātās investīcijas” sniedz ieguldījumu rādītāja izpildē un atbilstoši rādītāja “RCR 02 – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Private</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A4C35">
@@ -11845,80 +12642,79 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>support</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> definīcijai zinātniskais bāzes finansējums (publiskā bāzes dotācija) netiek iekļauts aprēķinā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="7F4F7DB4" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="7F4F7DB4" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01AE7564" w14:textId="1130DDBE" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43ACE197" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -12031,133 +12827,135 @@
               <w:t>no 8,</w:t>
             </w:r>
             <w:r w:rsidR="0F40B594" w:rsidRPr="008D713A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008D713A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> līdz 10,9%</w:t>
             </w:r>
             <w:r w:rsidRPr="2BF269C9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>), tiek piešķirts 1 punkts;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D0EB597" w14:textId="5A54852B" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+          <w:p w14:paraId="6D0EB597" w14:textId="0D6861BB" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2BF269C9">
+            <w:r w:rsidRPr="3951C89F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>ja projekta privātais līdzfinansējums ir no 11% līdz 15% , tiek piešķirti 2 punkti;</w:t>
+              <w:t>ja projekta privātais līdzfinansējums ir no 11% līdz 15%, tiek piešķirti 2 punkti;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="774A7AA2" w14:textId="77859ACF" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2BF269C9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ja projekta privātais līdzfinansējums ir vairāk nekā 15% (t.i., </w:t>
             </w:r>
             <w:r w:rsidRPr="008D713A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vismaz 15,1%</w:t>
             </w:r>
             <w:r w:rsidRPr="2BF269C9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>), tiek piešķirti 3 punkti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="641B88F6" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="641B88F6" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70CC9B71" w14:textId="0578EB86" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00C9E07C" w14:textId="2BD6A9D5" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -12234,51 +13032,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006625F6" w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>punktā</w:t>
             </w:r>
             <w:r w:rsidR="00E2501B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007A2764">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12E74" w:rsidRPr="00D71EE2" w14:paraId="31948AB0" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00B12E74" w:rsidRPr="00D71EE2" w14:paraId="31948AB0" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E718B99" w14:textId="12105E76" w:rsidR="005C1F4D" w:rsidRDefault="005C1F4D" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -12431,107 +13229,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E125F9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">saimnieciskās darbības veicēju (komersantu) – projekta daļa (KD), līdz ar to zinātnisko institūciju (piemēram, universitātes) iesaiste šajā apakškritērijā netiek ņemta vērā neatkarīgi no finansējuma izcelsmes. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AB8B4A1" w14:textId="77777777" w:rsidR="00E125F9" w:rsidRPr="00E125F9" w:rsidRDefault="00E125F9" w:rsidP="00E125F9">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E125F9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savukārt universitātes kā sadarbības partnera nodrošinātais līdzfinansējums var tikt ņemts vērā apakškritērijā Nr. 4.4.1.2., </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">kur tiek vērtēts kopējais projekta privātā līdzfinansējuma apmērs, ja tas atbilst metodikā noteiktajām prasībām. </w:t>
+              <w:t xml:space="preserve">Savukārt universitātes kā sadarbības partnera nodrošinātais līdzfinansējums var tikt ņemts vērā apakškritērijā Nr. 4.4.1.2., kur tiek vērtēts kopējais projekta privātā līdzfinansējuma apmērs, ja tas atbilst metodikā noteiktajām prasībām. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C422BBC" w14:textId="5AF64A05" w:rsidR="00B12E74" w:rsidRDefault="00E125F9" w:rsidP="00E125F9">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E125F9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Šajā gadījumā universitātes līdzfinansējums var būt gan no saimnieciskās darbības gūtie ieņēmumi, gan ieguldījums natūrā, ievērojot, ka kopējais ieguldījums natūrā projektā nepārsniedz 5% no projekta kopējām attiecināmajām izmaksām. Vienlaikus aprēķinā iekļauj tikai tādu privāto finansējumu, par kuru nav saņemts publiskais atbalsts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6848" w:rsidRPr="00D71EE2" w14:paraId="314878BC" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="001A6848" w:rsidRPr="00D71EE2" w14:paraId="314878BC" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EF5153D" w14:textId="2C90F019" w:rsidR="001A6848" w:rsidRPr="001A6848" w:rsidRDefault="001A6848" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6848">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7968FC62" w14:textId="77777777" w:rsidR="001A6848" w:rsidRDefault="001A6848" w:rsidP="00085E28">
             <w:pPr>
@@ -12693,51 +13483,58 @@
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> = 40%. Aprēķinot punktu skaitu, norāda vienu zīmi aiz komata. Ja P</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4.4.1.1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>&lt;0, tad apakškritērijā 4.4.1. tiek piešķirti 0 punkti.  Ja P</w:t>
+              <w:t xml:space="preserve">&lt;0, tad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE6195">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>apakškritērijā 4.4.1. tiek piešķirti 0 punkti.  Ja P</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4.4.1.1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>&gt;2,4, tad apakškritērijā 4.4.1.1. tiek piešķirti 2,5 punkti.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B3CB9D2" w14:textId="38D944CD" w:rsidR="001A6848" w:rsidRPr="005556A6" w:rsidRDefault="007B1E4F" w:rsidP="00085E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
@@ -12762,123 +13559,126 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10146CB7" w14:textId="77777777" w:rsidR="00133173" w:rsidRPr="00DE6195" w:rsidRDefault="00133173" w:rsidP="00133173">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ar saimniecisku darbību nesaistītam projektam apakškritērijā Nr. 4.4.1.1. tiek vērtēta sadarbības partneru – saimnieciskās darbības veicēju (komersantu) – projekta daļa (KD). Punktu aprēķins tiek veikts atbilstoši faktiskajai sadarbības partneru – saimnieciskās darbības veicēju (komersantu) – kopējai projekta daļai. Cita sadarbības partnera, kas nav saimnieciskās darbības veicējs, iesaiste šajā apakškritērijā netiek ņemta vērā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D31B4C" w14:textId="77777777" w:rsidR="00133173" w:rsidRPr="00DE6195" w:rsidRDefault="00133173" w:rsidP="00133173">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Līdzfinansējuma aprēķinā iekļauj tikai privāto finansējumu no saimnieciskās darbības, kredītresursu līdzekļiem, citiem finanšu resursiem, par kuriem nav saņemts nekāds publisks atbalsts. Finansējums, ko piešķir saskaņā ar normatīvajiem aktiem par kārtību, kādā paredzami valsts budžeta līdzekļi valsts zinātniskās institūcijas pamatdarbību īstenošanai, netiek iekļauts aprēķinā. Aprēķinā drīkst iekļaut vienīgi tos līdzekļus, kas nav saistīti ar nekādu publisku atbalstu — piemēram, komersanta pašu ieguldījumus vai kredītresursus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B1A65F" w14:textId="3350D9CC" w:rsidR="001A6848" w:rsidRPr="005556A6" w:rsidRDefault="00133173" w:rsidP="00133173">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Plašāka informācija par kritērija vērtēšanu informatīvajā materiālā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+            <w:hyperlink r:id="rId33" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r w:rsidRPr="00DE6195">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 </w:rPr>
                 <w:t>"Kvalitātes kritērija Nr. 4.4. vērtēšanas skaidrojums".</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002874A2" w:rsidRPr="00D71EE2" w14:paraId="2B3A3C2A" w14:textId="77777777" w:rsidTr="009A160E">
+      <w:tr w:rsidR="002874A2" w:rsidRPr="00D71EE2" w14:paraId="2B3A3C2A" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CD40940" w14:textId="40491208" w:rsidR="002874A2" w:rsidRDefault="002874A2" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06221217" w14:textId="77777777" w:rsidR="002874A2" w:rsidRDefault="002874A2" w:rsidP="00085E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -12906,51 +13706,50 @@
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Kāds tirgus izpētes dokumenta detalizācijas līmenis tiek sagaidīts projekta pieteikuma izvērtēšanas kontekstā?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56525042" w14:textId="77777777" w:rsidR="00DC64C1" w:rsidRPr="009C04C5" w:rsidRDefault="00DC64C1" w:rsidP="00DC64C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vai tirgus izpētes pamatojumam pietiek ar publiski pieejamiem datiem, piemēram, no nozares pārskatiem, publiskām datubāzēm, institūciju stratēģiskajiem dokumentiem un tirgus analīzes avotiem?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EDDE2A6" w14:textId="77777777" w:rsidR="00DC64C1" w:rsidRPr="009C04C5" w:rsidRDefault="00DC64C1" w:rsidP="00DC64C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Kā tirgus izpētes dokumentā vislabāk pamatot projekta komercializācijas potenciālu un sagaidāmo ekonomisko atdevi atbilstoši 4.6. kritērijam?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D73BC9C" w14:textId="35CCD32E" w:rsidR="002874A2" w:rsidRPr="001A6848" w:rsidRDefault="002874A2" w:rsidP="00085E28">
             <w:pPr>
@@ -12967,194 +13766,185 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C9ADDB" w14:textId="77777777" w:rsidR="008712BF" w:rsidRPr="009C04C5" w:rsidRDefault="008712BF" w:rsidP="008712BF">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009C04C5">
+              <w:t>Tehniski ekonomiskās priekšizpētes (TEP) detalizācijas līmenis ir aprakstīts SAM MK noteikumu 2. pielikumā “Tehniski ekonomiskās priekšizpētes izstrādāšanas metodika”. Izglītības un zinātnes ministrija to izstrādājusi un saskaņojusi ar “Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodika” kvalitātes kritērija Nr. 4.6. piemērošanas skaidrojumā ietverto informāciju. Atlases dokumentiem ir pievienots arī kritēriju metodikas pielikums “4.6. kritērija “Projekta komercializācijas potenciāls un ekonomiskā atdeve” izvērtēšanas vadlīnijas ekspertam”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14BD0A89" w14:textId="77777777" w:rsidR="008712BF" w:rsidRPr="009C04C5" w:rsidRDefault="008712BF" w:rsidP="008712BF">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009C04C5">
+              <w:t>Vienlaikus normatīvais regulējums nenosaka konkrētu tirgus izpētes detalizācijas pakāpi. Projekta iesniedzējam ir jānodrošina pietiekams pamatojums, lai projekta iesnieguma vērtēšanas ietvaros būtu iespējams izvērtēt projekta komercializācijas potenciālu un atbilstību kvalitātes kritērijiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34352600" w14:textId="77777777" w:rsidR="008712BF" w:rsidRPr="009C04C5" w:rsidRDefault="008712BF" w:rsidP="008712BF">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Vienlaikus normatīvais regulējums nenosaka konkrētu tirgus izpētes detalizācijas pakāpi. Projekta iesniedzējam ir jānodrošina pietiekams pamatojums, lai projekta iesnieguma vērtēšanas ietvaros būtu iespējams izvērtēt projekta komercializācijas potenciālu un atbilstību kvalitātes kritērijiem.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Atbilstoši metodikā noteiktajam TEP aprakstā jānorāda, uz kādiem publicētiem vai patentētiem rezultātiem balstās piedāvātā tehnoloģija (jānorāda avoti). Būtiski, lai izmantotie dati būtu aktuāli, pārbaudāmi, attiecināmi uz konkrēto tirgu vai </w:t>
+            </w:r>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Atbilstoši metodikā noteiktajam TEP aprakstā jānorāda, uz kādiem publicētiem vai patentētiem rezultātiem balstās piedāvātā tehnoloģija (jānorāda avoti). Būtiski, lai izmantotie dati būtu aktuāli, pārbaudāmi, attiecināmi uz konkrēto tirgu vai nozari, pietiekami detalizēti komercializācijas potenciāla izvērtēšanai.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>nozari, pietiekami detalizēti komercializācijas potenciāla izvērtēšanai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68363E8C" w14:textId="77777777" w:rsidR="008712BF" w:rsidRPr="009C04C5" w:rsidRDefault="008712BF" w:rsidP="008712BF">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tirgus izpētes pamatošanai var izmantot arī publiski pieejamus avotus, piemēram, nozares pārskatus, publiskas datubāzes, institūciju stratēģiskos dokumentus, zinātniskās publikācijas, tirgus analīzes materiālus un citus ticamus informācijas avotus. Vienlaikus projekta iesniedzējam ir būtiski skaidri norādīt izmantotos avotus un pamatot secinājumus par tirgus pieprasījumu, potenciālajiem lietotājiem, konkurējošiem risinājumiem un tehnoloģijas priekšrocībām.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="203A292E" w14:textId="77777777" w:rsidR="008712BF" w:rsidRPr="009C04C5" w:rsidRDefault="008712BF" w:rsidP="008712BF">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Aprakstā iekļaujamā informācija neaprobežojas tikai ar TEP metodikā norādītajiem obligāti norādītajiem jautājumiem, tajā ir jāiekļauj vispusīga informācija un analīze par pētījuma komercializācijas potenciālu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FB42079" w14:textId="77777777" w:rsidR="008712BF" w:rsidRPr="009C04C5" w:rsidRDefault="008712BF" w:rsidP="008712BF">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">Pamatojot projekta komercializācijas potenciālu, ieteicams izvērtēt potenciālo pieprasījumu, tehnoloģijas pielietojuma iespējas, konkurējošos risinājumus, tehnoloģijas priekšrocības </w:t>
-[...7 lines deleted...]
-              <w:t>un ierobežojumus, kā arī iespējamos riskus un turpmākos attīstības virzienus, kas var ietekmēt tehnoloģijas ieviešanu tirgū.</w:t>
+              <w:t>Pamatojot projekta komercializācijas potenciālu, ieteicams izvērtēt potenciālo pieprasījumu, tehnoloģijas pielietojuma iespējas, konkurējošos risinājumus, tehnoloģijas priekšrocības un ierobežojumus, kā arī iespējamos riskus un turpmākos attīstības virzienus, kas var ietekmēt tehnoloģijas ieviešanu tirgū.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C15746" w14:textId="77777777" w:rsidR="002874A2" w:rsidRDefault="008712BF" w:rsidP="00133173">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Aicinām iepazīties ar kritērija aprakstu, TEP metodikā un izvērtēšanas vadlīnijās ekspertam iekļauto informāciju. Kvalitatīva apraksta sagatavošana atbilstoši kritērija Nr. 4.6. nosacījumiem ir projekta iesniedzēja kompetencē un atbildībā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C1776EC" w14:textId="77144B09" w:rsidR="00BA5D07" w:rsidRPr="00E12E92" w:rsidRDefault="00E12E92" w:rsidP="00133173">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E12E92">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kvalitātes kritērija Nr. 4.6. izvērtēšanai tiek veikta starptautiskā zinātniskā ekspertīze atbilstoši atlases nolikuma 21. – 28. punktam, t.sk. ārvalstu eksperti balstīsies uz kritēriju metodikā un izvērtēšanas vadlīnijās noteikto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841578" w:rsidRPr="00D71EE2" w14:paraId="1F5CC958" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00841578" w:rsidRPr="00D71EE2" w14:paraId="1F5CC958" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="124595B4" w14:textId="629821FC" w:rsidR="00841578" w:rsidRDefault="00841578" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -13362,51 +14152,51 @@
             </w:r>
             <w:r w:rsidRPr="00A91F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">maksimāli iespējams iegūt 5 punktus. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="407D3B68" w14:textId="0D05E0EF" w:rsidR="00841578" w:rsidRPr="00DE6195" w:rsidRDefault="00A91F3D" w:rsidP="00A91F3D">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 punktus piešķir gadījumā, ja projektā paredzēta jauna divējāda pielietojuma produkta vai tehnoloģijas izstrāde, kas atbilst metodikā noteiktajām prioritārajām aizsardzības jomas vai sabiedrības drošības un noturības jomas tehnoloģiju attīstības prioritātēm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45C17" w:rsidRPr="00D71EE2" w14:paraId="7EEE301A" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00C45C17" w:rsidRPr="00D71EE2" w14:paraId="7EEE301A" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D7068A7" w14:textId="4FC442BE" w:rsidR="00C45C17" w:rsidRDefault="00C45C17" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -13456,199 +14246,368 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jautājums uzdots rakstiski:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ECE744E" w14:textId="5B593690" w:rsidR="004B3D68" w:rsidRPr="009C04C5" w:rsidRDefault="004B3D68" w:rsidP="004B3D68">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Kuri ir administratīvie kritēriji, kuri ir izslēdzošie tiklīdz projekta pieteikums ir saņemts? Zinu, ka pirmais ir projekta iesniegšana pēc 30.06.2026. (plkst.23:59)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C6BB970" w14:textId="413271B4" w:rsidR="00C45C17" w:rsidRPr="001A6848" w:rsidRDefault="00C45C17" w:rsidP="00085E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00D5633F" w14:textId="77777777" w:rsidR="004B3D68" w:rsidRPr="009C04C5" w:rsidRDefault="004B3D68" w:rsidP="004B3D68">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesniedzēja un sadarbības partneru atbilstību izslēgšanas noteikumiem pārbauda atbilstoši </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:tooltip="Sākotnējais URL: https://likumi.lv/ta/id/331743-eiropas-savienibas-fondu-2021-2027-gada-planosanas-perioda-vadibas-likums. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+            <w:hyperlink r:id="rId34" w:tooltip="Sākotnējais URL: https://likumi.lv/ta/id/331743-eiropas-savienibas-fondu-2021-2027-gada-planosanas-perioda-vadibas-likums. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r w:rsidRPr="009C04C5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiropas </w:t>
-[...7 lines deleted...]
-                <w:t>Savienības fondu 2021.—2027. gada plānošanas perioda vadības likuma</w:t>
+                <w:t>Eiropas Savienības fondu 2021.—2027. gada plānošanas perioda vadības likuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> 22. un 23. pantā noteiktajai kārtībai. Centrālā finanšu un līgumu aģentūra pārbauda fiziskas un juridiskas personas. Izslēgšanas noteikumi nav attiecināmi uz projekta iesniedzējiem un sadarbības partneriem, kas ir atvasinātas publiskas personas. Sankciju pārbaude attiecināma uz fizisku personu vai juridisku personu (uzņēmumu), tās valdi, padomi, prokūristu un patiesā labuma guvēju (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/sankciju-parbaudes-projektos?utm_source=chatgpt.com. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+            <w:hyperlink r:id="rId35" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/sankciju-parbaudes-projektos?utm_source=chatgpt.com. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r w:rsidRPr="009C04C5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 </w:rPr>
                 <w:t>plašāka informācija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB5F7BF" w14:textId="6407D19A" w:rsidR="00C45C17" w:rsidRPr="00DE6195" w:rsidRDefault="004B3D68" w:rsidP="00133173">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Nosacījums, ka projektu iesniegumus, kas iesniegti pēc projektu iesniegumu iesniegšanas termiņa beigu datuma, netiek vērtēti, ietverts atlases nolikuma 12. punktā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4C7C420E" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="000E4A41" w:rsidRPr="00D71EE2" w14:paraId="1EEAE567" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35CF6A9A" w14:textId="5CC34FC8" w:rsidR="000E4A41" w:rsidRDefault="000E4A41" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1703A8D0" w14:textId="77777777" w:rsidR="000E4A41" w:rsidRDefault="000E4A41" w:rsidP="00085E28">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71396B49" w14:textId="30417D09" w:rsidR="000E4A41" w:rsidRPr="003D13A4" w:rsidRDefault="00B62DF9" w:rsidP="00085E28">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Kādēļ Projekta iesnieguma aizpildīšanas metodikā (33., 34.</w:t>
+            </w:r>
+            <w:r w:rsidR="00001A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lpp.) prasības nodomu protokolam ir pielīdzinātas prasībām sadarbības līgumam, lai gan </w:t>
+            </w:r>
+            <w:r w:rsidR="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumi nenosaka prasības nodomu protokolam? </w:t>
+            </w:r>
+            <w:r w:rsidR="00001A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai tas ir ieteikums iekļaut šo informāciju? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mūsu juristi ir sagatavojuši nodomu protokolu atbilstoši SAM MK noteikumiem, kurā nav ietvertas visas tās pašas prasības, kas ir iekļaujamas sadarbības līgumā. Ja mēs pievienosim tādus nodomu protokolus, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE464E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tie tiks uzskatīti par neatbilstošiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D5CB73" w14:textId="5656DA08" w:rsidR="000E4A41" w:rsidRPr="005819EE" w:rsidRDefault="005819EE" w:rsidP="004B3D68">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005819EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ņemot vērā, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005819EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumi nenosaka detalizētas prasības nodomu protokola saturam, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>aģentūra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005819EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nevērtē nodomu protokola atbilstību pēc formas. Vienlaikus projekta iesniedzējam jānodrošina, ka projekta iesniegumā un tam pievienotajos dokumentos ir ietverta pietiekama informācija, lai projekta iesnieguma izvērtēšanas laikā būtu iespējams pārliecināties par projekta atbilstību atlases nosacījumiem, tostarp projektu iesniegumu vērtēšanas kritērijiem, kas ietekmē projektu iesniegumu sarindošanu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4C7C420E" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="2D5C6430" w14:textId="7E2CBB3E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="Tabulasjautjumasadaa"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc1067719169"/>
             <w:bookmarkStart w:id="11" w:name="_Toc227748977"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Attiecināmās izmaksas</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="2877CA5D" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="2877CA5D" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39D1E6FF" w14:textId="09A8CA27" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
@@ -13744,100 +14703,100 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0673EDD5" w14:textId="7DFB2AF2" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saskaņā ar </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:anchor="p2.2&amp;pd=1" w:history="1">
+            <w:hyperlink r:id="rId36" w:anchor="p2.2&amp;pd=1" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>SAM MK noteikumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>35. pantu</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> arī pasākuma otrās kārtas atlasē </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ar saimniecisku darbību nesaistītam projektam</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> netiešās attiecināmās izmaksas plāno kā vienu izmaksu pozīciju, piemērojot netiešo izmaksu vienoto likmi 25% apmērā no tiešo attiecināmo izmaksu kopsummas, izņemot tiešās attiecināmās izmaksas saistībā ar apakšuzņēmuma līgumu slēgšanu un izmaksas saistībā ar resursiem, ko nodrošinājušas trešās personas un kas netiek izmantoti finansējuma saņēmēja telpās vai pētījumu objektos, kā arī finansiālu atbalstu trešajām personām (saskaņā ar Eiropas Parlamenta un Padomes 2021. gada 28. aprīļa Regulas Nr. 2021/695, ar ko izveido pētniecības un inovācijas pamatprogrammu "Apvārsnis Eiropa", nosaka tās dalības un rezultātu izplatīšanas noteikumus un atceļ Regulas Nr. 1290/2013 un Nr. 1291/2013, 35. pantu).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="510E6B7B" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="510E6B7B" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55482265" w14:textId="7CDF1F9E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -13884,136 +14843,135 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Saskaņā ar MK noteikumiem, saprotu, ka netiešās rēķina 25% no tiešajām projekta izmaksām, izņemot tiešās attiecināmās izmaksas saistībā ar apakšuzņēmuma līgumu slēgšanu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B5C53E8" w14:textId="036060BF" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Vai pareizi saprotu, ka runa ir par ārpakalpojumu izslēgšanu (budžeta līnija 13.1.) no netiešo izmaksu aprēķina?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="300BD59B" w14:textId="236C388F" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja plānots iesniegt ar  saimniecisko darbību nesaistītu projektu, netiešās izmaksas 25% apmērā aprēķina no projekta kopējām attiecināmajām tiešajām izmaksām, no tām izslēdzot ārpakalpojumu izmaksas jeb budžeta pozīciju Nr. 13.1. (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:anchor="p2.2&amp;pd=1" w:history="1">
+            <w:hyperlink r:id="rId37" w:anchor="p2.2&amp;pd=1" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>SAM MK noteikumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35. punkts).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="02795760" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="02795760" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="643D014D" w14:textId="7AE66FAC" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00218B03" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -14173,74 +15131,74 @@
             <w:r w:rsidRPr="000D29D3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> par ieguldījumiem natūrā var iepazīties Finanšu ministrijas attiecināmo izmaksu vadlīniju 2.</w:t>
             </w:r>
             <w:r w:rsidR="00DE6AE8" w:rsidRPr="00943F11">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D29D3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>pielikumā</w:t>
             </w:r>
             <w:r w:rsidRPr="000D29D3">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidR="003C229F" w:rsidRPr="000D29D3">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>vadliniju-2.pielikums_par-ieguldijumiem-natura.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006C3A0B" w:rsidRPr="00BC0676">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="31A424DC" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="31A424DC" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20BEC0F6" w14:textId="0526A9A9" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -14418,51 +15376,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="000D29D3">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> projektā netiek veikti ar PVN apliekami darījumi, tad PVN drīkst iekļaut projekta attiecināmajās izmaksās.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4D734B67" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="4D734B67" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="652B663D" w14:textId="37FB0730" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -14633,51 +15591,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Savukārt attiecībā uz neprecizējamiem kritērijiem, kuros tiek piešķirts vērtējums “Jā” vai “Nē” </w:t>
             </w:r>
             <w:r w:rsidR="00DF54EC" w:rsidRPr="00943F11">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6245">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja kādā no tiem tiek saņemts vērtējums “Nē”, projekta iesniegums tiek noraidīts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="60BD522F" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="60BD522F" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CB2F6E3" w14:textId="27A953DD" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -14818,51 +15776,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540BB8CC" w14:textId="4791A7A9" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00D40DFB" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Saimnieciskās darbības veicēja f</w:t>
             </w:r>
             <w:r w:rsidR="00427365">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>inanšu kapacitāte</w:t>
             </w:r>
             <w:r w:rsidR="00BF5582">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, t.i., spēja nodrošināt projekta līdzfinansējumu un segt PVN izmaksas, </w:t>
             </w:r>
             <w:r w:rsidR="005C3954">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
@@ -14882,326 +15839,336 @@
             <w:r w:rsidR="0047695C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">vērtējot projekta iesniegumā </w:t>
             </w:r>
             <w:r w:rsidR="0082602D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>norādīto</w:t>
             </w:r>
             <w:r w:rsidR="00EA0D74">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> informācij</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0047695C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0D74">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EA0D74">
+              <w:lastRenderedPageBreak/>
+              <w:t>informācij</w:t>
+            </w:r>
+            <w:r w:rsidR="0047695C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0D74">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">un </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0047695C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">pievienotos </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t xml:space="preserve">un </w:t>
+            </w:r>
+            <w:r w:rsidR="0047695C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>finansējuma pieejamību apliecinoš</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0047695C">
+              <w:t xml:space="preserve">pievienotos </w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>os</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t>finansējuma pieejamību apliecinoš</w:t>
+            </w:r>
+            <w:r w:rsidR="0047695C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dokument</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0047695C">
+              <w:t>os</w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>us</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t xml:space="preserve"> dokument</w:t>
+            </w:r>
+            <w:r w:rsidR="0047695C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (piemēram, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C63C85">
+              <w:t>us</w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">operatīvos finanšu pārskatus, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t xml:space="preserve"> (piemēram, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63C85">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>projekta finanšu plūsmas aprēķin</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001555D9">
+              <w:t xml:space="preserve">operatīvos finanšu pārskatus, </w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C63C85">
+              <w:t>projekta finanšu plūsmas aprēķin</w:t>
+            </w:r>
+            <w:r w:rsidR="001555D9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63C85">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, aizdevuma līgum</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001555D9">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C63C85">
+              <w:t>, aizdevuma līgum</w:t>
+            </w:r>
+            <w:r w:rsidR="001555D9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069573F">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63C85">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> u.tml.)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001555D9">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0069573F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, gan </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007D62C3">
+              <w:t xml:space="preserve"> u.tml.)</w:t>
+            </w:r>
+            <w:r w:rsidR="001555D9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">izmantojot </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E55832">
+              <w:t xml:space="preserve">, gan </w:t>
+            </w:r>
+            <w:r w:rsidR="007D62C3">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">publiskajās VID un “Lursoft” datubāzēs </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0057331F">
+              <w:t xml:space="preserve">izmantojot </w:t>
+            </w:r>
+            <w:r w:rsidR="00E55832">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>pieejamo informāciju</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C63C85">
+              <w:t xml:space="preserve">publiskajās VID un “Lursoft” datubāzēs </w:t>
+            </w:r>
+            <w:r w:rsidR="0057331F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, t.sk. gada pārskat</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006B1D2F">
+              <w:t>pieejamo informāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63C85">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>os ietvertos likviditātes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D95B32">
+              <w:t>, t.sk. gada pārskat</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1D2F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00074386">
+              <w:t>os ietvertos likviditātes</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95B32">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">maksātspējas, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009B2C9E">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00074386">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>rentabilitātes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A0580B">
+              <w:t xml:space="preserve">maksātspējas, </w:t>
+            </w:r>
+            <w:r w:rsidR="009B2C9E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D95B32">
+              <w:t>rentabilitātes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0580B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>naudas plūsmas</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A0580B">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D95B32">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> u.c. rādītājus).</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D95B32">
+              <w:t>naudas plūsmas</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0580B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> u.c. rādītājus).</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95B32">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2CC3" w:rsidRPr="00D71EE2" w14:paraId="7F91A76B" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00AE2CC3" w:rsidRPr="00D71EE2" w14:paraId="7F91A76B" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2076B684" w14:textId="0904D05C" w:rsidR="00AE2CC3" w:rsidRDefault="00AE2CC3" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -15433,104 +16400,104 @@
               </w:rPr>
               <w:t>ja projekta īstenošanai privātais finansējums plānots kā ieguldījums natūrā, veiciet aprēķinus un aprakstiet, kā arī pielikumā pievienojiet ieguldījumus pamatojošu dokumentāciju;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DAEA3D6" w14:textId="7D53E912" w:rsidR="008D6859" w:rsidRPr="009C04C5" w:rsidRDefault="008D6859" w:rsidP="009C04C5">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>norādiet, vai projekta iesniedzējs, kurš atbilst MK noteikumu Nr. 888  2.1.</w:t>
             </w:r>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>apakšpunkta nosacījumiem, projekta īstenošanai plāno piesaistīt valsts aizdevumu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33C74AE9" w14:textId="42A651C7" w:rsidR="00767F78" w:rsidRPr="005556A6" w:rsidRDefault="00767F78" w:rsidP="00767F78">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767F78">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja projektā paredzēts sadarbības partneris – saimnieciskās darbības veicējs – tā finanšu kapacitāte, t.i., spēja nodrošināt projekta līdzfinansējumu un segt PVN izmaksas, tiek vērtēta pēc būtības – gan vērtējot projekta iesniegumā norādīto informāciju un pievienotos finansējuma pieejamību apliecinošos dokumentus (piemēram, operatīvos finanšu pārskatus, projekta finanšu plūsmas aprēķinus, aizdevuma līgumus u.tml.), gan izmantojot publiskajās VID un “Lursoft” datubāzēs pieejamo informāciju, t.sk. pēdējos (kuri iesniegti saskaņā ar normatīvo aktu prasībām) uzņēmumu gada pārskatos ietvertos likviditātes, maksātspējas, rentabilitātes, naudas plūsmas u.c. rādītājus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="6CCDAD4B" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="6CCDAD4B" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B1F4F79" w14:textId="1B00EFD7" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -15810,65 +16777,56 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TEP izstrādi var nodrošināt gan kā ārpakalpojumu, gan ar paša personāla resursiem – tas ir atkarīgs no projekta iesniedzēja izvēles. Ja tiek izmantots ārpakalpojums, tas jāorganizē atbilstoši iepirkumu regulējumam.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39938E7A" w14:textId="669C5C19" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00B60B10" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B60B10">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vēršam uzmanību, ka, ja projektā tiek attiecinātas TEP izmaksas, projekta uzsākšanas datums tiek skaitīts no šo </w:t>
-[...8 lines deleted...]
-              <w:t>darbību uzsākšanas brīža, attiecīgi projekta kopējais īstenošanas termiņš (36 mēneši) tiek rēķināts no šī brīža.</w:t>
+              <w:t>Vēršam uzmanību, ka, ja projektā tiek attiecinātas TEP izmaksas, projekta uzsākšanas datums tiek skaitīts no šo darbību uzsākšanas brīža, attiecīgi projekta kopējais īstenošanas termiņš (36 mēneši) tiek rēķināts no šī brīža.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB3CE1" w:rsidRPr="00D71EE2" w14:paraId="2505383C" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00CB3CE1" w:rsidRPr="00D71EE2" w14:paraId="2505383C" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E65C920" w14:textId="0DFDDE5B" w:rsidR="00CB3CE1" w:rsidRDefault="00CB3CE1" w:rsidP="006625F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
@@ -16096,116 +17054,604 @@
               <w:t>Praksē par konkrētu risinājumu jāvienojas līgumiski, paredzot, kurš ir īpašnieks, kas maksā par uzturēšanas pakalpojumiem, kādas ir otra partnera piekļuves un iekārtas izmantošanas tiesības, kādas ir datu un intelektuālā īpašuma tiesības, kas notiek pēc projekta beigām.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC1F5F3" w14:textId="2FC393BA" w:rsidR="00CB3CE1" w:rsidRPr="00B60B10" w:rsidRDefault="004E2868" w:rsidP="004E2868">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2868">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Piemēram, ja iekārta pieder zinātniskajai institūcijai, iespējams līgumiski vienoties, ka uzņēmumam ir prioritāras tiesības izmantot rezultātus vai infrastruktūru vai ka uzņēmums var saņemt īpašus nosacījumus (piemēram, ekskluzīvu piekļuvi izmantot iekārtu noteiktā periodā).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="2750385F" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="0036719C" w:rsidRPr="00D71EE2" w14:paraId="41799CF9" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25DF65F3" w14:textId="3C084300" w:rsidR="0036719C" w:rsidRPr="0036719C" w:rsidRDefault="0036719C" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1491A07C" w14:textId="77777777" w:rsidR="0036719C" w:rsidRDefault="0036719C" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots telefonsarunā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C78E1A" w14:textId="16F28381" w:rsidR="002D4426" w:rsidRPr="003D13A4" w:rsidRDefault="002D4426" w:rsidP="002D4426">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai darbā, ko projektā paredz kā ieguldījumu natūrā, var skaitīt iekšā atvaļinājumu izmaksas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0656EFF3" w14:textId="2DD4ADD1" w:rsidR="0036719C" w:rsidRPr="0036719C" w:rsidRDefault="0036719C" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="503FFA7E" w14:textId="74B5115C" w:rsidR="0036719C" w:rsidRPr="003D13A4" w:rsidRDefault="00D80D20" w:rsidP="00AC7007">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00292B1A" w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ētniecības vai profesionālā darba </w:t>
+            </w:r>
+            <w:r w:rsidR="00421958" w:rsidRPr="00E94DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00292B1A" w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bez atlīdzības</w:t>
+            </w:r>
+            <w:r w:rsidR="00421958" w:rsidRPr="00E94DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) ieguldījums natūrā</w:t>
+            </w:r>
+            <w:r w:rsidR="00292B1A" w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek aprēķināts, pamatojoties uz faktiski projektā ieguldīto darba laiku un paveiktajām aktivitātēm. Līdz ar to atvaļinājuma laiks un ar to saistītās izmaksas nav uzskatāmas par projekta darbā ieguldītu laiku un nav iekļaujamas ieguldījuma natūrā vērtībā</w:t>
+            </w:r>
+            <w:r w:rsidR="00292B1A" w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284BF8" w:rsidRPr="00D71EE2" w14:paraId="2F006A1C" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F0427F5" w14:textId="1D7DB75A" w:rsidR="005E1A36" w:rsidRDefault="005E1A36" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AEFA6E6" wp14:editId="56E2B007">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2120304957" name="Graphic 2" descr="Flag1 with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Graphic 2"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId29">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B368B8" w14:textId="0782C675" w:rsidR="00284BF8" w:rsidRPr="00284BF8" w:rsidRDefault="00284BF8" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AB2E01B" w14:textId="77777777" w:rsidR="00284BF8" w:rsidRDefault="00284BF8" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC50D6B" w14:textId="5189F5CE" w:rsidR="00284BF8" w:rsidRPr="00284BF8" w:rsidRDefault="00284BF8" w:rsidP="006625F6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Vai administratīvo personālu var iekļaut tiešajās izmaksās?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D4DCE40" w14:textId="77777777" w:rsidR="00284BF8" w:rsidRPr="00284BF8" w:rsidRDefault="00284BF8" w:rsidP="00284BF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ar saimniecisku darbību nesaistītā projektā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstoši SAM MK noteikumu 34.1. punktam ir attiecināmas atlīdzības izmaksas zinātniskajiem darbiniekiem, ciktāl tie ir nodarbināti projektā un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>atbilstoši SAM MK noteikumu 33.2. apakšpunktam projektā plānojamas netiešās attiecināmās izmaksas, kas nav tieši saistītas ar projekta rezultātu sasniegšanu, bet atbalsta un nodrošina atbilstošus apstākļus atbalstāmo darbību īstenošanai un rezultātu sasniegšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3ACBB9" w14:textId="77777777" w:rsidR="00284BF8" w:rsidRPr="00284BF8" w:rsidRDefault="00284BF8" w:rsidP="00284BF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Atlases nolikuma 3. un 4. pielikumā (budžeta tabulās), kā arī Projektu portāla sadaļā "Budžeta kopsavilkums":</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49342016" w14:textId="77777777" w:rsidR="005E1A36" w:rsidRDefault="00284BF8" w:rsidP="00284BF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>budžeta pozīcijā Nr. 1 "Projekta izmaksas saskaņā ar vienoto izmaksu likmi" iekļaujamas netiešās attiecināmās izmaksas, t.i., projekta vadības un projekta īstenošanas personāla administratīvās izmaksas, kas paredzētas iestādes ikdienas darbības nodrošināšanai – izmaksas, kuras nepieciešamas, lai organizācija varētu darboties un kuras nav tieši saistītas ar projekta īstenošanu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB51E67" w14:textId="6C105259" w:rsidR="00284BF8" w:rsidRPr="005E1A36" w:rsidRDefault="00284BF8" w:rsidP="00284BF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1A36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>budžeta pozīcijā Nr. 3.1. "Projekta īstenošanas personāla atlīdzības izmaksas" iekļaujamas atlīdzības izmaksas zinātniskajiem darbiniekiem, t.i., projekta īstenošanas personālam, kas ir nodarbināts uz darba līguma pamata. Īstenošanas personāla izmaksas uz uzņēmuma vai pakalpojuma līguma pamata norādāmas budžeta pozīcijā Nr. 13.1. "Ārpakalpojumu izmaksas".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDAE2B4" w14:textId="77777777" w:rsidR="00284BF8" w:rsidRPr="00284BF8" w:rsidRDefault="00284BF8" w:rsidP="00284BF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzējam, ņemot vērā konkrētās personas faktiskās funkcijas un pienākumus projektā, ir jāizvērtē, vai attiecīgās izmaksas ir attiecināmas budžeta pozīcijā Nr. 1 "Projekta izmaksas saskaņā ar vienoto izmaksu likmi" vai budžeta pozīcijā Nr. 3.1. "Projekta īstenošanas personāla atlīdzības izmaksas".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA0B304" w14:textId="29363D65" w:rsidR="00284BF8" w:rsidRPr="00E94DFA" w:rsidRDefault="00284BF8" w:rsidP="00284BF8">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ar saimniecisku darbību saistītā projektā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> netiešās izmaksas (budžeta pozīcija Nr. 1) nav iekļaujamas. Attiecīgi atalgojuma izmaksas plānojamas tikai budžeta pozīcijā Nr. 3.1. "Projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>īstenošanas personāla atlīdzības izmaksas" (vai Nr. 13.1. "Ārpakalpojumu izmaksas").</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="2750385F" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27DB68CD" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="Tabulasjautjumasadaa"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc46148094"/>
             <w:bookmarkStart w:id="13" w:name="_Toc20918689"/>
             <w:bookmarkStart w:id="14" w:name="_Toc1606035733"/>
             <w:bookmarkStart w:id="15" w:name="_Toc227748978"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesnieguma aizpildīšana</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un pielikumi</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="44A71FDB" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="44A71FDB" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8F5B52" w14:textId="3F6ADEC7" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
@@ -16224,58 +17670,51 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jautājums uzdots rakstiski:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3695E3" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Runa ir par sadarbības līgumu ar potenciālo projekta partneri. Šobrīd nolikums paredz, ka ir jābūt sagatavotam sadarbības partnera apliecinājumam, bet es neatrodu informāciju vai uz projekta pieteikuma iesniegšanas brīdi ir jābūt arī noslēgtam sadarbības līgumam. Es </w:t>
-[...6 lines deleted...]
-              <w:t>pieņemu, ka sadarbības līgums var arī vēl nebūt noslēgts, bet galvenais, lai ir šis sadarbības partnera apliecinājums, kā to paredz nolikums.</w:t>
+              <w:t>Runa ir par sadarbības līgumu ar potenciālo projekta partneri. Šobrīd nolikums paredz, ka ir jābūt sagatavotam sadarbības partnera apliecinājumam, bet es neatrodu informāciju vai uz projekta pieteikuma iesniegšanas brīdi ir jābūt arī noslēgtam sadarbības līgumam. Es pieņemu, ka sadarbības līgums var arī vēl nebūt noslēgts, bet galvenais, lai ir šis sadarbības partnera apliecinājums, kā to paredz nolikums.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55AF2537" w14:textId="6BAF65E3" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="0086550A" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="006625F6" w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>ai sadarbības līguma ir jābūt noslēgtam līdz projekta pieteikuma iesniegšanas datumam, vai arī to var izdarīt pēc projekta pieteikuma apstiprināšanas (ja tas tiek apstiprināts)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16283,341 +17722,341 @@
             <w:tcW w:w="2222" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15E75E33" w14:textId="394E29E8" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>iesniedz </w:t>
+              <w:t>Ja plānots īstenot sadarbības projektu, kopā ar projekta iesniegumu iesniedzams sadarbības līgums vai nodomu protokols ar sadarbības partneri (t.sk. ārvalstu partneri). Ja iesniegts nodomu protokols, tad sadarbības līgumu iesniedz </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>līdz vienošanās vai līguma par projekta īstenošanu noslēgšanai</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> (</w:t>
-            </w:r>
-[...104 lines deleted...]
-              <w:t>kritērijus, kas pamato sadarbības efektivitāti atbilstoši </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:anchor="p2.2&amp;pd=1" w:tooltip="https://likumi.lv/ta/id/353061#p2.2&amp;pd=1" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>SAM MK noteikumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t> 2.5. apakšpunktam;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37B790C6" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+              <w:t> 27.5. apakšpunkts).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7B736F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sadarbības līgumā paredz pušu tiesības, pienākumus un atbildību, iekļaujot vismaz saturiskās un finansiālās sadarbības nosacījumus, kas noteikti </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:anchor="p2.2&amp;pd=1" w:tooltip="https://likumi.lv/ta/id/353061#p2.2&amp;pd=1" w:history="1">
+              <w:r w:rsidRPr="005A4C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>SAM MK noteikumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> 30.5. apakšpunktā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470823B1" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>plānoto kopējo sadarbības projekta finansējumu, katra sadarbības partnera projekta daļas finansējumu un katra sadarbības partnera ieguldījumu sadalījumā pa ieguldījumu veidiem;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1839C643" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+              <w:t>sadarbības mērķus un principus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4E2A40" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>projekta finanšu plūsmas nodrošināšanas kārtību;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B77B301" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+              <w:t>kritērijus, kas pamato sadarbības efektivitāti atbilstoši </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:anchor="p2.2&amp;pd=1" w:tooltip="https://likumi.lv/ta/id/353061#p2.2&amp;pd=1" w:history="1">
+              <w:r w:rsidRPr="005A4C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>SAM MK noteikumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> 2.5. apakšpunktam;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B790C6" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>tiesību uz projekta rezultātiem (tai skaitā intelektuālā īpašuma tiesību) sadalījumu proporcionāli katra sadarbības partnera ieguldījumam projekta īstenošanā;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A1B362F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+              <w:t>plānoto kopējo sadarbības projekta finansējumu, katra sadarbības partnera projekta daļas finansējumu un katra sadarbības partnera ieguldījumu sadalījumā pa ieguldījumu veidiem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1839C643" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>projekta finanšu plūsmas nodrošināšanas kārtību;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B77B301" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tiesību uz projekta rezultātiem (tai skaitā intelektuālā īpašuma tiesību) sadalījumu proporcionāli katra sadarbības partnera ieguldījumam projekta īstenošanā;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1B362F" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>sankcijas, ja netiek izpildītas sadarbības līgumā minētās saistības.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B33934F" w14:textId="1ED75738" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Papildus sadarbības līgumam vai nodomu protokolam obligāti kopā ar projekta iesniegumu iesniedzams </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>sadarbības partnera apliecinājums</w:t>
+              <w:t xml:space="preserve">sadarbības partnera </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>apliecinājums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstoši atlases nolikuma 5.4.2. (14. pielikums), 5.4.3. (15. pielikums) vai 5.4.4. (16. pielikums) apakšpunktam (ņemot vērā projekta veidu).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="21D36317" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="21D36317" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5842B0C4" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
@@ -16672,64 +18111,63 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A82AA7E" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="791928B9" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00D71EE2" w14:paraId="791928B9" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574AABDD" w14:textId="55D9AB39" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
@@ -16767,163 +18205,150 @@
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1.1. tikai ar saimniecisku darbību nesaistītiem projektu iesniegumiem:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B027C2" w14:textId="4ECD86EF" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.1.1. apliecinājumu latviešu valodā par atbilstību pētniecības un zināšanu izplatīšanas organizācijai un statusu apliecinošos dokumentus atbilstoši apliecinājumā norādītajam (atbilstoši atlases nolikuma 11. pielikuma paraugam)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EF21B97" w14:textId="6C92DA1F" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja plānots īstenot ar saimniecisku darbību nesaistītu projektu, jāiesniedz </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>tikai projekta iesniedzēja apliecinājums</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> latviešu valodā par atbilstību pētniecības un zināšanu izplatīšanas organizācijai (atbilstoši atlases nolikuma 11.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">pielikuma </w:t>
-[...8 lines deleted...]
-              <w:t>paraugam), kā arī statusu apliecinoši dokumenti atbilstoši apliecinājumā norādītajam.</w:t>
+              <w:t>pielikuma paraugam), kā arī statusu apliecinoši dokumenti atbilstoši apliecinājumā norādītajam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006625F6" w:rsidRPr="00264ACA" w14:paraId="363E5E0C" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="006625F6" w:rsidRPr="00264ACA" w14:paraId="363E5E0C" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48CC3FD3" w14:textId="2D5F203E" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5EB96FF2" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="00700098" w:rsidRDefault="006625F6" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -17047,88 +18472,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegums sagatavojams </w:t>
             </w:r>
             <w:r w:rsidRPr="00700098">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>latviešu valodā</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Kā noteikts </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+            <w:hyperlink r:id="rId42" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>atlases nolikumā</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5. punktā), atsevišķa informācija (piemēram, zinātniskajai ekspertīzei nepieciešamā) iesniedzama </w:t>
             </w:r>
             <w:r w:rsidRPr="00700098">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>arī</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angļu valodā. Angļu valodā sagatavotā dokumentācija pievienojama projekta iesniegumam </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:tooltip="https://projekti.cfla.gov.lv/" w:history="1">
+            <w:hyperlink r:id="rId43" w:tooltip="https://projekti.cfla.gov.lv/" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Projektu portālā</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> (sadaļā "Pielikumi").</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5481FC6A" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="003D1B21">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -17296,50 +18721,51 @@
           </w:p>
           <w:p w14:paraId="71AEAD79" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="003D1B21">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">zinātniskā vadītāja dzīves gaitas apraksts (Curriculum </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vitae</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>), izmantojot atlases nolikumam pievienoto veidlapu (pielikums Nr. 10);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5541DEFC" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="003D1B21">
             <w:pPr>
@@ -17365,87 +18791,86 @@
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>biedrības atzinums par pētījuma nozīmību un biedrības biedru saraksts (SAM MK noteikumu 28. punkts).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B145644" w14:textId="77777777" w:rsidR="006625F6" w:rsidRPr="005A4C35" w:rsidRDefault="006625F6" w:rsidP="003D1B21">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Veidlapas un metodikas pieejamas </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="005A4C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/1-1-1-3-k-2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005A4C35">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943F11" w:rsidRPr="00264ACA" w14:paraId="67E69009" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00943F11" w:rsidRPr="00264ACA" w14:paraId="67E69009" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C9AE19F" w14:textId="5B712224" w:rsidR="00943F11" w:rsidRPr="005A4C35" w:rsidRDefault="00231400" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
@@ -18100,67 +19525,68 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A6CBA98" w14:textId="77777777" w:rsidR="00AC554D" w:rsidRDefault="00FF5C15" w:rsidP="00AC554D">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5C15">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19138BB5" wp14:editId="1DE370E1">
                   <wp:extent cx="3798570" cy="1002665"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="1880139745" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1880139745" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43"/>
+                          <a:blip r:embed="rId45"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3798570" cy="1002665"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B3C2858" w14:textId="1F2435DE" w:rsidR="00FF5C15" w:rsidRDefault="00777152" w:rsidP="00777152">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -18214,51 +19640,50 @@
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D4C1640" w14:textId="5FD49F58" w:rsidR="00BE69A3" w:rsidRPr="007363C0" w:rsidRDefault="00BE69A3" w:rsidP="007363C0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007363C0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">pievienojiet </w:t>
             </w:r>
             <w:r w:rsidR="007363C0" w:rsidRPr="007363C0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kvantitatīvo sasniedzamo vērtību.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77207267" w14:textId="3C423ACA" w:rsidR="00BE69A3" w:rsidRDefault="00BE69A3" w:rsidP="007363C0">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE69A3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -18588,65 +20013,64 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2734609F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vēršam uzmanību, ka vērtējuma "Jā" saņemšanai kritērijā Nr. 2.7. nepieciešama tikai minimālo prasību izpilde, līdz ar to aicinām izvērtēt nepieciešamību pievienot papildu vispārīgās un specifiskās HP VINPI darbības.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560A658C" w14:textId="756FD58D" w:rsidR="001316E0" w:rsidRPr="005A4C35" w:rsidRDefault="001316E0" w:rsidP="0007581D">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001316E0" w:rsidRPr="00264ACA" w14:paraId="0A53072D" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="001316E0" w:rsidRPr="00264ACA" w14:paraId="0A53072D" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF56E3E" w14:textId="0C9BFF41" w:rsidR="001316E0" w:rsidRPr="00A746F0" w:rsidRDefault="00A746F0" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7007">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -18717,95 +20141,88 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6D58FF9C" w14:textId="5BF981E8" w:rsidR="001316E0" w:rsidRDefault="00617021" w:rsidP="00A746F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00617021">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Aizsardzības ministrijas mājaslapā pieejamajā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00617021">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Aizsardzības industrijas konsultatīvās padomes organizāciju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00617021">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> sarakstā iekļautās organizācijas aptver attiecīgo nozari un kompetenci, un tās var uzskatīt par primāri uzrunājamām šāda atzinuma sagatavošanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2CF7" w:rsidRPr="00264ACA" w14:paraId="0E6FB3E8" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00CA2CF7" w:rsidRPr="00264ACA" w14:paraId="0E6FB3E8" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37322648" w14:textId="15A2F2F4" w:rsidR="00EC468D" w:rsidRDefault="00EC468D" w:rsidP="006625F6">
-[...4 lines deleted...]
-          </w:p>
           <w:p w14:paraId="35860B37" w14:textId="6F66009B" w:rsidR="00CA2CF7" w:rsidRPr="00AC7007" w:rsidRDefault="004D2F18" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
@@ -18866,60 +20283,51 @@
               </w:rPr>
               <w:t>Starptautiskā aizsardzības produkcijas ražotāju asociācija (</w:t>
             </w:r>
             <w:r w:rsidRPr="007F3977">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SAPRA</w:t>
             </w:r>
             <w:r w:rsidR="005F4F49" w:rsidRPr="007F3977">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="007F3977">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ir dibināta tikai 2024.gadā, vai sniegtais atzinums par </w:t>
-[...8 lines deleted...]
-              <w:t>duālo pielietojumu tiks akceptēts no CFLA? Vai organizācijai nav jābūt ar ilgāku statusu?</w:t>
+              <w:t xml:space="preserve"> ir dibināta tikai 2024.gadā, vai sniegtais atzinums par duālo pielietojumu tiks akceptēts no CFLA? Vai organizācijai nav jābūt ar ilgāku statusu?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68143F2B" w14:textId="7F8792CA" w:rsidR="00BC4658" w:rsidRPr="007F3977" w:rsidRDefault="00350538" w:rsidP="006625F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F3977">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vai pareizi, ka ir vēlams apliecinājums no nozares par militāro pielietojumu, bet attiecībā uz 28.</w:t>
@@ -18960,80 +20368,78 @@
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1285F9C2" w14:textId="77777777" w:rsidR="005F4F49" w:rsidRPr="009C04C5" w:rsidRDefault="005F4F49" w:rsidP="009C04C5">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesniegumam </w:t>
             </w:r>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nav nepieciešams pievienot iestādes vai organizācijas izdotu atzinumu par divējāda pielietojuma produkta vai tehnoloģijas izstrādi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66962056" w14:textId="77777777" w:rsidR="005F4F49" w:rsidRPr="009C04C5" w:rsidRDefault="005F4F49" w:rsidP="009C04C5">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesniedzējam jāiesniedz apliecinājums atbilstoši atlases nolikuma 12. pielikumam un, ja projektā paredzēts izstrādāt divējāda pielietojuma produktu/tehnoloģiju, atbilstoši atlases nolikuma 1. pielikumā "Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodika" noteiktajam kvalitātes kritērija Nr. 4.5. skaidrojumam projekta iesniegumā jāpamato projekta rezultātu atbilstība gan civilo, gan aizsardzības jomas vajadzību nodrošināšanai vai gan civilo, gan sabiedrības drošības un noturības jomas vajadzību nodrošināšanai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="394E81EA" w14:textId="77777777" w:rsidR="00EF65DE" w:rsidRDefault="00EF65DE" w:rsidP="00EE3299">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF65DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Atbilstoši SAM MK noteikumu 28. punktam, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF65DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
@@ -19099,120 +20505,111 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3299">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegumam </w:t>
             </w:r>
             <w:r w:rsidRPr="007F3977">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nav nepieciešams pievienot ne iestādes vai organizācijas izdotu atzinumu par divējāda pielietojuma produkta vai tehnoloģijas izstrādi, ne atzinumu/apliecinājumu par militāro pielietojumu.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE3299">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Projekta iesniegumam pievienojamie dokumenti noteikti atlases nolikuma 5. punktā (atbilstoši SAM MK noteikumu 27. un 28. punktam).</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> Projekta iesniegumam pievienojamie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3299">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00EE3299">
+              <w:lastRenderedPageBreak/>
+              <w:t>dokumenti noteikti atlases nolikuma 5. punktā (atbilstoši SAM MK noteikumu 27. un 28. punktam).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F6BAF9" w14:textId="1FDD53B9" w:rsidR="00350538" w:rsidRPr="00617021" w:rsidRDefault="00EE3299" w:rsidP="00EE3299">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja projektā paredzēta divējāda pielietojuma produkta vai tehnoloģijas izstrāde, Aizsardzības ministrijas vai Iekšlietu ministrijas eksperts atbilstoši kritēriju metodikā noteiktajam kvalitātes kritērijā Nr. 4.5. vērtēs projekta iesniegumā iekļauto pamatojumu par projekta rezultātu atbilstību gan civilo, gan aizsardzības jomas vajadzību nodrošināšanai vai gan civilo, gan </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00EE3299">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>sabiedrības drošības un noturības jomas vajadzību nodrošināšanai.</w:t>
+              <w:t>Ja projektā paredzēta divējāda pielietojuma produkta vai tehnoloģijas izstrāde, Aizsardzības ministrijas vai Iekšlietu ministrijas eksperts atbilstoši kritēriju metodikā noteiktajam kvalitātes kritērijā Nr. 4.5. vērtēs projekta iesniegumā iekļauto pamatojumu par projekta rezultātu atbilstību gan civilo, gan aizsardzības jomas vajadzību nodrošināšanai vai gan civilo, gan sabiedrības drošības un noturības jomas vajadzību nodrošināšanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7F84" w:rsidRPr="00264ACA" w14:paraId="026E585F" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="009D7F84" w:rsidRPr="00264ACA" w14:paraId="026E585F" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC5CE36" w14:textId="4F42DB4B" w:rsidR="009D7F84" w:rsidRDefault="009D7F84" w:rsidP="006625F6">
+          <w:p w14:paraId="70FAE1AD" w14:textId="5F47F4F7" w:rsidR="009D7F84" w:rsidRPr="009D7F84" w:rsidRDefault="009D7F84" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="004D2F18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
@@ -19299,180 +20696,163 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7007">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>06.05.2026. veikti tehniski precizējumi</w:t>
             </w:r>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> atlases nolikuma pielikumos Nr. 3 </w:t>
             </w:r>
             <w:r w:rsidR="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:r w:rsidRPr="1D8CF3C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">excel datnes izklājlapā "Finansēšanas plāns") un Nr. 4 </w:t>
+            </w:r>
+            <w:r w:rsidR="00592F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D8CF3C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">excel datnes izklājlapā </w:t>
+            </w:r>
+            <w:r w:rsidR="00592F33" w:rsidRPr="1D8CF3C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t>excel</w:t>
+              <w:t>Financing</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> datnes izklājlapā "Finansēšanas plāns") un Nr. 4 </w:t>
-[...5 lines deleted...]
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t>excel</w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t>plan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00592F33" w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidR="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>, procentu aprēķinu šūnās mainot formatējumu no viena uz diviem cipariem aiz komata.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B6A2732" w14:textId="38795059" w:rsidR="009D7F84" w:rsidRPr="00617021" w:rsidRDefault="5360BE9F" w:rsidP="00AC7007">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Precizētie pielikumi publicēti </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="1D8CF3C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>https://www.cfla.gov.lv/lv/1-1-1-3-k-2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="1D8CF3C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E4F7B" w:rsidRPr="00264ACA" w14:paraId="172A606A" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="003E4F7B" w:rsidRPr="00264ACA" w14:paraId="172A606A" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D033D1" w14:textId="668D9280" w:rsidR="003E4F7B" w:rsidRPr="00DE6195" w:rsidDel="00E16065" w:rsidRDefault="003E4F7B" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="004D2F18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
@@ -19650,51 +21030,51 @@
             <w:r w:rsidRPr="00025114">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="341C75A4" wp14:editId="71D3F4BF">
                   <wp:extent cx="3219450" cy="2110241"/>
                   <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                   <wp:docPr id="1006928744" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46">
+                          <a:blip r:embed="rId48">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3222982" cy="2112556"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -19723,90 +21103,80 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">zīmju/lappušu skaita ierobežojums nav noteikts, vienlaikus būtiski ņemt vērtā, ka </w:t>
             </w:r>
             <w:r w:rsidR="00554901">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">informācijai jābūt vienādai ar </w:t>
             </w:r>
             <w:r w:rsidR="0053335E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>projekta iesniegumu latviešu valodā</w:t>
             </w:r>
             <w:r w:rsidR="00D10417">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projektu portālā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2C21" w:rsidRPr="00264ACA" w14:paraId="678C13EF" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="004B2C21" w:rsidRPr="00264ACA" w14:paraId="678C13EF" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2F5983" w14:textId="274F2A5F" w:rsidR="00EC468D" w:rsidRDefault="00EC468D" w:rsidP="006625F6">
+          <w:p w14:paraId="2E8DDF28" w14:textId="44F7A986" w:rsidR="004B2C21" w:rsidRPr="00DE6195" w:rsidRDefault="004B2C21" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="004D2F18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -19956,107 +21326,106 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>ālā), ievērojot katrā sadaļā noteikto zīmju skaitu. Savukārt projekta iesniegumam angļu valodā, kas sagatavojams atbilstoši veidlapai (atlases nolikuma 2. pielikums), zīmju un lappušu skaits nav ierobežots, tomēr vienlaikus būtiski ņemt vērā, ka informācijai jābūt vienādai ar projekta iesniegumu latviešu valodā Projektu portālā. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B4E397" w14:textId="3D7737F0" w:rsidR="0069569B" w:rsidRPr="0069569B" w:rsidRDefault="0069569B" w:rsidP="009C04C5">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Jā, ja pievienosiet apakšdarbības, tad konkrētās darbības aprakstā būtu ietverams kopsavilkums. Apkopojums par darbību/apakšdarbību aprakstos iekļaujamo informāciju publicēts informatīvā materiāla </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="003552BC" w:rsidRPr="003552BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
               <w:r w:rsidRPr="003552BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>Projekta iesnieguma aizpildīšanas metodika</w:t>
               </w:r>
               <w:r w:rsidR="003552BC" w:rsidRPr="003552BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>”</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId48" w:tooltip="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" w:history="1">
+            <w:hyperlink r:id="rId50" w:tooltip="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" w:history="1">
               <w:r w:rsidRPr="003552BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009C04C5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>22. - 27. lpp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED22FE" w:rsidRPr="00264ACA" w14:paraId="6D98124C" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="00ED22FE" w:rsidRPr="00264ACA" w14:paraId="6D98124C" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="640DF02B" w14:textId="603A327B" w:rsidR="00ED22FE" w:rsidDel="00E16065" w:rsidRDefault="00ED22FE" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="004D2F18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
@@ -20365,122 +21734,112 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>iesniegumu, Projektu portālā būs jāapliecina, ka projekta iesnieguma un tā pielikumu latviešu un angļu valodas versijas ir atbilstošas un saskaņotas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE7E710" w14:textId="48900FBE" w:rsidR="00ED22FE" w:rsidRPr="005556A6" w:rsidRDefault="003A69D3" w:rsidP="00DE6195">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6195">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Plašāka informācija par projekta iesnieguma sadaļu aizpildīšanu informatīvajā materiālā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
+            <w:hyperlink r:id="rId51" w:tooltip="Sākotnējais URL: https://www.cfla.gov.lv/lv/1-1-1-3-k-2. Noklikšķiniet vai pieskarieties, ja uzticaties šai saitei." w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
               <w:r w:rsidRPr="00DE6195">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>Projekta iesnieguma aizpildīšanas metodika</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>”</w:t>
               </w:r>
               <w:r w:rsidRPr="00DE6195">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5CA2" w:rsidRPr="00264ACA" w14:paraId="4DA3BD12" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="004B5CA2" w:rsidRPr="00264ACA" w14:paraId="4DA3BD12" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDAEBA1" w14:textId="23194D0A" w:rsidR="00EC468D" w:rsidRDefault="00EC468D" w:rsidP="006625F6">
+          <w:p w14:paraId="15826589" w14:textId="2C8678F4" w:rsidR="004B5CA2" w:rsidRPr="00DE6195" w:rsidRDefault="004B5CA2" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="004B2C21">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004D2F18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20672,65 +22031,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Attiecībā uz projekta budžeta kopsavilkuma aizpildīšanu informējam, ka budžeta pozīcijā Nr. 3.1. “Projekta īstenošanas personāla atlīdzības izmaksas” norāda kopējās izmaksas. Sadarbības projekta gadījumā budžeta kopsavilkumā izmaksas iedala apakšpozīcijās katram sadarbības partnerim. Līdz ar to budžeta kopsavilkumā ir pieļaujams norādīt apvienotas personāla izmaksas pa projekta partneriem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66DD2A11" w14:textId="66D4CCAB" w:rsidR="004B5CA2" w:rsidRPr="00DE6195" w:rsidRDefault="00554602" w:rsidP="00554602">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554602">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Detalizēta informācija par projektā iesaistīto personālu, tai skaitā amatu nosaukumiem, iesaistes ilgumu, slodzi, stundas vai mēneša likmi, plānoto darba apjomu un izmaksu aprēķina pamatojumu, norādāma projekta iesniegumam pievienotajos izmaksu pamatojuma un budžeta atšifrējuma pielikumos, kā arī projekta iesnieguma sadaļā “Projekta administrēšanas kapacitāte”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F42AB" w:rsidRPr="00264ACA" w14:paraId="7B471FBD" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="003F42AB" w:rsidRPr="00264ACA" w14:paraId="7B471FBD" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45A1F158" w14:textId="393B1F7B" w:rsidR="003F42AB" w:rsidRPr="00DE6195" w:rsidRDefault="003F42AB" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="004D2F18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
@@ -20837,252 +22195,195 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>KPVIS (</w:t>
             </w:r>
             <w:r w:rsidR="00190B83" w:rsidRPr="00190B83">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Projektu portālā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00190B83" w:rsidRPr="00190B83">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> pie katras darbības un/vai apakšdarbības uzraudzības rādītāji nav jānorāda. Norādītajiem rādītājiem un to vērtībām loģiski jāizriet no projektā plānotajām darbībām. Vienlaikus vienu un to pašu uzraudzības rādītāju var sasniegt ar vairākām darbībām. Rādītāja vērtība, kas kopīga visā projektā, nav jādala pa darbībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008243C9" w:rsidRPr="00264ACA" w14:paraId="4AAB2E69" w14:textId="77777777" w:rsidTr="2AD43CD9">
+      <w:tr w:rsidR="008243C9" w:rsidRPr="00264ACA" w14:paraId="4AAB2E69" w14:textId="77777777" w:rsidTr="3951C89F">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0424D9B5" w14:textId="14C0AF93" w:rsidR="000F2364" w:rsidRDefault="000F2364" w:rsidP="006625F6">
+          <w:p w14:paraId="1805258E" w14:textId="60B6CE89" w:rsidR="008243C9" w:rsidRPr="007A051D" w:rsidDel="0011738B" w:rsidRDefault="008243C9" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...55 lines deleted...]
-            <w:r w:rsidRPr="000F2364">
+            <w:r w:rsidRPr="007A051D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1C30777B" w14:textId="77777777" w:rsidR="008243C9" w:rsidRDefault="008243C9" w:rsidP="006625F6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jautājumi uzdoti rakstiski:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="414BDF64" w14:textId="77777777" w:rsidR="00176D02" w:rsidRPr="000F2364" w:rsidRDefault="00176D02" w:rsidP="00176D02">
+          <w:p w14:paraId="414BDF64" w14:textId="77777777" w:rsidR="00176D02" w:rsidRPr="007A051D" w:rsidRDefault="00176D02" w:rsidP="00176D02">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2364">
+            <w:r w:rsidRPr="007A051D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1) No universitātes puses pieteikumus sniegs vairāki dažādu fakultāšu pētnieki. Vai saprotu pareizi, ka šobrīd 11. pielikums ir noformēts tā, ka katrs universitātes apliecinājums ir jāparaksta arī universitātes atbildīgajai amatpersonai, pat, ja informācija tajā ir identiska katrai fakultātei, bet mainās tikai projekta nosaukums un projekta iesniedzējs?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C5D187" w14:textId="77777777" w:rsidR="00176D02" w:rsidRPr="000F2364" w:rsidRDefault="00176D02" w:rsidP="00176D02">
+          <w:p w14:paraId="16C5D187" w14:textId="77777777" w:rsidR="00176D02" w:rsidRPr="007A051D" w:rsidRDefault="00176D02" w:rsidP="00176D02">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2364">
+            <w:r w:rsidRPr="007A051D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2) Vai ir pieļaujams kā projekta iesniedzēju norādīt tikai universitāti, neprecizējot fakultāti?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E03E57C" w14:textId="77777777" w:rsidR="00176D02" w:rsidRPr="000F2364" w:rsidRDefault="00176D02" w:rsidP="00176D02">
+          <w:p w14:paraId="3E03E57C" w14:textId="77777777" w:rsidR="00176D02" w:rsidRPr="007A051D" w:rsidRDefault="00176D02" w:rsidP="00176D02">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2364">
+            <w:r w:rsidRPr="007A051D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3) Vai pareizi saprotu, ka 11. pielikuma sākuma daļā “apakšā parakstījies (-usies)” ir jāaizpilda projekta zinātniskajam vadītājam, norādot savu vārdu uzvārdu?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187E791A" w14:textId="36879DCA" w:rsidR="008243C9" w:rsidRPr="008243C9" w:rsidRDefault="00176D02" w:rsidP="00176D02">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2364">
+            <w:r w:rsidRPr="007A051D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">4) Vai sadarbības partnera ieguldītais finansējums (15%) tiks uzskatīts par privātu ieguldījumu? Vai mums nepieciešams kāds papildus dokuments, kas pierāda, ka šī partnera ieguldījums būs privāts </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2364">
+            <w:r w:rsidRPr="007A051D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>finansējumu no saimnieciskās darbības, kredītresursu līdzekļiem, citiem finanšu resursiem, par kuriem nav saņemts nekāds publisks atbalsts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="76514EB3" w14:textId="77777777" w:rsidR="00F65FA1" w:rsidRPr="00F65FA1" w:rsidRDefault="00F65FA1" w:rsidP="00F65FA1">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -21124,100 +22425,557 @@
             <w:r w:rsidRPr="00F65FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3) Attiecībā uz 11. pielikuma sākuma daļu “Es, apakšā parakstījies(-usies)” vēršam uzmanību, ka tajā norādāma persona, kurai ir tiesības attiecīgās institūcijas vārdā parakstīt attiecīgo apliecinājumu. Vienlaikus informējam, ka gadījumā, ja 11. pielikums tiek pievienots projekta iesniegumam kā pielikums Projektu portālā, atsevišķa tā parakstīšana nav nepieciešama. Projekta iesnieguma iesniegšana Projektu portālā tiek veikta saskaņā ar piešķirtajām lietotāju tiesībām un uzskatāma par projekta iesnieguma un tam pievienoto dokumentu iesniegšanu. Ja projekta iesniegumu iesniedz persona, kurai ir piešķirtas attiecīgās tiesības pārstāvēt projekta iesniedzēju Projektu portālā, papildu parakstīšana nav nepieciešama. Savukārt gadījumā, ja institūcijas pārstāvības tiesības izriet no pilnvarojuma, projekta iesniegumam pievienojams attiecīgais pilnvarojumu apliecinošais dokuments.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46F89CFB" w14:textId="38B24033" w:rsidR="008243C9" w:rsidRPr="008243C9" w:rsidRDefault="00F65FA1" w:rsidP="00F65FA1">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>4) Privātā līdzfinansējuma statusu nosaka finansējuma izcelsme, nevis sadarbības partnera statuss. Lai izvērtētu, vai konkrētais sadarbības partnera ieguldījums ir uzskatāms par privāto līdzfinansējumu, nepieciešams pārliecināties, ka finansējums atbilst SAM MK noteikumos noteiktajiem nosacījumiem attiecībā uz privātā līdzfinansējuma avotiem. Projekta iesnieguma vērtēšanas ietvaros nav paredzēta papildu dokumentu iesniegšana, lai apliecinātu, ka attiecīgais finansējums nav saņemts no citiem publiskā atbalsta avotiem. Projekta iesniedzējs un sadarbības partneri attiecīgo informāciju norāda projekta iesniegumā un projekta budžeta dokumentos.  Vienlaikus vēršam uzmanību, ka projekta īstenošanas laikā sadarbības iestāde ir tiesīga pārliecināties par finansējuma izcelsmi un atbilstību projekta un normatīvā regulējuma nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00FB48B3" w:rsidRPr="00264ACA" w14:paraId="4931AF1B" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAC7B4C" w14:textId="577E518F" w:rsidR="00FB48B3" w:rsidRPr="007A051D" w:rsidRDefault="00FB48B3" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AA3A92" w14:textId="77777777" w:rsidR="00FB48B3" w:rsidRDefault="00FB48B3" w:rsidP="00FB48B3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1002EE8D" w14:textId="39987781" w:rsidR="00FB48B3" w:rsidRPr="003D13A4" w:rsidRDefault="00116036" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D13A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ja partneris piedalās ar 50 % no budžeta un veic darbus saskaņā ar pieteikumā norādīto plānu, vai ir nepieciešams iesniegt arī tās nozares pārstāvja CV, kurš ir projekta vadītājs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8645D4" w14:textId="635A8FB4" w:rsidR="00FB48B3" w:rsidRPr="00F65FA1" w:rsidRDefault="00116036" w:rsidP="00F65FA1">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116036">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Atbilstoši atlases nolikuma un SAM MK noteikumu prasībām projekta iesniegumam ir jāpievieno projekta zinātniskā vadītāja dzīvesgājuma apraksts (CV). Normatīvais regulējums neparedz pienākumu pievienot projekta partnera projekta vadītāja vai citu projekta īstenošanā iesaistīto personu CV. Vienlaikus projekta iesniedzējs projekta iesniegumam var pievienot arī citus dokumentus, kurus tas uzskata par būtiskiem projekta kvalitātes, kapacitātes vai plānoto aktivitāšu pamatošanai, ja tie var sniegt papildu informāciju projekta izvērtēšanai.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D772F2" w:rsidRPr="00264ACA" w14:paraId="705744DB" w14:textId="77777777" w:rsidTr="3951C89F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="327012BC" w14:textId="650B461C" w:rsidR="00D772F2" w:rsidRPr="007A051D" w:rsidRDefault="00D772F2" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2574B078" w14:textId="77777777" w:rsidR="00D772F2" w:rsidRDefault="00124B3F" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108B9755" w14:textId="4569FA6A" w:rsidR="00124B3F" w:rsidRPr="00124B3F" w:rsidRDefault="00124B3F" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00124B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ja iesniedzējs ir pētnieciskā institūcija, kas īsteno nesaimnieciskās darbības projektu sadarbībā ar diviem uzņēmumiem, vai ir jāiesniedz sadarbības partnera apliecinājums? Izskatās, ka piedāvātā forma ir sadarbības partneriem, kas ir publiskas personas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E633BF" w14:textId="77777777" w:rsidR="00B57C53" w:rsidRPr="00FA0553" w:rsidRDefault="00B57C53" w:rsidP="00B57C53">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>17.06.2026. tika veikti tehniski precizējumi atlases nolikuma 14., 15. un 16. pielikumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3951C89F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>, b) apakšpunktam pievienojot atsauci, ka tas attiecināms tikai uz sadarbības partneri, kas ir publiska persona. Precizētie pielikumi publicēti CFLA mājaslapā: https://www.cfla.gov.lv/lv/1-1-1-3-k-2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563953F8" w14:textId="72834470" w:rsidR="00D772F2" w:rsidRPr="00F65FA1" w:rsidRDefault="00B57C53" w:rsidP="00B57C53">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>Attiecīgi nesaimnieciska sadarbības projekta gadījumā 14.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>pielikuma iesniegšana ir obligāta. Ja sadarbības partneris ir publiska persona, apliecina atbilstību gan a), gan b) apakšpunktam. Ja sadarbības partneris ir uzņēmums, apliecina atbilstību tikai a) apakšpunktam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C14C90" w:rsidRPr="00264ACA" w14:paraId="7C1B3129" w14:textId="77777777" w:rsidTr="005E1A36">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="303" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BF4E70" w14:textId="1652A66D" w:rsidR="00C14C90" w:rsidRPr="007A051D" w:rsidRDefault="00C14C90" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A12BE62" w14:textId="77777777" w:rsidR="00C14C90" w:rsidRDefault="00C14C90" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jautājums uzdots rakstiski:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3630F229" w14:textId="7F80014B" w:rsidR="00C14C90" w:rsidRPr="005100A0" w:rsidRDefault="005100A0" w:rsidP="006625F6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005100A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mums jau ir izstrādāts un parakstīts apliecinājums par atbilstību pētniecības organizācijai. Vai tas ir jāpārtaisa uz 11.</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B70">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005100A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pielikuma veidlapu? Atbilstība PZIO ir apliecināta un saturiski šajā apliecinājumā informācija ir tā pati.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC6CFB6" w14:textId="0E2DEDC6" w:rsidR="00C14C90" w:rsidRPr="007E6B70" w:rsidRDefault="00E04E8F" w:rsidP="00F65FA1">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6B70">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlases nolikuma 11. pielikuma veidlapa izveidota kā standartforma, lai atvieglotu projektu iesniegumu vērtēšanu. Tomēr, ja izstrādātais apliecinājums </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6B70">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ietver visu informāciju, kas norādīta konkrētajā atlases nolikuma veidlapā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6B70">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>, tiks pieņemts un vērtēts arī apliecinājums Jūsu izstrādātajā formā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CCA0666" w14:textId="77777777" w:rsidR="008A7182" w:rsidRPr="005A4C35" w:rsidRDefault="008A7182" w:rsidP="50AE8229">
+    <w:p w14:paraId="0DF31587" w14:textId="77777777" w:rsidR="008A7182" w:rsidRPr="005A4C35" w:rsidRDefault="008A7182" w:rsidP="50AE8229">
       <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1CCA0666" w14:textId="77777777" w:rsidR="008A7182" w:rsidRPr="005A4C35" w:rsidRDefault="008A7182" w:rsidP="50AE8229">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="008A7182" w:rsidRPr="005A4C35" w:rsidSect="0049725C">
-      <w:headerReference w:type="default" r:id="rId50"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId52"/>
+      <w:headerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:headerReference w:type="first" r:id="rId54"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AEC1D61" w14:textId="77777777" w:rsidR="007D3FFD" w:rsidRDefault="007D3FFD" w:rsidP="00D102B3">
+    <w:p w14:paraId="21CEFB92" w14:textId="77777777" w:rsidR="00CC50A5" w:rsidRDefault="00CC50A5" w:rsidP="00D102B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0517624C" w14:textId="77777777" w:rsidR="007D3FFD" w:rsidRDefault="007D3FFD" w:rsidP="00D102B3">
+    <w:p w14:paraId="39C221E2" w14:textId="77777777" w:rsidR="00CC50A5" w:rsidRDefault="00CC50A5" w:rsidP="00D102B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6649B22A" w14:textId="77777777" w:rsidR="007D3FFD" w:rsidRDefault="007D3FFD">
+    <w:p w14:paraId="33A0E44B" w14:textId="77777777" w:rsidR="00CC50A5" w:rsidRDefault="00CC50A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21312,71 +23070,71 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2A0312D0" w14:textId="77777777" w:rsidR="00A979BA" w:rsidRDefault="00A979BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5DCF35" w14:textId="77777777" w:rsidR="007D3FFD" w:rsidRDefault="007D3FFD" w:rsidP="00D102B3">
+    <w:p w14:paraId="06471751" w14:textId="77777777" w:rsidR="00CC50A5" w:rsidRDefault="00CC50A5" w:rsidP="00D102B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="370D097B" w14:textId="77777777" w:rsidR="007D3FFD" w:rsidRDefault="007D3FFD" w:rsidP="00D102B3">
+    <w:p w14:paraId="37DEC468" w14:textId="77777777" w:rsidR="00CC50A5" w:rsidRDefault="00CC50A5" w:rsidP="00D102B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29122ABC" w14:textId="77777777" w:rsidR="007D3FFD" w:rsidRDefault="007D3FFD">
+    <w:p w14:paraId="3CFF22E6" w14:textId="77777777" w:rsidR="00CC50A5" w:rsidRDefault="00CC50A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="020F36B7" w14:textId="424D019B" w:rsidR="00465F06" w:rsidRPr="008B2F7F" w:rsidRDefault="00465F06">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2F7F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B2F7F">
@@ -21416,51 +23174,59 @@
   <w:footnote w:id="3">
     <w:p w14:paraId="43B26F6D" w14:textId="45BEA6F4" w:rsidR="00D102B3" w:rsidRPr="00D102B3" w:rsidRDefault="00D102B3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2F7F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pieejams šeit: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejams šeit: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:anchor="p2.2&amp;pd=1" w:history="1">
         <w:r w:rsidR="00071F51" w:rsidRPr="00B41E43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/353061#p2.2&amp;pd=1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00071F51">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -21554,51 +23320,51 @@
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="Picture 1" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
       <v:shape id="Graphic 2" o:spid="_x0000_i1026" type="#_x0000_t75" alt="Flag1 with solid fill" style="width:9.75pt;height:12pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAxgypz3gEAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWykk0tu&#10;2zAQhvcFegeC+0SymjSJYDkoajgoELRG0RxgTI0kInyBpC379h1KTOqsWqQLUUMN9c83Dy7vj1qx&#10;A/ogrWn44rLkDI2wrTR9w59+bS5uOQsRTAvKGmz4CQO/X338sBxdjZUdrGrRMxIxoR5dw4cYXV0U&#10;QQyoIVxah4acnfUaIm19X7QeRlLXqqjK8nMxWt86bwWGQF/Xs5OvJv2uQxF/dF3AyFTDiS1Oq5/W&#10;XVqL1RLq3oMbpMgY8A4KDdJQ0FepNURgey/fIeWkiHuPpEZWTU/GIus/1LKI/icNDf557y6E1Q6i&#10;3Ekl42mqdoYyh60UWz8Tiu+HrWeybXhVXt1cf7qrbm84M6Cp2w+5sBVnLQZBdd8o6BdslHFgwSrZ&#10;sk4qlbqQkk1SszCkxB+teA7M2K8DmB6/BEfdpBlLp4u3x6ftG6qdkm5D0qknyc75E8HfJ8x2nRS4&#10;tmKv0cR5zDwqKoU1YZAucOZr1DuknP23dgKCOkSPUQwpYMrpJ8Em0DPHRPkHLKUQXCoj1MfO6/Sm&#10;0Ow4TefpdTrxGJmgj4vr6qqkGRbkyvYc4OVn50N8QKtZMgiNCKhhUMPhMWSWlyO5gnP4iYtoJtp8&#10;F9IAn+/JPr+xq98AAAD//wMAUEsDBAoAAAAAAAAAIQCwjpDyOQcAADkHAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzp&#10;AAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAABs5JREFUeF7t2T2OXGUQheEv&#10;JWYRLII9eBHsAWIIWQQLIEBCcgzdSCTsgACIEBFrMKjtKWv0Du053Ll/de/7SEcWTM0J+ta0u8Zj&#10;SJIkSZIkSZIkSZIkSZIkSZKW9O0YH13G+Oo6xuvLGH9dxvjzMsZ3lzG+vH2N89JhXMd4dR3jt+sY&#10;/9zJ7Wuv+H1Sew/Lz4W/F38IdBy3jzbXMX7/j0W/lz8+9HHIHxC18vCZn0v+wdy+hz3l4eu/Xsb4&#10;/JcxPubXpV25Hbxc8CCv2VM4exnjmx/H+JRz0i7cftvDpX0ut+9hT+Hso+/5+TrGZ5yXNsVFTcOe&#10;wrlbLmO8efTff1/G+PqHMT7h90qr47KmYU/h3ONcnv6/7z2atSkuaRr2FM4l8WjWZriMadhTOHcv&#10;Pz38yb8VPJq1Ki5mGvYUzk2NR7NWwcVLw57CuSnxaNZquHxp2FM495Lw45FHs2bHpUvDnsK5JeLR&#10;rNlwudKwp3Burng0axFctDTsKZxbKx7NmoSLlIY9hXNrxKNZk3GZ0rCncG7N8OORR7OexSVKw57C&#10;uT3Eo1l3cVnSsKdwbqt4NCvCxUnDnsK5vcajWW9xMdKwp3Buj/Fo1ntcjjTsKZzbc/jxyKP5hLgU&#10;adhTONcxHs0nwoefhj2Fc13i0XxSXIQ07CmcO0o8mg+KDzoNewrnjhCP5gPjw07DnsK5I4Ufjzya&#10;D4APOQ17CufOEI/mxvgw07CncO6o8Wg+CD7YNOwpnDtrPJqb4INLw57CuTPGo7kRPrw07CmcO3P4&#10;8cijeYf40NKwp3DOPI1H847w4aRhT+GceReP5p3ig0rDnsI5k8WjeSN8EGnYUzhnno9H84b4MNKw&#10;p3DO5OHHI4/mFfAhpGFP4Zx5eTyaF8QXOw17CufMtHg0r4QvfBr2FM6ZZeLRPBO+sGnYUzhn5o9H&#10;84z44qZhT+GcWS78eOTRPAFf1DTsKZwz6+TxzeDR/D/whUzDnsI5s35uPwDXMb7wByDAFy8Newrn&#10;zHLxI9AM+KKmYU/hnJk/HsEz4oubhj2Fc2aZ+GvQmfCFTcOewjkzLf5D2Er4wqdhT+GceXn8rc6C&#10;+GKnYU/hnMnDd3uP2hXwIaRhT+GceT4etRviw0jDnsI5k8WjdiN8EGnYUzhn3sWjdqf4oNKwp3DO&#10;PI1H7Y7w4aRhT+HcmcN3e4/aHeJDS8OewrkzxqO2ET68NOwpnDtrPGqb4INLw57CuaPGo/Yg+GDT&#10;sKdw7gzxqG2MDzMNewrnjhS+23vUHgAfchr2FM4dIR61B8aHnYY9hXNHiUftQfFBp2FP4VyXeNSe&#10;FBchDXsK5zrGo/ZE+PDTsKdwbs/hu71H7QlxKdKwp3Buj/Go1XtcjjTsKZzbazxq9RYXIw17Cue2&#10;iketIlycNOwpnNtDPGp1F5clDXsK59YM3+09avUsLlEa9hTOrRGPWk3GZUrDnsK5teJRq0m4SGnY&#10;Uzg3VzxqtQguWhr2FM4tEY9azYbLlYY9hXMvCd/tPWo1Oy5dGvYUzk2JR61Ww+VLw57CuanxqNUq&#10;uHhp2FM4dy8etdoFLmYa9hTOJfGo1Wa4jGnYUzj3OHy396jV5rikadhTOHeLR612i8uahj2FcxWP&#10;Wu0SFzUNewrnPGq1a1zYNOwpD0vvUaseuNhp2FM8atUKFzsNe6SWuNhp2CO1xMVOwx6pJS52GvZI&#10;LXGx07BHaomLnYY9Uktc7DTskVriYqdhj9QSFzsNe6SWuNhp2CO1xMVOwx6pJS52GvZILXGx07BH&#10;aomLnYY9Uktc7DTskVriYqdhj9QSFzsNe6SWuNhp2CO1xMVOwx6pJS52GvZILXGx07BHaomLnYY9&#10;Uktc7DTskVriYqdhj9QSFzsNe6SWuNhp2CO1xMVOwx6pJS52GvZILXGx07BHaomLnYY9Uktc7DTs&#10;kVriYqdhj9QSFzsNe6SWuNhp2CO1xMVOwx6pJS52GvZILXGx07BHaomLnYY9Uktc7DTskVriYqdh&#10;j9QSFzsNe6SWuNhp2CO1xMVOwx6pJS52GvZILXGx07BHaomLnYY9Uktc7DTskVriYqdhj9QSFzsN&#10;e6SWuNhp2CO1xMVOwx6pJS52GvZILXGx07BHaomLnYY9Uktc7DTskVriYqdhj9QSFzsNe6SWuNhp&#10;2CO1xMVOwx6pJS52GvZILXGx07BHaomLnYY9Uktc7DTskVriYqdhj9QSFzsNe6SWuNhp2CO1xMVO&#10;wx6pJS52GvZILXGx07BHaomLnYY9Uktc7DTskVriYqdhj9QSFzsNe6SWuNhp2CO1xMVOwx5JkiRJ&#10;kiRJkiRJkiRJkiRJkg7mX/7Y1wFgVF0BAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAevTSmfgEA&#10;AH4BAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1s&#10;bnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53&#10;My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0ZsYWcxIiBvdmVyZmxvdz0iaGlkZGVuIj48cGF0&#10;aCBkPSJNMjMgOEMyMS4zNDMxIDggMjAgOS4zNDMxNSAyMCAxMUwyMCA4OCAyNiA4OCAyNiAxMUMy&#10;NiA5LjM0MzE1IDI0LjY1NjkgOCAyMyA4WiIgc3Ryb2tlPSIjQzAwMDAwIiBzdHJva2Utd2lkdGg9&#10;IjAuOTk5ODk1IiBmaWxsPSIjQzAwMDAwIi8+PHBhdGggZD0iTTMwIDEwIDc4IDMwIDMwIDUwIDMw&#10;IDEwWiIgc3Ryb2tlPSIjQzAwMDAwIiBzdHJva2Utd2lkdGg9IjAuOTk5ODk1IiBmaWxsPSIjQzAw&#10;MDAwIi8+PC9zdmc+UEsDBBQABgAIAAAAIQAzuJOv1AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8MwDIXvSPyHyEjcWEqHxlSaToCEtCtlP8BtTFponKrJuvLvZ+AAF1tPz3r+Xrlb/KBmmmIf&#10;2MDtKgNF3AbbszNweHu52YKKCdniEJgMfFGEXXV5UWJhw4lfaa6TUxLCsUADXUpjoXVsO/IYV2Ek&#10;Fu89TB6TyMlpO+FJwv2g8yzbaI89y4cOR3ruqP2sj95A7dbzh3tq8621630csLFxc2/M9dXy+AAq&#10;0ZL+juEbX9ChEqYmHNlGNRiQIulnipffiWp+t65K/Z+9OgMAAP//AwBQSwMEFAAGAAgAAAAhACJW&#10;Du7HAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZS&#10;SnxZSiFrSB9A2DqfyVk2lhuat49plgYC3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUl&#10;FdnhmpgMXEhgN22etgdasbaQLCGLahQWA0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28G&#10;THdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2KxPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw76&#10;7rnTFQAA//8DAFBLAQItABQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAARAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADGDKnPeAQAA+QMAAA4AAAAAAAAAAAAA&#10;AAAAQwIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhALCOkPI5BwAAOQcAABQAAAAAAAAA&#10;AAAAAAAATQQAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAB69NKZ+AQAAfgEA&#10;ABQAAAAAAAAAAAAAAAAAuAsAAGRycy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhADO4&#10;k6/UAAAAAwEAAA8AAAAAAAAAAAAAAAAAaA0AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAA&#10;IQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAAAAAAAGkOAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;UEsFBgAAAAAHAAcAvgEAAGcPAAAAAA==&#10;" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="" cropleft="-6164f" cropright="-6164f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Flag1 with solid fill" style="width:1in;height:1in;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Flag1 with solid fill" style="width:1in;height:1in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="Flag1 with solid fill"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00CE0889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40A69B14"/>
     <w:lvl w:ilvl="0" w:tplc="D822418C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -21763,50 +23529,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04611FB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF506EC6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A8166C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC00EB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21875,51 +23754,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D34585"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7876B1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22024,51 +23903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4509FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E743AE2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22137,51 +24016,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CC344D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64D25B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22250,51 +24129,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16306E7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F26488F8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -22339,51 +24218,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19B15F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD7E2C1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22452,51 +24331,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF06AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B225BF8"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -22541,51 +24420,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CE9520D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0382FC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22690,51 +24569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D130E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9640AC20"/>
     <w:lvl w:ilvl="0" w:tplc="A6CEBA4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -22779,51 +24658,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D754A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="337438D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -22868,51 +24747,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="218E04CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99084C2A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22954,51 +24833,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B84BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D78E0936"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23067,51 +24946,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26152DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75FCAD66"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23180,51 +25059,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26693A0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C00BB5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23325,51 +25204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="269A0DC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D48BFE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23474,51 +25353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28C250CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AD0B528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23587,51 +25466,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29C82539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60E47FE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -23676,51 +25555,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A036E33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF8EEF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23789,51 +25668,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B8D7B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A98F4"/>
     <w:lvl w:ilvl="0" w:tplc="415A9796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE90DFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23902,51 +25781,51 @@
     <w:lvl w:ilvl="7" w:tplc="29283ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F2C06A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D5E1A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F30F426"/>
     <w:lvl w:ilvl="0" w:tplc="FC82BAF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="103082DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24043,51 +25922,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D9FAD516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DFB3C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="288E2A12"/>
     <w:lvl w:ilvl="0" w:tplc="415A9796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24156,51 +26035,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FCF6655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F18F612"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -24245,51 +26124,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343D57B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10B66E74"/>
     <w:lvl w:ilvl="0" w:tplc="C9D4835E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="25EAFC86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24386,51 +26265,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="86667880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3474098D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B36B2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24535,51 +26414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7E0F2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -24621,51 +26500,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA15E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D45C8DE2"/>
     <w:lvl w:ilvl="0" w:tplc="83829620">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Tabulasjautjumasadaa"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -24715,51 +26594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C92E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4616BC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24801,51 +26680,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4240491F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="029EB238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24950,51 +26829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4958099A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13CCFA6C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25063,51 +26942,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E106F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF8CD60"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25176,51 +27055,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56972094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FECA20DE"/>
     <w:lvl w:ilvl="0" w:tplc="0F20800C">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25289,51 +27168,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57017FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1428BE24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25402,51 +27281,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57662661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29A0341E"/>
     <w:lvl w:ilvl="0" w:tplc="CE6A4122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3846674C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25543,51 +27422,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C0E4A214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E540DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DF25ABE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25632,51 +27511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58E04847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13B8DE28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25745,51 +27624,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3C4014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F18F612"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25834,51 +27713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C637A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AE85FB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25923,51 +27802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CEC040A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56F2050A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26036,51 +27915,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E4011C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3ABEE034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26149,51 +28028,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="600B5A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4146657C"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -26238,51 +28117,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61BE0E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5A28552"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26351,51 +28230,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637C4778"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BCCE7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26500,51 +28379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64ED1E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9165658"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26589,51 +28468,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="683E6153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F18F612"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -26678,51 +28557,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694552E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63808C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26827,51 +28706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A562CA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7CE7C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -26945,51 +28824,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B364C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4616BC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27031,51 +28910,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAC10C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49C0BAB0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27117,51 +28996,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73B66467"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3322F0CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27266,51 +29145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75410797"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0B668C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27415,51 +29294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75CE3E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD08DD0C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27504,51 +29383,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C272E95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="805A5F4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27617,51 +29496,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CFA5352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32429692"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27707,389 +29586,395 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="84883915">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="676620768">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1734967064">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="828519924">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="141821327">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="139931106">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="326832576">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="244150296">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="386957124">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="77599366">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="379134587">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1189879999">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1295260116">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1869951838">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="498084340">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2011056522">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="521018945">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="685014324">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1262296918">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1551116845">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="898172387">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="748769088">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="70929168">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="136609289">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1191723983">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="167134686">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="63646977">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="807864010">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="866021599">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="844712458">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1406226162">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1976332474">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1869951838">
+  <w:num w:numId="33" w16cid:durableId="300968530">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="406614114">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="825779937">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1984381335">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="774204223">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1929458509">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1919946181">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="716899856">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1734699768">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1790705973">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1143691501">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="498084340">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="44" w16cid:durableId="1913150237">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2011056522">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="45" w16cid:durableId="406997782">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="521018945">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="46" w16cid:durableId="684094752">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="685014324">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="47" w16cid:durableId="793602890">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1262296918">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="48" w16cid:durableId="1012340584">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1551116845">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="49" w16cid:durableId="724983597">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="898172387">
+  <w:num w:numId="50" w16cid:durableId="1160848408">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1041898720">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="748769088">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="52" w16cid:durableId="1224484778">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="70929168">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="53" w16cid:durableId="861363928">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="136609289">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="54" w16cid:durableId="441455461">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1191723983">
-[...2 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="167134686">
+  <w:num w:numId="55" w16cid:durableId="574438323">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="63646977">
-[...83 lines deleted...]
-  <w:num w:numId="55" w16cid:durableId="574438323">
+  <w:num w:numId="56" w16cid:durableId="177693235">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D102B3"/>
     <w:rsid w:val="00000506"/>
     <w:rsid w:val="00000D00"/>
     <w:rsid w:val="000012BA"/>
+    <w:rsid w:val="00001A95"/>
     <w:rsid w:val="0000265A"/>
     <w:rsid w:val="00002774"/>
     <w:rsid w:val="00002D6D"/>
     <w:rsid w:val="0000332C"/>
     <w:rsid w:val="000036E5"/>
     <w:rsid w:val="00003F16"/>
     <w:rsid w:val="000047E0"/>
     <w:rsid w:val="00004934"/>
     <w:rsid w:val="00005002"/>
     <w:rsid w:val="000050D3"/>
     <w:rsid w:val="000066BD"/>
     <w:rsid w:val="00007243"/>
     <w:rsid w:val="00007AC2"/>
     <w:rsid w:val="00007F35"/>
     <w:rsid w:val="00010094"/>
     <w:rsid w:val="00010E73"/>
     <w:rsid w:val="00011528"/>
     <w:rsid w:val="00011D19"/>
     <w:rsid w:val="00012F53"/>
     <w:rsid w:val="00013136"/>
     <w:rsid w:val="00013511"/>
     <w:rsid w:val="0001372C"/>
     <w:rsid w:val="00013A96"/>
     <w:rsid w:val="00013AC5"/>
     <w:rsid w:val="00013F0A"/>
     <w:rsid w:val="00015986"/>
     <w:rsid w:val="0001633D"/>
     <w:rsid w:val="00016ABB"/>
     <w:rsid w:val="00017301"/>
     <w:rsid w:val="000179E4"/>
     <w:rsid w:val="00017ADD"/>
     <w:rsid w:val="00017C0D"/>
     <w:rsid w:val="00020C89"/>
     <w:rsid w:val="00020F57"/>
     <w:rsid w:val="00020F93"/>
     <w:rsid w:val="00021CC5"/>
     <w:rsid w:val="00021D97"/>
     <w:rsid w:val="00022676"/>
     <w:rsid w:val="00022C8E"/>
     <w:rsid w:val="00024046"/>
     <w:rsid w:val="00024101"/>
     <w:rsid w:val="00025114"/>
     <w:rsid w:val="0002547A"/>
+    <w:rsid w:val="00025886"/>
     <w:rsid w:val="000259E4"/>
     <w:rsid w:val="00025DAA"/>
     <w:rsid w:val="00025DE0"/>
     <w:rsid w:val="0002661E"/>
     <w:rsid w:val="0002678B"/>
     <w:rsid w:val="00026A31"/>
     <w:rsid w:val="00030A8E"/>
     <w:rsid w:val="00030AE0"/>
     <w:rsid w:val="00030B70"/>
     <w:rsid w:val="000312D1"/>
     <w:rsid w:val="00031AB3"/>
     <w:rsid w:val="00032224"/>
     <w:rsid w:val="0003262B"/>
     <w:rsid w:val="0003273F"/>
     <w:rsid w:val="00032E78"/>
     <w:rsid w:val="0003383F"/>
     <w:rsid w:val="000339F3"/>
     <w:rsid w:val="00033E74"/>
     <w:rsid w:val="00034317"/>
     <w:rsid w:val="000347C0"/>
     <w:rsid w:val="000349F5"/>
     <w:rsid w:val="00035490"/>
     <w:rsid w:val="00035645"/>
     <w:rsid w:val="0003588B"/>
     <w:rsid w:val="00036586"/>
     <w:rsid w:val="00037625"/>
     <w:rsid w:val="00037A00"/>
     <w:rsid w:val="00037FE7"/>
     <w:rsid w:val="00040624"/>
     <w:rsid w:val="000406F5"/>
     <w:rsid w:val="00040F33"/>
     <w:rsid w:val="000410E5"/>
     <w:rsid w:val="000411AD"/>
     <w:rsid w:val="00041523"/>
     <w:rsid w:val="0004180D"/>
     <w:rsid w:val="00041FFD"/>
     <w:rsid w:val="0004255C"/>
     <w:rsid w:val="0004256F"/>
     <w:rsid w:val="0004343F"/>
     <w:rsid w:val="000436B5"/>
     <w:rsid w:val="000438C9"/>
     <w:rsid w:val="00044FCD"/>
+    <w:rsid w:val="00045DB2"/>
     <w:rsid w:val="00046553"/>
     <w:rsid w:val="000468D9"/>
     <w:rsid w:val="00046B7F"/>
     <w:rsid w:val="000471BF"/>
     <w:rsid w:val="000473F3"/>
     <w:rsid w:val="00047766"/>
     <w:rsid w:val="00047D7F"/>
     <w:rsid w:val="00047DC9"/>
     <w:rsid w:val="000503CD"/>
     <w:rsid w:val="00050724"/>
     <w:rsid w:val="00050AE2"/>
     <w:rsid w:val="00051B11"/>
     <w:rsid w:val="0005261F"/>
     <w:rsid w:val="00052661"/>
     <w:rsid w:val="00052CEB"/>
     <w:rsid w:val="000536B2"/>
     <w:rsid w:val="00054655"/>
     <w:rsid w:val="00056AA4"/>
     <w:rsid w:val="00056B20"/>
     <w:rsid w:val="00056B36"/>
     <w:rsid w:val="00057226"/>
     <w:rsid w:val="0006038C"/>
     <w:rsid w:val="000606E2"/>
     <w:rsid w:val="00060F92"/>
     <w:rsid w:val="000611C6"/>
@@ -28167,50 +30052,51 @@
     <w:rsid w:val="00091981"/>
     <w:rsid w:val="000926AF"/>
     <w:rsid w:val="00092B35"/>
     <w:rsid w:val="00092CC2"/>
     <w:rsid w:val="000933EE"/>
     <w:rsid w:val="00093610"/>
     <w:rsid w:val="0009364A"/>
     <w:rsid w:val="00093AF8"/>
     <w:rsid w:val="0009435C"/>
     <w:rsid w:val="00094449"/>
     <w:rsid w:val="0009453C"/>
     <w:rsid w:val="0009521E"/>
     <w:rsid w:val="00095472"/>
     <w:rsid w:val="0009596F"/>
     <w:rsid w:val="00095B9B"/>
     <w:rsid w:val="00096148"/>
     <w:rsid w:val="000966B2"/>
     <w:rsid w:val="00097BFE"/>
     <w:rsid w:val="00097FDD"/>
     <w:rsid w:val="000A0665"/>
     <w:rsid w:val="000A1083"/>
     <w:rsid w:val="000A1291"/>
     <w:rsid w:val="000A1634"/>
     <w:rsid w:val="000A1CF5"/>
     <w:rsid w:val="000A223B"/>
+    <w:rsid w:val="000A240C"/>
     <w:rsid w:val="000A2B8B"/>
     <w:rsid w:val="000A2D9F"/>
     <w:rsid w:val="000A2F20"/>
     <w:rsid w:val="000A311C"/>
     <w:rsid w:val="000A37F9"/>
     <w:rsid w:val="000A45DF"/>
     <w:rsid w:val="000A5243"/>
     <w:rsid w:val="000A5341"/>
     <w:rsid w:val="000A6382"/>
     <w:rsid w:val="000A66E2"/>
     <w:rsid w:val="000A677D"/>
     <w:rsid w:val="000A6842"/>
     <w:rsid w:val="000A6A82"/>
     <w:rsid w:val="000A6E68"/>
     <w:rsid w:val="000A7306"/>
     <w:rsid w:val="000A7380"/>
     <w:rsid w:val="000A7E0B"/>
     <w:rsid w:val="000A7F76"/>
     <w:rsid w:val="000B04A3"/>
     <w:rsid w:val="000B0FA3"/>
     <w:rsid w:val="000B1E00"/>
     <w:rsid w:val="000B1FC2"/>
     <w:rsid w:val="000B216F"/>
     <w:rsid w:val="000B2669"/>
     <w:rsid w:val="000B26BD"/>
@@ -28259,117 +30145,119 @@
     <w:rsid w:val="000D20AB"/>
     <w:rsid w:val="000D29D0"/>
     <w:rsid w:val="000D29D3"/>
     <w:rsid w:val="000D29DB"/>
     <w:rsid w:val="000D3E1B"/>
     <w:rsid w:val="000D4769"/>
     <w:rsid w:val="000D54AA"/>
     <w:rsid w:val="000D5BFC"/>
     <w:rsid w:val="000D5C18"/>
     <w:rsid w:val="000D601D"/>
     <w:rsid w:val="000D65F9"/>
     <w:rsid w:val="000D7324"/>
     <w:rsid w:val="000D7D15"/>
     <w:rsid w:val="000D7F76"/>
     <w:rsid w:val="000E0927"/>
     <w:rsid w:val="000E1263"/>
     <w:rsid w:val="000E157F"/>
     <w:rsid w:val="000E1E41"/>
     <w:rsid w:val="000E2606"/>
     <w:rsid w:val="000E2620"/>
     <w:rsid w:val="000E31DB"/>
     <w:rsid w:val="000E3B98"/>
     <w:rsid w:val="000E4039"/>
     <w:rsid w:val="000E4463"/>
     <w:rsid w:val="000E45E7"/>
+    <w:rsid w:val="000E4A41"/>
     <w:rsid w:val="000E4DE8"/>
     <w:rsid w:val="000E4E4E"/>
     <w:rsid w:val="000E512D"/>
     <w:rsid w:val="000E5670"/>
     <w:rsid w:val="000E5730"/>
     <w:rsid w:val="000E5B2F"/>
     <w:rsid w:val="000E5C89"/>
     <w:rsid w:val="000E5EAC"/>
     <w:rsid w:val="000E5ECD"/>
     <w:rsid w:val="000E61C0"/>
     <w:rsid w:val="000E66E7"/>
     <w:rsid w:val="000E6811"/>
     <w:rsid w:val="000E7419"/>
     <w:rsid w:val="000E7994"/>
     <w:rsid w:val="000F0438"/>
     <w:rsid w:val="000F1A85"/>
-    <w:rsid w:val="000F2364"/>
     <w:rsid w:val="000F3CA2"/>
     <w:rsid w:val="000F5D54"/>
     <w:rsid w:val="001000D6"/>
     <w:rsid w:val="00100518"/>
     <w:rsid w:val="00102053"/>
     <w:rsid w:val="00102792"/>
     <w:rsid w:val="00103831"/>
     <w:rsid w:val="00103E85"/>
     <w:rsid w:val="00104C11"/>
     <w:rsid w:val="00104CD0"/>
     <w:rsid w:val="00104E26"/>
     <w:rsid w:val="00105A1C"/>
     <w:rsid w:val="00105A7E"/>
     <w:rsid w:val="00105AB2"/>
     <w:rsid w:val="00106E49"/>
     <w:rsid w:val="00106E5F"/>
     <w:rsid w:val="00107A84"/>
     <w:rsid w:val="00110AF4"/>
     <w:rsid w:val="001117AB"/>
     <w:rsid w:val="00111A4C"/>
     <w:rsid w:val="001125D2"/>
     <w:rsid w:val="0011262E"/>
     <w:rsid w:val="00114750"/>
     <w:rsid w:val="00114B6F"/>
     <w:rsid w:val="00114D15"/>
     <w:rsid w:val="00114D80"/>
     <w:rsid w:val="00114F82"/>
     <w:rsid w:val="00115B71"/>
     <w:rsid w:val="00116008"/>
+    <w:rsid w:val="00116036"/>
     <w:rsid w:val="00116039"/>
     <w:rsid w:val="00117013"/>
     <w:rsid w:val="001172A9"/>
     <w:rsid w:val="0011738B"/>
     <w:rsid w:val="0011750D"/>
     <w:rsid w:val="00117F7E"/>
     <w:rsid w:val="00120E1F"/>
     <w:rsid w:val="00120E33"/>
     <w:rsid w:val="00121357"/>
     <w:rsid w:val="0012165F"/>
     <w:rsid w:val="001217CD"/>
     <w:rsid w:val="00122502"/>
     <w:rsid w:val="001225FF"/>
     <w:rsid w:val="00122DB0"/>
     <w:rsid w:val="0012323F"/>
     <w:rsid w:val="0012357E"/>
     <w:rsid w:val="001239EA"/>
     <w:rsid w:val="00123B67"/>
     <w:rsid w:val="00123D8A"/>
     <w:rsid w:val="0012421A"/>
     <w:rsid w:val="001248E5"/>
+    <w:rsid w:val="00124B3F"/>
     <w:rsid w:val="001253EF"/>
     <w:rsid w:val="0012562E"/>
     <w:rsid w:val="00125A59"/>
     <w:rsid w:val="00125AEE"/>
     <w:rsid w:val="00125F03"/>
     <w:rsid w:val="00126C7D"/>
     <w:rsid w:val="001272C7"/>
     <w:rsid w:val="00127413"/>
     <w:rsid w:val="00127A48"/>
     <w:rsid w:val="00127BE1"/>
     <w:rsid w:val="00130730"/>
     <w:rsid w:val="00130A67"/>
     <w:rsid w:val="00130B50"/>
     <w:rsid w:val="001310DA"/>
     <w:rsid w:val="001316E0"/>
     <w:rsid w:val="0013201F"/>
     <w:rsid w:val="001326A0"/>
     <w:rsid w:val="0013274B"/>
     <w:rsid w:val="00132990"/>
     <w:rsid w:val="00132A73"/>
     <w:rsid w:val="0013307E"/>
     <w:rsid w:val="00133173"/>
     <w:rsid w:val="00134EA4"/>
     <w:rsid w:val="00135B3C"/>
     <w:rsid w:val="00136DC0"/>
@@ -28608,50 +30496,51 @@
     <w:rsid w:val="001E556F"/>
     <w:rsid w:val="001E6C4F"/>
     <w:rsid w:val="001E737D"/>
     <w:rsid w:val="001E7FC7"/>
     <w:rsid w:val="001F056F"/>
     <w:rsid w:val="001F0814"/>
     <w:rsid w:val="001F0977"/>
     <w:rsid w:val="001F0F8D"/>
     <w:rsid w:val="001F102B"/>
     <w:rsid w:val="001F111D"/>
     <w:rsid w:val="001F14E3"/>
     <w:rsid w:val="001F179A"/>
     <w:rsid w:val="001F1CDF"/>
     <w:rsid w:val="001F2791"/>
     <w:rsid w:val="001F2E5C"/>
     <w:rsid w:val="001F31F4"/>
     <w:rsid w:val="001F42A3"/>
     <w:rsid w:val="001F45B7"/>
     <w:rsid w:val="001F4964"/>
     <w:rsid w:val="001F4D8C"/>
     <w:rsid w:val="001F5077"/>
     <w:rsid w:val="001F5232"/>
     <w:rsid w:val="001F584D"/>
     <w:rsid w:val="001F5E2C"/>
     <w:rsid w:val="001F5EF4"/>
+    <w:rsid w:val="001F64E6"/>
     <w:rsid w:val="001F6A44"/>
     <w:rsid w:val="001F6F4B"/>
     <w:rsid w:val="001F7024"/>
     <w:rsid w:val="001F796B"/>
     <w:rsid w:val="001F7FF7"/>
     <w:rsid w:val="00200368"/>
     <w:rsid w:val="00200538"/>
     <w:rsid w:val="002008D9"/>
     <w:rsid w:val="00200F1E"/>
     <w:rsid w:val="002011F2"/>
     <w:rsid w:val="0020130C"/>
     <w:rsid w:val="002019F8"/>
     <w:rsid w:val="00201B4B"/>
     <w:rsid w:val="00201BF6"/>
     <w:rsid w:val="00202093"/>
     <w:rsid w:val="0020242F"/>
     <w:rsid w:val="002027A6"/>
     <w:rsid w:val="00202AB4"/>
     <w:rsid w:val="00202BEB"/>
     <w:rsid w:val="00203107"/>
     <w:rsid w:val="00203608"/>
     <w:rsid w:val="00203863"/>
     <w:rsid w:val="00203CEF"/>
     <w:rsid w:val="00204461"/>
     <w:rsid w:val="00204559"/>
@@ -28683,93 +30572,95 @@
     <w:rsid w:val="00213CD2"/>
     <w:rsid w:val="00214371"/>
     <w:rsid w:val="00214601"/>
     <w:rsid w:val="0021475A"/>
     <w:rsid w:val="002150D4"/>
     <w:rsid w:val="00215404"/>
     <w:rsid w:val="002155F7"/>
     <w:rsid w:val="00216982"/>
     <w:rsid w:val="00217038"/>
     <w:rsid w:val="002171C4"/>
     <w:rsid w:val="00217563"/>
     <w:rsid w:val="00220534"/>
     <w:rsid w:val="00220857"/>
     <w:rsid w:val="002210DD"/>
     <w:rsid w:val="00221BE1"/>
     <w:rsid w:val="00223532"/>
     <w:rsid w:val="002245EC"/>
     <w:rsid w:val="00224D72"/>
     <w:rsid w:val="00224E9B"/>
     <w:rsid w:val="002256CB"/>
     <w:rsid w:val="002256FD"/>
     <w:rsid w:val="002257AB"/>
     <w:rsid w:val="00226058"/>
     <w:rsid w:val="00226BFB"/>
     <w:rsid w:val="00226CB6"/>
+    <w:rsid w:val="002271DE"/>
     <w:rsid w:val="00227BF0"/>
     <w:rsid w:val="002300B3"/>
     <w:rsid w:val="002305EE"/>
     <w:rsid w:val="00230831"/>
     <w:rsid w:val="002308C6"/>
     <w:rsid w:val="00230954"/>
     <w:rsid w:val="00230AFB"/>
     <w:rsid w:val="00231400"/>
     <w:rsid w:val="002318F5"/>
     <w:rsid w:val="00231927"/>
     <w:rsid w:val="002324AB"/>
     <w:rsid w:val="002327F1"/>
     <w:rsid w:val="00233090"/>
     <w:rsid w:val="002331A5"/>
     <w:rsid w:val="00233B24"/>
     <w:rsid w:val="002349EF"/>
     <w:rsid w:val="00235457"/>
     <w:rsid w:val="00235501"/>
     <w:rsid w:val="00235F10"/>
     <w:rsid w:val="002361FA"/>
     <w:rsid w:val="00236A86"/>
     <w:rsid w:val="002372D6"/>
     <w:rsid w:val="002375CA"/>
     <w:rsid w:val="00237F7C"/>
     <w:rsid w:val="00240304"/>
     <w:rsid w:val="00240325"/>
     <w:rsid w:val="0024080A"/>
     <w:rsid w:val="0024166C"/>
     <w:rsid w:val="0024178D"/>
     <w:rsid w:val="002419A9"/>
     <w:rsid w:val="00241A0F"/>
     <w:rsid w:val="00242709"/>
     <w:rsid w:val="0024270A"/>
     <w:rsid w:val="00242BAE"/>
     <w:rsid w:val="00242FCE"/>
     <w:rsid w:val="00243BB9"/>
     <w:rsid w:val="00243C05"/>
     <w:rsid w:val="00243E84"/>
     <w:rsid w:val="00244417"/>
     <w:rsid w:val="002447FC"/>
     <w:rsid w:val="00244D0A"/>
     <w:rsid w:val="00244D8C"/>
     <w:rsid w:val="00245376"/>
+    <w:rsid w:val="002454B4"/>
     <w:rsid w:val="002454E9"/>
     <w:rsid w:val="00245D18"/>
     <w:rsid w:val="00245E06"/>
     <w:rsid w:val="00246B22"/>
     <w:rsid w:val="002473DC"/>
     <w:rsid w:val="00247A51"/>
     <w:rsid w:val="00250365"/>
     <w:rsid w:val="0025063C"/>
     <w:rsid w:val="00250827"/>
     <w:rsid w:val="0025106F"/>
     <w:rsid w:val="0025129B"/>
     <w:rsid w:val="00251515"/>
     <w:rsid w:val="00251521"/>
     <w:rsid w:val="002517FB"/>
     <w:rsid w:val="00251C40"/>
     <w:rsid w:val="00252107"/>
     <w:rsid w:val="00252532"/>
     <w:rsid w:val="00252952"/>
     <w:rsid w:val="00253072"/>
     <w:rsid w:val="0025339D"/>
     <w:rsid w:val="00253A70"/>
     <w:rsid w:val="00253DA9"/>
     <w:rsid w:val="00254057"/>
     <w:rsid w:val="00254BFE"/>
     <w:rsid w:val="00255467"/>
@@ -28810,68 +30701,70 @@
     <w:rsid w:val="00273E92"/>
     <w:rsid w:val="00274363"/>
     <w:rsid w:val="00274833"/>
     <w:rsid w:val="00274E1A"/>
     <w:rsid w:val="002753D3"/>
     <w:rsid w:val="002759B2"/>
     <w:rsid w:val="00275B12"/>
     <w:rsid w:val="00275B53"/>
     <w:rsid w:val="002761F5"/>
     <w:rsid w:val="00276649"/>
     <w:rsid w:val="002771FB"/>
     <w:rsid w:val="0027744E"/>
     <w:rsid w:val="0027799F"/>
     <w:rsid w:val="0028025A"/>
     <w:rsid w:val="002805E6"/>
     <w:rsid w:val="002807BE"/>
     <w:rsid w:val="00281326"/>
     <w:rsid w:val="00281588"/>
     <w:rsid w:val="00281B1E"/>
     <w:rsid w:val="002824EC"/>
     <w:rsid w:val="00282590"/>
     <w:rsid w:val="00282807"/>
     <w:rsid w:val="00282D2D"/>
     <w:rsid w:val="002835D0"/>
     <w:rsid w:val="0028360B"/>
+    <w:rsid w:val="00284BF8"/>
     <w:rsid w:val="00285222"/>
     <w:rsid w:val="00285C78"/>
     <w:rsid w:val="00285D5C"/>
     <w:rsid w:val="00286205"/>
     <w:rsid w:val="0028665E"/>
     <w:rsid w:val="0028673C"/>
     <w:rsid w:val="002869F6"/>
     <w:rsid w:val="00286EBA"/>
     <w:rsid w:val="002874A2"/>
     <w:rsid w:val="00290104"/>
     <w:rsid w:val="00290762"/>
     <w:rsid w:val="002908A0"/>
     <w:rsid w:val="00290E25"/>
     <w:rsid w:val="0029115C"/>
     <w:rsid w:val="002912C1"/>
     <w:rsid w:val="002920EF"/>
     <w:rsid w:val="0029265E"/>
     <w:rsid w:val="0029269D"/>
+    <w:rsid w:val="00292B1A"/>
     <w:rsid w:val="00293391"/>
     <w:rsid w:val="00293F3A"/>
     <w:rsid w:val="002940F9"/>
     <w:rsid w:val="00294B1C"/>
     <w:rsid w:val="00295D82"/>
     <w:rsid w:val="00295F02"/>
     <w:rsid w:val="00296139"/>
     <w:rsid w:val="00297FBC"/>
     <w:rsid w:val="002A00D8"/>
     <w:rsid w:val="002A013A"/>
     <w:rsid w:val="002A0AEE"/>
     <w:rsid w:val="002A1173"/>
     <w:rsid w:val="002A1A24"/>
     <w:rsid w:val="002A1A97"/>
     <w:rsid w:val="002A1BB6"/>
     <w:rsid w:val="002A21DA"/>
     <w:rsid w:val="002A26EF"/>
     <w:rsid w:val="002A2877"/>
     <w:rsid w:val="002A29BB"/>
     <w:rsid w:val="002A2E67"/>
     <w:rsid w:val="002A38D5"/>
     <w:rsid w:val="002A3F1C"/>
     <w:rsid w:val="002A3F9B"/>
     <w:rsid w:val="002A4045"/>
     <w:rsid w:val="002A4F66"/>
@@ -28903,59 +30796,61 @@
     <w:rsid w:val="002B45A8"/>
     <w:rsid w:val="002B4A15"/>
     <w:rsid w:val="002B4D1E"/>
     <w:rsid w:val="002B6002"/>
     <w:rsid w:val="002B6096"/>
     <w:rsid w:val="002B7D04"/>
     <w:rsid w:val="002C016C"/>
     <w:rsid w:val="002C0986"/>
     <w:rsid w:val="002C1486"/>
     <w:rsid w:val="002C2145"/>
     <w:rsid w:val="002C21FE"/>
     <w:rsid w:val="002C2318"/>
     <w:rsid w:val="002C285A"/>
     <w:rsid w:val="002C2949"/>
     <w:rsid w:val="002C2DBC"/>
     <w:rsid w:val="002C30AA"/>
     <w:rsid w:val="002C4E9B"/>
     <w:rsid w:val="002C570E"/>
     <w:rsid w:val="002C5C15"/>
     <w:rsid w:val="002C6459"/>
     <w:rsid w:val="002C73B3"/>
     <w:rsid w:val="002C7D08"/>
     <w:rsid w:val="002D0BC9"/>
     <w:rsid w:val="002D0D05"/>
     <w:rsid w:val="002D1372"/>
+    <w:rsid w:val="002D197E"/>
     <w:rsid w:val="002D2228"/>
     <w:rsid w:val="002D23D7"/>
     <w:rsid w:val="002D2E0E"/>
     <w:rsid w:val="002D2EF8"/>
     <w:rsid w:val="002D3062"/>
     <w:rsid w:val="002D36A0"/>
     <w:rsid w:val="002D39C8"/>
     <w:rsid w:val="002D3B43"/>
     <w:rsid w:val="002D3B62"/>
+    <w:rsid w:val="002D4426"/>
     <w:rsid w:val="002D47C1"/>
     <w:rsid w:val="002D5B17"/>
     <w:rsid w:val="002D6468"/>
     <w:rsid w:val="002D66D9"/>
     <w:rsid w:val="002D7F76"/>
     <w:rsid w:val="002E0C70"/>
     <w:rsid w:val="002E0D35"/>
     <w:rsid w:val="002E0F14"/>
     <w:rsid w:val="002E1CA7"/>
     <w:rsid w:val="002E1DE5"/>
     <w:rsid w:val="002E2220"/>
     <w:rsid w:val="002E22B4"/>
     <w:rsid w:val="002E230F"/>
     <w:rsid w:val="002E2340"/>
     <w:rsid w:val="002E253B"/>
     <w:rsid w:val="002E2A69"/>
     <w:rsid w:val="002E35A9"/>
     <w:rsid w:val="002E457C"/>
     <w:rsid w:val="002E4A0A"/>
     <w:rsid w:val="002E5524"/>
     <w:rsid w:val="002E58E8"/>
     <w:rsid w:val="002E615A"/>
     <w:rsid w:val="002E6838"/>
     <w:rsid w:val="002E6F3E"/>
     <w:rsid w:val="002E6FD6"/>
@@ -29006,61 +30901,63 @@
     <w:rsid w:val="003068A8"/>
     <w:rsid w:val="00307545"/>
     <w:rsid w:val="0030795B"/>
     <w:rsid w:val="00307C2C"/>
     <w:rsid w:val="00307EE9"/>
     <w:rsid w:val="003108ED"/>
     <w:rsid w:val="0031150B"/>
     <w:rsid w:val="00311D53"/>
     <w:rsid w:val="00312E28"/>
     <w:rsid w:val="00313079"/>
     <w:rsid w:val="00313095"/>
     <w:rsid w:val="003135C4"/>
     <w:rsid w:val="00314420"/>
     <w:rsid w:val="003147B0"/>
     <w:rsid w:val="00314F6D"/>
     <w:rsid w:val="0031536D"/>
     <w:rsid w:val="003153B3"/>
     <w:rsid w:val="003156D9"/>
     <w:rsid w:val="00316942"/>
     <w:rsid w:val="00317C14"/>
     <w:rsid w:val="00320840"/>
     <w:rsid w:val="003216DE"/>
     <w:rsid w:val="003216FE"/>
     <w:rsid w:val="00321CDF"/>
     <w:rsid w:val="00321E0E"/>
+    <w:rsid w:val="003224A5"/>
     <w:rsid w:val="00322965"/>
     <w:rsid w:val="003232DD"/>
     <w:rsid w:val="003238E6"/>
     <w:rsid w:val="00324BF5"/>
     <w:rsid w:val="00324E62"/>
     <w:rsid w:val="00326133"/>
     <w:rsid w:val="00327275"/>
     <w:rsid w:val="00327603"/>
     <w:rsid w:val="00331078"/>
     <w:rsid w:val="003311E5"/>
     <w:rsid w:val="003318EF"/>
+    <w:rsid w:val="003322CE"/>
     <w:rsid w:val="00332583"/>
     <w:rsid w:val="00332D7E"/>
     <w:rsid w:val="00333A77"/>
     <w:rsid w:val="00333F94"/>
     <w:rsid w:val="00334371"/>
     <w:rsid w:val="003344D2"/>
     <w:rsid w:val="00334671"/>
     <w:rsid w:val="00335580"/>
     <w:rsid w:val="00335741"/>
     <w:rsid w:val="003357B0"/>
     <w:rsid w:val="003360F0"/>
     <w:rsid w:val="00336292"/>
     <w:rsid w:val="003362A9"/>
     <w:rsid w:val="0033658E"/>
     <w:rsid w:val="003365CA"/>
     <w:rsid w:val="00336990"/>
     <w:rsid w:val="00337225"/>
     <w:rsid w:val="00340098"/>
     <w:rsid w:val="0034014A"/>
     <w:rsid w:val="003404D8"/>
     <w:rsid w:val="00340D88"/>
     <w:rsid w:val="00340EA1"/>
     <w:rsid w:val="00341847"/>
     <w:rsid w:val="003421E7"/>
     <w:rsid w:val="0034254D"/>
@@ -29090,61 +30987,63 @@
     <w:rsid w:val="00354313"/>
     <w:rsid w:val="003547C0"/>
     <w:rsid w:val="00354B2A"/>
     <w:rsid w:val="00354FDC"/>
     <w:rsid w:val="003552BC"/>
     <w:rsid w:val="003553F5"/>
     <w:rsid w:val="00355982"/>
     <w:rsid w:val="00356319"/>
     <w:rsid w:val="0035632B"/>
     <w:rsid w:val="00357630"/>
     <w:rsid w:val="0035799C"/>
     <w:rsid w:val="00357B33"/>
     <w:rsid w:val="00357F86"/>
     <w:rsid w:val="0036008A"/>
     <w:rsid w:val="00360F35"/>
     <w:rsid w:val="003615B3"/>
     <w:rsid w:val="0036286F"/>
     <w:rsid w:val="00362CF8"/>
     <w:rsid w:val="00362F9F"/>
     <w:rsid w:val="00362FFE"/>
     <w:rsid w:val="0036379A"/>
     <w:rsid w:val="0036454F"/>
     <w:rsid w:val="003646C7"/>
     <w:rsid w:val="0036619B"/>
     <w:rsid w:val="00366B1E"/>
+    <w:rsid w:val="0036719C"/>
     <w:rsid w:val="003672F7"/>
     <w:rsid w:val="003675A1"/>
     <w:rsid w:val="00367627"/>
     <w:rsid w:val="00367C0E"/>
     <w:rsid w:val="00370079"/>
     <w:rsid w:val="003700B2"/>
     <w:rsid w:val="00370135"/>
     <w:rsid w:val="00370FBA"/>
     <w:rsid w:val="003716E4"/>
     <w:rsid w:val="00371AE6"/>
     <w:rsid w:val="00371FFD"/>
+    <w:rsid w:val="00372621"/>
     <w:rsid w:val="00372694"/>
     <w:rsid w:val="00372731"/>
     <w:rsid w:val="003728B3"/>
     <w:rsid w:val="0037301C"/>
     <w:rsid w:val="00373D3D"/>
     <w:rsid w:val="00373E60"/>
     <w:rsid w:val="00374660"/>
     <w:rsid w:val="003751B2"/>
     <w:rsid w:val="00375805"/>
     <w:rsid w:val="00375B92"/>
     <w:rsid w:val="00376007"/>
     <w:rsid w:val="00376158"/>
     <w:rsid w:val="0037675F"/>
     <w:rsid w:val="00376B72"/>
     <w:rsid w:val="00376C6F"/>
     <w:rsid w:val="00376E82"/>
     <w:rsid w:val="00376FB0"/>
     <w:rsid w:val="00377E05"/>
     <w:rsid w:val="00380EDD"/>
     <w:rsid w:val="003821B1"/>
     <w:rsid w:val="00382344"/>
     <w:rsid w:val="00382D03"/>
     <w:rsid w:val="00382D80"/>
     <w:rsid w:val="00383888"/>
     <w:rsid w:val="00383AA8"/>
@@ -29152,50 +31051,51 @@
     <w:rsid w:val="00384F62"/>
     <w:rsid w:val="003851E3"/>
     <w:rsid w:val="00385B87"/>
     <w:rsid w:val="00385E2A"/>
     <w:rsid w:val="0038681D"/>
     <w:rsid w:val="00386F15"/>
     <w:rsid w:val="003870BD"/>
     <w:rsid w:val="00387398"/>
     <w:rsid w:val="00387AC8"/>
     <w:rsid w:val="003907ED"/>
     <w:rsid w:val="00390916"/>
     <w:rsid w:val="00393F23"/>
     <w:rsid w:val="00394752"/>
     <w:rsid w:val="003952CB"/>
     <w:rsid w:val="003954BA"/>
     <w:rsid w:val="003959DA"/>
     <w:rsid w:val="00395BF4"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003963CB"/>
     <w:rsid w:val="00396436"/>
     <w:rsid w:val="003968EF"/>
     <w:rsid w:val="00396DB5"/>
     <w:rsid w:val="00396EBA"/>
     <w:rsid w:val="00397F24"/>
     <w:rsid w:val="003A0430"/>
+    <w:rsid w:val="003A0A17"/>
     <w:rsid w:val="003A20C1"/>
     <w:rsid w:val="003A22BE"/>
     <w:rsid w:val="003A24D9"/>
     <w:rsid w:val="003A28C9"/>
     <w:rsid w:val="003A2C6E"/>
     <w:rsid w:val="003A2DD1"/>
     <w:rsid w:val="003A3BC2"/>
     <w:rsid w:val="003A4718"/>
     <w:rsid w:val="003A4A60"/>
     <w:rsid w:val="003A4EE6"/>
     <w:rsid w:val="003A521F"/>
     <w:rsid w:val="003A5714"/>
     <w:rsid w:val="003A5749"/>
     <w:rsid w:val="003A5C6C"/>
     <w:rsid w:val="003A6962"/>
     <w:rsid w:val="003A69D3"/>
     <w:rsid w:val="003A792D"/>
     <w:rsid w:val="003A7CA3"/>
     <w:rsid w:val="003B050B"/>
     <w:rsid w:val="003B1B8A"/>
     <w:rsid w:val="003B1F89"/>
     <w:rsid w:val="003B20AE"/>
     <w:rsid w:val="003B2823"/>
     <w:rsid w:val="003B2FF6"/>
     <w:rsid w:val="003B42DF"/>
@@ -29205,50 +31105,51 @@
     <w:rsid w:val="003B6CF6"/>
     <w:rsid w:val="003B76CE"/>
     <w:rsid w:val="003B7717"/>
     <w:rsid w:val="003B7A34"/>
     <w:rsid w:val="003C0728"/>
     <w:rsid w:val="003C0B07"/>
     <w:rsid w:val="003C160E"/>
     <w:rsid w:val="003C1620"/>
     <w:rsid w:val="003C21D4"/>
     <w:rsid w:val="003C229F"/>
     <w:rsid w:val="003C28F5"/>
     <w:rsid w:val="003C2950"/>
     <w:rsid w:val="003C33C4"/>
     <w:rsid w:val="003C373F"/>
     <w:rsid w:val="003C37E5"/>
     <w:rsid w:val="003C385B"/>
     <w:rsid w:val="003C4E26"/>
     <w:rsid w:val="003C5344"/>
     <w:rsid w:val="003C53D1"/>
     <w:rsid w:val="003C6B1E"/>
     <w:rsid w:val="003D074B"/>
     <w:rsid w:val="003D08DF"/>
     <w:rsid w:val="003D09C3"/>
     <w:rsid w:val="003D0F33"/>
     <w:rsid w:val="003D107F"/>
+    <w:rsid w:val="003D13A4"/>
     <w:rsid w:val="003D15D8"/>
     <w:rsid w:val="003D1B21"/>
     <w:rsid w:val="003D2106"/>
     <w:rsid w:val="003D21DF"/>
     <w:rsid w:val="003D28B4"/>
     <w:rsid w:val="003D2AEB"/>
     <w:rsid w:val="003D2C11"/>
     <w:rsid w:val="003D30C0"/>
     <w:rsid w:val="003D32AE"/>
     <w:rsid w:val="003D33F1"/>
     <w:rsid w:val="003D36F1"/>
     <w:rsid w:val="003D4500"/>
     <w:rsid w:val="003D4AF4"/>
     <w:rsid w:val="003D4BCA"/>
     <w:rsid w:val="003D4E8A"/>
     <w:rsid w:val="003D51F8"/>
     <w:rsid w:val="003D542F"/>
     <w:rsid w:val="003D56B3"/>
     <w:rsid w:val="003D610F"/>
     <w:rsid w:val="003D68AC"/>
     <w:rsid w:val="003D6AC6"/>
     <w:rsid w:val="003D6C53"/>
     <w:rsid w:val="003E02DE"/>
     <w:rsid w:val="003E0BF0"/>
     <w:rsid w:val="003E11A6"/>
@@ -29298,142 +31199,147 @@
     <w:rsid w:val="003F677F"/>
     <w:rsid w:val="003F7017"/>
     <w:rsid w:val="003F7323"/>
     <w:rsid w:val="003F7365"/>
     <w:rsid w:val="003F78D0"/>
     <w:rsid w:val="003F7DCD"/>
     <w:rsid w:val="004002F9"/>
     <w:rsid w:val="0040070C"/>
     <w:rsid w:val="00400B06"/>
     <w:rsid w:val="00401072"/>
     <w:rsid w:val="004012A8"/>
     <w:rsid w:val="00401905"/>
     <w:rsid w:val="00401CA4"/>
     <w:rsid w:val="0040204D"/>
     <w:rsid w:val="00402B46"/>
     <w:rsid w:val="00402C68"/>
     <w:rsid w:val="00402D59"/>
     <w:rsid w:val="00402E1A"/>
     <w:rsid w:val="00402F42"/>
     <w:rsid w:val="004031A7"/>
     <w:rsid w:val="00403461"/>
     <w:rsid w:val="00403A80"/>
     <w:rsid w:val="004048DD"/>
     <w:rsid w:val="00404D6A"/>
     <w:rsid w:val="00405686"/>
+    <w:rsid w:val="00406211"/>
     <w:rsid w:val="004067A2"/>
     <w:rsid w:val="004071C1"/>
     <w:rsid w:val="004072BC"/>
     <w:rsid w:val="004101EB"/>
     <w:rsid w:val="00410256"/>
     <w:rsid w:val="0041072E"/>
     <w:rsid w:val="00410B96"/>
     <w:rsid w:val="004114DF"/>
     <w:rsid w:val="0041204F"/>
     <w:rsid w:val="004125E6"/>
     <w:rsid w:val="0041477C"/>
     <w:rsid w:val="00414B79"/>
     <w:rsid w:val="00414FD0"/>
     <w:rsid w:val="00415A29"/>
     <w:rsid w:val="00416463"/>
     <w:rsid w:val="00416588"/>
     <w:rsid w:val="00416694"/>
     <w:rsid w:val="00416DE9"/>
     <w:rsid w:val="00420362"/>
     <w:rsid w:val="004203FB"/>
     <w:rsid w:val="0042092D"/>
     <w:rsid w:val="00420B77"/>
     <w:rsid w:val="00420E20"/>
+    <w:rsid w:val="00421958"/>
     <w:rsid w:val="00421C66"/>
     <w:rsid w:val="00421E4A"/>
     <w:rsid w:val="00422E8F"/>
     <w:rsid w:val="00423325"/>
     <w:rsid w:val="00423349"/>
     <w:rsid w:val="004237A3"/>
     <w:rsid w:val="00423E40"/>
     <w:rsid w:val="00424D2E"/>
     <w:rsid w:val="004251B5"/>
     <w:rsid w:val="00425E56"/>
     <w:rsid w:val="00426B25"/>
     <w:rsid w:val="00426BEF"/>
     <w:rsid w:val="00426CB2"/>
     <w:rsid w:val="00426E72"/>
     <w:rsid w:val="00427092"/>
     <w:rsid w:val="00427365"/>
     <w:rsid w:val="00427790"/>
     <w:rsid w:val="00427942"/>
     <w:rsid w:val="00427A7C"/>
     <w:rsid w:val="00430104"/>
     <w:rsid w:val="00430FA3"/>
     <w:rsid w:val="0043107F"/>
     <w:rsid w:val="0043144A"/>
     <w:rsid w:val="00431783"/>
     <w:rsid w:val="004321B7"/>
     <w:rsid w:val="00432239"/>
     <w:rsid w:val="0043354E"/>
     <w:rsid w:val="00434E03"/>
+    <w:rsid w:val="00435016"/>
     <w:rsid w:val="0043507F"/>
     <w:rsid w:val="00435442"/>
     <w:rsid w:val="0043555E"/>
     <w:rsid w:val="00435681"/>
     <w:rsid w:val="00435BFC"/>
     <w:rsid w:val="00435DDD"/>
     <w:rsid w:val="004368B6"/>
     <w:rsid w:val="00436D93"/>
     <w:rsid w:val="00437467"/>
     <w:rsid w:val="00437616"/>
     <w:rsid w:val="004400E8"/>
     <w:rsid w:val="004402AD"/>
     <w:rsid w:val="0044074B"/>
     <w:rsid w:val="00440E5E"/>
+    <w:rsid w:val="004414DF"/>
     <w:rsid w:val="00441777"/>
     <w:rsid w:val="0044179C"/>
     <w:rsid w:val="00441B7A"/>
     <w:rsid w:val="0044237D"/>
     <w:rsid w:val="00442B05"/>
     <w:rsid w:val="00442CCF"/>
     <w:rsid w:val="00442FE7"/>
     <w:rsid w:val="00443605"/>
     <w:rsid w:val="00443C90"/>
     <w:rsid w:val="004447DB"/>
     <w:rsid w:val="00446278"/>
     <w:rsid w:val="0044674F"/>
     <w:rsid w:val="00446853"/>
     <w:rsid w:val="00447397"/>
     <w:rsid w:val="004476E6"/>
     <w:rsid w:val="00447A6C"/>
     <w:rsid w:val="00447C3A"/>
     <w:rsid w:val="00450741"/>
     <w:rsid w:val="00450CBE"/>
     <w:rsid w:val="00450DDC"/>
     <w:rsid w:val="00450EDC"/>
     <w:rsid w:val="00450FCA"/>
     <w:rsid w:val="00451A8F"/>
     <w:rsid w:val="00451E5E"/>
     <w:rsid w:val="004521B1"/>
     <w:rsid w:val="00452244"/>
     <w:rsid w:val="0045231B"/>
+    <w:rsid w:val="0045296E"/>
     <w:rsid w:val="00453077"/>
     <w:rsid w:val="004531AF"/>
     <w:rsid w:val="004541F4"/>
     <w:rsid w:val="004548E4"/>
     <w:rsid w:val="00455CE2"/>
     <w:rsid w:val="00456085"/>
     <w:rsid w:val="0045635C"/>
     <w:rsid w:val="00456943"/>
     <w:rsid w:val="00456D25"/>
     <w:rsid w:val="004572AA"/>
     <w:rsid w:val="004603DB"/>
     <w:rsid w:val="00460D90"/>
     <w:rsid w:val="00460FFA"/>
     <w:rsid w:val="00461EE1"/>
     <w:rsid w:val="00462096"/>
     <w:rsid w:val="0046313C"/>
     <w:rsid w:val="004640C2"/>
     <w:rsid w:val="004649C9"/>
     <w:rsid w:val="0046582D"/>
     <w:rsid w:val="00465F06"/>
     <w:rsid w:val="00466323"/>
     <w:rsid w:val="00466367"/>
     <w:rsid w:val="004664D9"/>
     <w:rsid w:val="00466B00"/>
     <w:rsid w:val="004678D1"/>
@@ -29495,50 +31401,51 @@
     <w:rsid w:val="00494994"/>
     <w:rsid w:val="00495667"/>
     <w:rsid w:val="00496124"/>
     <w:rsid w:val="00496B95"/>
     <w:rsid w:val="00497119"/>
     <w:rsid w:val="0049725C"/>
     <w:rsid w:val="004A030A"/>
     <w:rsid w:val="004A072B"/>
     <w:rsid w:val="004A1BBC"/>
     <w:rsid w:val="004A21E2"/>
     <w:rsid w:val="004A2865"/>
     <w:rsid w:val="004A2B96"/>
     <w:rsid w:val="004A2C2B"/>
     <w:rsid w:val="004A2C4D"/>
     <w:rsid w:val="004A3049"/>
     <w:rsid w:val="004A33D1"/>
     <w:rsid w:val="004A4CCA"/>
     <w:rsid w:val="004A4CED"/>
     <w:rsid w:val="004A4D79"/>
     <w:rsid w:val="004A4F03"/>
     <w:rsid w:val="004A5974"/>
     <w:rsid w:val="004A5B5D"/>
     <w:rsid w:val="004A6AA8"/>
     <w:rsid w:val="004A6E40"/>
     <w:rsid w:val="004A740F"/>
+    <w:rsid w:val="004B0687"/>
     <w:rsid w:val="004B0825"/>
     <w:rsid w:val="004B1788"/>
     <w:rsid w:val="004B1AFB"/>
     <w:rsid w:val="004B26B7"/>
     <w:rsid w:val="004B27DD"/>
     <w:rsid w:val="004B298C"/>
     <w:rsid w:val="004B2C21"/>
     <w:rsid w:val="004B30AF"/>
     <w:rsid w:val="004B3541"/>
     <w:rsid w:val="004B3857"/>
     <w:rsid w:val="004B394B"/>
     <w:rsid w:val="004B3D68"/>
     <w:rsid w:val="004B4264"/>
     <w:rsid w:val="004B4861"/>
     <w:rsid w:val="004B4B5E"/>
     <w:rsid w:val="004B5AEF"/>
     <w:rsid w:val="004B5CA2"/>
     <w:rsid w:val="004B6793"/>
     <w:rsid w:val="004B6B90"/>
     <w:rsid w:val="004B6DE5"/>
     <w:rsid w:val="004B6E72"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004B7A69"/>
     <w:rsid w:val="004B7FAE"/>
     <w:rsid w:val="004C0838"/>
@@ -29564,50 +31471,51 @@
     <w:rsid w:val="004D0F59"/>
     <w:rsid w:val="004D10D5"/>
     <w:rsid w:val="004D15D9"/>
     <w:rsid w:val="004D1722"/>
     <w:rsid w:val="004D2256"/>
     <w:rsid w:val="004D2607"/>
     <w:rsid w:val="004D2706"/>
     <w:rsid w:val="004D2F18"/>
     <w:rsid w:val="004D30EA"/>
     <w:rsid w:val="004D361E"/>
     <w:rsid w:val="004D3A7C"/>
     <w:rsid w:val="004D3BB2"/>
     <w:rsid w:val="004D42C3"/>
     <w:rsid w:val="004D457B"/>
     <w:rsid w:val="004D4D64"/>
     <w:rsid w:val="004D55F4"/>
     <w:rsid w:val="004D573C"/>
     <w:rsid w:val="004D5A60"/>
     <w:rsid w:val="004D72C2"/>
     <w:rsid w:val="004D7A58"/>
     <w:rsid w:val="004E08B6"/>
     <w:rsid w:val="004E1188"/>
     <w:rsid w:val="004E1237"/>
     <w:rsid w:val="004E17F0"/>
     <w:rsid w:val="004E1BF6"/>
+    <w:rsid w:val="004E1DFB"/>
     <w:rsid w:val="004E1FEB"/>
     <w:rsid w:val="004E218F"/>
     <w:rsid w:val="004E2868"/>
     <w:rsid w:val="004E292C"/>
     <w:rsid w:val="004E2C70"/>
     <w:rsid w:val="004E2FE8"/>
     <w:rsid w:val="004E3C30"/>
     <w:rsid w:val="004E3E1F"/>
     <w:rsid w:val="004E4AF8"/>
     <w:rsid w:val="004E4C5E"/>
     <w:rsid w:val="004E52F5"/>
     <w:rsid w:val="004E5616"/>
     <w:rsid w:val="004E7006"/>
     <w:rsid w:val="004E7030"/>
     <w:rsid w:val="004E71E6"/>
     <w:rsid w:val="004E7871"/>
     <w:rsid w:val="004E7DF6"/>
     <w:rsid w:val="004F0299"/>
     <w:rsid w:val="004F07E3"/>
     <w:rsid w:val="004F0B1C"/>
     <w:rsid w:val="004F0E5E"/>
     <w:rsid w:val="004F0EA4"/>
     <w:rsid w:val="004F15D6"/>
     <w:rsid w:val="004F1CB9"/>
     <w:rsid w:val="004F2404"/>
@@ -29623,50 +31531,51 @@
     <w:rsid w:val="004F6F75"/>
     <w:rsid w:val="0050024F"/>
     <w:rsid w:val="005004F8"/>
     <w:rsid w:val="0050057E"/>
     <w:rsid w:val="00501053"/>
     <w:rsid w:val="005024C5"/>
     <w:rsid w:val="0050278B"/>
     <w:rsid w:val="005031C0"/>
     <w:rsid w:val="005035FF"/>
     <w:rsid w:val="00503DA2"/>
     <w:rsid w:val="00503ED8"/>
     <w:rsid w:val="0050411A"/>
     <w:rsid w:val="005045B1"/>
     <w:rsid w:val="00504C2C"/>
     <w:rsid w:val="005051DE"/>
     <w:rsid w:val="00505730"/>
     <w:rsid w:val="00505F51"/>
     <w:rsid w:val="005067AF"/>
     <w:rsid w:val="00506FEA"/>
     <w:rsid w:val="00507339"/>
     <w:rsid w:val="0050741B"/>
     <w:rsid w:val="005077C9"/>
     <w:rsid w:val="00507926"/>
     <w:rsid w:val="00507938"/>
     <w:rsid w:val="00507F44"/>
+    <w:rsid w:val="005100A0"/>
     <w:rsid w:val="0051013D"/>
     <w:rsid w:val="005107BF"/>
     <w:rsid w:val="00510804"/>
     <w:rsid w:val="0051091A"/>
     <w:rsid w:val="00510AC3"/>
     <w:rsid w:val="00511456"/>
     <w:rsid w:val="00511728"/>
     <w:rsid w:val="00511C90"/>
     <w:rsid w:val="00511F4A"/>
     <w:rsid w:val="0051223C"/>
     <w:rsid w:val="005126CF"/>
     <w:rsid w:val="005130B2"/>
     <w:rsid w:val="00513C20"/>
     <w:rsid w:val="0051434B"/>
     <w:rsid w:val="00514664"/>
     <w:rsid w:val="00515C93"/>
     <w:rsid w:val="00516168"/>
     <w:rsid w:val="0051626D"/>
     <w:rsid w:val="00516655"/>
     <w:rsid w:val="005166A0"/>
     <w:rsid w:val="005169F7"/>
     <w:rsid w:val="00516A26"/>
     <w:rsid w:val="0051744C"/>
     <w:rsid w:val="00520058"/>
     <w:rsid w:val="005201D5"/>
@@ -29695,70 +31604,74 @@
     <w:rsid w:val="00531F70"/>
     <w:rsid w:val="00532139"/>
     <w:rsid w:val="0053299E"/>
     <w:rsid w:val="00532F15"/>
     <w:rsid w:val="00532F2E"/>
     <w:rsid w:val="0053335E"/>
     <w:rsid w:val="00534664"/>
     <w:rsid w:val="00535A38"/>
     <w:rsid w:val="00535DCF"/>
     <w:rsid w:val="00535F85"/>
     <w:rsid w:val="00536A57"/>
     <w:rsid w:val="00537025"/>
     <w:rsid w:val="005379DA"/>
     <w:rsid w:val="00537E10"/>
     <w:rsid w:val="00537F17"/>
     <w:rsid w:val="0054078A"/>
     <w:rsid w:val="0054085C"/>
     <w:rsid w:val="00540DBE"/>
     <w:rsid w:val="00540F8F"/>
     <w:rsid w:val="00541031"/>
     <w:rsid w:val="00541075"/>
     <w:rsid w:val="0054260F"/>
     <w:rsid w:val="00543236"/>
     <w:rsid w:val="005435EB"/>
     <w:rsid w:val="005438F3"/>
+    <w:rsid w:val="00543DFA"/>
     <w:rsid w:val="00543EEB"/>
     <w:rsid w:val="00544EA2"/>
     <w:rsid w:val="005451AA"/>
+    <w:rsid w:val="005453E9"/>
     <w:rsid w:val="00545515"/>
     <w:rsid w:val="005458AA"/>
     <w:rsid w:val="00545C98"/>
     <w:rsid w:val="0054648A"/>
     <w:rsid w:val="00546E09"/>
     <w:rsid w:val="00546F51"/>
     <w:rsid w:val="005473FE"/>
     <w:rsid w:val="00547D04"/>
     <w:rsid w:val="00550673"/>
     <w:rsid w:val="00550817"/>
     <w:rsid w:val="005510D2"/>
+    <w:rsid w:val="00551CDE"/>
     <w:rsid w:val="00554602"/>
     <w:rsid w:val="00554901"/>
     <w:rsid w:val="00554D27"/>
     <w:rsid w:val="00554E34"/>
     <w:rsid w:val="005556A6"/>
     <w:rsid w:val="00555990"/>
+    <w:rsid w:val="00555A26"/>
     <w:rsid w:val="00555CFF"/>
     <w:rsid w:val="0055620D"/>
     <w:rsid w:val="005562F7"/>
     <w:rsid w:val="0055634E"/>
     <w:rsid w:val="00556710"/>
     <w:rsid w:val="00556A8E"/>
     <w:rsid w:val="00556BCA"/>
     <w:rsid w:val="005576F4"/>
     <w:rsid w:val="00557C06"/>
     <w:rsid w:val="00560082"/>
     <w:rsid w:val="0056032A"/>
     <w:rsid w:val="005608DE"/>
     <w:rsid w:val="00560FA4"/>
     <w:rsid w:val="0056118D"/>
     <w:rsid w:val="00561A1C"/>
     <w:rsid w:val="00562772"/>
     <w:rsid w:val="00562850"/>
     <w:rsid w:val="005628D9"/>
     <w:rsid w:val="0056346F"/>
     <w:rsid w:val="00563782"/>
     <w:rsid w:val="0056388A"/>
     <w:rsid w:val="0056393B"/>
     <w:rsid w:val="00564CE6"/>
     <w:rsid w:val="00564D50"/>
     <w:rsid w:val="00565485"/>
@@ -29779,50 +31692,51 @@
     <w:rsid w:val="00571557"/>
     <w:rsid w:val="005715F8"/>
     <w:rsid w:val="00571785"/>
     <w:rsid w:val="0057199D"/>
     <w:rsid w:val="00571C84"/>
     <w:rsid w:val="00571CAC"/>
     <w:rsid w:val="00571EAC"/>
     <w:rsid w:val="00571FE8"/>
     <w:rsid w:val="0057215D"/>
     <w:rsid w:val="005722D4"/>
     <w:rsid w:val="0057265E"/>
     <w:rsid w:val="0057331F"/>
     <w:rsid w:val="00574E84"/>
     <w:rsid w:val="00575174"/>
     <w:rsid w:val="005751CB"/>
     <w:rsid w:val="00576345"/>
     <w:rsid w:val="0057735D"/>
     <w:rsid w:val="00577940"/>
     <w:rsid w:val="0058085F"/>
     <w:rsid w:val="005808D2"/>
     <w:rsid w:val="005809A4"/>
     <w:rsid w:val="00580E72"/>
     <w:rsid w:val="00580F7C"/>
     <w:rsid w:val="005814AB"/>
     <w:rsid w:val="00581603"/>
+    <w:rsid w:val="005819EE"/>
     <w:rsid w:val="00581F19"/>
     <w:rsid w:val="00582D6D"/>
     <w:rsid w:val="0058300B"/>
     <w:rsid w:val="00584D04"/>
     <w:rsid w:val="005859A3"/>
     <w:rsid w:val="00586582"/>
     <w:rsid w:val="0058756F"/>
     <w:rsid w:val="00587C69"/>
     <w:rsid w:val="00587D71"/>
     <w:rsid w:val="00587EB0"/>
     <w:rsid w:val="005909AF"/>
     <w:rsid w:val="00590ED5"/>
     <w:rsid w:val="005915F3"/>
     <w:rsid w:val="00592849"/>
     <w:rsid w:val="005929D1"/>
     <w:rsid w:val="00592F33"/>
     <w:rsid w:val="00593051"/>
     <w:rsid w:val="0059371B"/>
     <w:rsid w:val="00593D1B"/>
     <w:rsid w:val="005940D0"/>
     <w:rsid w:val="005947FC"/>
     <w:rsid w:val="005954A5"/>
     <w:rsid w:val="005955FA"/>
     <w:rsid w:val="00595B61"/>
     <w:rsid w:val="00595C92"/>
@@ -29881,57 +31795,59 @@
     <w:rsid w:val="005C7D0A"/>
     <w:rsid w:val="005D0740"/>
     <w:rsid w:val="005D0FAE"/>
     <w:rsid w:val="005D18E1"/>
     <w:rsid w:val="005D19CE"/>
     <w:rsid w:val="005D1ACE"/>
     <w:rsid w:val="005D1FC8"/>
     <w:rsid w:val="005D2117"/>
     <w:rsid w:val="005D30E2"/>
     <w:rsid w:val="005D3D73"/>
     <w:rsid w:val="005D3D7A"/>
     <w:rsid w:val="005D423A"/>
     <w:rsid w:val="005D4DA0"/>
     <w:rsid w:val="005D52E2"/>
     <w:rsid w:val="005D6861"/>
     <w:rsid w:val="005D6864"/>
     <w:rsid w:val="005D6D8A"/>
     <w:rsid w:val="005D6E27"/>
     <w:rsid w:val="005D7223"/>
     <w:rsid w:val="005D7ACD"/>
     <w:rsid w:val="005E00D1"/>
     <w:rsid w:val="005E06B9"/>
     <w:rsid w:val="005E0848"/>
     <w:rsid w:val="005E15C7"/>
     <w:rsid w:val="005E1853"/>
+    <w:rsid w:val="005E1A36"/>
     <w:rsid w:val="005E1A87"/>
     <w:rsid w:val="005E3001"/>
     <w:rsid w:val="005E3AA8"/>
     <w:rsid w:val="005E3B91"/>
     <w:rsid w:val="005E3E4B"/>
     <w:rsid w:val="005E45B8"/>
     <w:rsid w:val="005E4D87"/>
+    <w:rsid w:val="005E4E9E"/>
     <w:rsid w:val="005E5A5B"/>
     <w:rsid w:val="005E5E71"/>
     <w:rsid w:val="005E5EF0"/>
     <w:rsid w:val="005E6020"/>
     <w:rsid w:val="005E6056"/>
     <w:rsid w:val="005E6493"/>
     <w:rsid w:val="005E6971"/>
     <w:rsid w:val="005E75A8"/>
     <w:rsid w:val="005E7F65"/>
     <w:rsid w:val="005F036B"/>
     <w:rsid w:val="005F03D8"/>
     <w:rsid w:val="005F042C"/>
     <w:rsid w:val="005F0483"/>
     <w:rsid w:val="005F06A5"/>
     <w:rsid w:val="005F0D08"/>
     <w:rsid w:val="005F1203"/>
     <w:rsid w:val="005F17A2"/>
     <w:rsid w:val="005F1C6D"/>
     <w:rsid w:val="005F1FD5"/>
     <w:rsid w:val="005F27A3"/>
     <w:rsid w:val="005F2F2D"/>
     <w:rsid w:val="005F35D2"/>
     <w:rsid w:val="005F4634"/>
     <w:rsid w:val="005F4C70"/>
     <w:rsid w:val="005F4F49"/>
@@ -29960,50 +31876,51 @@
     <w:rsid w:val="00603817"/>
     <w:rsid w:val="00604086"/>
     <w:rsid w:val="00604DCF"/>
     <w:rsid w:val="00604FBD"/>
     <w:rsid w:val="0060545D"/>
     <w:rsid w:val="00605D05"/>
     <w:rsid w:val="00606337"/>
     <w:rsid w:val="006063B0"/>
     <w:rsid w:val="006063CE"/>
     <w:rsid w:val="00607730"/>
     <w:rsid w:val="00610094"/>
     <w:rsid w:val="0061010E"/>
     <w:rsid w:val="006104EB"/>
     <w:rsid w:val="0061084A"/>
     <w:rsid w:val="00610ADF"/>
     <w:rsid w:val="00610C07"/>
     <w:rsid w:val="006121D1"/>
     <w:rsid w:val="006128B7"/>
     <w:rsid w:val="006128FA"/>
     <w:rsid w:val="00613775"/>
     <w:rsid w:val="00613997"/>
     <w:rsid w:val="00613EA4"/>
     <w:rsid w:val="006141BB"/>
     <w:rsid w:val="00614B29"/>
     <w:rsid w:val="0061509C"/>
+    <w:rsid w:val="00615233"/>
     <w:rsid w:val="006153B5"/>
     <w:rsid w:val="00615594"/>
     <w:rsid w:val="006156E6"/>
     <w:rsid w:val="00615ED0"/>
     <w:rsid w:val="006166EF"/>
     <w:rsid w:val="00617021"/>
     <w:rsid w:val="00617BF1"/>
     <w:rsid w:val="00617DD1"/>
     <w:rsid w:val="00620696"/>
     <w:rsid w:val="00620707"/>
     <w:rsid w:val="00620749"/>
     <w:rsid w:val="00621290"/>
     <w:rsid w:val="006217B6"/>
     <w:rsid w:val="006226BC"/>
     <w:rsid w:val="006227E7"/>
     <w:rsid w:val="00622AB8"/>
     <w:rsid w:val="00623040"/>
     <w:rsid w:val="006230AE"/>
     <w:rsid w:val="00623E45"/>
     <w:rsid w:val="00624493"/>
     <w:rsid w:val="006248BA"/>
     <w:rsid w:val="00624A36"/>
     <w:rsid w:val="00624A4B"/>
     <w:rsid w:val="00624C33"/>
     <w:rsid w:val="00624DBF"/>
@@ -30232,96 +32149,98 @@
     <w:rsid w:val="006C7BD4"/>
     <w:rsid w:val="006D10EA"/>
     <w:rsid w:val="006D2CCF"/>
     <w:rsid w:val="006D3F4A"/>
     <w:rsid w:val="006D4316"/>
     <w:rsid w:val="006D4C07"/>
     <w:rsid w:val="006D4DA0"/>
     <w:rsid w:val="006D4EC9"/>
     <w:rsid w:val="006D50AA"/>
     <w:rsid w:val="006D52D8"/>
     <w:rsid w:val="006D53ED"/>
     <w:rsid w:val="006D581B"/>
     <w:rsid w:val="006D5973"/>
     <w:rsid w:val="006D5E85"/>
     <w:rsid w:val="006E073C"/>
     <w:rsid w:val="006E1460"/>
     <w:rsid w:val="006E208A"/>
     <w:rsid w:val="006E21E1"/>
     <w:rsid w:val="006E2715"/>
     <w:rsid w:val="006E2885"/>
     <w:rsid w:val="006E36AD"/>
     <w:rsid w:val="006E4569"/>
     <w:rsid w:val="006E45D2"/>
     <w:rsid w:val="006E46D7"/>
     <w:rsid w:val="006E484A"/>
+    <w:rsid w:val="006E4B9A"/>
     <w:rsid w:val="006E50E5"/>
     <w:rsid w:val="006E55FB"/>
     <w:rsid w:val="006E5A83"/>
     <w:rsid w:val="006E70FA"/>
     <w:rsid w:val="006F0715"/>
     <w:rsid w:val="006F0AE4"/>
     <w:rsid w:val="006F0EE9"/>
     <w:rsid w:val="006F1063"/>
     <w:rsid w:val="006F17E3"/>
     <w:rsid w:val="006F18CE"/>
     <w:rsid w:val="006F1B28"/>
     <w:rsid w:val="006F1BA9"/>
     <w:rsid w:val="006F1D87"/>
     <w:rsid w:val="006F1FCB"/>
     <w:rsid w:val="006F2086"/>
     <w:rsid w:val="006F28FC"/>
     <w:rsid w:val="006F2A5B"/>
     <w:rsid w:val="006F2B01"/>
     <w:rsid w:val="006F2C94"/>
     <w:rsid w:val="006F3BD0"/>
     <w:rsid w:val="006F4081"/>
     <w:rsid w:val="006F4753"/>
     <w:rsid w:val="006F5201"/>
     <w:rsid w:val="006F52C3"/>
     <w:rsid w:val="006F5515"/>
     <w:rsid w:val="006F5B62"/>
     <w:rsid w:val="006F5EC4"/>
     <w:rsid w:val="006F622A"/>
     <w:rsid w:val="00700098"/>
     <w:rsid w:val="007013DA"/>
     <w:rsid w:val="007017EC"/>
     <w:rsid w:val="00701A9E"/>
     <w:rsid w:val="007020F8"/>
     <w:rsid w:val="007021B1"/>
     <w:rsid w:val="007028C3"/>
     <w:rsid w:val="00702A24"/>
     <w:rsid w:val="00702EA7"/>
     <w:rsid w:val="00703173"/>
     <w:rsid w:val="00703344"/>
     <w:rsid w:val="007034D4"/>
     <w:rsid w:val="00703AC7"/>
     <w:rsid w:val="00703CCE"/>
     <w:rsid w:val="00704131"/>
     <w:rsid w:val="00704277"/>
     <w:rsid w:val="0070479F"/>
     <w:rsid w:val="00705BA5"/>
+    <w:rsid w:val="007068A9"/>
     <w:rsid w:val="0070791B"/>
     <w:rsid w:val="00710495"/>
     <w:rsid w:val="00710551"/>
     <w:rsid w:val="007115A4"/>
     <w:rsid w:val="00712102"/>
     <w:rsid w:val="00712106"/>
     <w:rsid w:val="00712186"/>
     <w:rsid w:val="007128F8"/>
     <w:rsid w:val="0071368C"/>
     <w:rsid w:val="00714315"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="00714D10"/>
     <w:rsid w:val="007152B8"/>
     <w:rsid w:val="00715B88"/>
     <w:rsid w:val="00715D1A"/>
     <w:rsid w:val="007160FB"/>
     <w:rsid w:val="00716508"/>
     <w:rsid w:val="007166CD"/>
     <w:rsid w:val="007168E3"/>
     <w:rsid w:val="007169E5"/>
     <w:rsid w:val="00717A72"/>
     <w:rsid w:val="00717A90"/>
     <w:rsid w:val="00721309"/>
     <w:rsid w:val="00721900"/>
     <w:rsid w:val="0072220C"/>
@@ -30357,98 +32276,100 @@
     <w:rsid w:val="00733793"/>
     <w:rsid w:val="00733912"/>
     <w:rsid w:val="00733A01"/>
     <w:rsid w:val="007344FB"/>
     <w:rsid w:val="00734882"/>
     <w:rsid w:val="00735531"/>
     <w:rsid w:val="00735636"/>
     <w:rsid w:val="007363C0"/>
     <w:rsid w:val="00736A20"/>
     <w:rsid w:val="00736A94"/>
     <w:rsid w:val="00736BB4"/>
     <w:rsid w:val="00736E22"/>
     <w:rsid w:val="00737420"/>
     <w:rsid w:val="00737A59"/>
     <w:rsid w:val="00737A83"/>
     <w:rsid w:val="00737C71"/>
     <w:rsid w:val="00737E4D"/>
     <w:rsid w:val="00737EF6"/>
     <w:rsid w:val="0074016C"/>
     <w:rsid w:val="00740696"/>
     <w:rsid w:val="0074096D"/>
     <w:rsid w:val="00741953"/>
     <w:rsid w:val="007424D9"/>
     <w:rsid w:val="00742DEC"/>
     <w:rsid w:val="00742EB0"/>
+    <w:rsid w:val="00742F26"/>
     <w:rsid w:val="007447FF"/>
     <w:rsid w:val="00744944"/>
     <w:rsid w:val="007451F8"/>
     <w:rsid w:val="007455E6"/>
     <w:rsid w:val="007458D8"/>
     <w:rsid w:val="00745A18"/>
     <w:rsid w:val="00745E1B"/>
     <w:rsid w:val="00746114"/>
     <w:rsid w:val="00746799"/>
     <w:rsid w:val="00746D1F"/>
     <w:rsid w:val="00746FFF"/>
     <w:rsid w:val="00747209"/>
     <w:rsid w:val="0075145D"/>
     <w:rsid w:val="0075154D"/>
     <w:rsid w:val="00751582"/>
     <w:rsid w:val="00751C38"/>
     <w:rsid w:val="00751F72"/>
     <w:rsid w:val="007527B2"/>
     <w:rsid w:val="007527C3"/>
     <w:rsid w:val="007528C2"/>
     <w:rsid w:val="00752F53"/>
     <w:rsid w:val="0075309A"/>
     <w:rsid w:val="00753125"/>
     <w:rsid w:val="007534FD"/>
     <w:rsid w:val="00753B8A"/>
     <w:rsid w:val="00754614"/>
     <w:rsid w:val="00754980"/>
     <w:rsid w:val="00755060"/>
     <w:rsid w:val="00755092"/>
     <w:rsid w:val="007556CB"/>
     <w:rsid w:val="007563AE"/>
     <w:rsid w:val="00757205"/>
     <w:rsid w:val="007573E2"/>
     <w:rsid w:val="0075757A"/>
     <w:rsid w:val="007577D9"/>
     <w:rsid w:val="007612AA"/>
     <w:rsid w:val="007613ED"/>
     <w:rsid w:val="0076193B"/>
     <w:rsid w:val="00761AF9"/>
     <w:rsid w:val="00761CB3"/>
     <w:rsid w:val="00761F48"/>
     <w:rsid w:val="00762687"/>
     <w:rsid w:val="00763313"/>
     <w:rsid w:val="007634B7"/>
     <w:rsid w:val="00763B4D"/>
     <w:rsid w:val="00763EF2"/>
     <w:rsid w:val="0076495A"/>
     <w:rsid w:val="007650EA"/>
+    <w:rsid w:val="0076547B"/>
     <w:rsid w:val="00765C40"/>
     <w:rsid w:val="00765E28"/>
     <w:rsid w:val="007660E4"/>
     <w:rsid w:val="00766C6C"/>
     <w:rsid w:val="007673AC"/>
     <w:rsid w:val="0076758A"/>
     <w:rsid w:val="00767F78"/>
     <w:rsid w:val="007703EE"/>
     <w:rsid w:val="00770CC7"/>
     <w:rsid w:val="007716C5"/>
     <w:rsid w:val="00771B34"/>
     <w:rsid w:val="007723BB"/>
     <w:rsid w:val="007728FC"/>
     <w:rsid w:val="00772C19"/>
     <w:rsid w:val="007740BA"/>
     <w:rsid w:val="0077439C"/>
     <w:rsid w:val="007747F3"/>
     <w:rsid w:val="00775A5E"/>
     <w:rsid w:val="00775D1B"/>
     <w:rsid w:val="007763BF"/>
     <w:rsid w:val="007764FD"/>
     <w:rsid w:val="00776BCB"/>
     <w:rsid w:val="00777116"/>
     <w:rsid w:val="00777152"/>
     <w:rsid w:val="00777A59"/>
@@ -30478,50 +32399,51 @@
     <w:rsid w:val="00787C85"/>
     <w:rsid w:val="00787EFF"/>
     <w:rsid w:val="00790B14"/>
     <w:rsid w:val="00790DBF"/>
     <w:rsid w:val="00791223"/>
     <w:rsid w:val="00791447"/>
     <w:rsid w:val="00791452"/>
     <w:rsid w:val="007915AC"/>
     <w:rsid w:val="00791C4E"/>
     <w:rsid w:val="00792072"/>
     <w:rsid w:val="0079214E"/>
     <w:rsid w:val="00792680"/>
     <w:rsid w:val="00792756"/>
     <w:rsid w:val="00792A04"/>
     <w:rsid w:val="00792F2B"/>
     <w:rsid w:val="00793978"/>
     <w:rsid w:val="0079448B"/>
     <w:rsid w:val="00794F26"/>
     <w:rsid w:val="0079564C"/>
     <w:rsid w:val="00796A0A"/>
     <w:rsid w:val="00797099"/>
     <w:rsid w:val="00797238"/>
     <w:rsid w:val="0079744F"/>
     <w:rsid w:val="007A031F"/>
     <w:rsid w:val="007A036E"/>
+    <w:rsid w:val="007A051D"/>
     <w:rsid w:val="007A0763"/>
     <w:rsid w:val="007A0F21"/>
     <w:rsid w:val="007A103C"/>
     <w:rsid w:val="007A11AE"/>
     <w:rsid w:val="007A127C"/>
     <w:rsid w:val="007A2017"/>
     <w:rsid w:val="007A21A9"/>
     <w:rsid w:val="007A2764"/>
     <w:rsid w:val="007A2FA6"/>
     <w:rsid w:val="007A3734"/>
     <w:rsid w:val="007A3A83"/>
     <w:rsid w:val="007A3C13"/>
     <w:rsid w:val="007A3D27"/>
     <w:rsid w:val="007A469B"/>
     <w:rsid w:val="007A4968"/>
     <w:rsid w:val="007A496C"/>
     <w:rsid w:val="007A5A6B"/>
     <w:rsid w:val="007A5E8A"/>
     <w:rsid w:val="007A5F9E"/>
     <w:rsid w:val="007A6012"/>
     <w:rsid w:val="007A6407"/>
     <w:rsid w:val="007A6F3B"/>
     <w:rsid w:val="007A7F56"/>
     <w:rsid w:val="007B05E1"/>
     <w:rsid w:val="007B0B08"/>
@@ -30539,79 +32461,79 @@
     <w:rsid w:val="007B5112"/>
     <w:rsid w:val="007B6346"/>
     <w:rsid w:val="007B6B1B"/>
     <w:rsid w:val="007B725F"/>
     <w:rsid w:val="007C0BD2"/>
     <w:rsid w:val="007C0EBB"/>
     <w:rsid w:val="007C12E8"/>
     <w:rsid w:val="007C154D"/>
     <w:rsid w:val="007C1C98"/>
     <w:rsid w:val="007C1DDF"/>
     <w:rsid w:val="007C2E06"/>
     <w:rsid w:val="007C310D"/>
     <w:rsid w:val="007C46A1"/>
     <w:rsid w:val="007C5578"/>
     <w:rsid w:val="007C557D"/>
     <w:rsid w:val="007C5769"/>
     <w:rsid w:val="007C6D88"/>
     <w:rsid w:val="007C76A9"/>
     <w:rsid w:val="007C7890"/>
     <w:rsid w:val="007D039B"/>
     <w:rsid w:val="007D0F6D"/>
     <w:rsid w:val="007D11C5"/>
     <w:rsid w:val="007D162F"/>
     <w:rsid w:val="007D2E45"/>
     <w:rsid w:val="007D2F31"/>
-    <w:rsid w:val="007D3FFD"/>
     <w:rsid w:val="007D5025"/>
     <w:rsid w:val="007D5ABC"/>
     <w:rsid w:val="007D607D"/>
     <w:rsid w:val="007D61D6"/>
     <w:rsid w:val="007D62C3"/>
     <w:rsid w:val="007D63FD"/>
     <w:rsid w:val="007D641A"/>
     <w:rsid w:val="007D7228"/>
     <w:rsid w:val="007D7275"/>
     <w:rsid w:val="007D75C8"/>
     <w:rsid w:val="007D7BD1"/>
     <w:rsid w:val="007E00FC"/>
     <w:rsid w:val="007E0502"/>
     <w:rsid w:val="007E052C"/>
     <w:rsid w:val="007E07F7"/>
     <w:rsid w:val="007E15ED"/>
     <w:rsid w:val="007E198B"/>
     <w:rsid w:val="007E2400"/>
     <w:rsid w:val="007E366B"/>
     <w:rsid w:val="007E3743"/>
     <w:rsid w:val="007E3C99"/>
     <w:rsid w:val="007E43E6"/>
     <w:rsid w:val="007E43EC"/>
     <w:rsid w:val="007E4DE0"/>
     <w:rsid w:val="007E4EDD"/>
     <w:rsid w:val="007E5029"/>
     <w:rsid w:val="007E5CE5"/>
     <w:rsid w:val="007E5F59"/>
+    <w:rsid w:val="007E6B70"/>
     <w:rsid w:val="007E732D"/>
     <w:rsid w:val="007F040B"/>
     <w:rsid w:val="007F059B"/>
     <w:rsid w:val="007F0CD6"/>
     <w:rsid w:val="007F0CDB"/>
     <w:rsid w:val="007F149B"/>
     <w:rsid w:val="007F1B0B"/>
     <w:rsid w:val="007F1EDB"/>
     <w:rsid w:val="007F21A4"/>
     <w:rsid w:val="007F234D"/>
     <w:rsid w:val="007F2783"/>
     <w:rsid w:val="007F2DC1"/>
     <w:rsid w:val="007F3448"/>
     <w:rsid w:val="007F3636"/>
     <w:rsid w:val="007F3730"/>
     <w:rsid w:val="007F3977"/>
     <w:rsid w:val="007F3C8C"/>
     <w:rsid w:val="007F4211"/>
     <w:rsid w:val="007F43EF"/>
     <w:rsid w:val="007F4E42"/>
     <w:rsid w:val="007F50C5"/>
     <w:rsid w:val="007F58E4"/>
     <w:rsid w:val="007F5E44"/>
     <w:rsid w:val="007F623B"/>
     <w:rsid w:val="007F6935"/>
@@ -30660,92 +32582,94 @@
     <w:rsid w:val="008214EF"/>
     <w:rsid w:val="00821661"/>
     <w:rsid w:val="00821962"/>
     <w:rsid w:val="00822516"/>
     <w:rsid w:val="008230A4"/>
     <w:rsid w:val="008230C1"/>
     <w:rsid w:val="008234EA"/>
     <w:rsid w:val="008238DA"/>
     <w:rsid w:val="00823CD5"/>
     <w:rsid w:val="008243C9"/>
     <w:rsid w:val="00824968"/>
     <w:rsid w:val="008251DA"/>
     <w:rsid w:val="0082602D"/>
     <w:rsid w:val="008266A6"/>
     <w:rsid w:val="0082675E"/>
     <w:rsid w:val="00826ACB"/>
     <w:rsid w:val="00826B10"/>
     <w:rsid w:val="008274C5"/>
     <w:rsid w:val="00827625"/>
     <w:rsid w:val="00827E56"/>
     <w:rsid w:val="00827E7D"/>
     <w:rsid w:val="00830957"/>
     <w:rsid w:val="00831178"/>
     <w:rsid w:val="008315C1"/>
     <w:rsid w:val="008317B8"/>
+    <w:rsid w:val="00831F49"/>
     <w:rsid w:val="00832427"/>
     <w:rsid w:val="0083398E"/>
     <w:rsid w:val="00833C30"/>
     <w:rsid w:val="00833C45"/>
     <w:rsid w:val="0083400D"/>
     <w:rsid w:val="00834063"/>
     <w:rsid w:val="008342AB"/>
     <w:rsid w:val="00834A9B"/>
     <w:rsid w:val="00834CDE"/>
     <w:rsid w:val="0083568F"/>
     <w:rsid w:val="008357E5"/>
     <w:rsid w:val="00836D9E"/>
     <w:rsid w:val="00837456"/>
     <w:rsid w:val="00837592"/>
     <w:rsid w:val="00837B1C"/>
     <w:rsid w:val="00837D4F"/>
     <w:rsid w:val="00837E9E"/>
     <w:rsid w:val="0084015B"/>
     <w:rsid w:val="00840394"/>
     <w:rsid w:val="0084053E"/>
     <w:rsid w:val="008407E3"/>
     <w:rsid w:val="008408DD"/>
     <w:rsid w:val="008410B6"/>
     <w:rsid w:val="008410BC"/>
     <w:rsid w:val="00841578"/>
     <w:rsid w:val="00841E35"/>
     <w:rsid w:val="00842138"/>
     <w:rsid w:val="008422C9"/>
     <w:rsid w:val="008425DD"/>
     <w:rsid w:val="008433F7"/>
     <w:rsid w:val="00844154"/>
     <w:rsid w:val="0084456B"/>
     <w:rsid w:val="00844DC6"/>
     <w:rsid w:val="00845735"/>
     <w:rsid w:val="00845FFE"/>
     <w:rsid w:val="008467F6"/>
     <w:rsid w:val="00846D81"/>
     <w:rsid w:val="008476EF"/>
     <w:rsid w:val="00847894"/>
     <w:rsid w:val="00847936"/>
     <w:rsid w:val="008506D8"/>
     <w:rsid w:val="008508EF"/>
+    <w:rsid w:val="00850F1E"/>
     <w:rsid w:val="00851505"/>
     <w:rsid w:val="00851D1E"/>
     <w:rsid w:val="00853E3B"/>
     <w:rsid w:val="0085515D"/>
     <w:rsid w:val="0085523C"/>
     <w:rsid w:val="008555DE"/>
     <w:rsid w:val="00856537"/>
     <w:rsid w:val="00856B4A"/>
     <w:rsid w:val="00857A0F"/>
     <w:rsid w:val="00857BF9"/>
     <w:rsid w:val="008609FE"/>
     <w:rsid w:val="00861335"/>
     <w:rsid w:val="008613BE"/>
     <w:rsid w:val="0086174F"/>
     <w:rsid w:val="00861BB2"/>
     <w:rsid w:val="00861CC7"/>
     <w:rsid w:val="0086220A"/>
     <w:rsid w:val="00863204"/>
     <w:rsid w:val="00863AC6"/>
     <w:rsid w:val="00863E6F"/>
     <w:rsid w:val="0086444E"/>
     <w:rsid w:val="008649D6"/>
     <w:rsid w:val="00864AB4"/>
     <w:rsid w:val="00864C67"/>
     <w:rsid w:val="0086550A"/>
@@ -30812,50 +32736,51 @@
     <w:rsid w:val="00895F02"/>
     <w:rsid w:val="0089664B"/>
     <w:rsid w:val="00896D38"/>
     <w:rsid w:val="0089776F"/>
     <w:rsid w:val="00897C64"/>
     <w:rsid w:val="00897D1F"/>
     <w:rsid w:val="008A03D5"/>
     <w:rsid w:val="008A1877"/>
     <w:rsid w:val="008A2372"/>
     <w:rsid w:val="008A2978"/>
     <w:rsid w:val="008A3491"/>
     <w:rsid w:val="008A3F6A"/>
     <w:rsid w:val="008A4D0D"/>
     <w:rsid w:val="008A507B"/>
     <w:rsid w:val="008A540F"/>
     <w:rsid w:val="008A60C6"/>
     <w:rsid w:val="008A61CD"/>
     <w:rsid w:val="008A631B"/>
     <w:rsid w:val="008A6832"/>
     <w:rsid w:val="008A6CF4"/>
     <w:rsid w:val="008A7182"/>
     <w:rsid w:val="008A73EF"/>
     <w:rsid w:val="008A7BAF"/>
     <w:rsid w:val="008A7D1E"/>
     <w:rsid w:val="008A7D30"/>
+    <w:rsid w:val="008B0741"/>
     <w:rsid w:val="008B07EC"/>
     <w:rsid w:val="008B0B7A"/>
     <w:rsid w:val="008B19EB"/>
     <w:rsid w:val="008B1C60"/>
     <w:rsid w:val="008B261C"/>
     <w:rsid w:val="008B2988"/>
     <w:rsid w:val="008B2F7F"/>
     <w:rsid w:val="008B3021"/>
     <w:rsid w:val="008B3569"/>
     <w:rsid w:val="008B3837"/>
     <w:rsid w:val="008B3887"/>
     <w:rsid w:val="008B38C3"/>
     <w:rsid w:val="008B4554"/>
     <w:rsid w:val="008B4643"/>
     <w:rsid w:val="008B4DE7"/>
     <w:rsid w:val="008B4DF7"/>
     <w:rsid w:val="008B4E5F"/>
     <w:rsid w:val="008B574A"/>
     <w:rsid w:val="008B5A15"/>
     <w:rsid w:val="008B639F"/>
     <w:rsid w:val="008B6B2C"/>
     <w:rsid w:val="008B6E4D"/>
     <w:rsid w:val="008B7042"/>
     <w:rsid w:val="008B722B"/>
     <w:rsid w:val="008C04E5"/>
@@ -30891,50 +32816,51 @@
     <w:rsid w:val="008D38DE"/>
     <w:rsid w:val="008D4943"/>
     <w:rsid w:val="008D4CC7"/>
     <w:rsid w:val="008D5208"/>
     <w:rsid w:val="008D57E5"/>
     <w:rsid w:val="008D5B07"/>
     <w:rsid w:val="008D6859"/>
     <w:rsid w:val="008D6A99"/>
     <w:rsid w:val="008D713A"/>
     <w:rsid w:val="008D74A1"/>
     <w:rsid w:val="008D76BB"/>
     <w:rsid w:val="008D7AAE"/>
     <w:rsid w:val="008D7ABD"/>
     <w:rsid w:val="008E1569"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1A00"/>
     <w:rsid w:val="008E1C40"/>
     <w:rsid w:val="008E1D93"/>
     <w:rsid w:val="008E21B5"/>
     <w:rsid w:val="008E2A85"/>
     <w:rsid w:val="008E446A"/>
     <w:rsid w:val="008E456B"/>
     <w:rsid w:val="008E4665"/>
     <w:rsid w:val="008E4ED5"/>
     <w:rsid w:val="008E4EF5"/>
+    <w:rsid w:val="008E52C3"/>
     <w:rsid w:val="008E566D"/>
     <w:rsid w:val="008E5B13"/>
     <w:rsid w:val="008E6613"/>
     <w:rsid w:val="008E693A"/>
     <w:rsid w:val="008E6997"/>
     <w:rsid w:val="008E6DCE"/>
     <w:rsid w:val="008E7A62"/>
     <w:rsid w:val="008E7AF2"/>
     <w:rsid w:val="008E7FE3"/>
     <w:rsid w:val="008F026B"/>
     <w:rsid w:val="008F0346"/>
     <w:rsid w:val="008F0671"/>
     <w:rsid w:val="008F089E"/>
     <w:rsid w:val="008F0BEE"/>
     <w:rsid w:val="008F0CC1"/>
     <w:rsid w:val="008F12D2"/>
     <w:rsid w:val="008F1C2F"/>
     <w:rsid w:val="008F246A"/>
     <w:rsid w:val="008F2731"/>
     <w:rsid w:val="008F3280"/>
     <w:rsid w:val="008F348A"/>
     <w:rsid w:val="008F3494"/>
     <w:rsid w:val="008F3C96"/>
     <w:rsid w:val="008F44C4"/>
     <w:rsid w:val="008F47E2"/>
@@ -31199,174 +33125,177 @@
     <w:rsid w:val="009C4604"/>
     <w:rsid w:val="009C544D"/>
     <w:rsid w:val="009C552F"/>
     <w:rsid w:val="009C5E84"/>
     <w:rsid w:val="009C61E6"/>
     <w:rsid w:val="009C6B15"/>
     <w:rsid w:val="009C736C"/>
     <w:rsid w:val="009D0313"/>
     <w:rsid w:val="009D0951"/>
     <w:rsid w:val="009D0973"/>
     <w:rsid w:val="009D147F"/>
     <w:rsid w:val="009D1648"/>
     <w:rsid w:val="009D167A"/>
     <w:rsid w:val="009D1FB4"/>
     <w:rsid w:val="009D2511"/>
     <w:rsid w:val="009D2B9C"/>
     <w:rsid w:val="009D357C"/>
     <w:rsid w:val="009D3583"/>
     <w:rsid w:val="009D3697"/>
     <w:rsid w:val="009D41B1"/>
     <w:rsid w:val="009D476D"/>
     <w:rsid w:val="009D49DD"/>
     <w:rsid w:val="009D4C89"/>
     <w:rsid w:val="009D5850"/>
     <w:rsid w:val="009D5902"/>
-    <w:rsid w:val="009D5B9D"/>
     <w:rsid w:val="009D61DB"/>
     <w:rsid w:val="009D6256"/>
     <w:rsid w:val="009D6414"/>
     <w:rsid w:val="009D781D"/>
     <w:rsid w:val="009D7885"/>
     <w:rsid w:val="009D7F84"/>
     <w:rsid w:val="009E1772"/>
     <w:rsid w:val="009E1BF0"/>
     <w:rsid w:val="009E1CFF"/>
     <w:rsid w:val="009E1D42"/>
     <w:rsid w:val="009E2877"/>
     <w:rsid w:val="009E2B41"/>
     <w:rsid w:val="009E2C03"/>
     <w:rsid w:val="009E2D36"/>
     <w:rsid w:val="009E33B9"/>
     <w:rsid w:val="009E3F90"/>
     <w:rsid w:val="009E4293"/>
     <w:rsid w:val="009E4B4F"/>
     <w:rsid w:val="009E4D4D"/>
     <w:rsid w:val="009E50E4"/>
     <w:rsid w:val="009E55D1"/>
     <w:rsid w:val="009E5D8C"/>
     <w:rsid w:val="009E60A4"/>
     <w:rsid w:val="009E6150"/>
     <w:rsid w:val="009E66C7"/>
     <w:rsid w:val="009E67C6"/>
     <w:rsid w:val="009E721F"/>
     <w:rsid w:val="009E7978"/>
     <w:rsid w:val="009E7E4B"/>
     <w:rsid w:val="009F025E"/>
     <w:rsid w:val="009F0436"/>
+    <w:rsid w:val="009F13B1"/>
     <w:rsid w:val="009F18E0"/>
     <w:rsid w:val="009F218B"/>
     <w:rsid w:val="009F22F6"/>
     <w:rsid w:val="009F27CD"/>
     <w:rsid w:val="009F2A00"/>
     <w:rsid w:val="009F2DE5"/>
     <w:rsid w:val="009F32C6"/>
     <w:rsid w:val="009F351A"/>
     <w:rsid w:val="009F3573"/>
     <w:rsid w:val="009F45F8"/>
     <w:rsid w:val="009F49B4"/>
     <w:rsid w:val="009F4BF6"/>
     <w:rsid w:val="009F4EA2"/>
     <w:rsid w:val="009F681B"/>
     <w:rsid w:val="009F696F"/>
     <w:rsid w:val="009F738D"/>
     <w:rsid w:val="009F7817"/>
     <w:rsid w:val="009F7F33"/>
     <w:rsid w:val="009F7FE8"/>
     <w:rsid w:val="00A0023E"/>
     <w:rsid w:val="00A003EE"/>
     <w:rsid w:val="00A00982"/>
     <w:rsid w:val="00A00EF8"/>
     <w:rsid w:val="00A01129"/>
     <w:rsid w:val="00A01554"/>
     <w:rsid w:val="00A016B3"/>
     <w:rsid w:val="00A01800"/>
     <w:rsid w:val="00A02017"/>
+    <w:rsid w:val="00A02089"/>
     <w:rsid w:val="00A031D6"/>
     <w:rsid w:val="00A03F2F"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A04723"/>
     <w:rsid w:val="00A05132"/>
     <w:rsid w:val="00A0580B"/>
     <w:rsid w:val="00A0605D"/>
     <w:rsid w:val="00A06CEF"/>
     <w:rsid w:val="00A07F6E"/>
     <w:rsid w:val="00A10729"/>
     <w:rsid w:val="00A10E41"/>
     <w:rsid w:val="00A11822"/>
     <w:rsid w:val="00A11BB2"/>
     <w:rsid w:val="00A120F0"/>
     <w:rsid w:val="00A126A7"/>
     <w:rsid w:val="00A12971"/>
     <w:rsid w:val="00A12A68"/>
     <w:rsid w:val="00A12BAC"/>
     <w:rsid w:val="00A1339A"/>
     <w:rsid w:val="00A1497F"/>
     <w:rsid w:val="00A150E2"/>
     <w:rsid w:val="00A15103"/>
     <w:rsid w:val="00A15276"/>
     <w:rsid w:val="00A15539"/>
     <w:rsid w:val="00A158C2"/>
     <w:rsid w:val="00A15CED"/>
     <w:rsid w:val="00A1605C"/>
     <w:rsid w:val="00A16432"/>
     <w:rsid w:val="00A164CF"/>
     <w:rsid w:val="00A16708"/>
     <w:rsid w:val="00A16CEC"/>
     <w:rsid w:val="00A172F7"/>
     <w:rsid w:val="00A17415"/>
     <w:rsid w:val="00A1765A"/>
     <w:rsid w:val="00A17D74"/>
     <w:rsid w:val="00A17D92"/>
     <w:rsid w:val="00A2091F"/>
     <w:rsid w:val="00A20BC8"/>
     <w:rsid w:val="00A20C84"/>
     <w:rsid w:val="00A21815"/>
+    <w:rsid w:val="00A21816"/>
     <w:rsid w:val="00A22273"/>
     <w:rsid w:val="00A226E6"/>
     <w:rsid w:val="00A227D6"/>
     <w:rsid w:val="00A22BE9"/>
     <w:rsid w:val="00A23210"/>
     <w:rsid w:val="00A23462"/>
     <w:rsid w:val="00A2390B"/>
     <w:rsid w:val="00A23C57"/>
     <w:rsid w:val="00A23E97"/>
     <w:rsid w:val="00A23F41"/>
     <w:rsid w:val="00A24408"/>
     <w:rsid w:val="00A24BB7"/>
     <w:rsid w:val="00A24E99"/>
     <w:rsid w:val="00A2564D"/>
     <w:rsid w:val="00A25C1E"/>
     <w:rsid w:val="00A25C35"/>
     <w:rsid w:val="00A267DB"/>
     <w:rsid w:val="00A2689D"/>
     <w:rsid w:val="00A26F3E"/>
     <w:rsid w:val="00A27677"/>
     <w:rsid w:val="00A27C0A"/>
     <w:rsid w:val="00A27EEA"/>
     <w:rsid w:val="00A30A5A"/>
     <w:rsid w:val="00A316F8"/>
+    <w:rsid w:val="00A31BA7"/>
     <w:rsid w:val="00A32083"/>
     <w:rsid w:val="00A321F3"/>
     <w:rsid w:val="00A32A38"/>
     <w:rsid w:val="00A32CE5"/>
     <w:rsid w:val="00A338B4"/>
     <w:rsid w:val="00A33CB7"/>
     <w:rsid w:val="00A3435D"/>
     <w:rsid w:val="00A34A4B"/>
     <w:rsid w:val="00A35A11"/>
     <w:rsid w:val="00A35B21"/>
     <w:rsid w:val="00A36196"/>
     <w:rsid w:val="00A36D01"/>
     <w:rsid w:val="00A404D5"/>
     <w:rsid w:val="00A40B9C"/>
     <w:rsid w:val="00A40C8E"/>
     <w:rsid w:val="00A41160"/>
     <w:rsid w:val="00A41C42"/>
     <w:rsid w:val="00A41C49"/>
     <w:rsid w:val="00A422F7"/>
     <w:rsid w:val="00A42A01"/>
     <w:rsid w:val="00A42FB7"/>
     <w:rsid w:val="00A430DA"/>
     <w:rsid w:val="00A4315F"/>
     <w:rsid w:val="00A43283"/>
     <w:rsid w:val="00A4335F"/>
@@ -31567,50 +33496,51 @@
     <w:rsid w:val="00AD29BC"/>
     <w:rsid w:val="00AD2B89"/>
     <w:rsid w:val="00AD2D16"/>
     <w:rsid w:val="00AD3223"/>
     <w:rsid w:val="00AD351D"/>
     <w:rsid w:val="00AD3551"/>
     <w:rsid w:val="00AD3CF5"/>
     <w:rsid w:val="00AD3D38"/>
     <w:rsid w:val="00AD73F7"/>
     <w:rsid w:val="00AD767A"/>
     <w:rsid w:val="00AD7719"/>
     <w:rsid w:val="00AD7C10"/>
     <w:rsid w:val="00AE0522"/>
     <w:rsid w:val="00AE14F1"/>
     <w:rsid w:val="00AE15C2"/>
     <w:rsid w:val="00AE1696"/>
     <w:rsid w:val="00AE19D4"/>
     <w:rsid w:val="00AE22A6"/>
     <w:rsid w:val="00AE2CC3"/>
     <w:rsid w:val="00AE2DCA"/>
     <w:rsid w:val="00AE3413"/>
     <w:rsid w:val="00AE3F08"/>
     <w:rsid w:val="00AE4875"/>
     <w:rsid w:val="00AE4B55"/>
     <w:rsid w:val="00AE4BC4"/>
+    <w:rsid w:val="00AE53C8"/>
     <w:rsid w:val="00AE53EA"/>
     <w:rsid w:val="00AE5893"/>
     <w:rsid w:val="00AE5D96"/>
     <w:rsid w:val="00AE714C"/>
     <w:rsid w:val="00AE7702"/>
     <w:rsid w:val="00AF0622"/>
     <w:rsid w:val="00AF09C6"/>
     <w:rsid w:val="00AF0C59"/>
     <w:rsid w:val="00AF0D24"/>
     <w:rsid w:val="00AF1516"/>
     <w:rsid w:val="00AF1ECA"/>
     <w:rsid w:val="00AF2B1B"/>
     <w:rsid w:val="00AF2DA9"/>
     <w:rsid w:val="00AF2FB1"/>
     <w:rsid w:val="00AF3711"/>
     <w:rsid w:val="00AF3AE1"/>
     <w:rsid w:val="00AF3C24"/>
     <w:rsid w:val="00AF42D0"/>
     <w:rsid w:val="00AF513C"/>
     <w:rsid w:val="00AF544B"/>
     <w:rsid w:val="00AF571D"/>
     <w:rsid w:val="00AF58C8"/>
     <w:rsid w:val="00AF6476"/>
     <w:rsid w:val="00AF68EE"/>
     <w:rsid w:val="00AF6DC7"/>
@@ -31685,81 +33615,84 @@
     <w:rsid w:val="00B33317"/>
     <w:rsid w:val="00B3397F"/>
     <w:rsid w:val="00B339BD"/>
     <w:rsid w:val="00B33CC4"/>
     <w:rsid w:val="00B33D82"/>
     <w:rsid w:val="00B33EBA"/>
     <w:rsid w:val="00B343FD"/>
     <w:rsid w:val="00B34C7B"/>
     <w:rsid w:val="00B34D02"/>
     <w:rsid w:val="00B35C85"/>
     <w:rsid w:val="00B365B1"/>
     <w:rsid w:val="00B36AF0"/>
     <w:rsid w:val="00B36BFF"/>
     <w:rsid w:val="00B3739D"/>
     <w:rsid w:val="00B40B9E"/>
     <w:rsid w:val="00B40C6F"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B410E8"/>
     <w:rsid w:val="00B41E84"/>
     <w:rsid w:val="00B425F8"/>
     <w:rsid w:val="00B42816"/>
     <w:rsid w:val="00B434F3"/>
     <w:rsid w:val="00B439D0"/>
     <w:rsid w:val="00B444A3"/>
     <w:rsid w:val="00B45173"/>
+    <w:rsid w:val="00B45C37"/>
     <w:rsid w:val="00B46312"/>
     <w:rsid w:val="00B4642B"/>
     <w:rsid w:val="00B4689A"/>
     <w:rsid w:val="00B470B2"/>
     <w:rsid w:val="00B47112"/>
     <w:rsid w:val="00B474BC"/>
     <w:rsid w:val="00B4767D"/>
     <w:rsid w:val="00B479D4"/>
     <w:rsid w:val="00B51037"/>
     <w:rsid w:val="00B510AF"/>
     <w:rsid w:val="00B515DF"/>
     <w:rsid w:val="00B5270A"/>
     <w:rsid w:val="00B5314C"/>
     <w:rsid w:val="00B53C8B"/>
     <w:rsid w:val="00B54019"/>
     <w:rsid w:val="00B55171"/>
     <w:rsid w:val="00B55318"/>
     <w:rsid w:val="00B55376"/>
     <w:rsid w:val="00B5566D"/>
     <w:rsid w:val="00B55720"/>
     <w:rsid w:val="00B55F37"/>
     <w:rsid w:val="00B5644E"/>
     <w:rsid w:val="00B56B3B"/>
+    <w:rsid w:val="00B57C53"/>
     <w:rsid w:val="00B60B10"/>
     <w:rsid w:val="00B60C45"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00B610BC"/>
     <w:rsid w:val="00B61E54"/>
     <w:rsid w:val="00B625C7"/>
     <w:rsid w:val="00B62B5E"/>
     <w:rsid w:val="00B62BA6"/>
+    <w:rsid w:val="00B62DF9"/>
     <w:rsid w:val="00B6341A"/>
     <w:rsid w:val="00B63849"/>
     <w:rsid w:val="00B63BE0"/>
     <w:rsid w:val="00B63F39"/>
     <w:rsid w:val="00B63FD5"/>
     <w:rsid w:val="00B64306"/>
     <w:rsid w:val="00B6469D"/>
     <w:rsid w:val="00B652B0"/>
     <w:rsid w:val="00B65623"/>
     <w:rsid w:val="00B65D3A"/>
     <w:rsid w:val="00B66070"/>
     <w:rsid w:val="00B6689D"/>
     <w:rsid w:val="00B669AF"/>
     <w:rsid w:val="00B66A57"/>
     <w:rsid w:val="00B66AAF"/>
     <w:rsid w:val="00B66B54"/>
     <w:rsid w:val="00B66EF3"/>
     <w:rsid w:val="00B67737"/>
     <w:rsid w:val="00B67F03"/>
     <w:rsid w:val="00B67FDF"/>
     <w:rsid w:val="00B7024A"/>
     <w:rsid w:val="00B706F7"/>
     <w:rsid w:val="00B70E59"/>
     <w:rsid w:val="00B716B8"/>
     <w:rsid w:val="00B72073"/>
@@ -31782,50 +33715,51 @@
     <w:rsid w:val="00B81436"/>
     <w:rsid w:val="00B818F0"/>
     <w:rsid w:val="00B81963"/>
     <w:rsid w:val="00B8206E"/>
     <w:rsid w:val="00B82437"/>
     <w:rsid w:val="00B8275A"/>
     <w:rsid w:val="00B82A3C"/>
     <w:rsid w:val="00B82CCD"/>
     <w:rsid w:val="00B84298"/>
     <w:rsid w:val="00B8438B"/>
     <w:rsid w:val="00B8477F"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B853FB"/>
     <w:rsid w:val="00B86792"/>
     <w:rsid w:val="00B867DC"/>
     <w:rsid w:val="00B86EEC"/>
     <w:rsid w:val="00B86F41"/>
     <w:rsid w:val="00B870CE"/>
     <w:rsid w:val="00B871ED"/>
     <w:rsid w:val="00B87F39"/>
     <w:rsid w:val="00B90E55"/>
     <w:rsid w:val="00B9110F"/>
     <w:rsid w:val="00B91381"/>
     <w:rsid w:val="00B9231F"/>
     <w:rsid w:val="00B92537"/>
+    <w:rsid w:val="00B92718"/>
     <w:rsid w:val="00B929F2"/>
     <w:rsid w:val="00B93466"/>
     <w:rsid w:val="00B939BB"/>
     <w:rsid w:val="00B94026"/>
     <w:rsid w:val="00B942C1"/>
     <w:rsid w:val="00B94A67"/>
     <w:rsid w:val="00B95F48"/>
     <w:rsid w:val="00B96A84"/>
     <w:rsid w:val="00B96C4C"/>
     <w:rsid w:val="00B96EFB"/>
     <w:rsid w:val="00B970AF"/>
     <w:rsid w:val="00B976EB"/>
     <w:rsid w:val="00B97FDA"/>
     <w:rsid w:val="00BA0344"/>
     <w:rsid w:val="00BA1284"/>
     <w:rsid w:val="00BA1537"/>
     <w:rsid w:val="00BA2213"/>
     <w:rsid w:val="00BA27CE"/>
     <w:rsid w:val="00BA2A90"/>
     <w:rsid w:val="00BA2E25"/>
     <w:rsid w:val="00BA3DA6"/>
     <w:rsid w:val="00BA4A9E"/>
     <w:rsid w:val="00BA589A"/>
     <w:rsid w:val="00BA5D07"/>
     <w:rsid w:val="00BA632A"/>
@@ -31873,123 +33807,127 @@
     <w:rsid w:val="00BC5D6A"/>
     <w:rsid w:val="00BC5F84"/>
     <w:rsid w:val="00BC616E"/>
     <w:rsid w:val="00BC65A6"/>
     <w:rsid w:val="00BC677A"/>
     <w:rsid w:val="00BC6C2E"/>
     <w:rsid w:val="00BC6CC3"/>
     <w:rsid w:val="00BC7FA1"/>
     <w:rsid w:val="00BD131C"/>
     <w:rsid w:val="00BD185E"/>
     <w:rsid w:val="00BD186F"/>
     <w:rsid w:val="00BD1E52"/>
     <w:rsid w:val="00BD23B1"/>
     <w:rsid w:val="00BD2CB3"/>
     <w:rsid w:val="00BD3338"/>
     <w:rsid w:val="00BD4458"/>
     <w:rsid w:val="00BD4615"/>
     <w:rsid w:val="00BD48DA"/>
     <w:rsid w:val="00BD5674"/>
     <w:rsid w:val="00BD581A"/>
     <w:rsid w:val="00BD6277"/>
     <w:rsid w:val="00BD6818"/>
     <w:rsid w:val="00BD7F0C"/>
     <w:rsid w:val="00BE01CF"/>
     <w:rsid w:val="00BE043A"/>
+    <w:rsid w:val="00BE045C"/>
     <w:rsid w:val="00BE05F7"/>
     <w:rsid w:val="00BE0E7F"/>
     <w:rsid w:val="00BE0E8F"/>
     <w:rsid w:val="00BE0FE6"/>
     <w:rsid w:val="00BE139A"/>
     <w:rsid w:val="00BE256E"/>
     <w:rsid w:val="00BE2802"/>
     <w:rsid w:val="00BE3591"/>
     <w:rsid w:val="00BE35E3"/>
     <w:rsid w:val="00BE3D00"/>
     <w:rsid w:val="00BE410A"/>
     <w:rsid w:val="00BE4E61"/>
     <w:rsid w:val="00BE4F4C"/>
     <w:rsid w:val="00BE5773"/>
     <w:rsid w:val="00BE60EF"/>
     <w:rsid w:val="00BE69A3"/>
     <w:rsid w:val="00BE7608"/>
     <w:rsid w:val="00BE787B"/>
     <w:rsid w:val="00BE7AFB"/>
     <w:rsid w:val="00BF0842"/>
     <w:rsid w:val="00BF0EA1"/>
     <w:rsid w:val="00BF11C9"/>
     <w:rsid w:val="00BF11DA"/>
     <w:rsid w:val="00BF124D"/>
     <w:rsid w:val="00BF1435"/>
     <w:rsid w:val="00BF1505"/>
     <w:rsid w:val="00BF1DE9"/>
     <w:rsid w:val="00BF4224"/>
     <w:rsid w:val="00BF4F9D"/>
     <w:rsid w:val="00BF5349"/>
     <w:rsid w:val="00BF5582"/>
     <w:rsid w:val="00BF5662"/>
+    <w:rsid w:val="00BF59AE"/>
     <w:rsid w:val="00BF61ED"/>
     <w:rsid w:val="00BF6D03"/>
     <w:rsid w:val="00BF75BE"/>
     <w:rsid w:val="00BF7681"/>
     <w:rsid w:val="00BF7879"/>
     <w:rsid w:val="00C00258"/>
     <w:rsid w:val="00C00561"/>
+    <w:rsid w:val="00C00B3B"/>
     <w:rsid w:val="00C00CDF"/>
     <w:rsid w:val="00C018B7"/>
     <w:rsid w:val="00C01CFC"/>
     <w:rsid w:val="00C02062"/>
     <w:rsid w:val="00C024DF"/>
     <w:rsid w:val="00C02809"/>
     <w:rsid w:val="00C03D1C"/>
     <w:rsid w:val="00C04B87"/>
     <w:rsid w:val="00C051B6"/>
     <w:rsid w:val="00C054BD"/>
     <w:rsid w:val="00C056F1"/>
     <w:rsid w:val="00C06135"/>
     <w:rsid w:val="00C063CA"/>
     <w:rsid w:val="00C06550"/>
     <w:rsid w:val="00C06D97"/>
     <w:rsid w:val="00C06E36"/>
     <w:rsid w:val="00C06EEB"/>
     <w:rsid w:val="00C07343"/>
     <w:rsid w:val="00C0735F"/>
     <w:rsid w:val="00C0750B"/>
     <w:rsid w:val="00C0752E"/>
     <w:rsid w:val="00C0792A"/>
     <w:rsid w:val="00C10371"/>
     <w:rsid w:val="00C10EA2"/>
     <w:rsid w:val="00C11667"/>
     <w:rsid w:val="00C119CC"/>
     <w:rsid w:val="00C11EA0"/>
     <w:rsid w:val="00C12656"/>
     <w:rsid w:val="00C12B78"/>
     <w:rsid w:val="00C12CCA"/>
     <w:rsid w:val="00C13416"/>
     <w:rsid w:val="00C1395E"/>
     <w:rsid w:val="00C14A6E"/>
     <w:rsid w:val="00C14BC5"/>
+    <w:rsid w:val="00C14C90"/>
     <w:rsid w:val="00C14DDD"/>
     <w:rsid w:val="00C15419"/>
     <w:rsid w:val="00C16168"/>
     <w:rsid w:val="00C162B8"/>
     <w:rsid w:val="00C17321"/>
     <w:rsid w:val="00C17EDF"/>
     <w:rsid w:val="00C20690"/>
     <w:rsid w:val="00C2091B"/>
     <w:rsid w:val="00C2092B"/>
     <w:rsid w:val="00C212ED"/>
     <w:rsid w:val="00C218F2"/>
     <w:rsid w:val="00C22186"/>
     <w:rsid w:val="00C22378"/>
     <w:rsid w:val="00C23435"/>
     <w:rsid w:val="00C23AB1"/>
     <w:rsid w:val="00C2485C"/>
     <w:rsid w:val="00C249F1"/>
     <w:rsid w:val="00C24B4C"/>
     <w:rsid w:val="00C24B85"/>
     <w:rsid w:val="00C25232"/>
     <w:rsid w:val="00C25967"/>
     <w:rsid w:val="00C259C0"/>
     <w:rsid w:val="00C25C88"/>
     <w:rsid w:val="00C263A5"/>
     <w:rsid w:val="00C267D9"/>
@@ -32010,50 +33948,51 @@
     <w:rsid w:val="00C3331F"/>
     <w:rsid w:val="00C34564"/>
     <w:rsid w:val="00C3468E"/>
     <w:rsid w:val="00C34C8F"/>
     <w:rsid w:val="00C3549F"/>
     <w:rsid w:val="00C35BF9"/>
     <w:rsid w:val="00C35C03"/>
     <w:rsid w:val="00C36F47"/>
     <w:rsid w:val="00C3744F"/>
     <w:rsid w:val="00C3791E"/>
     <w:rsid w:val="00C40023"/>
     <w:rsid w:val="00C40D23"/>
     <w:rsid w:val="00C421A2"/>
     <w:rsid w:val="00C42310"/>
     <w:rsid w:val="00C426B3"/>
     <w:rsid w:val="00C4282F"/>
     <w:rsid w:val="00C42DB1"/>
     <w:rsid w:val="00C431FC"/>
     <w:rsid w:val="00C43330"/>
     <w:rsid w:val="00C4360F"/>
     <w:rsid w:val="00C43848"/>
     <w:rsid w:val="00C43F0A"/>
     <w:rsid w:val="00C44073"/>
     <w:rsid w:val="00C44083"/>
     <w:rsid w:val="00C444AE"/>
+    <w:rsid w:val="00C44EB3"/>
     <w:rsid w:val="00C450A4"/>
     <w:rsid w:val="00C45522"/>
     <w:rsid w:val="00C45C17"/>
     <w:rsid w:val="00C4614C"/>
     <w:rsid w:val="00C46BFE"/>
     <w:rsid w:val="00C47234"/>
     <w:rsid w:val="00C5025F"/>
     <w:rsid w:val="00C5069E"/>
     <w:rsid w:val="00C51E93"/>
     <w:rsid w:val="00C5223A"/>
     <w:rsid w:val="00C52298"/>
     <w:rsid w:val="00C5270C"/>
     <w:rsid w:val="00C52955"/>
     <w:rsid w:val="00C5299E"/>
     <w:rsid w:val="00C5336A"/>
     <w:rsid w:val="00C537B1"/>
     <w:rsid w:val="00C53F43"/>
     <w:rsid w:val="00C55408"/>
     <w:rsid w:val="00C56490"/>
     <w:rsid w:val="00C5668B"/>
     <w:rsid w:val="00C56D30"/>
     <w:rsid w:val="00C5702F"/>
     <w:rsid w:val="00C57800"/>
     <w:rsid w:val="00C57A94"/>
     <w:rsid w:val="00C57BAC"/>
@@ -32099,50 +34038,51 @@
     <w:rsid w:val="00C813BC"/>
     <w:rsid w:val="00C81B1D"/>
     <w:rsid w:val="00C82475"/>
     <w:rsid w:val="00C82A19"/>
     <w:rsid w:val="00C82A44"/>
     <w:rsid w:val="00C82EF9"/>
     <w:rsid w:val="00C834E8"/>
     <w:rsid w:val="00C83663"/>
     <w:rsid w:val="00C83B95"/>
     <w:rsid w:val="00C8489A"/>
     <w:rsid w:val="00C84C04"/>
     <w:rsid w:val="00C851A7"/>
     <w:rsid w:val="00C85976"/>
     <w:rsid w:val="00C86FD7"/>
     <w:rsid w:val="00C8705B"/>
     <w:rsid w:val="00C873A0"/>
     <w:rsid w:val="00C87548"/>
     <w:rsid w:val="00C90373"/>
     <w:rsid w:val="00C90FF6"/>
     <w:rsid w:val="00C91166"/>
     <w:rsid w:val="00C91371"/>
     <w:rsid w:val="00C9144F"/>
     <w:rsid w:val="00C91BE9"/>
     <w:rsid w:val="00C91E40"/>
     <w:rsid w:val="00C92293"/>
+    <w:rsid w:val="00C922D6"/>
     <w:rsid w:val="00C928DB"/>
     <w:rsid w:val="00C9322D"/>
     <w:rsid w:val="00C93723"/>
     <w:rsid w:val="00C93D91"/>
     <w:rsid w:val="00C9455C"/>
     <w:rsid w:val="00C946AA"/>
     <w:rsid w:val="00C948DA"/>
     <w:rsid w:val="00C94EA1"/>
     <w:rsid w:val="00C95679"/>
     <w:rsid w:val="00C95A7A"/>
     <w:rsid w:val="00C95E14"/>
     <w:rsid w:val="00C9631D"/>
     <w:rsid w:val="00C963BD"/>
     <w:rsid w:val="00C967CB"/>
     <w:rsid w:val="00C9697D"/>
     <w:rsid w:val="00C96E67"/>
     <w:rsid w:val="00C97201"/>
     <w:rsid w:val="00CA01DF"/>
     <w:rsid w:val="00CA0BAF"/>
     <w:rsid w:val="00CA117B"/>
     <w:rsid w:val="00CA133C"/>
     <w:rsid w:val="00CA1550"/>
     <w:rsid w:val="00CA1565"/>
     <w:rsid w:val="00CA159B"/>
     <w:rsid w:val="00CA1856"/>
@@ -32193,73 +34133,75 @@
     <w:rsid w:val="00CB44AE"/>
     <w:rsid w:val="00CB4546"/>
     <w:rsid w:val="00CB5115"/>
     <w:rsid w:val="00CB530C"/>
     <w:rsid w:val="00CB5D11"/>
     <w:rsid w:val="00CB5E97"/>
     <w:rsid w:val="00CB65EC"/>
     <w:rsid w:val="00CB6AC9"/>
     <w:rsid w:val="00CB6C5C"/>
     <w:rsid w:val="00CB7330"/>
     <w:rsid w:val="00CB7516"/>
     <w:rsid w:val="00CB75BC"/>
     <w:rsid w:val="00CB77A2"/>
     <w:rsid w:val="00CC00AD"/>
     <w:rsid w:val="00CC05FD"/>
     <w:rsid w:val="00CC158B"/>
     <w:rsid w:val="00CC1960"/>
     <w:rsid w:val="00CC1AA1"/>
     <w:rsid w:val="00CC25F6"/>
     <w:rsid w:val="00CC269D"/>
     <w:rsid w:val="00CC36E2"/>
     <w:rsid w:val="00CC3702"/>
     <w:rsid w:val="00CC3F15"/>
     <w:rsid w:val="00CC446F"/>
     <w:rsid w:val="00CC4B99"/>
+    <w:rsid w:val="00CC50A5"/>
     <w:rsid w:val="00CC5E49"/>
     <w:rsid w:val="00CC6AD1"/>
     <w:rsid w:val="00CC6D82"/>
     <w:rsid w:val="00CC7ED0"/>
     <w:rsid w:val="00CD0433"/>
     <w:rsid w:val="00CD0E92"/>
     <w:rsid w:val="00CD1348"/>
     <w:rsid w:val="00CD20B7"/>
     <w:rsid w:val="00CD26D5"/>
     <w:rsid w:val="00CD2B11"/>
     <w:rsid w:val="00CD2F28"/>
     <w:rsid w:val="00CD3F30"/>
     <w:rsid w:val="00CD4D47"/>
     <w:rsid w:val="00CD5534"/>
     <w:rsid w:val="00CD6F02"/>
     <w:rsid w:val="00CD7580"/>
     <w:rsid w:val="00CE1738"/>
     <w:rsid w:val="00CE19A5"/>
     <w:rsid w:val="00CE1EC5"/>
     <w:rsid w:val="00CE2509"/>
     <w:rsid w:val="00CE2DC4"/>
     <w:rsid w:val="00CE30FB"/>
     <w:rsid w:val="00CE44F5"/>
+    <w:rsid w:val="00CE464E"/>
     <w:rsid w:val="00CE4769"/>
     <w:rsid w:val="00CE4B04"/>
     <w:rsid w:val="00CE553B"/>
     <w:rsid w:val="00CE5749"/>
     <w:rsid w:val="00CE6466"/>
     <w:rsid w:val="00CE7088"/>
     <w:rsid w:val="00CE7778"/>
     <w:rsid w:val="00CF0270"/>
     <w:rsid w:val="00CF076E"/>
     <w:rsid w:val="00CF0913"/>
     <w:rsid w:val="00CF0C4E"/>
     <w:rsid w:val="00CF1CD7"/>
     <w:rsid w:val="00CF24EC"/>
     <w:rsid w:val="00CF2A63"/>
     <w:rsid w:val="00CF2B23"/>
     <w:rsid w:val="00CF3542"/>
     <w:rsid w:val="00CF3551"/>
     <w:rsid w:val="00CF3868"/>
     <w:rsid w:val="00CF40A9"/>
     <w:rsid w:val="00CF454D"/>
     <w:rsid w:val="00CF4654"/>
     <w:rsid w:val="00CF5671"/>
     <w:rsid w:val="00CF5CFA"/>
     <w:rsid w:val="00CF5EA5"/>
     <w:rsid w:val="00CF60C0"/>
@@ -32377,78 +34319,81 @@
     <w:rsid w:val="00D545CF"/>
     <w:rsid w:val="00D54C43"/>
     <w:rsid w:val="00D550BF"/>
     <w:rsid w:val="00D552F9"/>
     <w:rsid w:val="00D55451"/>
     <w:rsid w:val="00D55788"/>
     <w:rsid w:val="00D5581E"/>
     <w:rsid w:val="00D5584D"/>
     <w:rsid w:val="00D55A57"/>
     <w:rsid w:val="00D55C40"/>
     <w:rsid w:val="00D56818"/>
     <w:rsid w:val="00D5686D"/>
     <w:rsid w:val="00D56F2D"/>
     <w:rsid w:val="00D57426"/>
     <w:rsid w:val="00D57464"/>
     <w:rsid w:val="00D57ED4"/>
     <w:rsid w:val="00D57F2F"/>
     <w:rsid w:val="00D60434"/>
     <w:rsid w:val="00D60A0E"/>
     <w:rsid w:val="00D60B2C"/>
     <w:rsid w:val="00D61843"/>
     <w:rsid w:val="00D61924"/>
     <w:rsid w:val="00D62A6F"/>
     <w:rsid w:val="00D62DD1"/>
     <w:rsid w:val="00D63D0C"/>
+    <w:rsid w:val="00D641AD"/>
     <w:rsid w:val="00D64DE8"/>
     <w:rsid w:val="00D64EBF"/>
     <w:rsid w:val="00D65B8C"/>
     <w:rsid w:val="00D65C1B"/>
     <w:rsid w:val="00D65C57"/>
     <w:rsid w:val="00D66AA6"/>
     <w:rsid w:val="00D6727D"/>
     <w:rsid w:val="00D6768F"/>
     <w:rsid w:val="00D67829"/>
     <w:rsid w:val="00D700B1"/>
     <w:rsid w:val="00D707E1"/>
     <w:rsid w:val="00D710EA"/>
     <w:rsid w:val="00D719E2"/>
     <w:rsid w:val="00D71AD3"/>
     <w:rsid w:val="00D71EE2"/>
     <w:rsid w:val="00D71F32"/>
     <w:rsid w:val="00D72CC7"/>
     <w:rsid w:val="00D73C1F"/>
     <w:rsid w:val="00D7428C"/>
     <w:rsid w:val="00D75270"/>
     <w:rsid w:val="00D759B2"/>
     <w:rsid w:val="00D771E0"/>
+    <w:rsid w:val="00D772F2"/>
     <w:rsid w:val="00D77699"/>
     <w:rsid w:val="00D779B2"/>
     <w:rsid w:val="00D779B8"/>
     <w:rsid w:val="00D77CD6"/>
     <w:rsid w:val="00D77F07"/>
     <w:rsid w:val="00D808E4"/>
+    <w:rsid w:val="00D80D20"/>
     <w:rsid w:val="00D80D69"/>
     <w:rsid w:val="00D810E3"/>
     <w:rsid w:val="00D812FA"/>
     <w:rsid w:val="00D81476"/>
     <w:rsid w:val="00D818BD"/>
     <w:rsid w:val="00D81C15"/>
     <w:rsid w:val="00D8248B"/>
     <w:rsid w:val="00D82687"/>
     <w:rsid w:val="00D83556"/>
     <w:rsid w:val="00D84327"/>
     <w:rsid w:val="00D846EB"/>
     <w:rsid w:val="00D84F12"/>
     <w:rsid w:val="00D84FF2"/>
     <w:rsid w:val="00D859CE"/>
     <w:rsid w:val="00D85C01"/>
     <w:rsid w:val="00D86380"/>
     <w:rsid w:val="00D87034"/>
     <w:rsid w:val="00D87465"/>
     <w:rsid w:val="00D874D3"/>
     <w:rsid w:val="00D87C16"/>
     <w:rsid w:val="00D87E67"/>
     <w:rsid w:val="00D90185"/>
     <w:rsid w:val="00D90CB4"/>
     <w:rsid w:val="00D90E50"/>
     <w:rsid w:val="00D91637"/>
@@ -32467,50 +34412,51 @@
     <w:rsid w:val="00D96650"/>
     <w:rsid w:val="00D96FC7"/>
     <w:rsid w:val="00D97096"/>
     <w:rsid w:val="00D97932"/>
     <w:rsid w:val="00D97AB0"/>
     <w:rsid w:val="00DA006D"/>
     <w:rsid w:val="00DA04FB"/>
     <w:rsid w:val="00DA0996"/>
     <w:rsid w:val="00DA0B67"/>
     <w:rsid w:val="00DA0E0B"/>
     <w:rsid w:val="00DA11F3"/>
     <w:rsid w:val="00DA186B"/>
     <w:rsid w:val="00DA288E"/>
     <w:rsid w:val="00DA2BAF"/>
     <w:rsid w:val="00DA353F"/>
     <w:rsid w:val="00DA3571"/>
     <w:rsid w:val="00DA375F"/>
     <w:rsid w:val="00DA3D3D"/>
     <w:rsid w:val="00DA406C"/>
     <w:rsid w:val="00DA432B"/>
     <w:rsid w:val="00DA44CB"/>
     <w:rsid w:val="00DA4663"/>
     <w:rsid w:val="00DA4717"/>
     <w:rsid w:val="00DA49B1"/>
     <w:rsid w:val="00DA4B2F"/>
+    <w:rsid w:val="00DA5438"/>
     <w:rsid w:val="00DA547A"/>
     <w:rsid w:val="00DA5831"/>
     <w:rsid w:val="00DA5BC1"/>
     <w:rsid w:val="00DA5C50"/>
     <w:rsid w:val="00DA5D6C"/>
     <w:rsid w:val="00DA6097"/>
     <w:rsid w:val="00DA6A2D"/>
     <w:rsid w:val="00DA6C3E"/>
     <w:rsid w:val="00DA7634"/>
     <w:rsid w:val="00DB01D1"/>
     <w:rsid w:val="00DB01FD"/>
     <w:rsid w:val="00DB116D"/>
     <w:rsid w:val="00DB1C5E"/>
     <w:rsid w:val="00DB218E"/>
     <w:rsid w:val="00DB29AC"/>
     <w:rsid w:val="00DB2DB3"/>
     <w:rsid w:val="00DB300C"/>
     <w:rsid w:val="00DB30B2"/>
     <w:rsid w:val="00DB3BDC"/>
     <w:rsid w:val="00DB503B"/>
     <w:rsid w:val="00DB5498"/>
     <w:rsid w:val="00DB5955"/>
     <w:rsid w:val="00DB628E"/>
     <w:rsid w:val="00DB6886"/>
     <w:rsid w:val="00DB6A27"/>
@@ -32569,161 +34515,167 @@
     <w:rsid w:val="00DE3710"/>
     <w:rsid w:val="00DE4226"/>
     <w:rsid w:val="00DE48C9"/>
     <w:rsid w:val="00DE508E"/>
     <w:rsid w:val="00DE52E7"/>
     <w:rsid w:val="00DE5A37"/>
     <w:rsid w:val="00DE5DE1"/>
     <w:rsid w:val="00DE6195"/>
     <w:rsid w:val="00DE6926"/>
     <w:rsid w:val="00DE6AE8"/>
     <w:rsid w:val="00DE7331"/>
     <w:rsid w:val="00DE77CE"/>
     <w:rsid w:val="00DE7F01"/>
     <w:rsid w:val="00DF02A3"/>
     <w:rsid w:val="00DF05A8"/>
     <w:rsid w:val="00DF24C2"/>
     <w:rsid w:val="00DF2BFA"/>
     <w:rsid w:val="00DF2F26"/>
     <w:rsid w:val="00DF2FC7"/>
     <w:rsid w:val="00DF30CA"/>
     <w:rsid w:val="00DF363A"/>
     <w:rsid w:val="00DF3D78"/>
     <w:rsid w:val="00DF43E3"/>
     <w:rsid w:val="00DF4444"/>
     <w:rsid w:val="00DF49E9"/>
+    <w:rsid w:val="00DF4BFF"/>
     <w:rsid w:val="00DF5330"/>
     <w:rsid w:val="00DF53E8"/>
     <w:rsid w:val="00DF54EC"/>
     <w:rsid w:val="00DF6970"/>
     <w:rsid w:val="00DF7D57"/>
     <w:rsid w:val="00DF7EF4"/>
     <w:rsid w:val="00E00AEC"/>
     <w:rsid w:val="00E00F59"/>
+    <w:rsid w:val="00E010D4"/>
     <w:rsid w:val="00E0130A"/>
     <w:rsid w:val="00E01933"/>
     <w:rsid w:val="00E01C13"/>
     <w:rsid w:val="00E020F2"/>
     <w:rsid w:val="00E02646"/>
     <w:rsid w:val="00E0287A"/>
     <w:rsid w:val="00E029C7"/>
     <w:rsid w:val="00E02BDF"/>
     <w:rsid w:val="00E036D6"/>
     <w:rsid w:val="00E038DE"/>
     <w:rsid w:val="00E03B5D"/>
     <w:rsid w:val="00E04390"/>
     <w:rsid w:val="00E0446F"/>
+    <w:rsid w:val="00E04E8F"/>
     <w:rsid w:val="00E05780"/>
     <w:rsid w:val="00E05C67"/>
     <w:rsid w:val="00E05FD9"/>
     <w:rsid w:val="00E06031"/>
     <w:rsid w:val="00E06C71"/>
     <w:rsid w:val="00E072EE"/>
     <w:rsid w:val="00E07818"/>
     <w:rsid w:val="00E07824"/>
     <w:rsid w:val="00E07A72"/>
     <w:rsid w:val="00E1074A"/>
     <w:rsid w:val="00E10A8E"/>
     <w:rsid w:val="00E10BFF"/>
     <w:rsid w:val="00E10F18"/>
     <w:rsid w:val="00E11403"/>
     <w:rsid w:val="00E114A2"/>
     <w:rsid w:val="00E125F9"/>
     <w:rsid w:val="00E12828"/>
     <w:rsid w:val="00E12B67"/>
     <w:rsid w:val="00E12C0B"/>
     <w:rsid w:val="00E12DB6"/>
     <w:rsid w:val="00E12E92"/>
     <w:rsid w:val="00E135CE"/>
     <w:rsid w:val="00E13A2B"/>
     <w:rsid w:val="00E13A78"/>
     <w:rsid w:val="00E142AF"/>
     <w:rsid w:val="00E1440C"/>
     <w:rsid w:val="00E14919"/>
     <w:rsid w:val="00E1594A"/>
     <w:rsid w:val="00E15C8C"/>
     <w:rsid w:val="00E16065"/>
     <w:rsid w:val="00E162B2"/>
     <w:rsid w:val="00E171C2"/>
     <w:rsid w:val="00E17D86"/>
     <w:rsid w:val="00E17FE4"/>
     <w:rsid w:val="00E201D1"/>
     <w:rsid w:val="00E20649"/>
     <w:rsid w:val="00E207E3"/>
     <w:rsid w:val="00E20ED6"/>
     <w:rsid w:val="00E21A5D"/>
     <w:rsid w:val="00E223CA"/>
     <w:rsid w:val="00E22472"/>
     <w:rsid w:val="00E22FA8"/>
     <w:rsid w:val="00E241BD"/>
     <w:rsid w:val="00E244E6"/>
+    <w:rsid w:val="00E2450B"/>
     <w:rsid w:val="00E2501B"/>
+    <w:rsid w:val="00E253A4"/>
     <w:rsid w:val="00E2575B"/>
     <w:rsid w:val="00E25BEA"/>
     <w:rsid w:val="00E25EE5"/>
     <w:rsid w:val="00E27662"/>
     <w:rsid w:val="00E30A5A"/>
     <w:rsid w:val="00E31018"/>
     <w:rsid w:val="00E319C7"/>
     <w:rsid w:val="00E319E2"/>
     <w:rsid w:val="00E32103"/>
     <w:rsid w:val="00E32EA8"/>
     <w:rsid w:val="00E3302C"/>
     <w:rsid w:val="00E33225"/>
     <w:rsid w:val="00E33312"/>
     <w:rsid w:val="00E3334A"/>
     <w:rsid w:val="00E3338C"/>
     <w:rsid w:val="00E336BF"/>
     <w:rsid w:val="00E33E26"/>
     <w:rsid w:val="00E3418C"/>
     <w:rsid w:val="00E3426B"/>
     <w:rsid w:val="00E345E8"/>
     <w:rsid w:val="00E34B1E"/>
     <w:rsid w:val="00E34F9D"/>
     <w:rsid w:val="00E35656"/>
     <w:rsid w:val="00E35E72"/>
     <w:rsid w:val="00E364A0"/>
     <w:rsid w:val="00E366EF"/>
     <w:rsid w:val="00E36764"/>
     <w:rsid w:val="00E368BB"/>
     <w:rsid w:val="00E369AB"/>
     <w:rsid w:val="00E37334"/>
     <w:rsid w:val="00E37967"/>
     <w:rsid w:val="00E41185"/>
     <w:rsid w:val="00E415B1"/>
     <w:rsid w:val="00E41696"/>
     <w:rsid w:val="00E41F51"/>
     <w:rsid w:val="00E4226F"/>
     <w:rsid w:val="00E428C1"/>
     <w:rsid w:val="00E437AF"/>
     <w:rsid w:val="00E4425F"/>
     <w:rsid w:val="00E44F75"/>
     <w:rsid w:val="00E462EC"/>
     <w:rsid w:val="00E46A26"/>
     <w:rsid w:val="00E46C33"/>
     <w:rsid w:val="00E47C02"/>
     <w:rsid w:val="00E50CED"/>
+    <w:rsid w:val="00E513C8"/>
     <w:rsid w:val="00E5265A"/>
     <w:rsid w:val="00E52BEA"/>
     <w:rsid w:val="00E52D97"/>
     <w:rsid w:val="00E52E6A"/>
     <w:rsid w:val="00E54028"/>
     <w:rsid w:val="00E54099"/>
     <w:rsid w:val="00E54810"/>
     <w:rsid w:val="00E54868"/>
     <w:rsid w:val="00E55832"/>
     <w:rsid w:val="00E55A45"/>
     <w:rsid w:val="00E55B83"/>
     <w:rsid w:val="00E56B87"/>
     <w:rsid w:val="00E56BF7"/>
     <w:rsid w:val="00E60C92"/>
     <w:rsid w:val="00E60CE4"/>
     <w:rsid w:val="00E61022"/>
     <w:rsid w:val="00E61C36"/>
     <w:rsid w:val="00E62185"/>
     <w:rsid w:val="00E62840"/>
     <w:rsid w:val="00E629D2"/>
     <w:rsid w:val="00E62AC9"/>
     <w:rsid w:val="00E62C46"/>
     <w:rsid w:val="00E62CBF"/>
     <w:rsid w:val="00E6362C"/>
     <w:rsid w:val="00E63957"/>
@@ -32739,68 +34691,70 @@
     <w:rsid w:val="00E71ED0"/>
     <w:rsid w:val="00E725DD"/>
     <w:rsid w:val="00E7294B"/>
     <w:rsid w:val="00E7373B"/>
     <w:rsid w:val="00E73800"/>
     <w:rsid w:val="00E73ABB"/>
     <w:rsid w:val="00E73B37"/>
     <w:rsid w:val="00E73DC3"/>
     <w:rsid w:val="00E74203"/>
     <w:rsid w:val="00E74480"/>
     <w:rsid w:val="00E75096"/>
     <w:rsid w:val="00E751A3"/>
     <w:rsid w:val="00E75377"/>
     <w:rsid w:val="00E75630"/>
     <w:rsid w:val="00E75D20"/>
     <w:rsid w:val="00E77D86"/>
     <w:rsid w:val="00E80091"/>
     <w:rsid w:val="00E81E0C"/>
     <w:rsid w:val="00E822F3"/>
     <w:rsid w:val="00E831E4"/>
     <w:rsid w:val="00E837D5"/>
     <w:rsid w:val="00E83F0E"/>
     <w:rsid w:val="00E842CE"/>
     <w:rsid w:val="00E84B34"/>
     <w:rsid w:val="00E859DE"/>
+    <w:rsid w:val="00E86175"/>
     <w:rsid w:val="00E86619"/>
     <w:rsid w:val="00E8681D"/>
     <w:rsid w:val="00E86D26"/>
     <w:rsid w:val="00E87734"/>
     <w:rsid w:val="00E87DF5"/>
     <w:rsid w:val="00E900A0"/>
     <w:rsid w:val="00E9018F"/>
     <w:rsid w:val="00E90C26"/>
     <w:rsid w:val="00E9153F"/>
     <w:rsid w:val="00E9166B"/>
     <w:rsid w:val="00E9188B"/>
     <w:rsid w:val="00E91CF2"/>
     <w:rsid w:val="00E925FB"/>
     <w:rsid w:val="00E9329D"/>
     <w:rsid w:val="00E9395D"/>
     <w:rsid w:val="00E93B55"/>
     <w:rsid w:val="00E948E5"/>
     <w:rsid w:val="00E94B56"/>
+    <w:rsid w:val="00E94DFA"/>
     <w:rsid w:val="00E9521D"/>
     <w:rsid w:val="00E955E1"/>
     <w:rsid w:val="00E95777"/>
     <w:rsid w:val="00E95B55"/>
     <w:rsid w:val="00E95E40"/>
     <w:rsid w:val="00E96349"/>
     <w:rsid w:val="00E9679B"/>
     <w:rsid w:val="00E97482"/>
     <w:rsid w:val="00E978A9"/>
     <w:rsid w:val="00E97968"/>
     <w:rsid w:val="00EA09A7"/>
     <w:rsid w:val="00EA0D74"/>
     <w:rsid w:val="00EA0DBF"/>
     <w:rsid w:val="00EA0E6B"/>
     <w:rsid w:val="00EA0EB2"/>
     <w:rsid w:val="00EA16C4"/>
     <w:rsid w:val="00EA17E9"/>
     <w:rsid w:val="00EA1D78"/>
     <w:rsid w:val="00EA21AC"/>
     <w:rsid w:val="00EA246E"/>
     <w:rsid w:val="00EA3290"/>
     <w:rsid w:val="00EA3962"/>
     <w:rsid w:val="00EA3B50"/>
     <w:rsid w:val="00EA3FC6"/>
     <w:rsid w:val="00EA44BC"/>
@@ -32820,50 +34774,51 @@
     <w:rsid w:val="00EB0ECE"/>
     <w:rsid w:val="00EB15DA"/>
     <w:rsid w:val="00EB1829"/>
     <w:rsid w:val="00EB415C"/>
     <w:rsid w:val="00EB4473"/>
     <w:rsid w:val="00EB5067"/>
     <w:rsid w:val="00EB5249"/>
     <w:rsid w:val="00EB5510"/>
     <w:rsid w:val="00EB5793"/>
     <w:rsid w:val="00EB5AB1"/>
     <w:rsid w:val="00EB6136"/>
     <w:rsid w:val="00EB6654"/>
     <w:rsid w:val="00EB67C5"/>
     <w:rsid w:val="00EB6A25"/>
     <w:rsid w:val="00EB6C4C"/>
     <w:rsid w:val="00EB72C8"/>
     <w:rsid w:val="00EC0A66"/>
     <w:rsid w:val="00EC102E"/>
     <w:rsid w:val="00EC107B"/>
     <w:rsid w:val="00EC12BC"/>
     <w:rsid w:val="00EC13CE"/>
     <w:rsid w:val="00EC15B8"/>
     <w:rsid w:val="00EC161C"/>
     <w:rsid w:val="00EC16B2"/>
     <w:rsid w:val="00EC273B"/>
+    <w:rsid w:val="00EC32A6"/>
     <w:rsid w:val="00EC441C"/>
     <w:rsid w:val="00EC468D"/>
     <w:rsid w:val="00EC4A23"/>
     <w:rsid w:val="00EC4C88"/>
     <w:rsid w:val="00EC53D0"/>
     <w:rsid w:val="00EC5A0D"/>
     <w:rsid w:val="00EC6038"/>
     <w:rsid w:val="00EC667B"/>
     <w:rsid w:val="00EC6E22"/>
     <w:rsid w:val="00EC7CEC"/>
     <w:rsid w:val="00EC7E59"/>
     <w:rsid w:val="00ED0F79"/>
     <w:rsid w:val="00ED22FE"/>
     <w:rsid w:val="00ED26A9"/>
     <w:rsid w:val="00ED3006"/>
     <w:rsid w:val="00ED34D9"/>
     <w:rsid w:val="00ED431B"/>
     <w:rsid w:val="00ED44B4"/>
     <w:rsid w:val="00ED44C5"/>
     <w:rsid w:val="00ED47B2"/>
     <w:rsid w:val="00ED48FE"/>
     <w:rsid w:val="00ED4F13"/>
     <w:rsid w:val="00ED5F6E"/>
     <w:rsid w:val="00ED7656"/>
     <w:rsid w:val="00ED7F9C"/>
@@ -32932,50 +34887,51 @@
     <w:rsid w:val="00F04E86"/>
     <w:rsid w:val="00F05024"/>
     <w:rsid w:val="00F05267"/>
     <w:rsid w:val="00F052F5"/>
     <w:rsid w:val="00F05865"/>
     <w:rsid w:val="00F05877"/>
     <w:rsid w:val="00F05901"/>
     <w:rsid w:val="00F05B2D"/>
     <w:rsid w:val="00F05B7B"/>
     <w:rsid w:val="00F06034"/>
     <w:rsid w:val="00F063E1"/>
     <w:rsid w:val="00F06A68"/>
     <w:rsid w:val="00F06E4E"/>
     <w:rsid w:val="00F06F60"/>
     <w:rsid w:val="00F07D39"/>
     <w:rsid w:val="00F07E5D"/>
     <w:rsid w:val="00F100EB"/>
     <w:rsid w:val="00F10EE4"/>
     <w:rsid w:val="00F11713"/>
     <w:rsid w:val="00F1175C"/>
     <w:rsid w:val="00F11803"/>
     <w:rsid w:val="00F1190E"/>
     <w:rsid w:val="00F11F65"/>
     <w:rsid w:val="00F12227"/>
     <w:rsid w:val="00F12721"/>
+    <w:rsid w:val="00F12AB8"/>
     <w:rsid w:val="00F12B09"/>
     <w:rsid w:val="00F12F4A"/>
     <w:rsid w:val="00F13085"/>
     <w:rsid w:val="00F13120"/>
     <w:rsid w:val="00F13A0A"/>
     <w:rsid w:val="00F13B4C"/>
     <w:rsid w:val="00F13CF5"/>
     <w:rsid w:val="00F144DB"/>
     <w:rsid w:val="00F145FA"/>
     <w:rsid w:val="00F15062"/>
     <w:rsid w:val="00F15DAB"/>
     <w:rsid w:val="00F1667C"/>
     <w:rsid w:val="00F16C43"/>
     <w:rsid w:val="00F20407"/>
     <w:rsid w:val="00F20526"/>
     <w:rsid w:val="00F20A5B"/>
     <w:rsid w:val="00F21528"/>
     <w:rsid w:val="00F22782"/>
     <w:rsid w:val="00F22A42"/>
     <w:rsid w:val="00F22DB9"/>
     <w:rsid w:val="00F24677"/>
     <w:rsid w:val="00F24976"/>
     <w:rsid w:val="00F24E36"/>
     <w:rsid w:val="00F25EEE"/>
     <w:rsid w:val="00F2680F"/>
@@ -32989,78 +34945,81 @@
     <w:rsid w:val="00F30330"/>
     <w:rsid w:val="00F3048B"/>
     <w:rsid w:val="00F30588"/>
     <w:rsid w:val="00F31133"/>
     <w:rsid w:val="00F3170C"/>
     <w:rsid w:val="00F318B0"/>
     <w:rsid w:val="00F31A54"/>
     <w:rsid w:val="00F31BF4"/>
     <w:rsid w:val="00F31DB6"/>
     <w:rsid w:val="00F31E1C"/>
     <w:rsid w:val="00F322E0"/>
     <w:rsid w:val="00F32D60"/>
     <w:rsid w:val="00F32DD8"/>
     <w:rsid w:val="00F332AA"/>
     <w:rsid w:val="00F3372E"/>
     <w:rsid w:val="00F33D0F"/>
     <w:rsid w:val="00F33D91"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F34951"/>
     <w:rsid w:val="00F35B18"/>
     <w:rsid w:val="00F35C23"/>
     <w:rsid w:val="00F363A4"/>
     <w:rsid w:val="00F36713"/>
     <w:rsid w:val="00F36D71"/>
     <w:rsid w:val="00F37440"/>
+    <w:rsid w:val="00F40246"/>
     <w:rsid w:val="00F4130D"/>
     <w:rsid w:val="00F41A73"/>
     <w:rsid w:val="00F41C03"/>
     <w:rsid w:val="00F41D14"/>
     <w:rsid w:val="00F42220"/>
     <w:rsid w:val="00F4242B"/>
     <w:rsid w:val="00F4292B"/>
     <w:rsid w:val="00F42E9B"/>
     <w:rsid w:val="00F43536"/>
+    <w:rsid w:val="00F4423B"/>
     <w:rsid w:val="00F4488A"/>
     <w:rsid w:val="00F45B3B"/>
     <w:rsid w:val="00F461A2"/>
     <w:rsid w:val="00F46402"/>
     <w:rsid w:val="00F464E2"/>
     <w:rsid w:val="00F469D0"/>
     <w:rsid w:val="00F47A4C"/>
     <w:rsid w:val="00F47D04"/>
     <w:rsid w:val="00F5003B"/>
     <w:rsid w:val="00F509C4"/>
     <w:rsid w:val="00F50FEE"/>
     <w:rsid w:val="00F51487"/>
     <w:rsid w:val="00F51CAF"/>
     <w:rsid w:val="00F51FB0"/>
     <w:rsid w:val="00F52363"/>
     <w:rsid w:val="00F52383"/>
     <w:rsid w:val="00F523D2"/>
     <w:rsid w:val="00F5292E"/>
     <w:rsid w:val="00F52C00"/>
+    <w:rsid w:val="00F54004"/>
     <w:rsid w:val="00F5449F"/>
     <w:rsid w:val="00F54717"/>
     <w:rsid w:val="00F54F3C"/>
     <w:rsid w:val="00F55337"/>
     <w:rsid w:val="00F55AD9"/>
     <w:rsid w:val="00F55ADC"/>
     <w:rsid w:val="00F55C26"/>
     <w:rsid w:val="00F563AF"/>
     <w:rsid w:val="00F5689D"/>
     <w:rsid w:val="00F56B24"/>
     <w:rsid w:val="00F57586"/>
     <w:rsid w:val="00F60B53"/>
     <w:rsid w:val="00F61259"/>
     <w:rsid w:val="00F61D25"/>
     <w:rsid w:val="00F6254E"/>
     <w:rsid w:val="00F62A28"/>
     <w:rsid w:val="00F62FEB"/>
     <w:rsid w:val="00F64274"/>
     <w:rsid w:val="00F656C0"/>
     <w:rsid w:val="00F65790"/>
     <w:rsid w:val="00F65930"/>
     <w:rsid w:val="00F65FA1"/>
     <w:rsid w:val="00F6640F"/>
     <w:rsid w:val="00F6678C"/>
     <w:rsid w:val="00F66A63"/>
@@ -33103,84 +35062,87 @@
     <w:rsid w:val="00F84505"/>
     <w:rsid w:val="00F86BB6"/>
     <w:rsid w:val="00F871E8"/>
     <w:rsid w:val="00F874F7"/>
     <w:rsid w:val="00F87739"/>
     <w:rsid w:val="00F9024E"/>
     <w:rsid w:val="00F91877"/>
     <w:rsid w:val="00F92069"/>
     <w:rsid w:val="00F93B8B"/>
     <w:rsid w:val="00F94479"/>
     <w:rsid w:val="00F94489"/>
     <w:rsid w:val="00F9457B"/>
     <w:rsid w:val="00F94815"/>
     <w:rsid w:val="00F95A62"/>
     <w:rsid w:val="00F95ACF"/>
     <w:rsid w:val="00F96312"/>
     <w:rsid w:val="00F96455"/>
     <w:rsid w:val="00F964B4"/>
     <w:rsid w:val="00F968D0"/>
     <w:rsid w:val="00F97CB0"/>
     <w:rsid w:val="00FA00E6"/>
     <w:rsid w:val="00FA01B3"/>
     <w:rsid w:val="00FA041E"/>
     <w:rsid w:val="00FA0458"/>
     <w:rsid w:val="00FA04ED"/>
+    <w:rsid w:val="00FA0553"/>
     <w:rsid w:val="00FA1329"/>
     <w:rsid w:val="00FA1FA1"/>
     <w:rsid w:val="00FA2155"/>
     <w:rsid w:val="00FA2D50"/>
     <w:rsid w:val="00FA3130"/>
     <w:rsid w:val="00FA396E"/>
     <w:rsid w:val="00FA3BFD"/>
     <w:rsid w:val="00FA3EE3"/>
     <w:rsid w:val="00FA4318"/>
     <w:rsid w:val="00FA4C2A"/>
     <w:rsid w:val="00FA5CEF"/>
     <w:rsid w:val="00FA5D2E"/>
     <w:rsid w:val="00FA6005"/>
     <w:rsid w:val="00FA6301"/>
     <w:rsid w:val="00FA70C9"/>
     <w:rsid w:val="00FA7233"/>
     <w:rsid w:val="00FA7A20"/>
     <w:rsid w:val="00FB051A"/>
     <w:rsid w:val="00FB0C47"/>
     <w:rsid w:val="00FB17B2"/>
     <w:rsid w:val="00FB1908"/>
     <w:rsid w:val="00FB2504"/>
     <w:rsid w:val="00FB3E46"/>
     <w:rsid w:val="00FB430D"/>
     <w:rsid w:val="00FB43A5"/>
     <w:rsid w:val="00FB4542"/>
     <w:rsid w:val="00FB46DB"/>
+    <w:rsid w:val="00FB48B3"/>
     <w:rsid w:val="00FB508C"/>
     <w:rsid w:val="00FB60DE"/>
     <w:rsid w:val="00FB6E1D"/>
     <w:rsid w:val="00FB76DA"/>
     <w:rsid w:val="00FB76F7"/>
     <w:rsid w:val="00FC0469"/>
     <w:rsid w:val="00FC0B2F"/>
+    <w:rsid w:val="00FC119D"/>
     <w:rsid w:val="00FC127B"/>
     <w:rsid w:val="00FC1874"/>
     <w:rsid w:val="00FC1E03"/>
     <w:rsid w:val="00FC24FA"/>
     <w:rsid w:val="00FC2C2A"/>
     <w:rsid w:val="00FC35F5"/>
     <w:rsid w:val="00FC4B13"/>
     <w:rsid w:val="00FC54E2"/>
     <w:rsid w:val="00FC598D"/>
     <w:rsid w:val="00FC5BDF"/>
     <w:rsid w:val="00FC6192"/>
     <w:rsid w:val="00FC6486"/>
     <w:rsid w:val="00FC65FE"/>
     <w:rsid w:val="00FC678F"/>
     <w:rsid w:val="00FC6D5F"/>
     <w:rsid w:val="00FC7131"/>
     <w:rsid w:val="00FC72BF"/>
     <w:rsid w:val="00FC74D0"/>
     <w:rsid w:val="00FC74F1"/>
     <w:rsid w:val="00FC77F2"/>
     <w:rsid w:val="00FC781C"/>
     <w:rsid w:val="00FC7939"/>
     <w:rsid w:val="00FD09E3"/>
     <w:rsid w:val="00FD0D45"/>
     <w:rsid w:val="00FD170C"/>
@@ -33359,50 +35321,51 @@
     <w:rsid w:val="2F261660"/>
     <w:rsid w:val="2F4A70F6"/>
     <w:rsid w:val="308CC3AB"/>
     <w:rsid w:val="309550FB"/>
     <w:rsid w:val="30ABB46B"/>
     <w:rsid w:val="317FF76B"/>
     <w:rsid w:val="318130EA"/>
     <w:rsid w:val="31CCF778"/>
     <w:rsid w:val="322203AF"/>
     <w:rsid w:val="32C98124"/>
     <w:rsid w:val="32DBEC24"/>
     <w:rsid w:val="32E336D2"/>
     <w:rsid w:val="32FCEBC8"/>
     <w:rsid w:val="330F16DE"/>
     <w:rsid w:val="332709C9"/>
     <w:rsid w:val="3397654F"/>
     <w:rsid w:val="33E36296"/>
     <w:rsid w:val="34406165"/>
     <w:rsid w:val="345AFB71"/>
     <w:rsid w:val="34616823"/>
     <w:rsid w:val="34916122"/>
     <w:rsid w:val="34C9AB3F"/>
     <w:rsid w:val="352B1AF6"/>
     <w:rsid w:val="37AE46AC"/>
     <w:rsid w:val="38819B24"/>
+    <w:rsid w:val="3951C89F"/>
     <w:rsid w:val="3A55DC26"/>
     <w:rsid w:val="3A7922E0"/>
     <w:rsid w:val="3AB174F0"/>
     <w:rsid w:val="3BEE2093"/>
     <w:rsid w:val="3CAF020E"/>
     <w:rsid w:val="3CD8E194"/>
     <w:rsid w:val="3CEE9EEA"/>
     <w:rsid w:val="3D318EA9"/>
     <w:rsid w:val="3D905684"/>
     <w:rsid w:val="3DC0B90C"/>
     <w:rsid w:val="3ED3B72B"/>
     <w:rsid w:val="3FD83DF8"/>
     <w:rsid w:val="407FCA3A"/>
     <w:rsid w:val="4088A9A0"/>
     <w:rsid w:val="41A7BEE2"/>
     <w:rsid w:val="41FB8B4A"/>
     <w:rsid w:val="425A0B77"/>
     <w:rsid w:val="42F21160"/>
     <w:rsid w:val="4382FD7B"/>
     <w:rsid w:val="43F77785"/>
     <w:rsid w:val="445E70E6"/>
     <w:rsid w:val="446ED3A3"/>
     <w:rsid w:val="44974751"/>
     <w:rsid w:val="4505DBF1"/>
     <w:rsid w:val="451485E4"/>
@@ -33411,50 +35374,51 @@
     <w:rsid w:val="475974F4"/>
     <w:rsid w:val="476BDED7"/>
     <w:rsid w:val="4777BE50"/>
     <w:rsid w:val="4893A765"/>
     <w:rsid w:val="492B5278"/>
     <w:rsid w:val="4A0485E7"/>
     <w:rsid w:val="4A0DF982"/>
     <w:rsid w:val="4A910BCA"/>
     <w:rsid w:val="4AAEAD4C"/>
     <w:rsid w:val="4AD28293"/>
     <w:rsid w:val="4AE25A32"/>
     <w:rsid w:val="4BFC91C2"/>
     <w:rsid w:val="4C219F34"/>
     <w:rsid w:val="4CA4B6C5"/>
     <w:rsid w:val="4CC48325"/>
     <w:rsid w:val="4D1E83E3"/>
     <w:rsid w:val="4E2F4F0B"/>
     <w:rsid w:val="50AE8229"/>
     <w:rsid w:val="50B9970D"/>
     <w:rsid w:val="52526D05"/>
     <w:rsid w:val="52CB4D16"/>
     <w:rsid w:val="52F37052"/>
     <w:rsid w:val="5360BE9F"/>
     <w:rsid w:val="54282643"/>
     <w:rsid w:val="5672F480"/>
+    <w:rsid w:val="57A2DDC9"/>
     <w:rsid w:val="587EC9C8"/>
     <w:rsid w:val="58905431"/>
     <w:rsid w:val="593254E3"/>
     <w:rsid w:val="5968D9DF"/>
     <w:rsid w:val="596AB09D"/>
     <w:rsid w:val="59701E97"/>
     <w:rsid w:val="59E74AB0"/>
     <w:rsid w:val="5A959FAA"/>
     <w:rsid w:val="5AA1E521"/>
     <w:rsid w:val="5BBFA662"/>
     <w:rsid w:val="5BC93A4A"/>
     <w:rsid w:val="5C79C2E2"/>
     <w:rsid w:val="5C81CBB3"/>
     <w:rsid w:val="5D5468A9"/>
     <w:rsid w:val="5D672BD2"/>
     <w:rsid w:val="5DC3B940"/>
     <w:rsid w:val="604FD6FE"/>
     <w:rsid w:val="6055C129"/>
     <w:rsid w:val="60793B47"/>
     <w:rsid w:val="60866C01"/>
     <w:rsid w:val="60D1847B"/>
     <w:rsid w:val="60D3D534"/>
     <w:rsid w:val="60D4B606"/>
     <w:rsid w:val="6120E660"/>
     <w:rsid w:val="617AB1CB"/>
@@ -33534,51 +35498,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4385E362"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5BFD4045-E17C-4EDE-BB8F-57D7CECE6393}"/>
+  <w15:docId w15:val="{E5C7F470-3EED-4E4B-9897-A7FDFA1A8397}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -35819,57 +37783,56 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1166047070">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C74b12ad222df40cddc9108dea691c031%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639131342103840915%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=d36NZZKd7w98f1E3uniFazokiIeDZT3L889iWzCr8j8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C762d031a878f4e69ae3b08de9f6201e6%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639123440450860661%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=5haHyajS89IablwKEttQQhdCqvE5c0Z8FnORKI728Lo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F331743-eiropas-savienibas-fondu-2021-2027-gada-planosanas-perioda-vadibas-likums&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Cd03ef5b225334abfd08d08deb71302bd%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639149489437054599%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=455gKrqkNJnV%2BBQf6wfGWytPZYeLJ6A1Ex1oum%2Fdy3o%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C762d031a878f4e69ae3b08de9f6201e6%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639123440450884110%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=rJaOvyTZMQTfnCV3%2BaeWcjkoHO8q5oMCd6BsLiHQZ7I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.mod.gov.lv%2Fsites%2Fmod%2Ffiles%2Fdocument%2FAizsardz%25C4%25ABbas%2520industrijas%2520strat%25C4%2593%25C4%25A3ija.pdf&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Ca6d6ddd4832640f03b1408deacf2d852%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639138356745500086%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=V2wpduKs77hSLmgjFkwaMMilhAaQE%2FHSBu23g5g3qSk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C3fc7cd1c734f47decfad08deb0e28bb7%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639142684199979753%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Oo8s0l%2BQWPy%2FbFxsL4zCeNmlPEc47d4mx1x%2B%2ByAXZVc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mod.gov.lv/lv/aizsardzibas-industrijas-konsultativas-padomes-organizacijas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencelatvia.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/darbs/alga/tabulas/dsv041-stradajoso-menesa-videja-darba-samaksa-regionos-eiro?url=https%3A%2F%2Flatvija.gov.lv%2FServices%2F9736.&amp;data=05%7C02%7Ckristine.dalberga%40cfla.gov.lv%7Cdbb78b32e064433c8f3f08de421c65a6%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639020886918976956%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PdPFpTZZbB1t8RLsor0VQIzPZMtr3TNxpEgWXXRVKtg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2Fsankciju-parbaudes-projektos%3Futm_source%3Dchatgpt.com&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Cd03ef5b225334abfd08d08deb71302bd%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639149489437070662%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BO2c8OLgIIN5P4HhuT%2FUWeeqGeZjFCys9dxlWEOcBG0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2025/wp-6-civil-security-for-society_horizon-2025_en.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/strategiskas-nozimes-precu-kontrole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/2021_2027/es_fondi/vadlinijas_skaidrojum/attiecin%C4%81m%C4%81s_izmaksas_es_projekt/vadliniju-2.pielikums_par-ieguldijumiem-natura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C74b12ad222df40cddc9108dea691c031%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639131342103840915%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=d36NZZKd7w98f1E3uniFazokiIeDZT3L889iWzCr8j8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F331743-eiropas-savienibas-fondu-2021-2027-gada-planosanas-perioda-vadibas-likums&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Cd03ef5b225334abfd08d08deb71302bd%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639149489437054599%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=455gKrqkNJnV%2BBQf6wfGWytPZYeLJ6A1Ex1oum%2Fdy3o%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C762d031a878f4e69ae3b08de9f6201e6%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639123440450884110%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=rJaOvyTZMQTfnCV3%2BaeWcjkoHO8q5oMCd6BsLiHQZ7I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.mod.gov.lv%2Fsites%2Fmod%2Ffiles%2Fdocument%2FAizsardz%25C4%25ABbas%2520industrijas%2520strat%25C4%2593%25C4%25A3ija.pdf&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Ca6d6ddd4832640f03b1408deacf2d852%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639138356745500086%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=V2wpduKs77hSLmgjFkwaMMilhAaQE%2FHSBu23g5g3qSk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fhorizoneuropencpportal.eu%2Fsites%2Fdefault%2Ffiles%2F2022-11%2Ftrl-assessment-tool.pdf&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Cfaf589da4ff04403d40708decd0c7534%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639173650577781813%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HHgFDXDzeZzZyXiYXMlqxff9aMVdbkeC%2FK9jkcw%2F7EQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C762d031a878f4e69ae3b08de9f6201e6%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639123440450860661%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=5haHyajS89IablwKEttQQhdCqvE5c0Z8FnORKI728Lo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2Fsankciju-parbaudes-projektos%3Futm_source%3Dchatgpt.com&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7Cd03ef5b225334abfd08d08deb71302bd%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639149489437070662%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BO2c8OLgIIN5P4HhuT%2FUWeeqGeZjFCys9dxlWEOcBG0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencelatvia.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/darbs/alga/tabulas/dsv041-stradajoso-menesa-videja-darba-samaksa-regionos-eiro?url=https%3A%2F%2Flatvija.gov.lv%2FServices%2F9736.&amp;data=05%7C02%7Ckristine.dalberga%40cfla.gov.lv%7Cdbb78b32e064433c8f3f08de421c65a6%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639020886918976956%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PdPFpTZZbB1t8RLsor0VQIzPZMtr3TNxpEgWXXRVKtg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F1-1-1-3-k-2&amp;data=05%7C02%7Canita.jansone%40cfla.gov.lv%7C3fc7cd1c734f47decfad08deb0e28bb7%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639142684199979753%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Oo8s0l%2BQWPy%2FbFxsL4zCeNmlPEc47d4mx1x%2B%2ByAXZVc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/2021_2027/es_fondi/vadlinijas_skaidrojum/attiecin%C4%81m%C4%81s_izmaksas_es_projekt/vadliniju-2.pielikums_par-ieguldijumiem-natura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mod.gov.lv/lv/aizsardzibas-industrijas-konsultativas-padomes-organizacijas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2025/wp-6-civil-security-for-society_horizon-2025_en.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/strategiskas-nozimes-precu-kontrole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353061" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -36152,52 +38115,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-10T12:24:16+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
@@ -36208,51 +38196,51 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -36261,99 +38249,99 @@
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -36398,136 +38386,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CCA4762-7BD9-43B6-B5B9-BDB64C36631C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFB84BE6-C5E0-4A29-9FFF-A3CEF4A89A6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{894920C5-FE5F-43A7-9CEA-CE273AF9CA62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A5015ED-ECAA-4666-9AB7-3CF9812D43FB}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F72A788-4E77-4A98-A9CF-F6D4DE4C7D95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>75505</Characters>
+  <Pages>44</Pages>
+  <Words>14801</Words>
+  <Characters>84367</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>629</Lines>
-  <Paragraphs>177</Paragraphs>
+  <Lines>703</Lines>
+  <Paragraphs>197</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88574</CharactersWithSpaces>
+  <CharactersWithSpaces>98971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura Grodze</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>