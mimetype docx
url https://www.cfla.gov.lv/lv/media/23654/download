--- v0 (2026-04-28)
+++ v1 (2026-07-31)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7661EB1F" w14:textId="6A80E52A" w:rsidR="00D14737" w:rsidRPr="005A0CC4" w:rsidRDefault="00C67498" w:rsidP="001177DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="600" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -18250,69 +18251,100 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CoM Regulations  </w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>of measure</w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3342175E" w14:textId="77777777" w:rsidR="00D71DB2" w:rsidRPr="005A0CC4" w:rsidRDefault="00D71DB2" w:rsidP="00D71DB2">
+          <w:p w14:paraId="3342175E" w14:textId="60AD8EBB" w:rsidR="00D71DB2" w:rsidRPr="005A0CC4" w:rsidRDefault="00D71DB2" w:rsidP="00D71DB2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The sustainability of the expected results for at least five years after the final payment is made shall be justified by one or more investments to increase the capacity of the innovation system:</w:t>
+              <w:t xml:space="preserve">The sustainability of the expected results for at least </w:t>
+            </w:r>
+            <w:ins w:id="2" w:author="Katrīna Bukša" w:date="2026-06-18T11:04:00Z" w16du:dateUtc="2026-06-18T08:04:00Z">
+              <w:r w:rsidR="00206E7B">
+                <w:rPr>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>two</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="3" w:author="Katrīna Bukša" w:date="2026-06-18T11:04:00Z" w16du:dateUtc="2026-06-18T08:04:00Z">
+              <w:r w:rsidRPr="005A0CC4" w:rsidDel="00206E7B">
+                <w:rPr>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:delText>five</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="005A0CC4">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> years after the final payment is made shall be justified by one or more investments to increase the capacity of the innovation system:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09872DFE" w14:textId="77777777" w:rsidR="00D71DB2" w:rsidRPr="005A0CC4" w:rsidRDefault="00D71DB2" w:rsidP="00EA61D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>know-how and technology transfer created within the framework of a project not related to economic activity, including the scientific articles referred to in Sub-paragraph 7.4 of the Cabinet of Ministers Regulations on implementation of themeasure, registered technology rights, commercialisation of technology rights (intellectual property licences or transfer agreements);</w:t>
             </w:r>
@@ -23459,51 +23491,51 @@
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4.4.1.3.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="007C0738" w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Project related to economic activities – amount of private co-financing.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_Hlk206076589"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk206076589"/>
           </w:p>
           <w:p w14:paraId="192F6632" w14:textId="4A704915" w:rsidR="007C0738" w:rsidRPr="005A0CC4" w:rsidRDefault="007C0738" w:rsidP="00CC2084">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The score for P</w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
@@ -23557,51 +23589,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>= 0 if the requested public funding intensity is at the maximum allowable level, and P</w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4.1.3 </w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>= 5.0 if the requested public funding intensity A is reduced by at least ten percentage points, where A ≥ 5.0 % of the maximum allowable public funding intensity. When calculating the score, round to one decimal place.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="614E2202" w14:textId="5AD42F82" w:rsidR="00E2241D" w:rsidRPr="005A0CC4" w:rsidRDefault="00611FB6" w:rsidP="00CC2084">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Example</w:t>
             </w:r>
@@ -26941,52 +26973,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="036681F5" w14:textId="565B8096" w:rsidR="00CC2084" w:rsidRPr="005A0CC4" w:rsidRDefault="00E91FF6" w:rsidP="00CC2084">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk213417591"/>
-            <w:bookmarkStart w:id="4" w:name="_Hlk205994556"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk213417591"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk205994556"/>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The criteria are evaluated by an international scientific review panel organized by the Agency in cooperation with the Latvian Council of Science</w:t>
             </w:r>
             <w:r w:rsidR="00CC2084" w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C85560A" w14:textId="2FCE3B89" w:rsidR="00002A0D" w:rsidRPr="005A0CC4" w:rsidRDefault="00002A0D" w:rsidP="00CC2084">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -27038,51 +27070,51 @@
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.19 of the </w:t>
             </w:r>
             <w:r w:rsidR="00CB3817" w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CoM Regulations of measure</w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. The purpose of the TEP is to present a roadmap for the development of the research project’s results, indicating what will be done with them next, what the next steps are, and the development trajectory. The TEP also includes the identification of a commercialization path and a competitive assessment, reflecting the potential of the results and market prospects. This may apply to projects at any technology readiness level (TRL), defining directions for further development and utilization. The TEP must include information on the project’s long-term potential (in the context of science, technology, market needs, and society), identify key development stages from concept to application or commercialization, identify potential risks, necessary resources, potential partners, and funding sources for future development stages, and plan a sustainable development strategy to prevent the project from becoming unusable or undeveloped after its conclusion.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="62860611" w14:textId="73C80032" w:rsidR="00002A0D" w:rsidRPr="005A0CC4" w:rsidRDefault="00CB3817" w:rsidP="00CC2084">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00002A0D" w:rsidRPr="005A0CC4">
               <w:rPr>
@@ -27092,54 +27124,54 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> point</w:t>
             </w:r>
             <w:r w:rsidR="00002A0D" w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> is awarded under this criterion if the project application includes a TEP document completed in accordance with the TEP methodology, describing the product or technology and its application, market research, economic justification, and other </w:t>
             </w:r>
             <w:r w:rsidR="00002A0D" w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>relevant information. The description is generally of high quality (well-founded, data-driven, logical, with conclusions regarding the commercialization potential of the technology/product/method, etc.), it has no shortcomings in accordance with the annex to the selection regulations, “Guidelines for Experts on the Evaluation of Criterion 4.6: ‘Project Commercialization Potential and Economic Return’.”</w:t>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="_Hlk213412339"/>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkStart w:id="7" w:name="_Hlk213412339"/>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p w14:paraId="58D9A226" w14:textId="77777777" w:rsidR="00CB3817" w:rsidRPr="005A0CC4" w:rsidRDefault="00CB3817" w:rsidP="00CC2084">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">0.5 points </w:t>
             </w:r>
             <w:r w:rsidRPr="005A0CC4">
               <w:rPr>
                 <w:noProof/>
@@ -28249,71 +28281,71 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D14737" w:rsidRPr="005A0CC4" w:rsidSect="00D0210F">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="566" w:left="1440" w:header="708" w:footer="132" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58C348C1" w14:textId="77777777" w:rsidR="00B02C31" w:rsidRDefault="00B02C31">
+    <w:p w14:paraId="5497B79C" w14:textId="77777777" w:rsidR="00391FCC" w:rsidRDefault="00391FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40FDC7FD" w14:textId="77777777" w:rsidR="00B02C31" w:rsidRDefault="00B02C31">
+    <w:p w14:paraId="4DCEB7E2" w14:textId="77777777" w:rsidR="00391FCC" w:rsidRDefault="00391FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EEFCD7E" w14:textId="77777777" w:rsidR="00B02C31" w:rsidRDefault="00B02C31">
+    <w:p w14:paraId="27B6597C" w14:textId="77777777" w:rsidR="00391FCC" w:rsidRDefault="00391FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -28322,122 +28354,121 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
-    <w:altName w:val="Yu Gothic"/>
+    <w:altName w:val="Klee One"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="235F88CE" w14:textId="77777777" w:rsidR="00FD274E" w:rsidRDefault="00FD274E">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -28502,103 +28533,119 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3C3E2478" w14:textId="77777777" w:rsidR="00FD274E" w:rsidRDefault="00FD274E">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22419F6E" w14:textId="77777777" w:rsidR="00B02C31" w:rsidRDefault="00B02C31">
+    <w:p w14:paraId="1DFDE3AB" w14:textId="77777777" w:rsidR="00391FCC" w:rsidRDefault="00391FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46325AFA" w14:textId="77777777" w:rsidR="00B02C31" w:rsidRDefault="00B02C31">
+    <w:p w14:paraId="03A351FF" w14:textId="77777777" w:rsidR="00391FCC" w:rsidRDefault="00391FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="620EB8AC" w14:textId="77777777" w:rsidR="00B02C31" w:rsidRDefault="00B02C31">
+    <w:p w14:paraId="6A1FB083" w14:textId="77777777" w:rsidR="00391FCC" w:rsidRDefault="00391FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="30DDE3F7" w14:textId="60D9C44B" w:rsidR="00D14737" w:rsidRPr="00787C2A" w:rsidRDefault="0046120E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A94E94" w:rsidRPr="00A94E94">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Available in</w:t>
-      </w:r>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A94E94" w:rsidRPr="00A94E94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A94E94" w:rsidRPr="00A94E94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="008C4757" w:rsidRPr="00787C2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.izm.gov.lv/lv/metodika-petniecibas-un-zinasanu-izplatisanas-organizaciju-statusa-izvertejumam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008C4757" w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3C1F5189" w14:textId="2D22BD5C" w:rsidR="00870A0C" w:rsidRPr="000B0980" w:rsidRDefault="00870A0C" w:rsidP="00957167">
@@ -28606,189 +28653,1102 @@
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0980">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B0980">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> N –</w:t>
       </w:r>
       <w:r w:rsidR="00FE4558">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>In case of non-compliance with the criterion, the Cooperation Institution shall take a decision to reject the project application</w:t>
-      </w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>criterion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cooperation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE4558">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1887D548" w14:textId="31512BFB" w:rsidR="00870A0C" w:rsidRPr="000B0980" w:rsidRDefault="00870A0C" w:rsidP="00957167">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0980">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B0980">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> P – </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE4558">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-      </w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>case of non-compliance with the criterion, the Agency shall take a decision to approve the project application conditionally or to reject it in conformity with the provisions of the by-laws</w:t>
-      </w:r>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>criterion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>approve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conditionally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conformity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>provisions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE4558" w:rsidRPr="00FE4558">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by-laws</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE4558">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="3CA249F8" w14:textId="59167EB4" w:rsidR="00870A0C" w:rsidRPr="00A95F43" w:rsidRDefault="00870A0C" w:rsidP="00957167">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000B0980">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B0980">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-      </w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E7F8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>common</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> criteria were approved by Decision No. 2025/5.2-6/16/45 of the European Union Funds Monitoring Committee dated July 31, 2025, “On the Approval of Amendments to the Project Application Selection Methodology.”</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No. 2025/5.2-6/16/45 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Union</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monitoring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31, 2025, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Amendments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Selection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E7F8A" w:rsidRPr="006E7F8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidR="006E7F8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="24525DE5" w14:textId="5B5F5FBD" w:rsidR="00CC2084" w:rsidRPr="000621EF" w:rsidRDefault="00CC2084" w:rsidP="00CC2084">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00217F74" w:rsidRPr="00217F74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with Commission Regulation (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in application of Articles 107 and 108 of the Treaty. However, Regulation No. 651/2014 may, by way of exception, apply to undertakings that were not in difficulty on December 31, 2019, but became firms in difficulty between January 1, 2020, and December 31, 2021, provided that this is also expressly provided for in the relevant </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">CoM Regulations of measure </w:t>
+        <w:t>CoM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulations of measure </w:t>
       </w:r>
       <w:r w:rsidR="00217F74" w:rsidRPr="00217F74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and is permitted by the regulatory framework of the EU funds. In the case of the European Regional Development Fund (hereinafter “ERDF”) and the Cohesion Fund (hereinafter “CF”), compliance with the requirements outlined in Article 7(1)(d) of Regulation (EU) 2021/1058 of the European Parliament and of the Council of June 24, </w:t>
       </w:r>
       <w:r w:rsidR="00217F74" w:rsidRPr="000621EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2021, on the European Regional Development Fund and the Cohesion Fund, as outlined in Article 7(1)(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="000621EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
@@ -28896,127 +29856,181 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> aid in the agricultural sector (Official Journal of the European Union, December 24, 2013, No. L 352/9), Commission Regulation (EU) No 717/2014 of 27 June 2014 on the application of Articles 107 and 108 of the Treaty on the Functioning of the European Union to </w:t>
       </w:r>
       <w:r w:rsidR="004E79AC" w:rsidRPr="005F0888">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="004E79AC" w:rsidRPr="000621EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aid in the fisheries and aquaculture sector (Official Journal of the European Union, June 27, 2014, No. L 190/45)), or the temporary rules on operating aid established in response to exceptional circumstances, then Commission Regulation (EU) No. 651/2014 of June 17, 2014 (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in application of Articles 107 and 108 of the Treaty, the criteria referred to in Article 2(18) may not apply. If aid for commercial activities is granted in accordance with one of the aforementioned </w:t>
+        <w:t xml:space="preserve"> aid in the fisheries and aquaculture sector (Official Journal of the European Union, June 27, 2014, No. L 190/45)), or the temporary rules on operating aid established in response to exceptional circumstances, then Commission Regulation (EU) No. 651/2014 of June 17, 2014 (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in application of Articles 107 and 108 of the Treaty, the criteria referred to in Article 2(18) may not apply. If aid for commercial activities is granted in accordance with one of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E79AC" w:rsidRPr="000621EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aforementioned </w:t>
       </w:r>
       <w:r w:rsidR="004E79AC" w:rsidRPr="005F0888">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>de minimis</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E79AC" w:rsidRPr="005F0888">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimis</w:t>
       </w:r>
       <w:r w:rsidR="004E79AC" w:rsidRPr="000621EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> regulations, the conditions set forth in the relevant regulation are assessed; for example, in the case of Commission Regulation No. 2023/2831, Article 4(3)(a) or Article 6(a) would be assessed accordingly. This does not preclude the application of Article 22(1)(4) of the European Union Funds Management Act for the 2021–2027 programming period</w:t>
       </w:r>
       <w:r w:rsidRPr="000621EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="377ABB56" w14:textId="6B3BE362" w:rsidR="008149B5" w:rsidRPr="00217F74" w:rsidRDefault="00171101" w:rsidP="008149B5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008149B5" w:rsidRPr="00217F74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The criteria cannot be clarified. Clarifications are permitted only with regard to technical, arithmetic, or editorial corrections; for example, if a page has not been scanned or a possible typographical error is detected. In a situation where the annual report for the most recent full year is not available at the time of submission of the project application or at the time of the final decision, in order to verify that the project applicant and its group of related entities are not subject to any of the situations referred to in Article 2(18) of Regulation No. 651/2014, the project applicant is requested to ensure the availability of the missing documents.</w:t>
+        <w:t xml:space="preserve">The criteria cannot be clarified. Clarifications are permitted only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008149B5" w:rsidRPr="00217F74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008149B5" w:rsidRPr="00217F74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technical, arithmetic, or editorial corrections; for example, if a page has not been scanned or a possible typographical error is detected. In a situation where the annual report for the most recent full year is not available at the time of submission of the project application or at the time of the final decision, in order to verify that the project applicant and its group of related entities are not subject to any of the situations referred to in Article 2(18) of Regulation No. 651/2014, the project applicant is requested to ensure the availability of the missing documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1B2594" w14:textId="7A71AB2E" w:rsidR="00171101" w:rsidRPr="00217F74" w:rsidRDefault="008149B5" w:rsidP="008149B5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Compliance with this criterion is verified both as of the date of submission of the project application and as of the date of the decision approving the project application or the date of the opinion on the fulfillment of conditions, if a decision has been made to approve the project application subject to conditions.</w:t>
+        <w:t xml:space="preserve">Compliance with this criterion is verified both as of the date of submission of the project application and as of the date of the decision approving the project application or the date of the opinion on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217F74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fulfillment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217F74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of conditions, if a decision has been made to approve the project application subject to conditions.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="2114DC4B" w14:textId="01DC32DA" w:rsidR="00CC2084" w:rsidRPr="00787C2A" w:rsidRDefault="00CC2084" w:rsidP="00CC2084">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00217F74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -29078,279 +30092,3835 @@
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A0CC4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A0CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000621EF" w:rsidRPr="005A0CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The applicant for support/project applicant has submitted a declaration stating that it does not meet the aforementioned criteria, given that it is not possible to verify this requirement based on the information contained in public registers</w:t>
+        <w:t xml:space="preserve">The applicant for support/project applicant has submitted a declaration stating that it does not meet the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000621EF" w:rsidRPr="005A0CC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000621EF" w:rsidRPr="005A0CC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, given that it is not possible to verify this requirement based on the information contained in public registers</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="26153EEB" w14:textId="55FF8A29" w:rsidR="00284BE6" w:rsidRPr="00787C2A" w:rsidRDefault="00284BE6" w:rsidP="00284BE6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The applicant for support/project applicant has submitted a declaration stating that it does not meet the aforementioned criteria, given that it is not possible to verify this requirement based on the information contained in public registers</w:t>
-      </w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aforementioned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>given</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>verify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>contained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC434D" w:rsidRPr="00DC434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>registers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="7A60847B" w14:textId="4DBE40E3" w:rsidR="00DC434D" w:rsidRPr="00CC2084" w:rsidRDefault="00DC434D" w:rsidP="00DC434D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9035D" w:rsidRPr="005A0CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The applicant for support/project applicant has submitted a declaration stating that it does not meet the aforementioned criteria, given that it is not possible to verify this requirement based on the information contained in public registers.</w:t>
+        <w:t xml:space="preserve">The applicant for support/project applicant has submitted a declaration stating that it does not meet the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9035D" w:rsidRPr="005A0CC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B9035D" w:rsidRPr="005A0CC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, given that it is not possible to verify this requirement based on the information contained in public registers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="0FC40DFA" w14:textId="50879F6F" w:rsidR="00236DF6" w:rsidRPr="006E53EC" w:rsidRDefault="00236DF6" w:rsidP="00236DF6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Information from the Business Register and information available from data re-users</w:t>
-      </w:r>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Register</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> re-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>users</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E53EC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="1A1339A3" w14:textId="5594973C" w:rsidR="00131630" w:rsidRPr="00CC2084" w:rsidRDefault="00131630" w:rsidP="00131630">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>In accordance with the first paragraph of Section 97 of the Annual Reports and Consolidated Annual Reports Act, a company shall submit its annual report no later than one month after the approval of the annual report and no later than four months after the end of the reporting year. A medium-sized company, a large company, and a parent company of a group that prepares consolidated annual financial statements shall, no later than seven months after the end of the reporting year, submit to the State Revenue Service, in paper form or electronically, a derivative of the annual financial statements (financial statements and management report) and a derivative of the consolidated annual report (if any) in electronic form—an electronic copy or an electronic transcript (if required by regulatory enactments regarding the submission of electronic copies of financial statements or consolidated financial statements prepared by the company to the State Revenue Service’s Electronic Declaration System)  In the Electronic Declaration System, together with an explanation (in electronic form) regarding when the annual report and the consolidated annual report (if any) were approved</w:t>
-      </w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 97 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Consolidated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>months</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>medium-sized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>group</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prepares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>consolidated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>seven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>months</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Revenue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronically</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>derivative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>derivative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>consolidated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>copy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>transcript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>enactments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>copies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>consolidated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Revenue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Service’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>together</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>consolidated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF576F" w:rsidRPr="00CF576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="2D26FB60" w14:textId="4CB6A7B6" w:rsidR="00CC2084" w:rsidRPr="00CC2084" w:rsidRDefault="00CC2084" w:rsidP="009565BF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC2084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Article 198, Paragraph 1, Subparagraph 8 of the Commercial Law</w:t>
-      </w:r>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 198, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Subparagraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commercial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397B61" w:rsidRPr="00397B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="3892B624" w14:textId="24D69162" w:rsidR="00256590" w:rsidRPr="00787C2A" w:rsidRDefault="00256590" w:rsidP="00256590">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00787C2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The commercial support measures set forth in the </w:t>
-      </w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>measures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>forth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>CoM Regulations of measure</w:t>
-      </w:r>
+        <w:t>CoM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, to which Commission Regulation (EU) No. 651/2014 of June 17, 2014, declaring certain categories of aid compatible with the internal market, does not apply, in application of Articles 107 and 108 of the Treaty, the requirements of Article 6 regarding the incentive effect of aid, including in cases where the </w:t>
+        <w:t xml:space="preserve">, to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EU) No. 651/2014 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17, 2014, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>declaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>certain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>categories</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>compatible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>internal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>market</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Articles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 107 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 108 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Treaty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 6 regarding the incentive effect of aid, including in cases where the </w:t>
       </w:r>
       <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CoM Regulations of measure </w:t>
       </w:r>
       <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">provide for multiple commercial activity support schemes and a particular commercial activity support scheme does not include a requirement for an incentive effect, for example, if the </w:t>
       </w:r>
       <w:r w:rsidR="00202DA4" w:rsidRPr="00202DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CoM Regulations of measure </w:t>
       </w:r>
       <w:r w:rsidR="001A4BC1" w:rsidRPr="001A4BC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">stipulate that the costs of preparing the supporting documentation for a project application (technical and economic justification, planning and architectural brief, development of the construction project at the technical design or preliminary design stage, and other documents in accordance with regulatory acts on construction), construction supervision and author supervision costs related to long-term investments made within the framework of the project are covered in accordance with Commission Regulation (EU) No. 1407/2013 of December 18, 2013, on the application of Articles 107 and 108 of the Treaty on the Functioning of the European Union to </w:t>
       </w:r>
@@ -32607,53 +37177,63 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1176262595">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="527645868">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1711563657">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="632834369">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="471754006">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Katrīna Bukša">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::katrina.buksa@izm.gov.lv::cb4ee63e-b3bc-4a1b-8d83-e115133eebab"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D14737"/>
     <w:rsid w:val="000007ED"/>
     <w:rsid w:val="00000E41"/>
@@ -33309,50 +37889,51 @@
     <w:rsid w:val="001F1B25"/>
     <w:rsid w:val="001F2717"/>
     <w:rsid w:val="001F2818"/>
     <w:rsid w:val="001F2BDC"/>
     <w:rsid w:val="001F2CF5"/>
     <w:rsid w:val="001F3A4D"/>
     <w:rsid w:val="001F418A"/>
     <w:rsid w:val="001F475A"/>
     <w:rsid w:val="001F4C20"/>
     <w:rsid w:val="001F6EE6"/>
     <w:rsid w:val="001F760A"/>
     <w:rsid w:val="001F7B30"/>
     <w:rsid w:val="002018F4"/>
     <w:rsid w:val="002026B3"/>
     <w:rsid w:val="00202C5C"/>
     <w:rsid w:val="00202DA4"/>
     <w:rsid w:val="00203182"/>
     <w:rsid w:val="002035A8"/>
     <w:rsid w:val="00203864"/>
     <w:rsid w:val="0020399E"/>
     <w:rsid w:val="002039B3"/>
     <w:rsid w:val="00204747"/>
     <w:rsid w:val="00205383"/>
     <w:rsid w:val="00205815"/>
     <w:rsid w:val="002065B3"/>
+    <w:rsid w:val="00206E7B"/>
     <w:rsid w:val="00210359"/>
     <w:rsid w:val="00210CD4"/>
     <w:rsid w:val="00211186"/>
     <w:rsid w:val="00211BAB"/>
     <w:rsid w:val="00211C44"/>
     <w:rsid w:val="00211FFD"/>
     <w:rsid w:val="00212CF0"/>
     <w:rsid w:val="00213251"/>
     <w:rsid w:val="0021350C"/>
     <w:rsid w:val="00213CEF"/>
     <w:rsid w:val="00213D2F"/>
     <w:rsid w:val="00213ECB"/>
     <w:rsid w:val="00213EF1"/>
     <w:rsid w:val="00214109"/>
     <w:rsid w:val="00214438"/>
     <w:rsid w:val="00214498"/>
     <w:rsid w:val="00214F81"/>
     <w:rsid w:val="00215847"/>
     <w:rsid w:val="0021688F"/>
     <w:rsid w:val="00216BAD"/>
     <w:rsid w:val="002173F9"/>
     <w:rsid w:val="00217F74"/>
     <w:rsid w:val="00217F7B"/>
     <w:rsid w:val="00220302"/>
     <w:rsid w:val="00220EF6"/>
@@ -33786,50 +38367,51 @@
     <w:rsid w:val="00382F3D"/>
     <w:rsid w:val="0038312F"/>
     <w:rsid w:val="0038342C"/>
     <w:rsid w:val="00383584"/>
     <w:rsid w:val="00383A2A"/>
     <w:rsid w:val="00383DE7"/>
     <w:rsid w:val="00384234"/>
     <w:rsid w:val="003845DD"/>
     <w:rsid w:val="00384732"/>
     <w:rsid w:val="00384C76"/>
     <w:rsid w:val="00385340"/>
     <w:rsid w:val="00385A2F"/>
     <w:rsid w:val="00385F3D"/>
     <w:rsid w:val="0038614D"/>
     <w:rsid w:val="00386605"/>
     <w:rsid w:val="003867B2"/>
     <w:rsid w:val="00386B65"/>
     <w:rsid w:val="00386D1D"/>
     <w:rsid w:val="003875F3"/>
     <w:rsid w:val="0038788B"/>
     <w:rsid w:val="00387AA0"/>
     <w:rsid w:val="0039096B"/>
     <w:rsid w:val="00390BC5"/>
     <w:rsid w:val="003911CF"/>
     <w:rsid w:val="00391B33"/>
+    <w:rsid w:val="00391FCC"/>
     <w:rsid w:val="0039206F"/>
     <w:rsid w:val="00392859"/>
     <w:rsid w:val="00392E14"/>
     <w:rsid w:val="0039348B"/>
     <w:rsid w:val="00393841"/>
     <w:rsid w:val="003938DA"/>
     <w:rsid w:val="003943A9"/>
     <w:rsid w:val="003944F6"/>
     <w:rsid w:val="003945F5"/>
     <w:rsid w:val="00394F35"/>
     <w:rsid w:val="00395304"/>
     <w:rsid w:val="00395536"/>
     <w:rsid w:val="003967CA"/>
     <w:rsid w:val="0039692A"/>
     <w:rsid w:val="00397178"/>
     <w:rsid w:val="00397A2B"/>
     <w:rsid w:val="00397B61"/>
     <w:rsid w:val="003A00DA"/>
     <w:rsid w:val="003A03B5"/>
     <w:rsid w:val="003A044D"/>
     <w:rsid w:val="003A067A"/>
     <w:rsid w:val="003A0B3F"/>
     <w:rsid w:val="003A10FD"/>
     <w:rsid w:val="003A1A03"/>
     <w:rsid w:val="003A1AF8"/>
@@ -33990,50 +38572,51 @@
     <w:rsid w:val="00404868"/>
     <w:rsid w:val="004057AB"/>
     <w:rsid w:val="00405CE7"/>
     <w:rsid w:val="00406898"/>
     <w:rsid w:val="00406905"/>
     <w:rsid w:val="0040749C"/>
     <w:rsid w:val="004106B1"/>
     <w:rsid w:val="00410AC2"/>
     <w:rsid w:val="00410B3E"/>
     <w:rsid w:val="00411554"/>
     <w:rsid w:val="00411811"/>
     <w:rsid w:val="004121F4"/>
     <w:rsid w:val="00412512"/>
     <w:rsid w:val="004134F9"/>
     <w:rsid w:val="00413B0B"/>
     <w:rsid w:val="004145BC"/>
     <w:rsid w:val="00414E65"/>
     <w:rsid w:val="00415595"/>
     <w:rsid w:val="004156CA"/>
     <w:rsid w:val="00415750"/>
     <w:rsid w:val="00416CF8"/>
     <w:rsid w:val="00417830"/>
     <w:rsid w:val="00417C56"/>
     <w:rsid w:val="00421D51"/>
     <w:rsid w:val="00422CDF"/>
+    <w:rsid w:val="00423076"/>
     <w:rsid w:val="00423BD5"/>
     <w:rsid w:val="0042413B"/>
     <w:rsid w:val="00424A14"/>
     <w:rsid w:val="00424B96"/>
     <w:rsid w:val="00424E64"/>
     <w:rsid w:val="00424E96"/>
     <w:rsid w:val="00424FBD"/>
     <w:rsid w:val="00425691"/>
     <w:rsid w:val="0042572F"/>
     <w:rsid w:val="00425D9D"/>
     <w:rsid w:val="00426280"/>
     <w:rsid w:val="0042761A"/>
     <w:rsid w:val="00427AAA"/>
     <w:rsid w:val="00427CDA"/>
     <w:rsid w:val="00427D1F"/>
     <w:rsid w:val="00427D5C"/>
     <w:rsid w:val="00430124"/>
     <w:rsid w:val="0043013C"/>
     <w:rsid w:val="00430D46"/>
     <w:rsid w:val="0043131E"/>
     <w:rsid w:val="004313C6"/>
     <w:rsid w:val="0043151B"/>
     <w:rsid w:val="00431B2D"/>
     <w:rsid w:val="0043274A"/>
     <w:rsid w:val="00432E0F"/>
@@ -34443,50 +39026,51 @@
     <w:rsid w:val="00580F22"/>
     <w:rsid w:val="00581796"/>
     <w:rsid w:val="005817E6"/>
     <w:rsid w:val="00581E19"/>
     <w:rsid w:val="00582784"/>
     <w:rsid w:val="00582C3A"/>
     <w:rsid w:val="005840C5"/>
     <w:rsid w:val="00584870"/>
     <w:rsid w:val="0058508C"/>
     <w:rsid w:val="005851D8"/>
     <w:rsid w:val="005852DA"/>
     <w:rsid w:val="00585695"/>
     <w:rsid w:val="00585E37"/>
     <w:rsid w:val="00586682"/>
     <w:rsid w:val="00586830"/>
     <w:rsid w:val="00587B92"/>
     <w:rsid w:val="00587EC0"/>
     <w:rsid w:val="0059083D"/>
     <w:rsid w:val="0059094F"/>
     <w:rsid w:val="00590AAA"/>
     <w:rsid w:val="00590E6B"/>
     <w:rsid w:val="0059123D"/>
     <w:rsid w:val="00591C83"/>
     <w:rsid w:val="0059253D"/>
     <w:rsid w:val="00593626"/>
+    <w:rsid w:val="005939D9"/>
     <w:rsid w:val="00593C93"/>
     <w:rsid w:val="00593CA7"/>
     <w:rsid w:val="005941AF"/>
     <w:rsid w:val="00594447"/>
     <w:rsid w:val="0059570C"/>
     <w:rsid w:val="00595C7D"/>
     <w:rsid w:val="00596286"/>
     <w:rsid w:val="0059670C"/>
     <w:rsid w:val="00596F23"/>
     <w:rsid w:val="0059749D"/>
     <w:rsid w:val="005979D5"/>
     <w:rsid w:val="00597A57"/>
     <w:rsid w:val="00597DA0"/>
     <w:rsid w:val="005A00A1"/>
     <w:rsid w:val="005A044B"/>
     <w:rsid w:val="005A0CC4"/>
     <w:rsid w:val="005A14F0"/>
     <w:rsid w:val="005A35A8"/>
     <w:rsid w:val="005A366C"/>
     <w:rsid w:val="005A40F4"/>
     <w:rsid w:val="005A43EA"/>
     <w:rsid w:val="005A4608"/>
     <w:rsid w:val="005A4634"/>
     <w:rsid w:val="005A4E87"/>
     <w:rsid w:val="005A50CE"/>
@@ -35574,50 +40158,51 @@
     <w:rsid w:val="009063B2"/>
     <w:rsid w:val="009063CC"/>
     <w:rsid w:val="009067F8"/>
     <w:rsid w:val="00906EA5"/>
     <w:rsid w:val="00906EC3"/>
     <w:rsid w:val="00907018"/>
     <w:rsid w:val="00907209"/>
     <w:rsid w:val="0090753D"/>
     <w:rsid w:val="00907544"/>
     <w:rsid w:val="009103DD"/>
     <w:rsid w:val="009103ED"/>
     <w:rsid w:val="00910BB2"/>
     <w:rsid w:val="00912518"/>
     <w:rsid w:val="00912C22"/>
     <w:rsid w:val="00913609"/>
     <w:rsid w:val="00913865"/>
     <w:rsid w:val="009148CC"/>
     <w:rsid w:val="009151F1"/>
     <w:rsid w:val="0091544C"/>
     <w:rsid w:val="009159AD"/>
     <w:rsid w:val="00915E84"/>
     <w:rsid w:val="00916042"/>
     <w:rsid w:val="0091647C"/>
     <w:rsid w:val="009167C0"/>
     <w:rsid w:val="00917611"/>
+    <w:rsid w:val="009201FA"/>
     <w:rsid w:val="009202C5"/>
     <w:rsid w:val="00920719"/>
     <w:rsid w:val="00920A51"/>
     <w:rsid w:val="00920E39"/>
     <w:rsid w:val="00920F79"/>
     <w:rsid w:val="00921249"/>
     <w:rsid w:val="009215CC"/>
     <w:rsid w:val="00922AD0"/>
     <w:rsid w:val="00923464"/>
     <w:rsid w:val="00924077"/>
     <w:rsid w:val="00924155"/>
     <w:rsid w:val="009246B2"/>
     <w:rsid w:val="00924ECA"/>
     <w:rsid w:val="00924F25"/>
     <w:rsid w:val="00925145"/>
     <w:rsid w:val="009256FB"/>
     <w:rsid w:val="009257A2"/>
     <w:rsid w:val="0092584F"/>
     <w:rsid w:val="009259D1"/>
     <w:rsid w:val="00925C47"/>
     <w:rsid w:val="0092630E"/>
     <w:rsid w:val="009278CF"/>
     <w:rsid w:val="00927F68"/>
     <w:rsid w:val="0093002B"/>
     <w:rsid w:val="009306CC"/>
@@ -37058,50 +41643,51 @@
     <w:rsid w:val="00DC09CE"/>
     <w:rsid w:val="00DC0D67"/>
     <w:rsid w:val="00DC10CF"/>
     <w:rsid w:val="00DC1A02"/>
     <w:rsid w:val="00DC1B57"/>
     <w:rsid w:val="00DC266A"/>
     <w:rsid w:val="00DC2AC5"/>
     <w:rsid w:val="00DC2D04"/>
     <w:rsid w:val="00DC309E"/>
     <w:rsid w:val="00DC434D"/>
     <w:rsid w:val="00DC4562"/>
     <w:rsid w:val="00DC47F0"/>
     <w:rsid w:val="00DC4989"/>
     <w:rsid w:val="00DC5408"/>
     <w:rsid w:val="00DC644C"/>
     <w:rsid w:val="00DC6EFF"/>
     <w:rsid w:val="00DC7199"/>
     <w:rsid w:val="00DC78B8"/>
     <w:rsid w:val="00DC7D0B"/>
     <w:rsid w:val="00DD0CA8"/>
     <w:rsid w:val="00DD146B"/>
     <w:rsid w:val="00DD2177"/>
     <w:rsid w:val="00DD2388"/>
     <w:rsid w:val="00DD2468"/>
     <w:rsid w:val="00DD2AE4"/>
+    <w:rsid w:val="00DD367C"/>
     <w:rsid w:val="00DD3813"/>
     <w:rsid w:val="00DD3DF2"/>
     <w:rsid w:val="00DD4260"/>
     <w:rsid w:val="00DD48B1"/>
     <w:rsid w:val="00DD4D03"/>
     <w:rsid w:val="00DD555C"/>
     <w:rsid w:val="00DD57A5"/>
     <w:rsid w:val="00DD6BF9"/>
     <w:rsid w:val="00DD729D"/>
     <w:rsid w:val="00DD7944"/>
     <w:rsid w:val="00DD7A42"/>
     <w:rsid w:val="00DD7CA0"/>
     <w:rsid w:val="00DD7FDB"/>
     <w:rsid w:val="00DE0109"/>
     <w:rsid w:val="00DE043A"/>
     <w:rsid w:val="00DE19FD"/>
     <w:rsid w:val="00DE25DE"/>
     <w:rsid w:val="00DE27A4"/>
     <w:rsid w:val="00DE2EBC"/>
     <w:rsid w:val="00DE386F"/>
     <w:rsid w:val="00DE4870"/>
     <w:rsid w:val="00DE4BD4"/>
     <w:rsid w:val="00DE4CBB"/>
     <w:rsid w:val="00DE5178"/>
     <w:rsid w:val="00DE5640"/>
@@ -38610,50 +43196,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="3213" w:hanging="357"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -40686,51 +45273,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098206424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vid.gov.lv/lv/nodoklu-maksataja-reitings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kpvis.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2025/wp-6-civil-security-for-society_horizon-2025_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mod.gov.lv/sites/mod/files/document/Aizsardz%C4%ABbas%20industrijas%20strat%C4%93%C4%A3ija.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/metodika.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vid.gov.lv/lv/vid-publiskojamo-datu-baze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vid.gov.lv/lv/nodoklu-maksataja-reitings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kpvis.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2025/wp-6-civil-security-for-society_horizon-2025_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mod.gov.lv/sites/mod/files/document/Aizsardz%C4%ABbas%20industrijas%20strat%C4%93%C4%A3ija.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/metodika.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vid.gov.lv/lv/vid-publiskojamo-datu-baze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/321037-par-nacionalas-industrialas-politikas-pamatnostadnem-2021-2027-gadam" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.izm.gov.lv/lv/metodika-petniecibas-un-zinasanu-izplatisanas-organizaciju-statusa-izvertejumam" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.een.lv/pakalpojumi/es-atbalsta-programmas/eiropas-kopienas-programmas/eco-inovacijas" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liaa.gov.lv/lv/ris3-vadibas-grupas-ris3-parvaldibas-operacionalais-limenis" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -41009,79 +45596,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...27 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -41284,125 +45842,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-21T09:46:12+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33BE1A58-C2EE-4973-92E4-04158B9A4833}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3578B95-A1AA-4161-9472-C66542411DE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E56A62C7-4489-41F1-83D5-96ABBBE128C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA86EEFC-71AA-4C12-8D52-DA5B9445157A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C13B272D-9F94-4D52-9EC2-5F8BDD532F08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33BE1A58-C2EE-4973-92E4-04158B9A4833}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{171abc8c-0b18-4336-97d7-51d65f5c7f99}" enabled="1" method="Standard" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>71</Pages>
-  <Words>17708</Words>
-  <Characters>101645</Characters>
+  <Words>17814</Words>
+  <Characters>101542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2674</Lines>
-  <Paragraphs>877</Paragraphs>
+  <Lines>846</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>118476</CharactersWithSpaces>
+  <CharactersWithSpaces>119118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="186" baseType="variant">
       <vt:variant>
         <vt:i4>1966146</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>51</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2025/wp-6-civil-security-for-society_horizon-2025_en.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7471215</vt:i4>
       </vt:variant>
       <vt:variant>