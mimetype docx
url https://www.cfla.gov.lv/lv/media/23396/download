--- v0 (2026-04-01)
+++ v1 (2026-05-25)
@@ -2505,80 +2505,87 @@
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00CB71B6" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F57A31B" w14:textId="41C61786" w:rsidR="00DC7444" w:rsidRPr="00E864AE" w:rsidRDefault="00DC7444" w:rsidP="004A485E">
+          <w:p w14:paraId="5F57A31B" w14:textId="5477229F" w:rsidR="00DC7444" w:rsidRPr="00E864AE" w:rsidRDefault="00DC7444" w:rsidP="004A485E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="165"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir ietverta informācija, kas apliecina dubultā finansējuma neesamību un plānoto demarkāciju un/vai sinerģiju ar projekta iesniedzēja īstenoto (jau pabeigto) vai īstenošanā esošo projektu atbalsta pasākumiem vai citu subjektu īstenotiem projektiem</w:t>
             </w:r>
             <w:r w:rsidR="00CB71B6" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vai atbalsta pasākumiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00280377">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40191A7A" w14:textId="77777777" w:rsidR="00DC7444" w:rsidRPr="00E864AE" w:rsidRDefault="00DC7444" w:rsidP="004A485E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">P </w:t>
             </w:r>
           </w:p>
@@ -2958,74 +2965,81 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="165"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.4.2. </w:t>
             </w:r>
             <w:r w:rsidR="00DC7444" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ir nepieciešamas projekta īstenošanai (projektā norādīto darbību īstenošanai, mērķa grupas vajadzību nodrošināšanai, definētās problēmas risināšanai) un izvērtēta to lietderība;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41BD0C60" w14:textId="7BE1C92D" w:rsidR="00DC7444" w:rsidRPr="00E864AE" w:rsidRDefault="00D00D35" w:rsidP="00D00D35">
+          <w:p w14:paraId="41BD0C60" w14:textId="60271D3D" w:rsidR="00DC7444" w:rsidRPr="00E864AE" w:rsidRDefault="00D00D35" w:rsidP="00D00D35">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="165"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.4.3. </w:t>
             </w:r>
             <w:r w:rsidR="00DC7444" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="00610E68">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C909EDD" w14:textId="77777777" w:rsidR="00DC7444" w:rsidRPr="00E864AE" w:rsidRDefault="00DC7444" w:rsidP="004A485E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">P </w:t>
             </w:r>
           </w:p>
@@ -4549,51 +4563,51 @@
           <w:p w14:paraId="6295A29A" w14:textId="713468A1" w:rsidR="000E0173" w:rsidRPr="00E864AE" w:rsidRDefault="000E0173" w:rsidP="000E0173">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="218BDF2A" w14:textId="7E013386" w:rsidR="000E0173" w:rsidRPr="00E864AE" w:rsidRDefault="000E0173" w:rsidP="000E0173">
+          <w:p w14:paraId="218BDF2A" w14:textId="4A16FC42" w:rsidR="000E0173" w:rsidRPr="00E864AE" w:rsidRDefault="000E0173" w:rsidP="000E0173">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta iesniedzējam</w:t>
             </w:r>
             <w:r w:rsidR="00CC6059">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> un projekta sadarbības partnerim/</w:t>
             </w:r>
@@ -4617,125 +4631,123 @@
             </w:r>
             <w:r w:rsidR="00044CB5" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ir laba</w:t>
             </w:r>
             <w:r w:rsidR="00360517" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> nodokļu saistību izpilde vai </w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas Republikā nav Valsts ieņēmumu dienesta administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00955BF8" w:rsidRPr="00E864AE">
+            <w:r w:rsidR="00B5337A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00E23D4B" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DFD1358" w14:textId="1D73A858" w:rsidR="000E0173" w:rsidRPr="00E864AE" w:rsidRDefault="000E0173" w:rsidP="000E0173">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">P </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40DBDC94" w14:textId="790E07D7" w:rsidR="000E0173" w:rsidRPr="00E864AE" w:rsidRDefault="000E0173" w:rsidP="000E0173">
+          <w:p w14:paraId="40DBDC94" w14:textId="4680C982" w:rsidR="000E0173" w:rsidRPr="00E864AE" w:rsidRDefault="000E0173" w:rsidP="000E0173">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Jā / Jā, ar nosacījumu/ Nē</w:t>
+              <w:t xml:space="preserve">Jā / Jā, ar nosacījumu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AB8EFF1" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRDefault="009A09F3" w:rsidP="004F670C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Projekta</w:t>
             </w:r>
@@ -5113,62 +5125,60 @@
             </w:r>
             <w:r w:rsidRPr="00E91E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>KPVIS e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">-izziņu par nodokļu nomaksu vai </w:t>
             </w:r>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VID parādnieku datu bāzē pieejamo informāciju uz projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienu (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienas) projekta iesniedzējam nav VID administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu (turpmāk – nodokļu parādi), kas kopsummā pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E6FF239" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="189"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07AC4F99" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRPr="00005B4D" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
@@ -5273,62 +5283,60 @@
             </w:r>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">adarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam ir nodokļu parādi, kas kopsummā pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70695F43" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="331" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="16AE5A8C">
@@ -5382,62 +5390,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="16AE5A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">adarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam nav nodokļu parādu, kas </w:t>
             </w:r>
             <w:r w:rsidRPr="16AE5A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">kopsummā pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="16AE5A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="16AE5A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, bet vienlaikus ir piezīme, ka precīzu informāciju par nodokļu nomaksas stāvokli VID nevar sniegt, jo nodokļu maksātājs nav iesniedzis visas deklarācijas, kuras šo stāvokli uz pārbaudes datumu var ietekmēt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15788740" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRPr="0058133C" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="331"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058133C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
@@ -5486,114 +5492,110 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="76E9B02C" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRPr="00005B4D" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="331" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">veikt visu nodokļu parādu nomaksu, nodrošinot, ka projekta iesniedzējam Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā  pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E186F62" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRPr="00005B4D" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="331" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>iesniegt VID visas nodokļu deklarācijas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un nodrošināt, ka projektu iesniedzējam Latvijas republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001F6128">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00005B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A75F5EB" w14:textId="77777777" w:rsidR="009A09F3" w:rsidRPr="00735CF8" w:rsidRDefault="009A09F3" w:rsidP="009A09F3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00735CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
@@ -6323,75 +6325,75 @@
             <w:r w:rsidRPr="00E91E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>„Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB250C" w:rsidRPr="00E864AE" w14:paraId="70A6AAAA" w14:textId="77777777" w:rsidTr="004F670C">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45693AEE" w14:textId="33CCC512" w:rsidR="00DB250C" w:rsidRPr="00E864AE" w:rsidRDefault="66AE13F6" w:rsidP="004A485E">
+          <w:p w14:paraId="45693AEE" w14:textId="2B15D8A4" w:rsidR="00DB250C" w:rsidRPr="00E864AE" w:rsidRDefault="66AE13F6" w:rsidP="004A485E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 2.</w:t>
             </w:r>
-            <w:r w:rsidR="12F692F9" w:rsidRPr="00E864AE">
+            <w:r w:rsidR="0039684C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2519F5A3" w14:textId="60D094FD" w:rsidR="00DB250C" w:rsidRPr="00E864AE" w:rsidRDefault="00905B5B" w:rsidP="004A485E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
@@ -6447,51 +6449,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Jā </w:t>
             </w:r>
             <w:r w:rsidR="0D0E8D6D" w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/ Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098BD41B" w14:textId="4DE40474" w:rsidR="002E4C88" w:rsidRPr="00E864AE" w:rsidRDefault="002E4C88" w:rsidP="00F906EE">
+          <w:p w14:paraId="098BD41B" w14:textId="5222D1A0" w:rsidR="002E4C88" w:rsidRPr="00E864AE" w:rsidRDefault="002E4C88" w:rsidP="00F906EE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
@@ -6502,51 +6504,60 @@
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniegumā ir sniegts pamatojums projekta ietvaros radīto rezultātu uzturēšanai MK noteikumos par </w:t>
             </w:r>
             <w:r w:rsidR="00F906EE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>SAM</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> īstenošanu noteiktajos termiņos;</w:t>
+              <w:t xml:space="preserve"> īstenošanu noteiktajos termiņos</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04501">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D75AB7D" w14:textId="2DD9202E" w:rsidR="002E4C88" w:rsidRPr="00E864AE" w:rsidRDefault="000D780F" w:rsidP="00AD0B9C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
@@ -6586,73 +6597,73 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>„Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00475A8B" w:rsidRPr="00E864AE" w14:paraId="58DA4E22" w14:textId="77777777" w:rsidTr="004F670C">
         <w:trPr>
           <w:trHeight w:val="920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B141F0" w14:textId="0575A808" w:rsidR="00475A8B" w:rsidRPr="00E864AE" w:rsidRDefault="2D5C1840" w:rsidP="004A485E">
+          <w:p w14:paraId="53B141F0" w14:textId="39712D73" w:rsidR="00475A8B" w:rsidRPr="00E864AE" w:rsidRDefault="2D5C1840" w:rsidP="004A485E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="5C251295" w:rsidRPr="00E864AE">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="0039684C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523B875A" w14:textId="798E6CC7" w:rsidR="00475A8B" w:rsidRPr="00E864AE" w:rsidRDefault="00D45A92" w:rsidP="004A485E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
@@ -7232,66 +7243,80 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>„Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="00E864AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5019" w:rsidRPr="00E864AE" w14:paraId="66CA8577" w14:textId="77777777" w:rsidTr="004F670C">
         <w:trPr>
           <w:trHeight w:val="920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAD585B" w14:textId="62914898" w:rsidR="002F5019" w:rsidRPr="000C0F95" w:rsidRDefault="00094040" w:rsidP="002F5019">
+          <w:p w14:paraId="6FAD585B" w14:textId="09B39991" w:rsidR="002F5019" w:rsidRPr="000C0F95" w:rsidRDefault="00094040" w:rsidP="002F5019">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0F95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2.4.</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="0039684C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0F95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68238A2D" w14:textId="7E90BA7C" w:rsidR="002F5019" w:rsidRPr="000C0F95" w:rsidRDefault="001749BF" w:rsidP="002F5019">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0F95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā ir paredzētas darbības, kas veicina horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
@@ -8453,71 +8478,71 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58C9DF48" w14:textId="52BA8FE3" w:rsidR="2E5B2357" w:rsidRPr="00E864AE" w:rsidRDefault="2E5B2357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="2E5B2357" w:rsidRPr="00E864AE" w:rsidSect="00050B61">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D7A63E4" w14:textId="77777777" w:rsidR="00000EF2" w:rsidRDefault="00000EF2" w:rsidP="00DC7444">
+    <w:p w14:paraId="2C2F09AC" w14:textId="77777777" w:rsidR="009E30A6" w:rsidRDefault="009E30A6" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26239CDD" w14:textId="77777777" w:rsidR="00000EF2" w:rsidRDefault="00000EF2" w:rsidP="00DC7444">
+    <w:p w14:paraId="50FC664C" w14:textId="77777777" w:rsidR="009E30A6" w:rsidRDefault="009E30A6" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A26FA4A" w14:textId="77777777" w:rsidR="00000EF2" w:rsidRDefault="00000EF2">
+    <w:p w14:paraId="11F8DD86" w14:textId="77777777" w:rsidR="009E30A6" w:rsidRDefault="009E30A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="&quot;Times New Roman&quot;,serif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
@@ -8578,71 +8603,71 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1715A53E" w14:textId="77777777" w:rsidR="00000EF2" w:rsidRDefault="00000EF2" w:rsidP="00DC7444">
+    <w:p w14:paraId="06868E2A" w14:textId="77777777" w:rsidR="009E30A6" w:rsidRDefault="009E30A6" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7C90F5" w14:textId="77777777" w:rsidR="00000EF2" w:rsidRDefault="00000EF2" w:rsidP="00DC7444">
+    <w:p w14:paraId="2C3E9676" w14:textId="77777777" w:rsidR="009E30A6" w:rsidRDefault="009E30A6" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AC82356" w14:textId="77777777" w:rsidR="00000EF2" w:rsidRDefault="00000EF2">
+    <w:p w14:paraId="5609C530" w14:textId="77777777" w:rsidR="009E30A6" w:rsidRDefault="009E30A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6837C62A" w14:textId="4D275BEE" w:rsidR="004F7F04" w:rsidRPr="00B0280A" w:rsidRDefault="004F7F04" w:rsidP="00936DB8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591D0D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00591D0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -15011,51 +15036,51 @@
   </w:num>
   <w:num w:numId="62" w16cid:durableId="566112104">
     <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1715695649">
     <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="150953642">
     <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="271784327">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="657998344">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="107815430">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="67"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC7444"/>
     <w:rsid w:val="00000EF2"/>
@@ -15128,50 +15153,51 @@
     <w:rsid w:val="00103EF5"/>
     <w:rsid w:val="00105C46"/>
     <w:rsid w:val="001109D4"/>
     <w:rsid w:val="00114652"/>
     <w:rsid w:val="001168A2"/>
     <w:rsid w:val="00116C8E"/>
     <w:rsid w:val="00117D1D"/>
     <w:rsid w:val="001227EE"/>
     <w:rsid w:val="00122AA4"/>
     <w:rsid w:val="00126482"/>
     <w:rsid w:val="001266E8"/>
     <w:rsid w:val="00130624"/>
     <w:rsid w:val="00131DCB"/>
     <w:rsid w:val="00132692"/>
     <w:rsid w:val="00133B07"/>
     <w:rsid w:val="001349E9"/>
     <w:rsid w:val="00136BFF"/>
     <w:rsid w:val="00137A46"/>
     <w:rsid w:val="00137B66"/>
     <w:rsid w:val="00140409"/>
     <w:rsid w:val="00140E36"/>
     <w:rsid w:val="001410BB"/>
     <w:rsid w:val="001416FC"/>
     <w:rsid w:val="00144744"/>
     <w:rsid w:val="00144F33"/>
+    <w:rsid w:val="001451CD"/>
     <w:rsid w:val="0014534F"/>
     <w:rsid w:val="0014747F"/>
     <w:rsid w:val="00147622"/>
     <w:rsid w:val="00150F0C"/>
     <w:rsid w:val="0015453E"/>
     <w:rsid w:val="00156CAE"/>
     <w:rsid w:val="00160506"/>
     <w:rsid w:val="0016083D"/>
     <w:rsid w:val="001653AE"/>
     <w:rsid w:val="00172BBD"/>
     <w:rsid w:val="001749BF"/>
     <w:rsid w:val="00175343"/>
     <w:rsid w:val="00183A0E"/>
     <w:rsid w:val="00185890"/>
     <w:rsid w:val="0018645F"/>
     <w:rsid w:val="00186899"/>
     <w:rsid w:val="00192278"/>
     <w:rsid w:val="00192FFE"/>
     <w:rsid w:val="001948C6"/>
     <w:rsid w:val="00196F48"/>
     <w:rsid w:val="00197A52"/>
     <w:rsid w:val="001A0563"/>
     <w:rsid w:val="001A120E"/>
     <w:rsid w:val="001A6B97"/>
     <w:rsid w:val="001A6D2F"/>
@@ -15210,50 +15236,51 @@
     <w:rsid w:val="002039E2"/>
     <w:rsid w:val="00205FD5"/>
     <w:rsid w:val="002061F3"/>
     <w:rsid w:val="00207FE5"/>
     <w:rsid w:val="00210D1C"/>
     <w:rsid w:val="00211B95"/>
     <w:rsid w:val="002132FB"/>
     <w:rsid w:val="002241F6"/>
     <w:rsid w:val="00224354"/>
     <w:rsid w:val="00224CFA"/>
     <w:rsid w:val="0022608B"/>
     <w:rsid w:val="00231798"/>
     <w:rsid w:val="00231986"/>
     <w:rsid w:val="002324CF"/>
     <w:rsid w:val="00233C06"/>
     <w:rsid w:val="00241B46"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00246FA6"/>
     <w:rsid w:val="002517D2"/>
     <w:rsid w:val="00251BC6"/>
     <w:rsid w:val="00253083"/>
     <w:rsid w:val="00253CF5"/>
     <w:rsid w:val="00254661"/>
     <w:rsid w:val="002725EF"/>
     <w:rsid w:val="0027510E"/>
+    <w:rsid w:val="00280377"/>
     <w:rsid w:val="0028056D"/>
     <w:rsid w:val="00280C92"/>
     <w:rsid w:val="00281B8B"/>
     <w:rsid w:val="00285872"/>
     <w:rsid w:val="00285AC9"/>
     <w:rsid w:val="00286F94"/>
     <w:rsid w:val="0028769A"/>
     <w:rsid w:val="002936A0"/>
     <w:rsid w:val="00293B27"/>
     <w:rsid w:val="0029433D"/>
     <w:rsid w:val="00295361"/>
     <w:rsid w:val="0029755F"/>
     <w:rsid w:val="00297B9A"/>
     <w:rsid w:val="00297DB9"/>
     <w:rsid w:val="002A30BB"/>
     <w:rsid w:val="002A3CB3"/>
     <w:rsid w:val="002A3E3C"/>
     <w:rsid w:val="002A4A87"/>
     <w:rsid w:val="002A4CAF"/>
     <w:rsid w:val="002A57F6"/>
     <w:rsid w:val="002B1DFE"/>
     <w:rsid w:val="002B4D29"/>
     <w:rsid w:val="002B59B1"/>
     <w:rsid w:val="002B6161"/>
     <w:rsid w:val="002B75B2"/>
@@ -15297,50 +15324,51 @@
     <w:rsid w:val="00337F51"/>
     <w:rsid w:val="003436A1"/>
     <w:rsid w:val="003502DA"/>
     <w:rsid w:val="00351CC3"/>
     <w:rsid w:val="003538D9"/>
     <w:rsid w:val="003600CB"/>
     <w:rsid w:val="00360517"/>
     <w:rsid w:val="00365A2E"/>
     <w:rsid w:val="00366379"/>
     <w:rsid w:val="00367044"/>
     <w:rsid w:val="003720CC"/>
     <w:rsid w:val="00372829"/>
     <w:rsid w:val="0037527E"/>
     <w:rsid w:val="00377747"/>
     <w:rsid w:val="00377EA5"/>
     <w:rsid w:val="00382A73"/>
     <w:rsid w:val="00383106"/>
     <w:rsid w:val="00383D7C"/>
     <w:rsid w:val="0038608B"/>
     <w:rsid w:val="003866B0"/>
     <w:rsid w:val="003877A9"/>
     <w:rsid w:val="003914F3"/>
     <w:rsid w:val="00391EFD"/>
     <w:rsid w:val="003945B0"/>
     <w:rsid w:val="003956BF"/>
+    <w:rsid w:val="0039684C"/>
     <w:rsid w:val="00396F5C"/>
     <w:rsid w:val="003A0093"/>
     <w:rsid w:val="003A2C9E"/>
     <w:rsid w:val="003A6C37"/>
     <w:rsid w:val="003A6FCC"/>
     <w:rsid w:val="003B02FE"/>
     <w:rsid w:val="003B1BA5"/>
     <w:rsid w:val="003B2365"/>
     <w:rsid w:val="003B471B"/>
     <w:rsid w:val="003B6AB0"/>
     <w:rsid w:val="003B7420"/>
     <w:rsid w:val="003C0724"/>
     <w:rsid w:val="003C2F62"/>
     <w:rsid w:val="003C2F91"/>
     <w:rsid w:val="003C3E68"/>
     <w:rsid w:val="003C6CBF"/>
     <w:rsid w:val="003D1618"/>
     <w:rsid w:val="003D2880"/>
     <w:rsid w:val="003E1C75"/>
     <w:rsid w:val="003E2A93"/>
     <w:rsid w:val="003E5D46"/>
     <w:rsid w:val="003E6270"/>
     <w:rsid w:val="003E754B"/>
     <w:rsid w:val="003E789D"/>
     <w:rsid w:val="003F3AE7"/>
@@ -15463,50 +15491,51 @@
     <w:rsid w:val="005C0465"/>
     <w:rsid w:val="005C2E32"/>
     <w:rsid w:val="005C5FFC"/>
     <w:rsid w:val="005D1E01"/>
     <w:rsid w:val="005D258F"/>
     <w:rsid w:val="005D38D4"/>
     <w:rsid w:val="005D7C00"/>
     <w:rsid w:val="005E3668"/>
     <w:rsid w:val="005E5194"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F0ED0"/>
     <w:rsid w:val="005F10AF"/>
     <w:rsid w:val="005F1541"/>
     <w:rsid w:val="005F2613"/>
     <w:rsid w:val="005F2E82"/>
     <w:rsid w:val="005F37DB"/>
     <w:rsid w:val="005F660F"/>
     <w:rsid w:val="005F752C"/>
     <w:rsid w:val="005F7BCB"/>
     <w:rsid w:val="006012BC"/>
     <w:rsid w:val="006041E0"/>
     <w:rsid w:val="006052A5"/>
     <w:rsid w:val="00605B46"/>
     <w:rsid w:val="00606100"/>
     <w:rsid w:val="00606D06"/>
+    <w:rsid w:val="00610E68"/>
     <w:rsid w:val="00614738"/>
     <w:rsid w:val="00616D8C"/>
     <w:rsid w:val="00616E24"/>
     <w:rsid w:val="00622027"/>
     <w:rsid w:val="006229CD"/>
     <w:rsid w:val="00633C64"/>
     <w:rsid w:val="00635799"/>
     <w:rsid w:val="00636F00"/>
     <w:rsid w:val="00641792"/>
     <w:rsid w:val="00642970"/>
     <w:rsid w:val="0064336B"/>
     <w:rsid w:val="00646F98"/>
     <w:rsid w:val="00656F57"/>
     <w:rsid w:val="006615A3"/>
     <w:rsid w:val="00662163"/>
     <w:rsid w:val="00672782"/>
     <w:rsid w:val="00673153"/>
     <w:rsid w:val="00675119"/>
     <w:rsid w:val="00677D77"/>
     <w:rsid w:val="0068314C"/>
     <w:rsid w:val="006836F5"/>
     <w:rsid w:val="00683A46"/>
     <w:rsid w:val="00683ED5"/>
     <w:rsid w:val="00684EAB"/>
     <w:rsid w:val="00686949"/>
@@ -15576,50 +15605,51 @@
     <w:rsid w:val="00757DD8"/>
     <w:rsid w:val="00760EA3"/>
     <w:rsid w:val="00762ECC"/>
     <w:rsid w:val="00765EF0"/>
     <w:rsid w:val="00766E69"/>
     <w:rsid w:val="00771D0E"/>
     <w:rsid w:val="00774C6E"/>
     <w:rsid w:val="00775774"/>
     <w:rsid w:val="0077607E"/>
     <w:rsid w:val="00780CC6"/>
     <w:rsid w:val="0078108E"/>
     <w:rsid w:val="0078286D"/>
     <w:rsid w:val="00782B3A"/>
     <w:rsid w:val="00785878"/>
     <w:rsid w:val="0079140F"/>
     <w:rsid w:val="00792D8A"/>
     <w:rsid w:val="007951BC"/>
     <w:rsid w:val="00795EB3"/>
     <w:rsid w:val="007965DF"/>
     <w:rsid w:val="00796C82"/>
     <w:rsid w:val="007978DE"/>
     <w:rsid w:val="007A51F1"/>
     <w:rsid w:val="007A5711"/>
     <w:rsid w:val="007B0808"/>
     <w:rsid w:val="007B1368"/>
+    <w:rsid w:val="007B3457"/>
     <w:rsid w:val="007B4739"/>
     <w:rsid w:val="007B4E86"/>
     <w:rsid w:val="007B588E"/>
     <w:rsid w:val="007B619D"/>
     <w:rsid w:val="007C09C2"/>
     <w:rsid w:val="007C2A4D"/>
     <w:rsid w:val="007C5BF2"/>
     <w:rsid w:val="007D027A"/>
     <w:rsid w:val="007D13E9"/>
     <w:rsid w:val="007D15D8"/>
     <w:rsid w:val="007D179A"/>
     <w:rsid w:val="007D6681"/>
     <w:rsid w:val="007E2A55"/>
     <w:rsid w:val="007E2DA2"/>
     <w:rsid w:val="007E485A"/>
     <w:rsid w:val="007E4F1A"/>
     <w:rsid w:val="007E5AD8"/>
     <w:rsid w:val="007E5B8E"/>
     <w:rsid w:val="007E5F10"/>
     <w:rsid w:val="007E69C4"/>
     <w:rsid w:val="007E6AA1"/>
     <w:rsid w:val="007F0358"/>
     <w:rsid w:val="007F07B4"/>
     <w:rsid w:val="007F0B38"/>
     <w:rsid w:val="007F2128"/>
@@ -15728,58 +15758,60 @@
     <w:rsid w:val="00994D45"/>
     <w:rsid w:val="009A09F3"/>
     <w:rsid w:val="009A2028"/>
     <w:rsid w:val="009A2575"/>
     <w:rsid w:val="009A40A8"/>
     <w:rsid w:val="009A6250"/>
     <w:rsid w:val="009A72D4"/>
     <w:rsid w:val="009B0432"/>
     <w:rsid w:val="009B1D4B"/>
     <w:rsid w:val="009B1F87"/>
     <w:rsid w:val="009B4EFF"/>
     <w:rsid w:val="009B5844"/>
     <w:rsid w:val="009C0340"/>
     <w:rsid w:val="009C2F2F"/>
     <w:rsid w:val="009C3E8B"/>
     <w:rsid w:val="009C4892"/>
     <w:rsid w:val="009C7AC1"/>
     <w:rsid w:val="009C7BE9"/>
     <w:rsid w:val="009C7CCA"/>
     <w:rsid w:val="009C7E98"/>
     <w:rsid w:val="009D04B0"/>
     <w:rsid w:val="009D08D3"/>
     <w:rsid w:val="009D270B"/>
     <w:rsid w:val="009D34DE"/>
     <w:rsid w:val="009D707E"/>
+    <w:rsid w:val="009E30A6"/>
     <w:rsid w:val="009E5F17"/>
     <w:rsid w:val="009E6CB5"/>
     <w:rsid w:val="009F04AF"/>
     <w:rsid w:val="009F7E65"/>
     <w:rsid w:val="00A0129E"/>
     <w:rsid w:val="00A03293"/>
     <w:rsid w:val="00A0380F"/>
     <w:rsid w:val="00A03DBA"/>
+    <w:rsid w:val="00A04501"/>
     <w:rsid w:val="00A062CB"/>
     <w:rsid w:val="00A073A6"/>
     <w:rsid w:val="00A07A9C"/>
     <w:rsid w:val="00A103CE"/>
     <w:rsid w:val="00A14AED"/>
     <w:rsid w:val="00A14EE3"/>
     <w:rsid w:val="00A16D58"/>
     <w:rsid w:val="00A21CEF"/>
     <w:rsid w:val="00A25287"/>
     <w:rsid w:val="00A27676"/>
     <w:rsid w:val="00A31345"/>
     <w:rsid w:val="00A31778"/>
     <w:rsid w:val="00A31948"/>
     <w:rsid w:val="00A3400C"/>
     <w:rsid w:val="00A34092"/>
     <w:rsid w:val="00A37166"/>
     <w:rsid w:val="00A376AA"/>
     <w:rsid w:val="00A43353"/>
     <w:rsid w:val="00A4557B"/>
     <w:rsid w:val="00A476B9"/>
     <w:rsid w:val="00A52D5F"/>
     <w:rsid w:val="00A530E8"/>
     <w:rsid w:val="00A535DE"/>
     <w:rsid w:val="00A54710"/>
     <w:rsid w:val="00A55DD3"/>
@@ -15844,50 +15876,51 @@
     <w:rsid w:val="00B07F4B"/>
     <w:rsid w:val="00B10A6F"/>
     <w:rsid w:val="00B120C9"/>
     <w:rsid w:val="00B1330A"/>
     <w:rsid w:val="00B14A2E"/>
     <w:rsid w:val="00B14B85"/>
     <w:rsid w:val="00B1533E"/>
     <w:rsid w:val="00B16FB5"/>
     <w:rsid w:val="00B2020D"/>
     <w:rsid w:val="00B22F52"/>
     <w:rsid w:val="00B2439C"/>
     <w:rsid w:val="00B2635C"/>
     <w:rsid w:val="00B27BAE"/>
     <w:rsid w:val="00B33904"/>
     <w:rsid w:val="00B33B9A"/>
     <w:rsid w:val="00B35E92"/>
     <w:rsid w:val="00B37B8F"/>
     <w:rsid w:val="00B40977"/>
     <w:rsid w:val="00B44E06"/>
     <w:rsid w:val="00B464A9"/>
     <w:rsid w:val="00B46752"/>
     <w:rsid w:val="00B46BAD"/>
     <w:rsid w:val="00B50169"/>
     <w:rsid w:val="00B51C93"/>
     <w:rsid w:val="00B521A4"/>
+    <w:rsid w:val="00B5337A"/>
     <w:rsid w:val="00B56488"/>
     <w:rsid w:val="00B56C8F"/>
     <w:rsid w:val="00B57B1A"/>
     <w:rsid w:val="00B614C4"/>
     <w:rsid w:val="00B61DC0"/>
     <w:rsid w:val="00B620FD"/>
     <w:rsid w:val="00B62C66"/>
     <w:rsid w:val="00B635F6"/>
     <w:rsid w:val="00B63692"/>
     <w:rsid w:val="00B640F5"/>
     <w:rsid w:val="00B65ED9"/>
     <w:rsid w:val="00B65FAA"/>
     <w:rsid w:val="00B6641E"/>
     <w:rsid w:val="00B6682B"/>
     <w:rsid w:val="00B704EB"/>
     <w:rsid w:val="00B7513E"/>
     <w:rsid w:val="00B7619F"/>
     <w:rsid w:val="00B76C7E"/>
     <w:rsid w:val="00B7770D"/>
     <w:rsid w:val="00B805D1"/>
     <w:rsid w:val="00B81DD6"/>
     <w:rsid w:val="00B84A09"/>
     <w:rsid w:val="00B86651"/>
     <w:rsid w:val="00B90B0F"/>
     <w:rsid w:val="00B92A7C"/>
@@ -18411,56 +18444,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName>Jekaterīna Bambāne</DisplayName>
+        <AccountId>1347</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -18661,130 +18703,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2246CD-3B06-4575-B4F0-5F42C18605B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09205EC0-878E-4B6A-9BF5-E6BA5E1DAC06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4AFB5F5-28C1-4D38-9813-D5C9EA69D992}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48A3B9A8-4C54-4710-B5CA-4DEC9A448B6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4AFB5F5-28C1-4D38-9813-D5C9EA69D992}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09205EC0-878E-4B6A-9BF5-E6BA5E1DAC06}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
   <clbl:label id="{63587698-06f1-46fc-a8b0-b62f509f6f35}" enabled="0" method="" siteId="{63587698-06f1-46fc-a8b0-b62f509f6f35}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>19230</Words>
-  <Characters>10962</Characters>
+  <Words>4506</Words>
+  <Characters>25686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
+  <Lines>214</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>30132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>