--- v0 (2026-03-30)
+++ v1 (2026-06-16)
@@ -10,137 +10,95 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv.sharepoint.com/sites/PAN/Shared Documents/21-27/1.1.1.3 Praktiskas ievirzes pētījumi/2.kārta/1.Atlases sagatavošana/Nolikums/2_Ārējā_saskaņošana/Atkārtota saskaņošana/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv.sharepoint.com/sites/PAN/Shared Documents/21-27/1.1.1.3 Praktiskas ievirzes pētījumi/2.kārta/1.Atlases sagatavošana/Nolikums/TP 06.05.2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3172" documentId="14_{8694F14B-647E-4984-BB9D-33FE4F2EF840}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{082B6F67-157C-4848-886F-98E19090A326}"/>
+  <xr:revisionPtr revIDLastSave="52" documentId="8_{AEBE6094-E94C-4085-95D3-C9B79E9E632E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3C2016EC-FD85-4EEA-ADF4-1D2AE810FDA3}"/>
   <bookViews>
-    <workbookView xWindow="-38520" yWindow="-5355" windowWidth="38640" windowHeight="21120" activeTab="4" xr2:uid="{F16F4980-315F-4E34-9009-7CD7D7563E3D}"/>
+    <workbookView xWindow="-38520" yWindow="-5355" windowWidth="38640" windowHeight="21120" xr2:uid="{F16F4980-315F-4E34-9009-7CD7D7563E3D}"/>
   </bookViews>
   <sheets>
     <sheet name="Budžeta kopsavilkums" sheetId="1" r:id="rId1"/>
     <sheet name="Izmaksu pamatojums" sheetId="12" r:id="rId2"/>
     <sheet name="KPVIS" sheetId="11" r:id="rId3"/>
     <sheet name="Intensitātes aprēķins" sheetId="17" r:id="rId4"/>
     <sheet name="Finansēšanas plāns" sheetId="10" r:id="rId5"/>
     <sheet name="Dati" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Budžeta kopsavilkums'!$A$5:$L$114</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F26" i="10" l="1"/>
-[...41 lines deleted...]
-  <c r="E5" i="17"/>
+  <c r="E7" i="17" l="1"/>
   <c r="G81" i="11" a="1"/>
   <c r="G81" i="11"/>
   <c r="G80" i="11" a="1"/>
   <c r="G80" i="11"/>
   <c r="G79" i="11" a="1"/>
   <c r="G79" i="11" s="1"/>
   <c r="G78" i="11" s="1"/>
   <c r="G77" i="11" a="1"/>
   <c r="G77" i="11"/>
   <c r="G76" i="11" a="1"/>
   <c r="G76" i="11" s="1"/>
   <c r="G75" i="11" a="1"/>
   <c r="G75" i="11" s="1"/>
   <c r="E81" i="11" a="1"/>
   <c r="E81" i="11" s="1"/>
   <c r="E80" i="11" a="1"/>
   <c r="E80" i="11" s="1"/>
   <c r="E79" i="11" a="1"/>
   <c r="E79" i="11" s="1"/>
   <c r="E77" i="11" a="1"/>
   <c r="E77" i="11" s="1"/>
   <c r="E76" i="11" a="1"/>
   <c r="E76" i="11" s="1"/>
   <c r="E75" i="11" a="1"/>
   <c r="E75" i="11" s="1"/>
@@ -410,92 +368,84 @@
   <c r="D7" i="11" a="1"/>
   <c r="D7" i="11" s="1"/>
   <c r="D6" i="11" a="1"/>
   <c r="D6" i="11" s="1"/>
   <c r="D5" i="11" a="1"/>
   <c r="D5" i="11" s="1"/>
   <c r="J35" i="1"/>
   <c r="G73" i="11"/>
   <c r="G62" i="11"/>
   <c r="J49" i="1"/>
   <c r="J50" i="1"/>
   <c r="J51" i="1"/>
   <c r="J52" i="1"/>
   <c r="J53" i="1"/>
   <c r="J54" i="1"/>
   <c r="J55" i="1"/>
   <c r="J56" i="1"/>
   <c r="J57" i="1"/>
   <c r="J58" i="1"/>
   <c r="J59" i="1"/>
   <c r="J60" i="1"/>
   <c r="J61" i="1"/>
   <c r="J62" i="1"/>
   <c r="J48" i="1"/>
   <c r="C120" i="1"/>
-  <c r="G11" i="17" l="1"/>
-[...4 lines deleted...]
-  <c r="G74" i="11"/>
+  <c r="G74" i="11" l="1"/>
   <c r="D78" i="11"/>
   <c r="D74" i="11"/>
   <c r="G67" i="11"/>
   <c r="G63" i="11"/>
   <c r="D67" i="11"/>
   <c r="D63" i="11"/>
   <c r="G57" i="11"/>
   <c r="G53" i="11"/>
   <c r="D57" i="11"/>
   <c r="D53" i="11"/>
   <c r="G46" i="11"/>
   <c r="G42" i="11"/>
   <c r="D46" i="11"/>
   <c r="D42" i="11"/>
   <c r="G37" i="11"/>
   <c r="G33" i="11"/>
   <c r="D37" i="11"/>
   <c r="D33" i="11"/>
   <c r="D28" i="11"/>
   <c r="D24" i="11"/>
   <c r="G18" i="11"/>
   <c r="G14" i="11"/>
   <c r="D18" i="11"/>
   <c r="D14" i="11"/>
   <c r="D8" i="11"/>
   <c r="D4" i="11"/>
   <c r="E119" i="1"/>
+  <c r="E13" i="17" s="1"/>
   <c r="D119" i="1"/>
+  <c r="E10" i="17" s="1"/>
   <c r="C119" i="1"/>
-  <c r="E118" i="1"/>
-[...5 lines deleted...]
-  <c r="J111" i="1"/>
+  <c r="E6" i="17" s="1"/>
+  <c r="J111" i="1" l="1"/>
   <c r="J33" i="1"/>
   <c r="J103" i="1" l="1"/>
   <c r="J104" i="1"/>
   <c r="J105" i="1"/>
   <c r="J106" i="1"/>
   <c r="J107" i="1"/>
   <c r="J108" i="1"/>
   <c r="J109" i="1"/>
   <c r="J110" i="1"/>
   <c r="J112" i="1"/>
   <c r="J101" i="1"/>
   <c r="J100" i="1"/>
   <c r="J99" i="1"/>
   <c r="J98" i="1"/>
   <c r="J97" i="1"/>
   <c r="J47" i="1"/>
   <c r="J28" i="1"/>
   <c r="J34" i="1"/>
   <c r="J32" i="1"/>
   <c r="J31" i="1"/>
   <c r="J30" i="1"/>
   <c r="J29" i="1"/>
   <c r="J102" i="1" l="1"/>
   <c r="J22" i="1"/>
   <c r="J21" i="1"/>
@@ -529,145 +479,180 @@
   <c r="J75" i="1"/>
   <c r="J65" i="1"/>
   <c r="J66" i="1"/>
   <c r="J67" i="1"/>
   <c r="J68" i="1"/>
   <c r="J69" i="1"/>
   <c r="J70" i="1"/>
   <c r="J71" i="1"/>
   <c r="J72" i="1"/>
   <c r="J73" i="1"/>
   <c r="J64" i="1"/>
   <c r="J37" i="1"/>
   <c r="J38" i="1"/>
   <c r="J39" i="1"/>
   <c r="J40" i="1"/>
   <c r="J41" i="1"/>
   <c r="J42" i="1"/>
   <c r="J43" i="1"/>
   <c r="J44" i="1"/>
   <c r="J45" i="1"/>
   <c r="J46" i="1"/>
   <c r="J25" i="1"/>
   <c r="J26" i="1"/>
   <c r="J27" i="1"/>
   <c r="J9" i="1"/>
+  <c r="D118" i="1" s="1"/>
   <c r="J10" i="1"/>
+  <c r="E118" i="1" s="1"/>
   <c r="J11" i="1"/>
   <c r="J12" i="1"/>
   <c r="J8" i="1"/>
-  <c r="G7" i="11" l="1" a="1"/>
+  <c r="E12" i="17" l="1"/>
+  <c r="E121" i="1"/>
+  <c r="E14" i="17" s="1"/>
+  <c r="E9" i="17"/>
+  <c r="D121" i="1"/>
+  <c r="E11" i="17" s="1"/>
+  <c r="G7" i="11" a="1"/>
   <c r="G7" i="11" s="1"/>
   <c r="G6" i="11" a="1"/>
   <c r="G6" i="11" s="1"/>
   <c r="G9" i="11" a="1"/>
   <c r="G9" i="11" s="1"/>
   <c r="G5" i="11" a="1"/>
   <c r="G5" i="11" s="1"/>
   <c r="G11" i="11" a="1"/>
   <c r="G11" i="11" s="1"/>
   <c r="G10" i="11" a="1"/>
   <c r="G10" i="11" s="1"/>
   <c r="C118" i="1"/>
-  <c r="C121" i="1" s="1"/>
-  <c r="C122" i="1" s="1"/>
   <c r="J7" i="1"/>
   <c r="G3" i="11" s="1"/>
   <c r="J86" i="1"/>
   <c r="J85" i="1" s="1"/>
   <c r="J74" i="1"/>
   <c r="J63" i="1"/>
   <c r="J24" i="1"/>
   <c r="J36" i="1"/>
   <c r="G52" i="11"/>
   <c r="G32" i="11"/>
   <c r="G41" i="11"/>
   <c r="G23" i="11"/>
   <c r="G13" i="11"/>
-  <c r="G4" i="11" l="1"/>
+  <c r="G11" i="17" l="1"/>
+  <c r="G19" i="10" s="1"/>
+  <c r="F11" i="17"/>
+  <c r="C19" i="10" s="1"/>
+  <c r="F14" i="17"/>
+  <c r="C26" i="10" s="1"/>
+  <c r="G14" i="17"/>
+  <c r="G26" i="10" s="1"/>
+  <c r="F28" i="10"/>
+  <c r="B28" i="10"/>
+  <c r="F21" i="10"/>
+  <c r="B21" i="10"/>
+  <c r="C121" i="1"/>
+  <c r="E5" i="17"/>
+  <c r="G4" i="11"/>
   <c r="G8" i="11"/>
   <c r="G24" i="11"/>
   <c r="G28" i="11"/>
-  <c r="B11" i="10" l="1"/>
-  <c r="B18" i="10"/>
+  <c r="B26" i="10" l="1"/>
+  <c r="F26" i="10"/>
+  <c r="B19" i="10"/>
+  <c r="B18" i="10" s="1"/>
+  <c r="F19" i="10"/>
+  <c r="C122" i="1"/>
+  <c r="E8" i="17"/>
   <c r="C28" i="10"/>
   <c r="C21" i="10"/>
-  <c r="F27" i="10" l="1"/>
+  <c r="F8" i="17" l="1"/>
+  <c r="C12" i="10" s="1"/>
+  <c r="G8" i="17"/>
+  <c r="G12" i="10" s="1"/>
+  <c r="F14" i="10"/>
+  <c r="G14" i="10" s="1"/>
+  <c r="B14" i="10"/>
+  <c r="F27" i="10"/>
   <c r="G27" i="10" s="1"/>
   <c r="G28" i="10"/>
   <c r="F25" i="10"/>
   <c r="G25" i="10" s="1"/>
   <c r="F24" i="10"/>
   <c r="G24" i="10" s="1"/>
   <c r="F20" i="10"/>
   <c r="G20" i="10" s="1"/>
   <c r="G21" i="10"/>
   <c r="F17" i="10"/>
   <c r="G17" i="10" s="1"/>
   <c r="F18" i="10"/>
   <c r="G18" i="10" s="1"/>
-  <c r="F13" i="10"/>
-[...5 lines deleted...]
-  <c r="G11" i="10" s="1"/>
   <c r="B27" i="10"/>
   <c r="C27" i="10" s="1"/>
   <c r="B24" i="10"/>
   <c r="C24" i="10" s="1"/>
   <c r="B25" i="10"/>
   <c r="C25" i="10" s="1"/>
-  <c r="B10" i="10"/>
-[...1 lines deleted...]
-  <c r="C11" i="10"/>
   <c r="C18" i="10"/>
   <c r="B17" i="10"/>
   <c r="C17" i="10" s="1"/>
   <c r="B20" i="10"/>
   <c r="C20" i="10" s="1"/>
-  <c r="F3" i="10" l="1"/>
-[...8 lines deleted...]
-  <c r="B3" i="10"/>
+  <c r="C14" i="10" l="1"/>
+  <c r="B12" i="10"/>
+  <c r="F12" i="10"/>
+  <c r="F13" i="10" l="1"/>
+  <c r="G13" i="10" s="1"/>
+  <c r="F11" i="10"/>
+  <c r="G11" i="10" s="1"/>
+  <c r="F10" i="10"/>
+  <c r="G10" i="10" s="1"/>
+  <c r="B11" i="10"/>
+  <c r="C11" i="10" s="1"/>
+  <c r="B10" i="10"/>
+  <c r="C10" i="10" s="1"/>
+  <c r="B13" i="10"/>
+  <c r="C13" i="10" s="1"/>
   <c r="J23" i="1"/>
   <c r="G12" i="11" l="1"/>
   <c r="J6" i="1"/>
   <c r="J113" i="1" s="1"/>
-  <c r="K113" i="1" s="1"/>
   <c r="G61" i="11"/>
-  <c r="K33" i="1" l="1"/>
+  <c r="K113" i="1" l="1"/>
+  <c r="E15" i="17"/>
+  <c r="K33" i="1"/>
   <c r="G2" i="11"/>
   <c r="G82" i="11" s="1"/>
-  <c r="K92" i="1" l="1"/>
+  <c r="B7" i="10" l="1"/>
+  <c r="C7" i="10" s="1"/>
+  <c r="F15" i="17"/>
+  <c r="C5" i="10" s="1"/>
+  <c r="G15" i="17"/>
+  <c r="G5" i="10" s="1"/>
+  <c r="F7" i="10"/>
+  <c r="K92" i="1"/>
   <c r="K27" i="1"/>
   <c r="K44" i="1"/>
   <c r="K63" i="1"/>
   <c r="K72" i="1"/>
   <c r="K26" i="1"/>
   <c r="K10" i="1"/>
   <c r="K31" i="1"/>
   <c r="K80" i="1"/>
   <c r="K57" i="1"/>
   <c r="K40" i="1"/>
   <c r="K110" i="1"/>
   <c r="K64" i="1"/>
   <c r="K107" i="1"/>
   <c r="K24" i="1"/>
   <c r="K25" i="1"/>
   <c r="K71" i="1"/>
   <c r="K102" i="1"/>
   <c r="K65" i="1"/>
   <c r="K75" i="1"/>
   <c r="K85" i="1"/>
   <c r="K88" i="1"/>
   <c r="K36" i="1"/>
   <c r="K73" i="1"/>
   <c r="K21" i="1"/>
   <c r="K68" i="1"/>
@@ -809,56 +794,71 @@
   <c r="H17" i="11"/>
   <c r="H8" i="11"/>
   <c r="H42" i="11"/>
   <c r="H10" i="11"/>
   <c r="H56" i="11"/>
   <c r="H53" i="11"/>
   <c r="H27" i="11"/>
   <c r="H49" i="11"/>
   <c r="H54" i="11"/>
   <c r="H20" i="11"/>
   <c r="H28" i="11"/>
   <c r="H79" i="11"/>
   <c r="H57" i="11"/>
   <c r="H13" i="11"/>
   <c r="H48" i="11"/>
   <c r="H69" i="11"/>
   <c r="H72" i="11"/>
   <c r="H70" i="11"/>
   <c r="H34" i="11"/>
   <c r="H71" i="11"/>
   <c r="H26" i="11"/>
   <c r="H23" i="11"/>
   <c r="H78" i="11"/>
   <c r="H2" i="11"/>
   <c r="H74" i="11"/>
-  <c r="H82" i="11" l="1"/>
+  <c r="B5" i="10" l="1"/>
+  <c r="B6" i="10" s="1"/>
+  <c r="C6" i="10" s="1"/>
+  <c r="F5" i="10"/>
+  <c r="F6" i="10" s="1"/>
+  <c r="G6" i="10" s="1"/>
+  <c r="G7" i="10"/>
+  <c r="H82" i="11"/>
+  <c r="B3" i="10" l="1"/>
+  <c r="C3" i="10" s="1"/>
+  <c r="F4" i="10"/>
+  <c r="G4" i="10" s="1"/>
+  <c r="F3" i="10"/>
+  <c r="G3" i="10" s="1"/>
+  <c r="B4" i="10"/>
+  <c r="C4" i="10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="302">
   <si>
     <t xml:space="preserve"> 5. pielikums otrās kārtas projektu atlases nolikumam</t>
   </si>
@@ -1064,50 +1064,56 @@
         <family val="2"/>
       </rPr>
       <t>atsevišķi katru projektā plānoto īstenošanas personāla amata pozīciju</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>. Atzīmē, vai izmaksas plānotas projekta iesniedzējam vai/un sadarbības partneriem. Izklājlapā "Izmaksu pamatojums" vai citā projekta iesniegumam pievienotā dokumentā sniedz izmaksu pamatojumu.</t>
     </r>
   </si>
   <si>
     <t>3.1.1.</t>
   </si>
   <si>
     <t>Izmaksu pozīcijas nosaukums</t>
   </si>
   <si>
     <t>tiešās </t>
   </si>
   <si>
     <t>3.1.2.</t>
+  </si>
+  <si>
+    <t>Rūpnieciskie pētījumi</t>
+  </si>
+  <si>
+    <t>Projekta iesniedzējs</t>
   </si>
   <si>
     <t>3.1.3.</t>
   </si>
   <si>
     <t>3.1.4.</t>
   </si>
   <si>
     <t>3.1.5.</t>
   </si>
   <si>
     <t>3.1.6.</t>
   </si>
   <si>
     <t>3.1.7.</t>
   </si>
   <si>
     <t>3.1.8.</t>
   </si>
   <si>
     <t>3.1.9.</t>
   </si>
   <si>
     <t>3.1.10.</t>
   </si>
@@ -1697,60 +1703,54 @@
     <t>13.2.8.</t>
   </si>
   <si>
     <t>13.2.9.</t>
   </si>
   <si>
     <t>13.2.10.</t>
   </si>
   <si>
     <r>
       <t>KOPĀ</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
     <t>Attiecināmās izmaksas</t>
   </si>
   <si>
-    <t>Projekta iesniedzējs</t>
-[...1 lines deleted...]
-  <si>
     <t>Sadarbības partneris Nr. 1</t>
   </si>
   <si>
     <t>Sadarbības partneris Nr. 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rūpnieciskie pētījumi</t>
   </si>
   <si>
     <t>Eksperimentālā izstrāde</t>
   </si>
   <si>
     <t>Tehnoloģiju tiesību iegūšana, apstiprināšana un aizstāvēšana</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Informācijai!</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -2399,51 +2399,51 @@
   </si>
   <si>
     <t>Liels komersants</t>
   </si>
   <si>
     <t>Darbību veidi</t>
   </si>
   <si>
     <t>Labuma guvēji</t>
   </si>
   <si>
     <t>Algas</t>
   </si>
   <si>
     <t>stundas</t>
   </si>
   <si>
     <t>mēneši</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos"/>
@@ -2686,90 +2686,96 @@
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE4C9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -3158,51 +3164,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="207">
+  <cellXfs count="208">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3528,78 +3534,171 @@
     </xf>
     <xf numFmtId="10" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -3713,154 +3812,64 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...60 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFE4C9"/>
@@ -4214,3375 +4223,3375 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A851F92D-89E7-4D0D-B1E8-EB38E4CDEA6E}">
   <sheetPr filterMode="1">
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:M122"/>
   <sheetViews>
-    <sheetView topLeftCell="B34" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H123" sqref="H123"/>
+    <sheetView tabSelected="1" topLeftCell="A93" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K126" sqref="K126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="14" customWidth="1"/>
     <col min="2" max="2" width="39.88671875" style="14" customWidth="1"/>
     <col min="3" max="3" width="32" style="14" customWidth="1"/>
     <col min="4" max="4" width="26.88671875" style="15" customWidth="1"/>
     <col min="5" max="5" width="27.5546875" style="14" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="15" customWidth="1"/>
     <col min="7" max="7" width="13.33203125" style="100" customWidth="1"/>
     <col min="8" max="8" width="14.44140625" style="14" customWidth="1"/>
     <col min="9" max="9" width="12.6640625" style="14" customWidth="1"/>
     <col min="10" max="10" width="13" style="24" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" style="25" customWidth="1"/>
     <col min="12" max="12" width="85.33203125" style="14" customWidth="1"/>
     <col min="13" max="13" width="45.88671875" style="14" customWidth="1"/>
     <col min="14" max="14" width="22.6640625" style="14" customWidth="1"/>
     <col min="15" max="16384" width="8.6640625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A1" s="164" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="164"/>
+      <c r="A1" s="194" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="194"/>
     </row>
     <row r="2" spans="1:13" ht="44.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="127" t="s">
+      <c r="A2" s="142" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="127"/>
-[...9 lines deleted...]
-      <c r="L2" s="127"/>
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="142"/>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="142"/>
+      <c r="H2" s="142"/>
+      <c r="I2" s="142"/>
+      <c r="J2" s="142"/>
+      <c r="K2" s="142"/>
+      <c r="L2" s="142"/>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13" ht="94.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="169" t="s">
+      <c r="A3" s="199" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="169"/>
-[...10 lines deleted...]
-      <c r="M3" s="169"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="199"/>
+      <c r="E3" s="199"/>
+      <c r="F3" s="199"/>
+      <c r="G3" s="199"/>
+      <c r="H3" s="199"/>
+      <c r="I3" s="199"/>
+      <c r="J3" s="199"/>
+      <c r="K3" s="199"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
     </row>
     <row r="4" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="174" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="144" t="s">
+      <c r="B4" s="174" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="144" t="s">
+      <c r="C4" s="174" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="146" t="s">
+      <c r="D4" s="176" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="144" t="s">
+      <c r="E4" s="174" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="144" t="s">
+      <c r="F4" s="174" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="162" t="s">
+      <c r="G4" s="192" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="160" t="s">
+      <c r="H4" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="167" t="s">
+      <c r="I4" s="197" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="166" t="s">
+      <c r="J4" s="196" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="166"/>
+      <c r="K4" s="196"/>
       <c r="L4" s="90"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="145"/>
-[...7 lines deleted...]
-      <c r="I5" s="168"/>
+      <c r="A5" s="175"/>
+      <c r="B5" s="175"/>
+      <c r="C5" s="175"/>
+      <c r="D5" s="177"/>
+      <c r="E5" s="175"/>
+      <c r="F5" s="175"/>
+      <c r="G5" s="193"/>
+      <c r="H5" s="191"/>
+      <c r="I5" s="198"/>
       <c r="J5" s="86" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="86" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="91" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="135" t="s">
+      <c r="B6" s="165" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="136"/>
-[...5 lines deleted...]
-      <c r="I6" s="137"/>
+      <c r="C6" s="166"/>
+      <c r="D6" s="166"/>
+      <c r="E6" s="166"/>
+      <c r="F6" s="166"/>
+      <c r="G6" s="166"/>
+      <c r="H6" s="166"/>
+      <c r="I6" s="167"/>
       <c r="J6" s="88">
         <f>J7+J23</f>
         <v>0</v>
       </c>
       <c r="K6" s="89" t="e">
         <f t="shared" ref="K6:K37" si="0">J6*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L6" s="165"/>
-      <c r="M6" s="165"/>
+      <c r="L6" s="195"/>
+      <c r="M6" s="195"/>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="135" t="s">
+      <c r="B7" s="165" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="136"/>
-[...5 lines deleted...]
-      <c r="I7" s="137"/>
+      <c r="C7" s="166"/>
+      <c r="D7" s="166"/>
+      <c r="E7" s="166"/>
+      <c r="F7" s="166"/>
+      <c r="G7" s="166"/>
+      <c r="H7" s="166"/>
+      <c r="I7" s="167"/>
       <c r="J7" s="88">
         <f>SUM(J8:J22)</f>
         <v>0</v>
       </c>
       <c r="K7" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L7" s="131" t="s">
+      <c r="L7" s="161" t="s">
         <v>21</v>
       </c>
-      <c r="M7" s="157" t="s">
+      <c r="M7" s="187" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="66"/>
       <c r="D8" s="66"/>
       <c r="E8" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="67">
         <v>0</v>
       </c>
       <c r="G8" s="69"/>
       <c r="H8" s="68"/>
       <c r="I8" s="68"/>
       <c r="J8" s="93">
         <f t="shared" ref="J8:J22" si="1">F8*G8</f>
         <v>0</v>
       </c>
       <c r="K8" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L8" s="132"/>
-      <c r="M8" s="157"/>
+      <c r="L8" s="162"/>
+      <c r="M8" s="187"/>
     </row>
     <row r="9" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="66"/>
       <c r="D9" s="66"/>
       <c r="E9" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="67">
         <v>0</v>
       </c>
       <c r="G9" s="69"/>
       <c r="H9" s="68"/>
       <c r="I9" s="68"/>
       <c r="J9" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K9" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L9" s="132"/>
-      <c r="M9" s="157"/>
+      <c r="L9" s="162"/>
+      <c r="M9" s="187"/>
     </row>
     <row r="10" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="66"/>
       <c r="D10" s="66"/>
       <c r="E10" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="67">
         <v>0</v>
       </c>
       <c r="G10" s="69"/>
       <c r="H10" s="68"/>
       <c r="I10" s="68"/>
       <c r="J10" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K10" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L10" s="132"/>
-      <c r="M10" s="157"/>
+      <c r="L10" s="162"/>
+      <c r="M10" s="187"/>
     </row>
     <row r="11" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B11" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="66"/>
       <c r="D11" s="66"/>
       <c r="E11" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="67">
         <v>0</v>
       </c>
       <c r="G11" s="69"/>
       <c r="H11" s="68"/>
       <c r="I11" s="68"/>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K11" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L11" s="132"/>
-      <c r="M11" s="157"/>
+      <c r="L11" s="162"/>
+      <c r="M11" s="187"/>
     </row>
     <row r="12" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="66"/>
       <c r="D12" s="66"/>
       <c r="E12" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="67">
         <v>0</v>
       </c>
       <c r="G12" s="69"/>
       <c r="H12" s="68"/>
       <c r="I12" s="68"/>
       <c r="J12" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K12" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L12" s="132"/>
-      <c r="M12" s="157"/>
+      <c r="L12" s="162"/>
+      <c r="M12" s="187"/>
     </row>
     <row r="13" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="66"/>
       <c r="D13" s="66"/>
       <c r="E13" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="67">
         <v>0</v>
       </c>
       <c r="G13" s="69"/>
       <c r="H13" s="68"/>
       <c r="I13" s="68"/>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K13" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L13" s="132"/>
-      <c r="M13" s="157"/>
+      <c r="L13" s="162"/>
+      <c r="M13" s="187"/>
     </row>
     <row r="14" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B14" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="66"/>
       <c r="D14" s="66"/>
       <c r="E14" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="67">
         <v>0</v>
       </c>
       <c r="G14" s="69"/>
       <c r="H14" s="68"/>
       <c r="I14" s="68"/>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K14" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L14" s="132"/>
-      <c r="M14" s="157"/>
+      <c r="L14" s="162"/>
+      <c r="M14" s="187"/>
     </row>
     <row r="15" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B15" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="66"/>
       <c r="D15" s="66"/>
       <c r="E15" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="67">
         <v>0</v>
       </c>
       <c r="G15" s="69"/>
       <c r="H15" s="68"/>
       <c r="I15" s="68"/>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K15" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L15" s="132"/>
-      <c r="M15" s="157"/>
+      <c r="L15" s="162"/>
+      <c r="M15" s="187"/>
     </row>
     <row r="16" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B16" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="66"/>
       <c r="E16" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="67">
         <v>0</v>
       </c>
       <c r="G16" s="69"/>
       <c r="H16" s="68"/>
       <c r="I16" s="68"/>
       <c r="J16" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K16" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L16" s="132"/>
-      <c r="M16" s="157"/>
+      <c r="L16" s="162"/>
+      <c r="M16" s="187"/>
     </row>
     <row r="17" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="17" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="66"/>
       <c r="D17" s="66"/>
       <c r="E17" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="67">
         <v>0</v>
       </c>
       <c r="G17" s="69"/>
       <c r="H17" s="68"/>
       <c r="I17" s="68"/>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K17" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L17" s="132"/>
-      <c r="M17" s="157"/>
+      <c r="L17" s="162"/>
+      <c r="M17" s="187"/>
     </row>
     <row r="18" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="17" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="66"/>
       <c r="D18" s="66"/>
       <c r="E18" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F18" s="67">
         <v>0</v>
       </c>
       <c r="G18" s="69"/>
       <c r="H18" s="68"/>
       <c r="I18" s="68"/>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K18" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L18" s="132"/>
-      <c r="M18" s="157"/>
+      <c r="L18" s="162"/>
+      <c r="M18" s="187"/>
     </row>
     <row r="19" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="66"/>
       <c r="D19" s="66"/>
       <c r="E19" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="67">
         <v>0</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="68"/>
       <c r="I19" s="68"/>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K19" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L19" s="132"/>
-      <c r="M19" s="157"/>
+      <c r="L19" s="162"/>
+      <c r="M19" s="187"/>
     </row>
     <row r="20" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B20" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="66"/>
       <c r="D20" s="66"/>
       <c r="E20" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="67">
         <v>0</v>
       </c>
       <c r="G20" s="69"/>
       <c r="H20" s="68"/>
       <c r="I20" s="68"/>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K20" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L20" s="132"/>
-      <c r="M20" s="157"/>
+      <c r="L20" s="162"/>
+      <c r="M20" s="187"/>
     </row>
     <row r="21" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B21" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="66"/>
       <c r="D21" s="66"/>
       <c r="E21" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F21" s="67">
         <v>0</v>
       </c>
       <c r="G21" s="69"/>
       <c r="H21" s="68"/>
       <c r="I21" s="68"/>
       <c r="J21" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K21" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L21" s="132"/>
-      <c r="M21" s="157"/>
+      <c r="L21" s="162"/>
+      <c r="M21" s="187"/>
     </row>
     <row r="22" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="66"/>
       <c r="D22" s="66"/>
       <c r="E22" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="67">
         <v>0</v>
       </c>
       <c r="G22" s="69"/>
       <c r="H22" s="68"/>
       <c r="I22" s="68"/>
       <c r="J22" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K22" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L22" s="132"/>
-      <c r="M22" s="157"/>
+      <c r="L22" s="162"/>
+      <c r="M22" s="187"/>
     </row>
     <row r="23" spans="1:13" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="87" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="I23" s="137"/>
+        <v>42</v>
+      </c>
+      <c r="B23" s="165" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="166"/>
+      <c r="D23" s="166"/>
+      <c r="E23" s="166"/>
+      <c r="F23" s="166"/>
+      <c r="G23" s="166"/>
+      <c r="H23" s="166"/>
+      <c r="I23" s="167"/>
       <c r="J23" s="88">
         <f>J24</f>
         <v>0</v>
       </c>
       <c r="K23" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L23" s="133" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="L23" s="163" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="187" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="96" t="s">
-        <v>44</v>
-[...10 lines deleted...]
-      <c r="I24" s="136"/>
+        <v>46</v>
+      </c>
+      <c r="B24" s="165" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="166"/>
+      <c r="D24" s="166"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="166"/>
+      <c r="G24" s="166"/>
+      <c r="H24" s="166"/>
+      <c r="I24" s="166"/>
       <c r="J24" s="88">
         <f>SUM(J25:J34)</f>
         <v>0</v>
       </c>
       <c r="K24" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L24" s="131"/>
-      <c r="M24" s="157"/>
+      <c r="L24" s="161"/>
+      <c r="M24" s="187"/>
     </row>
     <row r="25" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B25" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C25" s="66"/>
       <c r="D25" s="66"/>
       <c r="E25" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="67">
         <v>0</v>
       </c>
       <c r="G25" s="69"/>
       <c r="H25" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I25" s="68"/>
       <c r="J25" s="93">
         <f t="shared" ref="J25:J34" si="2">F25*G25</f>
         <v>0</v>
       </c>
       <c r="K25" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L25" s="131"/>
-      <c r="M25" s="157"/>
+      <c r="L25" s="161"/>
+      <c r="M25" s="187"/>
     </row>
     <row r="26" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="66" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="67">
         <v>0</v>
       </c>
       <c r="G26" s="69"/>
       <c r="H26" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I26" s="68"/>
       <c r="J26" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K26" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L26" s="131"/>
-      <c r="M26" s="157"/>
+      <c r="L26" s="161"/>
+      <c r="M26" s="187"/>
     </row>
     <row r="27" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B27" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C27" s="66"/>
       <c r="D27" s="66"/>
       <c r="E27" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="67">
         <v>0</v>
       </c>
       <c r="G27" s="69"/>
       <c r="H27" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I27" s="68"/>
       <c r="J27" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K27" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L27" s="131"/>
-      <c r="M27" s="157"/>
+      <c r="L27" s="161"/>
+      <c r="M27" s="187"/>
     </row>
     <row r="28" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B28" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C28" s="66"/>
       <c r="D28" s="66"/>
       <c r="E28" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F28" s="67">
         <v>0</v>
       </c>
       <c r="G28" s="69"/>
       <c r="H28" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I28" s="68"/>
       <c r="J28" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K28" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L28" s="131"/>
-      <c r="M28" s="157"/>
+      <c r="L28" s="161"/>
+      <c r="M28" s="187"/>
     </row>
     <row r="29" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B29" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C29" s="66"/>
       <c r="D29" s="66"/>
       <c r="E29" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="67">
         <v>0</v>
       </c>
       <c r="G29" s="69"/>
       <c r="H29" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I29" s="68"/>
       <c r="J29" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K29" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L29" s="131"/>
-      <c r="M29" s="157"/>
+      <c r="L29" s="161"/>
+      <c r="M29" s="187"/>
     </row>
     <row r="30" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="17" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B30" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C30" s="66"/>
       <c r="D30" s="66"/>
       <c r="E30" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F30" s="67">
         <v>0</v>
       </c>
       <c r="G30" s="69"/>
       <c r="H30" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I30" s="68"/>
       <c r="J30" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K30" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L30" s="131"/>
-      <c r="M30" s="157"/>
+      <c r="L30" s="161"/>
+      <c r="M30" s="187"/>
     </row>
     <row r="31" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="17" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B31" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C31" s="66"/>
       <c r="D31" s="66"/>
       <c r="E31" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F31" s="67">
         <v>0</v>
       </c>
       <c r="G31" s="69"/>
       <c r="H31" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I31" s="68"/>
       <c r="J31" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K31" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L31" s="131"/>
-      <c r="M31" s="157"/>
+      <c r="L31" s="161"/>
+      <c r="M31" s="187"/>
     </row>
     <row r="32" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B32" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C32" s="66"/>
       <c r="D32" s="66"/>
       <c r="E32" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="67">
         <v>0</v>
       </c>
       <c r="G32" s="69"/>
       <c r="H32" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I32" s="68"/>
       <c r="J32" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K32" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L32" s="131"/>
-      <c r="M32" s="157"/>
+      <c r="L32" s="161"/>
+      <c r="M32" s="187"/>
     </row>
     <row r="33" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="17" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B33" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C33" s="66"/>
       <c r="D33" s="66"/>
       <c r="E33" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F33" s="67">
         <v>0</v>
       </c>
       <c r="G33" s="69"/>
       <c r="H33" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I33" s="68"/>
       <c r="J33" s="93">
         <f t="shared" ref="J33" si="3">F33*G33</f>
         <v>0</v>
       </c>
       <c r="K33" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L33" s="131"/>
-      <c r="M33" s="157"/>
+      <c r="L33" s="161"/>
+      <c r="M33" s="187"/>
     </row>
     <row r="34" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="17" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B34" s="66" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C34" s="66"/>
       <c r="D34" s="66"/>
       <c r="E34" s="97" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="67">
         <v>0</v>
       </c>
       <c r="G34" s="69"/>
       <c r="H34" s="42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I34" s="68"/>
       <c r="J34" s="93">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K34" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L34" s="131"/>
-      <c r="M34" s="157"/>
+      <c r="L34" s="161"/>
+      <c r="M34" s="187"/>
     </row>
     <row r="35" spans="1:13" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="87" t="s">
-        <v>58</v>
-[...10 lines deleted...]
-      <c r="I35" s="137"/>
+        <v>60</v>
+      </c>
+      <c r="B35" s="165" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="166"/>
+      <c r="D35" s="166"/>
+      <c r="E35" s="166"/>
+      <c r="F35" s="166"/>
+      <c r="G35" s="166"/>
+      <c r="H35" s="166"/>
+      <c r="I35" s="167"/>
       <c r="J35" s="88">
         <f>J36+J47+J63</f>
         <v>0</v>
       </c>
       <c r="K35" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L35" s="165"/>
-      <c r="M35" s="165"/>
+      <c r="L35" s="195"/>
+      <c r="M35" s="195"/>
     </row>
     <row r="36" spans="1:13" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="87" t="s">
-        <v>60</v>
-[...10 lines deleted...]
-      <c r="I36" s="137"/>
+        <v>62</v>
+      </c>
+      <c r="B36" s="165" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="166"/>
+      <c r="D36" s="166"/>
+      <c r="E36" s="166"/>
+      <c r="F36" s="166"/>
+      <c r="G36" s="166"/>
+      <c r="H36" s="166"/>
+      <c r="I36" s="167"/>
       <c r="J36" s="88">
         <f>SUM(J37:J46)</f>
         <v>0</v>
       </c>
       <c r="K36" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L36" s="133" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="L36" s="163" t="s">
+        <v>64</v>
+      </c>
+      <c r="M36" s="187" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B37" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C37" s="66"/>
       <c r="D37" s="66"/>
       <c r="E37" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="67">
         <v>0</v>
       </c>
       <c r="G37" s="69"/>
       <c r="H37" s="68"/>
       <c r="I37" s="68"/>
       <c r="J37" s="93">
         <f t="shared" ref="J37:J46" si="4">F37*G37</f>
         <v>0</v>
       </c>
       <c r="K37" s="89" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L37" s="134"/>
-      <c r="M37" s="157"/>
+      <c r="L37" s="164"/>
+      <c r="M37" s="187"/>
     </row>
     <row r="38" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B38" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C38" s="66"/>
       <c r="D38" s="66"/>
       <c r="E38" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="67">
         <v>0</v>
       </c>
       <c r="G38" s="69"/>
       <c r="H38" s="68"/>
       <c r="I38" s="68"/>
       <c r="J38" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K38" s="89" t="e">
         <f t="shared" ref="K38:K69" si="5">J38*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L38" s="134"/>
-      <c r="M38" s="157"/>
+      <c r="L38" s="164"/>
+      <c r="M38" s="187"/>
     </row>
     <row r="39" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A39" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="66" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C39" s="66"/>
       <c r="D39" s="66"/>
       <c r="E39" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F39" s="67">
         <v>0</v>
       </c>
       <c r="G39" s="69"/>
       <c r="H39" s="68"/>
       <c r="I39" s="68"/>
       <c r="J39" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K39" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L39" s="134"/>
-      <c r="M39" s="157"/>
+      <c r="L39" s="164"/>
+      <c r="M39" s="187"/>
     </row>
     <row r="40" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B40" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C40" s="66"/>
       <c r="D40" s="66"/>
       <c r="E40" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F40" s="67">
         <v>0</v>
       </c>
       <c r="G40" s="69"/>
       <c r="H40" s="68"/>
       <c r="I40" s="68"/>
       <c r="J40" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K40" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L40" s="134"/>
-      <c r="M40" s="157"/>
+      <c r="L40" s="164"/>
+      <c r="M40" s="187"/>
     </row>
     <row r="41" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B41" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C41" s="66"/>
       <c r="D41" s="66"/>
       <c r="E41" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F41" s="67">
         <v>0</v>
       </c>
       <c r="G41" s="69"/>
       <c r="H41" s="68"/>
       <c r="I41" s="68"/>
       <c r="J41" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K41" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L41" s="134"/>
-      <c r="M41" s="157"/>
+      <c r="L41" s="164"/>
+      <c r="M41" s="187"/>
     </row>
     <row r="42" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42" s="17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B42" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C42" s="66"/>
       <c r="D42" s="66"/>
       <c r="E42" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F42" s="67">
         <v>0</v>
       </c>
       <c r="G42" s="69"/>
       <c r="H42" s="68"/>
       <c r="I42" s="68"/>
       <c r="J42" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K42" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L42" s="134"/>
-      <c r="M42" s="157"/>
+      <c r="L42" s="164"/>
+      <c r="M42" s="187"/>
     </row>
     <row r="43" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B43" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C43" s="66"/>
       <c r="D43" s="66"/>
       <c r="E43" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F43" s="67">
         <v>0</v>
       </c>
       <c r="G43" s="69"/>
       <c r="H43" s="68"/>
       <c r="I43" s="68"/>
       <c r="J43" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K43" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L43" s="134"/>
-      <c r="M43" s="157"/>
+      <c r="L43" s="164"/>
+      <c r="M43" s="187"/>
     </row>
     <row r="44" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B44" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C44" s="66"/>
       <c r="D44" s="66"/>
       <c r="E44" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F44" s="67">
         <v>0</v>
       </c>
       <c r="G44" s="69"/>
       <c r="H44" s="68"/>
       <c r="I44" s="68"/>
       <c r="J44" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K44" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L44" s="134"/>
-      <c r="M44" s="157"/>
+      <c r="L44" s="164"/>
+      <c r="M44" s="187"/>
     </row>
     <row r="45" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A45" s="17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B45" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C45" s="66"/>
       <c r="D45" s="66"/>
       <c r="E45" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F45" s="67">
         <v>0</v>
       </c>
       <c r="G45" s="69"/>
       <c r="H45" s="68"/>
       <c r="I45" s="68"/>
       <c r="J45" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K45" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L45" s="134"/>
-      <c r="M45" s="157"/>
+      <c r="L45" s="164"/>
+      <c r="M45" s="187"/>
     </row>
     <row r="46" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46" s="17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B46" s="66" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C46" s="66"/>
       <c r="D46" s="66"/>
       <c r="E46" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F46" s="67">
         <v>0</v>
       </c>
       <c r="G46" s="69"/>
       <c r="H46" s="68"/>
       <c r="I46" s="68"/>
       <c r="J46" s="93">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K46" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L46" s="134"/>
-      <c r="M46" s="157"/>
+      <c r="L46" s="164"/>
+      <c r="M46" s="187"/>
     </row>
     <row r="47" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="87" t="s">
-        <v>76</v>
-[...10 lines deleted...]
-      <c r="I47" s="143"/>
+        <v>78</v>
+      </c>
+      <c r="B47" s="171" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" s="172"/>
+      <c r="D47" s="172"/>
+      <c r="E47" s="172"/>
+      <c r="F47" s="172"/>
+      <c r="G47" s="172"/>
+      <c r="H47" s="172"/>
+      <c r="I47" s="173"/>
       <c r="J47" s="94">
         <f>SUM(J48:J62)</f>
         <v>0</v>
       </c>
       <c r="K47" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L47" s="133" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="L47" s="163" t="s">
+        <v>80</v>
+      </c>
+      <c r="M47" s="187" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B48" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="66"/>
       <c r="D48" s="66"/>
       <c r="E48" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="67">
         <v>0</v>
       </c>
       <c r="G48" s="69"/>
       <c r="H48" s="68"/>
       <c r="I48" s="68"/>
       <c r="J48" s="93">
         <f>F48*G48</f>
         <v>0</v>
       </c>
       <c r="K48" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L48" s="132"/>
-      <c r="M48" s="157"/>
+      <c r="L48" s="162"/>
+      <c r="M48" s="187"/>
     </row>
     <row r="49" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A49" s="17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B49" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="66"/>
       <c r="D49" s="66"/>
       <c r="E49" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F49" s="67">
         <v>0</v>
       </c>
       <c r="G49" s="69"/>
       <c r="H49" s="68"/>
       <c r="I49" s="68"/>
       <c r="J49" s="93">
         <f t="shared" ref="J49:J62" si="6">F49*G49</f>
         <v>0</v>
       </c>
       <c r="K49" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L49" s="132"/>
-      <c r="M49" s="157"/>
+      <c r="L49" s="162"/>
+      <c r="M49" s="187"/>
     </row>
     <row r="50" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A50" s="17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B50" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="66"/>
       <c r="D50" s="66"/>
       <c r="E50" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F50" s="67">
         <v>0</v>
       </c>
       <c r="G50" s="69"/>
       <c r="H50" s="68"/>
       <c r="I50" s="68"/>
       <c r="J50" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K50" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L50" s="132"/>
-      <c r="M50" s="157"/>
+      <c r="L50" s="162"/>
+      <c r="M50" s="187"/>
     </row>
     <row r="51" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A51" s="17" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B51" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="66"/>
       <c r="D51" s="66"/>
       <c r="E51" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F51" s="67">
         <v>0</v>
       </c>
       <c r="G51" s="69"/>
       <c r="H51" s="68"/>
       <c r="I51" s="68"/>
       <c r="J51" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K51" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L51" s="132"/>
-      <c r="M51" s="157"/>
+      <c r="L51" s="162"/>
+      <c r="M51" s="187"/>
     </row>
     <row r="52" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A52" s="17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B52" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="66"/>
       <c r="D52" s="66"/>
       <c r="E52" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F52" s="67">
         <v>0</v>
       </c>
       <c r="G52" s="69"/>
       <c r="H52" s="68"/>
       <c r="I52" s="68"/>
       <c r="J52" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K52" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L52" s="132"/>
-      <c r="M52" s="157"/>
+      <c r="L52" s="162"/>
+      <c r="M52" s="187"/>
     </row>
     <row r="53" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A53" s="17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B53" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="66"/>
       <c r="D53" s="66"/>
       <c r="E53" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F53" s="67">
         <v>0</v>
       </c>
       <c r="G53" s="69"/>
       <c r="H53" s="68"/>
       <c r="I53" s="68"/>
       <c r="J53" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K53" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L53" s="132"/>
-      <c r="M53" s="157"/>
+      <c r="L53" s="162"/>
+      <c r="M53" s="187"/>
     </row>
     <row r="54" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="17" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B54" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="66"/>
       <c r="D54" s="66"/>
       <c r="E54" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F54" s="67">
         <v>0</v>
       </c>
       <c r="G54" s="69"/>
       <c r="H54" s="68"/>
       <c r="I54" s="68"/>
       <c r="J54" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K54" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L54" s="132"/>
-      <c r="M54" s="157"/>
+      <c r="L54" s="162"/>
+      <c r="M54" s="187"/>
     </row>
     <row r="55" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="17" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B55" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="66"/>
       <c r="D55" s="66"/>
       <c r="E55" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F55" s="67">
         <v>0</v>
       </c>
       <c r="G55" s="69"/>
       <c r="H55" s="68"/>
       <c r="I55" s="68"/>
       <c r="J55" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K55" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L55" s="132"/>
-      <c r="M55" s="157"/>
+      <c r="L55" s="162"/>
+      <c r="M55" s="187"/>
     </row>
     <row r="56" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A56" s="17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B56" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="66"/>
       <c r="D56" s="66"/>
       <c r="E56" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F56" s="67">
         <v>0</v>
       </c>
       <c r="G56" s="69"/>
       <c r="H56" s="68"/>
       <c r="I56" s="68"/>
       <c r="J56" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K56" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L56" s="132"/>
-      <c r="M56" s="157"/>
+      <c r="L56" s="162"/>
+      <c r="M56" s="187"/>
     </row>
     <row r="57" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A57" s="17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B57" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="66"/>
       <c r="D57" s="66"/>
       <c r="E57" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F57" s="67">
         <v>0</v>
       </c>
       <c r="G57" s="69"/>
       <c r="H57" s="68"/>
       <c r="I57" s="68"/>
       <c r="J57" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K57" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L57" s="132"/>
-      <c r="M57" s="157"/>
+      <c r="L57" s="162"/>
+      <c r="M57" s="187"/>
     </row>
     <row r="58" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A58" s="17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B58" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="66"/>
       <c r="D58" s="66"/>
       <c r="E58" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F58" s="67">
         <v>0</v>
       </c>
       <c r="G58" s="69"/>
       <c r="H58" s="68"/>
       <c r="I58" s="68"/>
       <c r="J58" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K58" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L58" s="132"/>
-      <c r="M58" s="157"/>
+      <c r="L58" s="162"/>
+      <c r="M58" s="187"/>
     </row>
     <row r="59" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B59" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="66"/>
       <c r="D59" s="66"/>
       <c r="E59" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F59" s="67">
         <v>0</v>
       </c>
       <c r="G59" s="69"/>
       <c r="H59" s="68"/>
       <c r="I59" s="68"/>
       <c r="J59" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K59" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L59" s="132"/>
-      <c r="M59" s="157"/>
+      <c r="L59" s="162"/>
+      <c r="M59" s="187"/>
     </row>
     <row r="60" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A60" s="17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B60" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="66"/>
       <c r="D60" s="66"/>
       <c r="E60" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F60" s="67">
         <v>0</v>
       </c>
       <c r="G60" s="69"/>
       <c r="H60" s="68"/>
       <c r="I60" s="68"/>
       <c r="J60" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K60" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L60" s="132"/>
-      <c r="M60" s="157"/>
+      <c r="L60" s="162"/>
+      <c r="M60" s="187"/>
     </row>
     <row r="61" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A61" s="17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B61" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="66"/>
       <c r="D61" s="66"/>
       <c r="E61" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F61" s="67">
         <v>0</v>
       </c>
       <c r="G61" s="69"/>
       <c r="H61" s="68"/>
       <c r="I61" s="68"/>
       <c r="J61" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K61" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L61" s="132"/>
-      <c r="M61" s="157"/>
+      <c r="L61" s="162"/>
+      <c r="M61" s="187"/>
     </row>
     <row r="62" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B62" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="66"/>
       <c r="D62" s="66"/>
       <c r="E62" s="95" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F62" s="67">
         <v>0</v>
       </c>
       <c r="G62" s="69"/>
       <c r="H62" s="68"/>
       <c r="I62" s="68"/>
       <c r="J62" s="93">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K62" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L62" s="132"/>
-      <c r="M62" s="157"/>
+      <c r="L62" s="162"/>
+      <c r="M62" s="187"/>
     </row>
     <row r="63" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="87" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-      <c r="I63" s="137"/>
+        <v>97</v>
+      </c>
+      <c r="B63" s="165" t="s">
+        <v>98</v>
+      </c>
+      <c r="C63" s="166"/>
+      <c r="D63" s="166"/>
+      <c r="E63" s="166"/>
+      <c r="F63" s="166"/>
+      <c r="G63" s="166"/>
+      <c r="H63" s="166"/>
+      <c r="I63" s="167"/>
       <c r="J63" s="94">
         <f>SUM(J64:J73)</f>
         <v>0</v>
       </c>
       <c r="K63" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L63" s="153"/>
-      <c r="M63" s="154"/>
+      <c r="L63" s="183"/>
+      <c r="M63" s="184"/>
     </row>
     <row r="64" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A64" s="17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B64" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="66"/>
       <c r="D64" s="66"/>
       <c r="E64" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F64" s="67">
         <v>0</v>
       </c>
       <c r="G64" s="69"/>
       <c r="H64" s="68"/>
       <c r="I64" s="68"/>
       <c r="J64" s="93">
         <f t="shared" ref="J64:J73" si="7">F64*G64</f>
         <v>0</v>
       </c>
       <c r="K64" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L64" s="131" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="L64" s="161" t="s">
+        <v>100</v>
+      </c>
+      <c r="M64" s="187" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A65" s="17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B65" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="66"/>
       <c r="D65" s="66"/>
       <c r="E65" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F65" s="67">
         <v>0</v>
       </c>
       <c r="G65" s="69"/>
       <c r="H65" s="68"/>
       <c r="I65" s="68"/>
       <c r="J65" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K65" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L65" s="134"/>
-      <c r="M65" s="157"/>
+      <c r="L65" s="164"/>
+      <c r="M65" s="187"/>
     </row>
     <row r="66" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A66" s="17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B66" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="66"/>
       <c r="D66" s="66"/>
       <c r="E66" s="95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F66" s="67">
         <v>0</v>
       </c>
       <c r="G66" s="69"/>
       <c r="H66" s="68"/>
       <c r="I66" s="68"/>
       <c r="J66" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K66" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L66" s="134"/>
-      <c r="M66" s="157"/>
+      <c r="L66" s="164"/>
+      <c r="M66" s="187"/>
     </row>
     <row r="67" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A67" s="17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B67" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="66"/>
       <c r="D67" s="66"/>
       <c r="E67" s="95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F67" s="67">
         <v>0</v>
       </c>
       <c r="G67" s="69"/>
       <c r="H67" s="68"/>
       <c r="I67" s="68"/>
       <c r="J67" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K67" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L67" s="134"/>
-      <c r="M67" s="157"/>
+      <c r="L67" s="164"/>
+      <c r="M67" s="187"/>
     </row>
     <row r="68" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A68" s="17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B68" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="66"/>
       <c r="D68" s="66"/>
       <c r="E68" s="95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F68" s="67">
         <v>0</v>
       </c>
       <c r="G68" s="69"/>
       <c r="H68" s="68"/>
       <c r="I68" s="68"/>
       <c r="J68" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K68" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L68" s="134"/>
-      <c r="M68" s="157"/>
+      <c r="L68" s="164"/>
+      <c r="M68" s="187"/>
     </row>
     <row r="69" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A69" s="17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B69" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F69" s="67">
         <v>0</v>
       </c>
       <c r="G69" s="69"/>
       <c r="H69" s="68"/>
       <c r="I69" s="68"/>
       <c r="J69" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K69" s="89" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L69" s="134"/>
-      <c r="M69" s="157"/>
+      <c r="L69" s="164"/>
+      <c r="M69" s="187"/>
     </row>
     <row r="70" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A70" s="17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B70" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
       <c r="E70" s="95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F70" s="67">
         <v>0</v>
       </c>
       <c r="G70" s="69"/>
       <c r="H70" s="68"/>
       <c r="I70" s="68"/>
       <c r="J70" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K70" s="89" t="e">
         <f t="shared" ref="K70:K101" si="8">J70*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L70" s="134"/>
-      <c r="M70" s="157"/>
+      <c r="L70" s="164"/>
+      <c r="M70" s="187"/>
     </row>
     <row r="71" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A71" s="17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B71" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="95" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F71" s="67">
         <v>0</v>
       </c>
       <c r="G71" s="69"/>
       <c r="H71" s="68"/>
       <c r="I71" s="68"/>
       <c r="J71" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K71" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L71" s="134"/>
-      <c r="M71" s="157"/>
+      <c r="L71" s="164"/>
+      <c r="M71" s="187"/>
     </row>
     <row r="72" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A72" s="17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B72" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="66"/>
       <c r="D72" s="66"/>
       <c r="E72" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F72" s="67">
         <v>0</v>
       </c>
       <c r="G72" s="69"/>
       <c r="H72" s="68"/>
       <c r="I72" s="68"/>
       <c r="J72" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K72" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L72" s="134"/>
-      <c r="M72" s="157"/>
+      <c r="L72" s="164"/>
+      <c r="M72" s="187"/>
     </row>
     <row r="73" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A73" s="17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B73" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="66"/>
       <c r="D73" s="66"/>
       <c r="E73" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F73" s="67">
         <v>0</v>
       </c>
       <c r="G73" s="69"/>
       <c r="H73" s="68"/>
       <c r="I73" s="68"/>
       <c r="J73" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K73" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L73" s="134"/>
-      <c r="M73" s="157"/>
+      <c r="L73" s="164"/>
+      <c r="M73" s="187"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="87" t="s">
-        <v>109</v>
-[...10 lines deleted...]
-      <c r="I74" s="140"/>
+        <v>111</v>
+      </c>
+      <c r="B74" s="168" t="s">
+        <v>112</v>
+      </c>
+      <c r="C74" s="169"/>
+      <c r="D74" s="169"/>
+      <c r="E74" s="169"/>
+      <c r="F74" s="169"/>
+      <c r="G74" s="169"/>
+      <c r="H74" s="169"/>
+      <c r="I74" s="170"/>
       <c r="J74" s="88">
         <f>SUM(J75:J84)</f>
         <v>0</v>
       </c>
       <c r="K74" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L74" s="153"/>
-      <c r="M74" s="154"/>
+      <c r="L74" s="183"/>
+      <c r="M74" s="184"/>
     </row>
     <row r="75" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A75" s="17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B75" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="66"/>
       <c r="D75" s="66"/>
       <c r="E75" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F75" s="67">
         <v>0</v>
       </c>
       <c r="G75" s="69"/>
       <c r="H75" s="68"/>
       <c r="I75" s="68"/>
       <c r="J75" s="93">
         <f t="shared" ref="J75:J84" si="9">F75*G75</f>
         <v>0</v>
       </c>
       <c r="K75" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L75" s="131" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="L75" s="161" t="s">
+        <v>114</v>
+      </c>
+      <c r="M75" s="187" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A76" s="17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B76" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="66"/>
       <c r="D76" s="66"/>
       <c r="E76" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F76" s="67">
         <v>0</v>
       </c>
       <c r="G76" s="69"/>
       <c r="H76" s="68"/>
       <c r="I76" s="68"/>
       <c r="J76" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K76" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L76" s="132"/>
-      <c r="M76" s="157"/>
+      <c r="L76" s="162"/>
+      <c r="M76" s="187"/>
     </row>
     <row r="77" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A77" s="17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B77" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="66"/>
       <c r="D77" s="66"/>
       <c r="E77" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F77" s="67">
         <v>0</v>
       </c>
       <c r="G77" s="69"/>
       <c r="H77" s="68"/>
       <c r="I77" s="68"/>
       <c r="J77" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K77" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L77" s="132"/>
-      <c r="M77" s="157"/>
+      <c r="L77" s="162"/>
+      <c r="M77" s="187"/>
     </row>
     <row r="78" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A78" s="17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B78" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="66"/>
       <c r="D78" s="66"/>
       <c r="E78" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F78" s="67">
         <v>0</v>
       </c>
       <c r="G78" s="69"/>
       <c r="H78" s="68"/>
       <c r="I78" s="68"/>
       <c r="J78" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K78" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L78" s="132"/>
-      <c r="M78" s="157"/>
+      <c r="L78" s="162"/>
+      <c r="M78" s="187"/>
     </row>
     <row r="79" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A79" s="17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B79" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="66"/>
       <c r="D79" s="66"/>
       <c r="E79" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F79" s="67">
         <v>0</v>
       </c>
       <c r="G79" s="69"/>
       <c r="H79" s="68"/>
       <c r="I79" s="68"/>
       <c r="J79" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K79" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L79" s="132"/>
-      <c r="M79" s="157"/>
+      <c r="L79" s="162"/>
+      <c r="M79" s="187"/>
     </row>
     <row r="80" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A80" s="17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B80" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="66"/>
       <c r="D80" s="66"/>
       <c r="E80" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F80" s="67">
         <v>0</v>
       </c>
       <c r="G80" s="69"/>
       <c r="H80" s="68"/>
       <c r="I80" s="68"/>
       <c r="J80" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K80" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L80" s="132"/>
-      <c r="M80" s="157"/>
+      <c r="L80" s="162"/>
+      <c r="M80" s="187"/>
     </row>
     <row r="81" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A81" s="17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B81" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="66"/>
       <c r="D81" s="66"/>
       <c r="E81" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F81" s="67">
         <v>0</v>
       </c>
       <c r="G81" s="69"/>
       <c r="H81" s="68"/>
       <c r="I81" s="68"/>
       <c r="J81" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K81" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L81" s="132"/>
-      <c r="M81" s="157"/>
+      <c r="L81" s="162"/>
+      <c r="M81" s="187"/>
     </row>
     <row r="82" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A82" s="17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B82" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="66"/>
       <c r="D82" s="66"/>
       <c r="E82" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F82" s="67">
         <v>0</v>
       </c>
       <c r="G82" s="69"/>
       <c r="H82" s="68"/>
       <c r="I82" s="68"/>
       <c r="J82" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K82" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L82" s="132"/>
-      <c r="M82" s="157"/>
+      <c r="L82" s="162"/>
+      <c r="M82" s="187"/>
     </row>
     <row r="83" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A83" s="17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B83" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="66"/>
       <c r="D83" s="66"/>
       <c r="E83" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F83" s="67">
         <v>0</v>
       </c>
       <c r="G83" s="69"/>
       <c r="H83" s="68"/>
       <c r="I83" s="68"/>
       <c r="J83" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K83" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L83" s="132"/>
-      <c r="M83" s="157"/>
+      <c r="L83" s="162"/>
+      <c r="M83" s="187"/>
     </row>
     <row r="84" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A84" s="17" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B84" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="66"/>
       <c r="D84" s="66"/>
       <c r="E84" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F84" s="67">
         <v>0</v>
       </c>
       <c r="G84" s="69"/>
       <c r="H84" s="68"/>
       <c r="I84" s="68"/>
       <c r="J84" s="93">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K84" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L84" s="132"/>
-      <c r="M84" s="157"/>
+      <c r="L84" s="162"/>
+      <c r="M84" s="187"/>
     </row>
     <row r="85" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="87" t="s">
-        <v>122</v>
-[...10 lines deleted...]
-      <c r="I85" s="137"/>
+        <v>124</v>
+      </c>
+      <c r="B85" s="165" t="s">
+        <v>125</v>
+      </c>
+      <c r="C85" s="166"/>
+      <c r="D85" s="166"/>
+      <c r="E85" s="166"/>
+      <c r="F85" s="166"/>
+      <c r="G85" s="166"/>
+      <c r="H85" s="166"/>
+      <c r="I85" s="167"/>
       <c r="J85" s="88">
         <f>J86+J102</f>
         <v>0</v>
       </c>
       <c r="K85" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L85" s="153"/>
-      <c r="M85" s="154"/>
+      <c r="L85" s="183"/>
+      <c r="M85" s="184"/>
     </row>
     <row r="86" spans="1:13" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="87" t="s">
-        <v>124</v>
-[...10 lines deleted...]
-      <c r="I86" s="137"/>
+        <v>126</v>
+      </c>
+      <c r="B86" s="165" t="s">
+        <v>127</v>
+      </c>
+      <c r="C86" s="166"/>
+      <c r="D86" s="166"/>
+      <c r="E86" s="166"/>
+      <c r="F86" s="166"/>
+      <c r="G86" s="166"/>
+      <c r="H86" s="166"/>
+      <c r="I86" s="167"/>
       <c r="J86" s="88">
         <f>SUM(J87:J101)</f>
         <v>0</v>
       </c>
       <c r="K86" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L86" s="133" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="L86" s="163" t="s">
+        <v>128</v>
+      </c>
+      <c r="M86" s="187" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A87" s="17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B87" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="66"/>
       <c r="D87" s="66"/>
       <c r="E87" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F87" s="67">
         <v>0</v>
       </c>
       <c r="G87" s="69"/>
       <c r="H87" s="68"/>
       <c r="I87" s="68"/>
       <c r="J87" s="93">
         <f t="shared" ref="J87:J101" si="10">F87*G87</f>
         <v>0</v>
       </c>
       <c r="K87" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L87" s="134"/>
-      <c r="M87" s="157"/>
+      <c r="L87" s="164"/>
+      <c r="M87" s="187"/>
     </row>
     <row r="88" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A88" s="17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B88" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="66"/>
       <c r="D88" s="66"/>
       <c r="E88" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F88" s="67">
         <v>0</v>
       </c>
       <c r="G88" s="69"/>
       <c r="H88" s="68"/>
       <c r="I88" s="68"/>
       <c r="J88" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K88" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L88" s="134"/>
-      <c r="M88" s="157"/>
+      <c r="L88" s="164"/>
+      <c r="M88" s="187"/>
     </row>
     <row r="89" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A89" s="17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B89" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="66"/>
       <c r="D89" s="66"/>
       <c r="E89" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F89" s="67">
         <v>0</v>
       </c>
       <c r="G89" s="69"/>
       <c r="H89" s="68"/>
       <c r="I89" s="68"/>
       <c r="J89" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K89" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L89" s="134"/>
-      <c r="M89" s="157"/>
+      <c r="L89" s="164"/>
+      <c r="M89" s="187"/>
     </row>
     <row r="90" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B90" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="66"/>
       <c r="D90" s="66"/>
       <c r="E90" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F90" s="67">
         <v>0</v>
       </c>
       <c r="G90" s="69"/>
       <c r="H90" s="68"/>
       <c r="I90" s="68"/>
       <c r="J90" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K90" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L90" s="134"/>
-      <c r="M90" s="157"/>
+      <c r="L90" s="164"/>
+      <c r="M90" s="187"/>
     </row>
     <row r="91" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B91" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="66"/>
       <c r="D91" s="66"/>
       <c r="E91" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F91" s="67">
         <v>0</v>
       </c>
       <c r="G91" s="69"/>
       <c r="H91" s="68"/>
       <c r="I91" s="68"/>
       <c r="J91" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K91" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L91" s="134"/>
-      <c r="M91" s="157"/>
+      <c r="L91" s="164"/>
+      <c r="M91" s="187"/>
     </row>
     <row r="92" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A92" s="17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B92" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="66"/>
       <c r="D92" s="66"/>
       <c r="E92" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F92" s="67">
         <v>0</v>
       </c>
       <c r="G92" s="69"/>
       <c r="H92" s="68"/>
       <c r="I92" s="68"/>
       <c r="J92" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K92" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L92" s="134"/>
-      <c r="M92" s="157"/>
+      <c r="L92" s="164"/>
+      <c r="M92" s="187"/>
     </row>
     <row r="93" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A93" s="17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B93" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="66"/>
       <c r="D93" s="66"/>
       <c r="E93" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F93" s="67">
         <v>0</v>
       </c>
       <c r="G93" s="69"/>
       <c r="H93" s="68"/>
       <c r="I93" s="68"/>
       <c r="J93" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K93" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L93" s="134"/>
-      <c r="M93" s="157"/>
+      <c r="L93" s="164"/>
+      <c r="M93" s="187"/>
     </row>
     <row r="94" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A94" s="17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B94" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="66"/>
       <c r="D94" s="66"/>
       <c r="E94" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F94" s="67">
         <v>0</v>
       </c>
       <c r="G94" s="69"/>
       <c r="H94" s="68"/>
       <c r="I94" s="68"/>
       <c r="J94" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K94" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L94" s="134"/>
-      <c r="M94" s="157"/>
+      <c r="L94" s="164"/>
+      <c r="M94" s="187"/>
     </row>
     <row r="95" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A95" s="17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B95" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="66"/>
       <c r="D95" s="66"/>
       <c r="E95" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F95" s="67">
         <v>0</v>
       </c>
       <c r="G95" s="69"/>
       <c r="H95" s="68"/>
       <c r="I95" s="68"/>
       <c r="J95" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K95" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L95" s="134"/>
-      <c r="M95" s="157"/>
+      <c r="L95" s="164"/>
+      <c r="M95" s="187"/>
     </row>
     <row r="96" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A96" s="17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B96" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="66"/>
       <c r="D96" s="66"/>
       <c r="E96" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F96" s="67">
         <v>0</v>
       </c>
       <c r="G96" s="69"/>
       <c r="H96" s="68"/>
       <c r="I96" s="68"/>
       <c r="J96" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K96" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L96" s="134"/>
-      <c r="M96" s="157"/>
+      <c r="L96" s="164"/>
+      <c r="M96" s="187"/>
     </row>
     <row r="97" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A97" s="17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B97" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="66"/>
       <c r="D97" s="66"/>
       <c r="E97" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F97" s="67">
         <v>0</v>
       </c>
       <c r="G97" s="69"/>
       <c r="H97" s="68"/>
       <c r="I97" s="68"/>
       <c r="J97" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K97" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L97" s="134"/>
-      <c r="M97" s="157"/>
+      <c r="L97" s="164"/>
+      <c r="M97" s="187"/>
     </row>
     <row r="98" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A98" s="17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B98" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="66"/>
       <c r="D98" s="66"/>
       <c r="E98" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F98" s="67">
         <v>0</v>
       </c>
       <c r="G98" s="69"/>
       <c r="H98" s="68"/>
       <c r="I98" s="68"/>
       <c r="J98" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K98" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L98" s="134"/>
-      <c r="M98" s="157"/>
+      <c r="L98" s="164"/>
+      <c r="M98" s="187"/>
     </row>
     <row r="99" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A99" s="17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B99" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="66"/>
       <c r="D99" s="66"/>
       <c r="E99" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F99" s="67">
         <v>0</v>
       </c>
       <c r="G99" s="69"/>
       <c r="H99" s="68"/>
       <c r="I99" s="68"/>
       <c r="J99" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K99" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L99" s="134"/>
-      <c r="M99" s="157"/>
+      <c r="L99" s="164"/>
+      <c r="M99" s="187"/>
     </row>
     <row r="100" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A100" s="17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B100" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="66"/>
       <c r="D100" s="66"/>
       <c r="E100" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F100" s="67">
         <v>0</v>
       </c>
       <c r="G100" s="69"/>
       <c r="H100" s="68"/>
       <c r="I100" s="68"/>
       <c r="J100" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K100" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L100" s="134"/>
-      <c r="M100" s="157"/>
+      <c r="L100" s="164"/>
+      <c r="M100" s="187"/>
     </row>
     <row r="101" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A101" s="17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B101" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="66"/>
       <c r="D101" s="66"/>
       <c r="E101" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F101" s="67">
         <v>0</v>
       </c>
       <c r="G101" s="69"/>
       <c r="H101" s="68"/>
       <c r="I101" s="68"/>
       <c r="J101" s="93">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K101" s="89" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L101" s="134"/>
-      <c r="M101" s="157"/>
+      <c r="L101" s="164"/>
+      <c r="M101" s="187"/>
     </row>
     <row r="102" spans="1:13" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="87" t="s">
-        <v>142</v>
-[...10 lines deleted...]
-      <c r="I102" s="137"/>
+        <v>144</v>
+      </c>
+      <c r="B102" s="165" t="s">
+        <v>145</v>
+      </c>
+      <c r="C102" s="166"/>
+      <c r="D102" s="166"/>
+      <c r="E102" s="166"/>
+      <c r="F102" s="166"/>
+      <c r="G102" s="166"/>
+      <c r="H102" s="166"/>
+      <c r="I102" s="167"/>
       <c r="J102" s="88">
         <f>SUM(J103:J112)</f>
         <v>0</v>
       </c>
       <c r="K102" s="89" t="e">
         <f t="shared" ref="K102:K110" si="11">J102*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L102" s="133" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="L102" s="163" t="s">
+        <v>146</v>
+      </c>
+      <c r="M102" s="188" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A103" s="17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B103" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="98"/>
       <c r="D103" s="66"/>
       <c r="E103" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F103" s="67">
         <v>0</v>
       </c>
       <c r="G103" s="69"/>
       <c r="H103" s="68"/>
       <c r="I103" s="68"/>
       <c r="J103" s="93">
         <f t="shared" ref="J103:J112" si="12">F103*G103</f>
         <v>0</v>
       </c>
       <c r="K103" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L103" s="131"/>
-      <c r="M103" s="159"/>
+      <c r="L103" s="161"/>
+      <c r="M103" s="189"/>
     </row>
     <row r="104" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A104" s="17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B104" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="98"/>
       <c r="D104" s="66"/>
       <c r="E104" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F104" s="67">
         <v>0</v>
       </c>
       <c r="G104" s="69"/>
       <c r="H104" s="68"/>
       <c r="I104" s="68"/>
       <c r="J104" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K104" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L104" s="131"/>
-      <c r="M104" s="159"/>
+      <c r="L104" s="161"/>
+      <c r="M104" s="189"/>
     </row>
     <row r="105" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A105" s="17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B105" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="98"/>
       <c r="D105" s="66"/>
       <c r="E105" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F105" s="67">
         <v>0</v>
       </c>
       <c r="G105" s="69"/>
       <c r="H105" s="68"/>
       <c r="I105" s="68"/>
       <c r="J105" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K105" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L105" s="131"/>
-      <c r="M105" s="159"/>
+      <c r="L105" s="161"/>
+      <c r="M105" s="189"/>
     </row>
     <row r="106" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A106" s="17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B106" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="98"/>
       <c r="D106" s="66"/>
       <c r="E106" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F106" s="67">
         <v>0</v>
       </c>
       <c r="G106" s="69"/>
       <c r="H106" s="68"/>
       <c r="I106" s="68"/>
       <c r="J106" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K106" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L106" s="131"/>
-      <c r="M106" s="159"/>
+      <c r="L106" s="161"/>
+      <c r="M106" s="189"/>
     </row>
     <row r="107" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A107" s="17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B107" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="98"/>
       <c r="D107" s="66"/>
       <c r="E107" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F107" s="67">
         <v>0</v>
       </c>
       <c r="G107" s="69"/>
       <c r="H107" s="68"/>
       <c r="I107" s="68"/>
       <c r="J107" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K107" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L107" s="131"/>
-      <c r="M107" s="159"/>
+      <c r="L107" s="161"/>
+      <c r="M107" s="189"/>
     </row>
     <row r="108" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A108" s="17" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B108" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="98"/>
       <c r="D108" s="66"/>
       <c r="E108" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F108" s="67">
         <v>0</v>
       </c>
       <c r="G108" s="69"/>
       <c r="H108" s="68"/>
       <c r="I108" s="68"/>
       <c r="J108" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K108" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L108" s="131"/>
-      <c r="M108" s="159"/>
+      <c r="L108" s="161"/>
+      <c r="M108" s="189"/>
     </row>
     <row r="109" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A109" s="43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B109" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="98"/>
       <c r="D109" s="66"/>
       <c r="E109" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F109" s="67">
         <v>0</v>
       </c>
       <c r="G109" s="69"/>
       <c r="H109" s="68"/>
       <c r="I109" s="68"/>
       <c r="J109" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K109" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L109" s="131"/>
-      <c r="M109" s="159"/>
+      <c r="L109" s="161"/>
+      <c r="M109" s="189"/>
     </row>
     <row r="110" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A110" s="43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B110" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="98"/>
       <c r="D110" s="66"/>
       <c r="E110" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F110" s="67">
         <v>0</v>
       </c>
       <c r="G110" s="69"/>
       <c r="H110" s="68"/>
       <c r="I110" s="68"/>
       <c r="J110" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K110" s="89" t="e">
         <f t="shared" si="11"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L110" s="131"/>
-      <c r="M110" s="159"/>
+      <c r="L110" s="161"/>
+      <c r="M110" s="189"/>
     </row>
     <row r="111" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A111" s="17" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B111" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="98"/>
       <c r="D111" s="66"/>
       <c r="E111" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F111" s="67">
         <v>0</v>
       </c>
       <c r="G111" s="69"/>
       <c r="H111" s="68"/>
       <c r="I111" s="68"/>
       <c r="J111" s="93">
         <f t="shared" ref="J111" si="13">F111*G111</f>
         <v>0</v>
       </c>
       <c r="K111" s="89" t="e">
         <f t="shared" ref="K111" si="14">J111*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L111" s="131"/>
-      <c r="M111" s="159"/>
+      <c r="L111" s="161"/>
+      <c r="M111" s="189"/>
     </row>
     <row r="112" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A112" s="17" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B112" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="98"/>
       <c r="D112" s="66"/>
       <c r="E112" s="95" t="s">
         <v>25</v>
       </c>
       <c r="F112" s="67">
         <v>0</v>
       </c>
       <c r="G112" s="69"/>
       <c r="H112" s="68"/>
       <c r="I112" s="68"/>
       <c r="J112" s="93">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K112" s="89" t="e">
         <f>J112*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L112" s="131"/>
-      <c r="M112" s="159"/>
+      <c r="L112" s="161"/>
+      <c r="M112" s="189"/>
     </row>
     <row r="113" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A113" s="128" t="s">
-[...10 lines deleted...]
-      <c r="J113" s="88">
+      <c r="A113" s="158" t="s">
+        <v>157</v>
+      </c>
+      <c r="B113" s="159"/>
+      <c r="C113" s="159"/>
+      <c r="D113" s="159"/>
+      <c r="E113" s="159"/>
+      <c r="F113" s="159"/>
+      <c r="G113" s="159"/>
+      <c r="H113" s="159"/>
+      <c r="I113" s="160"/>
+      <c r="J113" s="207">
         <f>J6+J35+J74+J85</f>
         <v>0</v>
       </c>
       <c r="K113" s="89" t="e">
         <f>J113*100/$J$113</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L113" s="155"/>
-      <c r="M113" s="156"/>
+      <c r="L113" s="185"/>
+      <c r="M113" s="186"/>
     </row>
     <row r="114" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A114" s="152"/>
-[...10 lines deleted...]
-      <c r="L114" s="152"/>
+      <c r="A114" s="182"/>
+      <c r="B114" s="182"/>
+      <c r="C114" s="182"/>
+      <c r="D114" s="182"/>
+      <c r="E114" s="182"/>
+      <c r="F114" s="182"/>
+      <c r="G114" s="182"/>
+      <c r="H114" s="182"/>
+      <c r="I114" s="182"/>
+      <c r="J114" s="182"/>
+      <c r="K114" s="182"/>
+      <c r="L114" s="182"/>
     </row>
     <row r="115" spans="1:13" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A115" s="18"/>
       <c r="B115" s="18"/>
       <c r="C115" s="18"/>
       <c r="D115" s="18"/>
       <c r="E115" s="18"/>
       <c r="F115" s="18"/>
       <c r="G115" s="99"/>
       <c r="H115" s="19"/>
       <c r="I115" s="19"/>
       <c r="J115" s="18"/>
       <c r="K115" s="18"/>
       <c r="L115" s="18"/>
     </row>
     <row r="116" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="20"/>
-      <c r="B116" s="148"/>
-[...4 lines deleted...]
-      <c r="E116" s="151"/>
+      <c r="B116" s="178"/>
+      <c r="C116" s="180" t="s">
+        <v>158</v>
+      </c>
+      <c r="D116" s="180"/>
+      <c r="E116" s="181"/>
       <c r="H116" s="21"/>
       <c r="I116" s="21"/>
       <c r="J116" s="22"/>
       <c r="K116" s="23"/>
       <c r="L116" s="20"/>
     </row>
     <row r="117" spans="1:13" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="20"/>
-      <c r="B117" s="149"/>
+      <c r="B117" s="179"/>
       <c r="C117" s="75" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="D117" s="75" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E117" s="76" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H117" s="21"/>
       <c r="I117" s="21"/>
       <c r="J117" s="22"/>
       <c r="K117" s="23"/>
       <c r="L117" s="20"/>
     </row>
     <row r="118" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B118" s="77" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C118" s="78">
         <f>SUMIFS(J8:J22, C8:C22, "Rūpnieciskie pētījumi", D8:D22, "Projekta iesniedzējs") + SUMIFS(J25:J34, C25:C34, "Rūpnieciskie pētījumi", D25:D34, "Projekta iesniedzējs") + SUMIFS(J37:J46, C37:C46, "Rūpnieciskie pētījumi", D37:D46, "Projekta iesniedzējs") + SUMIFS(J48:J62, C48:C62, "Rūpnieciskie pētījumi", D48:D62, "Projekta iesniedzējs") + SUMIFS(J64:J73, C64:C73, "Rūpnieciskie pētījumi", D64:D73, "Projekta iesniedzējs") + SUMIFS(J75:J84, C75:C84, "Rūpnieciskie pētījumi", D75:D84, "Projekta iesniedzējs") + SUMIFS(J87:J101, C87:C101, "Rūpnieciskie pētījumi", D87:D101, "Projekta iesniedzējs") + SUMIFS(J103:J112, C103:C112, "Rūpnieciskie pētījumi", D103:D112, "Projekta iesniedzējs")</f>
         <v>0</v>
       </c>
       <c r="D118" s="78">
         <f>SUMIFS(J8:J22, C8:C22, "Rūpnieciskie pētījumi", D8:D22, "Sadarbības partneris Nr.1") + SUMIFS(J25:J34, C25:C34, "Rūpnieciskie pētījumi", D25:D34, "Sadarbības partneris Nr.1") + SUMIFS(J37:J46, C37:C46, "Rūpnieciskie pētījumi", D37:D46, "Sadarbības partneris Nr.1") + SUMIFS(J48:J62, C48:C62, "Rūpnieciskie pētījumi", D48:D62, "Sadarbības partneris Nr.1") + SUMIFS(J64:J73, C64:C73, "Rūpnieciskie pētījumi", D64:D73, "Sadarbības partneris Nr.1") + SUMIFS(J75:J84, C75:C84, "Rūpnieciskie pētījumi", D75:D84, "Sadarbības partneris Nr.1") + SUMIFS(J87:J101, C87:C101, "Rūpnieciskie pētījumi", D87:D101, "Sadarbības partneris Nr.1") + SUMIFS(J103:J112, C103:C112, "Rūpnieciskie pētījumi", D103:D112, "Sadarbības partneris Nr.1")</f>
         <v>0</v>
       </c>
       <c r="E118" s="79">
         <f>SUMIFS(J8:J22, C8:C22, "Rūpnieciskie pētījumi", D8:D22, "Sadarbības partneris Nr.2") + SUMIFS(J25:J34, C25:C34, "Rūpnieciskie pētījumi", D25:D34, "Sadarbības partneris Nr.2") + SUMIFS(J37:J46, C37:C46, "Rūpnieciskie pētījumi", D37:D46, "Sadarbības partneris Nr.2") + SUMIFS(J48:J62, C48:C62, "Rūpnieciskie pētījumi", D48:D62, "Sadarbības partneris Nr.2") + SUMIFS(J64:J73, C64:C73, "Rūpnieciskie pētījumi", D64:D73, "Sadarbības partneris Nr.2") + SUMIFS(J75:J84, C75:C84, "Rūpnieciskie pētījumi", D75:D84, "Sadarbības partneris Nr.2") + SUMIFS(J87:J101, C87:C101, "Rūpnieciskie pētījumi", D87:D101, "Sadarbības partneris Nr.2") + SUMIFS(J103:J112, C103:C112, "Rūpnieciskie pētījumi", D103:D112, "Sadarbības partneris Nr.2")</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B119" s="77" t="s">
         <v>161</v>
       </c>
       <c r="C119" s="78">
         <f>SUMIFS(J8:J22, C8:C22, "Eksperimentālā izstrāde", D8:D22, "Projekta iesniedzējs") + SUMIFS(J25:J34, C25:C34, "Eksperimentālā izstrāde", D25:D34, "Projekta iesniedzējs") + SUMIFS(J37:J46, C37:C46, "Eksperimentālā izstrāde", D37:D46, "Projekta iesniedzējs") + SUMIFS(J48:J62, C48:C62, "Eksperimentālā izstrāde", D48:D62, "Projekta iesniedzējs") + SUMIFS(J64:J73, C64:C73, "Eksperimentālā izstrāde", D64:D73, "Projekta iesniedzējs") + SUMIFS(J75:J84, C75:C84, "Eksperimentālā izstrāde", D75:D84, "Projekta iesniedzējs") + SUMIFS(J87:J101, C87:C101, "Eksperimentālā izstrāde", D87:D101, "Projekta iesniedzējs") + SUMIFS(J103:J112, C103:C112, "Eksperimentālā izstrāde", D103:D112, "Projekta iesniedzējs")</f>
         <v>0</v>
       </c>
       <c r="D119" s="78">
         <f>SUMIFS(J8:J22, C8:C22, "Eksperimentālā izstrāde", D8:D22, "Sadarbības partneris Nr.1") + SUMIFS(J25:J34, C25:C34, "Eksperimentālā izstrāde", D25:D34, "Sadarbības partneris Nr.1") + SUMIFS(J37:J46, C37:C46, "Eksperimentālā izstrāde", D37:D46, "Sadarbības partneris Nr.1") + SUMIFS(J48:J62, C48:C62, "Eksperimentālā izstrāde", D48:D62, "Sadarbības partneris Nr.1") + SUMIFS(J64:J73, C64:C73, "Eksperimentālā izstrāde", D64:D73, "Sadarbības partneris Nr.1") + SUMIFS(J75:J84, C75:C84, "Eksperimentālā izstrāde", D75:D84, "Sadarbības partneris Nr.1") + SUMIFS(J87:J101, C87:C101, "Eksperimentālā izstrāde", D87:D101, "Sadarbības partneris Nr.1") + SUMIFS(J103:J112, C103:C112, "Eksperimentālā izstrāde", D103:D112, "Sadarbības partneris Nr.1")</f>
         <v>0</v>
@@ -7606,59 +7615,59 @@
       <c r="E120" s="109" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="121" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B121" s="82" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="83">
         <f>C118+C119+C120</f>
         <v>0</v>
       </c>
       <c r="D121" s="84">
         <f>D118+D119</f>
         <v>0</v>
       </c>
       <c r="E121" s="85">
         <f>E118+E119</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B122" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="C122" s="124">
+      <c r="C122" s="155">
         <f>C121+D121+E121</f>
         <v>0</v>
       </c>
-      <c r="D122" s="125"/>
-      <c r="E122" s="126"/>
+      <c r="D122" s="156"/>
+      <c r="E122" s="157"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6Tge+B/X3eqlA9LgrD649c0w0LLEYoGH4Jy36Bd7MnO4Z9Wgt5wz2aYBa7njQLEpUteQP4lfnWpqOg9j/SZ51g==" saltValue="/kcF6ftBbaS5ozHy58/X2Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="XkLBLlb2Nhpv9Gzsgc0JaPot11CmgWHyeLWLScPaMTtux3iIKwjLddbdOUbNoSiV4W/2hAquMWzgXtWUeNtEMw==" saltValue="mOQ83OUJ/h64v0ljgA4JTA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A5:L114" xr:uid="{A851F92D-89E7-4D0D-B1E8-EB38E4CDEA6E}">
     <filterColumn colId="3">
       <filters blank="1"/>
     </filterColumn>
   </autoFilter>
   <dataConsolidate/>
   <mergeCells count="52">
     <mergeCell ref="L63:M63"/>
     <mergeCell ref="M64:M73"/>
     <mergeCell ref="L64:L73"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="M23:M34"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="M36:M46"/>
     <mergeCell ref="M47:M62"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="M7:M22"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="B7:I7"/>
@@ -7748,78 +7757,78 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7719EF07-2964-4DF5-B81C-5E6F69C5EDC0}">
   <sheetPr>
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.5546875" customWidth="1"/>
     <col min="2" max="2" width="26.6640625" customWidth="1"/>
     <col min="3" max="5" width="26.5546875" customWidth="1"/>
     <col min="6" max="6" width="26.6640625" customWidth="1"/>
     <col min="7" max="7" width="26.44140625" customWidth="1"/>
     <col min="8" max="8" width="26.6640625" customWidth="1"/>
     <col min="9" max="9" width="26.44140625" customWidth="1"/>
     <col min="10" max="10" width="26.33203125" customWidth="1"/>
     <col min="11" max="11" width="27.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="140" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="174"/>
-[...8 lines deleted...]
-      <c r="K1" s="174"/>
+      <c r="B1" s="141"/>
+      <c r="C1" s="141"/>
+      <c r="D1" s="141"/>
+      <c r="E1" s="141"/>
+      <c r="F1" s="141"/>
+      <c r="G1" s="141"/>
+      <c r="H1" s="141"/>
+      <c r="I1" s="141"/>
+      <c r="J1" s="141"/>
+      <c r="K1" s="141"/>
     </row>
     <row r="2" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="170" t="s">
+      <c r="A2" s="200" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="171"/>
-[...8 lines deleted...]
-      <c r="K2" s="172"/>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="201"/>
+      <c r="F2" s="201"/>
+      <c r="G2" s="201"/>
+      <c r="H2" s="201"/>
+      <c r="I2" s="201"/>
+      <c r="J2" s="201"/>
+      <c r="K2" s="202"/>
     </row>
     <row r="3" spans="1:11" ht="100.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="53" t="s">
         <v>166</v>
       </c>
       <c r="D3" s="55" t="s">
         <v>167</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>168</v>
       </c>
       <c r="F3" s="53" t="s">
         <v>169</v>
       </c>
       <c r="G3" s="56" t="s">
         <v>170</v>
       </c>
       <c r="H3" s="53" t="s">
         <v>171</v>
@@ -8103,87 +8112,87 @@
       <c r="B24" s="70"/>
       <c r="C24" s="70"/>
       <c r="D24" s="70"/>
       <c r="E24" s="70"/>
       <c r="F24" s="70"/>
       <c r="G24" s="70"/>
       <c r="H24" s="70"/>
       <c r="I24" s="70"/>
       <c r="J24" s="70"/>
       <c r="K24" s="70"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="70"/>
       <c r="B25" s="70"/>
       <c r="C25" s="70"/>
       <c r="D25" s="70"/>
       <c r="E25" s="70"/>
       <c r="F25" s="70"/>
       <c r="G25" s="70"/>
       <c r="H25" s="70"/>
       <c r="I25" s="70"/>
       <c r="J25" s="70"/>
       <c r="K25" s="70"/>
     </row>
     <row r="27" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A27" s="170" t="s">
+      <c r="A27" s="200" t="s">
         <v>176</v>
       </c>
-      <c r="B27" s="171"/>
-[...8 lines deleted...]
-      <c r="K27" s="172"/>
+      <c r="B27" s="201"/>
+      <c r="C27" s="201"/>
+      <c r="D27" s="201"/>
+      <c r="E27" s="201"/>
+      <c r="F27" s="201"/>
+      <c r="G27" s="201"/>
+      <c r="H27" s="201"/>
+      <c r="I27" s="201"/>
+      <c r="J27" s="201"/>
+      <c r="K27" s="202"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A0383AF-BDC6-4F87-989C-67D21C37E6E1}">
   <sheetPr>
     <tabColor theme="8" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:H82"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A42" workbookViewId="0">
       <selection activeCell="J36" sqref="J36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.33203125" defaultRowHeight="43.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.33203125" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" customWidth="1"/>
     <col min="4" max="4" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.109375" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="71" customWidth="1"/>
     <col min="7" max="7" width="15.33203125" customWidth="1"/>
     <col min="8" max="8" width="9.109375" customWidth="1"/>
     <col min="16383" max="16383" width="20.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="65" t="s">
         <v>178</v>
       </c>
       <c r="B1" s="65" t="s">
         <v>179</v>
       </c>
       <c r="C1" s="65" t="s">
         <v>180</v>
@@ -8227,163 +8236,163 @@
     <row r="3" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A3" s="59" t="s">
         <v>188</v>
       </c>
       <c r="B3" s="52" t="s">
         <v>189</v>
       </c>
       <c r="C3" s="40"/>
       <c r="D3" s="41"/>
       <c r="E3" s="45"/>
       <c r="F3" s="74"/>
       <c r="G3" s="58">
         <f>'Budžeta kopsavilkums'!J7</f>
         <v>0</v>
       </c>
       <c r="H3" s="116" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="34">
         <f>SUM(D5:D7)</f>
         <v>0</v>
       </c>
       <c r="E4" s="46"/>
       <c r="F4" s="34"/>
       <c r="G4" s="35">
         <f>SUM(G5:G7)</f>
         <v>0</v>
       </c>
       <c r="H4" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="26" t="s">
         <v>190</v>
       </c>
       <c r="B5" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C5" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D5" s="28" cm="1">
         <f t="array" ref="D5">SUMPRODUCT(('Budžeta kopsavilkums'!C$8:C$22=B4)*('Budžeta kopsavilkums'!D$8:D$22=B5)*('Budžeta kopsavilkums'!G$8:G$22))</f>
         <v>0</v>
       </c>
       <c r="E5" s="47" t="str" cm="1">
         <f t="array" ref="E5">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$8:H$22,
       ('Budžeta kopsavilkums'!C$8:C$22 = B4) *
       ('Budžeta kopsavilkums'!D$8:D$22 = B5)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F5" s="29">
         <v>2</v>
       </c>
       <c r="G5" s="31" cm="1">
         <f t="array" ref="G5">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$8:C$22 = B4) *
   ('Budžeta kopsavilkums'!D$8:D$22 = B5) *
   ('Budžeta kopsavilkums'!J$8:J$22)
 )</f>
         <v>0</v>
       </c>
       <c r="H5" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="26" t="s">
         <v>191</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C6" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D6" s="28" cm="1">
         <f t="array" ref="D6">SUMPRODUCT(('Budžeta kopsavilkums'!C$8:C$22=B4)*('Budžeta kopsavilkums'!D$8:D$22=B6)*('Budžeta kopsavilkums'!G$8:G$22))</f>
         <v>0</v>
       </c>
       <c r="E6" s="47" t="str" cm="1">
         <f t="array" ref="E6">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$8:H$22,
       ('Budžeta kopsavilkums'!C$8:C$22 = B4) *
       ('Budžeta kopsavilkums'!D$8:D$22 = B6)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F6" s="29">
         <v>2</v>
       </c>
       <c r="G6" s="31" cm="1">
         <f t="array" ref="G6">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$8:C$22 = B4) *
   ('Budžeta kopsavilkums'!D$8:D$22 = B6) *
   ('Budžeta kopsavilkums'!J$8:J$22)
 )</f>
         <v>0</v>
       </c>
       <c r="H6" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="26" t="s">
         <v>193</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D7" s="28" cm="1">
         <f t="array" ref="D7">SUMPRODUCT(('Budžeta kopsavilkums'!C$8:C$22=B4)*('Budžeta kopsavilkums'!D$8:D$22=B7)*('Budžeta kopsavilkums'!G$8:G$22))</f>
         <v>0</v>
       </c>
       <c r="E7" s="47" t="str" cm="1">
         <f t="array" ref="E7">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$8:H$22,
       ('Budžeta kopsavilkums'!C$8:C$22 = B4) *
       ('Budžeta kopsavilkums'!D$8:D$22 = B7)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F7" s="29">
         <v>2</v>
       </c>
       <c r="G7" s="31" cm="1">
         <f t="array" ref="G7">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$8:C$22 = B4) *
   ('Budžeta kopsavilkums'!D$8:D$22 = B7) *
@@ -8402,484 +8411,484 @@
       </c>
       <c r="B8" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="34">
         <f>SUM(D9:D11)</f>
         <v>0</v>
       </c>
       <c r="E8" s="46"/>
       <c r="F8" s="34"/>
       <c r="G8" s="35">
         <f>SUM(G9:G11)</f>
         <v>0</v>
       </c>
       <c r="H8" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="26" t="s">
         <v>195</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D9" s="28" cm="1">
         <f t="array" ref="D9">SUMPRODUCT(('Budžeta kopsavilkums'!C$8:C$22=B8)*('Budžeta kopsavilkums'!D$8:D$22=B9)*('Budžeta kopsavilkums'!G$8:G$22))</f>
         <v>0</v>
       </c>
       <c r="E9" s="47" t="str" cm="1">
         <f t="array" ref="E9">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$8:H$22,
       ('Budžeta kopsavilkums'!C$8:C$22 = B8) *
       ('Budžeta kopsavilkums'!D$8:D$22 = B9)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F9" s="29">
         <v>2</v>
       </c>
       <c r="G9" s="31" cm="1">
         <f t="array" ref="G9">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$8:C$22 = B8) *
   ('Budžeta kopsavilkums'!D$8:D$22 = B9) *
   ('Budžeta kopsavilkums'!J$8:J$22)
 )</f>
         <v>0</v>
       </c>
       <c r="H9" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="26" t="s">
         <v>196</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D10" s="28" cm="1">
         <f t="array" ref="D10">SUMPRODUCT(('Budžeta kopsavilkums'!C$8:C$22=B8)*('Budžeta kopsavilkums'!D$8:D$22=B10)*('Budžeta kopsavilkums'!G$8:G$22))</f>
         <v>0</v>
       </c>
       <c r="E10" s="47" t="str" cm="1">
         <f t="array" ref="E10">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$8:H$22,
       ('Budžeta kopsavilkums'!C$8:C$22 = B8) *
       ('Budžeta kopsavilkums'!D$8:D$22 = B10)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F10" s="29">
         <v>2</v>
       </c>
       <c r="G10" s="31" cm="1">
         <f t="array" ref="G10">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$8:C$22 = B8) *
   ('Budžeta kopsavilkums'!D$8:D$22 = B10) *
   ('Budžeta kopsavilkums'!J$8:J$22)
 )</f>
         <v>0</v>
       </c>
       <c r="H10" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="26" t="s">
         <v>197</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D11" s="28" cm="1">
         <f t="array" ref="D11">SUMPRODUCT(('Budžeta kopsavilkums'!C$8:C$22=B8)*('Budžeta kopsavilkums'!D$8:D$22=B11)*('Budžeta kopsavilkums'!G$8:G$22))</f>
         <v>0</v>
       </c>
       <c r="E11" s="47" t="str" cm="1">
         <f t="array" ref="E11">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$8:H$22,
       ('Budžeta kopsavilkums'!C$8:C$22 = B8) *
       ('Budžeta kopsavilkums'!D$8:D$22 = B11)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F11" s="29">
         <v>2</v>
       </c>
       <c r="G11" s="31" cm="1">
         <f t="array" ref="G11">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$8:C$22 = B8) *
   ('Budžeta kopsavilkums'!D$8:D$22 = B11) *
   ('Budžeta kopsavilkums'!J$8:J$22)
 )</f>
         <v>0</v>
       </c>
       <c r="H11" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A12" s="59" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="52" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C12" s="40"/>
       <c r="D12" s="41"/>
       <c r="E12" s="45"/>
       <c r="F12" s="74"/>
       <c r="G12" s="58">
         <f>'Budžeta kopsavilkums'!J23</f>
         <v>0</v>
       </c>
       <c r="H12" s="116" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="52" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C13" s="40"/>
       <c r="D13" s="41"/>
       <c r="E13" s="45"/>
       <c r="F13" s="74"/>
       <c r="G13" s="58">
         <f>'Budžeta kopsavilkums'!J24</f>
         <v>0</v>
       </c>
       <c r="H13" s="116" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="32" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C14" s="33"/>
       <c r="D14" s="34">
         <f>SUM(D15:D17)</f>
         <v>0</v>
       </c>
       <c r="E14" s="46"/>
       <c r="F14" s="34"/>
       <c r="G14" s="35">
         <f>SUM(G15:G17)</f>
         <v>0</v>
       </c>
       <c r="H14" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="26" t="s">
         <v>200</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C15" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D15" s="28" cm="1">
         <f t="array" ref="D15">SUMPRODUCT(('Budžeta kopsavilkums'!C$25:C$34=B14)*('Budžeta kopsavilkums'!D$25:D$34=B15)*('Budžeta kopsavilkums'!G$25:G$34))</f>
         <v>0</v>
       </c>
       <c r="E15" s="48" t="str" cm="1">
         <f t="array" ref="E15">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$25:H$34,
       ('Budžeta kopsavilkums'!C$25:C$34 = B14) *
       ('Budžeta kopsavilkums'!D$25:D$34 = B15)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F15" s="29">
         <v>2</v>
       </c>
       <c r="G15" s="31" cm="1">
         <f t="array" ref="G15">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$25:C$34 = B14) *
   ('Budžeta kopsavilkums'!D$25:D$34 = B15) *
   ('Budžeta kopsavilkums'!J$25:J$34)
 )</f>
         <v>0</v>
       </c>
       <c r="H15" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="26" t="s">
         <v>201</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D16" s="28" cm="1">
         <f t="array" ref="D16">SUMPRODUCT(('Budžeta kopsavilkums'!C$25:C$34=B14)*('Budžeta kopsavilkums'!D$25:D$34=B16)*('Budžeta kopsavilkums'!G$25:G$34))</f>
         <v>0</v>
       </c>
       <c r="E16" s="48" t="str" cm="1">
         <f t="array" ref="E16">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$25:H$34,
       ('Budžeta kopsavilkums'!C$25:C$34 = B14) *
       ('Budžeta kopsavilkums'!D$25:D$34 = B16)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F16" s="29">
         <v>2</v>
       </c>
       <c r="G16" s="31" cm="1">
         <f t="array" ref="G16">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$25:C$34 = B14) *
   ('Budžeta kopsavilkums'!D$25:D$34 = B16) *
   ('Budžeta kopsavilkums'!J$25:J$34)
 )</f>
         <v>0</v>
       </c>
       <c r="H16" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="26" t="s">
         <v>202</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C17" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D17" s="28" cm="1">
         <f t="array" ref="D17">SUMPRODUCT(('Budžeta kopsavilkums'!C$25:C$34=B14)*('Budžeta kopsavilkums'!D$25:D$34=B17)*('Budžeta kopsavilkums'!G$25:G$34))</f>
         <v>0</v>
       </c>
       <c r="E17" s="48" t="str" cm="1">
         <f t="array" ref="E17">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$25:H$34,
       ('Budžeta kopsavilkums'!C$25:C$34 = B14) *
       ('Budžeta kopsavilkums'!D$25:D$34 = B17)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F17" s="29">
         <v>2</v>
       </c>
       <c r="G17" s="31" cm="1">
         <f t="array" ref="G17">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$25:C$34 = B14) *
   ('Budžeta kopsavilkums'!D$25:D$34 = B17) *
   ('Budžeta kopsavilkums'!J$25:J$34)
 )</f>
         <v>0</v>
       </c>
       <c r="H17" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="32" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C18" s="33"/>
       <c r="D18" s="34">
         <f>SUM(D19:D21)</f>
         <v>0</v>
       </c>
       <c r="E18" s="46"/>
       <c r="F18" s="34"/>
       <c r="G18" s="35">
         <f>SUM(G19:G21)</f>
         <v>0</v>
       </c>
       <c r="H18" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="26" t="s">
         <v>203</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C19" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D19" s="28" cm="1">
         <f t="array" ref="D19">SUMPRODUCT(('Budžeta kopsavilkums'!C$25:C$34=B18)*('Budžeta kopsavilkums'!D$25:D$34=B19)*('Budžeta kopsavilkums'!G$25:G$34))</f>
         <v>0</v>
       </c>
       <c r="E19" s="48" t="str" cm="1">
         <f t="array" ref="E19">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$25:H$34,
       ('Budžeta kopsavilkums'!C$25:C$34 = B18) *
       ('Budžeta kopsavilkums'!D$25:D$34 = B19)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F19" s="29">
         <v>2</v>
       </c>
       <c r="G19" s="31" cm="1">
         <f t="array" ref="G19">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$25:C$34 = B18) *
   ('Budžeta kopsavilkums'!D$25:D$34 = B19) *
   ('Budžeta kopsavilkums'!J$25:J$34)
 )</f>
         <v>0</v>
       </c>
       <c r="H19" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="26" t="s">
         <v>204</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C20" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D20" s="28" cm="1">
         <f t="array" ref="D20">SUMPRODUCT(('Budžeta kopsavilkums'!C$25:C$34=B18)*('Budžeta kopsavilkums'!D$25:D$34=B20)*('Budžeta kopsavilkums'!G$25:G$34))</f>
         <v>0</v>
       </c>
       <c r="E20" s="48" t="str" cm="1">
         <f t="array" ref="E20">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$25:H$34,
       ('Budžeta kopsavilkums'!C$25:C$34 = B18) *
       ('Budžeta kopsavilkums'!D$25:D$34 = B20)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F20" s="29">
         <v>2</v>
       </c>
       <c r="G20" s="31" cm="1">
         <f t="array" ref="G20">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$25:C$34 = B18) *
   ('Budžeta kopsavilkums'!D$25:D$34 = B20) *
   ('Budžeta kopsavilkums'!J$25:J$34)
 )</f>
         <v>0</v>
       </c>
       <c r="H20" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="26" t="s">
         <v>205</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C21" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D21" s="28" cm="1">
         <f t="array" ref="D21">SUMPRODUCT(('Budžeta kopsavilkums'!C$25:C$34=B18)*('Budžeta kopsavilkums'!D$25:D$34=B21)*('Budžeta kopsavilkums'!G$25:G$34))</f>
         <v>0</v>
       </c>
       <c r="E21" s="48" t="str" cm="1">
         <f t="array" ref="E21">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$25:H$34,
       ('Budžeta kopsavilkums'!C$25:C$34 = B18) *
       ('Budžeta kopsavilkums'!D$25:D$34 = B21)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F21" s="29">
         <v>2</v>
       </c>
       <c r="G21" s="31" cm="1">
         <f t="array" ref="G21">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$25:C$34 = B18) *
   ('Budžeta kopsavilkums'!D$25:D$34 = B21) *
@@ -8912,647 +8921,647 @@
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="59" t="s">
         <v>208</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>209</v>
       </c>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="45"/>
       <c r="F23" s="74"/>
       <c r="G23" s="44">
         <f>'Budžeta kopsavilkums'!J36</f>
         <v>0</v>
       </c>
       <c r="H23" s="116" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="32" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B24" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C24" s="36"/>
       <c r="D24" s="34">
         <f>SUM(D25:D27)</f>
         <v>0</v>
       </c>
       <c r="E24" s="46"/>
       <c r="F24" s="34"/>
       <c r="G24" s="35">
         <f>SUM(G25:G27)</f>
         <v>0</v>
       </c>
       <c r="H24" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="26" t="s">
         <v>210</v>
       </c>
       <c r="B25" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C25" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D25" s="29" cm="1">
         <f t="array" ref="D25">SUMPRODUCT(('Budžeta kopsavilkums'!C$37:C$46=B24)*('Budžeta kopsavilkums'!D$37:D$46=B25)*('Budžeta kopsavilkums'!G$37:G$46))</f>
         <v>0</v>
       </c>
       <c r="E25" s="48" t="str" cm="1">
         <f t="array" ref="E25">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$37:H$46,
       ('Budžeta kopsavilkums'!C$37:C$46 = B24) *
       ('Budžeta kopsavilkums'!D$37:D$46 = B25)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F25" s="29">
         <v>2</v>
       </c>
       <c r="G25" s="30" cm="1">
         <f t="array" ref="G25">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$37:C$46 = B24) *
   ('Budžeta kopsavilkums'!D$37:D$46 = B25) *
   ('Budžeta kopsavilkums'!J$37:J$46)
 )</f>
         <v>0</v>
       </c>
       <c r="H25" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="26" t="s">
         <v>211</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C26" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D26" s="29" cm="1">
         <f t="array" ref="D26">SUMPRODUCT(('Budžeta kopsavilkums'!C$37:C$46=B24)*('Budžeta kopsavilkums'!D$37:D$46=B26)*('Budžeta kopsavilkums'!G$37:G$46))</f>
         <v>0</v>
       </c>
       <c r="E26" s="48" t="str" cm="1">
         <f t="array" ref="E26">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$37:H$46,
       ('Budžeta kopsavilkums'!C$37:C$46 = B24) *
       ('Budžeta kopsavilkums'!D$37:D$46 = B26)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F26" s="29">
         <v>2</v>
       </c>
       <c r="G26" s="30" cm="1">
         <f t="array" ref="G26">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$37:C$46 = B24) *
   ('Budžeta kopsavilkums'!D$37:D$46 = B26) *
   ('Budžeta kopsavilkums'!J$37:J$46)
 )</f>
         <v>0</v>
       </c>
       <c r="H26" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="26" t="s">
         <v>212</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C27" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D27" s="29" cm="1">
         <f t="array" ref="D27">SUMPRODUCT(('Budžeta kopsavilkums'!C$37:C$46=B24)*('Budžeta kopsavilkums'!D$37:D$46=B27)*('Budžeta kopsavilkums'!G$37:G$46))</f>
         <v>0</v>
       </c>
       <c r="E27" s="48" t="str" cm="1">
         <f t="array" ref="E27">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$37:H$46,
       ('Budžeta kopsavilkums'!C$37:C$46 = B24) *
       ('Budžeta kopsavilkums'!D$37:D$46 = B27)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F27" s="29">
         <v>2</v>
       </c>
       <c r="G27" s="30" cm="1">
         <f t="array" ref="G27">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$37:C$46 = B24) *
   ('Budžeta kopsavilkums'!D$37:D$46 = B27) *
   ('Budžeta kopsavilkums'!J$37:J$46)
 )</f>
         <v>0</v>
       </c>
       <c r="H27" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="36"/>
       <c r="D28" s="34">
         <f>SUM(D29:D31)</f>
         <v>0</v>
       </c>
       <c r="E28" s="46"/>
       <c r="F28" s="34"/>
       <c r="G28" s="35">
         <f>SUM(G29:G31)</f>
         <v>0</v>
       </c>
       <c r="H28" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="26" t="s">
         <v>213</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C29" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D29" s="29" cm="1">
         <f t="array" ref="D29">SUMPRODUCT(('Budžeta kopsavilkums'!C$37:C$46=B28)*('Budžeta kopsavilkums'!D$37:D$46=B29)*('Budžeta kopsavilkums'!G$37:G$46))</f>
         <v>0</v>
       </c>
       <c r="E29" s="48" t="str" cm="1">
         <f t="array" ref="E29">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$37:H$46,
       ('Budžeta kopsavilkums'!C$37:C$46 = B28) *
       ('Budžeta kopsavilkums'!D$37:D$46 = B29)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F29" s="29">
         <v>2</v>
       </c>
       <c r="G29" s="30" cm="1">
         <f t="array" ref="G29">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$37:C$46 = B28) *
   ('Budžeta kopsavilkums'!D$37:D$46 = B29) *
   ('Budžeta kopsavilkums'!J$37:J$46)
 )</f>
         <v>0</v>
       </c>
       <c r="H29" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="26" t="s">
         <v>214</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C30" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D30" s="29" cm="1">
         <f t="array" ref="D30">SUMPRODUCT(('Budžeta kopsavilkums'!C$37:C$46=B28)*('Budžeta kopsavilkums'!D$37:D$46=B30)*('Budžeta kopsavilkums'!G$37:G$46))</f>
         <v>0</v>
       </c>
       <c r="E30" s="48" t="str" cm="1">
         <f t="array" ref="E30">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$37:H$46,
       ('Budžeta kopsavilkums'!C$37:C$46 = B28) *
       ('Budžeta kopsavilkums'!D$37:D$46 = B30)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F30" s="29">
         <v>2</v>
       </c>
       <c r="G30" s="30" cm="1">
         <f t="array" ref="G30">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$37:C$46 = B28) *
   ('Budžeta kopsavilkums'!D$37:D$46 = B30) *
   ('Budžeta kopsavilkums'!J$37:J$46)
 )</f>
         <v>0</v>
       </c>
       <c r="H30" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="26" t="s">
         <v>215</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C31" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D31" s="29" cm="1">
         <f t="array" ref="D31">SUMPRODUCT(('Budžeta kopsavilkums'!C$37:C$46=B28)*('Budžeta kopsavilkums'!D$37:D$46=B31)*('Budžeta kopsavilkums'!G$37:G$46))</f>
         <v>0</v>
       </c>
       <c r="E31" s="48" t="str" cm="1">
         <f t="array" ref="E31">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$37:H$46,
       ('Budžeta kopsavilkums'!C$37:C$46 = B28) *
       ('Budžeta kopsavilkums'!D$37:D$46 = B31)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F31" s="29">
         <v>2</v>
       </c>
       <c r="G31" s="30" cm="1">
         <f t="array" ref="G31">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$37:C$46 = B28) *
   ('Budžeta kopsavilkums'!D$37:D$46 = B31) *
   ('Budžeta kopsavilkums'!J$37:J$46)
 )</f>
         <v>0</v>
       </c>
       <c r="H31" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="59" t="s">
         <v>216</v>
       </c>
       <c r="B32" s="52" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="45"/>
       <c r="F32" s="74"/>
       <c r="G32" s="44">
         <f>'Budžeta kopsavilkums'!J47</f>
         <v>0</v>
       </c>
       <c r="H32" s="116" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="32" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B33" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C33" s="36"/>
       <c r="D33" s="34">
         <f>SUM(D34:D36)</f>
         <v>0</v>
       </c>
       <c r="E33" s="46"/>
       <c r="F33" s="34"/>
       <c r="G33" s="35">
         <f>SUM(G34:G36)</f>
         <v>0</v>
       </c>
       <c r="H33" s="117" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="26" t="s">
         <v>217</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C34" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D34" s="29" cm="1">
         <f t="array" ref="D34">SUMPRODUCT(('Budžeta kopsavilkums'!C$48:C$62=B33)*('Budžeta kopsavilkums'!D$48:D$62=B34)*('Budžeta kopsavilkums'!G$48:G$62))</f>
         <v>0</v>
       </c>
       <c r="E34" s="48" t="str" cm="1">
         <f t="array" ref="E34">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$48:H$62,
       ('Budžeta kopsavilkums'!C$48:C$62 = B33) *
       ('Budžeta kopsavilkums'!D$48:D$62 = B34)
     ),
     1
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F34" s="29">
         <v>2</v>
       </c>
       <c r="G34" s="30" cm="1">
         <f t="array" ref="G34">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$48:C$62 = B33) *
   ('Budžeta kopsavilkums'!D$48:D$62 = B34) *
   ('Budžeta kopsavilkums'!J$48:J$62)
 )</f>
         <v>0</v>
       </c>
       <c r="H34" s="117" t="e">
         <f t="shared" ref="H34:H65" si="1">G34*100/$G$82</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="26" t="s">
         <v>218</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C35" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D35" s="29" cm="1">
         <f t="array" ref="D35">SUMPRODUCT(('Budžeta kopsavilkums'!C$48:C$62=B33)*('Budžeta kopsavilkums'!D$48:D$62=B35)*('Budžeta kopsavilkums'!G$48:G$62))</f>
         <v>0</v>
       </c>
       <c r="E35" s="48" t="str" cm="1">
         <f t="array" ref="E35">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$48:H$62,
       ('Budžeta kopsavilkums'!C$48:C$62 = B33) *
       ('Budžeta kopsavilkums'!D$48:D$62 = B35)
     ),
     1
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F35" s="29">
         <v>2</v>
       </c>
       <c r="G35" s="30" cm="1">
         <f t="array" ref="G35">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$48:C$62 = B33) *
   ('Budžeta kopsavilkums'!D$48:D$62 = B35) *
   ('Budžeta kopsavilkums'!J$48:J$62)
 )</f>
         <v>0</v>
       </c>
       <c r="H35" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="26" t="s">
         <v>219</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C36" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D36" s="29" cm="1">
         <f t="array" ref="D36">SUMPRODUCT(('Budžeta kopsavilkums'!C$48:C$62=B33)*('Budžeta kopsavilkums'!D$48:D$62=B36)*('Budžeta kopsavilkums'!G$48:G$62))</f>
         <v>0</v>
       </c>
       <c r="E36" s="48" t="str" cm="1">
         <f t="array" ref="E36">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$48:H$62,
       ('Budžeta kopsavilkums'!C$48:C$62 = B33) *
       ('Budžeta kopsavilkums'!D$48:D$62 = B36)
     ),
     1
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F36" s="29">
         <v>2</v>
       </c>
       <c r="G36" s="30" cm="1">
         <f t="array" ref="G36">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$48:C$62 = B33) *
   ('Budžeta kopsavilkums'!D$48:D$62 = B36) *
   ('Budžeta kopsavilkums'!J$48:J$62)
 )</f>
         <v>0</v>
       </c>
       <c r="H36" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="32" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C37" s="36"/>
       <c r="D37" s="34">
         <f>SUM(D38:D40)</f>
         <v>0</v>
       </c>
       <c r="E37" s="46"/>
       <c r="F37" s="34"/>
       <c r="G37" s="35">
         <f>SUM(G38:G40)</f>
         <v>0</v>
       </c>
       <c r="H37" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="26" t="s">
         <v>220</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C38" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D38" s="29" cm="1">
         <f t="array" ref="D38">SUMPRODUCT(('Budžeta kopsavilkums'!C$48:C$62=B37)*('Budžeta kopsavilkums'!D$48:D$62=B38)*('Budžeta kopsavilkums'!G$48:G$62))</f>
         <v>0</v>
       </c>
       <c r="E38" s="48" t="str" cm="1">
         <f t="array" ref="E38">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$48:H$62,
       ('Budžeta kopsavilkums'!C$48:C$62 = B37) *
       ('Budžeta kopsavilkums'!D$48:D$62 = B38)
     ),
     1
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F38" s="29">
         <v>2</v>
       </c>
       <c r="G38" s="30" cm="1">
         <f t="array" ref="G38">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$48:C$62 = B37) *
   ('Budžeta kopsavilkums'!D$48:D$62 = B38) *
   ('Budžeta kopsavilkums'!J$48:J$62)
 )</f>
         <v>0</v>
       </c>
       <c r="H38" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A39" s="26" t="s">
         <v>221</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C39" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D39" s="29" cm="1">
         <f t="array" ref="D39">SUMPRODUCT(('Budžeta kopsavilkums'!C$48:C$62=B37)*('Budžeta kopsavilkums'!D$48:D$62=B39)*('Budžeta kopsavilkums'!G$48:G$62))</f>
         <v>0</v>
       </c>
       <c r="E39" s="48" t="str" cm="1">
         <f t="array" ref="E39">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$48:H$62,
       ('Budžeta kopsavilkums'!C$48:C$62 = B37) *
       ('Budžeta kopsavilkums'!D$48:D$62 = B39)
     ),
     1
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F39" s="29">
         <v>2</v>
       </c>
       <c r="G39" s="30" cm="1">
         <f t="array" ref="G39">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$48:C$62 = B37) *
   ('Budžeta kopsavilkums'!D$48:D$62 = B39) *
   ('Budžeta kopsavilkums'!J$48:J$62)
 )</f>
         <v>0</v>
       </c>
       <c r="H39" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="26" t="s">
         <v>222</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C40" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D40" s="29" cm="1">
         <f t="array" ref="D40">SUMPRODUCT(('Budžeta kopsavilkums'!C$48:C$62=B37)*('Budžeta kopsavilkums'!D$48:D$62=B40)*('Budžeta kopsavilkums'!G$48:G$62))</f>
         <v>0</v>
       </c>
       <c r="E40" s="48" t="str" cm="1">
         <f t="array" ref="E40">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$48:H$62,
       ('Budžeta kopsavilkums'!C$48:C$62 = B37) *
       ('Budžeta kopsavilkums'!D$48:D$62 = B40)
     ),
     1
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F40" s="29">
         <v>2</v>
       </c>
       <c r="G40" s="30" cm="1">
         <f t="array" ref="G40">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$48:C$62 = B37) *
@@ -9566,384 +9575,384 @@
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="59" t="s">
         <v>223</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>224</v>
       </c>
       <c r="C41" s="41"/>
       <c r="D41" s="41"/>
       <c r="E41" s="45"/>
       <c r="F41" s="74"/>
       <c r="G41" s="44">
         <f>'Budžeta kopsavilkums'!J63</f>
         <v>0</v>
       </c>
       <c r="H41" s="116" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42" s="32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B42" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C42" s="34"/>
       <c r="D42" s="34">
         <f>SUM(D43:D45)</f>
         <v>0</v>
       </c>
       <c r="E42" s="46"/>
       <c r="F42" s="34"/>
       <c r="G42" s="35">
         <f>SUM(G43:G45)</f>
         <v>0</v>
       </c>
       <c r="H42" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="26" t="s">
         <v>225</v>
       </c>
       <c r="B43" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C43" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D43" s="28" cm="1">
         <f t="array" ref="D43">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B42)*('Budžeta kopsavilkums'!D$64:D$73=B43)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E43" s="47" t="str" cm="1">
         <f t="array" ref="E43">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B42) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B43)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F43" s="29">
         <v>2</v>
       </c>
       <c r="G43" s="31" cm="1">
         <f t="array" ref="G43">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B42) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B43) *
   ('Budžeta kopsavilkums'!J$64:J$73)
 )</f>
         <v>0</v>
       </c>
       <c r="H43" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="26" t="s">
         <v>226</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C44" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D44" s="28" cm="1">
         <f t="array" ref="D44">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B42)*('Budžeta kopsavilkums'!D$64:D$73=B44)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E44" s="47" t="str" cm="1">
         <f t="array" ref="E44">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B42) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B44)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F44" s="29">
         <v>2</v>
       </c>
       <c r="G44" s="31" cm="1">
         <f t="array" ref="G44">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B42) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B44) *
   ('Budžeta kopsavilkums'!J$64:J$73)
 )</f>
         <v>0</v>
       </c>
       <c r="H44" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A45" s="26" t="s">
         <v>227</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C45" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D45" s="28" cm="1">
         <f t="array" ref="D45">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B42)*('Budžeta kopsavilkums'!D$64:D$73=B45)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E45" s="47" t="str" cm="1">
         <f t="array" ref="E45">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B42) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B45)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F45" s="29">
         <v>2</v>
       </c>
       <c r="G45" s="31" cm="1">
         <f t="array" ref="G45">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B42) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B45) *
   ('Budžeta kopsavilkums'!J$64:J$73)
 )</f>
         <v>0</v>
       </c>
       <c r="H45" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46" s="32" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="34"/>
       <c r="D46" s="34">
         <f>SUM(D47:D49)</f>
         <v>0</v>
       </c>
       <c r="E46" s="46"/>
       <c r="F46" s="34"/>
       <c r="G46" s="35">
         <f>SUM(G47:G49)</f>
         <v>0</v>
       </c>
       <c r="H46" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47" s="26" t="s">
         <v>228</v>
       </c>
       <c r="B47" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C47" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D47" s="28" cm="1">
         <f t="array" ref="D47">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B46)*('Budžeta kopsavilkums'!D$64:D$73=B47)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E47" s="47" t="str" cm="1">
         <f t="array" ref="E47">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B46) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B47)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F47" s="29">
         <v>2</v>
       </c>
       <c r="G47" s="31" cm="1">
         <f t="array" ref="G47">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B46) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B47) *
   ('Budžeta kopsavilkums'!J$64:J$73)
 )</f>
         <v>0</v>
       </c>
       <c r="H47" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="26" t="s">
         <v>229</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C48" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D48" s="28" cm="1">
         <f t="array" ref="D48">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B46)*('Budžeta kopsavilkums'!D$64:D$73=B48)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E48" s="47" t="str" cm="1">
         <f t="array" ref="E48">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B46) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B48)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F48" s="29">
         <v>2</v>
       </c>
       <c r="G48" s="31" cm="1">
         <f t="array" ref="G48">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B46) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B48) *
   ('Budžeta kopsavilkums'!J$64:J$73)
 )</f>
         <v>0</v>
       </c>
       <c r="H48" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A49" s="26" t="s">
         <v>230</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C49" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D49" s="29" cm="1">
         <f t="array" ref="D49">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B46)*('Budžeta kopsavilkums'!D$64:D$73=B49)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E49" s="48" t="str" cm="1">
         <f t="array" ref="E49">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B46) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B49)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F49" s="29">
         <v>2</v>
       </c>
       <c r="G49" s="31" cm="1">
         <f t="array" ref="G49">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B46) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B49) *
   ('Budžeta kopsavilkums'!J$64:J$73)
 )</f>
         <v>0</v>
       </c>
       <c r="H49" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>162</v>
       </c>
       <c r="C50" s="33"/>
       <c r="D50" s="34">
         <f>SUM(D51:D51)</f>
         <v>0</v>
       </c>
       <c r="E50" s="46"/>
       <c r="F50" s="34"/>
       <c r="G50" s="35">
         <f>SUM(G51:G51)</f>
         <v>0</v>
       </c>
       <c r="H50" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A51" s="26" t="s">
         <v>231</v>
       </c>
       <c r="B51" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C51" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D51" s="28" cm="1">
         <f t="array" ref="D51">SUMPRODUCT(('Budžeta kopsavilkums'!C$64:C$73=B50)*('Budžeta kopsavilkums'!D$64:D$73=B51)*('Budžeta kopsavilkums'!G$64:G$73))</f>
         <v>0</v>
       </c>
       <c r="E51" s="47" t="str" cm="1">
         <f t="array" ref="E51">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$64:H$73,
       ('Budžeta kopsavilkums'!C$64:C$73 = B50) *
       ('Budžeta kopsavilkums'!D$64:D$73 = B51)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F51" s="29">
         <v>2</v>
       </c>
       <c r="G51" s="31" cm="1">
         <f t="array" ref="G51">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$64:C$73 = B50) *
   ('Budžeta kopsavilkums'!D$64:D$73 = B51) *
@@ -9959,171 +9968,171 @@
     <row r="52" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A52" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B52" s="52" t="s">
         <v>233</v>
       </c>
       <c r="C52" s="38"/>
       <c r="D52" s="38"/>
       <c r="E52" s="41"/>
       <c r="F52" s="74"/>
       <c r="G52" s="58">
         <f>'Budžeta kopsavilkums'!J74</f>
         <v>0</v>
       </c>
       <c r="H52" s="116" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A53" s="32" t="s">
         <v>234</v>
       </c>
       <c r="B53" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C53" s="36"/>
       <c r="D53" s="34">
         <f>SUM(D54:D56)</f>
         <v>0</v>
       </c>
       <c r="E53" s="34"/>
       <c r="F53" s="34"/>
       <c r="G53" s="35">
         <f>SUM(G54:G56)</f>
         <v>0</v>
       </c>
       <c r="H53" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="26" t="s">
         <v>235</v>
       </c>
       <c r="B54" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C54" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D54" s="28" cm="1">
         <f t="array" ref="D54">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B54) *
   ('Budžeta kopsavilkums'!G$75:G$84)
 )</f>
         <v>0</v>
       </c>
       <c r="E54" s="28" t="str" cm="1">
         <f t="array" ref="E54">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$75:H$84,
       ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
       ('Budžeta kopsavilkums'!D$75:D$84 = B54)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F54" s="29">
         <v>2</v>
       </c>
       <c r="G54" s="31" cm="1">
         <f t="array" ref="G54">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B54) *
   ('Budžeta kopsavilkums'!J$75:J$84)
 )</f>
         <v>0</v>
       </c>
       <c r="H54" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="26" t="s">
         <v>236</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D55" s="28" cm="1">
         <f t="array" ref="D55">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B55) *
   ('Budžeta kopsavilkums'!G$75:G$84)
 )</f>
         <v>0</v>
       </c>
       <c r="E55" s="28" t="str" cm="1">
         <f t="array" ref="E55">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$75:H$84,
       ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
       ('Budžeta kopsavilkums'!D$75:D$84 = B55)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F55" s="29">
         <v>2</v>
       </c>
       <c r="G55" s="31" cm="1">
         <f t="array" ref="G55">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B55) *
   ('Budžeta kopsavilkums'!J$75:J$84)
 )</f>
         <v>0</v>
       </c>
       <c r="H55" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A56" s="26" t="s">
         <v>237</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C56" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D56" s="28" cm="1">
         <f t="array" ref="D56">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B56) *
   ('Budžeta kopsavilkums'!G$75:G$84)
 )</f>
         <v>0</v>
       </c>
       <c r="E56" s="28" t="str" cm="1">
         <f t="array" ref="E56">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$75:H$84,
       ('Budžeta kopsavilkums'!C$75:C$84 = B53) *
       ('Budžeta kopsavilkums'!D$75:D$84 = B56)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F56" s="29">
         <v>2</v>
       </c>
@@ -10146,148 +10155,148 @@
       </c>
       <c r="B57" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="36"/>
       <c r="D57" s="34">
         <f>SUM(D58:D60)</f>
         <v>0</v>
       </c>
       <c r="E57" s="34"/>
       <c r="F57" s="34"/>
       <c r="G57" s="35">
         <f>SUM(G58:G60)</f>
         <v>0</v>
       </c>
       <c r="H57" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A58" s="26" t="s">
         <v>239</v>
       </c>
       <c r="B58" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C58" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D58" s="28" cm="1">
         <f t="array" ref="D58">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B58) *
   ('Budžeta kopsavilkums'!G$75:G$84)
 )</f>
         <v>0</v>
       </c>
       <c r="E58" s="28" t="str" cm="1">
         <f t="array" ref="E58">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$75:H$84,
       ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
       ('Budžeta kopsavilkums'!D$75:D$84 = B58)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F58" s="29">
         <v>2</v>
       </c>
       <c r="G58" s="31" cm="1">
         <f t="array" ref="G58">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B58) *
   ('Budžeta kopsavilkums'!J$75:J$84)
 )</f>
         <v>0</v>
       </c>
       <c r="H58" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="26" t="s">
         <v>240</v>
       </c>
       <c r="B59" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C59" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D59" s="28" cm="1">
         <f t="array" ref="D59">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B59) *
   ('Budžeta kopsavilkums'!G$75:G$84)
 )</f>
         <v>0</v>
       </c>
       <c r="E59" s="28" t="str" cm="1">
         <f t="array" ref="E59">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$75:H$84,
       ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
       ('Budžeta kopsavilkums'!D$75:D$84 = B59)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F59" s="29">
         <v>2</v>
       </c>
       <c r="G59" s="31" cm="1">
         <f t="array" ref="G59">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B59) *
   ('Budžeta kopsavilkums'!J$75:J$84)
 )</f>
         <v>0</v>
       </c>
       <c r="H59" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A60" s="26" t="s">
         <v>241</v>
       </c>
       <c r="B60" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C60" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D60" s="28" cm="1">
         <f t="array" ref="D60">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
   ('Budžeta kopsavilkums'!D$75:D$84 = B60) *
   ('Budžeta kopsavilkums'!G$75:G$84)
 )</f>
         <v>0</v>
       </c>
       <c r="E60" s="28" t="str" cm="1">
         <f t="array" ref="E60">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$75:H$84,
       ('Budžeta kopsavilkums'!C$75:C$84 = B57) *
       ('Budžeta kopsavilkums'!D$75:D$84 = B60)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F60" s="29">
         <v>2</v>
       </c>
@@ -10324,1297 +10333,1297 @@
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="60" t="s">
         <v>244</v>
       </c>
       <c r="B62" s="52" t="s">
         <v>245</v>
       </c>
       <c r="C62" s="38"/>
       <c r="D62" s="41"/>
       <c r="E62" s="49"/>
       <c r="F62" s="74"/>
       <c r="G62" s="44">
         <f>'Budžeta kopsavilkums'!J86</f>
         <v>0</v>
       </c>
       <c r="H62" s="118" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A63" s="32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B63" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C63" s="36"/>
       <c r="D63" s="34">
         <f>SUM(D64:D66)</f>
         <v>0</v>
       </c>
       <c r="E63" s="34"/>
       <c r="F63" s="34"/>
       <c r="G63" s="35">
         <f>SUM(G64:G66)</f>
         <v>0</v>
       </c>
       <c r="H63" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A64" s="26" t="s">
         <v>246</v>
       </c>
       <c r="B64" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C64" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D64" s="29" cm="1">
         <f t="array" ref="D64">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B64) *
   ('Budžeta kopsavilkums'!G$87:G$101)
 )</f>
         <v>0</v>
       </c>
       <c r="E64" s="29" t="str" cm="1">
         <f t="array" ref="E64">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B64)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F64" s="29">
         <v>2</v>
       </c>
       <c r="G64" s="30" cm="1">
         <f t="array" ref="G64">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B64) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H64" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A65" s="26" t="s">
         <v>247</v>
       </c>
       <c r="B65" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D65" s="29" cm="1">
         <f t="array" ref="D65">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B65) *
   ('Budžeta kopsavilkums'!G$87:G$101)
 )</f>
         <v>0</v>
       </c>
       <c r="E65" s="29" t="str" cm="1">
         <f t="array" ref="E65">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B65)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F65" s="29">
         <v>2</v>
       </c>
       <c r="G65" s="30" cm="1">
         <f t="array" ref="G65">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B65) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H65" s="117" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A66" s="26" t="s">
         <v>248</v>
       </c>
       <c r="B66" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C66" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D66" s="29" cm="1">
         <f t="array" ref="D66">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B66) *
   ('Budžeta kopsavilkums'!G$87:G$101)
 )</f>
         <v>0</v>
       </c>
       <c r="E66" s="29" t="str" cm="1">
         <f t="array" ref="E66">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B66)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F66" s="29">
         <v>2</v>
       </c>
       <c r="G66" s="30" cm="1">
         <f t="array" ref="G66">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B63) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B66) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H66" s="117" t="e">
         <f t="shared" ref="H66:H81" si="2">G66*100/$G$82</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A67" s="32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="36"/>
       <c r="D67" s="34">
         <f>SUM(D68:D70)</f>
         <v>0</v>
       </c>
       <c r="E67" s="34"/>
       <c r="F67" s="34"/>
       <c r="G67" s="35">
         <f>SUM(G68:G70)</f>
         <v>0</v>
       </c>
       <c r="H67" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A68" s="26" t="s">
         <v>249</v>
       </c>
       <c r="B68" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C68" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D68" s="29" cm="1">
         <f t="array" ref="D68">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B68) *
   ('Budžeta kopsavilkums'!G$87:G$101)
 )</f>
         <v>0</v>
       </c>
       <c r="E68" s="29" t="str" cm="1">
         <f t="array" ref="E68">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B68)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F68" s="29">
         <v>2</v>
       </c>
       <c r="G68" s="30" cm="1">
         <f t="array" ref="G68">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B68) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H68" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A69" s="26" t="s">
         <v>250</v>
       </c>
       <c r="B69" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C69" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D69" s="29" cm="1">
         <f t="array" ref="D69">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B69) *
   ('Budžeta kopsavilkums'!G$87:G$101)
 )</f>
         <v>0</v>
       </c>
       <c r="E69" s="29" t="str" cm="1">
         <f t="array" ref="E69">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B69)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F69" s="29">
         <v>2</v>
       </c>
       <c r="G69" s="30" cm="1">
         <f t="array" ref="G69">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B69) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H69" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A70" s="26" t="s">
         <v>251</v>
       </c>
       <c r="B70" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C70" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D70" s="29" cm="1">
         <f t="array" ref="D70">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B70) *
   ('Budžeta kopsavilkums'!G$87:G$101)
 )</f>
         <v>0</v>
       </c>
       <c r="E70" s="29" t="str" cm="1">
         <f t="array" ref="E70">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B70)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F70" s="29">
         <v>2</v>
       </c>
       <c r="G70" s="30" cm="1">
         <f t="array" ref="G70">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B67) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B70) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H70" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B71" s="32" t="s">
         <v>162</v>
       </c>
       <c r="C71" s="33"/>
       <c r="D71" s="34">
         <f>SUM(D72:D72)</f>
         <v>0</v>
       </c>
       <c r="E71" s="34"/>
       <c r="F71" s="34"/>
       <c r="G71" s="35">
         <f>SUM(G72:G72)</f>
         <v>0</v>
       </c>
       <c r="H71" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A72" s="26" t="s">
         <v>252</v>
       </c>
       <c r="B72" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C72" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D72" s="28" cm="1">
         <f t="array" ref="D72">SUMPRODUCT(('Budžeta kopsavilkums'!C$87:C$101=B71)*('Budžeta kopsavilkums'!D$87:D$101=B72)*('Budžeta kopsavilkums'!G$87:G$101))</f>
         <v>0</v>
       </c>
       <c r="E72" s="28" t="str" cm="1">
         <f t="array" ref="E72">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$87:H$101,
       ('Budžeta kopsavilkums'!C$87:C$101 = B71) *
       ('Budžeta kopsavilkums'!D$87:D$101 = B72)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F72" s="29">
         <v>3</v>
       </c>
       <c r="G72" s="31" cm="1">
         <f t="array" ref="G72">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$87:C$101 = B71) *
   ('Budžeta kopsavilkums'!D$87:D$101 = B72) *
   ('Budžeta kopsavilkums'!J$87:J$101)
 )</f>
         <v>0</v>
       </c>
       <c r="H72" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A73" s="59" t="s">
         <v>253</v>
       </c>
       <c r="B73" s="52" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="40"/>
       <c r="E73" s="50"/>
       <c r="F73" s="40"/>
       <c r="G73" s="44">
         <f>'Budžeta kopsavilkums'!J102</f>
         <v>0</v>
       </c>
       <c r="H73" s="118" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A74" s="32" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B74" s="32" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C74" s="36"/>
       <c r="D74" s="34">
         <f>SUM(D75:D77)</f>
         <v>0</v>
       </c>
       <c r="E74" s="46"/>
       <c r="F74" s="34"/>
       <c r="G74" s="35">
         <f>SUM(G75:G77)</f>
         <v>0</v>
       </c>
       <c r="H74" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A75" s="26" t="s">
         <v>254</v>
       </c>
       <c r="B75" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C75" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D75" s="29" cm="1">
         <f t="array" ref="D75">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B75) *
   ('Budžeta kopsavilkums'!G$103:G$112)
 )</f>
         <v>0</v>
       </c>
       <c r="E75" s="48" t="str" cm="1">
         <f t="array" ref="E75">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$103:H$112,
       ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
       ('Budžeta kopsavilkums'!D$103:D$112 = B75)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F75" s="29">
         <v>2</v>
       </c>
       <c r="G75" s="30" cm="1">
         <f t="array" ref="G75">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B75) *
   ('Budžeta kopsavilkums'!J$103:J$112)
 )</f>
         <v>0</v>
       </c>
       <c r="H75" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A76" s="26" t="s">
         <v>255</v>
       </c>
       <c r="B76" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C76" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D76" s="29" cm="1">
         <f t="array" ref="D76">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B76) *
   ('Budžeta kopsavilkums'!G$103:G$112)
 )</f>
         <v>0</v>
       </c>
       <c r="E76" s="48" t="str" cm="1">
         <f t="array" ref="E76">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$103:H$112,
       ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
       ('Budžeta kopsavilkums'!D$103:D$112 = B76)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F76" s="29">
         <v>2</v>
       </c>
       <c r="G76" s="30" cm="1">
         <f t="array" ref="G76">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B76) *
   ('Budžeta kopsavilkums'!J$103:J$112)
 )</f>
         <v>0</v>
       </c>
       <c r="H76" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A77" s="26" t="s">
         <v>256</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C77" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D77" s="29" cm="1">
         <f t="array" ref="D77">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B77) *
   ('Budžeta kopsavilkums'!G$103:G$112)
 )</f>
         <v>0</v>
       </c>
       <c r="E77" s="48" t="str" cm="1">
         <f t="array" ref="E77">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$103:H$112,
       ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
       ('Budžeta kopsavilkums'!D$103:D$112 = B77)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F77" s="29">
         <v>2</v>
       </c>
       <c r="G77" s="30" cm="1">
         <f t="array" ref="G77">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B74) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B77) *
   ('Budžeta kopsavilkums'!J$103:J$112)
 )</f>
         <v>0</v>
       </c>
       <c r="H77" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A78" s="32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>161</v>
       </c>
       <c r="C78" s="36"/>
       <c r="D78" s="34">
         <f>SUM(D79:D81)</f>
         <v>0</v>
       </c>
       <c r="E78" s="46"/>
       <c r="F78" s="34"/>
       <c r="G78" s="35">
         <f>SUM(G79:G81)</f>
         <v>0</v>
       </c>
       <c r="H78" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A79" s="26" t="s">
         <v>257</v>
       </c>
       <c r="B79" s="27" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C79" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D79" s="29" cm="1">
         <f t="array" ref="D79">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B79) *
   ('Budžeta kopsavilkums'!G$103:G$112)
 )</f>
         <v>0</v>
       </c>
       <c r="E79" s="48" t="str" cm="1">
         <f t="array" ref="E79">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$103:H$112,
       ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
       ('Budžeta kopsavilkums'!D$103:D$112 = B79)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F79" s="29">
         <v>2</v>
       </c>
       <c r="G79" s="30" cm="1">
         <f t="array" ref="G79">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B79) *
   ('Budžeta kopsavilkums'!J$103:J$112)
 )</f>
         <v>0</v>
       </c>
       <c r="H79" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A80" s="26" t="s">
         <v>258</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C80" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D80" s="29" cm="1">
         <f t="array" ref="D80">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B80) *
   ('Budžeta kopsavilkums'!G$103:G$112)
 )</f>
         <v>0</v>
       </c>
       <c r="E80" s="48" t="str" cm="1">
         <f t="array" ref="E80">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$103:H$112,
       ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
       ('Budžeta kopsavilkums'!D$103:D$112 = B80)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F80" s="29">
         <v>2</v>
       </c>
       <c r="G80" s="30" cm="1">
         <f t="array" ref="G80">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B80) *
   ('Budžeta kopsavilkums'!J$103:J$112)
 )</f>
         <v>0</v>
       </c>
       <c r="H80" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A81" s="26" t="s">
         <v>259</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D81" s="29" cm="1">
         <f t="array" ref="D81">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B81) *
   ('Budžeta kopsavilkums'!G$103:G$112)
 )</f>
         <v>0</v>
       </c>
       <c r="E81" s="48" t="str" cm="1">
         <f t="array" ref="E81">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Budžeta kopsavilkums'!H$103:H$112,
       ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
       ('Budžeta kopsavilkums'!D$103:D$112 = B81)
     )
   ),
   "nav atrasts"
 )</f>
         <v>nav atrasts</v>
       </c>
       <c r="F81" s="29">
         <v>2</v>
       </c>
       <c r="G81" s="30" cm="1">
         <f t="array" ref="G81">SUMPRODUCT(
   ('Budžeta kopsavilkums'!C$103:C$112 = B78) *
   ('Budžeta kopsavilkums'!D$103:D$112 = B81) *
   ('Budžeta kopsavilkums'!J$103:J$112)
 )</f>
         <v>0</v>
       </c>
       <c r="H81" s="117" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A82" s="175" t="s">
+      <c r="A82" s="203" t="s">
         <v>260</v>
       </c>
-      <c r="B82" s="176"/>
-[...3 lines deleted...]
-      <c r="F82" s="177"/>
+      <c r="B82" s="204"/>
+      <c r="C82" s="204"/>
+      <c r="D82" s="204"/>
+      <c r="E82" s="204"/>
+      <c r="F82" s="205"/>
       <c r="G82" s="58">
         <f>G2+G22+G52+G61</f>
         <v>0</v>
       </c>
       <c r="H82" s="116" t="e">
         <f>H2+H22+H52+H61</f>
         <v>#DIV/0!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1EF1re7bd4EVYkP/NqWX16sxiXhkLpQVciESkVoJsa/I6UEsRjfWgCigAT9+YTOPlvqJyM2eTHrApdSv7jlfpw==" saltValue="+j+gUddIGDU9ubCivRZobQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A82:F82"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E0A88AC-684F-42F0-AB32-E87ACFCD2530}">
   <sheetPr>
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+      <selection activeCell="N16" sqref="N16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="14"/>
     <col min="2" max="2" width="16.6640625" style="14" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="14" customWidth="1"/>
     <col min="4" max="4" width="59.6640625" style="14" customWidth="1"/>
     <col min="5" max="7" width="17.6640625" style="14" customWidth="1"/>
     <col min="8" max="8" width="52" style="14" customWidth="1"/>
     <col min="9" max="9" width="17.5546875" style="14" customWidth="1"/>
     <col min="10" max="16384" width="8.6640625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="140" t="s">
         <v>261</v>
       </c>
-      <c r="B1" s="174"/>
-[...5 lines deleted...]
-      <c r="H1" s="174"/>
+      <c r="B1" s="141"/>
+      <c r="C1" s="141"/>
+      <c r="D1" s="141"/>
+      <c r="E1" s="141"/>
+      <c r="F1" s="141"/>
+      <c r="G1" s="141"/>
+      <c r="H1" s="141"/>
     </row>
     <row r="2" spans="1:8" ht="31.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="127" t="s">
+      <c r="A2" s="142" t="s">
         <v>262</v>
       </c>
-      <c r="B2" s="127"/>
-[...5 lines deleted...]
-      <c r="H2" s="127"/>
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="142"/>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="142"/>
+      <c r="H2" s="142"/>
     </row>
     <row r="3" spans="1:8" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="205" t="s">
+      <c r="A3" s="147" t="s">
         <v>263</v>
       </c>
-      <c r="B3" s="195" t="s">
+      <c r="B3" s="151" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="195"/>
-      <c r="D3" s="195" t="s">
+      <c r="C3" s="151"/>
+      <c r="D3" s="151" t="s">
         <v>264</v>
       </c>
-      <c r="E3" s="199" t="s">
+      <c r="E3" s="153" t="s">
         <v>265</v>
       </c>
-      <c r="F3" s="199" t="s">
+      <c r="F3" s="153" t="s">
         <v>266</v>
       </c>
-      <c r="G3" s="199" t="s">
+      <c r="G3" s="153" t="s">
         <v>267</v>
       </c>
-      <c r="H3" s="178" t="s">
+      <c r="H3" s="149" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="206"/>
+      <c r="A4" s="148"/>
       <c r="B4" s="75" t="s">
         <v>269</v>
       </c>
       <c r="C4" s="75" t="s">
         <v>270</v>
       </c>
-      <c r="D4" s="196"/>
-[...3 lines deleted...]
-      <c r="H4" s="179"/>
+      <c r="D4" s="152"/>
+      <c r="E4" s="154"/>
+      <c r="F4" s="154"/>
+      <c r="G4" s="154"/>
+      <c r="H4" s="150"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
         <v>271</v>
       </c>
-      <c r="B5" s="181"/>
-      <c r="C5" s="181"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="124"/>
       <c r="D5" s="29" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="E5" s="101">
         <f>'Budžeta kopsavilkums'!C118</f>
         <v>0</v>
       </c>
-      <c r="F5" s="121">
-[...5 lines deleted...]
-      <c r="H5" s="192" t="s">
+      <c r="F5" s="119">
+        <v>0</v>
+      </c>
+      <c r="G5" s="119">
+        <v>0</v>
+      </c>
+      <c r="H5" s="135" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="B6" s="181"/>
-      <c r="C6" s="181"/>
+      <c r="B6" s="124"/>
+      <c r="C6" s="124"/>
       <c r="D6" s="29" t="s">
         <v>161</v>
       </c>
       <c r="E6" s="101">
         <f>'Budžeta kopsavilkums'!C119</f>
         <v>0</v>
       </c>
-      <c r="F6" s="121">
-[...5 lines deleted...]
-      <c r="H6" s="193"/>
+      <c r="F6" s="119">
+        <v>0</v>
+      </c>
+      <c r="G6" s="119">
+        <v>0</v>
+      </c>
+      <c r="H6" s="136"/>
     </row>
     <row r="7" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="51" t="s">
         <v>186</v>
       </c>
-      <c r="B7" s="181"/>
-      <c r="C7" s="181"/>
+      <c r="B7" s="124"/>
+      <c r="C7" s="124"/>
       <c r="D7" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E7" s="101">
         <f>'Budžeta kopsavilkums'!C120</f>
         <v>0</v>
       </c>
-      <c r="F7" s="121">
-[...5 lines deleted...]
-      <c r="H7" s="193"/>
+      <c r="F7" s="119">
+        <v>0</v>
+      </c>
+      <c r="G7" s="119">
+        <v>0</v>
+      </c>
+      <c r="H7" s="136"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A8" s="197" t="s">
+      <c r="A8" s="138" t="s">
         <v>274</v>
       </c>
-      <c r="B8" s="198"/>
-[...1 lines deleted...]
-      <c r="D8" s="198"/>
+      <c r="B8" s="139"/>
+      <c r="C8" s="139"/>
+      <c r="D8" s="139"/>
       <c r="E8" s="102">
         <f>'Budžeta kopsavilkums'!C121</f>
         <v>0</v>
       </c>
       <c r="F8" s="120">
         <f>IF(E8&gt;0,SUMPRODUCT(E5:E7,F5:F7)/SUM(E5:E7),0)</f>
         <v>0</v>
       </c>
       <c r="G8" s="120">
         <f>IF(E8&gt;0,SUMPRODUCT(E5:E7,G5:G7)/SUM(E5:E7),0)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="193"/>
+      <c r="H8" s="136"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>271</v>
       </c>
-      <c r="B9" s="181"/>
-      <c r="C9" s="181"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="124"/>
       <c r="D9" s="29" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="E9" s="101">
         <f>'Budžeta kopsavilkums'!D118</f>
         <v>0</v>
       </c>
-      <c r="F9" s="122">
-[...5 lines deleted...]
-      <c r="H9" s="193"/>
+      <c r="F9" s="121">
+        <v>0</v>
+      </c>
+      <c r="G9" s="121">
+        <v>0</v>
+      </c>
+      <c r="H9" s="136"/>
     </row>
     <row r="10" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="B10" s="181"/>
-      <c r="C10" s="181"/>
+      <c r="B10" s="124"/>
+      <c r="C10" s="124"/>
       <c r="D10" s="29" t="s">
         <v>161</v>
       </c>
       <c r="E10" s="101">
         <f>'Budžeta kopsavilkums'!D119</f>
         <v>0</v>
       </c>
-      <c r="F10" s="121">
-[...5 lines deleted...]
-      <c r="H10" s="193"/>
+      <c r="F10" s="119">
+        <v>0</v>
+      </c>
+      <c r="G10" s="119">
+        <v>0</v>
+      </c>
+      <c r="H10" s="136"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A11" s="197" t="s">
+      <c r="A11" s="138" t="s">
         <v>275</v>
       </c>
-      <c r="B11" s="198"/>
-[...1 lines deleted...]
-      <c r="D11" s="198"/>
+      <c r="B11" s="139"/>
+      <c r="C11" s="139"/>
+      <c r="D11" s="139"/>
       <c r="E11" s="102">
         <f>'Budžeta kopsavilkums'!D121</f>
         <v>0</v>
       </c>
       <c r="F11" s="120">
         <f>IF(E11&gt;0,SUMPRODUCT(E9:E10,F9:F10)/SUM(E9:E10),0)</f>
         <v>0</v>
       </c>
       <c r="G11" s="120">
         <f>IF(E11&gt;0,SUMPRODUCT(E9:E10,G9:G10)/SUM(E9:E10),0)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="193"/>
+      <c r="H11" s="136"/>
     </row>
     <row r="12" spans="1:8" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="51" t="s">
         <v>271</v>
       </c>
-      <c r="B12" s="203"/>
-      <c r="C12" s="204"/>
+      <c r="B12" s="145"/>
+      <c r="C12" s="146"/>
       <c r="D12" s="29" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="E12" s="103">
         <f>'Budžeta kopsavilkums'!E118</f>
         <v>0</v>
       </c>
-      <c r="F12" s="121">
-[...5 lines deleted...]
-      <c r="H12" s="193"/>
+      <c r="F12" s="119">
+        <v>0</v>
+      </c>
+      <c r="G12" s="119">
+        <v>0</v>
+      </c>
+      <c r="H12" s="136"/>
     </row>
     <row r="13" spans="1:8" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="B13" s="203"/>
-      <c r="C13" s="204"/>
+      <c r="B13" s="145"/>
+      <c r="C13" s="146"/>
       <c r="D13" s="29" t="s">
         <v>161</v>
       </c>
       <c r="E13" s="103">
         <f>'Budžeta kopsavilkums'!E119</f>
         <v>0</v>
       </c>
-      <c r="F13" s="121">
-[...5 lines deleted...]
-      <c r="H13" s="193"/>
+      <c r="F13" s="119">
+        <v>0</v>
+      </c>
+      <c r="G13" s="119">
+        <v>0</v>
+      </c>
+      <c r="H13" s="136"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A14" s="197" t="s">
+      <c r="A14" s="138" t="s">
         <v>276</v>
       </c>
-      <c r="B14" s="198"/>
-[...1 lines deleted...]
-      <c r="D14" s="198"/>
+      <c r="B14" s="139"/>
+      <c r="C14" s="139"/>
+      <c r="D14" s="139"/>
       <c r="E14" s="102">
         <f>'Budžeta kopsavilkums'!E121</f>
         <v>0</v>
       </c>
       <c r="F14" s="120">
         <f>IF(E14&gt;0,SUMPRODUCT(E12:E13,F12:F13)/SUM(E12:E13),0)</f>
         <v>0</v>
       </c>
       <c r="G14" s="120">
         <f>IF(E14&gt;0,SUMPRODUCT(E12:E13,G12:G13)/SUM(E12:E13),0)</f>
         <v>0</v>
       </c>
-      <c r="H14" s="193"/>
+      <c r="H14" s="136"/>
     </row>
     <row r="15" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="201" t="s">
+      <c r="A15" s="143" t="s">
         <v>277</v>
       </c>
-      <c r="B15" s="202"/>
-[...1 lines deleted...]
-      <c r="D15" s="202"/>
+      <c r="B15" s="144"/>
+      <c r="C15" s="144"/>
+      <c r="D15" s="144"/>
       <c r="E15" s="104">
         <f>'Budžeta kopsavilkums'!J113</f>
         <v>0</v>
       </c>
-      <c r="F15" s="119">
+      <c r="F15" s="122">
         <f>IF(E15&gt;0,(SUMPRODUCT(E8,F8)+SUMPRODUCT(E11,F11)+SUMPRODUCT(E14,F14))/E15,0)</f>
         <v>0</v>
       </c>
-      <c r="G15" s="119">
+      <c r="G15" s="122">
         <f>IF(E15&gt;0,(SUMPRODUCT(E8,G8)+SUMPRODUCT(E11,G11)+SUMPRODUCT(E14,G14))/E15,0)</f>
         <v>0</v>
       </c>
-      <c r="H15" s="194"/>
+      <c r="H15" s="137"/>
     </row>
     <row r="16" spans="1:8" ht="85.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="182" t="s">
+      <c r="A16" s="125" t="s">
         <v>278</v>
       </c>
-      <c r="B16" s="182"/>
-[...5 lines deleted...]
-      <c r="H16" s="182"/>
+      <c r="B16" s="125"/>
+      <c r="C16" s="125"/>
+      <c r="D16" s="125"/>
+      <c r="E16" s="125"/>
+      <c r="F16" s="125"/>
+      <c r="G16" s="125"/>
+      <c r="H16" s="125"/>
     </row>
     <row r="17" spans="1:8" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="183" t="s">
+      <c r="A17" s="126" t="s">
         <v>279</v>
       </c>
-      <c r="B17" s="184"/>
-[...3 lines deleted...]
-      <c r="F17" s="185"/>
+      <c r="B17" s="127"/>
+      <c r="C17" s="127"/>
+      <c r="D17" s="127"/>
+      <c r="E17" s="127"/>
+      <c r="F17" s="128"/>
       <c r="G17" s="105"/>
       <c r="H17" s="106" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="17.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="186" t="s">
+      <c r="A18" s="129" t="s">
         <v>280</v>
       </c>
-      <c r="B18" s="187"/>
-[...3 lines deleted...]
-      <c r="F18" s="188"/>
+      <c r="B18" s="130"/>
+      <c r="C18" s="130"/>
+      <c r="D18" s="130"/>
+      <c r="E18" s="130"/>
+      <c r="F18" s="131"/>
       <c r="G18" s="61"/>
-      <c r="H18" s="180" t="s">
+      <c r="H18" s="123" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="107" t="s">
         <v>271</v>
       </c>
-      <c r="B19" s="189" t="s">
+      <c r="B19" s="132" t="s">
         <v>282</v>
       </c>
-      <c r="C19" s="190"/>
-[...2 lines deleted...]
-      <c r="F19" s="191"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="133"/>
+      <c r="E19" s="133"/>
+      <c r="F19" s="134"/>
       <c r="G19" s="72" t="b">
         <v>0</v>
       </c>
-      <c r="H19" s="180"/>
+      <c r="H19" s="123"/>
     </row>
     <row r="20" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="107" t="s">
         <v>273</v>
       </c>
-      <c r="B20" s="189" t="s">
+      <c r="B20" s="132" t="s">
         <v>283</v>
       </c>
-      <c r="C20" s="190"/>
-[...2 lines deleted...]
-      <c r="F20" s="191"/>
+      <c r="C20" s="133"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="134"/>
       <c r="G20" s="72" t="b">
         <v>0</v>
       </c>
-      <c r="H20" s="180"/>
+      <c r="H20" s="123"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="16"/>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="y16v4ef6VCIFepraXJcPCy4ZAE+tRoYbuSY4ksBKlEFE/Bn7SEX5ohlbn8TaI3LnrT25hhUBB/XEQJFq8ayVRA==" saltValue="b7whphouxvVZcKkdMC6AIw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kJOHTUD7DeFYXkpuZIT3brCCAtxXOOU6nQ1tXvD//5kEhyCVr0jq0aWgPFtxxg18nGZYO9pTCV6vOIx0vA/KXg==" saltValue="/DY3JazrMv+mVgnZ/tBXRA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="26">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="H3:H4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
     <mergeCell ref="H18:H20"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="H5:H15"/>
-    <mergeCell ref="B3:C3"/>
-    <mergeCell ref="D3:D4"/>
     <mergeCell ref="A14:D14"/>
-    <mergeCell ref="E3:E4"/>
-[...1 lines deleted...]
-    <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5FAC9681-5DFC-45A1-8371-1058423AF42A}">
           <x14:formula1>
             <xm:f>Dati!$A$2:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>C5:C7 C9:C10 C12:C13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68DD440E-BAAA-4585-A1F6-337C14CDF6A1}">
   <sheetPr>
     <tabColor theme="8" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:G28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N28" sqref="N28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="35.33203125" customWidth="1"/>
     <col min="2" max="3" width="17.6640625" customWidth="1"/>
     <col min="5" max="5" width="36" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="206" t="s">
         <v>284</v>
       </c>
-      <c r="B1" s="123"/>
-      <c r="C1" s="123"/>
+      <c r="B1" s="206"/>
+      <c r="C1" s="206"/>
       <c r="D1" s="64"/>
-      <c r="E1" s="123" t="s">
+      <c r="E1" s="206" t="s">
         <v>285</v>
       </c>
-      <c r="F1" s="123"/>
-      <c r="G1" s="123"/>
+      <c r="F1" s="206"/>
+      <c r="G1" s="206"/>
     </row>
     <row r="2" spans="1:7" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>277</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>286</v>
       </c>
       <c r="C2" s="63" t="s">
         <v>185</v>
       </c>
       <c r="E2" s="62" t="s">
         <v>277</v>
       </c>
       <c r="F2" s="63" t="s">
         <v>286</v>
       </c>
       <c r="G2" s="63" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>287</v>
       </c>
@@ -12157,331 +12166,347 @@
     <row r="28" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="13">
         <f>'Intensitātes aprēķins'!E14</f>
         <v>0</v>
       </c>
       <c r="C28" s="115" t="e">
         <f>B28/B28</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F28" s="13">
         <f>'Intensitātes aprēķins'!E14</f>
         <v>0</v>
       </c>
       <c r="G28" s="115" t="e">
         <f>F28/F28</f>
         <v>#DIV/0!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WdpQyTofLOqG6TX6BR2pe1f5kyFKrl8SNt2BZRrLe9NqJ9HDnxteapkwZk2hgp6yhLHSBNW/PnQoFXYmDPXJ+Q==" saltValue="KUjV18pv7Awd/p21XlxP/Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QBuH5XJh8o5ba1DO3kuT/lHBDL2WbZ7TcnsquTLc4A29QLenwXPlsfCXeX0tgYElJLLNVhYNpUSwk4+iN0Uj1g==" saltValue="jt3DbA8/s/YnYzgaWXP3Tg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="E1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15E422DD-564B-4A92-B586-301663BA311E}">
   <dimension ref="A1:A19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M26" sqref="M26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A12" s="9" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>301</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="mA1YYrjsUb4j46X8FOsQqfd+/8LVFMhniZBYsjTgYD06+7R6Kphpd4uhddiE1UPuiwe0VjQSyBfeigu0T+NRrg==" saltValue="qCOa5LKkYaX7+tK4uw7lkQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-13T11:01:15+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -12526,95 +12551,71 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDC5E92-83E5-4FA0-849A-48BC81061B1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EBB8F12-C882-4946-81A0-F705201B3EDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDC5E92-83E5-4FA0-849A-48BC81061B1E}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{254D2FCA-467A-49E0-97F1-41AB5E260730}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Budžeta kopsavilkums</vt:lpstr>
       <vt:lpstr>Izmaksu pamatojums</vt:lpstr>
       <vt:lpstr>KPVIS</vt:lpstr>
       <vt:lpstr>Intensitātes aprēķins</vt:lpstr>
       <vt:lpstr>Finansēšanas plāns</vt:lpstr>
       <vt:lpstr>Dati</vt:lpstr>