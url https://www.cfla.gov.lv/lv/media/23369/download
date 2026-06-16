--- v0 (2026-03-30)
+++ v1 (2026-06-16)
@@ -9,177 +9,131 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv.sharepoint.com/sites/PAN/Shared Documents/21-27/1.1.1.3 Praktiskas ievirzes pētījumi/2.kārta/1.Atlases sagatavošana/Nolikums/2_Ārējā_saskaņošana/Atkārtota saskaņošana/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv.sharepoint.com/sites/PAN/Shared Documents/21-27/1.1.1.3 Praktiskas ievirzes pētījumi/2.kārta/1.Atlases sagatavošana/Nolikums/TP 06.05.2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="501" documentId="14_{CE0FDEEF-2001-4500-BEAA-9685C90DBB86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{59FC7959-EFA9-4B6E-91D8-B59DB5EB8594}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="8_{DF24816E-A9D2-49F6-BC77-0E55B637CFB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C497A2B3-8F2A-4BDE-B42E-D824AED8CBF0}"/>
   <bookViews>
-    <workbookView xWindow="-38520" yWindow="-5355" windowWidth="38640" windowHeight="21120" xr2:uid="{F16F4980-315F-4E34-9009-7CD7D7563E3D}"/>
+    <workbookView xWindow="-38520" yWindow="-5355" windowWidth="38640" windowHeight="21120" activeTab="3" xr2:uid="{F16F4980-315F-4E34-9009-7CD7D7563E3D}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary of the Project Budget" sheetId="1" r:id="rId1"/>
     <sheet name="Cost justification" sheetId="14" r:id="rId2"/>
     <sheet name="KPVIS" sheetId="11" r:id="rId3"/>
     <sheet name="Financing plan" sheetId="13" r:id="rId4"/>
     <sheet name="Data" sheetId="8" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Summary of the Project Budget'!$A$4:$K$121</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I21" i="13" l="1"/>
-[...7 lines deleted...]
-  <c r="G20" i="13"/>
+  <c r="H20" i="13" l="1"/>
   <c r="F20" i="13"/>
-  <c r="G19" i="13"/>
-[...4 lines deleted...]
-  <c r="E20" i="13"/>
   <c r="D20" i="13"/>
   <c r="B20" i="13"/>
-  <c r="E19" i="13"/>
-[...6 lines deleted...]
-  <c r="G130" i="11"/>
   <c r="G129" i="11" a="1"/>
   <c r="G129" i="11" s="1"/>
   <c r="G128" i="11" a="1"/>
   <c r="G128" i="11"/>
   <c r="G127" i="11" a="1"/>
   <c r="G127" i="11"/>
-  <c r="G125" i="11" a="1"/>
-[...22 lines deleted...]
-  <c r="G111" i="11" s="1"/>
   <c r="E125" i="11" a="1"/>
   <c r="E125" i="11" s="1"/>
   <c r="E124" i="11" a="1"/>
   <c r="E124" i="11" s="1"/>
   <c r="E123" i="11" a="1"/>
   <c r="E123" i="11" s="1"/>
   <c r="E121" i="11" a="1"/>
   <c r="E121" i="11" s="1"/>
   <c r="E120" i="11" a="1"/>
   <c r="E120" i="11" s="1"/>
   <c r="E119" i="11" a="1"/>
   <c r="E119" i="11" s="1"/>
   <c r="E117" i="11" a="1"/>
   <c r="E117" i="11" s="1"/>
   <c r="E116" i="11" a="1"/>
-  <c r="E116" i="11"/>
+  <c r="E116" i="11" s="1"/>
   <c r="E115" i="11" a="1"/>
   <c r="E115" i="11" s="1"/>
   <c r="E113" i="11" a="1"/>
   <c r="E113" i="11" s="1"/>
   <c r="E112" i="11" a="1"/>
   <c r="E112" i="11" s="1"/>
   <c r="E111" i="11" a="1"/>
   <c r="E111" i="11" s="1"/>
   <c r="D125" i="11" a="1"/>
   <c r="D125" i="11" s="1"/>
   <c r="D124" i="11" a="1"/>
-  <c r="D124" i="11"/>
+  <c r="D124" i="11" s="1"/>
   <c r="D123" i="11" a="1"/>
   <c r="D123" i="11" s="1"/>
   <c r="D121" i="11" a="1"/>
   <c r="D121" i="11" s="1"/>
   <c r="D120" i="11" a="1"/>
   <c r="D120" i="11" s="1"/>
   <c r="D119" i="11" a="1"/>
   <c r="D119" i="11" s="1"/>
   <c r="D117" i="11" a="1"/>
   <c r="D117" i="11" s="1"/>
   <c r="D116" i="11" a="1"/>
   <c r="D116" i="11" s="1"/>
   <c r="D115" i="11" a="1"/>
   <c r="D115" i="11" s="1"/>
   <c r="D113" i="11" a="1"/>
   <c r="D113" i="11" s="1"/>
   <c r="D112" i="11" a="1"/>
   <c r="D112" i="11" s="1"/>
   <c r="D111" i="11" a="1"/>
   <c r="D111" i="11" s="1"/>
   <c r="G107" i="11" a="1"/>
   <c r="G107" i="11"/>
   <c r="G106" i="11" a="1"/>
   <c r="G106" i="11"/>
   <c r="G105" i="11" a="1"/>
@@ -563,71 +517,64 @@
   <c r="D19" i="11" a="1"/>
   <c r="D19" i="11" s="1"/>
   <c r="D18" i="11" a="1"/>
   <c r="D18" i="11"/>
   <c r="D17" i="11" a="1"/>
   <c r="D17" i="11" s="1"/>
   <c r="D15" i="11" a="1"/>
   <c r="D15" i="11"/>
   <c r="D14" i="11" a="1"/>
   <c r="D14" i="11" s="1"/>
   <c r="D13" i="11" a="1"/>
   <c r="D13" i="11" s="1"/>
   <c r="D11" i="11" a="1"/>
   <c r="D11" i="11" s="1"/>
   <c r="D10" i="11" a="1"/>
   <c r="D10" i="11" s="1"/>
   <c r="D9" i="11" a="1"/>
   <c r="D9" i="11" s="1"/>
   <c r="G5" i="11" a="1"/>
   <c r="G5" i="11" s="1"/>
   <c r="G4" i="11" a="1"/>
   <c r="G4" i="11" s="1"/>
   <c r="G3" i="11" a="1"/>
   <c r="G3" i="11" s="1"/>
   <c r="J38" i="1"/>
-  <c r="J120" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="E22" i="13"/>
   <c r="J5" i="1"/>
   <c r="E129" i="11" a="1"/>
   <c r="E129" i="11" s="1"/>
   <c r="E128" i="11" a="1"/>
   <c r="E128" i="11" s="1"/>
   <c r="E127" i="11" a="1"/>
   <c r="E127" i="11" s="1"/>
   <c r="D129" i="11" a="1"/>
   <c r="D129" i="11" s="1"/>
   <c r="D128" i="11" a="1"/>
   <c r="D128" i="11" s="1"/>
   <c r="D127" i="11" a="1"/>
   <c r="D127" i="11" s="1"/>
-  <c r="G122" i="11" l="1"/>
-[...3 lines deleted...]
-  <c r="D122" i="11"/>
+  <c r="D122" i="11" l="1"/>
   <c r="D118" i="11"/>
   <c r="D110" i="11"/>
   <c r="D114" i="11"/>
   <c r="G104" i="11"/>
   <c r="G100" i="11"/>
   <c r="G96" i="11"/>
   <c r="D100" i="11"/>
   <c r="D96" i="11"/>
   <c r="G91" i="11"/>
   <c r="G87" i="11"/>
   <c r="G83" i="11"/>
   <c r="D91" i="11"/>
   <c r="D87" i="11"/>
   <c r="D83" i="11"/>
   <c r="D78" i="11"/>
   <c r="D74" i="11"/>
   <c r="D70" i="11"/>
   <c r="D66" i="11"/>
   <c r="G61" i="11"/>
   <c r="G57" i="11"/>
   <c r="G53" i="11"/>
   <c r="D61" i="11"/>
   <c r="D57" i="11"/>
   <c r="D53" i="11"/>
   <c r="G48" i="11"/>
@@ -640,69 +587,64 @@
   <c r="G30" i="11"/>
   <c r="G26" i="11"/>
   <c r="G20" i="11"/>
   <c r="G16" i="11"/>
   <c r="G12" i="11"/>
   <c r="G8" i="11"/>
   <c r="D20" i="11"/>
   <c r="D16" i="11"/>
   <c r="D12" i="11"/>
   <c r="D8" i="11"/>
   <c r="E131" i="1"/>
   <c r="D131" i="1"/>
   <c r="C131" i="1"/>
   <c r="E130" i="1"/>
   <c r="D130" i="1"/>
   <c r="C130" i="1"/>
   <c r="E129" i="1"/>
   <c r="D129" i="1"/>
   <c r="C129" i="1"/>
   <c r="E128" i="1"/>
   <c r="D128" i="1"/>
   <c r="C128" i="1"/>
   <c r="E127" i="1"/>
   <c r="D127" i="1"/>
   <c r="C127" i="1"/>
-  <c r="E126" i="1"/>
-[...1 lines deleted...]
-  <c r="C126" i="1"/>
   <c r="E125" i="1"/>
   <c r="C125" i="1"/>
   <c r="D125" i="1"/>
   <c r="J10" i="1"/>
   <c r="J27" i="1"/>
   <c r="J39" i="1"/>
   <c r="J50" i="1"/>
   <c r="J66" i="1"/>
   <c r="J77" i="1"/>
   <c r="J88" i="1"/>
-  <c r="J100" i="1"/>
   <c r="J116" i="1"/>
   <c r="J36" i="1" l="1"/>
   <c r="J12" i="1"/>
   <c r="J11" i="1"/>
-  <c r="C22" i="13"/>
   <c r="D37" i="11" a="1"/>
   <c r="D37" i="11" s="1"/>
   <c r="D36" i="11" a="1"/>
   <c r="D36" i="11" s="1"/>
   <c r="D35" i="11" a="1"/>
   <c r="D35" i="11" s="1"/>
   <c r="D33" i="11" a="1"/>
   <c r="D33" i="11" s="1"/>
   <c r="D32" i="11" a="1"/>
   <c r="D32" i="11" s="1"/>
   <c r="D31" i="11" a="1"/>
   <c r="D31" i="11" s="1"/>
   <c r="D29" i="11" a="1"/>
   <c r="D29" i="11" s="1"/>
   <c r="D28" i="11" a="1"/>
   <c r="D28" i="11" s="1"/>
   <c r="D27" i="11" a="1"/>
   <c r="D27" i="11" s="1"/>
   <c r="I7" i="13"/>
   <c r="I8" i="13" s="1"/>
   <c r="G7" i="13"/>
   <c r="G8" i="13" s="1"/>
   <c r="E7" i="13"/>
   <c r="E8" i="13" s="1"/>
   <c r="C7" i="13"/>
@@ -734,51 +676,53 @@
   <c r="J61" i="1"/>
   <c r="J60" i="1"/>
   <c r="J59" i="1"/>
   <c r="J58" i="1"/>
   <c r="J57" i="1"/>
   <c r="J56" i="1"/>
   <c r="J31" i="1"/>
   <c r="J37" i="1"/>
   <c r="J35" i="1"/>
   <c r="J34" i="1"/>
   <c r="J33" i="1"/>
   <c r="J32" i="1"/>
   <c r="G95" i="11" l="1"/>
   <c r="G126" i="11"/>
   <c r="J25" i="1"/>
   <c r="J24" i="1"/>
   <c r="J23" i="1"/>
   <c r="J22" i="1"/>
   <c r="J21" i="1"/>
   <c r="J20" i="1"/>
   <c r="J19" i="1"/>
   <c r="J18" i="1"/>
   <c r="J17" i="1"/>
   <c r="J16" i="1"/>
   <c r="J102" i="1"/>
+  <c r="D126" i="1" s="1"/>
   <c r="J103" i="1"/>
+  <c r="E126" i="1" s="1"/>
   <c r="J104" i="1"/>
   <c r="J105" i="1"/>
   <c r="J106" i="1"/>
   <c r="J107" i="1"/>
   <c r="J108" i="1"/>
   <c r="J109" i="1"/>
   <c r="J110" i="1"/>
   <c r="J101" i="1"/>
   <c r="J79" i="1"/>
   <c r="J80" i="1"/>
   <c r="J81" i="1"/>
   <c r="J82" i="1"/>
   <c r="J83" i="1"/>
   <c r="J84" i="1"/>
   <c r="J85" i="1"/>
   <c r="J86" i="1"/>
   <c r="J87" i="1"/>
   <c r="J78" i="1"/>
   <c r="J68" i="1"/>
   <c r="J69" i="1"/>
   <c r="J70" i="1"/>
   <c r="J71" i="1"/>
   <c r="J72" i="1"/>
   <c r="J73" i="1"/>
   <c r="J74" i="1"/>
@@ -786,95 +730,149 @@
   <c r="J76" i="1"/>
   <c r="J67" i="1"/>
   <c r="G65" i="11" s="1"/>
   <c r="J52" i="1"/>
   <c r="J53" i="1"/>
   <c r="J54" i="1"/>
   <c r="J55" i="1"/>
   <c r="J65" i="1"/>
   <c r="J51" i="1"/>
   <c r="J40" i="1"/>
   <c r="J41" i="1"/>
   <c r="J42" i="1"/>
   <c r="J43" i="1"/>
   <c r="J44" i="1"/>
   <c r="J45" i="1"/>
   <c r="J46" i="1"/>
   <c r="J47" i="1"/>
   <c r="J48" i="1"/>
   <c r="J49" i="1"/>
   <c r="J28" i="1"/>
   <c r="J29" i="1"/>
   <c r="J30" i="1"/>
   <c r="J13" i="1"/>
   <c r="J14" i="1"/>
   <c r="J15" i="1"/>
-  <c r="G52" i="11" l="1"/>
-  <c r="J99" i="1"/>
+  <c r="G113" i="11" l="1" a="1"/>
+  <c r="G113" i="11" s="1"/>
+  <c r="G124" i="11" a="1"/>
+  <c r="G124" i="11" s="1"/>
+  <c r="G120" i="11" a="1"/>
+  <c r="G120" i="11" s="1"/>
+  <c r="G112" i="11" a="1"/>
+  <c r="G112" i="11" s="1"/>
+  <c r="G123" i="11" a="1"/>
+  <c r="G123" i="11" s="1"/>
+  <c r="G111" i="11" a="1"/>
+  <c r="G111" i="11" s="1"/>
+  <c r="G125" i="11" a="1"/>
+  <c r="G125" i="11" s="1"/>
+  <c r="G119" i="11" a="1"/>
+  <c r="G119" i="11" s="1"/>
+  <c r="G116" i="11" a="1"/>
+  <c r="G116" i="11" s="1"/>
+  <c r="G117" i="11" a="1"/>
+  <c r="G117" i="11" s="1"/>
+  <c r="G121" i="11" a="1"/>
+  <c r="G121" i="11" s="1"/>
+  <c r="G115" i="11" a="1"/>
+  <c r="G115" i="11" s="1"/>
+  <c r="J100" i="1"/>
+  <c r="J99" i="1" s="1"/>
+  <c r="J120" i="1" s="1"/>
+  <c r="C126" i="1"/>
+  <c r="G52" i="11"/>
   <c r="G2" i="11"/>
   <c r="G7" i="11"/>
   <c r="G82" i="11"/>
-  <c r="G39" i="11" l="1"/>
+  <c r="G114" i="11" l="1"/>
+  <c r="G122" i="11"/>
+  <c r="G110" i="11"/>
+  <c r="G118" i="11"/>
+  <c r="G39" i="11"/>
   <c r="G109" i="11"/>
   <c r="G74" i="11"/>
   <c r="J9" i="1"/>
   <c r="G70" i="11"/>
   <c r="G66" i="11"/>
   <c r="G78" i="11"/>
   <c r="C132" i="1"/>
   <c r="D22" i="13" s="1"/>
   <c r="E132" i="1"/>
   <c r="D132" i="1"/>
   <c r="F22" i="13" s="1"/>
   <c r="G25" i="11"/>
-  <c r="K36" i="1" l="1"/>
+  <c r="E21" i="13" l="1"/>
+  <c r="E19" i="13"/>
+  <c r="E18" i="13"/>
+  <c r="E17" i="13"/>
+  <c r="G21" i="13"/>
+  <c r="G19" i="13"/>
+  <c r="G18" i="13"/>
+  <c r="G17" i="13"/>
+  <c r="K36" i="1"/>
   <c r="G6" i="11"/>
   <c r="D9" i="13"/>
   <c r="H9" i="13"/>
   <c r="H22" i="13"/>
   <c r="F9" i="13"/>
   <c r="C133" i="1"/>
   <c r="G38" i="11"/>
-  <c r="K5" i="1" l="1"/>
+  <c r="I21" i="13" l="1"/>
+  <c r="I19" i="13"/>
+  <c r="I18" i="13"/>
+  <c r="I17" i="13"/>
+  <c r="G20" i="13"/>
+  <c r="G22" i="13" s="1"/>
+  <c r="E20" i="13"/>
+  <c r="E22" i="13" s="1"/>
+  <c r="K5" i="1"/>
   <c r="H6" i="13"/>
   <c r="D6" i="13"/>
   <c r="D5" i="13"/>
   <c r="H5" i="13"/>
   <c r="F6" i="13"/>
   <c r="F5" i="13"/>
   <c r="J26" i="1"/>
-  <c r="D7" i="13" l="1"/>
+  <c r="I20" i="13" l="1"/>
+  <c r="I22" i="13" s="1"/>
+  <c r="D7" i="13"/>
   <c r="D8" i="13" s="1"/>
   <c r="H7" i="13"/>
   <c r="H8" i="13" s="1"/>
   <c r="F7" i="13"/>
   <c r="F8" i="13" s="1"/>
   <c r="G24" i="11"/>
   <c r="G108" i="11" l="1"/>
+  <c r="G130" i="11" s="1"/>
   <c r="B22" i="13"/>
-  <c r="D24" i="13" s="1"/>
-  <c r="H108" i="11" l="1"/>
+  <c r="D24" i="13" l="1"/>
+  <c r="C21" i="13"/>
+  <c r="C18" i="13"/>
+  <c r="C17" i="13"/>
+  <c r="C19" i="13"/>
+  <c r="H108" i="11"/>
   <c r="H114" i="11"/>
   <c r="H113" i="11"/>
   <c r="H111" i="11"/>
   <c r="H112" i="11"/>
   <c r="H24" i="13"/>
   <c r="F24" i="13"/>
   <c r="B9" i="13"/>
   <c r="K93" i="1"/>
   <c r="K23" i="1"/>
   <c r="K100" i="1"/>
   <c r="K29" i="1"/>
   <c r="K104" i="1"/>
   <c r="K75" i="1"/>
   <c r="K17" i="1"/>
   <c r="K94" i="1"/>
   <c r="K56" i="1"/>
   <c r="K25" i="1"/>
   <c r="K73" i="1"/>
   <c r="K40" i="1"/>
   <c r="K92" i="1"/>
   <c r="K12" i="1"/>
   <c r="K66" i="1"/>
   <c r="K28" i="1"/>
   <c r="K37" i="1"/>
   <c r="K10" i="1"/>
@@ -1076,62 +1074,64 @@
   <c r="H77" i="11"/>
   <c r="H79" i="11"/>
   <c r="H80" i="11"/>
   <c r="H82" i="11"/>
   <c r="H83" i="11"/>
   <c r="H85" i="11"/>
   <c r="H86" i="11"/>
   <c r="H88" i="11"/>
   <c r="H91" i="11"/>
   <c r="H94" i="11"/>
   <c r="H6" i="11"/>
   <c r="H10" i="11"/>
   <c r="H14" i="11"/>
   <c r="H18" i="11"/>
   <c r="H22" i="11"/>
   <c r="H124" i="11"/>
   <c r="H73" i="11"/>
   <c r="H96" i="11"/>
   <c r="H98" i="11"/>
   <c r="H101" i="11"/>
   <c r="H104" i="11"/>
   <c r="H106" i="11"/>
   <c r="H110" i="11"/>
   <c r="H116" i="11"/>
   <c r="H38" i="11"/>
-  <c r="B5" i="13" l="1"/>
+  <c r="C20" i="13" l="1"/>
+  <c r="C22" i="13" s="1"/>
+  <c r="B5" i="13"/>
   <c r="F11" i="13"/>
   <c r="H11" i="13"/>
   <c r="D11" i="13"/>
   <c r="B6" i="13"/>
   <c r="B7" i="13" l="1"/>
   <c r="B8" i="13" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="286">
   <si>
     <t>Annex 4 to the Regulations for the Second Call for Project Selection</t>
   </si>
@@ -2065,53 +2065,50 @@
     <t>Small enterprise</t>
   </si>
   <si>
     <t>Medium-sized enterprise</t>
   </si>
   <si>
     <t>Large enterprise</t>
   </si>
   <si>
     <t>Beneficiaries</t>
   </si>
   <si>
     <t>Salary costs</t>
   </si>
   <si>
     <t>hours</t>
   </si>
   <si>
     <t>months</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -2229,90 +2226,96 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFDCB9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2700,51 +2703,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="154">
+  <cellXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
@@ -2822,57 +2825,51 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2890,74 +2887,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2998,236 +2971,269 @@
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="4" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="4" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="1" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
@@ -3609,3568 +3615,3568 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A851F92D-89E7-4D0D-B1E8-EB38E4CDEA6E}">
   <sheetPr filterMode="1">
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:K134"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="I131" sqref="I131"/>
+    <sheetView topLeftCell="A81" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="G128" sqref="G128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="2" width="39.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="34.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="27.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="3" customWidth="1"/>
-    <col min="7" max="7" width="17.44140625" style="44" customWidth="1"/>
+    <col min="7" max="7" width="17.44140625" style="42" customWidth="1"/>
     <col min="8" max="8" width="14.44140625" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.6640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="13" style="7" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" style="8" customWidth="1"/>
     <col min="12" max="12" width="22.6640625" style="2" customWidth="1"/>
     <col min="13" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A1" s="111" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="111"/>
+      <c r="A1" s="143" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
     </row>
     <row r="2" spans="1:11" ht="44.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="124" t="s">
+      <c r="A2" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="124"/>
-[...8 lines deleted...]
-      <c r="K2" s="124"/>
+      <c r="B2" s="134"/>
+      <c r="C2" s="134"/>
+      <c r="D2" s="134"/>
+      <c r="E2" s="134"/>
+      <c r="F2" s="134"/>
+      <c r="G2" s="134"/>
+      <c r="H2" s="134"/>
+      <c r="I2" s="134"/>
+      <c r="J2" s="134"/>
+      <c r="K2" s="134"/>
     </row>
     <row r="3" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="141" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="112" t="s">
+      <c r="B3" s="141" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="112" t="s">
+      <c r="C3" s="141" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="131" t="s">
+      <c r="D3" s="142" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="112" t="s">
+      <c r="E3" s="141" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="112" t="s">
+      <c r="F3" s="141" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="120" t="s">
+      <c r="G3" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="119" t="s">
+      <c r="H3" s="147" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="117" t="s">
+      <c r="I3" s="145" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="115" t="s">
+      <c r="J3" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="115"/>
+      <c r="K3" s="144"/>
     </row>
     <row r="4" spans="1:11" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="112"/>
-[...8 lines deleted...]
-      <c r="J4" s="81" t="s">
+      <c r="A4" s="141"/>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="142"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="148"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="146"/>
+      <c r="J4" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="81" t="s">
+      <c r="K4" s="71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="82" t="s">
+      <c r="A5" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="113" t="s">
+      <c r="B5" s="123" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="114"/>
-[...6 lines deleted...]
-      <c r="J5" s="83">
+      <c r="C5" s="124"/>
+      <c r="D5" s="124"/>
+      <c r="E5" s="124"/>
+      <c r="F5" s="124"/>
+      <c r="G5" s="124"/>
+      <c r="H5" s="124"/>
+      <c r="I5" s="125"/>
+      <c r="J5" s="73">
         <f>SUM(J6:J8)</f>
         <v>0</v>
       </c>
-      <c r="K5" s="84" t="e">
+      <c r="K5" s="74" t="e">
         <f t="shared" ref="K5:K36" si="0">J5*100/$J$120</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="71" t="s">
+      <c r="B6" s="61" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="71"/>
-      <c r="E6" s="88" t="s">
+      <c r="D6" s="61"/>
+      <c r="E6" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="72">
+      <c r="F6" s="62">
         <v>0</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="J6" s="85">
+      <c r="J6" s="75">
         <f>F6</f>
         <v>0</v>
       </c>
-      <c r="K6" s="86" t="e">
+      <c r="K6" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="71" t="s">
+      <c r="B7" s="61" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="71"/>
-      <c r="E7" s="88" t="s">
+      <c r="D7" s="61"/>
+      <c r="E7" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="72">
+      <c r="F7" s="62">
         <v>0</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="J7" s="85">
+      <c r="J7" s="75">
         <f>F7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="86" t="e">
+      <c r="K7" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="71" t="s">
+      <c r="B8" s="61" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="71"/>
-      <c r="E8" s="88" t="s">
+      <c r="D8" s="61"/>
+      <c r="E8" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="72">
+      <c r="F8" s="62">
         <v>0</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="J8" s="85">
+      <c r="J8" s="75">
         <f>F8</f>
         <v>0</v>
       </c>
-      <c r="K8" s="86" t="e">
+      <c r="K8" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="82" t="s">
+      <c r="A9" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="113" t="s">
+      <c r="B9" s="123" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="114"/>
-[...6 lines deleted...]
-      <c r="J9" s="83">
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="125"/>
+      <c r="J9" s="73">
         <f>J10+J27</f>
         <v>0</v>
       </c>
-      <c r="K9" s="84" t="e">
+      <c r="K9" s="74" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="82" t="s">
+      <c r="A10" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="113" t="s">
+      <c r="B10" s="123" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="114"/>
-[...6 lines deleted...]
-      <c r="J10" s="83">
+      <c r="C10" s="124"/>
+      <c r="D10" s="124"/>
+      <c r="E10" s="124"/>
+      <c r="F10" s="124"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="124"/>
+      <c r="I10" s="125"/>
+      <c r="J10" s="73">
         <f>SUM(J11:J25)</f>
         <v>0</v>
       </c>
-      <c r="K10" s="84" t="e">
+      <c r="K10" s="74" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="71" t="s">
+      <c r="B11" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="71"/>
-[...10 lines deleted...]
-      <c r="J11" s="85">
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="62">
+        <v>0</v>
+      </c>
+      <c r="G11" s="63"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="64"/>
+      <c r="J11" s="75">
         <f>F11*G11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="86" t="e">
+      <c r="K11" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="71" t="s">
+      <c r="B12" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="71"/>
-[...10 lines deleted...]
-      <c r="J12" s="85">
+      <c r="C12" s="61"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" s="62">
+        <v>0</v>
+      </c>
+      <c r="G12" s="63"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="75">
         <f>F12*G12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="86" t="e">
+      <c r="K12" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="71" t="s">
+      <c r="B13" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C13" s="71"/>
-[...10 lines deleted...]
-      <c r="J13" s="85">
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="62">
+        <v>0</v>
+      </c>
+      <c r="G13" s="63"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="75">
         <f t="shared" ref="J13:J25" si="1">F13*G13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="86" t="e">
+      <c r="K13" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="71" t="s">
+      <c r="B14" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="71"/>
-[...10 lines deleted...]
-      <c r="J14" s="85">
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" s="62">
+        <v>0</v>
+      </c>
+      <c r="G14" s="63"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K14" s="86" t="e">
+      <c r="K14" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="71" t="s">
+      <c r="B15" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="71"/>
-[...10 lines deleted...]
-      <c r="J15" s="85">
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" s="62">
+        <v>0</v>
+      </c>
+      <c r="G15" s="63"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="64"/>
+      <c r="J15" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K15" s="86" t="e">
+      <c r="K15" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="71" t="s">
+      <c r="B16" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="71"/>
-[...10 lines deleted...]
-      <c r="J16" s="85">
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="62">
+        <v>0</v>
+      </c>
+      <c r="G16" s="63"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K16" s="86" t="e">
+      <c r="K16" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="71" t="s">
+      <c r="B17" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="71"/>
-[...10 lines deleted...]
-      <c r="J17" s="85">
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="62">
+        <v>0</v>
+      </c>
+      <c r="G17" s="63"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K17" s="86" t="e">
+      <c r="K17" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="71" t="s">
+      <c r="B18" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="71"/>
-[...10 lines deleted...]
-      <c r="J18" s="85">
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="62">
+        <v>0</v>
+      </c>
+      <c r="G18" s="63"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K18" s="86" t="e">
+      <c r="K18" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="71" t="s">
+      <c r="B19" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="71"/>
-[...10 lines deleted...]
-      <c r="J19" s="85">
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" s="62">
+        <v>0</v>
+      </c>
+      <c r="G19" s="63"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K19" s="86" t="e">
+      <c r="K19" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="71" t="s">
+      <c r="B20" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C20" s="71"/>
-[...10 lines deleted...]
-      <c r="J20" s="85">
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" s="62">
+        <v>0</v>
+      </c>
+      <c r="G20" s="63"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K20" s="86" t="e">
+      <c r="K20" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="71" t="s">
+      <c r="B21" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C21" s="71"/>
-[...10 lines deleted...]
-      <c r="J21" s="85">
+      <c r="C21" s="61"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" s="62">
+        <v>0</v>
+      </c>
+      <c r="G21" s="63"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="64"/>
+      <c r="J21" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K21" s="86" t="e">
+      <c r="K21" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="71" t="s">
+      <c r="B22" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="71"/>
-[...10 lines deleted...]
-      <c r="J22" s="85">
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" s="62">
+        <v>0</v>
+      </c>
+      <c r="G22" s="63"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K22" s="86" t="e">
+      <c r="K22" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="71" t="s">
+      <c r="B23" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C23" s="71"/>
-[...10 lines deleted...]
-      <c r="J23" s="85">
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" s="62">
+        <v>0</v>
+      </c>
+      <c r="G23" s="63"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K23" s="86" t="e">
+      <c r="K23" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="71" t="s">
+      <c r="B24" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="71"/>
-[...10 lines deleted...]
-      <c r="J24" s="85">
+      <c r="C24" s="61"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" s="62">
+        <v>0</v>
+      </c>
+      <c r="G24" s="63"/>
+      <c r="H24" s="64"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K24" s="86" t="e">
+      <c r="K24" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="71" t="s">
+      <c r="B25" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C25" s="71"/>
-[...10 lines deleted...]
-      <c r="J25" s="85">
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" s="62">
+        <v>0</v>
+      </c>
+      <c r="G25" s="63"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="75">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K25" s="86" t="e">
+      <c r="K25" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="82" t="s">
+      <c r="A26" s="72" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="113" t="s">
+      <c r="B26" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="C26" s="114"/>
-[...6 lines deleted...]
-      <c r="J26" s="83">
+      <c r="C26" s="124"/>
+      <c r="D26" s="124"/>
+      <c r="E26" s="124"/>
+      <c r="F26" s="124"/>
+      <c r="G26" s="124"/>
+      <c r="H26" s="124"/>
+      <c r="I26" s="125"/>
+      <c r="J26" s="73">
         <f>J27</f>
         <v>0</v>
       </c>
-      <c r="K26" s="84" t="e">
+      <c r="K26" s="74" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="89" t="s">
+      <c r="A27" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="113" t="s">
+      <c r="B27" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="C27" s="114"/>
-[...6 lines deleted...]
-      <c r="J27" s="83">
+      <c r="C27" s="124"/>
+      <c r="D27" s="124"/>
+      <c r="E27" s="124"/>
+      <c r="F27" s="124"/>
+      <c r="G27" s="124"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="124"/>
+      <c r="J27" s="73">
         <f>SUM(J28:J37)</f>
         <v>0</v>
       </c>
-      <c r="K27" s="84" t="e">
+      <c r="K27" s="74" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="71" t="s">
+      <c r="B28" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C28" s="71"/>
-[...7 lines deleted...]
-      <c r="G28" s="73"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" s="62">
+        <v>0</v>
+      </c>
+      <c r="G28" s="63"/>
       <c r="H28" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I28" s="74"/>
-      <c r="J28" s="85">
+      <c r="I28" s="64"/>
+      <c r="J28" s="75">
         <f t="shared" ref="J28:J37" si="2">F28*G28</f>
         <v>0</v>
       </c>
-      <c r="K28" s="86" t="e">
+      <c r="K28" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="71" t="s">
+      <c r="B29" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="71"/>
-[...7 lines deleted...]
-      <c r="G29" s="73"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F29" s="62">
+        <v>0</v>
+      </c>
+      <c r="G29" s="63"/>
       <c r="H29" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I29" s="74"/>
-      <c r="J29" s="85">
+      <c r="I29" s="64"/>
+      <c r="J29" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K29" s="86" t="e">
+      <c r="K29" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="71" t="s">
+      <c r="B30" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C30" s="71"/>
-[...7 lines deleted...]
-      <c r="G30" s="73"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="62">
+        <v>0</v>
+      </c>
+      <c r="G30" s="63"/>
       <c r="H30" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I30" s="74"/>
-      <c r="J30" s="85">
+      <c r="I30" s="64"/>
+      <c r="J30" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K30" s="86" t="e">
+      <c r="K30" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="71" t="s">
+      <c r="B31" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C31" s="71"/>
-[...7 lines deleted...]
-      <c r="G31" s="73"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="62">
+        <v>0</v>
+      </c>
+      <c r="G31" s="63"/>
       <c r="H31" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I31" s="74"/>
-      <c r="J31" s="85">
+      <c r="I31" s="64"/>
+      <c r="J31" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K31" s="86" t="e">
+      <c r="K31" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="71" t="s">
+      <c r="B32" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="71"/>
-[...7 lines deleted...]
-      <c r="G32" s="73"/>
+      <c r="C32" s="61"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" s="62">
+        <v>0</v>
+      </c>
+      <c r="G32" s="63"/>
       <c r="H32" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I32" s="74"/>
-      <c r="J32" s="85">
+      <c r="I32" s="64"/>
+      <c r="J32" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K32" s="86" t="e">
+      <c r="K32" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B33" s="71" t="s">
+      <c r="B33" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C33" s="71"/>
-[...7 lines deleted...]
-      <c r="G33" s="73"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="62">
+        <v>0</v>
+      </c>
+      <c r="G33" s="63"/>
       <c r="H33" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I33" s="74"/>
-      <c r="J33" s="85">
+      <c r="I33" s="64"/>
+      <c r="J33" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K33" s="86" t="e">
+      <c r="K33" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="71" t="s">
+      <c r="B34" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C34" s="71"/>
-[...7 lines deleted...]
-      <c r="G34" s="73"/>
+      <c r="C34" s="61"/>
+      <c r="D34" s="61"/>
+      <c r="E34" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" s="62">
+        <v>0</v>
+      </c>
+      <c r="G34" s="63"/>
       <c r="H34" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I34" s="74"/>
-      <c r="J34" s="85">
+      <c r="I34" s="64"/>
+      <c r="J34" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K34" s="86" t="e">
+      <c r="K34" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="71" t="s">
+      <c r="B35" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C35" s="71"/>
-[...7 lines deleted...]
-      <c r="G35" s="73"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F35" s="62">
+        <v>0</v>
+      </c>
+      <c r="G35" s="63"/>
       <c r="H35" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I35" s="74"/>
-      <c r="J35" s="85">
+      <c r="I35" s="64"/>
+      <c r="J35" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K35" s="86" t="e">
+      <c r="K35" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="71" t="s">
+      <c r="B36" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C36" s="71"/>
-[...7 lines deleted...]
-      <c r="G36" s="73"/>
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" s="62">
+        <v>0</v>
+      </c>
+      <c r="G36" s="63"/>
       <c r="H36" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I36" s="74"/>
-      <c r="J36" s="85">
+      <c r="I36" s="64"/>
+      <c r="J36" s="75">
         <f t="shared" ref="J36" si="3">F36*G36</f>
         <v>0</v>
       </c>
-      <c r="K36" s="86" t="e">
+      <c r="K36" s="76" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="71" t="s">
+      <c r="B37" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="C37" s="71"/>
-[...7 lines deleted...]
-      <c r="G37" s="73"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" s="62">
+        <v>0</v>
+      </c>
+      <c r="G37" s="63"/>
       <c r="H37" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I37" s="74"/>
-      <c r="J37" s="85">
+      <c r="I37" s="64"/>
+      <c r="J37" s="75">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K37" s="86" t="e">
+      <c r="K37" s="76" t="e">
         <f t="shared" ref="K37:K68" si="4">J37*100/$J$120</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="82" t="s">
+      <c r="A38" s="72" t="s">
         <v>57</v>
       </c>
-      <c r="B38" s="113" t="s">
+      <c r="B38" s="123" t="s">
         <v>58</v>
       </c>
-      <c r="C38" s="114"/>
-[...6 lines deleted...]
-      <c r="J38" s="83">
+      <c r="C38" s="124"/>
+      <c r="D38" s="124"/>
+      <c r="E38" s="124"/>
+      <c r="F38" s="124"/>
+      <c r="G38" s="124"/>
+      <c r="H38" s="124"/>
+      <c r="I38" s="125"/>
+      <c r="J38" s="73">
         <f>J39+J50+J66</f>
         <v>0</v>
       </c>
-      <c r="K38" s="84" t="e">
+      <c r="K38" s="74" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="82" t="s">
+      <c r="A39" s="72" t="s">
         <v>59</v>
       </c>
-      <c r="B39" s="113" t="s">
+      <c r="B39" s="123" t="s">
         <v>60</v>
       </c>
-      <c r="C39" s="114"/>
-[...6 lines deleted...]
-      <c r="J39" s="83">
+      <c r="C39" s="124"/>
+      <c r="D39" s="124"/>
+      <c r="E39" s="124"/>
+      <c r="F39" s="124"/>
+      <c r="G39" s="124"/>
+      <c r="H39" s="124"/>
+      <c r="I39" s="125"/>
+      <c r="J39" s="73">
         <f>SUM(J40:J49)</f>
         <v>0</v>
       </c>
-      <c r="K39" s="84" t="e">
+      <c r="K39" s="74" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="B40" s="71" t="s">
+      <c r="B40" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C40" s="71"/>
-[...10 lines deleted...]
-      <c r="J40" s="85">
+      <c r="C40" s="61"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" s="62">
+        <v>0</v>
+      </c>
+      <c r="G40" s="63"/>
+      <c r="H40" s="64"/>
+      <c r="I40" s="64"/>
+      <c r="J40" s="75">
         <f t="shared" ref="J40:J49" si="5">F40*G40</f>
         <v>0</v>
       </c>
-      <c r="K40" s="86" t="e">
+      <c r="K40" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B41" s="71" t="s">
+      <c r="B41" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C41" s="71"/>
-[...10 lines deleted...]
-      <c r="J41" s="85">
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F41" s="62">
+        <v>0</v>
+      </c>
+      <c r="G41" s="63"/>
+      <c r="H41" s="64"/>
+      <c r="I41" s="64"/>
+      <c r="J41" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K41" s="86" t="e">
+      <c r="K41" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="B42" s="71" t="s">
+      <c r="B42" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C42" s="71"/>
-[...10 lines deleted...]
-      <c r="J42" s="85">
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" s="62">
+        <v>0</v>
+      </c>
+      <c r="G42" s="63"/>
+      <c r="H42" s="64"/>
+      <c r="I42" s="64"/>
+      <c r="J42" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K42" s="86" t="e">
+      <c r="K42" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B43" s="71" t="s">
+      <c r="B43" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C43" s="71"/>
-[...10 lines deleted...]
-      <c r="J43" s="85">
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F43" s="62">
+        <v>0</v>
+      </c>
+      <c r="G43" s="63"/>
+      <c r="H43" s="64"/>
+      <c r="I43" s="64"/>
+      <c r="J43" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K43" s="86" t="e">
+      <c r="K43" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B44" s="71" t="s">
+      <c r="B44" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C44" s="71"/>
-[...10 lines deleted...]
-      <c r="J44" s="85">
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F44" s="62">
+        <v>0</v>
+      </c>
+      <c r="G44" s="63"/>
+      <c r="H44" s="64"/>
+      <c r="I44" s="64"/>
+      <c r="J44" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K44" s="86" t="e">
+      <c r="K44" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A45" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="B45" s="71" t="s">
+      <c r="B45" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C45" s="71"/>
-[...10 lines deleted...]
-      <c r="J45" s="85">
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45" s="62">
+        <v>0</v>
+      </c>
+      <c r="G45" s="63"/>
+      <c r="H45" s="64"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K45" s="86" t="e">
+      <c r="K45" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="B46" s="71" t="s">
+      <c r="B46" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C46" s="71"/>
-[...10 lines deleted...]
-      <c r="J46" s="85">
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" s="62">
+        <v>0</v>
+      </c>
+      <c r="G46" s="63"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K46" s="86" t="e">
+      <c r="K46" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B47" s="71" t="s">
+      <c r="B47" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C47" s="71"/>
-[...10 lines deleted...]
-      <c r="J47" s="85">
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" s="62">
+        <v>0</v>
+      </c>
+      <c r="G47" s="63"/>
+      <c r="H47" s="64"/>
+      <c r="I47" s="64"/>
+      <c r="J47" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K47" s="86" t="e">
+      <c r="K47" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="B48" s="71" t="s">
+      <c r="B48" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C48" s="71"/>
-[...10 lines deleted...]
-      <c r="J48" s="85">
+      <c r="C48" s="61"/>
+      <c r="D48" s="61"/>
+      <c r="E48" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F48" s="62">
+        <v>0</v>
+      </c>
+      <c r="G48" s="63"/>
+      <c r="H48" s="64"/>
+      <c r="I48" s="64"/>
+      <c r="J48" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K48" s="86" t="e">
+      <c r="K48" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A49" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="B49" s="71" t="s">
+      <c r="B49" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C49" s="71"/>
-[...10 lines deleted...]
-      <c r="J49" s="85">
+      <c r="C49" s="61"/>
+      <c r="D49" s="61"/>
+      <c r="E49" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" s="62">
+        <v>0</v>
+      </c>
+      <c r="G49" s="63"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="75">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K49" s="86" t="e">
+      <c r="K49" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="82" t="s">
+      <c r="A50" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="B50" s="128" t="s">
+      <c r="B50" s="138" t="s">
         <v>73</v>
       </c>
-      <c r="C50" s="129"/>
-[...6 lines deleted...]
-      <c r="J50" s="87">
+      <c r="C50" s="139"/>
+      <c r="D50" s="139"/>
+      <c r="E50" s="139"/>
+      <c r="F50" s="139"/>
+      <c r="G50" s="139"/>
+      <c r="H50" s="139"/>
+      <c r="I50" s="140"/>
+      <c r="J50" s="77">
         <f>SUM(J51:J65)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="84" t="e">
+      <c r="K50" s="74" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A51" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B51" s="71" t="s">
+      <c r="B51" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="71"/>
-[...10 lines deleted...]
-      <c r="J51" s="85">
+      <c r="C51" s="61"/>
+      <c r="D51" s="61"/>
+      <c r="E51" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F51" s="62">
+        <v>0</v>
+      </c>
+      <c r="G51" s="63"/>
+      <c r="H51" s="64"/>
+      <c r="I51" s="64"/>
+      <c r="J51" s="75">
         <f t="shared" ref="J51:J65" si="6">F51*G51</f>
         <v>0</v>
       </c>
-      <c r="K51" s="86" t="e">
+      <c r="K51" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A52" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B52" s="71" t="s">
+      <c r="B52" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C52" s="71"/>
-[...10 lines deleted...]
-      <c r="J52" s="85">
+      <c r="C52" s="61"/>
+      <c r="D52" s="61"/>
+      <c r="E52" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="62">
+        <v>0</v>
+      </c>
+      <c r="G52" s="63"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K52" s="86" t="e">
+      <c r="K52" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A53" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B53" s="71" t="s">
+      <c r="B53" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C53" s="71"/>
-[...10 lines deleted...]
-      <c r="J53" s="85">
+      <c r="C53" s="61"/>
+      <c r="D53" s="61"/>
+      <c r="E53" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="62">
+        <v>0</v>
+      </c>
+      <c r="G53" s="63"/>
+      <c r="H53" s="64"/>
+      <c r="I53" s="64"/>
+      <c r="J53" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K53" s="86" t="e">
+      <c r="K53" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B54" s="71" t="s">
+      <c r="B54" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="71"/>
-[...10 lines deleted...]
-      <c r="J54" s="85">
+      <c r="C54" s="61"/>
+      <c r="D54" s="61"/>
+      <c r="E54" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F54" s="62">
+        <v>0</v>
+      </c>
+      <c r="G54" s="63"/>
+      <c r="H54" s="64"/>
+      <c r="I54" s="64"/>
+      <c r="J54" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K54" s="86" t="e">
+      <c r="K54" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B55" s="71" t="s">
+      <c r="B55" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C55" s="71"/>
-[...10 lines deleted...]
-      <c r="J55" s="85">
+      <c r="C55" s="61"/>
+      <c r="D55" s="61"/>
+      <c r="E55" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F55" s="62">
+        <v>0</v>
+      </c>
+      <c r="G55" s="63"/>
+      <c r="H55" s="64"/>
+      <c r="I55" s="64"/>
+      <c r="J55" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K55" s="86" t="e">
+      <c r="K55" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A56" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B56" s="71" t="s">
+      <c r="B56" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C56" s="71"/>
-[...10 lines deleted...]
-      <c r="J56" s="85">
+      <c r="C56" s="61"/>
+      <c r="D56" s="61"/>
+      <c r="E56" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F56" s="62">
+        <v>0</v>
+      </c>
+      <c r="G56" s="63"/>
+      <c r="H56" s="64"/>
+      <c r="I56" s="64"/>
+      <c r="J56" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K56" s="86" t="e">
+      <c r="K56" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A57" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B57" s="71" t="s">
+      <c r="B57" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C57" s="71"/>
-[...10 lines deleted...]
-      <c r="J57" s="85">
+      <c r="C57" s="61"/>
+      <c r="D57" s="61"/>
+      <c r="E57" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F57" s="62">
+        <v>0</v>
+      </c>
+      <c r="G57" s="63"/>
+      <c r="H57" s="64"/>
+      <c r="I57" s="64"/>
+      <c r="J57" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K57" s="86" t="e">
+      <c r="K57" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A58" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B58" s="71" t="s">
+      <c r="B58" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C58" s="71"/>
-[...10 lines deleted...]
-      <c r="J58" s="85">
+      <c r="C58" s="61"/>
+      <c r="D58" s="61"/>
+      <c r="E58" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F58" s="62">
+        <v>0</v>
+      </c>
+      <c r="G58" s="63"/>
+      <c r="H58" s="64"/>
+      <c r="I58" s="64"/>
+      <c r="J58" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K58" s="86" t="e">
+      <c r="K58" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B59" s="71" t="s">
+      <c r="B59" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C59" s="71"/>
-[...10 lines deleted...]
-      <c r="J59" s="85">
+      <c r="C59" s="61"/>
+      <c r="D59" s="61"/>
+      <c r="E59" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" s="62">
+        <v>0</v>
+      </c>
+      <c r="G59" s="63"/>
+      <c r="H59" s="64"/>
+      <c r="I59" s="64"/>
+      <c r="J59" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K59" s="86" t="e">
+      <c r="K59" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A60" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B60" s="71" t="s">
+      <c r="B60" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="71"/>
-[...10 lines deleted...]
-      <c r="J60" s="85">
+      <c r="C60" s="61"/>
+      <c r="D60" s="61"/>
+      <c r="E60" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F60" s="62">
+        <v>0</v>
+      </c>
+      <c r="G60" s="63"/>
+      <c r="H60" s="64"/>
+      <c r="I60" s="64"/>
+      <c r="J60" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K60" s="86" t="e">
+      <c r="K60" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A61" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B61" s="71" t="s">
+      <c r="B61" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C61" s="71"/>
-[...10 lines deleted...]
-      <c r="J61" s="85">
+      <c r="C61" s="61"/>
+      <c r="D61" s="61"/>
+      <c r="E61" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F61" s="62">
+        <v>0</v>
+      </c>
+      <c r="G61" s="63"/>
+      <c r="H61" s="64"/>
+      <c r="I61" s="64"/>
+      <c r="J61" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K61" s="86" t="e">
+      <c r="K61" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B62" s="71" t="s">
+      <c r="B62" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C62" s="71"/>
-[...10 lines deleted...]
-      <c r="J62" s="85">
+      <c r="C62" s="61"/>
+      <c r="D62" s="61"/>
+      <c r="E62" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F62" s="62">
+        <v>0</v>
+      </c>
+      <c r="G62" s="63"/>
+      <c r="H62" s="64"/>
+      <c r="I62" s="64"/>
+      <c r="J62" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K62" s="86" t="e">
+      <c r="K62" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A63" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="B63" s="71" t="s">
+      <c r="B63" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C63" s="71"/>
-[...10 lines deleted...]
-      <c r="J63" s="85">
+      <c r="C63" s="61"/>
+      <c r="D63" s="61"/>
+      <c r="E63" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F63" s="62">
+        <v>0</v>
+      </c>
+      <c r="G63" s="63"/>
+      <c r="H63" s="64"/>
+      <c r="I63" s="64"/>
+      <c r="J63" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K63" s="86" t="e">
+      <c r="K63" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A64" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="B64" s="71" t="s">
+      <c r="B64" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C64" s="71"/>
-[...10 lines deleted...]
-      <c r="J64" s="85">
+      <c r="C64" s="61"/>
+      <c r="D64" s="61"/>
+      <c r="E64" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F64" s="62">
+        <v>0</v>
+      </c>
+      <c r="G64" s="63"/>
+      <c r="H64" s="64"/>
+      <c r="I64" s="64"/>
+      <c r="J64" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K64" s="86" t="e">
+      <c r="K64" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A65" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="B65" s="71" t="s">
+      <c r="B65" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C65" s="71"/>
-[...10 lines deleted...]
-      <c r="J65" s="85">
+      <c r="C65" s="61"/>
+      <c r="D65" s="61"/>
+      <c r="E65" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F65" s="62">
+        <v>0</v>
+      </c>
+      <c r="G65" s="63"/>
+      <c r="H65" s="64"/>
+      <c r="I65" s="64"/>
+      <c r="J65" s="75">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K65" s="86" t="e">
+      <c r="K65" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="82" t="s">
+      <c r="A66" s="72" t="s">
         <v>89</v>
       </c>
-      <c r="B66" s="113" t="s">
+      <c r="B66" s="123" t="s">
         <v>90</v>
       </c>
-      <c r="C66" s="114"/>
-[...6 lines deleted...]
-      <c r="J66" s="87">
+      <c r="C66" s="124"/>
+      <c r="D66" s="124"/>
+      <c r="E66" s="124"/>
+      <c r="F66" s="124"/>
+      <c r="G66" s="124"/>
+      <c r="H66" s="124"/>
+      <c r="I66" s="125"/>
+      <c r="J66" s="77">
         <f>SUM(J67:J76)</f>
         <v>0</v>
       </c>
-      <c r="K66" s="84" t="e">
+      <c r="K66" s="74" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A67" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="B67" s="71" t="s">
+      <c r="B67" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C67" s="71"/>
-[...10 lines deleted...]
-      <c r="J67" s="85">
+      <c r="C67" s="61"/>
+      <c r="D67" s="61"/>
+      <c r="E67" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F67" s="62">
+        <v>0</v>
+      </c>
+      <c r="G67" s="63"/>
+      <c r="H67" s="64"/>
+      <c r="I67" s="64"/>
+      <c r="J67" s="75">
         <f t="shared" ref="J67:J76" si="7">F67*G67</f>
         <v>0</v>
       </c>
-      <c r="K67" s="86" t="e">
+      <c r="K67" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A68" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="B68" s="71" t="s">
+      <c r="B68" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C68" s="71"/>
-[...10 lines deleted...]
-      <c r="J68" s="85">
+      <c r="C68" s="61"/>
+      <c r="D68" s="61"/>
+      <c r="E68" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F68" s="62">
+        <v>0</v>
+      </c>
+      <c r="G68" s="63"/>
+      <c r="H68" s="64"/>
+      <c r="I68" s="64"/>
+      <c r="J68" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K68" s="86" t="e">
+      <c r="K68" s="76" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A69" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="B69" s="71" t="s">
+      <c r="B69" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C69" s="71"/>
-[...10 lines deleted...]
-      <c r="J69" s="85">
+      <c r="C69" s="61"/>
+      <c r="D69" s="61"/>
+      <c r="E69" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F69" s="62">
+        <v>0</v>
+      </c>
+      <c r="G69" s="63"/>
+      <c r="H69" s="64"/>
+      <c r="I69" s="64"/>
+      <c r="J69" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K69" s="86" t="e">
+      <c r="K69" s="76" t="e">
         <f t="shared" ref="K69:K100" si="8">J69*100/$J$120</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A70" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="B70" s="71" t="s">
+      <c r="B70" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C70" s="71"/>
-[...10 lines deleted...]
-      <c r="J70" s="85">
+      <c r="C70" s="61"/>
+      <c r="D70" s="61"/>
+      <c r="E70" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F70" s="62">
+        <v>0</v>
+      </c>
+      <c r="G70" s="63"/>
+      <c r="H70" s="64"/>
+      <c r="I70" s="64"/>
+      <c r="J70" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K70" s="86" t="e">
+      <c r="K70" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A71" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B71" s="71" t="s">
+      <c r="B71" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C71" s="71"/>
-[...10 lines deleted...]
-      <c r="J71" s="85">
+      <c r="C71" s="61"/>
+      <c r="D71" s="61"/>
+      <c r="E71" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F71" s="62">
+        <v>0</v>
+      </c>
+      <c r="G71" s="63"/>
+      <c r="H71" s="64"/>
+      <c r="I71" s="64"/>
+      <c r="J71" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K71" s="86" t="e">
+      <c r="K71" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A72" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B72" s="71" t="s">
+      <c r="B72" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C72" s="71"/>
-[...10 lines deleted...]
-      <c r="J72" s="85">
+      <c r="C72" s="61"/>
+      <c r="D72" s="61"/>
+      <c r="E72" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F72" s="62">
+        <v>0</v>
+      </c>
+      <c r="G72" s="63"/>
+      <c r="H72" s="64"/>
+      <c r="I72" s="64"/>
+      <c r="J72" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K72" s="86" t="e">
+      <c r="K72" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A73" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="B73" s="71" t="s">
+      <c r="B73" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C73" s="71"/>
-[...10 lines deleted...]
-      <c r="J73" s="85">
+      <c r="C73" s="61"/>
+      <c r="D73" s="61"/>
+      <c r="E73" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F73" s="62">
+        <v>0</v>
+      </c>
+      <c r="G73" s="63"/>
+      <c r="H73" s="64"/>
+      <c r="I73" s="64"/>
+      <c r="J73" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K73" s="86" t="e">
+      <c r="K73" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A74" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="B74" s="71" t="s">
+      <c r="B74" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C74" s="71"/>
-[...10 lines deleted...]
-      <c r="J74" s="85">
+      <c r="C74" s="61"/>
+      <c r="D74" s="61"/>
+      <c r="E74" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F74" s="62">
+        <v>0</v>
+      </c>
+      <c r="G74" s="63"/>
+      <c r="H74" s="64"/>
+      <c r="I74" s="64"/>
+      <c r="J74" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K74" s="86" t="e">
+      <c r="K74" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A75" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="B75" s="71" t="s">
+      <c r="B75" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C75" s="71"/>
-[...10 lines deleted...]
-      <c r="J75" s="85">
+      <c r="C75" s="61"/>
+      <c r="D75" s="61"/>
+      <c r="E75" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75" s="62">
+        <v>0</v>
+      </c>
+      <c r="G75" s="63"/>
+      <c r="H75" s="64"/>
+      <c r="I75" s="64"/>
+      <c r="J75" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K75" s="86" t="e">
+      <c r="K75" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A76" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="B76" s="71" t="s">
+      <c r="B76" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C76" s="71"/>
-[...10 lines deleted...]
-      <c r="J76" s="85">
+      <c r="C76" s="61"/>
+      <c r="D76" s="61"/>
+      <c r="E76" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F76" s="62">
+        <v>0</v>
+      </c>
+      <c r="G76" s="63"/>
+      <c r="H76" s="64"/>
+      <c r="I76" s="64"/>
+      <c r="J76" s="75">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K76" s="86" t="e">
+      <c r="K76" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="82" t="s">
+      <c r="A77" s="72" t="s">
         <v>101</v>
       </c>
-      <c r="B77" s="121" t="s">
+      <c r="B77" s="131" t="s">
         <v>102</v>
       </c>
-      <c r="C77" s="122"/>
-[...6 lines deleted...]
-      <c r="J77" s="83">
+      <c r="C77" s="132"/>
+      <c r="D77" s="132"/>
+      <c r="E77" s="132"/>
+      <c r="F77" s="132"/>
+      <c r="G77" s="132"/>
+      <c r="H77" s="132"/>
+      <c r="I77" s="133"/>
+      <c r="J77" s="73">
         <f>SUM(J78:J87)</f>
         <v>0</v>
       </c>
-      <c r="K77" s="84" t="e">
+      <c r="K77" s="74" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A78" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="B78" s="71" t="s">
+      <c r="B78" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C78" s="71"/>
-[...10 lines deleted...]
-      <c r="J78" s="85">
+      <c r="C78" s="61"/>
+      <c r="D78" s="61"/>
+      <c r="E78" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F78" s="62">
+        <v>0</v>
+      </c>
+      <c r="G78" s="63"/>
+      <c r="H78" s="64"/>
+      <c r="I78" s="64"/>
+      <c r="J78" s="75">
         <f t="shared" ref="J78:J87" si="9">F78*G78</f>
         <v>0</v>
       </c>
-      <c r="K78" s="86" t="e">
+      <c r="K78" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A79" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="B79" s="71" t="s">
+      <c r="B79" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C79" s="71"/>
-[...10 lines deleted...]
-      <c r="J79" s="85">
+      <c r="C79" s="61"/>
+      <c r="D79" s="61"/>
+      <c r="E79" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F79" s="62">
+        <v>0</v>
+      </c>
+      <c r="G79" s="63"/>
+      <c r="H79" s="64"/>
+      <c r="I79" s="64"/>
+      <c r="J79" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K79" s="86" t="e">
+      <c r="K79" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A80" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B80" s="71" t="s">
+      <c r="B80" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C80" s="71"/>
-[...10 lines deleted...]
-      <c r="J80" s="85">
+      <c r="C80" s="61"/>
+      <c r="D80" s="61"/>
+      <c r="E80" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80" s="62">
+        <v>0</v>
+      </c>
+      <c r="G80" s="63"/>
+      <c r="H80" s="64"/>
+      <c r="I80" s="64"/>
+      <c r="J80" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K80" s="86" t="e">
+      <c r="K80" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A81" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B81" s="71" t="s">
+      <c r="B81" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C81" s="71"/>
-[...10 lines deleted...]
-      <c r="J81" s="85">
+      <c r="C81" s="61"/>
+      <c r="D81" s="61"/>
+      <c r="E81" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F81" s="62">
+        <v>0</v>
+      </c>
+      <c r="G81" s="63"/>
+      <c r="H81" s="64"/>
+      <c r="I81" s="64"/>
+      <c r="J81" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K81" s="86" t="e">
+      <c r="K81" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A82" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="B82" s="71" t="s">
+      <c r="B82" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C82" s="71"/>
-[...10 lines deleted...]
-      <c r="J82" s="85">
+      <c r="C82" s="61"/>
+      <c r="D82" s="61"/>
+      <c r="E82" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F82" s="62">
+        <v>0</v>
+      </c>
+      <c r="G82" s="63"/>
+      <c r="H82" s="64"/>
+      <c r="I82" s="64"/>
+      <c r="J82" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K82" s="86" t="e">
+      <c r="K82" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A83" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="B83" s="71" t="s">
+      <c r="B83" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C83" s="71"/>
-[...10 lines deleted...]
-      <c r="J83" s="85">
+      <c r="C83" s="61"/>
+      <c r="D83" s="61"/>
+      <c r="E83" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F83" s="62">
+        <v>0</v>
+      </c>
+      <c r="G83" s="63"/>
+      <c r="H83" s="64"/>
+      <c r="I83" s="64"/>
+      <c r="J83" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K83" s="86" t="e">
+      <c r="K83" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A84" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="B84" s="71" t="s">
+      <c r="B84" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C84" s="71"/>
-[...10 lines deleted...]
-      <c r="J84" s="85">
+      <c r="C84" s="61"/>
+      <c r="D84" s="61"/>
+      <c r="E84" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F84" s="62">
+        <v>0</v>
+      </c>
+      <c r="G84" s="63"/>
+      <c r="H84" s="64"/>
+      <c r="I84" s="64"/>
+      <c r="J84" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K84" s="86" t="e">
+      <c r="K84" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A85" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="B85" s="71" t="s">
+      <c r="B85" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C85" s="71"/>
-[...10 lines deleted...]
-      <c r="J85" s="85">
+      <c r="C85" s="61"/>
+      <c r="D85" s="61"/>
+      <c r="E85" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F85" s="62">
+        <v>0</v>
+      </c>
+      <c r="G85" s="63"/>
+      <c r="H85" s="64"/>
+      <c r="I85" s="64"/>
+      <c r="J85" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K85" s="86" t="e">
+      <c r="K85" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A86" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="B86" s="71" t="s">
+      <c r="B86" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C86" s="71"/>
-[...10 lines deleted...]
-      <c r="J86" s="85">
+      <c r="C86" s="61"/>
+      <c r="D86" s="61"/>
+      <c r="E86" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F86" s="62">
+        <v>0</v>
+      </c>
+      <c r="G86" s="63"/>
+      <c r="H86" s="64"/>
+      <c r="I86" s="64"/>
+      <c r="J86" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K86" s="86" t="e">
+      <c r="K86" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A87" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="B87" s="71" t="s">
+      <c r="B87" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C87" s="71"/>
-[...10 lines deleted...]
-      <c r="J87" s="85">
+      <c r="C87" s="61"/>
+      <c r="D87" s="61"/>
+      <c r="E87" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F87" s="62">
+        <v>0</v>
+      </c>
+      <c r="G87" s="63"/>
+      <c r="H87" s="64"/>
+      <c r="I87" s="64"/>
+      <c r="J87" s="75">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K87" s="86" t="e">
+      <c r="K87" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A88" s="82" t="s">
+      <c r="A88" s="72" t="s">
         <v>113</v>
       </c>
-      <c r="B88" s="121" t="s">
+      <c r="B88" s="131" t="s">
         <v>114</v>
       </c>
-      <c r="C88" s="122"/>
-[...6 lines deleted...]
-      <c r="J88" s="83">
+      <c r="C88" s="132"/>
+      <c r="D88" s="132"/>
+      <c r="E88" s="132"/>
+      <c r="F88" s="132"/>
+      <c r="G88" s="132"/>
+      <c r="H88" s="132"/>
+      <c r="I88" s="133"/>
+      <c r="J88" s="73">
         <f>SUM(J89:J98)</f>
         <v>0</v>
       </c>
-      <c r="K88" s="84" t="e">
+      <c r="K88" s="74" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A89" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="B89" s="71" t="s">
+      <c r="B89" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C89" s="71"/>
-[...10 lines deleted...]
-      <c r="J89" s="85">
+      <c r="C89" s="61"/>
+      <c r="D89" s="65"/>
+      <c r="E89" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F89" s="62">
+        <v>0</v>
+      </c>
+      <c r="G89" s="63"/>
+      <c r="H89" s="64"/>
+      <c r="I89" s="64"/>
+      <c r="J89" s="75">
         <f>F89*G89</f>
         <v>0</v>
       </c>
-      <c r="K89" s="86" t="e">
+      <c r="K89" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A90" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="B90" s="71" t="s">
+      <c r="B90" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C90" s="71"/>
-[...10 lines deleted...]
-      <c r="J90" s="85">
+      <c r="C90" s="61"/>
+      <c r="D90" s="65"/>
+      <c r="E90" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F90" s="62">
+        <v>0</v>
+      </c>
+      <c r="G90" s="63"/>
+      <c r="H90" s="64"/>
+      <c r="I90" s="64"/>
+      <c r="J90" s="75">
         <f t="shared" ref="J90:J98" si="10">F90*G90</f>
         <v>0</v>
       </c>
-      <c r="K90" s="86" t="e">
+      <c r="K90" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A91" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="B91" s="71" t="s">
+      <c r="B91" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C91" s="71"/>
-[...10 lines deleted...]
-      <c r="J91" s="85">
+      <c r="C91" s="61"/>
+      <c r="D91" s="65"/>
+      <c r="E91" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F91" s="62">
+        <v>0</v>
+      </c>
+      <c r="G91" s="63"/>
+      <c r="H91" s="64"/>
+      <c r="I91" s="64"/>
+      <c r="J91" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K91" s="86" t="e">
+      <c r="K91" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A92" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="B92" s="71" t="s">
+      <c r="B92" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C92" s="71"/>
-[...10 lines deleted...]
-      <c r="J92" s="85">
+      <c r="C92" s="61"/>
+      <c r="D92" s="65"/>
+      <c r="E92" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F92" s="62">
+        <v>0</v>
+      </c>
+      <c r="G92" s="63"/>
+      <c r="H92" s="64"/>
+      <c r="I92" s="64"/>
+      <c r="J92" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K92" s="86" t="e">
+      <c r="K92" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A93" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="B93" s="71" t="s">
+      <c r="B93" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C93" s="71"/>
-[...10 lines deleted...]
-      <c r="J93" s="85">
+      <c r="C93" s="61"/>
+      <c r="D93" s="65"/>
+      <c r="E93" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F93" s="62">
+        <v>0</v>
+      </c>
+      <c r="G93" s="63"/>
+      <c r="H93" s="64"/>
+      <c r="I93" s="64"/>
+      <c r="J93" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K93" s="86" t="e">
+      <c r="K93" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A94" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="B94" s="71" t="s">
+      <c r="B94" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C94" s="71"/>
-[...10 lines deleted...]
-      <c r="J94" s="85">
+      <c r="C94" s="61"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F94" s="62">
+        <v>0</v>
+      </c>
+      <c r="G94" s="63"/>
+      <c r="H94" s="64"/>
+      <c r="I94" s="64"/>
+      <c r="J94" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K94" s="86" t="e">
+      <c r="K94" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A95" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="B95" s="71" t="s">
+      <c r="B95" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C95" s="71"/>
-[...10 lines deleted...]
-      <c r="J95" s="85">
+      <c r="C95" s="61"/>
+      <c r="D95" s="65"/>
+      <c r="E95" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F95" s="62">
+        <v>0</v>
+      </c>
+      <c r="G95" s="63"/>
+      <c r="H95" s="64"/>
+      <c r="I95" s="64"/>
+      <c r="J95" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K95" s="86" t="e">
+      <c r="K95" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A96" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="B96" s="71" t="s">
+      <c r="B96" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C96" s="71"/>
-[...10 lines deleted...]
-      <c r="J96" s="85">
+      <c r="C96" s="61"/>
+      <c r="D96" s="65"/>
+      <c r="E96" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F96" s="62">
+        <v>0</v>
+      </c>
+      <c r="G96" s="63"/>
+      <c r="H96" s="64"/>
+      <c r="I96" s="64"/>
+      <c r="J96" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K96" s="86" t="e">
+      <c r="K96" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A97" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="B97" s="71" t="s">
+      <c r="B97" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C97" s="71"/>
-[...10 lines deleted...]
-      <c r="J97" s="85">
+      <c r="C97" s="61"/>
+      <c r="D97" s="65"/>
+      <c r="E97" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F97" s="62">
+        <v>0</v>
+      </c>
+      <c r="G97" s="63"/>
+      <c r="H97" s="64"/>
+      <c r="I97" s="64"/>
+      <c r="J97" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K97" s="86" t="e">
+      <c r="K97" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A98" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="B98" s="71" t="s">
+      <c r="B98" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C98" s="71"/>
-[...10 lines deleted...]
-      <c r="J98" s="85">
+      <c r="C98" s="61"/>
+      <c r="D98" s="65"/>
+      <c r="E98" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F98" s="62">
+        <v>0</v>
+      </c>
+      <c r="G98" s="63"/>
+      <c r="H98" s="64"/>
+      <c r="I98" s="64"/>
+      <c r="J98" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K98" s="86" t="e">
+      <c r="K98" s="76" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A99" s="82" t="s">
+      <c r="A99" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="B99" s="113" t="s">
+      <c r="B99" s="123" t="s">
         <v>126</v>
       </c>
-      <c r="C99" s="114"/>
-[...6 lines deleted...]
-      <c r="J99" s="83">
+      <c r="C99" s="124"/>
+      <c r="D99" s="124"/>
+      <c r="E99" s="124"/>
+      <c r="F99" s="124"/>
+      <c r="G99" s="124"/>
+      <c r="H99" s="124"/>
+      <c r="I99" s="125"/>
+      <c r="J99" s="73">
         <f>J100+J116</f>
         <v>0</v>
       </c>
-      <c r="K99" s="84" t="e">
+      <c r="K99" s="74" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="82" t="s">
+      <c r="A100" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="B100" s="113" t="s">
+      <c r="B100" s="123" t="s">
         <v>128</v>
       </c>
-      <c r="C100" s="114"/>
-[...6 lines deleted...]
-      <c r="J100" s="83">
+      <c r="C100" s="124"/>
+      <c r="D100" s="124"/>
+      <c r="E100" s="124"/>
+      <c r="F100" s="124"/>
+      <c r="G100" s="124"/>
+      <c r="H100" s="124"/>
+      <c r="I100" s="125"/>
+      <c r="J100" s="73">
         <f>SUM(J101:J115)</f>
         <v>0</v>
       </c>
-      <c r="K100" s="84" t="e">
+      <c r="K100" s="74" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A101" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="B101" s="71" t="s">
+      <c r="B101" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C101" s="71"/>
-[...10 lines deleted...]
-      <c r="J101" s="85">
+      <c r="C101" s="61"/>
+      <c r="D101" s="61"/>
+      <c r="E101" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F101" s="62">
+        <v>0</v>
+      </c>
+      <c r="G101" s="63"/>
+      <c r="H101" s="64"/>
+      <c r="I101" s="64"/>
+      <c r="J101" s="75">
         <f t="shared" ref="J101:J115" si="11">F101*G101</f>
         <v>0</v>
       </c>
-      <c r="K101" s="86" t="e">
+      <c r="K101" s="76" t="e">
         <f t="shared" ref="K101:K120" si="12">J101*100/$J$120</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A102" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="B102" s="71" t="s">
+      <c r="B102" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C102" s="71"/>
-[...10 lines deleted...]
-      <c r="J102" s="85">
+      <c r="C102" s="61"/>
+      <c r="D102" s="61"/>
+      <c r="E102" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F102" s="62">
+        <v>0</v>
+      </c>
+      <c r="G102" s="63"/>
+      <c r="H102" s="64"/>
+      <c r="I102" s="64"/>
+      <c r="J102" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K102" s="86" t="e">
+      <c r="K102" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A103" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="B103" s="71" t="s">
+      <c r="B103" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C103" s="71"/>
-[...10 lines deleted...]
-      <c r="J103" s="85">
+      <c r="C103" s="61"/>
+      <c r="D103" s="61"/>
+      <c r="E103" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F103" s="62">
+        <v>0</v>
+      </c>
+      <c r="G103" s="63"/>
+      <c r="H103" s="64"/>
+      <c r="I103" s="64"/>
+      <c r="J103" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K103" s="86" t="e">
+      <c r="K103" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="B104" s="71" t="s">
+      <c r="B104" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C104" s="71"/>
-[...10 lines deleted...]
-      <c r="J104" s="85">
+      <c r="C104" s="61"/>
+      <c r="D104" s="61"/>
+      <c r="E104" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F104" s="62">
+        <v>0</v>
+      </c>
+      <c r="G104" s="63"/>
+      <c r="H104" s="64"/>
+      <c r="I104" s="64"/>
+      <c r="J104" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K104" s="86" t="e">
+      <c r="K104" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="B105" s="71" t="s">
+      <c r="B105" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C105" s="71"/>
-[...10 lines deleted...]
-      <c r="J105" s="85">
+      <c r="C105" s="61"/>
+      <c r="D105" s="61"/>
+      <c r="E105" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F105" s="62">
+        <v>0</v>
+      </c>
+      <c r="G105" s="63"/>
+      <c r="H105" s="64"/>
+      <c r="I105" s="64"/>
+      <c r="J105" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K105" s="86" t="e">
+      <c r="K105" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A106" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="B106" s="71" t="s">
+      <c r="B106" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C106" s="71"/>
-[...10 lines deleted...]
-      <c r="J106" s="85">
+      <c r="C106" s="61"/>
+      <c r="D106" s="61"/>
+      <c r="E106" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F106" s="62">
+        <v>0</v>
+      </c>
+      <c r="G106" s="63"/>
+      <c r="H106" s="64"/>
+      <c r="I106" s="64"/>
+      <c r="J106" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K106" s="86" t="e">
+      <c r="K106" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A107" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="B107" s="71" t="s">
+      <c r="B107" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C107" s="71"/>
-[...10 lines deleted...]
-      <c r="J107" s="85">
+      <c r="C107" s="61"/>
+      <c r="D107" s="61"/>
+      <c r="E107" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F107" s="62">
+        <v>0</v>
+      </c>
+      <c r="G107" s="63"/>
+      <c r="H107" s="64"/>
+      <c r="I107" s="64"/>
+      <c r="J107" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K107" s="86" t="e">
+      <c r="K107" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A108" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="B108" s="71" t="s">
+      <c r="B108" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C108" s="71"/>
-[...10 lines deleted...]
-      <c r="J108" s="85">
+      <c r="C108" s="61"/>
+      <c r="D108" s="61"/>
+      <c r="E108" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F108" s="62">
+        <v>0</v>
+      </c>
+      <c r="G108" s="63"/>
+      <c r="H108" s="64"/>
+      <c r="I108" s="64"/>
+      <c r="J108" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K108" s="86" t="e">
+      <c r="K108" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A109" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="B109" s="71" t="s">
+      <c r="B109" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C109" s="71"/>
-[...10 lines deleted...]
-      <c r="J109" s="85">
+      <c r="C109" s="61"/>
+      <c r="D109" s="61"/>
+      <c r="E109" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F109" s="62">
+        <v>0</v>
+      </c>
+      <c r="G109" s="63"/>
+      <c r="H109" s="64"/>
+      <c r="I109" s="64"/>
+      <c r="J109" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K109" s="86" t="e">
+      <c r="K109" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A110" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="B110" s="71" t="s">
+      <c r="B110" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C110" s="71"/>
-[...10 lines deleted...]
-      <c r="J110" s="85">
+      <c r="C110" s="61"/>
+      <c r="D110" s="61"/>
+      <c r="E110" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F110" s="62">
+        <v>0</v>
+      </c>
+      <c r="G110" s="63"/>
+      <c r="H110" s="64"/>
+      <c r="I110" s="64"/>
+      <c r="J110" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K110" s="86" t="e">
+      <c r="K110" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A111" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B111" s="71" t="s">
+      <c r="B111" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C111" s="71"/>
-[...10 lines deleted...]
-      <c r="J111" s="85">
+      <c r="C111" s="61"/>
+      <c r="D111" s="61"/>
+      <c r="E111" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F111" s="62">
+        <v>0</v>
+      </c>
+      <c r="G111" s="63"/>
+      <c r="H111" s="64"/>
+      <c r="I111" s="64"/>
+      <c r="J111" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K111" s="86" t="e">
+      <c r="K111" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A112" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="B112" s="71" t="s">
+      <c r="B112" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C112" s="71"/>
-[...10 lines deleted...]
-      <c r="J112" s="85">
+      <c r="C112" s="61"/>
+      <c r="D112" s="61"/>
+      <c r="E112" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F112" s="62">
+        <v>0</v>
+      </c>
+      <c r="G112" s="63"/>
+      <c r="H112" s="64"/>
+      <c r="I112" s="64"/>
+      <c r="J112" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K112" s="86" t="e">
+      <c r="K112" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A113" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="B113" s="71" t="s">
+      <c r="B113" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C113" s="71"/>
-[...10 lines deleted...]
-      <c r="J113" s="85">
+      <c r="C113" s="61"/>
+      <c r="D113" s="61"/>
+      <c r="E113" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F113" s="62">
+        <v>0</v>
+      </c>
+      <c r="G113" s="63"/>
+      <c r="H113" s="64"/>
+      <c r="I113" s="64"/>
+      <c r="J113" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K113" s="86" t="e">
+      <c r="K113" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A114" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="B114" s="71" t="s">
+      <c r="B114" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C114" s="71"/>
-[...10 lines deleted...]
-      <c r="J114" s="85">
+      <c r="C114" s="61"/>
+      <c r="D114" s="61"/>
+      <c r="E114" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F114" s="62">
+        <v>0</v>
+      </c>
+      <c r="G114" s="63"/>
+      <c r="H114" s="64"/>
+      <c r="I114" s="64"/>
+      <c r="J114" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K114" s="86" t="e">
+      <c r="K114" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A115" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="B115" s="71" t="s">
+      <c r="B115" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C115" s="71"/>
-[...10 lines deleted...]
-      <c r="J115" s="85">
+      <c r="C115" s="61"/>
+      <c r="D115" s="61"/>
+      <c r="E115" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F115" s="62">
+        <v>0</v>
+      </c>
+      <c r="G115" s="63"/>
+      <c r="H115" s="64"/>
+      <c r="I115" s="64"/>
+      <c r="J115" s="75">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K115" s="86" t="e">
+      <c r="K115" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A116" s="82" t="s">
+      <c r="A116" s="72" t="s">
         <v>144</v>
       </c>
-      <c r="B116" s="113" t="s">
+      <c r="B116" s="123" t="s">
         <v>145</v>
       </c>
-      <c r="C116" s="114"/>
-[...6 lines deleted...]
-      <c r="J116" s="83">
+      <c r="C116" s="124"/>
+      <c r="D116" s="124"/>
+      <c r="E116" s="124"/>
+      <c r="F116" s="124"/>
+      <c r="G116" s="124"/>
+      <c r="H116" s="124"/>
+      <c r="I116" s="125"/>
+      <c r="J116" s="73">
         <f>SUM(J117:J119)</f>
         <v>0</v>
       </c>
-      <c r="K116" s="84" t="e">
+      <c r="K116" s="74" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A117" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="B117" s="71" t="s">
+      <c r="B117" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C117" s="88" t="s">
+      <c r="C117" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="D117" s="71"/>
-[...9 lines deleted...]
-      <c r="J117" s="85">
+      <c r="D117" s="61"/>
+      <c r="E117" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F117" s="62">
+        <v>0</v>
+      </c>
+      <c r="G117" s="63"/>
+      <c r="H117" s="64"/>
+      <c r="I117" s="64"/>
+      <c r="J117" s="75">
         <f>F117*G117</f>
         <v>0</v>
       </c>
-      <c r="K117" s="86" t="e">
+      <c r="K117" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A118" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="B118" s="71" t="s">
+      <c r="B118" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C118" s="88" t="s">
+      <c r="C118" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="D118" s="71"/>
-[...9 lines deleted...]
-      <c r="J118" s="85">
+      <c r="D118" s="61"/>
+      <c r="E118" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F118" s="62">
+        <v>0</v>
+      </c>
+      <c r="G118" s="63"/>
+      <c r="H118" s="64"/>
+      <c r="I118" s="64"/>
+      <c r="J118" s="75">
         <f t="shared" ref="J118:J119" si="13">F118*G118</f>
         <v>0</v>
       </c>
-      <c r="K118" s="86" t="e">
+      <c r="K118" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A119" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="B119" s="71" t="s">
+      <c r="B119" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C119" s="88" t="s">
+      <c r="C119" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="D119" s="71"/>
-[...9 lines deleted...]
-      <c r="J119" s="85">
+      <c r="D119" s="61"/>
+      <c r="E119" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="F119" s="62">
+        <v>0</v>
+      </c>
+      <c r="G119" s="63"/>
+      <c r="H119" s="64"/>
+      <c r="I119" s="64"/>
+      <c r="J119" s="75">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="K119" s="86" t="e">
+      <c r="K119" s="76" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A120" s="125" t="s">
+      <c r="A120" s="135" t="s">
         <v>149</v>
       </c>
-      <c r="B120" s="126"/>
-[...7 lines deleted...]
-      <c r="J120" s="83">
+      <c r="B120" s="136"/>
+      <c r="C120" s="136"/>
+      <c r="D120" s="136"/>
+      <c r="E120" s="136"/>
+      <c r="F120" s="136"/>
+      <c r="G120" s="136"/>
+      <c r="H120" s="136"/>
+      <c r="I120" s="137"/>
+      <c r="J120" s="111">
         <f>J5+J9+J38+J77+J88+J99</f>
         <v>0</v>
       </c>
-      <c r="K120" s="84" t="e">
+      <c r="K120" s="74" t="e">
         <f t="shared" si="12"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A121" s="137"/>
-[...9 lines deleted...]
-      <c r="K121" s="137"/>
+      <c r="A121" s="130"/>
+      <c r="B121" s="130"/>
+      <c r="C121" s="130"/>
+      <c r="D121" s="130"/>
+      <c r="E121" s="130"/>
+      <c r="F121" s="130"/>
+      <c r="G121" s="130"/>
+      <c r="H121" s="130"/>
+      <c r="I121" s="130"/>
+      <c r="J121" s="130"/>
+      <c r="K121" s="130"/>
     </row>
     <row r="122" spans="1:11" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A122" s="5"/>
       <c r="B122" s="5"/>
       <c r="C122" s="5"/>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
-      <c r="G122" s="43"/>
-[...1 lines deleted...]
-      <c r="I122" s="43"/>
+      <c r="G122" s="41"/>
+      <c r="H122" s="41"/>
+      <c r="I122" s="41"/>
       <c r="J122" s="5"/>
       <c r="K122" s="5"/>
     </row>
     <row r="123" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="6"/>
-      <c r="B123" s="133"/>
-      <c r="C123" s="135" t="s">
+      <c r="B123" s="126"/>
+      <c r="C123" s="128" t="s">
         <v>11</v>
       </c>
-      <c r="D123" s="135"/>
-      <c r="E123" s="136"/>
+      <c r="D123" s="128"/>
+      <c r="E123" s="129"/>
       <c r="F123" s="2"/>
       <c r="G123" s="2"/>
       <c r="H123" s="2"/>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
     </row>
     <row r="124" spans="1:11" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="6"/>
-      <c r="B124" s="134"/>
-      <c r="C124" s="91" t="s">
+      <c r="B124" s="127"/>
+      <c r="C124" s="81" t="s">
         <v>150</v>
       </c>
-      <c r="D124" s="91" t="s">
+      <c r="D124" s="81" t="s">
         <v>151</v>
       </c>
-      <c r="E124" s="102" t="s">
+      <c r="E124" s="88" t="s">
         <v>152</v>
       </c>
       <c r="F124" s="2"/>
       <c r="G124" s="2"/>
       <c r="H124" s="2"/>
       <c r="I124" s="2"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
     </row>
     <row r="125" spans="1:11" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="6"/>
-      <c r="B125" s="103" t="s">
+      <c r="B125" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="C125" s="92">
+      <c r="C125" s="82">
         <f>SUMIFS(J6:J8, D6:D8, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D125" s="92">
+      <c r="D125" s="82">
         <f>SUMIFS(J6:J8, D6:D8, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E125" s="104">
+      <c r="E125" s="90">
         <f>SUMIFS(J6:J8, D6:D8, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
     </row>
     <row r="126" spans="1:11" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="6"/>
-      <c r="B126" s="105" t="s">
+      <c r="B126" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="C126" s="92">
+      <c r="C126" s="82">
         <f>SUMIFS(J11:J25, C11:C25, "Techno-economic feasibility study", D11:D25, "Project applicant") + SUMIFS(J67:J76, C67:C76, "Techno-economic feasibility study", D67:D76, "Project applicant") + SUMIFS(J78:J87, C78:C87, "Techno-economic feasibility study", D78:D87, "Project applicant") + SUMIFS(J89:J98, C89:C98, "Techno-economic feasibility study", D89:D98, "Project applicant") + SUMIFS(J101:J115, C101:C115, "Techno-economic feasibility study", D101:D115, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D126" s="92">
+      <c r="D126" s="82">
         <f>SUMIFS(J11:J25, C11:C25, "Techno-economic feasibility study", D11:D25, "Cooperation partner No.1") + SUMIFS(J67:J76, C67:C76, "Techno-economic feasibility study", D67:D76, "Cooperation partner No.1") + SUMIFS(J78:J87, C78:C87, "Techno-economic feasibility study", D78:D87, "Cooperation partner No.1") + SUMIFS(J89:J98, C89:C98, "Techno-economic feasibility study", D89:D98, "Cooperation partner No.1") + SUMIFS(J101:J115, C101:C115, "Techno-economic feasibility study", D101:D115, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E126" s="104">
+      <c r="E126" s="90">
         <f>SUMIFS(J11:J25, C11:C25, "Techno-economic feasibility study", D11:D25, "Cooperation partner No.2") + SUMIFS(J67:J76, C67:C76, "Techno-economic feasibility study", D67:D76, "Cooperation partner No.2") + SUMIFS(J78:J87, C78:C87, "Techno-economic feasibility study", D78:D87, "Cooperation partner No.2") + SUMIFS(J89:J98, C89:C98, "Techno-economic feasibility study", D89:D98, "Cooperation partner No.2") + SUMIFS(J101:J115, C101:C115, "Techno-economic feasibility study", D101:D115, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F126" s="2"/>
       <c r="G126" s="2"/>
       <c r="H126" s="2"/>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
     </row>
     <row r="127" spans="1:11" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="6"/>
-      <c r="B127" s="105" t="s">
+      <c r="B127" s="91" t="s">
         <v>154</v>
       </c>
-      <c r="C127" s="92">
+      <c r="C127" s="82">
         <f>SUMIFS(J11:J25, C11:C25, "Fundamental research", D11:D25, "Project applicant") + SUMIFS(J28:J37, C28:C37, "Fundamental research", D28:D37, "Project applicant") + SUMIFS(J40:J49, C40:C49,"Fundamental research", D40:D49, "Project applicant") + SUMIFS(J51:J65, C51:C65, "Fundamental research", D51:D65, "Project applicant") + SUMIFS(J67:J76, C67:C76, "Fundamental research", D67:D76, "Project applicant") + SUMIFS(J78:J87, C78:C87, "Fundamental research", D78:D87, "Project applicant") + SUMIFS(J89:J98, C89:C98, "Fundamental research", D89:D98, "Project applicant") + SUMIFS(J101:J115, C101:C115, "Fundamental research", D101:D115, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D127" s="92">
+      <c r="D127" s="82">
         <f>SUMIFS(J11:J25, C11:C25, "Fundamental research", D11:D25, "Cooperation partner No.1") + SUMIFS(J28:J37, C28:C37, "Fundamental research", D28:D37, "Cooperation partner No.1") + SUMIFS(J40:J49, C40:C49, "Fundamental research", D40:D49, "Cooperation partner No.1") + SUMIFS(J51:J65, C51:C65, "Fundamental research", D51:D65, "Cooperation partner No.1") + SUMIFS(J67:J76, C67:C76, "Fundamental research", D67:D76, "Cooperation partner No.1") + SUMIFS(J78:J87, C78:C87, "Fundamental research", D78:D87, "Cooperation partner No.1") + SUMIFS(J89:J98, C89:C98, "Fundamental research", D89:D98, "Cooperation partner No.1") + SUMIFS(J101:J115, C101:C115, "Fundamental research", D101:D115, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E127" s="104">
+      <c r="E127" s="90">
         <f>SUMIFS(J11:J25, C11:C25, "Fundamental research", D11:D25, "Cooperation partner No.2") + SUMIFS(J28:J37, C28:C37, "Fundamental research", D28:D37, "Cooperation partner No.2") + SUMIFS(J40:J49, C40:C49, "Fundamental research", D40:D49, "Cooperation partner No.2") + SUMIFS(J51:J65, C51:C65, "Fundamental research", D51:D65, "Cooperation partner No.2") + SUMIFS(J67:J76, C67:C76, "Fundamental research", D67:D76, "Cooperation partner No.2") + SUMIFS(J78:J87, C78:C87, "Fundamental research", D78:D87, "Cooperation partner No.2") + SUMIFS(J89:J98, C89:C98, "Fundamental research", D89:D98, "Cooperation partner No.2") + SUMIFS(J101:J115, C101:C115, "Fundamental research", D101:D115, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F127" s="2"/>
       <c r="G127" s="2"/>
       <c r="H127" s="2"/>
       <c r="I127" s="2"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
     </row>
     <row r="128" spans="1:11" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B128" s="106" t="s">
+      <c r="B128" s="92" t="s">
         <v>155</v>
       </c>
-      <c r="C128" s="93">
+      <c r="C128" s="83">
         <f>SUMIFS(J11:J25, C11:C25, "Industrial research", D11:D25, "Project applicant") + SUMIFS(J28:J37, C28:C37, "Industrial research", D28:D37, "Project applicant") + SUMIFS(J40:J49, C40:C49, "Industrial research", D40:D49, "Project applicant") + SUMIFS(J51:J65, C51:C65, "Industrial research", D51:D65, "Project applicant") + SUMIFS(J67:J76, C67:C76, "Industrial research", D67:D76, "Project applicant") + SUMIFS(J78:J87, C78:C87, "Industrial research", D78:D87, "Project applicant") + SUMIFS(J89:J98, C89:C98, "Industrial research", D89:D98, "Project applicant") + SUMIFS(J101:J115, C101:C115, "Industrial research", D101:D115, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D128" s="93">
+      <c r="D128" s="83">
         <f>SUMIFS(J11:J25, C11:C25, "Industrial research", D11:D25, "Cooperation partner No.1") + SUMIFS(J28:J37, C28:C37, "Industrial research", D28:D37, "Cooperation partner No.1") + SUMIFS(J40:J49, C40:C49, "Industrial research", D40:D49, "Cooperation partner No.1") + SUMIFS(J51:J65, C51:C65, "Industrial research", D51:D65, "Cooperation partner No.1") + SUMIFS(J67:J76, C67:C76, "Industrial research", D67:D76, "Cooperation partner No.1") + SUMIFS(J78:J87, C78:C87, "Industrial research", D78:D87, "Cooperation partner No.1") + SUMIFS(J89:J98, C89:C98, "Industrial research", D89:D98, "Cooperation partner No.1") + SUMIFS(J101:J115, C101:C115, "Industrial research", D101:D115, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E128" s="107">
+      <c r="E128" s="93">
         <f>SUMIFS(J11:J25, C11:C25, "Industrial research", D11:D25, "Cooperation partner No.2") + SUMIFS(J28:J37, C28:C37, "Industrial research", D28:D37, "Cooperation partner No.2") + SUMIFS(J40:J49, C40:C49, "Industrial research", D40:D49, "Cooperation partner No.2") + SUMIFS(J51:J65, C51:C65, "Industrial research", D51:D65, "Cooperation partner No.2") + SUMIFS(J67:J76, C67:C76, "Industrial research", D67:D76, "Cooperation partner No.2") + SUMIFS(J78:J87, C78:C87, "Industrial research", D78:D87, "Cooperation partner No.2") + SUMIFS(J89:J98, C89:C98, "Industrial research", D89:D98, "Cooperation partner No.2") + SUMIFS(J101:J115, C101:C115, "Industrial research", D101:D115, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F128" s="2"/>
       <c r="G128" s="2"/>
       <c r="H128" s="2"/>
       <c r="I128" s="2"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
     </row>
     <row r="129" spans="1:11" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B129" s="106" t="s">
+      <c r="B129" s="92" t="s">
         <v>156</v>
       </c>
-      <c r="C129" s="93">
+      <c r="C129" s="83">
         <f>SUMIFS(J11:J25, C11:C25, "Experimental development", D11:D25, "Project applicant") + SUMIFS(J28:J37, C28:C37, "Experimental development", D28:D37, "Project applicant") + SUMIFS(J40:J49, C40:C49, "Experimental development", D40:D49, "Project applicant") + SUMIFS(J51:J65, C51:C65, "Experimental development", D51:D65, "Project applicant") + SUMIFS(J67:J76, C67:C76, "Experimental development", D67:D76, "Project applicant") + SUMIFS(J78:J87, C78:C87, "Experimental development", D78:D87, "Project applicant") + SUMIFS(J89:J98, C89:C98, "Experimental development", D89:D98, "Project applicant") + SUMIFS(J101:J115, C101:C115, "Experimental development", D101:D115, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D129" s="93">
+      <c r="D129" s="83">
         <f>SUMIFS(J11:J25, C11:C25, "Experimental development", D11:D25, "Cooperation partner No.1") + SUMIFS(J28:J37, C28:C37, "Experimental development", D28:D37, "Cooperation partner No.1") + SUMIFS(J40:J49, C40:C49, "Experimental development", D40:D49, "Cooperation partner No.1") + SUMIFS(J51:J65, C51:C65, "Experimental development", D51:D65, "Cooperation partner No.1") + SUMIFS(J67:J76, C67:C76, "Experimental development", D67:D76, "Cooperation partner No.1") + SUMIFS(J78:J87, C78:C87, "Experimental development", D78:D87, "Cooperation partner No.1") + SUMIFS(J89:J98, C89:C98, "Experimental development", D89:D98, "Cooperation partner No.1") + SUMIFS(J101:J115, C101:C115, "Experimental development", D101:D115, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E129" s="107">
+      <c r="E129" s="93">
         <f>SUMIFS(J11:J25, C11:C25, "Experimental development", D11:D25, "Cooperation partner No.2") + SUMIFS(J28:J37, C28:C37, "Experimental development", D28:D37, "Cooperation partner No.2") + SUMIFS(J40:J49, C40:C49, "Experimental development", D40:D49, "Cooperation partner No.2") + SUMIFS(J51:J65, C51:C65, "Experimental development", D51:D65, "Cooperation partner No.2") + SUMIFS(J67:J76, C67:C76, "Experimental development", D67:D76, "Cooperation partner No.2") + SUMIFS(J78:J87, C78:C87, "Experimental development", D78:D87, "Cooperation partner No.2") + SUMIFS(J89:J98, C89:C98, "Experimental development", D89:D98, "Cooperation partner No.2") + SUMIFS(J101:J115, C101:C115, "Experimental development", D101:D115, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F129" s="2"/>
       <c r="G129" s="2"/>
       <c r="H129" s="2"/>
       <c r="I129" s="2"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
     </row>
     <row r="130" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B130" s="106" t="s">
+      <c r="B130" s="92" t="s">
         <v>157</v>
       </c>
-      <c r="C130" s="93">
+      <c r="C130" s="83">
         <f>SUMIFS(J11:J25, C11:C25, "Acquisition, validation and protection of technology rights", D11:D25, "Project applicant") + SUMIFS(J28:J37, C28:C37, "Acquisition, validation and protection of technology rights", D28:D37, "Project applicant") + SUMIFS(J67:J76, C67:C76, "Acquisition, validation and protection of technology rights", D67:D76, "Project applicant") + SUMIFS(J101:J115, C101:C115, "Acquisition, validation and protection of technology rights", D101:D115, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D130" s="93">
+      <c r="D130" s="83">
         <f>SUMIFS(J11:J25, C11:C25, "Acquisition, validation and protection of technology rights", D11:D25, "Cooperation partner No.1") + SUMIFS(J28:J37, C28:C37, "Acquisition, validation and protection of technology rights", D28:D37, "Cooperation partner No.1") + SUMIFS(J67:J76, C67:C76, "Acquisition, validation and protection of technology rights", D67:D76, "Cooperation partner No.1") + SUMIFS(J101:J115, C101:C115, "Acquisition, validation and protection of technology rights", D101:D115, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E130" s="107">
+      <c r="E130" s="93">
         <f>SUMIFS(J11:J25, C11:C25, "Acquisition, validation and protection of technology rights", D11:D25, "Cooperation partner No.2") + SUMIFS(J28:J37, C28:C37, "Acquisition, validation and protection of technology rights", D28:D37, "Cooperation partner No.2") + SUMIFS(J67:J76, C67:C76, "Acquisition, validation and protection of technology rights", D67:D76, "Cooperation partner No.2") + SUMIFS(J101:J115, C101:C115, "Acquisition, validation and protection of technology rights", D101:D115, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F130" s="2"/>
       <c r="G130" s="2"/>
       <c r="H130" s="2"/>
       <c r="I130" s="2"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
     </row>
     <row r="131" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A131" s="33"/>
-      <c r="B131" s="108" t="s">
+      <c r="B131" s="94" t="s">
         <v>145</v>
       </c>
-      <c r="C131" s="109">
+      <c r="C131" s="95">
         <f>SUMIFS(J117:J119, D117:D119, "Project applicant")</f>
         <v>0</v>
       </c>
-      <c r="D131" s="109">
+      <c r="D131" s="95">
         <f>SUMIFS(J117:J119, D117:D119, "Cooperation partner No.1")</f>
         <v>0</v>
       </c>
-      <c r="E131" s="110">
+      <c r="E131" s="96">
         <f>SUMIFS(J117:J119, D117:D119, "Cooperation partner No.2")</f>
         <v>0</v>
       </c>
       <c r="F131" s="2"/>
       <c r="G131" s="2"/>
       <c r="H131" s="2"/>
       <c r="I131" s="2"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
     </row>
     <row r="132" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="94" t="s">
+      <c r="B132" s="84" t="s">
         <v>149</v>
       </c>
-      <c r="C132" s="95">
+      <c r="C132" s="85">
         <f>C125+C126+C127+C128+C129+C130+C131</f>
         <v>0</v>
       </c>
-      <c r="D132" s="95">
+      <c r="D132" s="85">
         <f>D125+D126+D127+D128+D129+D130+D131</f>
         <v>0</v>
       </c>
-      <c r="E132" s="95">
+      <c r="E132" s="85">
         <f>E125+E126+E127+E128+E129+E130+E131</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B133" s="94" t="s">
+      <c r="B133" s="84" t="s">
         <v>149</v>
       </c>
-      <c r="C133" s="132">
+      <c r="C133" s="122">
         <f>C132+D132+E132</f>
         <v>0</v>
       </c>
-      <c r="D133" s="132"/>
-      <c r="E133" s="132"/>
+      <c r="D133" s="122"/>
+      <c r="E133" s="122"/>
     </row>
     <row r="134" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B134" s="38"/>
-      <c r="D134" s="45"/>
+      <c r="D134" s="43"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="oAVg8HCY6Wnq7liuvo3JVVj+7C+J0lxu2LEYBqXXI/PN3tDeXfC7/BLCFi/5tPEF7Dgp8XoiroRCPIBCGL1zWQ==" saltValue="6kYlAaixan5EDghYuRF7jQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kLKqSpCS+DqkP2VbUFMDA9LqO1Akqb78Z/nvqCOlCySxlLUNq8cx9NOaRMlbUQ29nKzZ/imSfRVIXNLPWO9kfw==" saltValue="r/EvRnpShshxX1pcrpnuaw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <autoFilter ref="A4:K121" xr:uid="{A851F92D-89E7-4D0D-B1E8-EB38E4CDEA6E}">
     <filterColumn colId="3">
       <filters blank="1"/>
     </filterColumn>
   </autoFilter>
   <dataConsolidate/>
   <mergeCells count="31">
-    <mergeCell ref="C133:E133"/>
-[...5 lines deleted...]
-    <mergeCell ref="A121:K121"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B10:I10"/>
+    <mergeCell ref="B9:I9"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="G3:G4"/>
     <mergeCell ref="B88:I88"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A120:I120"/>
     <mergeCell ref="B26:I26"/>
     <mergeCell ref="B77:I77"/>
     <mergeCell ref="B66:I66"/>
     <mergeCell ref="B50:I50"/>
     <mergeCell ref="B38:I38"/>
     <mergeCell ref="B39:I39"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="A1:K1"/>
-[...10 lines deleted...]
-    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="C133:E133"/>
+    <mergeCell ref="B116:I116"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="B99:I99"/>
+    <mergeCell ref="B100:I100"/>
+    <mergeCell ref="C123:E123"/>
+    <mergeCell ref="A121:K121"/>
   </mergeCells>
   <conditionalFormatting sqref="K5">
     <cfRule type="cellIs" dxfId="4" priority="1" operator="greaterThan">
       <formula>25</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="3" priority="4" operator="greaterThan">
       <formula>25</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K50">
     <cfRule type="cellIs" dxfId="2" priority="9" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="10" operator="greaterThan">
       <formula>"0.3"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K88">
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>5</formula>
     </cfRule>
     <cfRule type="cellIs" priority="6" operator="greaterThan">
       <formula>0.05</formula>
     </cfRule>
     <cfRule type="cellIs" priority="7" operator="greaterThan">
@@ -7232,5753 +7238,5753 @@
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2020A37B-9C94-4000-B7F9-2C34EDA9A03F}">
   <sheetPr>
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
       <selection activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.6640625" customWidth="1"/>
     <col min="2" max="2" width="32.33203125" customWidth="1"/>
     <col min="3" max="4" width="26.5546875" customWidth="1"/>
     <col min="5" max="10" width="26.6640625" customWidth="1"/>
     <col min="11" max="11" width="26.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="138" t="s">
+      <c r="A1" s="149" t="s">
         <v>158</v>
       </c>
-      <c r="B1" s="139"/>
-[...8 lines deleted...]
-      <c r="K1" s="140"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="151"/>
     </row>
     <row r="2" spans="1:11" ht="85.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="D2" s="47" t="s">
+      <c r="D2" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="E2" s="47" t="s">
+      <c r="E2" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="G2" s="49" t="s">
+      <c r="G2" s="47" t="s">
         <v>163</v>
       </c>
-      <c r="H2" s="47" t="s">
+      <c r="H2" s="45" t="s">
         <v>164</v>
       </c>
-      <c r="I2" s="47" t="s">
+      <c r="I2" s="45" t="s">
         <v>165</v>
       </c>
-      <c r="J2" s="47" t="s">
+      <c r="J2" s="45" t="s">
         <v>166</v>
       </c>
-      <c r="K2" s="47" t="s">
+      <c r="K2" s="45" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="66" t="s">
         <v>168</v>
       </c>
-      <c r="B3" s="76" t="s">
+      <c r="B3" s="66" t="s">
         <v>168</v>
       </c>
-      <c r="C3" s="76"/>
-[...7 lines deleted...]
-      <c r="K3" s="76"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A4" s="76"/>
-[...9 lines deleted...]
-      <c r="K4" s="76"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A5" s="76"/>
-[...9 lines deleted...]
-      <c r="K5" s="76"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="76"/>
-[...9 lines deleted...]
-      <c r="K6" s="76"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="76"/>
-[...9 lines deleted...]
-      <c r="K7" s="76"/>
+      <c r="A7" s="66"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A8" s="76"/>
-[...9 lines deleted...]
-      <c r="K8" s="76"/>
+      <c r="A8" s="66"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="66"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="76"/>
-[...9 lines deleted...]
-      <c r="K9" s="76"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66"/>
+      <c r="J9" s="66"/>
+      <c r="K9" s="66"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A10" s="76"/>
-[...9 lines deleted...]
-      <c r="K10" s="76"/>
+      <c r="A10" s="66"/>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="66"/>
+      <c r="K10" s="66"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A11" s="76"/>
-[...9 lines deleted...]
-      <c r="K11" s="76"/>
+      <c r="A11" s="66"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A12" s="76"/>
-[...9 lines deleted...]
-      <c r="K12" s="76"/>
+      <c r="A12" s="66"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="66"/>
+      <c r="J12" s="66"/>
+      <c r="K12" s="66"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A13" s="76"/>
-[...9 lines deleted...]
-      <c r="K13" s="76"/>
+      <c r="A13" s="66"/>
+      <c r="B13" s="66"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66"/>
+      <c r="J13" s="66"/>
+      <c r="K13" s="66"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A14" s="76"/>
-[...9 lines deleted...]
-      <c r="K14" s="76"/>
+      <c r="A14" s="66"/>
+      <c r="B14" s="66"/>
+      <c r="C14" s="66"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="66"/>
+      <c r="G14" s="66"/>
+      <c r="H14" s="66"/>
+      <c r="I14" s="66"/>
+      <c r="J14" s="66"/>
+      <c r="K14" s="66"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A15" s="76"/>
-[...9 lines deleted...]
-      <c r="K15" s="76"/>
+      <c r="A15" s="66"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="66"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="76"/>
-[...9 lines deleted...]
-      <c r="K16" s="76"/>
+      <c r="A16" s="66"/>
+      <c r="B16" s="66"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="66"/>
+      <c r="K16" s="66"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A17" s="76"/>
-[...9 lines deleted...]
-      <c r="K17" s="76"/>
+      <c r="A17" s="66"/>
+      <c r="B17" s="66"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="66"/>
+      <c r="J17" s="66"/>
+      <c r="K17" s="66"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A18" s="76"/>
-[...9 lines deleted...]
-      <c r="K18" s="76"/>
+      <c r="A18" s="66"/>
+      <c r="B18" s="66"/>
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="66"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A19" s="76"/>
-[...9 lines deleted...]
-      <c r="K19" s="76"/>
+      <c r="A19" s="66"/>
+      <c r="B19" s="66"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="66"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A20" s="76"/>
-[...9 lines deleted...]
-      <c r="K20" s="76"/>
+      <c r="A20" s="66"/>
+      <c r="B20" s="66"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A21" s="76"/>
-[...9 lines deleted...]
-      <c r="K21" s="76"/>
+      <c r="A21" s="66"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A22" s="76"/>
-[...9 lines deleted...]
-      <c r="K22" s="76"/>
+      <c r="A22" s="66"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A23" s="76"/>
-[...9 lines deleted...]
-      <c r="K23" s="76"/>
+      <c r="A23" s="66"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="66"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A24" s="76"/>
-[...9 lines deleted...]
-      <c r="K24" s="76"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="66"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66"/>
+      <c r="F24" s="66"/>
+      <c r="G24" s="66"/>
+      <c r="H24" s="66"/>
+      <c r="I24" s="66"/>
+      <c r="J24" s="66"/>
+      <c r="K24" s="66"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A25" s="50"/>
-[...9 lines deleted...]
-      <c r="K25" s="50"/>
+      <c r="A25" s="48"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
     </row>
     <row r="26" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A26" s="138" t="s">
+      <c r="A26" s="149" t="s">
         <v>169</v>
       </c>
-      <c r="B26" s="139"/>
-[...8 lines deleted...]
-      <c r="K26" s="140"/>
+      <c r="B26" s="150"/>
+      <c r="C26" s="150"/>
+      <c r="D26" s="150"/>
+      <c r="E26" s="150"/>
+      <c r="F26" s="150"/>
+      <c r="G26" s="150"/>
+      <c r="H26" s="150"/>
+      <c r="I26" s="150"/>
+      <c r="J26" s="150"/>
+      <c r="K26" s="151"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A27" s="51" t="s">
+      <c r="A27" s="49" t="s">
         <v>170</v>
       </c>
-      <c r="B27" s="50"/>
-[...8 lines deleted...]
-      <c r="K27" s="50"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A28" s="50"/>
-[...9 lines deleted...]
-      <c r="K28" s="50"/>
+      <c r="A28" s="48"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A29" s="50"/>
-[...9 lines deleted...]
-      <c r="K29" s="50"/>
+      <c r="A29" s="48"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A26:K26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A0383AF-BDC6-4F87-989C-67D21C37E6E1}">
   <sheetPr>
     <tabColor theme="8" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView topLeftCell="A88" workbookViewId="0">
       <selection activeCell="G131" sqref="G131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.33203125" defaultRowHeight="43.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.33203125" customWidth="1"/>
     <col min="2" max="2" width="59.6640625" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.109375" customWidth="1"/>
-    <col min="6" max="6" width="12.6640625" style="77" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" style="67" customWidth="1"/>
     <col min="7" max="7" width="15.33203125" customWidth="1"/>
     <col min="8" max="8" width="9.109375" customWidth="1"/>
     <col min="16383" max="16383" width="20.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="55" t="s">
+      <c r="C1" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="55" t="s">
+      <c r="D1" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="E1" s="55" t="s">
+      <c r="E1" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="F1" s="78" t="s">
+      <c r="F1" s="68" t="s">
         <v>171</v>
       </c>
       <c r="G1" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="20" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="22"/>
       <c r="D2" s="23"/>
       <c r="E2" s="27"/>
-      <c r="F2" s="79"/>
-      <c r="G2" s="52">
+      <c r="F2" s="69"/>
+      <c r="G2" s="50">
         <f>'Summary of the Project Budget'!J5</f>
         <v>0</v>
       </c>
       <c r="H2" s="36" t="e">
         <f t="shared" ref="H2:H33" si="0">G2*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>173</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="14" cm="1">
         <f t="array" ref="G3">SUMPRODUCT(
   ('Summary of the Project Budget'!D$6:D$8 = B3) *
   ('Summary of the Project Budget'!J$6:J$8)
 )</f>
         <v>0</v>
       </c>
-      <c r="H3" s="46" t="e">
+      <c r="H3" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="14" cm="1">
         <f t="array" ref="G4">SUMPRODUCT(
   ('Summary of the Project Budget'!D$6:D$8 = B4) *
   ('Summary of the Project Budget'!J$6:J$8)
 )</f>
         <v>0</v>
       </c>
-      <c r="H4" s="46" t="e">
+      <c r="H4" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>175</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="14" cm="1">
         <f t="array" ref="G5">SUMPRODUCT(
   ('Summary of the Project Budget'!D$6:D$8 = B5) *
   ('Summary of the Project Budget'!J$6:J$8)
 )</f>
         <v>0</v>
       </c>
-      <c r="H5" s="46" t="e">
+      <c r="H5" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="35" t="s">
         <v>176</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="23"/>
       <c r="E6" s="27"/>
-      <c r="F6" s="79"/>
-      <c r="G6" s="52">
+      <c r="F6" s="69"/>
+      <c r="G6" s="50">
         <f>'Summary of the Project Budget'!J9</f>
         <v>0</v>
       </c>
       <c r="H6" s="36" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="23"/>
       <c r="E7" s="27"/>
-      <c r="F7" s="79"/>
-      <c r="G7" s="52">
+      <c r="F7" s="69"/>
+      <c r="G7" s="50">
         <f>'Summary of the Project Budget'!J10</f>
         <v>0</v>
       </c>
       <c r="H7" s="36" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>153</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="17">
         <f>SUM(D9:D11)</f>
         <v>0</v>
       </c>
       <c r="E8" s="28"/>
       <c r="F8" s="17"/>
       <c r="G8" s="18">
         <f>SUM(G9:G11)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="46" t="e">
+      <c r="H8" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>173</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="11" cm="1">
         <f t="array" ref="D9">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B8)*('Summary of the Project Budget'!D$11:D$25=B9)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E9" s="29" t="str" cm="1">
         <f t="array" ref="E9">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B8) *
       ('Summary of the Project Budget'!D$11:D$25 = B9)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F9" s="12">
         <v>1</v>
       </c>
       <c r="G9" s="14" cm="1">
         <f t="array" ref="G9">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B8) *
   ('Summary of the Project Budget'!D$11:D$25 = B9) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H9" s="46" t="e">
+      <c r="H9" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="11" cm="1">
         <f t="array" ref="D10">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B8)*('Summary of the Project Budget'!D$11:D$25=B10)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E10" s="29" t="str" cm="1">
         <f t="array" ref="E10">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B8) *
       ('Summary of the Project Budget'!D$11:D$25 = B10)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F10" s="12">
         <v>1</v>
       </c>
       <c r="G10" s="14" cm="1">
         <f t="array" ref="G10">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B8) *
   ('Summary of the Project Budget'!D$11:D$25 = B10) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H10" s="46" t="e">
+      <c r="H10" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>175</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="11" cm="1">
         <f t="array" ref="D11">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B8)*('Summary of the Project Budget'!D$11:D$25=B11)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E11" s="29" t="str" cm="1">
         <f t="array" ref="E11">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B8) *
       ('Summary of the Project Budget'!D$11:D$25 = B11)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F11" s="12">
         <v>1</v>
       </c>
       <c r="G11" s="14" cm="1">
         <f t="array" ref="G11">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B8) *
   ('Summary of the Project Budget'!D$11:D$25 = B11) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H11" s="46" t="e">
+      <c r="H11" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17">
         <f>SUM(D13:D15)</f>
         <v>0</v>
       </c>
       <c r="E12" s="28"/>
       <c r="F12" s="17"/>
       <c r="G12" s="18">
         <f>SUM(G13:G15)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="46" t="e">
+      <c r="H12" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>178</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="11" cm="1">
         <f t="array" ref="D13">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B12)*('Summary of the Project Budget'!D$11:D$25=B13)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E13" s="29" t="str" cm="1">
         <f t="array" ref="E13">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B12) *
       ('Summary of the Project Budget'!D$11:D$25 = B13)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F13" s="12">
         <v>2</v>
       </c>
       <c r="G13" s="14" cm="1">
         <f t="array" ref="G13">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B12) *
   ('Summary of the Project Budget'!D$11:D$25 = B13) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H13" s="46" t="e">
+      <c r="H13" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="11" cm="1">
         <f t="array" ref="D14">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B12)*('Summary of the Project Budget'!D$11:D$25=B14)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E14" s="29" t="str" cm="1">
         <f t="array" ref="E14">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B12) *
       ('Summary of the Project Budget'!D$11:D$25 = B14)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F14" s="12">
         <v>2</v>
       </c>
       <c r="G14" s="14" cm="1">
         <f t="array" ref="G14">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B12) *
   ('Summary of the Project Budget'!D$11:D$25 = B14) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H14" s="46" t="e">
+      <c r="H14" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>180</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="11" cm="1">
         <f t="array" ref="D15">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B12)*('Summary of the Project Budget'!D$11:D$25=B15)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E15" s="29" t="str" cm="1">
         <f t="array" ref="E15">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B12) *
       ('Summary of the Project Budget'!D$11:D$25 = B15)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F15" s="12">
         <v>2</v>
       </c>
       <c r="G15" s="14" cm="1">
         <f t="array" ref="G15">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B12) *
   ('Summary of the Project Budget'!D$11:D$25 = B15) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H15" s="46" t="e">
+      <c r="H15" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="17">
         <f>SUM(D17:D19)</f>
         <v>0</v>
       </c>
       <c r="E16" s="28"/>
       <c r="F16" s="17"/>
       <c r="G16" s="18">
         <f>SUM(G17:G19)</f>
         <v>0</v>
       </c>
-      <c r="H16" s="46" t="e">
+      <c r="H16" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>181</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="11" cm="1">
         <f t="array" ref="D17">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B16)*('Summary of the Project Budget'!D$11:D$25=B17)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E17" s="29" t="str" cm="1">
         <f t="array" ref="E17">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B16) *
       ('Summary of the Project Budget'!D$11:D$25 = B17)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="14" cm="1">
         <f t="array" ref="G17">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B16) *
   ('Summary of the Project Budget'!D$11:D$25 = B17) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H17" s="46" t="e">
+      <c r="H17" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="B18" s="51" t="s">
+      <c r="B18" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11" cm="1">
         <f t="array" ref="D18">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B16)*('Summary of the Project Budget'!D$11:D$25=B18)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E18" s="29" t="str" cm="1">
         <f t="array" ref="E18">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B16) *
       ('Summary of the Project Budget'!D$11:D$25 = B18)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F18" s="12">
         <v>2</v>
       </c>
       <c r="G18" s="14" cm="1">
         <f t="array" ref="G18">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B16) *
   ('Summary of the Project Budget'!D$11:D$25 = B18) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H18" s="46" t="e">
+      <c r="H18" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="9" t="s">
         <v>183</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="11" cm="1">
         <f t="array" ref="D19">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B16)*('Summary of the Project Budget'!D$11:D$25=B19)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E19" s="29" t="str" cm="1">
         <f t="array" ref="E19">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B16) *
       ('Summary of the Project Budget'!D$11:D$25 = B19)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F19" s="12">
         <v>2</v>
       </c>
       <c r="G19" s="14" cm="1">
         <f t="array" ref="G19">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B16) *
   ('Summary of the Project Budget'!D$11:D$25 = B19) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H19" s="46" t="e">
+      <c r="H19" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17">
         <f>SUM(D21:D23)</f>
         <v>0</v>
       </c>
       <c r="E20" s="28"/>
       <c r="F20" s="17"/>
       <c r="G20" s="18">
         <f>SUM(G21:G23)</f>
         <v>0</v>
       </c>
-      <c r="H20" s="46" t="e">
+      <c r="H20" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="9" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="11" cm="1">
         <f t="array" ref="D21">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B20)*('Summary of the Project Budget'!D$11:D$25=B21)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E21" s="29" t="str" cm="1">
         <f t="array" ref="E21">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B20) *
       ('Summary of the Project Budget'!D$11:D$25 = B21)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F21" s="12">
         <v>2</v>
       </c>
       <c r="G21" s="14" cm="1">
         <f t="array" ref="G21">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B20) *
   ('Summary of the Project Budget'!D$11:D$25 = B21) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H21" s="46" t="e">
+      <c r="H21" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="9" t="s">
         <v>185</v>
       </c>
-      <c r="B22" s="51" t="s">
+      <c r="B22" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="11" cm="1">
         <f t="array" ref="D22">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B20)*('Summary of the Project Budget'!D$11:D$25=B22)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E22" s="29" t="str" cm="1">
         <f t="array" ref="E22">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B20) *
       ('Summary of the Project Budget'!D$11:D$25 = B22)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F22" s="12">
         <v>2</v>
       </c>
       <c r="G22" s="14" cm="1">
         <f t="array" ref="G22">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B20) *
   ('Summary of the Project Budget'!D$11:D$25 = B22) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H22" s="46" t="e">
+      <c r="H22" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="9" t="s">
         <v>186</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="11" cm="1">
         <f t="array" ref="D23">SUMPRODUCT(('Summary of the Project Budget'!C$11:C$25=B21)*('Summary of the Project Budget'!D$11:D$25=B23)*('Summary of the Project Budget'!G$11:G$25))</f>
         <v>0</v>
       </c>
       <c r="E23" s="29" t="str" cm="1">
         <f t="array" ref="E23">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$11:H$25,
       ('Summary of the Project Budget'!C$11:C$25 = B20) *
       ('Summary of the Project Budget'!D$11:D$25 = B23)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F23" s="12">
         <v>2</v>
       </c>
       <c r="G23" s="14" cm="1">
         <f t="array" ref="G23">SUMPRODUCT(
   ('Summary of the Project Budget'!C$11:C$25 = B20) *
   ('Summary of the Project Budget'!D$11:D$25 = B23) *
   ('Summary of the Project Budget'!J$11:J$25)
 )</f>
         <v>0</v>
       </c>
-      <c r="H23" s="46" t="e">
+      <c r="H23" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="35" t="s">
         <v>187</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="27"/>
-      <c r="F24" s="79"/>
-      <c r="G24" s="52">
+      <c r="F24" s="69"/>
+      <c r="G24" s="50">
         <f>'Summary of the Project Budget'!J26</f>
         <v>0</v>
       </c>
       <c r="H24" s="36" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="35" t="s">
         <v>188</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="22"/>
       <c r="D25" s="23"/>
       <c r="E25" s="27"/>
-      <c r="F25" s="79"/>
-      <c r="G25" s="52">
+      <c r="F25" s="69"/>
+      <c r="G25" s="50">
         <f>'Summary of the Project Budget'!J27</f>
         <v>0</v>
       </c>
       <c r="H25" s="36" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="17">
         <f>SUM(D27:D29)</f>
         <v>0</v>
       </c>
       <c r="E26" s="28"/>
       <c r="F26" s="17"/>
       <c r="G26" s="18">
         <f>SUM(G27:G29)</f>
         <v>0</v>
       </c>
-      <c r="H26" s="46" t="e">
+      <c r="H26" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="9" t="s">
         <v>189</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="11" cm="1">
         <f t="array" ref="D27">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B26)*('Summary of the Project Budget'!D$28:D$37=B27)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E27" s="29" t="str" cm="1">
         <f t="array" ref="E27">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B26) *
       ('Summary of the Project Budget'!D$28:D$37 = B27)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F27" s="12">
         <v>2</v>
       </c>
       <c r="G27" s="14" cm="1">
         <f t="array" ref="G27">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B26) *
   ('Summary of the Project Budget'!D$28:D$37 = B27) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H27" s="46" t="e">
+      <c r="H27" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="9" t="s">
         <v>190</v>
       </c>
-      <c r="B28" s="51" t="s">
+      <c r="B28" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="11" cm="1">
         <f t="array" ref="D28">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B26)*('Summary of the Project Budget'!D$28:D$37=B28)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E28" s="29" t="str" cm="1">
         <f t="array" ref="E28">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B26) *
       ('Summary of the Project Budget'!D$28:D$37 = B28)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F28" s="12">
         <v>2</v>
       </c>
       <c r="G28" s="14" cm="1">
         <f t="array" ref="G28">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B26) *
   ('Summary of the Project Budget'!D$28:D$37 = B28) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H28" s="46" t="e">
+      <c r="H28" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="9" t="s">
         <v>191</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D29" s="11" cm="1">
         <f t="array" ref="D29">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B26)*('Summary of the Project Budget'!D$28:D$37=B29)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E29" s="29" t="str" cm="1">
         <f t="array" ref="E29">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B26) *
       ('Summary of the Project Budget'!D$28:D$37 = B29)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F29" s="12">
         <v>2</v>
       </c>
       <c r="G29" s="14" cm="1">
         <f t="array" ref="G29">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B26) *
   ('Summary of the Project Budget'!D$28:D$37 = B29) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H29" s="46" t="e">
+      <c r="H29" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C30" s="16"/>
       <c r="D30" s="17">
         <f>SUM(D31:D33)</f>
         <v>0</v>
       </c>
       <c r="E30" s="28"/>
       <c r="F30" s="17"/>
       <c r="G30" s="18">
         <f>SUM(G31:G33)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="46" t="e">
+      <c r="H30" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="9" t="s">
         <v>192</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="11" cm="1">
         <f t="array" ref="D31">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B30)*('Summary of the Project Budget'!D$28:D$37=B31)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E31" s="29" t="str" cm="1">
         <f t="array" ref="E31">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B30) *
       ('Summary of the Project Budget'!D$28:D$37 = B31)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F31" s="12">
         <v>2</v>
       </c>
       <c r="G31" s="14" cm="1">
         <f t="array" ref="G31">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B30) *
   ('Summary of the Project Budget'!D$28:D$37 = B31) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H31" s="46" t="e">
+      <c r="H31" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="9" t="s">
         <v>193</v>
       </c>
-      <c r="B32" s="51" t="s">
+      <c r="B32" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D32" s="11" cm="1">
         <f t="array" ref="D32">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B30)*('Summary of the Project Budget'!D$28:D$37=B32)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E32" s="29" t="str" cm="1">
         <f t="array" ref="E32">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B30) *
       ('Summary of the Project Budget'!D$28:D$37 = B32)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F32" s="12">
         <v>2</v>
       </c>
       <c r="G32" s="14" cm="1">
         <f t="array" ref="G32">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B30) *
   ('Summary of the Project Budget'!D$28:D$37 = B32) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H32" s="46" t="e">
+      <c r="H32" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="9" t="s">
         <v>194</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D33" s="11" cm="1">
         <f t="array" ref="D33">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B30)*('Summary of the Project Budget'!D$28:D$37=B33)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E33" s="29" t="str" cm="1">
         <f t="array" ref="E33">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B30) *
       ('Summary of the Project Budget'!D$28:D$37 = B33)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F33" s="12">
         <v>2</v>
       </c>
       <c r="G33" s="14" cm="1">
         <f t="array" ref="G33">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B30) *
   ('Summary of the Project Budget'!D$28:D$37 = B33) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H33" s="46" t="e">
+      <c r="H33" s="44" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C34" s="16"/>
       <c r="D34" s="17">
         <f>SUM(D35:D37)</f>
         <v>0</v>
       </c>
       <c r="E34" s="28"/>
       <c r="F34" s="17"/>
       <c r="G34" s="18">
         <f>SUM(G35:G37)</f>
         <v>0</v>
       </c>
-      <c r="H34" s="46" t="e">
+      <c r="H34" s="44" t="e">
         <f t="shared" ref="H34:H65" si="1">G34*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="9" t="s">
         <v>195</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="11" cm="1">
         <f t="array" ref="D35">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B34)*('Summary of the Project Budget'!D$28:D$37=B35)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E35" s="29" t="str" cm="1">
         <f t="array" ref="E35">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B34) *
       ('Summary of the Project Budget'!D$28:D$37 = B35)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F35" s="12">
         <v>2</v>
       </c>
       <c r="G35" s="14" cm="1">
         <f t="array" ref="G35">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B34) *
   ('Summary of the Project Budget'!D$28:D$37 = B35) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H35" s="46" t="e">
+      <c r="H35" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="9" t="s">
         <v>196</v>
       </c>
-      <c r="B36" s="51" t="s">
+      <c r="B36" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="11" cm="1">
         <f t="array" ref="D36">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B34)*('Summary of the Project Budget'!D$28:D$37=B36)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E36" s="29" t="str" cm="1">
         <f t="array" ref="E36">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B34) *
       ('Summary of the Project Budget'!D$28:D$37 = B36)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F36" s="12">
         <v>2</v>
       </c>
       <c r="G36" s="14" cm="1">
         <f t="array" ref="G36">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B34) *
   ('Summary of the Project Budget'!D$28:D$37 = B36) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H36" s="46" t="e">
+      <c r="H36" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="9" t="s">
         <v>197</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="11" cm="1">
         <f t="array" ref="D37">SUMPRODUCT(('Summary of the Project Budget'!C$28:C$37=B35)*('Summary of the Project Budget'!D$28:D$37=B37)*('Summary of the Project Budget'!G$28:G$37))</f>
         <v>0</v>
       </c>
       <c r="E37" s="29" t="str" cm="1">
         <f t="array" ref="E37">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$28:H$37,
       ('Summary of the Project Budget'!C$28:C$37 = B34) *
       ('Summary of the Project Budget'!D$28:D$37 = B37)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F37" s="12">
         <v>2</v>
       </c>
       <c r="G37" s="14" cm="1">
         <f t="array" ref="G37">SUMPRODUCT(
   ('Summary of the Project Budget'!C$28:C$37 = B34) *
   ('Summary of the Project Budget'!D$28:D$37 = B37) *
   ('Summary of the Project Budget'!J$28:J$37)
 )</f>
         <v>0</v>
       </c>
-      <c r="H37" s="46" t="e">
+      <c r="H37" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="35" t="s">
         <v>198</v>
       </c>
       <c r="B38" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="27"/>
-      <c r="F38" s="79"/>
-      <c r="G38" s="52">
+      <c r="F38" s="69"/>
+      <c r="G38" s="50">
         <f>'Summary of the Project Budget'!J38</f>
         <v>0</v>
       </c>
       <c r="H38" s="36" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A39" s="35" t="s">
         <v>199</v>
       </c>
       <c r="B39" s="34" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="23"/>
       <c r="E39" s="27"/>
-      <c r="F39" s="79"/>
+      <c r="F39" s="69"/>
       <c r="G39" s="26">
         <f>'Summary of the Project Budget'!J39</f>
         <v>0</v>
       </c>
       <c r="H39" s="36" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C40" s="16"/>
       <c r="D40" s="17">
         <f>SUM(D41:D43)</f>
         <v>0</v>
       </c>
       <c r="E40" s="28"/>
       <c r="F40" s="17"/>
       <c r="G40" s="18">
         <f>SUM(G41:G43)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="46" t="e">
+      <c r="H40" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="9" t="s">
         <v>200</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D41" s="11" cm="1">
         <f t="array" ref="D41">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B40)*('Summary of the Project Budget'!D$40:D$49=B41)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E41" s="29" t="str" cm="1">
         <f t="array" ref="E41">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B40) *
       ('Summary of the Project Budget'!D$40:D$49 = B41)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F41" s="12">
         <v>2</v>
       </c>
       <c r="G41" s="14" cm="1">
         <f t="array" ref="G41">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B40) *
   ('Summary of the Project Budget'!D$40:D$49 = B41) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H41" s="46" t="e">
+      <c r="H41" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="B42" s="51" t="s">
+      <c r="B42" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D42" s="11" cm="1">
         <f t="array" ref="D42">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B40)*('Summary of the Project Budget'!D$40:D$49=B42)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E42" s="29" t="str" cm="1">
         <f t="array" ref="E42">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B40) *
       ('Summary of the Project Budget'!D$40:D$49 = B42)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F42" s="12">
         <v>2</v>
       </c>
       <c r="G42" s="14" cm="1">
         <f t="array" ref="G42">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B40) *
   ('Summary of the Project Budget'!D$40:D$49 = B42) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H42" s="46" t="e">
+      <c r="H42" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="9" t="s">
         <v>202</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="11" cm="1">
         <f t="array" ref="D43">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B40)*('Summary of the Project Budget'!D$40:D$49=B43)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E43" s="29" t="str" cm="1">
         <f t="array" ref="E43">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B40) *
       ('Summary of the Project Budget'!D$40:D$49 = B43)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F43" s="12">
         <v>2</v>
       </c>
       <c r="G43" s="14" cm="1">
         <f t="array" ref="G43">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B40) *
   ('Summary of the Project Budget'!D$40:D$49 = B43) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H43" s="46" t="e">
+      <c r="H43" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C44" s="19"/>
       <c r="D44" s="17">
         <f>SUM(D45:D47)</f>
         <v>0</v>
       </c>
       <c r="E44" s="28"/>
       <c r="F44" s="17"/>
       <c r="G44" s="18">
         <f>SUM(G45:G47)</f>
         <v>0</v>
       </c>
-      <c r="H44" s="46" t="e">
+      <c r="H44" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A45" s="9" t="s">
         <v>203</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D45" s="12" cm="1">
         <f t="array" ref="D45">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B44)*('Summary of the Project Budget'!D$40:D$49=B45)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E45" s="30" t="str" cm="1">
         <f t="array" ref="E45">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B44) *
       ('Summary of the Project Budget'!D$40:D$49 = B45)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F45" s="12">
         <v>2</v>
       </c>
       <c r="G45" s="13" cm="1">
         <f t="array" ref="G45">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B44) *
   ('Summary of the Project Budget'!D$40:D$49 = B45) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H45" s="46" t="e">
+      <c r="H45" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46" s="9" t="s">
         <v>204</v>
       </c>
-      <c r="B46" s="51" t="s">
+      <c r="B46" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D46" s="12" cm="1">
         <f t="array" ref="D46">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B44)*('Summary of the Project Budget'!D$40:D$49=B46)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E46" s="30" t="str" cm="1">
         <f t="array" ref="E46">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B44) *
       ('Summary of the Project Budget'!D$40:D$49 = B46)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F46" s="12">
         <v>2</v>
       </c>
       <c r="G46" s="13" cm="1">
         <f t="array" ref="G46">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B44) *
   ('Summary of the Project Budget'!D$40:D$49 = B46) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H46" s="46" t="e">
+      <c r="H46" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47" s="9" t="s">
         <v>205</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D47" s="12" cm="1">
         <f t="array" ref="D47">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B44)*('Summary of the Project Budget'!D$40:D$49=B47)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E47" s="30" t="str" cm="1">
         <f t="array" ref="E47">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B44) *
       ('Summary of the Project Budget'!D$40:D$49 = B47)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F47" s="12">
         <v>2</v>
       </c>
       <c r="G47" s="13" cm="1">
         <f t="array" ref="G47">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B44) *
   ('Summary of the Project Budget'!D$40:D$49 = B47) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H47" s="46" t="e">
+      <c r="H47" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C48" s="19"/>
       <c r="D48" s="17">
         <f>SUM(D49:D51)</f>
         <v>0</v>
       </c>
       <c r="E48" s="28"/>
       <c r="F48" s="17"/>
       <c r="G48" s="18">
         <f>SUM(G49:G51)</f>
         <v>0</v>
       </c>
-      <c r="H48" s="46" t="e">
+      <c r="H48" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A49" s="9" t="s">
         <v>206</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D49" s="12" cm="1">
         <f t="array" ref="D49">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B48)*('Summary of the Project Budget'!D$40:D$49=B49)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E49" s="30" t="str" cm="1">
         <f t="array" ref="E49">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B48) *
       ('Summary of the Project Budget'!D$40:D$49 = B49)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F49" s="12">
         <v>2</v>
       </c>
       <c r="G49" s="13" cm="1">
         <f t="array" ref="G49">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B48) *
   ('Summary of the Project Budget'!D$40:D$49 = B49) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H49" s="46" t="e">
+      <c r="H49" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A50" s="9" t="s">
         <v>207</v>
       </c>
-      <c r="B50" s="51" t="s">
+      <c r="B50" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D50" s="12" cm="1">
         <f t="array" ref="D50">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B48)*('Summary of the Project Budget'!D$40:D$49=B50)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E50" s="30" t="str" cm="1">
         <f t="array" ref="E50">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B48) *
       ('Summary of the Project Budget'!D$40:D$49 = B50)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F50" s="12">
         <v>2</v>
       </c>
       <c r="G50" s="13" cm="1">
         <f t="array" ref="G50">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B48) *
   ('Summary of the Project Budget'!D$40:D$49 = B50) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H50" s="46" t="e">
+      <c r="H50" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A51" s="9" t="s">
         <v>208</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C51" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D51" s="12" cm="1">
         <f t="array" ref="D51">SUMPRODUCT(('Summary of the Project Budget'!C$40:C$49=B48)*('Summary of the Project Budget'!D$40:D$49=B51)*('Summary of the Project Budget'!G$40:G$49))</f>
         <v>0</v>
       </c>
       <c r="E51" s="30" t="str" cm="1">
         <f t="array" ref="E51">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$40:H$49,
       ('Summary of the Project Budget'!C$40:C$49 = B48) *
       ('Summary of the Project Budget'!D$40:D$49 = B51)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F51" s="12">
         <v>2</v>
       </c>
       <c r="G51" s="13" cm="1">
         <f t="array" ref="G51">SUMPRODUCT(
   ('Summary of the Project Budget'!C$40:C$49 = B48) *
   ('Summary of the Project Budget'!D$40:D$49 = B51) *
   ('Summary of the Project Budget'!J$40:J$49)
 )</f>
         <v>0</v>
       </c>
-      <c r="H51" s="46" t="e">
+      <c r="H51" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A52" s="35" t="s">
         <v>209</v>
       </c>
       <c r="B52" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="23"/>
       <c r="E52" s="27"/>
-      <c r="F52" s="79"/>
+      <c r="F52" s="69"/>
       <c r="G52" s="26">
         <f>'Summary of the Project Budget'!J50</f>
         <v>0</v>
       </c>
       <c r="H52" s="36" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A53" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="16"/>
       <c r="D53" s="17">
         <f>SUM(D54:D56)</f>
         <v>0</v>
       </c>
       <c r="E53" s="28"/>
       <c r="F53" s="17"/>
       <c r="G53" s="18">
         <f>SUM(G54:G56)</f>
         <v>0</v>
       </c>
-      <c r="H53" s="46" t="e">
+      <c r="H53" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="9" t="s">
         <v>210</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="11" cm="1">
         <f t="array" ref="D54">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B53)*('Summary of the Project Budget'!D$51:D$65=B54)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E54" s="29" t="str" cm="1">
         <f t="array" ref="E54">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B53) *
       ('Summary of the Project Budget'!D$51:D$65 = B54)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F54" s="12">
         <v>2</v>
       </c>
       <c r="G54" s="14" cm="1">
         <f t="array" ref="G54">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B53) *
   ('Summary of the Project Budget'!D$51:D$65 = B54) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H54" s="46" t="e">
+      <c r="H54" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="9" t="s">
         <v>211</v>
       </c>
-      <c r="B55" s="51" t="s">
+      <c r="B55" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="11" cm="1">
         <f t="array" ref="D55">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B53)*('Summary of the Project Budget'!D$51:D$65=B55)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E55" s="29" t="str" cm="1">
         <f t="array" ref="E55">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B53) *
       ('Summary of the Project Budget'!D$51:D$65 = B55)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F55" s="12">
         <v>2</v>
       </c>
       <c r="G55" s="14" cm="1">
         <f t="array" ref="G55">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B53) *
   ('Summary of the Project Budget'!D$51:D$65 = B55) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H55" s="46" t="e">
+      <c r="H55" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A56" s="9" t="s">
         <v>212</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="11" cm="1">
         <f t="array" ref="D56">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B53)*('Summary of the Project Budget'!D$51:D$65=B56)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E56" s="29" t="str" cm="1">
         <f t="array" ref="E56">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B53) *
       ('Summary of the Project Budget'!D$51:D$65 = B56)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F56" s="12">
         <v>2</v>
       </c>
       <c r="G56" s="14" cm="1">
         <f t="array" ref="G56">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B53) *
   ('Summary of the Project Budget'!D$51:D$65 = B56) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H56" s="46" t="e">
+      <c r="H56" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A57" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C57" s="19"/>
       <c r="D57" s="17">
         <f>SUM(D58:D60)</f>
         <v>0</v>
       </c>
       <c r="E57" s="28"/>
       <c r="F57" s="17"/>
       <c r="G57" s="18">
         <f>SUM(G58:G60)</f>
         <v>0</v>
       </c>
-      <c r="H57" s="46" t="e">
+      <c r="H57" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A58" s="9" t="s">
         <v>213</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="12" cm="1">
         <f t="array" ref="D58">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B57)*('Summary of the Project Budget'!D$51:D$65=B58)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E58" s="30" t="str" cm="1">
         <f t="array" ref="E58">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B57) *
       ('Summary of the Project Budget'!D$51:D$65 = B58)
     ),
     1
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F58" s="12">
         <v>2</v>
       </c>
       <c r="G58" s="13" cm="1">
         <f t="array" ref="G58">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B57) *
   ('Summary of the Project Budget'!D$51:D$65 = B58) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H58" s="46" t="e">
+      <c r="H58" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="9" t="s">
         <v>214</v>
       </c>
-      <c r="B59" s="51" t="s">
+      <c r="B59" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="12" cm="1">
         <f t="array" ref="D59">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B57)*('Summary of the Project Budget'!D$51:D$65=B59)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E59" s="30" t="str" cm="1">
         <f t="array" ref="E59">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B57) *
       ('Summary of the Project Budget'!D$51:D$65 = B59)
     ),
     1
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F59" s="12">
         <v>2</v>
       </c>
       <c r="G59" s="13" cm="1">
         <f t="array" ref="G59">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B57) *
   ('Summary of the Project Budget'!D$51:D$65 = B59) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H59" s="46" t="e">
+      <c r="H59" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A60" s="9" t="s">
         <v>215</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="12" cm="1">
         <f t="array" ref="D60">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B57)*('Summary of the Project Budget'!D$51:D$65=B60)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E60" s="30" t="str" cm="1">
         <f t="array" ref="E60">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B57) *
       ('Summary of the Project Budget'!D$51:D$65 = B60)
     ),
     1
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F60" s="12">
         <v>2</v>
       </c>
       <c r="G60" s="13" cm="1">
         <f t="array" ref="G60">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B57) *
   ('Summary of the Project Budget'!D$51:D$65 = B60) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H60" s="46" t="e">
+      <c r="H60" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A61" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C61" s="19"/>
       <c r="D61" s="17">
         <f>SUM(D62:D64)</f>
         <v>0</v>
       </c>
       <c r="E61" s="28"/>
       <c r="F61" s="17"/>
       <c r="G61" s="18">
         <f>SUM(G62:G64)</f>
         <v>0</v>
       </c>
-      <c r="H61" s="46" t="e">
+      <c r="H61" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="9" t="s">
         <v>216</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="12" cm="1">
         <f t="array" ref="D62">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B61)*('Summary of the Project Budget'!D$51:D$65=B62)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E62" s="30" t="str" cm="1">
         <f t="array" ref="E62">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B61) *
       ('Summary of the Project Budget'!D$51:D$65 = B62)
     ),
     1
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F62" s="12">
         <v>2</v>
       </c>
       <c r="G62" s="13" cm="1">
         <f t="array" ref="G62">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B61) *
   ('Summary of the Project Budget'!D$51:D$65 = B62) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H62" s="46" t="e">
+      <c r="H62" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A63" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="B63" s="51" t="s">
+      <c r="B63" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="12" cm="1">
         <f t="array" ref="D63">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B61)*('Summary of the Project Budget'!D$51:D$65=B63)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E63" s="30" t="str" cm="1">
         <f t="array" ref="E63">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B61) *
       ('Summary of the Project Budget'!D$51:D$65 = B63)
     ),
     1
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F63" s="12">
         <v>2</v>
       </c>
       <c r="G63" s="13" cm="1">
         <f t="array" ref="G63">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B61) *
   ('Summary of the Project Budget'!D$51:D$65 = B63) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H63" s="46" t="e">
+      <c r="H63" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A64" s="9" t="s">
         <v>218</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C64" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="12" cm="1">
         <f t="array" ref="D64">SUMPRODUCT(('Summary of the Project Budget'!C$51:C$65=B61)*('Summary of the Project Budget'!D$51:D$65=B64)*('Summary of the Project Budget'!G$51:G$65))</f>
         <v>0</v>
       </c>
       <c r="E64" s="30" t="str" cm="1">
         <f t="array" ref="E64">IFERROR(
   INDEX(
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$51:H$65,
       ('Summary of the Project Budget'!C$51:C$65 = B61) *
       ('Summary of the Project Budget'!D$51:D$65 = B64)
     ),
     1
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F64" s="12">
         <v>2</v>
       </c>
       <c r="G64" s="13" cm="1">
         <f t="array" ref="G64">SUMPRODUCT(
   ('Summary of the Project Budget'!C$51:C$65 = B61) *
   ('Summary of the Project Budget'!D$51:D$65 = B64) *
   ('Summary of the Project Budget'!J$51:J$65)
 )</f>
         <v>0</v>
       </c>
-      <c r="H64" s="46" t="e">
+      <c r="H64" s="44" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A65" s="35" t="s">
         <v>219</v>
       </c>
       <c r="B65" s="34" t="s">
         <v>90</v>
       </c>
       <c r="C65" s="23"/>
       <c r="D65" s="23"/>
       <c r="E65" s="27"/>
-      <c r="F65" s="79"/>
+      <c r="F65" s="69"/>
       <c r="G65" s="26">
         <f>'Summary of the Project Budget'!J66</f>
         <v>0</v>
       </c>
       <c r="H65" s="36" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A66" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B66" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="16"/>
       <c r="D66" s="17">
         <f>SUM(D67:D69)</f>
         <v>0</v>
       </c>
       <c r="E66" s="28"/>
       <c r="F66" s="17"/>
       <c r="G66" s="18">
         <f>SUM(G67:G69)</f>
         <v>0</v>
       </c>
-      <c r="H66" s="46" t="e">
+      <c r="H66" s="44" t="e">
         <f t="shared" ref="H66:H85" si="2">G66*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A67" s="9" t="s">
         <v>220</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D67" s="11" cm="1">
         <f t="array" ref="D67">SUMPRODUCT(('Summary of the Project Budget'!C$67:C76=B66)*('Summary of the Project Budget'!D$67:D$76=B67)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E67" s="29" t="str" cm="1">
         <f t="array" ref="E67">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B66) *
       ('Summary of the Project Budget'!D$67:D$76 = B67)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F67" s="12">
         <v>2</v>
       </c>
       <c r="G67" s="14" cm="1">
         <f t="array" ref="G67">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B66) *
   ('Summary of the Project Budget'!D$67:D$76 = B67) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H67" s="46" t="e">
+      <c r="H67" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A68" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="B68" s="51" t="s">
+      <c r="B68" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D68" s="11" cm="1">
         <f t="array" ref="D68">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B66)*('Summary of the Project Budget'!D$67:D$76=B68)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E68" s="29" t="str" cm="1">
         <f t="array" ref="E68">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B66) *
       ('Summary of the Project Budget'!D$67:D$76 = B68)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F68" s="12">
         <v>2</v>
       </c>
       <c r="G68" s="14" cm="1">
         <f t="array" ref="G68">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B66) *
   ('Summary of the Project Budget'!D$67:D$76 = B68) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H68" s="46" t="e">
+      <c r="H68" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A69" s="9" t="s">
         <v>222</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D69" s="11" cm="1">
         <f t="array" ref="D69">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B66)*('Summary of the Project Budget'!D$67:D$76=B69)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E69" s="29" t="str" cm="1">
         <f t="array" ref="E69">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B66) *
       ('Summary of the Project Budget'!D$67:D$76 = B69)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F69" s="12">
         <v>2</v>
       </c>
       <c r="G69" s="14" cm="1">
         <f t="array" ref="G69">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B66) *
   ('Summary of the Project Budget'!D$67:D$76 = B69) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H69" s="46" t="e">
+      <c r="H69" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A70" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="17"/>
       <c r="D70" s="17">
         <f>SUM(D71:D73)</f>
         <v>0</v>
       </c>
       <c r="E70" s="28"/>
       <c r="F70" s="17"/>
       <c r="G70" s="18">
         <f>SUM(G71:G73)</f>
         <v>0</v>
       </c>
-      <c r="H70" s="46" t="e">
+      <c r="H70" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A71" s="9" t="s">
         <v>223</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D71" s="11" cm="1">
         <f t="array" ref="D71">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B70)*('Summary of the Project Budget'!D$67:D$76=B71)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E71" s="29" t="str" cm="1">
         <f t="array" ref="E71">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B70) *
       ('Summary of the Project Budget'!D$67:D$76 = B71)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F71" s="12">
         <v>2</v>
       </c>
       <c r="G71" s="14" cm="1">
         <f t="array" ref="G71">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B70) *
   ('Summary of the Project Budget'!D$67:D$76 = B71) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H71" s="46" t="e">
+      <c r="H71" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A72" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="B72" s="51" t="s">
+      <c r="B72" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C72" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D72" s="11" cm="1">
         <f t="array" ref="D72">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B70)*('Summary of the Project Budget'!D$67:D$76=B72)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E72" s="29" t="str" cm="1">
         <f t="array" ref="E72">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B70) *
       ('Summary of the Project Budget'!D$67:D$76 = B72)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F72" s="12">
         <v>2</v>
       </c>
       <c r="G72" s="14" cm="1">
         <f t="array" ref="G72">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B70) *
   ('Summary of the Project Budget'!D$67:D$76 = B72) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H72" s="46" t="e">
+      <c r="H72" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A73" s="9" t="s">
         <v>225</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D73" s="11" cm="1">
         <f t="array" ref="D73">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B70)*('Summary of the Project Budget'!D$67:D$76=B73)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E73" s="29" t="str" cm="1">
         <f t="array" ref="E73">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B70) *
       ('Summary of the Project Budget'!D$67:D$76 = B73)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F73" s="12">
         <v>2</v>
       </c>
       <c r="G73" s="14" cm="1">
         <f t="array" ref="G73">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B70) *
   ('Summary of the Project Budget'!D$67:D$76 = B73) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H73" s="46" t="e">
+      <c r="H73" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A74" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B74" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C74" s="17"/>
       <c r="D74" s="17">
         <f>SUM(D75:D77)</f>
         <v>0</v>
       </c>
       <c r="E74" s="28"/>
       <c r="F74" s="17"/>
       <c r="G74" s="18">
         <f>SUM(G75:G77)</f>
         <v>0</v>
       </c>
-      <c r="H74" s="46" t="e">
+      <c r="H74" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A75" s="9" t="s">
         <v>226</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D75" s="11" cm="1">
         <f t="array" ref="D75">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B74)*('Summary of the Project Budget'!D$67:D$76=B75)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E75" s="29" t="str" cm="1">
         <f t="array" ref="E75">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B74) *
       ('Summary of the Project Budget'!D$67:D$76 = B75)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F75" s="12">
         <v>2</v>
       </c>
       <c r="G75" s="14" cm="1">
         <f t="array" ref="G75">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B74) *
   ('Summary of the Project Budget'!D$67:D$76 = B75) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H75" s="46" t="e">
+      <c r="H75" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A76" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="B76" s="51" t="s">
+      <c r="B76" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D76" s="11" cm="1">
         <f t="array" ref="D76">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B74)*('Summary of the Project Budget'!D$67:D$76=B76)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E76" s="29" t="str" cm="1">
         <f t="array" ref="E76">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B74) *
       ('Summary of the Project Budget'!D$67:D$76 = B76)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F76" s="12">
         <v>2</v>
       </c>
       <c r="G76" s="14" cm="1">
         <f t="array" ref="G76">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B74) *
   ('Summary of the Project Budget'!D$67:D$76 = B76) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H76" s="46" t="e">
+      <c r="H76" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A77" s="9" t="s">
         <v>228</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D77" s="12" cm="1">
         <f t="array" ref="D77">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B74)*('Summary of the Project Budget'!D$67:D$76=B77)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E77" s="30" t="str" cm="1">
         <f t="array" ref="E77">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B74) *
       ('Summary of the Project Budget'!D$67:D$76 = B77)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F77" s="12">
         <v>2</v>
       </c>
       <c r="G77" s="14" cm="1">
         <f t="array" ref="G77">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B74) *
   ('Summary of the Project Budget'!D$67:D$76 = B77) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H77" s="46" t="e">
+      <c r="H77" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B78" s="15" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="16"/>
       <c r="D78" s="17">
         <f>SUM(D79:D81)</f>
         <v>0</v>
       </c>
       <c r="E78" s="28"/>
       <c r="F78" s="17"/>
       <c r="G78" s="18">
         <f>SUM(G79:G81)</f>
         <v>0</v>
       </c>
-      <c r="H78" s="46" t="e">
+      <c r="H78" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A79" s="9" t="s">
         <v>229</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D79" s="11" cm="1">
         <f t="array" ref="D79">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B78)*('Summary of the Project Budget'!D$67:D$76=B79)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E79" s="29" t="str" cm="1">
         <f t="array" ref="E79">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B78) *
       ('Summary of the Project Budget'!D$67:D$76 = B79)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F79" s="12">
         <v>3</v>
       </c>
       <c r="G79" s="14" cm="1">
         <f t="array" ref="G79">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B78) *
   ('Summary of the Project Budget'!D$67:D$76 = B79) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H79" s="46" t="e">
+      <c r="H79" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A80" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="B80" s="51" t="s">
+      <c r="B80" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C80" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D80" s="11" cm="1">
         <f t="array" ref="D80">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B78)*('Summary of the Project Budget'!D$67:D$76=B80)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E80" s="29" t="str" cm="1">
         <f t="array" ref="E80">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B78) *
       ('Summary of the Project Budget'!D$67:D$76 = B80)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F80" s="12">
         <v>3</v>
       </c>
       <c r="G80" s="14" cm="1">
         <f t="array" ref="G80">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B78) *
   ('Summary of the Project Budget'!D$67:D$76 = B80) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H80" s="46" t="e">
+      <c r="H80" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A81" s="9" t="s">
         <v>231</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D81" s="12" cm="1">
         <f t="array" ref="D81">SUMPRODUCT(('Summary of the Project Budget'!C$67:C$76=B78)*('Summary of the Project Budget'!D$67:D$76=B81)*('Summary of the Project Budget'!G$67:G$76))</f>
         <v>0</v>
       </c>
       <c r="E81" s="30" t="str" cm="1">
         <f t="array" ref="E81">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$67:H$76,
       ('Summary of the Project Budget'!C$67:C$76 = B78) *
       ('Summary of the Project Budget'!D$67:D$76 = B81)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F81" s="12">
         <v>3</v>
       </c>
       <c r="G81" s="14" cm="1">
         <f t="array" ref="G81">SUMPRODUCT(
   ('Summary of the Project Budget'!C$67:C$76 = B78) *
   ('Summary of the Project Budget'!D$67:D$76 = B81) *
   ('Summary of the Project Budget'!J$67:J$76)
 )</f>
         <v>0</v>
       </c>
-      <c r="H81" s="46" t="e">
+      <c r="H81" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A82" s="35" t="s">
         <v>232</v>
       </c>
       <c r="B82" s="34" t="s">
         <v>102</v>
       </c>
       <c r="C82" s="21"/>
       <c r="D82" s="21"/>
       <c r="E82" s="23"/>
-      <c r="F82" s="79"/>
-      <c r="G82" s="52">
+      <c r="F82" s="69"/>
+      <c r="G82" s="50">
         <f>'Summary of the Project Budget'!J77</f>
         <v>0</v>
       </c>
       <c r="H82" s="36" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A83" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B83" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C83" s="16"/>
       <c r="D83" s="17">
         <f>SUM(D84:D86)</f>
         <v>0</v>
       </c>
       <c r="E83" s="28"/>
       <c r="F83" s="17"/>
       <c r="G83" s="18">
         <f>SUM(G84:G86)</f>
         <v>0</v>
       </c>
-      <c r="H83" s="46" t="e">
+      <c r="H83" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A84" s="9" t="s">
         <v>233</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D84" s="11" cm="1">
         <f t="array" ref="D84">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87=B83)*('Summary of the Project Budget'!D$78:D$87=B84)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E84" s="29" t="str" cm="1">
         <f t="array" ref="E84">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B83) *
       ('Summary of the Project Budget'!D$78:D$87 = B84)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F84" s="12">
         <v>2</v>
       </c>
       <c r="G84" s="14" cm="1">
         <f t="array" ref="G84">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B83) *
   ('Summary of the Project Budget'!D$78:D$87 = B84) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H84" s="46" t="e">
+      <c r="H84" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A85" s="9" t="s">
         <v>234</v>
       </c>
-      <c r="B85" s="51" t="s">
+      <c r="B85" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D85" s="11" cm="1">
         <f t="array" ref="D85">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87=B83)*('Summary of the Project Budget'!D$78:D$87=B85)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E85" s="29" t="str" cm="1">
         <f t="array" ref="E85">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B83) *
       ('Summary of the Project Budget'!D$78:D$87 = B85)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F85" s="12">
         <v>2</v>
       </c>
       <c r="G85" s="14" cm="1">
         <f t="array" ref="G85">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B83) *
   ('Summary of the Project Budget'!D$78:D$87 = B85) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H85" s="46" t="e">
+      <c r="H85" s="44" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A86" s="9" t="s">
         <v>235</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D86" s="11" cm="1">
         <f t="array" ref="D86">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87=B83)*('Summary of the Project Budget'!D$78:D$87=B86)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E86" s="29" t="str" cm="1">
         <f t="array" ref="E86">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B83) *
       ('Summary of the Project Budget'!D$78:D$87 = B86)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F86" s="12">
         <v>2</v>
       </c>
       <c r="G86" s="14" cm="1">
         <f t="array" ref="G86">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B83) *
   ('Summary of the Project Budget'!D$78:D$87 = B86) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H86" s="46" t="e">
+      <c r="H86" s="44" t="e">
         <f t="shared" ref="H86:H106" si="3">G86*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A87" s="15" t="s">
         <v>104</v>
       </c>
       <c r="B87" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C87" s="19"/>
       <c r="D87" s="17">
         <f>SUM(D88:D90)</f>
         <v>0</v>
       </c>
       <c r="E87" s="17"/>
       <c r="F87" s="17"/>
       <c r="G87" s="18">
         <f>SUM(G88:G90)</f>
         <v>0</v>
       </c>
-      <c r="H87" s="46" t="e">
+      <c r="H87" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A88" s="9" t="s">
         <v>236</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C88" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D88" s="11" cm="1">
         <f t="array" ref="D88">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87 = B87)*('Summary of the Project Budget'!D$78:D$87 = B88)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E88" s="11" t="str" cm="1">
         <f t="array" ref="E88">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B87) *
       ('Summary of the Project Budget'!D$78:D$87 = B88)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F88" s="12">
         <v>2</v>
       </c>
       <c r="G88" s="14" cm="1">
         <f t="array" ref="G88">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B87) *
   ('Summary of the Project Budget'!D$78:D$87 = B88) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H88" s="46" t="e">
+      <c r="H88" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A89" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="B89" s="51" t="s">
+      <c r="B89" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D89" s="11" cm="1">
         <f t="array" ref="D89">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87 = B87)*('Summary of the Project Budget'!D$78:D$87 = B89)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E89" s="11" t="str" cm="1">
         <f t="array" ref="E89">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B87) *
       ('Summary of the Project Budget'!D$78:D$87 = B89)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F89" s="12">
         <v>2</v>
       </c>
       <c r="G89" s="14" cm="1">
         <f t="array" ref="G89">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B87) *
   ('Summary of the Project Budget'!D$78:D$87 = B89) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H89" s="46" t="e">
+      <c r="H89" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A90" s="9" t="s">
         <v>238</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C90" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D90" s="11" cm="1">
         <f t="array" ref="D90">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87 = B87)*('Summary of the Project Budget'!D$78:D$87 = B90)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E90" s="11" t="str" cm="1">
         <f t="array" ref="E90">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B87) *
       ('Summary of the Project Budget'!D$78:D$87 = B90)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F90" s="12">
         <v>2</v>
       </c>
       <c r="G90" s="14" cm="1">
         <f t="array" ref="G90">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B87) *
   ('Summary of the Project Budget'!D$78:D$87 = B90) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H90" s="46" t="e">
+      <c r="H90" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A91" s="15" t="s">
         <v>105</v>
       </c>
       <c r="B91" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C91" s="19"/>
       <c r="D91" s="17">
         <f>SUM(D92:D94)</f>
         <v>0</v>
       </c>
       <c r="E91" s="17"/>
       <c r="F91" s="17"/>
       <c r="G91" s="18">
         <f>SUM(G92:G94)</f>
         <v>0</v>
       </c>
-      <c r="H91" s="46" t="e">
+      <c r="H91" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A92" s="9" t="s">
         <v>239</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D92" s="11" cm="1">
         <f t="array" ref="D92">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87 = B91)*('Summary of the Project Budget'!D$78:D$87 = B92)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E92" s="11" t="str" cm="1">
         <f t="array" ref="E92">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B91) *
       ('Summary of the Project Budget'!D$78:D$87 = B92)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F92" s="12">
         <v>2</v>
       </c>
       <c r="G92" s="14" cm="1">
         <f t="array" ref="G92">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B91) *
   ('Summary of the Project Budget'!D$78:D$87 = B92) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H92" s="46" t="e">
+      <c r="H92" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A93" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="B93" s="51" t="s">
+      <c r="B93" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C93" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D93" s="11" cm="1">
         <f t="array" ref="D93">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87 = B91)*('Summary of the Project Budget'!D$78:D$87 = B93)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E93" s="11" t="str" cm="1">
         <f t="array" ref="E93">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B91) *
       ('Summary of the Project Budget'!D$78:D$87 = B93)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F93" s="12">
         <v>2</v>
       </c>
       <c r="G93" s="14" cm="1">
         <f t="array" ref="G93">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B91) *
   ('Summary of the Project Budget'!D$78:D$87 = B93) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H93" s="46" t="e">
+      <c r="H93" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A94" s="9" t="s">
         <v>241</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C94" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D94" s="11" cm="1">
         <f t="array" ref="D94">SUMPRODUCT(('Summary of the Project Budget'!C$78:C$87 = B91)*('Summary of the Project Budget'!D$78:D$87 = B94)*('Summary of the Project Budget'!G$78:G$87))</f>
         <v>0</v>
       </c>
       <c r="E94" s="11" t="str" cm="1">
         <f t="array" ref="E94">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$78:H$87,
       ('Summary of the Project Budget'!C$78:C$87 = B91) *
       ('Summary of the Project Budget'!D$78:D$87 = B94)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F94" s="12">
         <v>2</v>
       </c>
       <c r="G94" s="14" cm="1">
         <f t="array" ref="G94">SUMPRODUCT(
   ('Summary of the Project Budget'!C$78:C$87 = B91) *
   ('Summary of the Project Budget'!D$78:D$87 = B94) *
   ('Summary of the Project Budget'!J$78:J$87)
 )</f>
         <v>0</v>
       </c>
-      <c r="H94" s="46" t="e">
+      <c r="H94" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="B95" s="34" t="s">
         <v>114</v>
       </c>
       <c r="C95" s="21"/>
       <c r="D95" s="23"/>
       <c r="E95" s="31"/>
-      <c r="F95" s="79"/>
-      <c r="G95" s="52">
+      <c r="F95" s="69"/>
+      <c r="G95" s="50">
         <f>'Summary of the Project Budget'!J88</f>
         <v>0</v>
       </c>
       <c r="H95" s="36" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A96" s="15" t="s">
         <v>115</v>
       </c>
       <c r="B96" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C96" s="16"/>
       <c r="D96" s="17">
         <f>SUM(D97:D99)</f>
         <v>0</v>
       </c>
       <c r="E96" s="28"/>
       <c r="F96" s="17"/>
       <c r="G96" s="18">
         <f>SUM(G97:G99)</f>
         <v>0</v>
       </c>
-      <c r="H96" s="46" t="e">
+      <c r="H96" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A97" s="9" t="s">
         <v>242</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D97" s="11" cm="1">
         <f t="array" ref="D97">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98=B96)*('Summary of the Project Budget'!D$89:D$98=B97)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E97" s="29" t="str" cm="1">
         <f t="array" ref="E97">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B96) *
       ('Summary of the Project Budget'!D$89:D$98 = B97)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F97" s="12">
         <v>2</v>
       </c>
       <c r="G97" s="14" cm="1">
         <f t="array" ref="G97">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B96) *
   ('Summary of the Project Budget'!D$89:D$98 = B97) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H97" s="46" t="e">
+      <c r="H97" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A98" s="9" t="s">
         <v>243</v>
       </c>
-      <c r="B98" s="51" t="s">
+      <c r="B98" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C98" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D98" s="11" cm="1">
         <f t="array" ref="D98">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98=B96)*('Summary of the Project Budget'!D$89:D$98=B98)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E98" s="29" t="str" cm="1">
         <f t="array" ref="E98">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B96) *
       ('Summary of the Project Budget'!D$89:D$98 = B98)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F98" s="12">
         <v>2</v>
       </c>
       <c r="G98" s="14" cm="1">
         <f t="array" ref="G98">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B96) *
   ('Summary of the Project Budget'!D$89:D$98 = B98) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H98" s="46" t="e">
+      <c r="H98" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A99" s="9" t="s">
         <v>244</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D99" s="11" cm="1">
         <f t="array" ref="D99">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98=B96)*('Summary of the Project Budget'!D$89:D$98=B99)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E99" s="29" t="str" cm="1">
         <f t="array" ref="E99">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B96) *
       ('Summary of the Project Budget'!D$89:D$98 = B99)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F99" s="12">
         <v>2</v>
       </c>
       <c r="G99" s="14" cm="1">
         <f t="array" ref="G99">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B96) *
   ('Summary of the Project Budget'!D$89:D$98 = B99) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H99" s="46" t="e">
+      <c r="H99" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A100" s="15" t="s">
         <v>116</v>
       </c>
       <c r="B100" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C100" s="19"/>
       <c r="D100" s="17">
         <f>SUM(D101:D103)</f>
         <v>0</v>
       </c>
       <c r="E100" s="17"/>
       <c r="F100" s="17"/>
       <c r="G100" s="18">
         <f>SUM(G101:G103)</f>
         <v>0</v>
       </c>
-      <c r="H100" s="46" t="e">
+      <c r="H100" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A101" s="9" t="s">
         <v>245</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D101" s="11" cm="1">
         <f t="array" ref="D101">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98 = B100)*('Summary of the Project Budget'!D$89:D$98 = B101)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E101" s="11" t="str" cm="1">
         <f t="array" ref="E101">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B100) *
       ('Summary of the Project Budget'!D$89:D$98 = B101)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F101" s="12">
         <v>2</v>
       </c>
       <c r="G101" s="14" cm="1">
         <f t="array" ref="G101">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B100) *
   ('Summary of the Project Budget'!D$89:D$98 = B101) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H101" s="46" t="e">
+      <c r="H101" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A102" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="B102" s="51" t="s">
+      <c r="B102" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C102" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D102" s="11" cm="1">
         <f t="array" ref="D102">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98 = B100)*('Summary of the Project Budget'!D$89:D$98 = B102)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E102" s="11" t="str" cm="1">
         <f t="array" ref="E102">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B100) *
       ('Summary of the Project Budget'!D$89:D$98 = B102)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F102" s="12">
         <v>2</v>
       </c>
       <c r="G102" s="14" cm="1">
         <f t="array" ref="G102">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B100) *
   ('Summary of the Project Budget'!D$89:D$98 = B102) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H102" s="46" t="e">
+      <c r="H102" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A103" s="9" t="s">
         <v>247</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C103" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D103" s="11" cm="1">
         <f t="array" ref="D103">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98 = B100)*('Summary of the Project Budget'!D$89:D$98 = B103)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E103" s="11" t="str" cm="1">
         <f t="array" ref="E103">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B100) *
       ('Summary of the Project Budget'!D$89:D$98 = B103)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F103" s="12">
         <v>2</v>
       </c>
       <c r="G103" s="14" cm="1">
         <f t="array" ref="G103">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B100) *
   ('Summary of the Project Budget'!D$89:D$98 = B103) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H103" s="46" t="e">
+      <c r="H103" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A104" s="15" t="s">
         <v>117</v>
       </c>
       <c r="B104" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C104" s="19"/>
       <c r="D104" s="17">
         <f>SUM(D105:D107)</f>
         <v>0</v>
       </c>
       <c r="E104" s="17"/>
       <c r="F104" s="17"/>
       <c r="G104" s="18">
         <f>SUM(G105:G107)</f>
         <v>0</v>
       </c>
-      <c r="H104" s="46" t="e">
+      <c r="H104" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A105" s="9" t="s">
         <v>248</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C105" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D105" s="11" cm="1">
         <f t="array" ref="D105">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98 = B104)*('Summary of the Project Budget'!D$89:D$98 = B105)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E105" s="11" t="str" cm="1">
         <f t="array" ref="E105">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B104) *
       ('Summary of the Project Budget'!D$89:D$98 = B105)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F105" s="12">
         <v>2</v>
       </c>
       <c r="G105" s="14" cm="1">
         <f t="array" ref="G105">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B104) *
   ('Summary of the Project Budget'!D$89:D$98 = B105) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H105" s="46" t="e">
+      <c r="H105" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A106" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="B106" s="51" t="s">
+      <c r="B106" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C106" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D106" s="11" cm="1">
         <f t="array" ref="D106">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98 = B104)*('Summary of the Project Budget'!D$89:D$98 = B106)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E106" s="11" t="str" cm="1">
         <f t="array" ref="E106">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B104) *
       ('Summary of the Project Budget'!D$89:D$98 = B106)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F106" s="12">
         <v>2</v>
       </c>
       <c r="G106" s="14" cm="1">
         <f t="array" ref="G106">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B104) *
   ('Summary of the Project Budget'!D$89:D$98 = B106) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H106" s="46" t="e">
+      <c r="H106" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A107" s="9" t="s">
         <v>250</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C107" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D107" s="11" cm="1">
         <f t="array" ref="D107">SUMPRODUCT(('Summary of the Project Budget'!C$89:C$98 = B104)*('Summary of the Project Budget'!D$89:D$98 = B107)*('Summary of the Project Budget'!G$89:G$98))</f>
         <v>0</v>
       </c>
       <c r="E107" s="11" t="str" cm="1">
         <f t="array" ref="E107">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$89:H$98,
       ('Summary of the Project Budget'!C$89:C$98 = B104) *
       ('Summary of the Project Budget'!D$89:D$98 = B107)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F107" s="12">
         <v>2</v>
       </c>
       <c r="G107" s="14" cm="1">
         <f t="array" ref="G107">SUMPRODUCT(
   ('Summary of the Project Budget'!C$89:C$98 = B104) *
   ('Summary of the Project Budget'!D$89:D$98 = B107) *
   ('Summary of the Project Budget'!J$89:J$98)
 )</f>
         <v>0</v>
       </c>
-      <c r="H107" s="46" t="e">
+      <c r="H107" s="44" t="e">
         <f t="shared" ref="H107:H130" si="4">G107*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A108" s="35" t="s">
         <v>251</v>
       </c>
       <c r="B108" s="34" t="s">
         <v>126</v>
       </c>
       <c r="C108" s="21"/>
       <c r="D108" s="23"/>
       <c r="E108" s="31"/>
-      <c r="F108" s="79"/>
-      <c r="G108" s="52">
+      <c r="F108" s="69"/>
+      <c r="G108" s="50">
         <f>'Summary of the Project Budget'!J99</f>
         <v>0</v>
       </c>
       <c r="H108" s="36" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A109" s="56" t="s">
+      <c r="A109" s="54" t="s">
         <v>252</v>
       </c>
       <c r="B109" s="34" t="s">
         <v>128</v>
       </c>
       <c r="C109" s="21"/>
       <c r="D109" s="23"/>
       <c r="E109" s="31"/>
-      <c r="F109" s="79"/>
+      <c r="F109" s="69"/>
       <c r="G109" s="26">
         <f>'Summary of the Project Budget'!J100</f>
         <v>0</v>
       </c>
       <c r="H109" s="36" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A110" s="15" t="s">
         <v>129</v>
       </c>
       <c r="B110" s="15" t="s">
         <v>153</v>
       </c>
       <c r="C110" s="19"/>
       <c r="D110" s="17">
         <f>SUM(D111:D113)</f>
         <v>0</v>
       </c>
       <c r="E110" s="17"/>
       <c r="F110" s="17"/>
       <c r="G110" s="18">
         <f>SUM(G111:G113)</f>
         <v>0</v>
       </c>
-      <c r="H110" s="46" t="e">
+      <c r="H110" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A111" s="9" t="s">
         <v>253</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C111" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D111" s="12" cm="1">
         <f t="array" ref="D111">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B110)*('Summary of the Project Budget'!D$101:D$115 = B111)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E111" s="12" t="str" cm="1">
         <f t="array" ref="E111">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B110) *
       ('Summary of the Project Budget'!D$101:D$115 = B111)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F111" s="12">
         <v>1</v>
       </c>
       <c r="G111" s="13" cm="1">
         <f t="array" ref="G111">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B110) *
   ('Summary of the Project Budget'!D$101:D$115 = B111) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H111" s="46" t="e">
+      <c r="H111" s="44" t="e">
         <f t="shared" ref="H111:H113" si="5">G111*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A112" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="B112" s="51" t="s">
+      <c r="B112" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C112" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D112" s="12" cm="1">
         <f t="array" ref="D112">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B110)*('Summary of the Project Budget'!D$101:D$115 = B112)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E112" s="12" t="str" cm="1">
         <f t="array" ref="E112">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B110) *
       ('Summary of the Project Budget'!D$101:D$115 = B112)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F112" s="12">
         <v>1</v>
       </c>
       <c r="G112" s="13" cm="1">
         <f t="array" ref="G112">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B110) *
   ('Summary of the Project Budget'!D$101:D$115 = B112) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H112" s="46" t="e">
+      <c r="H112" s="44" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A113" s="9" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C113" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D113" s="12" cm="1">
         <f t="array" ref="D113">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B110)*('Summary of the Project Budget'!D$101:D$115 = B113)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E113" s="12" t="str" cm="1">
         <f t="array" ref="E113">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B110) *
       ('Summary of the Project Budget'!D$101:D$115 = B113)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F113" s="12">
         <v>1</v>
       </c>
       <c r="G113" s="13" cm="1">
         <f t="array" ref="G113">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B110) *
   ('Summary of the Project Budget'!D$101:D$115 = B113) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H113" s="46" t="e">
+      <c r="H113" s="44" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A114" s="15" t="s">
         <v>129</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>155</v>
       </c>
       <c r="C114" s="19"/>
       <c r="D114" s="17">
         <f>SUM(D115:D117)</f>
         <v>0</v>
       </c>
       <c r="E114" s="17"/>
       <c r="F114" s="17"/>
       <c r="G114" s="18">
         <f>SUM(G115:G117)</f>
         <v>0</v>
       </c>
-      <c r="H114" s="46" t="e">
+      <c r="H114" s="44" t="e">
         <f t="shared" ref="H114" si="6">G114*100/$G$130</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A115" s="9" t="s">
         <v>253</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C115" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D115" s="12" cm="1">
         <f t="array" ref="D115">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B114)*('Summary of the Project Budget'!D$101:D$115 = B115)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E115" s="12" t="str" cm="1">
         <f t="array" ref="E115">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B114) *
       ('Summary of the Project Budget'!D$101:D$115 = B115)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F115" s="12">
         <v>2</v>
       </c>
       <c r="G115" s="13" cm="1">
         <f t="array" ref="G115">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B114) *
   ('Summary of the Project Budget'!D$101:D$115 = B115) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H115" s="46" t="e">
+      <c r="H115" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A116" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="B116" s="51" t="s">
+      <c r="B116" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D116" s="12" cm="1">
         <f t="array" ref="D116">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B114)*('Summary of the Project Budget'!D$101:D$115 = B116)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E116" s="12" t="str" cm="1">
         <f t="array" ref="E116">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B114) *
       ('Summary of the Project Budget'!D$101:D$115 = B116)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F116" s="12">
         <v>2</v>
       </c>
       <c r="G116" s="13" cm="1">
         <f t="array" ref="G116">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B114) *
   ('Summary of the Project Budget'!D$101:D$115 = B116) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H116" s="46" t="e">
+      <c r="H116" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A117" s="9" t="s">
         <v>255</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D117" s="12" cm="1">
         <f t="array" ref="D117">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B114)*('Summary of the Project Budget'!D$101:D$115 = B117)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E117" s="12" t="str" cm="1">
         <f t="array" ref="E117">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B114) *
       ('Summary of the Project Budget'!D$101:D$115 = B117)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F117" s="12">
         <v>2</v>
       </c>
       <c r="G117" s="13" cm="1">
         <f t="array" ref="G117">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B114) *
   ('Summary of the Project Budget'!D$101:D$115 = B117) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H117" s="46" t="e">
+      <c r="H117" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A118" s="15" t="s">
         <v>130</v>
       </c>
       <c r="B118" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C118" s="19"/>
       <c r="D118" s="17">
         <f>SUM(D119:D121)</f>
         <v>0</v>
       </c>
       <c r="E118" s="17"/>
       <c r="F118" s="17"/>
       <c r="G118" s="18">
         <f>SUM(G119:G121)</f>
         <v>0</v>
       </c>
-      <c r="H118" s="46" t="e">
+      <c r="H118" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A119" s="9" t="s">
         <v>256</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C119" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D119" s="12" cm="1">
         <f t="array" ref="D119">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B118)*('Summary of the Project Budget'!D$101:D$115 = B119)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E119" s="12" t="str" cm="1">
         <f t="array" ref="E119">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B118) *
       ('Summary of the Project Budget'!D$101:D$115 = B119)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F119" s="12">
         <v>2</v>
       </c>
       <c r="G119" s="13" cm="1">
         <f t="array" ref="G119">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B118) *
   ('Summary of the Project Budget'!D$101:D$115 = B119) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H119" s="46" t="e">
+      <c r="H119" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A120" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="B120" s="51" t="s">
+      <c r="B120" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D120" s="12" cm="1">
         <f t="array" ref="D120">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B118)*('Summary of the Project Budget'!D$101:D$115 = B120)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E120" s="12" t="str" cm="1">
         <f t="array" ref="E120">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B118) *
       ('Summary of the Project Budget'!D$101:D$115 = B120)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F120" s="12">
         <v>2</v>
       </c>
       <c r="G120" s="13" cm="1">
         <f t="array" ref="G120">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B118) *
   ('Summary of the Project Budget'!D$101:D$115 = B120) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H120" s="46" t="e">
+      <c r="H120" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A121" s="9" t="s">
         <v>258</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C121" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D121" s="12" cm="1">
         <f t="array" ref="D121">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115 = B118)*('Summary of the Project Budget'!D$101:D$115 = B121)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E121" s="12" t="str" cm="1">
         <f t="array" ref="E121">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B118) *
       ('Summary of the Project Budget'!D$101:D$115 = B121)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F121" s="12">
         <v>2</v>
       </c>
       <c r="G121" s="13" cm="1">
         <f t="array" ref="G121">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B118) *
   ('Summary of the Project Budget'!D$101:D$115 = B121) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H121" s="46" t="e">
+      <c r="H121" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="B122" s="15" t="s">
         <v>157</v>
       </c>
       <c r="C122" s="16"/>
       <c r="D122" s="17">
         <f>SUM(D123:D125)</f>
         <v>0</v>
       </c>
       <c r="E122" s="17"/>
       <c r="F122" s="17"/>
       <c r="G122" s="18">
         <f>SUM(G123:G125)</f>
         <v>0</v>
       </c>
-      <c r="H122" s="46" t="e">
+      <c r="H122" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A123" s="9" t="s">
         <v>259</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C123" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D123" s="11" cm="1">
         <f t="array" ref="D123">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115=B122)*('Summary of the Project Budget'!D$101:D$115=B123)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E123" s="11" t="str" cm="1">
         <f t="array" ref="E123">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B122) *
       ('Summary of the Project Budget'!D$101:D$115 = B123)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F123" s="12">
         <v>3</v>
       </c>
       <c r="G123" s="14" cm="1">
         <f t="array" ref="G123">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B122) *
   ('Summary of the Project Budget'!D$101:D$115 = B123) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H123" s="46" t="e">
+      <c r="H123" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A124" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="B124" s="51" t="s">
+      <c r="B124" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C124" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D124" s="11" cm="1">
         <f t="array" ref="D124">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115=B122)*('Summary of the Project Budget'!D$101:D$115=B124)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E124" s="11" t="str" cm="1">
         <f t="array" ref="E124">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B122) *
       ('Summary of the Project Budget'!D$101:D$115 = B124)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F124" s="12">
         <v>3</v>
       </c>
       <c r="G124" s="14" cm="1">
         <f t="array" ref="G124">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B122) *
   ('Summary of the Project Budget'!D$101:D$115 = B124) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H124" s="46" t="e">
+      <c r="H124" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A125" s="9" t="s">
         <v>261</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C125" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D125" s="12" cm="1">
         <f t="array" ref="D125">SUMPRODUCT(('Summary of the Project Budget'!C$101:C$115=B122)*('Summary of the Project Budget'!D$101:D$115=B125)*('Summary of the Project Budget'!G$101:G$115))</f>
         <v>0</v>
       </c>
       <c r="E125" s="12" t="str" cm="1">
         <f t="array" ref="E125">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$101:H$115,
       ('Summary of the Project Budget'!C$101:C$115 = B122) *
       ('Summary of the Project Budget'!D$101:D$115 = B125)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
       <c r="F125" s="12">
         <v>3</v>
       </c>
       <c r="G125" s="14" cm="1">
         <f t="array" ref="G125">SUMPRODUCT(
   ('Summary of the Project Budget'!C$101:C$115 = B122) *
   ('Summary of the Project Budget'!D$101:D$115 = B125) *
   ('Summary of the Project Budget'!J$101:J$115)
 )</f>
         <v>0</v>
       </c>
-      <c r="H125" s="46" t="e">
+      <c r="H125" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A126" s="35" t="s">
         <v>262</v>
       </c>
       <c r="B126" s="34" t="s">
         <v>145</v>
       </c>
       <c r="C126" s="21"/>
       <c r="D126" s="23"/>
       <c r="E126" s="27"/>
-      <c r="F126" s="79"/>
+      <c r="F126" s="69"/>
       <c r="G126" s="26">
         <f>'Summary of the Project Budget'!J116</f>
         <v>0</v>
       </c>
       <c r="H126" s="36" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A127" s="9" t="s">
         <v>146</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C127" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D127" s="12" cm="1">
         <f t="array" ref="D127">SUMPRODUCT(('Summary of the Project Budget'!D$117:D$119=B127)*('Summary of the Project Budget'!G$117:G$119))</f>
         <v>0</v>
       </c>
       <c r="E127" s="30" t="str" cm="1">
         <f t="array" ref="E127">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$117:H$119,
       ('Summary of the Project Budget'!D$117:D$119 = B127)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
-      <c r="F127" s="80">
+      <c r="F127" s="70">
         <v>4</v>
       </c>
       <c r="G127" s="37" cm="1">
         <f t="array" ref="G127">SUMPRODUCT(
   ('Summary of the Project Budget'!D$117:D$119 = B127) *
   ('Summary of the Project Budget'!J$117:J$119)
 )</f>
         <v>0</v>
       </c>
-      <c r="H127" s="46" t="e">
+      <c r="H127" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A128" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="B128" s="51" t="s">
+      <c r="B128" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C128" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D128" s="12" cm="1">
         <f t="array" ref="D128">SUMPRODUCT(('Summary of the Project Budget'!D$117:D$119=B128)*('Summary of the Project Budget'!G$117:G$119))</f>
         <v>0</v>
       </c>
       <c r="E128" s="30" t="str" cm="1">
         <f t="array" ref="E128">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$117:H$119,
       ('Summary of the Project Budget'!D$117:D$119 = B128)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
-      <c r="F128" s="80">
+      <c r="F128" s="70">
         <v>4</v>
       </c>
       <c r="G128" s="37" cm="1">
         <f t="array" ref="G128">SUMPRODUCT(
   ('Summary of the Project Budget'!D$117:D$119 = B128) *
   ('Summary of the Project Budget'!J$117:J$119)
 )</f>
         <v>0</v>
       </c>
-      <c r="H128" s="46" t="e">
+      <c r="H128" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A129" s="9" t="s">
         <v>148</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C129" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D129" s="12" cm="1">
         <f t="array" ref="D129">SUMPRODUCT(('Summary of the Project Budget'!D$117:D$119=B129)*('Summary of the Project Budget'!G$117:G$119))</f>
         <v>0</v>
       </c>
       <c r="E129" s="30" t="str" cm="1">
         <f t="array" ref="E129">IFERROR(
   _xlfn.TEXTJOIN(", ", TRUE,
     _xlfn._xlws.FILTER(
       'Summary of the Project Budget'!H$117:H$119,
       ('Summary of the Project Budget'!D$117:D$119 = B129)
     )
   ),
   "not found"
 )</f>
         <v>not found</v>
       </c>
-      <c r="F129" s="80">
+      <c r="F129" s="70">
         <v>4</v>
       </c>
       <c r="G129" s="37" cm="1">
         <f t="array" ref="G129">SUMPRODUCT(
   ('Summary of the Project Budget'!D$117:D$119 = B129) *
   ('Summary of the Project Budget'!J$117:J$119)
 )</f>
         <v>0</v>
       </c>
-      <c r="H129" s="46" t="e">
+      <c r="H129" s="44" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A130" s="141" t="s">
+      <c r="A130" s="152" t="s">
         <v>263</v>
       </c>
-      <c r="B130" s="142"/>
-[...4 lines deleted...]
-      <c r="G130" s="52">
+      <c r="B130" s="153"/>
+      <c r="C130" s="153"/>
+      <c r="D130" s="153"/>
+      <c r="E130" s="153"/>
+      <c r="F130" s="154"/>
+      <c r="G130" s="50">
         <f>G2+G6+G38+G82+G95+G108</f>
         <v>0</v>
       </c>
       <c r="H130" s="36" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="XdLdWdEEj6bJcH5IPezUKiP424un8rz3JW5bxgmEVh7BH9Tw7HvbB7MnIU+ZUEAAIw4fE85IiPZ7e9OKZtK/6A==" saltValue="+2ohuq8wcaR6zmF0eN7oxA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A130:F130"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{287F9961-567F-4C8F-AFCD-9D88E14AA1F2}">
   <sheetPr>
     <tabColor theme="3" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J37" sqref="J37"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
     <col min="2" max="2" width="17.6640625" customWidth="1"/>
     <col min="4" max="4" width="17.6640625" customWidth="1"/>
     <col min="6" max="6" width="17.6640625" customWidth="1"/>
     <col min="8" max="8" width="17.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A1" s="144" t="s">
+      <c r="A1" s="116" t="s">
         <v>264</v>
       </c>
-      <c r="B1" s="144"/>
-[...6 lines deleted...]
-      <c r="I1" s="144"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
     </row>
     <row r="2" spans="1:9" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="150" t="s">
+      <c r="A2" s="121" t="s">
         <v>265</v>
       </c>
-      <c r="B2" s="150"/>
-[...6 lines deleted...]
-      <c r="I2" s="150"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
     </row>
     <row r="3" spans="1:9" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="148"/>
-      <c r="B3" s="151" t="s">
+      <c r="A3" s="119"/>
+      <c r="B3" s="113" t="s">
         <v>266</v>
       </c>
-      <c r="C3" s="152"/>
-      <c r="D3" s="151" t="s">
+      <c r="C3" s="114"/>
+      <c r="D3" s="113" t="s">
         <v>150</v>
       </c>
-      <c r="E3" s="152"/>
-      <c r="F3" s="151" t="s">
+      <c r="E3" s="114"/>
+      <c r="F3" s="113" t="s">
         <v>151</v>
       </c>
-      <c r="G3" s="152"/>
-      <c r="H3" s="151" t="s">
+      <c r="G3" s="114"/>
+      <c r="H3" s="113" t="s">
         <v>152</v>
       </c>
-      <c r="I3" s="153"/>
+      <c r="I3" s="115"/>
     </row>
     <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="149"/>
-      <c r="B4" s="53" t="s">
+      <c r="A4" s="120"/>
+      <c r="B4" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="C4" s="54" t="s">
+      <c r="C4" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="D4" s="53" t="s">
+      <c r="D4" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="E4" s="54" t="s">
+      <c r="E4" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="G4" s="54" t="s">
+      <c r="G4" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="I4" s="57" t="s">
+      <c r="I4" s="55" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="56" t="s">
         <v>268</v>
       </c>
       <c r="B5" s="39">
         <f>B9*C5</f>
         <v>0</v>
       </c>
-      <c r="C5" s="68">
+      <c r="C5" s="97">
         <v>0.72299999999999998</v>
       </c>
       <c r="D5" s="39">
         <f>D9*E5</f>
         <v>0</v>
       </c>
-      <c r="E5" s="68">
+      <c r="E5" s="97">
         <v>0.72299999999999998</v>
       </c>
       <c r="F5" s="39">
         <f>F9*G5</f>
         <v>0</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="100">
         <v>0.72299999999999998</v>
       </c>
       <c r="H5" s="39">
         <f>H9*I5</f>
         <v>0</v>
       </c>
-      <c r="I5" s="65">
+      <c r="I5" s="103">
         <v>0.72299999999999998</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="57" t="s">
         <v>269</v>
       </c>
       <c r="B6" s="39">
         <f>B9*C6</f>
         <v>0</v>
       </c>
-      <c r="C6" s="68">
+      <c r="C6" s="97">
         <v>0.191</v>
       </c>
       <c r="D6" s="39">
         <f>D9*E6</f>
         <v>0</v>
       </c>
-      <c r="E6" s="68">
+      <c r="E6" s="97">
         <v>0.191</v>
       </c>
       <c r="F6" s="39">
         <f>F9*G6</f>
         <v>0</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="100">
         <v>0.191</v>
       </c>
       <c r="H6" s="39">
         <f>H9*I6</f>
         <v>0</v>
       </c>
-      <c r="I6" s="65">
+      <c r="I6" s="103">
         <v>0.191</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="58" t="s">
         <v>270</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="40">
         <f t="shared" ref="B7:I7" si="0">B5+B6</f>
         <v>0</v>
       </c>
-      <c r="C7" s="69">
+      <c r="C7" s="98">
         <f t="shared" si="0"/>
         <v>0.91399999999999992</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E7" s="69">
+      <c r="E7" s="98">
         <f t="shared" si="0"/>
         <v>0.91399999999999992</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="101">
         <f t="shared" si="0"/>
         <v>0.91399999999999992</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I7" s="66">
+      <c r="I7" s="104">
         <f t="shared" si="0"/>
         <v>0.91399999999999992</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
+      <c r="A8" s="57" t="s">
         <v>271</v>
       </c>
       <c r="B8" s="39">
         <f t="shared" ref="B8:I8" si="1">B9-B7</f>
         <v>0</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="97">
         <f t="shared" si="1"/>
         <v>8.6000000000000076E-2</v>
       </c>
       <c r="D8" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E8" s="68">
+      <c r="E8" s="97">
         <f t="shared" si="1"/>
         <v>8.6000000000000076E-2</v>
       </c>
       <c r="F8" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="100">
         <f t="shared" si="1"/>
         <v>8.6000000000000076E-2</v>
       </c>
       <c r="H8" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I8" s="65">
+      <c r="I8" s="103">
         <f t="shared" si="1"/>
         <v>8.6000000000000076E-2</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="59" t="s">
         <v>272</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B9" s="60">
         <f>'Summary of the Project Budget'!J120</f>
         <v>0</v>
       </c>
-      <c r="C9" s="70">
+      <c r="C9" s="99">
         <v>1</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D9" s="60">
         <f>'Summary of the Project Budget'!C132</f>
         <v>0</v>
       </c>
-      <c r="E9" s="70">
+      <c r="E9" s="99">
         <v>1</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F9" s="60">
         <f>'Summary of the Project Budget'!D132</f>
         <v>0</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="102">
         <v>1</v>
       </c>
-      <c r="H9" s="62">
+      <c r="H9" s="60">
         <f>'Summary of the Project Budget'!E132</f>
         <v>0</v>
       </c>
-      <c r="I9" s="67">
+      <c r="I9" s="105">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="50"/>
-[...7 lines deleted...]
-      <c r="I10" s="50"/>
+      <c r="A10" s="48"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
     </row>
     <row r="11" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="117" t="s">
         <v>273</v>
       </c>
-      <c r="B11" s="146"/>
-[...1 lines deleted...]
-      <c r="D11" s="147" t="e">
+      <c r="B11" s="118"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="112" t="e">
         <f>($D$9/B9)*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E11" s="147"/>
-      <c r="F11" s="147" t="e">
+      <c r="E11" s="112"/>
+      <c r="F11" s="112" t="e">
         <f>($F$9/B9)*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G11" s="147"/>
-      <c r="H11" s="147" t="e">
+      <c r="G11" s="112"/>
+      <c r="H11" s="112" t="e">
         <f>($H$9/B9)*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I11" s="147"/>
+      <c r="I11" s="112"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A13" s="144" t="s">
+      <c r="A13" s="116" t="s">
         <v>274</v>
       </c>
-      <c r="B13" s="144"/>
-[...6 lines deleted...]
-      <c r="I13" s="144"/>
+      <c r="B13" s="116"/>
+      <c r="C13" s="116"/>
+      <c r="D13" s="116"/>
+      <c r="E13" s="116"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="116"/>
+      <c r="H13" s="116"/>
+      <c r="I13" s="116"/>
     </row>
     <row r="14" spans="1:9" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="150" t="s">
+      <c r="A14" s="121" t="s">
         <v>275</v>
       </c>
-      <c r="B14" s="150"/>
-[...6 lines deleted...]
-      <c r="I14" s="150"/>
+      <c r="B14" s="121"/>
+      <c r="C14" s="121"/>
+      <c r="D14" s="121"/>
+      <c r="E14" s="121"/>
+      <c r="F14" s="121"/>
+      <c r="G14" s="121"/>
+      <c r="H14" s="121"/>
+      <c r="I14" s="121"/>
     </row>
     <row r="15" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="148"/>
-      <c r="B15" s="151" t="s">
+      <c r="A15" s="119"/>
+      <c r="B15" s="113" t="s">
         <v>266</v>
       </c>
-      <c r="C15" s="152"/>
-      <c r="D15" s="151" t="s">
+      <c r="C15" s="114"/>
+      <c r="D15" s="113" t="s">
         <v>150</v>
       </c>
-      <c r="E15" s="152"/>
-      <c r="F15" s="151" t="s">
+      <c r="E15" s="114"/>
+      <c r="F15" s="113" t="s">
         <v>151</v>
       </c>
-      <c r="G15" s="152"/>
-      <c r="H15" s="151" t="s">
+      <c r="G15" s="114"/>
+      <c r="H15" s="113" t="s">
         <v>152</v>
       </c>
-      <c r="I15" s="153"/>
+      <c r="I15" s="115"/>
     </row>
     <row r="16" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="149"/>
-      <c r="B16" s="53" t="s">
+      <c r="A16" s="120"/>
+      <c r="B16" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="C16" s="54" t="s">
+      <c r="C16" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="D16" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="E16" s="54" t="s">
+      <c r="E16" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="F16" s="53" t="s">
+      <c r="F16" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="G16" s="54" t="s">
+      <c r="G16" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="H16" s="53" t="s">
+      <c r="H16" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="I16" s="57" t="s">
+      <c r="I16" s="55" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="58" t="s">
+      <c r="A17" s="56" t="s">
         <v>268</v>
       </c>
-      <c r="B17" s="96"/>
-      <c r="C17" s="97" t="e">
+      <c r="B17" s="86"/>
+      <c r="C17" s="106" t="e">
         <f>B17/B22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D17" s="96"/>
-      <c r="E17" s="97" t="e">
+      <c r="D17" s="86"/>
+      <c r="E17" s="106" t="e">
         <f>D17/D22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F17" s="96"/>
-      <c r="G17" s="97" t="e">
+      <c r="F17" s="86"/>
+      <c r="G17" s="106" t="e">
         <f>F17/F22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H17" s="96"/>
-      <c r="I17" s="98" t="e">
+      <c r="H17" s="86"/>
+      <c r="I17" s="108" t="e">
         <f>H17/H22</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="59" t="s">
+      <c r="A18" s="57" t="s">
         <v>269</v>
       </c>
-      <c r="B18" s="96"/>
-      <c r="C18" s="97" t="e">
+      <c r="B18" s="86"/>
+      <c r="C18" s="106" t="e">
         <f>B18/B22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D18" s="96"/>
-      <c r="E18" s="97" t="e">
+      <c r="D18" s="86"/>
+      <c r="E18" s="106" t="e">
         <f>D18/D22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F18" s="96"/>
-      <c r="G18" s="97" t="e">
+      <c r="F18" s="86"/>
+      <c r="G18" s="106" t="e">
         <f>F18/F22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H18" s="96"/>
-      <c r="I18" s="98" t="e">
+      <c r="H18" s="86"/>
+      <c r="I18" s="108" t="e">
         <f>H18/H22</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="57" t="s">
         <v>276</v>
       </c>
-      <c r="B19" s="96"/>
-      <c r="C19" s="97" t="e">
+      <c r="B19" s="86"/>
+      <c r="C19" s="106" t="e">
         <f>B19/B22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D19" s="96"/>
-      <c r="E19" s="97" t="e">
+      <c r="D19" s="86"/>
+      <c r="E19" s="106" t="e">
         <f>D19/D22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F19" s="96"/>
-      <c r="G19" s="97" t="e">
+      <c r="F19" s="86"/>
+      <c r="G19" s="106" t="e">
         <f>F19/F22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H19" s="96"/>
-      <c r="I19" s="97" t="e">
+      <c r="H19" s="86"/>
+      <c r="I19" s="106" t="e">
         <f>H19/H22</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="60" t="s">
+      <c r="A20" s="58" t="s">
         <v>270</v>
       </c>
-      <c r="B20" s="99">
+      <c r="B20" s="87">
         <f>SUM(B17:B19)</f>
         <v>0</v>
       </c>
-      <c r="C20" s="100" t="e">
+      <c r="C20" s="107" t="e">
         <f>C17+C18+C19</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D20" s="99">
+      <c r="D20" s="87">
         <f>SUM(D17:D19)</f>
         <v>0</v>
       </c>
-      <c r="E20" s="100" t="e">
+      <c r="E20" s="107" t="e">
         <f>E17+E18+E19</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F20" s="99">
+      <c r="F20" s="87">
         <f>SUM(F17:F19)</f>
         <v>0</v>
       </c>
-      <c r="G20" s="100" t="e">
+      <c r="G20" s="107" t="e">
         <f>G17+G18+G19</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H20" s="99">
+      <c r="H20" s="87">
         <f>SUM(H17:H19)</f>
         <v>0</v>
       </c>
-      <c r="I20" s="101" t="e">
+      <c r="I20" s="109" t="e">
         <f>I17+I18+I19</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="59" t="s">
+      <c r="A21" s="57" t="s">
         <v>271</v>
       </c>
-      <c r="B21" s="96"/>
-      <c r="C21" s="97" t="e">
+      <c r="B21" s="86"/>
+      <c r="C21" s="106" t="e">
         <f>B21/B22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D21" s="96"/>
-      <c r="E21" s="97" t="e">
+      <c r="D21" s="86"/>
+      <c r="E21" s="106" t="e">
         <f>D21/D22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F21" s="96"/>
-      <c r="G21" s="97" t="e">
+      <c r="F21" s="86"/>
+      <c r="G21" s="106" t="e">
         <f>F21/F22</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H21" s="96"/>
-      <c r="I21" s="98" t="e">
+      <c r="H21" s="86"/>
+      <c r="I21" s="108" t="e">
         <f>H21/H22</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="59" t="s">
         <v>272</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="60">
         <f>'Summary of the Project Budget'!J120</f>
         <v>0</v>
       </c>
-      <c r="C22" s="63" t="e">
+      <c r="C22" s="102" t="e">
         <f>C20+C21</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="60">
         <f>'Summary of the Project Budget'!C132</f>
         <v>0</v>
       </c>
-      <c r="E22" s="63" t="e">
+      <c r="E22" s="102" t="e">
         <f>E20+E21</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F22" s="62">
+      <c r="F22" s="60">
         <f>'Summary of the Project Budget'!D132</f>
         <v>0</v>
       </c>
-      <c r="G22" s="63" t="e">
+      <c r="G22" s="102" t="e">
         <f>G20+G21</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="60">
         <f>'Summary of the Project Budget'!E132</f>
         <v>0</v>
       </c>
-      <c r="I22" s="64" t="e">
+      <c r="I22" s="110" t="e">
         <f>I20+I21</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="50"/>
-[...7 lines deleted...]
-      <c r="I23" s="50"/>
+      <c r="A23" s="48"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
     </row>
     <row r="24" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="145" t="s">
+      <c r="A24" s="117" t="s">
         <v>273</v>
       </c>
-      <c r="B24" s="146"/>
-[...1 lines deleted...]
-      <c r="D24" s="147" t="e">
+      <c r="B24" s="118"/>
+      <c r="C24" s="118"/>
+      <c r="D24" s="112" t="e">
         <f>($D$22/B22)*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E24" s="147"/>
-      <c r="F24" s="147" t="e">
+      <c r="E24" s="112"/>
+      <c r="F24" s="112" t="e">
         <f>(F22/B22)*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G24" s="147"/>
-      <c r="H24" s="147" t="e">
+      <c r="G24" s="112"/>
+      <c r="H24" s="112" t="e">
         <f>(H22/B22)*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I24" s="147"/>
+      <c r="I24" s="112"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jJnG2WUkwGzHK30j6f1mdN6FwRenDRfyJkY+CfES5VwYoTNj5HM4SJWXwXJkFY5afQ49NPpWRRgvBTCcPDPE5Q==" saltValue="V6frV/H2KbeRqD9rbgKbpA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JDtS3snjAUlp5oqLmfi+vIEMkCPwK8vn8/4J/+zbkEL0acSmGWPAPKZxdO0I6emAd10aqLzNtyxWVoVPUwo4mA==" saltValue="T3fyVsMUby4wqtzYa4FLWA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0"/>
   <mergeCells count="22">
-    <mergeCell ref="F11:G11"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A13:I13"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97CFA809-2DCB-4E58-A9B2-C9688F92C28F}">
   <sheetPr>
     <tabColor theme="2" tint="-9.9978637043366805E-2"/>
   </sheetPr>
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="32.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>277</v>
@@ -13066,222 +13072,229 @@
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>285</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="oOFeikytBM3Evs/Xu7cyCv55jMtzdF0pb0Ph4RgU0d/XMaU1igfaHcSJUDJzDTbxKiuGuuTwf+/fLxsq/Gy/Cw==" saltValue="aP0c2U3XMPQu+Ok7yMtr+g==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-05-06T05:53:55+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -13327,85 +13340,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDC5E92-83E5-4FA0-849A-48BC81061B1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EBB8F12-C882-4946-81A0-F705201B3EDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94EEABA9-2965-47C7-9B02-B96C7A0BAE3B}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BD1C04A-123B-46B0-AF5B-F93132FF7C2F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Summary of the Project Budget</vt:lpstr>
       <vt:lpstr>Cost justification</vt:lpstr>
       <vt:lpstr>KPVIS</vt:lpstr>
       <vt:lpstr>Financing plan</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>