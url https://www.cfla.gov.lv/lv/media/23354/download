--- v0 (2026-03-30)
+++ v1 (2026-07-31)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42AF5F4D" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="005B0131">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
@@ -958,51 +960,75 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CFA368A" w14:textId="77777777" w:rsidR="003447A8" w:rsidRPr="003447A8" w:rsidRDefault="003447A8" w:rsidP="003447A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>III daļa</w:t>
+        <w:t>II</w:t>
+      </w:r>
+      <w:del w:id="0" w:author="Anita Jansone" w:date="2026-06-17T10:42:00Z" w16du:dateUtc="2026-06-17T07:42:00Z">
+        <w:r w:rsidRPr="003447A8" w:rsidDel="004610F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:delText>I</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="003447A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daļa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABECBBA" w14:textId="0C08BFC6" w:rsidR="003447A8" w:rsidRDefault="003447A8" w:rsidP="081BFCBB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="081BFCBB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā</w:t>
       </w:r>
@@ -1387,84 +1413,96 @@
     </w:p>
     <w:p w14:paraId="00481C66" w14:textId="77777777" w:rsidR="00F118A5" w:rsidRPr="003447A8" w:rsidRDefault="00F118A5" w:rsidP="00F118A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedūru disciplināratbildības piemērošanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A11990A" w14:textId="697612B9" w:rsidR="00F118A5" w:rsidRPr="003447A8" w:rsidRDefault="00F118A5" w:rsidP="00F118A5">
+    <w:p w14:paraId="2A11990A" w14:textId="143262F7" w:rsidR="00F118A5" w:rsidRPr="003447A8" w:rsidRDefault="00F118A5" w:rsidP="00F118A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ziņošanas mehānismu kompetentajām iestādēm par potenciāliem administratīviem vai kriminālpārkāpumiem.</w:t>
       </w:r>
+      <w:ins w:id="1" w:author="Anita Jansone" w:date="2026-06-17T10:32:00Z" w16du:dateUtc="2026-06-17T07:32:00Z">
+        <w:r w:rsidR="00946718">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:footnoteReference w:id="2"/>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="0EACB900" w14:textId="77777777" w:rsidR="003447A8" w:rsidRDefault="003447A8" w:rsidP="003447A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6622D870" w14:textId="77777777" w:rsidR="00F118A5" w:rsidRDefault="00F118A5" w:rsidP="003447A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1548,51 +1586,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A2E6F10" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="0018270A">
@@ -1764,74 +1802,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:alias w:val="datums"/>
                 <w:tag w:val="datums"/>
                 <w:id w:val="-1832212809"/>
                 <w:placeholder>
                   <w:docPart w:val="BCB1455A51EE4E9A9E454D6A2577BB78"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:id w:val="1904331756"/>
                     <w:placeholder>
                       <w:docPart w:val="8C56189AB80047C1B425F1EEE284E00D"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:date>
                       <w:dateFormat w:val="dd.MM.yyyy"/>
                       <w:lid w:val="lv-LV"/>
                       <w:storeMappedDataAs w:val="dateTime"/>
                       <w:calendar w:val="gregorian"/>
                     </w:date>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidRPr="00CB7FA8">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Click or tap to enter a date.</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w14:paraId="7EF87F0C" w14:textId="77777777" w:rsidTr="0018270A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -1893,75 +1929,75 @@
               </w:rPr>
               <w:t>dd/mm/gggg </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57DB4EA3" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="005B0131">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidSect="002D6B3C">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43CFC9A7" w14:textId="77777777" w:rsidR="001101D1" w:rsidRDefault="001101D1">
+    <w:p w14:paraId="5DE287FE" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32BDE8A2" w14:textId="77777777" w:rsidR="001101D1" w:rsidRDefault="001101D1">
+    <w:p w14:paraId="3D4E179B" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2051,162 +2087,221 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E5727D9" w14:textId="46F76EC4" w:rsidR="28332F13" w:rsidRDefault="28332F13" w:rsidP="28332F13">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1BEBCDED" w14:textId="39664214" w:rsidR="28332F13" w:rsidRDefault="28332F13" w:rsidP="28332F13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="514D774A" w14:textId="77777777" w:rsidR="001101D1" w:rsidRDefault="001101D1">
+    <w:p w14:paraId="44627AF7" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50FCF750" w14:textId="77777777" w:rsidR="001101D1" w:rsidRDefault="001101D1">
+    <w:p w14:paraId="4C977B0D" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0C99A1AB" w14:textId="77777777" w:rsidR="00A1428E" w:rsidRPr="00AA1DE2" w:rsidRDefault="00A1428E" w:rsidP="00A1428E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ne individuāli, ne saistīto uzņēmumu grupas līmenī, kas noteikta atbilstoši Eiropas Komisijas regulai </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00AA1DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>Nr.651/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
+    <w:p w14:paraId="6C0B4777" w14:textId="309ED9E2" w:rsidR="00946718" w:rsidRPr="00AF1E32" w:rsidRDefault="00946718">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:ins w:id="2" w:author="Anita Jansone" w:date="2026-06-17T10:32:00Z" w16du:dateUtc="2026-06-17T07:32:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="3" w:author="Anita Jansone" w:date="2026-06-17T10:42:00Z" w16du:dateUtc="2026-06-17T07:42:00Z">
+        <w:r w:rsidR="004610F2">
+          <w:t>II da</w:t>
+        </w:r>
+        <w:r w:rsidR="00AF1E32">
+          <w:t xml:space="preserve">ļas </w:t>
+        </w:r>
+        <w:r w:rsidR="004610F2">
+          <w:t>b) apakšpunkts a</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="4" w:author="Anita Jansone" w:date="2026-06-17T10:32:00Z">
+        <w:r w:rsidRPr="00946718">
+          <w:t>ttiecināms, ja sadarbības partneris ir publiska persona.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
     <w:p w14:paraId="1E2ED9AF" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00AA1DE2" w:rsidRDefault="00E64EAF" w:rsidP="00E64EAF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Ja dokuments tiek parakstīts ar drošu elektronisko parakstu, lauku neaizpilda.</w:t>
+        <w:t xml:space="preserve"> Ja dokuments tiek parakstīts ar drošu elektronisko parakstu, lauku neaizpilda.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A4619D8" w14:textId="756F70B2" w:rsidR="001B2283" w:rsidRPr="003447A8" w:rsidRDefault="7099D8DE" w:rsidP="28332F13">
+  <w:p w14:paraId="6A4619D8" w14:textId="00876426" w:rsidR="001B2283" w:rsidRPr="003447A8" w:rsidRDefault="7099D8DE" w:rsidP="28332F13">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
+    <w:del w:id="5" w:author="Anita Jansone" w:date="2026-06-17T10:32:00Z" w16du:dateUtc="2026-06-17T07:32:00Z">
+      <w:r w:rsidRPr="28332F13" w:rsidDel="00946718">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:delText>14</w:delText>
+      </w:r>
+    </w:del>
+    <w:ins w:id="6" w:author="Anita Jansone" w:date="2026-06-17T10:32:00Z" w16du:dateUtc="2026-06-17T07:32:00Z">
+      <w:r w:rsidR="00946718" w:rsidRPr="28332F13">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00946718">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:ins>
     <w:r w:rsidRPr="28332F13">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>14. pielikums</w:t>
+      <w:t>. pielikums</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33ADD222" w14:textId="2C6D11E1" w:rsidR="001B2283" w:rsidRPr="001B2283" w:rsidRDefault="28332F13" w:rsidP="28332F13">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="28332F13">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>otrās kārtas projektu atlases nolikumam</w:t>
     </w:r>
@@ -2672,103 +2767,119 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1100639925">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Anita Jansone">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::anita.jansone@cfla.gov.lv::bf934ba7-b8df-4911-9b53-f9319cd10cd1"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006215D4"/>
     <w:rsid w:val="00042772"/>
     <w:rsid w:val="000F6593"/>
     <w:rsid w:val="001101D1"/>
     <w:rsid w:val="001B2283"/>
     <w:rsid w:val="001E45F5"/>
     <w:rsid w:val="002D0DBB"/>
     <w:rsid w:val="002D6B3C"/>
     <w:rsid w:val="003447A8"/>
     <w:rsid w:val="003E1CB5"/>
     <w:rsid w:val="003F2577"/>
+    <w:rsid w:val="004610F2"/>
     <w:rsid w:val="004B189F"/>
     <w:rsid w:val="004D720B"/>
     <w:rsid w:val="004D7E54"/>
     <w:rsid w:val="005356B6"/>
+    <w:rsid w:val="00574223"/>
     <w:rsid w:val="005B0131"/>
     <w:rsid w:val="005D6BDA"/>
     <w:rsid w:val="006215D4"/>
     <w:rsid w:val="00635C0B"/>
     <w:rsid w:val="00745204"/>
+    <w:rsid w:val="007635D4"/>
     <w:rsid w:val="007C10AD"/>
     <w:rsid w:val="00807769"/>
     <w:rsid w:val="008B2ADF"/>
     <w:rsid w:val="008F1797"/>
     <w:rsid w:val="0091571F"/>
     <w:rsid w:val="0093385C"/>
+    <w:rsid w:val="00946718"/>
     <w:rsid w:val="009B460A"/>
+    <w:rsid w:val="009F7217"/>
     <w:rsid w:val="00A1428E"/>
     <w:rsid w:val="00A15DAA"/>
     <w:rsid w:val="00A50323"/>
+    <w:rsid w:val="00AF1E32"/>
+    <w:rsid w:val="00B046FE"/>
     <w:rsid w:val="00B12043"/>
     <w:rsid w:val="00B2040C"/>
     <w:rsid w:val="00D236DC"/>
     <w:rsid w:val="00D36D1D"/>
     <w:rsid w:val="00DB7342"/>
     <w:rsid w:val="00E23BA6"/>
     <w:rsid w:val="00E64EAF"/>
     <w:rsid w:val="00EA0CEC"/>
     <w:rsid w:val="00EE19F2"/>
     <w:rsid w:val="00F118A5"/>
     <w:rsid w:val="00F160D4"/>
     <w:rsid w:val="00F61C21"/>
     <w:rsid w:val="00F72174"/>
     <w:rsid w:val="081BFCBB"/>
     <w:rsid w:val="22EBA767"/>
     <w:rsid w:val="24D900EF"/>
     <w:rsid w:val="256FA452"/>
     <w:rsid w:val="28332F13"/>
     <w:rsid w:val="2B1EE0FA"/>
     <w:rsid w:val="4DA701E7"/>
     <w:rsid w:val="56F8C2ED"/>
     <w:rsid w:val="7099D8DE"/>
     <w:rsid w:val="70A362FA"/>
   </w:rsids>
   <m:mathPr>
@@ -3857,50 +3968,64 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B2283"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B2283"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00946718"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="926957127">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1064375276">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3935,51 +4060,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2023238040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02014R0651-20230701" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCB1455A51EE4E9A9E454D6A2577BB78"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -4090,57 +4215,61 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093385C"/>
     <w:rsid w:val="002A29C0"/>
     <w:rsid w:val="002D0DBB"/>
     <w:rsid w:val="004D720B"/>
     <w:rsid w:val="00505288"/>
+    <w:rsid w:val="00574223"/>
+    <w:rsid w:val="005E25B9"/>
     <w:rsid w:val="00726FC1"/>
     <w:rsid w:val="007C10AD"/>
     <w:rsid w:val="00874CAE"/>
     <w:rsid w:val="008B2ADF"/>
     <w:rsid w:val="008C5861"/>
     <w:rsid w:val="0093385C"/>
+    <w:rsid w:val="009F7217"/>
     <w:rsid w:val="00A679A9"/>
+    <w:rsid w:val="00DB2702"/>
     <w:rsid w:val="00DB7342"/>
     <w:rsid w:val="00E23BA6"/>
     <w:rsid w:val="00E415B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -4885,96 +5014,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5003,50 +5121,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5146,96 +5269,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-06-17T05:39:33+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5508B63A-D9DD-44DE-A862-B0E0FCD8B5F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDD7244-074D-4A9D-B0CA-78A681196D44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D4AD9C8-8626-4E6A-8AD5-0870ECCC9C6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50EBFF0A-7F07-4C57-A14D-758DC677E387}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>718</Words>
+  <Words>719</Words>
   <Characters>4099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4808</CharactersWithSpaces>
+  <CharactersWithSpaces>4809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lūcija Ciekure</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>lv</vt:lpwstr>
   </property>
 </Properties>
 </file>