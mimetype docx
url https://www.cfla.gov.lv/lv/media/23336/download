--- v0 (2026-03-30)
+++ v1 (2026-07-31)
@@ -1,1632 +1,1644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="005B0131" w:rsidRDefault="00F160D4" w14:paraId="42AF5F4D" w14:textId="77777777">
+    <w:p w14:paraId="42AF5F4D" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="005B0131">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00DD55D4" w:rsidP="1D33B3FE" w:rsidRDefault="00F160D4" w14:paraId="4FA09109" w14:textId="7929BC04">
+    <w:p w14:paraId="4FA09109" w14:textId="7929BC04" w:rsidR="00DD55D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="1D33B3FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D33B3FE" w:rsidR="00F160D4">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="1D33B3FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Sadarbības partnera apliecinājums</w:t>
       </w:r>
-      <w:r w:rsidRPr="1D33B3FE" w:rsidR="00DD55D4">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00DD55D4" w:rsidRPr="1D33B3FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
-      <w:r w:rsidRPr="1D33B3FE" w:rsidR="00DD55D4">
+      <w:r w:rsidR="00DD55D4" w:rsidRPr="1D33B3FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9064" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="5525"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="26877D7B" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="26877D7B" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="65A83435" w14:textId="77777777">
+          <w:p w14:paraId="65A83435" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Es, apakšā parakstījies(-usies),</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="00E7C5E0" w14:textId="77777777">
+          <w:p w14:paraId="00E7C5E0" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="569ED613" w14:textId="77777777">
+          <w:p w14:paraId="569ED613" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="851" w:right="-20" w:hanging="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="54436B0D" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="54436B0D" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="36E5B02D" w14:textId="77777777">
+          <w:p w14:paraId="36E5B02D" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="24A475AE" w14:textId="77777777">
+          <w:p w14:paraId="24A475AE" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vārds, uzvārds </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="764301BE" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="764301BE" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="396EBF91" w14:textId="77777777">
+          <w:p w14:paraId="396EBF91" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projekta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="68B80274" w14:textId="77777777">
+          <w:p w14:paraId="68B80274" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="7D593134" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="7D593134" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="03A6BB8E" w14:textId="77777777">
+          <w:p w14:paraId="03A6BB8E" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="2E75EEDC" w14:textId="77777777">
+          <w:p w14:paraId="2E75EEDC" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projekta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="272089B9" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="272089B9" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="61C19C70" w14:textId="77777777">
+          <w:p w14:paraId="61C19C70" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>sadarbības partnera</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="5B9B5AF7" w14:textId="77777777">
+          <w:p w14:paraId="5B9B5AF7" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="71FD8D3E" w14:textId="77777777">
+          <w:p w14:paraId="71FD8D3E" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="41269858" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="41269858" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="26503DF9" w14:textId="77777777">
+          <w:p w14:paraId="26503DF9" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="6F664309" w14:textId="77777777">
+          <w:p w14:paraId="6F664309" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projekta sadarbības partnera nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="32888756" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="32888756" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="00AF4D5A" w14:textId="77777777">
+          <w:p w14:paraId="00AF4D5A" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>atbildīgā amatpersona</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="60371FF4" w14:textId="77777777">
+          <w:p w14:paraId="60371FF4" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="3DD1BE91" w14:textId="77777777">
+          <w:p w14:paraId="3DD1BE91" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidTr="0018270A" w14:paraId="4A0B2C45" w14:textId="77777777">
+      <w:tr w:rsidR="00F160D4" w:rsidRPr="003447A8" w14:paraId="4A0B2C45" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="3ABCACBC" w14:textId="77777777">
+          <w:p w14:paraId="3ABCACBC" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5525" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="0018270A" w:rsidRDefault="00F160D4" w14:paraId="733B6E80" w14:textId="77777777">
+          <w:p w14:paraId="733B6E80" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003447A8">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>amata nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="00F160D4" w:rsidRDefault="00F160D4" w14:paraId="29AE3201" w14:textId="77777777">
+    <w:p w14:paraId="29AE3201" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="00F160D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F160D4" w:rsidP="00F160D4" w:rsidRDefault="00F160D4" w14:paraId="1AC10929" w14:textId="77777777">
+    <w:p w14:paraId="1AC10929" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRDefault="00F160D4" w:rsidP="00F160D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Apliecinu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C73DE9" w:rsidP="00F160D4" w:rsidRDefault="00C73DE9" w14:paraId="38A2D2BB" w14:textId="77777777">
+    <w:p w14:paraId="38A2D2BB" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRDefault="00C73DE9" w:rsidP="00F160D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="492D11FC" w14:textId="77777777">
+    <w:p w14:paraId="492D11FC" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50323">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esmu informēts(-a) par </w:t>
       </w:r>
       <w:r w:rsidRPr="00A50323">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regulas (ES, Euratom) 2024/2509 par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam (pārstrādāta redakcija)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A50323">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Finanšu regula),</w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Parlamenta un Padomes 2014. gada 26. februāra Direktīvas Nr. 2014/24/ES</w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par publisko iepirkumu un ar ko atceļ Direktīvu 2004/18/EK, </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā”</w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Komisijas paziņojuma Nr. C/2021/2119</w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Norādījumi par izvairīšanos no interešu konfliktiem un to pārvaldību saskaņā ar Finanšu regulu 2021/C 121/01” prasībām un apņemos tās ievērot;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="6117CF2E" w14:textId="77777777">
+    <w:p w14:paraId="6117CF2E" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organizācijā ir izveidota iekšējās kontroles sistēma korupcijas un interešu konflikta riska novēršanai publiskas personas institūcijā atbilstoši Ministru kabineta 2017. gada 17. oktobra noteikumu Nr. 630</w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Noteikumi par iekšējās kontroles sistēmas pamatprasībām korupcijas un interešu konflikta riska novēršanai publiskas personas institūcijā” prasībām, kas sevī ietver arī:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="6974015C" w14:textId="77777777">
+    <w:p w14:paraId="6974015C" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pasākumus interešu konflikta riska kontrolei  (preventīvus pasākumus un konstatēšanas pasākumus interešu konflikta riska kontrolei, t. sk. paziņošanas procedūru, labošanas pasākumus), tai skaitā ietverot informāciju par interešu konflikta novēršanu saskaņā ar Finanšu regulas 61.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pantu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="2265049C" w14:textId="77777777">
+    <w:p w14:paraId="2265049C" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pasākumus krāpšanas un korupcijas risku novēršanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="186E9483" w14:textId="77777777">
+    <w:p w14:paraId="186E9483" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iekšējās informācijas aprites un komunikācijas pasākumus par interešu konflikta, krāpšanas un korupcijas riska novēršanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="65443623" w14:textId="77777777">
+    <w:p w14:paraId="65443623" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ētikas kodeksu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="04DDC0AC" w14:textId="77777777">
+    <w:p w14:paraId="04DDC0AC" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kārtību, kā darbiniekiem ir jārīkojas gadījumā, ja tie vēlas ziņot par iespējamiem pārkāpumiem (tai skaitā iespējamām koruptīvām darbībām), ietverot pasākumus, lai nodrošinātu ziņotāja anonimitāti un aizsardzību;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="4A3545CC" w14:textId="77777777">
+    <w:p w14:paraId="4A3545CC" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pasākumus aizliegto vienošanos riska kontrolei;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="78C38F9A" w14:textId="77777777">
+    <w:p w14:paraId="78C38F9A" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>dubultā finansējuma novēršanas mehānismu pret citiem finansēšanas avotiem, tai skaitā pret Eiropas Savienības kohēzijas politikas programmu 2021.–2027.gadam,  Eiropas Savienības struktūrfondu un Kohēzijas fonda 2014.–2020.gada plānošanas perioda darbības programmu “Izaugsme un nodarbinātība” un citiem ārvalstu finanšu instrumentiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="016907C0" w14:textId="77777777">
+    <w:p w14:paraId="016907C0" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trauksmes celšanas sistēmu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="355B0D85" w14:textId="77777777">
+    <w:p w14:paraId="355B0D85" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRPr="003447A8" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedūru disciplināratbildības piemērošanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C73DE9" w:rsidP="00C73DE9" w:rsidRDefault="00C73DE9" w14:paraId="012266B6" w14:textId="77777777">
+    <w:p w14:paraId="012266B6" w14:textId="32FDC408" w:rsidR="00C73DE9" w:rsidRDefault="00C73DE9" w:rsidP="00C73DE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003447A8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ziņošanas mehānismu kompetentajām iestādēm par potenciāliem administratīviem vai kriminālpārkāpumiem.</w:t>
       </w:r>
+      <w:ins w:id="0" w:author="Anita Jansone" w:date="2026-06-17T10:30:00Z" w16du:dateUtc="2026-06-17T07:30:00Z">
+        <w:r w:rsidR="00051974">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:footnoteReference w:id="1"/>
+        </w:r>
+      </w:ins>
     </w:p>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00DE6C6F" w:rsidP="00DE6C6F" w:rsidRDefault="00DE6C6F" w14:paraId="4FE436D9" w14:textId="77777777">
+    <w:p w14:paraId="4FE436D9" w14:textId="77777777" w:rsidR="00DE6C6F" w:rsidRPr="003447A8" w:rsidRDefault="00DE6C6F" w:rsidP="00DE6C6F">
       <w:pPr>
         <w:ind w:left="1004"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C73DE9" w:rsidP="00F160D4" w:rsidRDefault="00C73DE9" w14:paraId="7719BD8C" w14:textId="77777777">
+    <w:p w14:paraId="7719BD8C" w14:textId="77777777" w:rsidR="00C73DE9" w:rsidRDefault="00C73DE9" w:rsidP="00F160D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4380" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1410"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidTr="0018270A" w14:paraId="72678FA7" w14:textId="77777777">
+      <w:tr w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w14:paraId="72678FA7" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="1898B4CE" w14:textId="77777777">
+          <w:p w14:paraId="1898B4CE" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="355CF4F7" w14:textId="77777777">
+          <w:p w14:paraId="355CF4F7" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:footnoteReference w:id="1"/>
+              <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="4A2E6F10" w14:textId="77777777">
+          <w:p w14:paraId="4A2E6F10" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidTr="0018270A" w14:paraId="15DEB31E" w14:textId="77777777">
+      <w:tr w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w14:paraId="15DEB31E" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="09FEE784" w14:textId="77777777">
+          <w:p w14:paraId="09FEE784" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="13047185" w14:textId="77777777">
+          <w:p w14:paraId="13047185" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Datums: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="2C83C87E" w14:textId="77777777">
+          <w:p w14:paraId="2C83C87E" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="56AF670F" w14:textId="77777777">
+          <w:p w14:paraId="56AF670F" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="221189C3" w14:textId="77777777">
+          <w:p w14:paraId="221189C3" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72D26">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:alias w:val="datums"/>
                 <w:tag w:val="datums"/>
                 <w:id w:val="-1832212809"/>
                 <w:placeholder>
                   <w:docPart w:val="BCB1455A51EE4E9A9E454D6A2577BB78"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:id w:val="1904331756"/>
                     <w:placeholder>
                       <w:docPart w:val="8C56189AB80047C1B425F1EEE284E00D"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:date>
                       <w:dateFormat w:val="dd.MM.yyyy"/>
                       <w:lid w:val="lv-LV"/>
                       <w:storeMappedDataAs w:val="dateTime"/>
                       <w:calendar w:val="gregorian"/>
                     </w:date>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidRPr="00CB7FA8">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Click or tap to enter a date.</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidTr="0018270A" w14:paraId="7EF87F0C" w14:textId="77777777">
+      <w:tr w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w14:paraId="7EF87F0C" w14:textId="77777777" w:rsidTr="00351CBE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A72D26" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="1B8A3EFF" w14:textId="77777777">
+          <w:p w14:paraId="1B8A3EFF" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00A72D26" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D6C76" w:rsidR="00E64EAF" w:rsidP="0018270A" w:rsidRDefault="00E64EAF" w14:paraId="219F7FD9" w14:textId="77777777">
+          <w:p w14:paraId="219F7FD9" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="009D6C76" w:rsidRDefault="00E64EAF" w:rsidP="00351CBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6C76">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>dd/mm/gggg </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidP="005B0131" w:rsidRDefault="00F160D4" w14:paraId="57DB4EA3" w14:textId="77777777">
+    <w:p w14:paraId="57DB4EA3" w14:textId="77777777" w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidRDefault="00F160D4" w:rsidP="005B0131">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="003447A8" w:rsidR="00F160D4" w:rsidSect="002D6B3C">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00F160D4" w:rsidRPr="003447A8" w:rsidSect="002D6B3C">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C07634" w:rsidRDefault="00C07634" w14:paraId="645AEA64" w14:textId="77777777">
+    <w:p w14:paraId="7E9E01C8" w14:textId="77777777" w:rsidR="00503864" w:rsidRDefault="00503864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C07634" w:rsidRDefault="00C07634" w14:paraId="17458DB7" w14:textId="77777777">
+    <w:p w14:paraId="2BFDD84E" w14:textId="77777777" w:rsidR="00503864" w:rsidRDefault="00503864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1643,224 +1655,297 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="14BE87B3" w:rsidTr="14BE87B3" w14:paraId="109C4FE6" w14:textId="77777777">
+    <w:tr w:rsidR="14BE87B3" w14:paraId="109C4FE6" w14:textId="77777777" w:rsidTr="14BE87B3">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="14BE87B3" w:rsidP="14BE87B3" w:rsidRDefault="14BE87B3" w14:paraId="03F6D186" w14:textId="44CC17AF">
+        <w:p w14:paraId="03F6D186" w14:textId="44CC17AF" w:rsidR="14BE87B3" w:rsidRDefault="14BE87B3" w:rsidP="14BE87B3">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="14BE87B3" w:rsidP="14BE87B3" w:rsidRDefault="14BE87B3" w14:paraId="690982AC" w14:textId="70CFD3C4">
+        <w:p w14:paraId="690982AC" w14:textId="70CFD3C4" w:rsidR="14BE87B3" w:rsidRDefault="14BE87B3" w:rsidP="14BE87B3">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="14BE87B3" w:rsidP="14BE87B3" w:rsidRDefault="14BE87B3" w14:paraId="334FF111" w14:textId="7F0CDB0F">
+        <w:p w14:paraId="334FF111" w14:textId="7F0CDB0F" w:rsidR="14BE87B3" w:rsidRDefault="14BE87B3" w:rsidP="14BE87B3">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="14BE87B3" w:rsidP="14BE87B3" w:rsidRDefault="14BE87B3" w14:paraId="73B4A7F0" w14:textId="3EA5987E">
+  <w:p w14:paraId="73B4A7F0" w14:textId="3EA5987E" w:rsidR="14BE87B3" w:rsidRDefault="14BE87B3" w:rsidP="14BE87B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C07634" w:rsidRDefault="00C07634" w14:paraId="0C3E8DFC" w14:textId="77777777">
+    <w:p w14:paraId="252CDB91" w14:textId="77777777" w:rsidR="00503864" w:rsidRDefault="00503864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C07634" w:rsidRDefault="00C07634" w14:paraId="79119E89" w14:textId="77777777">
+    <w:p w14:paraId="49282C4D" w14:textId="77777777" w:rsidR="00503864" w:rsidRDefault="00503864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidRPr="00AA1DE2" w:rsidR="00E64EAF" w:rsidP="00E64EAF" w:rsidRDefault="00E64EAF" w14:paraId="1E2ED9AF" w14:textId="77777777">
+    <w:p w14:paraId="4C5637D4" w14:textId="492A914E" w:rsidR="00051974" w:rsidRPr="00ED4C65" w:rsidRDefault="00051974">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:ins w:id="1" w:author="Anita Jansone" w:date="2026-06-17T10:30:00Z" w16du:dateUtc="2026-06-17T07:30:00Z">
+        <w:r w:rsidRPr="00ED4C65">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="00ED4C65">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="2" w:author="Anita Jansone" w:date="2026-06-17T10:41:00Z" w16du:dateUtc="2026-06-17T07:41:00Z">
+        <w:r w:rsidR="00DF010B">
+          <w:t>b) apakšpunkts a</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="3" w:author="Anita Jansone" w:date="2026-06-17T10:31:00Z" w16du:dateUtc="2026-06-17T07:31:00Z">
+        <w:r w:rsidR="00ED4C65" w:rsidRPr="00ED4C65">
+          <w:t>ttiecināms, ja sadarbības partneris ir publiska persona.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="1E2ED9AF" w14:textId="77777777" w:rsidR="00E64EAF" w:rsidRPr="00AA1DE2" w:rsidRDefault="00E64EAF" w:rsidP="00E64EAF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA1DE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja dokuments tiek parakstīts ar drošu elektronisko parakstu, lauku neaizpilda.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="003447A8" w:rsidR="001B2283" w:rsidP="14BE87B3" w:rsidRDefault="00BE59C0" w14:paraId="6A4619D8" w14:textId="63E1C961">
+  <w:p w14:paraId="6A4619D8" w14:textId="0CB879D3" w:rsidR="001B2283" w:rsidRPr="003447A8" w:rsidRDefault="00BE59C0" w:rsidP="14BE87B3">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t xml:space="preserve">13. </w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="14BE87B3" w:rsidR="14BE87B3">
+    <w:ins w:id="4" w:author="Anita Jansone" w:date="2026-06-17T10:30:00Z" w16du:dateUtc="2026-06-17T07:30:00Z">
+      <w:r w:rsidR="00051974">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:ins>
+    <w:del w:id="5" w:author="Anita Jansone" w:date="2026-06-17T10:30:00Z" w16du:dateUtc="2026-06-17T07:30:00Z">
+      <w:r w:rsidDel="00051974">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:delText>3</w:delText>
+      </w:r>
+    </w:del>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:lang w:eastAsia="lv-LV"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="14BE87B3" w:rsidRPr="14BE87B3">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>pielikums</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="001B2283" w:rsidR="001B2283" w:rsidP="14BE87B3" w:rsidRDefault="14BE87B3" w14:paraId="33ADD222" w14:textId="2C6D11E1">
+  <w:p w14:paraId="33ADD222" w14:textId="2C6D11E1" w:rsidR="001B2283" w:rsidRPr="001B2283" w:rsidRDefault="14BE87B3" w:rsidP="14BE87B3">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="14BE87B3">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:lang w:eastAsia="lv-LV"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>otrās kārtas projektu atlases nolikumam</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001B2283" w:rsidRDefault="001B2283" w14:paraId="1C70F1D6" w14:textId="77777777">
+  <w:p w14:paraId="1C70F1D6" w14:textId="77777777" w:rsidR="001B2283" w:rsidRDefault="001B2283">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB1651E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="208E480A"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2124,147 +2209,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B7B1D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E690DF76"/>
     <w:lvl w:ilvl="0" w:tplc="E6CCB1AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1966540049">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
@@ -2299,1513 +2384,191 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1100639925">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Anita Jansone">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::anita.jansone@cfla.gov.lv::bf934ba7-b8df-4911-9b53-f9319cd10cd1"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006215D4"/>
     <w:rsid w:val="00042772"/>
+    <w:rsid w:val="00051974"/>
     <w:rsid w:val="000F6593"/>
     <w:rsid w:val="001B2283"/>
     <w:rsid w:val="001E45F5"/>
     <w:rsid w:val="002C34D6"/>
     <w:rsid w:val="002D0DBB"/>
     <w:rsid w:val="002D6B3C"/>
     <w:rsid w:val="003447A8"/>
+    <w:rsid w:val="00351CBE"/>
+    <w:rsid w:val="00374727"/>
     <w:rsid w:val="003E1CB5"/>
     <w:rsid w:val="003F2577"/>
     <w:rsid w:val="004B189F"/>
     <w:rsid w:val="004D720B"/>
     <w:rsid w:val="004D7E54"/>
+    <w:rsid w:val="00503864"/>
     <w:rsid w:val="005356B6"/>
+    <w:rsid w:val="005568CC"/>
     <w:rsid w:val="005B0131"/>
     <w:rsid w:val="005D6BDA"/>
     <w:rsid w:val="006215D4"/>
     <w:rsid w:val="00635C0B"/>
+    <w:rsid w:val="006F4F87"/>
     <w:rsid w:val="00745204"/>
     <w:rsid w:val="00794D0F"/>
     <w:rsid w:val="007C10AD"/>
     <w:rsid w:val="00807769"/>
     <w:rsid w:val="008B2ADF"/>
     <w:rsid w:val="008F1797"/>
     <w:rsid w:val="0091571F"/>
     <w:rsid w:val="0093385C"/>
     <w:rsid w:val="009B460A"/>
     <w:rsid w:val="00A1428E"/>
     <w:rsid w:val="00A15DAA"/>
     <w:rsid w:val="00A50323"/>
     <w:rsid w:val="00B12043"/>
     <w:rsid w:val="00B2040C"/>
     <w:rsid w:val="00B87850"/>
+    <w:rsid w:val="00BB31C4"/>
     <w:rsid w:val="00BE59C0"/>
     <w:rsid w:val="00C07634"/>
     <w:rsid w:val="00C73DE9"/>
     <w:rsid w:val="00D236DC"/>
     <w:rsid w:val="00D36D1D"/>
+    <w:rsid w:val="00D525E1"/>
     <w:rsid w:val="00DB7342"/>
     <w:rsid w:val="00DD55D4"/>
     <w:rsid w:val="00DE6C6F"/>
+    <w:rsid w:val="00DF010B"/>
     <w:rsid w:val="00E23BA6"/>
     <w:rsid w:val="00E64EAF"/>
+    <w:rsid w:val="00E65E49"/>
     <w:rsid w:val="00EA0CEC"/>
+    <w:rsid w:val="00ED4C65"/>
     <w:rsid w:val="00EE19F2"/>
     <w:rsid w:val="00F160D4"/>
     <w:rsid w:val="00F61C21"/>
     <w:rsid w:val="00F72174"/>
     <w:rsid w:val="14BE87B3"/>
     <w:rsid w:val="1D33B3FE"/>
     <w:rsid w:val="22EBA767"/>
     <w:rsid w:val="24D900EF"/>
     <w:rsid w:val="256FA452"/>
     <w:rsid w:val="2B1EE0FA"/>
     <w:rsid w:val="4DA701E7"/>
     <w:rsid w:val="56F8C2ED"/>
     <w:rsid w:val="70A362FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="49C4B305"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B46416E5-7768-4202-A6BE-27E9BC60D3DD}"/>
+  <w15:docId w15:val="{CE47E377-83C2-4944-B6F3-1753DCC1CFAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
-[...1339 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4152,108 +2915,1489 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002D6B3C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006215D4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F160D4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="H&amp;P List Paragraph Char,2 Char,Strip Char,Normal bullet 2 Char,Bullet list Char,List Paragraph1 Char,Saraksta rindkopa1 Char,Colorful List - Accent 12 Char,List1 Char,Akapit z listą BS Char,Colorful List - Accent 11 Char,Dot pt Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A1428E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="003447A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E64EAF"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B2283"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B2283"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B2283"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B2283"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00051974"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="926957127">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1064375276">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135368924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2018188381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2023238040">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BCB1455A51EE4E9A9E454D6A2577BB78"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6626B53F-9852-4FF5-98BB-2185DC932E80}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A679A9" w:rsidRDefault="0093385C" w:rsidP="0093385C">
+          <w:pPr>
+            <w:pStyle w:val="BCB1455A51EE4E9A9E454D6A2577BB78"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB7FA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8C56189AB80047C1B425F1EEE284E00D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{602D2F66-8E05-4719-8713-37455F58F1B3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A679A9" w:rsidRDefault="0093385C" w:rsidP="0093385C">
+          <w:pPr>
+            <w:pStyle w:val="8C56189AB80047C1B425F1EEE284E00D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB7FA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0093385C"/>
+    <w:rsid w:val="00080DD4"/>
+    <w:rsid w:val="002D0DBB"/>
+    <w:rsid w:val="004D720B"/>
+    <w:rsid w:val="00505288"/>
+    <w:rsid w:val="005568CC"/>
+    <w:rsid w:val="00726FC1"/>
+    <w:rsid w:val="00794D0F"/>
+    <w:rsid w:val="007C10AD"/>
+    <w:rsid w:val="00874CAE"/>
+    <w:rsid w:val="008B2ADF"/>
+    <w:rsid w:val="008C5861"/>
+    <w:rsid w:val="008F250C"/>
+    <w:rsid w:val="0093385C"/>
+    <w:rsid w:val="00A17386"/>
+    <w:rsid w:val="00A679A9"/>
+    <w:rsid w:val="00CE24D8"/>
+    <w:rsid w:val="00DB7342"/>
+    <w:rsid w:val="00E23BA6"/>
+    <w:rsid w:val="00E415B5"/>
+    <w:rsid w:val="00E65E49"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0093385C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCB1455A51EE4E9A9E454D6A2577BB78">
     <w:name w:val="BCB1455A51EE4E9A9E454D6A2577BB78"/>
     <w:rsid w:val="0093385C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C56189AB80047C1B425F1EEE284E00D">
     <w:name w:val="8C56189AB80047C1B425F1EEE284E00D"/>
     <w:rsid w:val="0093385C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4515,76 +4659,90 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4613,50 +4771,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4756,109 +4919,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-13T10:00:09+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D55D35F-02F9-4A50-B7BA-D3589CFF3C82}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50EBFF0A-7F07-4C57-A14D-758DC677E387}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFCE8D21-BD0D-4085-930B-C8D8AA20272E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1F855BC-3780-462F-9A85-6FB6A2100211}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D4AD9C8-8626-4E6A-8AD5-0870ECCC9C6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>403</Words>
+  <Characters>2298</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2696</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lūcija Ciekure</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>lv</vt:lpwstr>
   </property>
 </Properties>
 </file>