--- v0 (2026-03-30)
+++ v1 (2026-11-03)
@@ -1,59 +1,173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="1C725FD0" w14:textId="77777777" w:rsidR="00B530C9" w:rsidRPr="00B530C9" w:rsidRDefault="00B530C9" w:rsidP="00B530C9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>APSTIPRINU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD280E8" w14:textId="77777777" w:rsidR="00B530C9" w:rsidRPr="00B530C9" w:rsidRDefault="00B530C9" w:rsidP="00B530C9">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projektu atlases departamenta direktore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A83606" w14:textId="77777777" w:rsidR="00B530C9" w:rsidRPr="00B530C9" w:rsidRDefault="00B530C9" w:rsidP="00B530C9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (elektroniskais paraksts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abu-Junese</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582D53D4" w14:textId="77777777" w:rsidR="00B530C9" w:rsidRPr="00B530C9" w:rsidRDefault="00B530C9" w:rsidP="00B530C9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B530C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (datums skatāms laika zīmogā)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="629CE577" w14:textId="55BDBC73" w:rsidR="00422E4D" w:rsidRPr="00F2159F" w:rsidRDefault="00CD49EF" w:rsidP="0098459D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF374B9" wp14:editId="743A40A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
@@ -371,60 +485,60 @@
       </w:r>
       <w:r w:rsidR="0015040D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>(turpmāk – atlases nolikums)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F388C24" w14:textId="77777777" w:rsidR="008E6F2E" w:rsidRPr="00F2159F" w:rsidRDefault="008E6F2E" w:rsidP="00FA4DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2866"/>
         <w:gridCol w:w="2974"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92860" w:rsidRPr="00F2159F" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="00F64838">
+      <w:tr w:rsidR="00C92860" w:rsidRPr="00F2159F" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="367433EC">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17652BDB" w14:textId="03D8B2DE" w:rsidR="00C92860" w:rsidRPr="00F2159F" w:rsidRDefault="00C92860" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -510,85 +624,85 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.1.1. specifiskā atbalsta mērķa “Pētniecības un inovāciju kapacitātes stiprināšana un progresīvu tehnoloģiju ieviešana kopējā P&amp;A sistēmā” 1.1.1.3. pasākuma “Praktiskas ievirzes pētījumi” īstenošanas noteikumi” (turpmāk</w:t>
             </w:r>
             <w:r w:rsidR="001814E4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F35827">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>– SAM MK noteikumi).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167064" w:rsidRPr="00F2159F" w14:paraId="04F771EA" w14:textId="77777777" w:rsidTr="00F64838">
+      <w:tr w:rsidR="00167064" w:rsidRPr="00F2159F" w14:paraId="04F771EA" w14:textId="77777777" w:rsidTr="367433EC">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="00F2159F" w:rsidRDefault="00167064" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26BB856C" w14:textId="1844BEF0" w:rsidR="0083552C" w:rsidRDefault="0083552C" w:rsidP="00B51A08">
+          <w:p w14:paraId="26BB856C" w14:textId="7D5C94C6" w:rsidR="0083552C" w:rsidRDefault="0083552C" w:rsidP="00B51A08">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>SAM</w:t>
             </w:r>
             <w:r w:rsidR="001A0743">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -604,90 +718,174 @@
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
             <w:r w:rsidR="00167064" w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ieejamais kopējais </w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">attiecināmais finansējums ir </w:t>
             </w:r>
             <w:r w:rsidR="00695B22">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">ne vairāk kā </w:t>
-[...38 lines deleted...]
-            </w:r>
+              <w:t>ne vairāk kā</w:t>
+            </w:r>
+            <w:del w:id="0" w:author="Anita Jansone" w:date="2026-10-05T17:15:00Z" w16du:dateUtc="2026-10-05T14:15:00Z">
+              <w:r w:rsidR="00695B22" w:rsidDel="00387257">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="009D03B0" w:rsidRPr="00450D94" w:rsidDel="00712F38">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>2</w:delText>
+              </w:r>
+              <w:r w:rsidR="009D03B0" w:rsidRPr="00450D94" w:rsidDel="00712F38">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:delText>9</w:delText>
+              </w:r>
+              <w:r w:rsidR="00121376" w:rsidRPr="00450D94" w:rsidDel="00712F38">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:delText> 372 18</w:delText>
+              </w:r>
+              <w:r w:rsidR="00450D94" w:rsidRPr="00450D94" w:rsidDel="00712F38">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:delText>2</w:delText>
+              </w:r>
+              <w:r w:rsidR="00121376" w:rsidRPr="00450D94" w:rsidDel="00712F38">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:delText>,00</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="1" w:author="Anita Jansone" w:date="2026-10-05T17:15:00Z" w16du:dateUtc="2026-10-05T14:15:00Z">
+              <w:r w:rsidR="00387257">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00712F38">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>30</w:t>
+              </w:r>
+              <w:r w:rsidR="00387257">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> 56</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="2" w:author="Anita Jansone" w:date="2026-10-16T08:16:00Z" w16du:dateUtc="2026-10-16T05:16:00Z">
+              <w:r w:rsidR="005321C3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>5</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="3" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="4" w:author="Anita Jansone" w:date="2026-10-05T17:15:00Z" w16du:dateUtc="2026-10-05T14:15:00Z">
+              <w:r w:rsidR="00387257">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>206</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="5" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,00</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="6" w:author="Anita Jansone" w:date="2026-10-05T17:15:00Z" w16du:dateUtc="2026-10-05T14:15:00Z">
+              <w:r w:rsidR="00121376" w:rsidDel="00387257">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="7" w:author="Anita Jansone" w:date="2026-10-05T17:15:00Z" w16du:dateUtc="2026-10-05T14:15:00Z">
+              <w:r w:rsidR="00387257">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="003B727A" w:rsidRPr="006B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="006B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="006B10E9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -845,82 +1043,152 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="007E6C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">valsts budžeta </w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00D33C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">finansējums – </w:t>
             </w:r>
             <w:r w:rsidR="007E6C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">ne vairāk kā </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>ne vairāk kā</w:t>
+            </w:r>
+            <w:del w:id="8" w:author="Anita Jansone" w:date="2026-10-05T17:16:00Z" w16du:dateUtc="2026-10-05T14:16:00Z">
+              <w:r w:rsidR="007E6C2F" w:rsidDel="007F31BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00175ABE" w:rsidDel="00B02AAA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>5 000 063,00</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="9" w:author="Anita Jansone" w:date="2026-10-05T17:16:00Z" w16du:dateUtc="2026-10-05T14:16:00Z">
+              <w:r w:rsidR="007F31BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 6 193</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="10" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="11" w:author="Anita Jansone" w:date="2026-10-05T17:16:00Z" w16du:dateUtc="2026-10-05T14:16:00Z">
+              <w:r w:rsidR="007F31BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>087</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="12" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,00</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="13" w:author="Anita Jansone" w:date="2026-10-05T17:16:00Z" w16du:dateUtc="2026-10-05T14:16:00Z">
+              <w:r w:rsidR="007F31BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="14" w:author="Anita Jansone" w:date="2026-10-05T17:16:00Z" w16du:dateUtc="2026-10-05T14:16:00Z">
+              <w:r w:rsidR="00175ABE" w:rsidDel="00B02AAA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="003B727A" w:rsidRPr="007E6C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidR="00625B70" w:rsidRPr="00625B70">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, t.sk.:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E8BCBC" w14:textId="111C87BF" w:rsidR="00C17B18" w:rsidRPr="00C17B18" w:rsidRDefault="00C17B18" w:rsidP="00580232">
+          <w:p w14:paraId="38E8BCBC" w14:textId="0229105F" w:rsidR="00C17B18" w:rsidRPr="00C17B18" w:rsidRDefault="00C17B18" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17B18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ar saimniecisk</w:t>
             </w:r>
             <w:r w:rsidR="009B4C8E">
@@ -930,97 +1198,163 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00C17B18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbību nesaistītiem projektiem</w:t>
             </w:r>
             <w:r w:rsidRPr="00C17B18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pieejamā kopējā attiecināmā publiskā finansējuma apmērs ir ne vairāk kā </w:t>
-[...45 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> pieejamā kopējā attiecināmā publiskā finansējuma apmērs ir ne vairāk kā</w:t>
+            </w:r>
+            <w:del w:id="15" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidRPr="00C17B18" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>2</w:delText>
+              </w:r>
+              <w:r w:rsidR="000B3905" w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>3 872 18</w:delText>
+              </w:r>
+              <w:r w:rsidR="00433BAC" w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>2</w:delText>
+              </w:r>
+              <w:r w:rsidR="00664212" w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>,00</w:delText>
+              </w:r>
+              <w:r w:rsidR="000B3905" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="16" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 29 581</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="17" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="18" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>206</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="19" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,00</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="20" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidRPr="00C17B18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00C17B18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="000B765B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -1030,267 +1364,455 @@
             <w:r w:rsidRPr="00C17B18">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERAF finansējums </w:t>
             </w:r>
             <w:r w:rsidR="000B765B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="000A5A3F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">ne vairāk kā </w:t>
-[...27 lines deleted...]
-            </w:r>
+              <w:t>ne vairāk kā</w:t>
+            </w:r>
+            <w:del w:id="21" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="000A5A3F" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00F07517" w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>18 872 1</w:delText>
+              </w:r>
+              <w:r w:rsidR="00433BAC" w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>19</w:delText>
+              </w:r>
+              <w:r w:rsidR="00F07517" w:rsidRPr="00433BAC" w:rsidDel="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>,00 </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="22" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="002E5CDD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>23 388</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="23" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="24" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>119</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="25" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,00</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="26" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidRPr="00433BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00433BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> un valsts budžeta finansējums</w:t>
             </w:r>
             <w:r w:rsidR="00B03F4A" w:rsidRPr="00433BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="00433BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ne vairāk kā </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>ne vairāk kā</w:t>
+            </w:r>
+            <w:del w:id="27" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidRPr="00433BAC" w:rsidDel="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A21EBC" w:rsidRPr="00433BAC" w:rsidDel="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>5 000 063,00 </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="28" w:author="Anita Jansone" w:date="2026-10-05T17:17:00Z" w16du:dateUtc="2026-10-05T14:17:00Z">
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 6</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="29" w:author="Anita Jansone" w:date="2026-10-05T17:18:00Z" w16du:dateUtc="2026-10-05T14:18:00Z">
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> 193</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="30" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="31" w:author="Anita Jansone" w:date="2026-10-05T17:18:00Z" w16du:dateUtc="2026-10-05T14:18:00Z">
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>087</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="32" w:author="Anita Jansone" w:date="2026-10-05T17:19:00Z" w16du:dateUtc="2026-10-05T14:19:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="33" w:author="Anita Jansone" w:date="2026-10-05T17:20:00Z" w16du:dateUtc="2026-10-05T14:20:00Z">
+              <w:r w:rsidR="00830E54">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>00</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="34" w:author="Anita Jansone" w:date="2026-10-05T17:18:00Z" w16du:dateUtc="2026-10-05T14:18:00Z">
+              <w:r w:rsidR="00711A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidRPr="00433BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00433BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="539D3B82" w14:textId="3E1FEC77" w:rsidR="00C17B18" w:rsidRPr="00C17B18" w:rsidRDefault="00C17B18" w:rsidP="00580232">
+          <w:p w14:paraId="539D3B82" w14:textId="36B5667E" w:rsidR="00C17B18" w:rsidRPr="00C17B18" w:rsidRDefault="00C17B18" w:rsidP="367433EC">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00664212">
+            <w:r w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ar saimniecisk</w:t>
             </w:r>
-            <w:r w:rsidR="00B03F4A">
+            <w:r w:rsidR="00B03F4A" w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00664212">
+            <w:r w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbību saistītiem projektiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C17B18">
+            <w:r w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pieejamā kopējā attiecināmā publiskā finansējuma apmērs ir ne mazāk kā </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009B4C8E">
+              <w:t xml:space="preserve"> pieejamā kopējā attiecināmā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>5 500 000</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00C17B18">
+              <w:lastRenderedPageBreak/>
+              <w:t>publiskā finansējuma apmērs ir ne mazāk kā</w:t>
+            </w:r>
+            <w:del w:id="35" w:author="Anita Jansone" w:date="2026-10-05T17:18:00Z" w16du:dateUtc="2026-10-05T14:18:00Z">
+              <w:r w:rsidRPr="367433EC" w:rsidDel="00C17B18">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="367433EC" w:rsidDel="009B4C8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>5 500 000</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="367433EC" w:rsidDel="00122738">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>,00</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="367433EC" w:rsidDel="00C17B18">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="36" w:author="Anita Jansone" w:date="2026-10-05T17:18:00Z" w16du:dateUtc="2026-10-05T14:18:00Z">
+              <w:r w:rsidR="00711A63" w:rsidRPr="367433EC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 984 000</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="37" w:author="Anita Jansone" w:date="2026-10-13T11:36:00Z" w16du:dateUtc="2026-10-13T11:36:58Z">
+              <w:r w:rsidR="608F335F" w:rsidRPr="367433EC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,00</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="38" w:author="Anita Jansone" w:date="2026-10-05T17:18:00Z" w16du:dateUtc="2026-10-05T14:18:00Z">
+              <w:r w:rsidR="00711A63" w:rsidRPr="367433EC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:szCs w:val="24"/>
+                <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C17B18">
+            <w:r w:rsidRPr="367433EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-                <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, ko veido ERAF finansējums.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51905FE7" w14:textId="1E22AECF" w:rsidR="001750BB" w:rsidRPr="001750BB" w:rsidRDefault="00470818" w:rsidP="00B51A08">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Projekta iesniegumā </w:t>
             </w:r>
             <w:r w:rsidR="00862836">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">maksimālais </w:t>
             </w:r>
             <w:r w:rsidR="001750BB" w:rsidRPr="001750BB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>publiskā finansējuma apmērs ir 600</w:t>
             </w:r>
             <w:r w:rsidR="001750BB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
@@ -1740,51 +2262,51 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r w:rsidR="000902B4" w:rsidRPr="00125F71">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eiropas Komisijas 2014. gada 17. jūnija </w:t>
             </w:r>
             <w:r w:rsidR="000902B4" w:rsidRPr="000902B4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulai (ES) </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="000902B4" w:rsidRPr="000902B4">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000902B4" w:rsidRPr="00125F71">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107.</w:t>
             </w:r>
             <w:r w:rsidR="00433635">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
@@ -1810,302 +2332,294 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">publiskā </w:t>
             </w:r>
             <w:r w:rsidR="006303A3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>atbalsta</w:t>
             </w:r>
             <w:r w:rsidRPr="008C79C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> intensitāte pētniecībai ir: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37164F7A" w14:textId="40B49A4C" w:rsidR="00A55664" w:rsidRPr="00C51C48" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51C48">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>rūpniecisko pētījumu veikšanai:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="245AB84E" w14:textId="475D4E9E" w:rsidR="00594D2A" w:rsidRPr="00C51C48" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51C48">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>70% projekta iesniedzējam un labuma guvējam, kas atbilst sīkā (mikro) vai mazā saimnieciskā darbības veicēja definīcijai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="615B1447" w14:textId="77777777" w:rsidR="00D46AFF" w:rsidRPr="00C51C48" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51C48">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>60% projekta iesniedzējam un labuma guvējam, kas atbilst vidējā saimnieciskā darbības veicēja definīcijai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D4CF876" w14:textId="7E25E1EC" w:rsidR="00594D2A" w:rsidRPr="00C51C48" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51C48">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>50% projekta iesniedzējam un labuma guvējam, kas atbilst lielā saimnieciskā darbības veicēja definīcijai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42DFE1A0" w14:textId="4E626BC6" w:rsidR="00682C69" w:rsidRPr="00B33730" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B33730">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>eksperimentālās izstrādes veikšanai:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A5B4E4" w14:textId="20198405" w:rsidR="00682C69" w:rsidRPr="00C44BA8" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>45% projekta iesniedzējam un labuma guvējam, kas atbilst sīkā (mikro) vai mazā saimnieciskā darbības veicēja definīcijai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2365DE59" w14:textId="77777777" w:rsidR="00682C69" w:rsidRPr="00C44BA8" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>35% projekta iesniedzējam un labuma guvējam, kas atbilst vidējā saimnieciskās darbības veicēja definīcijai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6537AEF4" w14:textId="1C07098D" w:rsidR="00594D2A" w:rsidRPr="00C44BA8" w:rsidRDefault="00594D2A" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25% projekta iesniedzējam un labuma guvējam, kas atbilst lielā saimnieciskā darbības veicēja definīcijai</w:t>
             </w:r>
             <w:r w:rsidR="007063EB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="375F5010" w14:textId="43AEE249" w:rsidR="002A36DB" w:rsidRPr="00C51C48" w:rsidRDefault="002A36DB" w:rsidP="002A36DB">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51C48">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Publiskā finansējuma intensitāti rūpniecisko pētījumu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">un eksperimentālās izstrādes </w:t>
             </w:r>
             <w:r w:rsidRPr="00C51C48">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">veikšanai var palielināt par 15% no projekta kopējām attiecināmajām izmaksām, nepārsniedzot 80% no projekta kopējām </w:t>
-[...8 lines deleted...]
-              <w:t>attiecināmajām izmaksām, ja ir izpildīts vismaz viens no Komisijas Regulas Nr. 651/2014 25. panta 6. punkta "b" apakšpunkta nosacījumiem par efektīvu sadarbību</w:t>
+              <w:t>veikšanai var palielināt par 15% no projekta kopējām attiecināmajām izmaksām, nepārsniedzot 80% no projekta kopējām attiecināmajām izmaksām, ja ir izpildīts vismaz viens no Komisijas Regulas Nr. 651/2014 25. panta 6. punkta "b" apakšpunkta nosacījumiem par efektīvu sadarbību</w:t>
             </w:r>
             <w:r w:rsidR="007F2FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361FDD50" w14:textId="2402AFCB" w:rsidR="008558D9" w:rsidRDefault="008558D9" w:rsidP="008558D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -2306,102 +2820,102 @@
               <w:t>Regula</w:t>
             </w:r>
             <w:r w:rsidRPr="00312437">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ES) </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2023/283</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
-                <w:rStyle w:val="Hipersaite"/>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> par Līguma par ES darbību 107. un 108. panta piemērošanu </w:t>
             </w:r>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
-                <w:rStyle w:val="Izclums"/>
+                <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidR="00287FB9" w:rsidRPr="00312437">
               <w:rPr>
-                <w:rStyle w:val="Izclums"/>
+                <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
-                <w:rStyle w:val="Izclums"/>
+                <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>minimis</w:t>
             </w:r>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> atbalstam (turpmāk – Regula</w:t>
             </w:r>
             <w:r w:rsidR="008558D9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F6230" w:rsidRPr="00312437">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -2423,51 +2937,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">atbalsta </w:t>
             </w:r>
             <w:r w:rsidR="006303A3" w:rsidRPr="008C79C7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>intensitāte ir</w:t>
             </w:r>
             <w:r w:rsidR="00B8087C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CD1FA7" w14:textId="17E1C2CF" w:rsidR="00B8087C" w:rsidRPr="00B8087C" w:rsidRDefault="009008EC" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="1476" w:hanging="284"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8087C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">pētniecībai </w:t>
             </w:r>
             <w:r w:rsidR="009774B6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2479,51 +2993,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00287FB9" w:rsidRPr="00B8087C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>85% no projekta kopējām attiecināmajām izmaksām</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8087C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28C1C268" w14:textId="274D5E01" w:rsidR="00B8087C" w:rsidRPr="00B8087C" w:rsidRDefault="00B8087C" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="1476" w:hanging="284"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8087C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tehnoloģiju tiesību aizsardzībai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -2703,51 +3217,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">zmaksas </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4115A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ir </w:t>
             </w:r>
             <w:r w:rsidR="00DD4E5B" w:rsidRPr="00E4115A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>attiecināmas:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF54AA9" w14:textId="1D5BDBA6" w:rsidR="00842BD5" w:rsidRDefault="00DD4E5B" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:hanging="236"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4115A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM MK noteikumos 32.1 apakšpunktā norādītajai darbībai </w:t>
             </w:r>
             <w:r w:rsidR="005C0436" w:rsidRPr="00E4115A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -2835,51 +3349,60 @@
               </w:rPr>
               <w:t>, ja</w:t>
             </w:r>
             <w:r w:rsidR="00842BD5" w:rsidRPr="00842BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējumu ar saimniecisku darbību saistīt</w:t>
             </w:r>
             <w:r w:rsidR="00E4115A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00842BD5" w:rsidRPr="00842BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> projekt</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00842BD5" w:rsidRPr="00842BD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>projekt</w:t>
             </w:r>
             <w:r w:rsidR="00E4115A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00842BD5" w:rsidRPr="00842BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> īstenošanai piešķir saskaņā ar Komisijas regul</w:t>
             </w:r>
             <w:r w:rsidR="00842BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
@@ -2896,51 +3419,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00842BD5" w:rsidRPr="00842BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 651/2014</w:t>
             </w:r>
             <w:r w:rsidR="00842BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75DB9BDD" w14:textId="396FF673" w:rsidR="00470818" w:rsidRPr="00135108" w:rsidRDefault="00DD4E5B" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:hanging="236"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>SAM MK noteikum</w:t>
             </w:r>
             <w:r w:rsidR="00EE555D" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -2948,60 +3471,51 @@
               </w:rPr>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>32.2.</w:t>
             </w:r>
             <w:r w:rsidR="00407A0B" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apakšpunktā</w:t>
             </w:r>
             <w:r w:rsidR="000C4E67" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (“Fundamentālie pētījumi”, “Rūpnieciskie </w:t>
-[...8 lines deleted...]
-              <w:t>pētījumi”, “Eksperimentālā izstrāde”)</w:t>
+              <w:t xml:space="preserve"> (“Fundamentālie pētījumi”, “Rūpnieciskie pētījumi”, “Eksperimentālā izstrāde”)</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, 32.3.</w:t>
             </w:r>
             <w:r w:rsidR="00407A0B" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apakšpunktā (</w:t>
             </w:r>
             <w:r w:rsidR="00A87A13" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>no darbības izrietošo tehnoloģiju tiesību (nemateriālo aktīvu) iegūšana, apstiprināšana un aizstāvēšana) un</w:t>
             </w:r>
@@ -3090,88 +3604,88 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ir </w:t>
             </w:r>
             <w:r w:rsidR="00381F58" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>iesniegts Kohēzijas politikas fondu vadības informācijas sistēmā (turpmāk – Projektu portāls)</w:t>
             </w:r>
             <w:r w:rsidR="008D6C54" w:rsidRPr="00EE555D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101F04" w:rsidRPr="00F2159F" w14:paraId="3F4FBAFA" w14:textId="77777777" w:rsidTr="00F64838">
+      <w:tr w:rsidR="00101F04" w:rsidRPr="00F2159F" w14:paraId="3F4FBAFA" w14:textId="77777777" w:rsidTr="367433EC">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="301592D6" w14:textId="525BF2F3" w:rsidR="00101F04" w:rsidRPr="00F2159F" w:rsidRDefault="00101F04" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Komercdarbības atbalsta veidi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="00C6237D" w14:textId="77777777" w:rsidR="005B614F" w:rsidRDefault="00101F04" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="766" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 2014.</w:t>
             </w:r>
             <w:r w:rsidR="00A91981" w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3200,95 +3714,95 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">jūnija </w:t>
             </w:r>
             <w:r w:rsidR="00A91981" w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">egula (ES) </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B51A08">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108.</w:t>
             </w:r>
             <w:r w:rsidR="00A91981" w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51A08">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>pantu</w:t>
             </w:r>
             <w:r w:rsidR="006C4B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46AEE9E4" w14:textId="2A3D1740" w:rsidR="00101F04" w:rsidRPr="005B614F" w:rsidRDefault="00101F04" w:rsidP="00580232">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="766" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 20</w:t>
             </w:r>
             <w:r w:rsidR="004F005C" w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3373,136 +3887,136 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ES)</w:t>
             </w:r>
             <w:r w:rsidR="00ED3D0B" w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00112152" w:rsidRPr="005B614F">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2023</w:t>
               </w:r>
               <w:r w:rsidRPr="005B614F">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>/2</w:t>
               </w:r>
               <w:r w:rsidR="00112152" w:rsidRPr="005B614F">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>8</w:t>
               </w:r>
               <w:r w:rsidRPr="005B614F">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00112152" w:rsidRPr="005B614F">
               <w:rPr>
-                <w:rStyle w:val="Hipersaite"/>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> par Līguma par ES darbību 107. un 108. panta piemērošanu </w:t>
             </w:r>
             <w:r w:rsidRPr="005B614F">
               <w:rPr>
-                <w:rStyle w:val="Izclums"/>
+                <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> atbalstam</w:t>
             </w:r>
             <w:r w:rsidR="006C4B5A" w:rsidRPr="005B614F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="587F7DED" w14:textId="77777777" w:rsidTr="00F64838">
+      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="587F7DED" w14:textId="77777777" w:rsidTr="367433EC">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E72EAC2" w14:textId="4686A1E4" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta īstenošanas termiņš</w:t>
@@ -3570,51 +4084,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada 30.</w:t>
             </w:r>
             <w:r w:rsidR="00295C77">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00295C77" w:rsidRPr="00295C77">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>septembrim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="75B656C8" w14:textId="77777777" w:rsidTr="005B614F">
+      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="75B656C8" w14:textId="77777777" w:rsidTr="367433EC">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="23D9BE9B" w14:textId="77777777" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projektu iesniegumu atlases īstenošanas veids</w:t>
@@ -3652,51 +4166,51 @@
               <w:t>Atklāta</w:t>
             </w:r>
             <w:r w:rsidR="00A42226" w:rsidRPr="00D26BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projektu iesniegumu atlase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="14E1B066" w14:textId="77777777" w:rsidTr="00F64838">
+      <w:tr w:rsidR="00575CD9" w:rsidRPr="00F2159F" w14:paraId="14E1B066" w14:textId="77777777" w:rsidTr="367433EC">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F2C3FFF" w14:textId="33796C42" w:rsidR="00575CD9" w:rsidRPr="00F2159F" w:rsidRDefault="00575CD9" w:rsidP="00575CD9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -3805,152 +4319,152 @@
             </w:r>
             <w:r w:rsidR="0019185E" w:rsidRPr="00CE11CD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">gada </w:t>
             </w:r>
             <w:r w:rsidR="000F4006">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30. jūnijam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5071FD35" w14:textId="607D77DD" w:rsidR="005F2FFD" w:rsidRPr="00BD7AA8" w:rsidRDefault="00C87C2E" w:rsidP="00BD7AA8">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
       <w:r w:rsidR="007C2284" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2018" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>un sadarbības partnerim</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0A7B80" w14:textId="1C6D09B2" w:rsidR="00A95298" w:rsidRDefault="003D24BB" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00BD7AA8" w:rsidRPr="00E86121">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">esniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="008D2860" w:rsidRPr="00E86121">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>var būt</w:t>
       </w:r>
       <w:r w:rsidR="00FE2E89">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E9DC0" w14:textId="44718FA7" w:rsidR="00BD7AA8" w:rsidRPr="00FE2E89" w:rsidRDefault="00FE2E89" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802B92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar saimniecisku darbību </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ne</w:t>
@@ -3969,365 +4483,366 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D7186">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>zinātniskā institūcija</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:anchor="/pub/scientific_institution/list" w:history="1">
         <w:r w:rsidRPr="00D74B3A">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>Latvijas Republikas Zinātnisko institūciju reģistrā</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00485E40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> reģistrēts zinātniskais institūts (publiska aģentūra, atvasināta publiska persona, valsts augstskolas struktūrvienība, privāto tiesību juridiskā persona vai tās struktūrvienība) vai augstskola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003D7186" w:rsidRPr="00FE2E89">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C50280" w:rsidRPr="00FE2E89">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kas atbilst pētniecības organizācijas definīcijai</w:t>
       </w:r>
       <w:r w:rsidR="008B773B" w:rsidRPr="00FE2E89">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD3FB5">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B773B" w:rsidRPr="00FE2E89">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstība pētniecības organizācijas definīcijai tiek pārbaudīta saskaņā ar Izglītības un zinātnes ministrijas apstiprināto metodiku </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="008B773B" w:rsidRPr="00FE2E89">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>“Metodika atbilstības pētniecības un zināšanu izplatīšanas organizācijas noteikšanai”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D24BB" w:rsidRPr="00FE2E89">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DF3B36" w14:textId="7EE49FD2" w:rsidR="003D24BB" w:rsidRPr="00E86121" w:rsidRDefault="003D24BB" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802B92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ar saimniecisku darbību saistītam projektam</w:t>
       </w:r>
       <w:r w:rsidR="000E1ACC" w:rsidRPr="00802B92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000E1ACC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00802B92" w:rsidRPr="00E86121">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>zinātniskā institūcija</w:t>
       </w:r>
       <w:r w:rsidR="00AD3FB5">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFAA00C" w14:textId="2F3C9855" w:rsidR="00187593" w:rsidRPr="00903A46" w:rsidRDefault="004B56A5" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3867A871">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta sadarbības partneris var būt</w:t>
       </w:r>
       <w:r w:rsidR="00BE1648" w:rsidRPr="3867A871">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903A46" w:rsidRPr="3867A871">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecīgajā reģistrā Latvijā vai ārvalstīs reģistrēta </w:t>
       </w:r>
       <w:r w:rsidR="00450AEE" w:rsidRPr="3867A871">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>zinātniskā institūcija</w:t>
       </w:r>
       <w:r w:rsidR="00BE1648" w:rsidRPr="3867A871">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D2C2B" w:rsidRPr="3867A871">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai saimnieciskās darbības veicējs</w:t>
       </w:r>
       <w:r w:rsidR="00035AAA">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763A70F6" w14:textId="7C97C21F" w:rsidR="001A7AB6" w:rsidRDefault="0002510D" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniedzējam un sadarbības partnerim noteiktas šādas prasības:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279B2A42" w14:textId="42D79064" w:rsidR="0002510D" w:rsidRPr="00F67083" w:rsidRDefault="00F45ACD" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ja tas ir ar saimniecisku darbību saistīts projekts</w:t>
       </w:r>
       <w:r w:rsidRPr="007D1632">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un atbalsts finans</w:t>
       </w:r>
       <w:r w:rsidRPr="007D1632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
@@ -4624,60 +5139,51 @@
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>cijai (nav attiecin</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ms, ja </w:t>
-[...8 lines deleted...]
-        <w:t>atbalsts tiek sniegts saska</w:t>
+        <w:t>ms, ja atbalsts tiek sniegts saska</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ņā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar Komisijas regulu Nr. 2023/2831).</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4862,51 +5368,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ņē</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>muma pazīmes vērtē individuāli projekta iesniedzējam un tā saistīto personu grupai (ja attiecināms);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B085F6F" w14:textId="3A56B045" w:rsidR="00F45ACD" w:rsidRPr="00F67083" w:rsidRDefault="00406479" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1632">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja tas ir ar saimniecisku darbību saistīts projekts un atbalsts finansējuma saņēmējam tiek izsniegts saskaņā ar Komisijas regulu Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D1632">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5170,51 +5676,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>men</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB92C59" w14:textId="5FCE3FB3" w:rsidR="00406479" w:rsidRPr="00F67083" w:rsidRDefault="00177D46" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tam ir laba nodokļu saistību izpilde vai Latvijas Republikā nav </w:t>
       </w:r>
       <w:r w:rsidR="00D539D5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5229,192 +5735,192 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67083">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E159A5" w14:textId="06F70EBB" w:rsidR="00177D46" w:rsidRDefault="00177D46" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00177D46">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tas sadarbības iestādei, atbildīgajai iestādei vai citai kompetentai institūcijai nav sniedzis nepatiesu informāciju saistībā ar Eiropas Savienības struktūrfondu līdzfinansēto projektu īstenošanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D5A7FC" w14:textId="7AD315AA" w:rsidR="00177D46" w:rsidRDefault="00177D46" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00177D46">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tas nav saņēmis un neplāno saņemt finansējumu no valsts vai Eiropas Savienības līdzekļiem vai citiem finanšu resursiem par tām pašām attiecināmajām izmaksām vai pētniecības rezultātiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018F20FF" w14:textId="364E8A87" w:rsidR="002E7E2A" w:rsidRDefault="002E7E2A" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E7E2A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>zinātniskā institūcija atbilstoši zinātnisko darbību reglamentējošiem normatīvajiem aktiem atbildīgajā iestādē (Zinātnisko institūciju reģistrā) ir iesniegusi publiskos pārskatus par zinātnisko darbību par pēdējiem trim noslēgtajiem pārskata gadiem. Ja zinātniskā institūcija ir dibināta mazāk nekā pirms trim gadiem, ir iesniegti publiskie pārskati par noslēgtajiem pārskata gadiem atbilstoši tās reģistrācijai reģistrā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6ECFCA" w14:textId="34379E26" w:rsidR="002E7E2A" w:rsidRDefault="002E7E2A" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E7E2A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja labuma guvējs veic gan saimnieciskas darbības, gan darbības, kam nav saimnieciska rakstura, tas nodala darbību veidus un to izmaksas, finansējumu un ieņēmumus tā, lai efektīvi novērstu saimnieciskās darbības šķērssubsidēšanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FAA272" w14:textId="0BD5FE4C" w:rsidR="002E7E2A" w:rsidRDefault="00C456F0" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C456F0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta īstenošanas laikā nodrošina interešu konflikta neesību saskaņā ar Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regulas (ES, Euratom) Nr. 2024/2509 par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam (pārstrādāta redakcija), 61. panta prasībām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51642327" w14:textId="5F0F7CF3" w:rsidR="00693EE8" w:rsidRPr="00F2159F" w:rsidRDefault="00693EE8" w:rsidP="004724C7">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu noformēšanas un iesniegšanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB1A018" w14:textId="58F6A3C7" w:rsidR="001C5742" w:rsidRPr="00F2159F" w:rsidRDefault="00264C06" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="008945CD" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -5436,69 +5942,69 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portāls</w:t>
       </w:r>
       <w:r w:rsidR="003E7D44" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00405898" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidR="00067BB2" w:rsidRPr="0040687C">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://projekti.cfla.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C5742" w:rsidRPr="0040687C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F369651" w14:textId="46635819" w:rsidR="0039527A" w:rsidRPr="00F2159F" w:rsidRDefault="00D56FA0" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uridisk</w:t>
@@ -5562,90 +6068,91 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D224DF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši tīmekļvietnē</w:t>
       </w:r>
       <w:r w:rsidR="001C5742" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidR="008D0661" w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D224DF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
       <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5A73F1" w14:textId="531E4904" w:rsidR="001C5742" w:rsidRPr="00F2159F" w:rsidRDefault="005F011E" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ja j</w:t>
       </w:r>
       <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uridiska</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="0039527A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -5703,72 +6210,72 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, anulēt</w:t>
       </w:r>
       <w:r w:rsidR="0098519A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai piešķirt </w:t>
       </w:r>
       <w:r w:rsidR="002533D1" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">lietotāju tiesības, </w:t>
       </w:r>
       <w:r w:rsidR="00620C60" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tā iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00620C60" w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00620C60" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
       <w:r w:rsidR="00D224DF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FB1771" w14:textId="08B001F3" w:rsidR="000203A1" w:rsidRPr="00D652C6" w:rsidRDefault="00184A1C" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
       <w:r w:rsidR="00CE1E23" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aizpilda projekta iesnieguma datu laukus un pi</w:t>
@@ -5791,121 +6298,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B73DE1" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
       <w:r w:rsidR="008945CD" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="005008B3" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0066279D" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ja kāds no zemāk minētajiem dokumentiem pieejams publiski </w:t>
-[...6 lines deleted...]
-        <w:t>pieejamā tīmekļvietnē, attiecīgajā projekta iesnieguma datu laukā norāda tīmekļvietnes adresi vai, ja kāds no iesniedzamiem dokumentiem Projektu portālā ir iesniegts cita projekta ietvaros, norāda projekta numuru)</w:t>
+        <w:t>ja kāds no zemāk minētajiem dokumentiem pieejams publiski pieejamā tīmekļvietnē, attiecīgajā projekta iesnieguma datu laukā norāda tīmekļvietnes adresi vai, ja kāds no iesniedzamiem dokumentiem Projektu portālā ir iesniegts cita projekta ietvaros, norāda projekta numuru)</w:t>
       </w:r>
       <w:r w:rsidR="00B73DE1" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C73ADD" w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DE727A" w14:textId="5AFBF054" w:rsidR="009D2FAD" w:rsidRPr="00D652C6" w:rsidRDefault="009D2FAD" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2417">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>visiem projekt</w:t>
       </w:r>
       <w:r w:rsidR="003045F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="007D2417">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00D652C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7375EE83" w14:textId="451B8B28" w:rsidR="00D652C6" w:rsidRDefault="00A96617" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniegumu angļu valodā (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A334C2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -5955,51 +6455,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>paraugam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E239A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A5C1F6" w14:textId="0C954542" w:rsidR="00E239A8" w:rsidRDefault="00E239A8" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta budžeta kopsavilkumu </w:t>
       </w:r>
       <w:r w:rsidR="00AF69B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6108,51 +6608,51 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidR="00A334C2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00FD6D87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F43DE6" w14:textId="77777777" w:rsidR="00B62E08" w:rsidRDefault="76D9897A" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD6D87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta budžetā (projekta iesnieguma sadaļā “</w:t>
       </w:r>
       <w:r w:rsidR="00FF26CB" w:rsidRPr="00FD6D87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6267,51 +6767,51 @@
       </w:r>
       <w:r w:rsidR="00352EC4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uzņēmuma un/vai pakalpojumu līgumu </w:t>
       </w:r>
       <w:r w:rsidR="001C5238" w:rsidRPr="001C5238">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izmaksu aprēķina atšifrējumu, kas pamato plānoto izmaksu apmēru uz vienu rādītāja vienību (informācija par veiktajām tirgus aptaujām, statistikas datiem, pieredzi līdzīgos projektos u.tml.)</w:t>
       </w:r>
       <w:r w:rsidR="001C5238">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC5BC03" w14:textId="4C7BDD25" w:rsidR="00B62E08" w:rsidRDefault="00CC7594" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7594">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta īstenošanā iesaistītā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6382,51 +6882,51 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00EB4516" w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>paraugam</w:t>
       </w:r>
       <w:r w:rsidR="00EB4516" w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B01D5A4" w14:textId="198E420F" w:rsidR="009539FE" w:rsidRDefault="009539FE" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tehniski ekonomiskās priekšizpētes aprakstu </w:t>
       </w:r>
       <w:r w:rsidR="00C07F3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6457,100 +6957,100 @@
       </w:r>
       <w:r w:rsidR="00AD4D25">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2. pielikumā “Tehniski ekonomiskās priekšizpētes</w:t>
       </w:r>
       <w:r w:rsidR="00960C43">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izstrādāšanas metodika” noteiktās prasības</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043AA1BA" w14:textId="786F2BFF" w:rsidR="00D16827" w:rsidRPr="00D000E0" w:rsidRDefault="00D16827" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DEA8EC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apliecinājumu par jaunas tehnoloģijas vai produkta izstrādi projekta ietvaros (</w:t>
       </w:r>
       <w:r w:rsidRPr="2DEA8EC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši atlases nolikuma 12. pielikuma paraugam</w:t>
       </w:r>
       <w:r w:rsidRPr="2DEA8EC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D000E0" w:rsidRPr="2DEA8EC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB6ACCA" w14:textId="77777777" w:rsidR="00B62E08" w:rsidRDefault="009C206B" w:rsidP="00580232">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>papildu informācij</w:t>
       </w:r>
       <w:r w:rsidR="00412B74" w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6560,329 +7060,329 @@
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas nepieciešama projekta iesnieguma vērtēšanai, ja to nav iespējams integrēt projekta iesniegumā, t.sk. informācij</w:t>
       </w:r>
       <w:r w:rsidR="00412B74" w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas varētu būt noderīga projekta iesnieguma kvalitātes vērtēšanai, kuru veiks Eiropas Komisijas vai līdzvērtīgā ārvalstu zinātnisko ekspertu datubāzē reģistrēti ārvalstu eksperti;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B5414B" w14:textId="77777777" w:rsidR="006C3FC8" w:rsidRDefault="00916D67" w:rsidP="006C3FC8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lai</w:t>
       </w:r>
       <w:r w:rsidR="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pamatotu projekta sociālekonomisko ietekmi, var pievienot</w:t>
       </w:r>
       <w:r w:rsidR="001B4864">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776A3DAF" w14:textId="77777777" w:rsidR="006C3FC8" w:rsidRDefault="00916D67" w:rsidP="006C3FC8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="1"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3FC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tādas Latvijā reģistrētas biedrības atzinumu par pētījuma nozīmību tautsaimniecības nozares vai saimnieciskās darbības veicēja attīstībai (latviešu un angļu valodā)</w:t>
       </w:r>
       <w:r w:rsidR="009C52B4" w:rsidRPr="006C3FC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidR="002E15C1" w:rsidRPr="006C3FC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> biedrības biedru sarakstu</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3FC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kura:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C697872" w14:textId="77777777" w:rsidR="006C3FC8" w:rsidRDefault="00C93E54" w:rsidP="006C3FC8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="58"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3FC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pārstāv vismaz trīs saimnieciskās darbības veicējus no nozares, kurā var tikt izmantoti projekta ietvaros plānotā pētījuma rezultāti;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F934B11" w14:textId="0BF68C1A" w:rsidR="00485649" w:rsidRPr="006C3FC8" w:rsidRDefault="00485649" w:rsidP="006C3FC8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="58"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3FC8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ir reģistrēta Uzņēmumu reģistra Biedrību un nodibinājumu reģistrā vismaz piecus gadus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12978D0A" w14:textId="37AAEC75" w:rsidR="00DD1AF8" w:rsidRPr="00E32409" w:rsidRDefault="3188287C" w:rsidP="006C3FC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1985" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2949EE9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r w:rsidR="283A1751" w:rsidRPr="4B2AE97C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>8.2</w:t>
       </w:r>
       <w:r w:rsidRPr="2949EE9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="3F142465" w:rsidRPr="2949EE9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai attiecīgās profesionālās organizācijas (izņemot attiecīgās nozares arodbiedrību) atzinumu par plānotā pētījuma nozīmību attiecīgā komersanta vai nozares attīstībai, ja projekta ietvaros plānotie rezultāti pielietojami veselības nozarē.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1255F6E8" w14:textId="313703A3" w:rsidR="0057382C" w:rsidRDefault="006D7058" w:rsidP="00C267DF">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0057382C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ikai ar saimniecisku darbību nesaistītiem projekt</w:t>
       </w:r>
       <w:r w:rsidR="00510929">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="0057382C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumiem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEFC9EF" w14:textId="6BDC0AB9" w:rsidR="0057382C" w:rsidRPr="0057382C" w:rsidRDefault="0057382C" w:rsidP="00C267DF">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274D52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apliecinājumu latviešu valodā par atbilstību pētniecības un zināšanu izplatīšanas organizācijai un statusu apliecinošos dokumentus atbilstoši apliecinājumā norādītajam (</w:t>
       </w:r>
       <w:r w:rsidRPr="00274D52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši atlases nolikuma 11. pielikuma paraugam</w:t>
       </w:r>
       <w:r w:rsidRPr="00274D52">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F355ECC" w14:textId="7C448B02" w:rsidR="000E63E2" w:rsidRPr="008935DA" w:rsidRDefault="000E63E2" w:rsidP="00E32409">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008935DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tikai ar </w:t>
       </w:r>
       <w:r w:rsidRPr="008935DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6925,132 +7425,132 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00B32AC0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="008935DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>m:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75978618" w14:textId="2D0143F3" w:rsidR="00B62E08" w:rsidRPr="00904075" w:rsidRDefault="007B1824" w:rsidP="00E32409">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032553">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniedzēja un sadarbības partnera (ja attiecināms) deklarāciju latviešu valodā par komercsabiedrības</w:t>
       </w:r>
       <w:r w:rsidR="00740DA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kategoriju</w:t>
       </w:r>
       <w:r w:rsidR="008935DA" w:rsidRPr="00904075">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00E7346D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E7346D" w:rsidRPr="003A7859">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši atlases nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="004A7038">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r w:rsidR="003A7859" w:rsidRPr="003A7859">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikuma paraugam</w:t>
       </w:r>
       <w:r w:rsidR="003A7859">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29707A74" w14:textId="2514FCE1" w:rsidR="00E50FB1" w:rsidRPr="000570EA" w:rsidRDefault="000E6550" w:rsidP="00E32409">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vidējā darbinieku skaita (pilna darba laika ekvivalenta izteiksmē (PLE)) pēdējā noslēgtā pārskata gadā aprēķinu </w:t>
       </w:r>
       <w:r w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -7078,51 +7578,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>formātā latviešu valodā (</w:t>
       </w:r>
       <w:r w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>attiecināms, ja deklarācijā par komercsabiedrības atbilstību mazajai (sīkajai) vai vidējai komercsabiedrībai dati norādīti kā PLE</w:t>
       </w:r>
       <w:r w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C51E374" w14:textId="1475C61A" w:rsidR="00B62E08" w:rsidRPr="000570EA" w:rsidRDefault="001C18A1" w:rsidP="00E32409">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0024083E" w:rsidRPr="000570EA">
@@ -7197,51 +7697,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai projekta iesniegumā norāda </w:t>
       </w:r>
       <w:r w:rsidR="0024083E" w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="0024083E" w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> atbalsta uzskaites sistēmā izveidotās un apstiprinātās projekta iesniedzēja veidlapas identifikācijas numuru; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53008586" w14:textId="5E61BF8F" w:rsidR="004E51BC" w:rsidRPr="000570EA" w:rsidRDefault="00177C03" w:rsidP="00E32409">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="004E51BC" w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -7296,81 +7796,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. pielikuma paraugam</w:t>
       </w:r>
       <w:r w:rsidR="004E51BC" w:rsidRPr="000570EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00510929">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2716295E" w14:textId="77777777" w:rsidR="00904075" w:rsidRPr="009F0359" w:rsidRDefault="00904075" w:rsidP="0051656F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2417">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja plānots īstenot sadarbības projektu</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183DD3A4" w14:textId="29D9DF6D" w:rsidR="00904075" w:rsidRDefault="00904075" w:rsidP="0051656F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0359">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības līgumu </w:t>
       </w:r>
       <w:r w:rsidR="00E20B45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -7424,81 +7924,91 @@
       </w:r>
       <w:r w:rsidR="5ACC8FBB" w:rsidRPr="57C4A985">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="57C4A985">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktam</w:t>
       </w:r>
       <w:r w:rsidR="00E20B45" w:rsidRPr="57C4A985">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16ED01EA" w14:textId="6467BBA0" w:rsidR="00904075" w:rsidRPr="00B62E08" w:rsidRDefault="00904075" w:rsidP="0051656F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības partnera apliecinājumu latviešu valodā par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā latviešu valodā (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">atbilstoši atlases nolikuma </w:t>
+        <w:t xml:space="preserve">atbilstoši atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D91CB6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7518,51 +8028,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības projektu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6F1E7D" w14:textId="62F73AC4" w:rsidR="00904075" w:rsidRDefault="00904075" w:rsidP="0051656F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības partnera apliecinājumu latviešu valodā par neatbilstību grūtībās nonākuša uzņēmuma statusam un par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -7575,61 +8085,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D91CB6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. pielikuma paraugam; attiecināms, ja plānots īstenot ar saimniecisku darbību </w:t>
-[...9 lines deleted...]
-        <w:t>saistītu sadarbības projektu un pretendē uz valsts atbalstu</w:t>
+        <w:t>. pielikuma paraugam; attiecināms, ja plānots īstenot ar saimniecisku darbību saistītu sadarbības projektu un pretendē uz valsts atbalstu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90995">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7643,51 +8143,51 @@
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90995">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>651/2014</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90995">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298ACC1D" w14:textId="3F5664D2" w:rsidR="00595976" w:rsidRPr="005E4AE3" w:rsidRDefault="005E4AE3" w:rsidP="0051656F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības partnera apliecinājumu latviešu valodā par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62E08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -7765,51 +8265,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90995">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="00F2159F" w:rsidRDefault="1E477A8E" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -7843,51 +8343,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ību.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08EF4D21" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404EE33C" w14:textId="58F64AA6" w:rsidR="004C2582" w:rsidRPr="00F2159F" w:rsidRDefault="00313F21" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lai kvalitatīv</w:t>
       </w:r>
       <w:r w:rsidR="00FF6161" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i aizpildītu</w:t>
       </w:r>
@@ -7992,83 +8492,83 @@
       <w:r w:rsidR="00D14CBD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19872ACF" w14:textId="77777777" w:rsidR="005315AB" w:rsidRDefault="0077328F" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā ņem vērā</w:t>
       </w:r>
       <w:r w:rsidR="005315AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DE5065" w14:textId="5021D4CC" w:rsidR="0077328F" w:rsidRDefault="0077328F" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finanšu minist</w:t>
       </w:r>
       <w:r w:rsidR="009D4E5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -8128,161 +8628,161 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadlīnijas Nr.</w:t>
       </w:r>
       <w:r w:rsidR="006873C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00443F48">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>“Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027.gada plānošanas periodā”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD4872">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775DBAFB" w14:textId="45641543" w:rsidR="00FD4872" w:rsidRDefault="009D4E5A" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu ministrijas </w:t>
       </w:r>
       <w:r w:rsidR="00626490" w:rsidRPr="00626490">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2023. gada 25. septembra vadlīnijas Nr. 1.1. </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00626490" w:rsidRPr="00A30E2F">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>“Vadlīnijas par vienkāršoto izmaksu izmantošanas iespējām un to piemērošana Eiropas Savienības kohēzijas politikas programmas 2021.–2027.gadam ietvaros”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A30E2F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2D6B44" w14:textId="3E620A3B" w:rsidR="003546B9" w:rsidRPr="009D2FAD" w:rsidRDefault="003546B9" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2010. gada 12. oktobra Ministru kabineta noteikumus Nr. 969 </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="003546B9">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>“Kārtība, kādā atlīdzināmi ar komandējumiem saistītie izdevumi”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE335CF" w14:textId="62CD2312" w:rsidR="00446CC4" w:rsidRPr="00F2159F" w:rsidRDefault="3AEC74B1" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="1B389443" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
@@ -8380,51 +8880,51 @@
       </w:r>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
       <w:r w:rsidR="6DE0719E" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BD4AD8" w14:textId="57496A7C" w:rsidR="00411490" w:rsidRPr="00F2159F" w:rsidRDefault="00030AA6" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -8454,51 +8954,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">diviem </w:t>
       </w:r>
       <w:r w:rsidR="00DB7526" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40019846" w14:textId="3686EB0B" w:rsidR="001306D9" w:rsidRPr="00F2159F" w:rsidRDefault="0042748D" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8528,51 +9028,51 @@
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> beigu </w:t>
       </w:r>
       <w:r w:rsidR="00CD335B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183B9305" w14:textId="15661849" w:rsidR="001306D9" w:rsidRPr="00F2159F" w:rsidRDefault="002B6657" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="00404D7C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
@@ -8591,67 +9091,68 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00AA1B48" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par to informē projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="0013188F" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DBD135" w14:textId="740600B0" w:rsidR="008E372B" w:rsidRDefault="68672EE0" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
       <w:r w:rsidR="2EAD6D44" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F07F3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
@@ -8753,144 +9254,143 @@
       </w:r>
       <w:r w:rsidR="00364D85">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F181A" w14:textId="67B2768C" w:rsidR="00DF4352" w:rsidRDefault="00044698" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Viens projekta iesniedzējs vienas projektu iesniegumu atlases kārtas ietvaros var iesniegt vairākus gan ar saimniecisko darbību saistītus vai/un ar saimniecisko darbību nesaistītus</w:t>
       </w:r>
       <w:r w:rsidR="00CE1F14" w:rsidRPr="000D1272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, gan ar </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE1F14" w:rsidRPr="000D1272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimniecisko darbību saistītus </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projektu iesniegumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7914D288" w14:textId="77777777" w:rsidR="00843F4F" w:rsidRPr="000D1272" w:rsidRDefault="00843F4F" w:rsidP="00843F4F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="454" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="00F2159F" w:rsidRDefault="00A01D52" w:rsidP="00DB7526">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:id="39" w:name="_Ref120491269"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="473A255F" w14:textId="0D0A138A" w:rsidR="00D537C1" w:rsidRPr="00F2159F" w:rsidRDefault="00D537C1" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:id="40" w:name="_Ref172292401"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00F12066">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar rīkojumu izveido </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="00F2159F">
@@ -8986,94 +9486,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003C2CBE" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2509</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61.</w:t>
       </w:r>
       <w:r w:rsidR="00402F7A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="12545E31" w14:textId="7C03350F" w:rsidR="00D537C1" w:rsidRPr="00F2159F" w:rsidRDefault="00D537C1" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vērtēšanas komisijas locekļi ir atbildīgi par projektu iesniegumu savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
@@ -9193,67 +9693,67 @@
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmuma par tā apstiprināšanu, apstiprināšanu ar nosacījumu vai noraidīšanu </w:t>
       </w:r>
       <w:r w:rsidR="00711EC7" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE2849" w14:textId="31A162AF" w:rsidR="00D537C1" w:rsidRPr="008325AC" w:rsidRDefault="00B60437" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref120520594"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ērtēšanas komisija pēc projektu iesniegumu iesniegšanas termiņa beig</w:t>
       </w:r>
       <w:r w:rsidR="00840CF9" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -9396,63 +9896,63 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="009771A3" w:rsidRPr="009771A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151DDB28" w14:textId="43E19E2E" w:rsidR="00397CDF" w:rsidRDefault="27F7F099" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms</w:t>
       </w:r>
       <w:r w:rsidR="16799EEC" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -9529,149 +10029,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="004036AF" w:rsidRPr="00D851FB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ar tiem</w:t>
       </w:r>
       <w:r w:rsidR="00D851FB" w:rsidRPr="00D851FB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B71E77" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidR="005F0EA6" w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00B71E77" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="10C97420" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstību</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Likuma 22. </w:t>
       </w:r>
       <w:r w:rsidR="7DD67968" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un 26. </w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pantā noteiktajiem izslēgšanas noteikumiem</w:t>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00BA775F" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
       <w:r w:rsidR="00702951" w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību,</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un veic </w:t>
       </w:r>
       <w:r w:rsidR="6B556D70" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzēja un sadarbības partnera, ja tāds projektā ir paredzēts, </w:t>
       </w:r>
       <w:r w:rsidR="00114F2E" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="006B0F40" w:rsidRPr="000A6DB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar to </w:t>
       </w:r>
       <w:r w:rsidR="00114F2E" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidR="0055595A" w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00114F2E" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00F2159F">
         <w:rPr>
@@ -9890,66 +10391,65 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmumā </w:t>
       </w:r>
       <w:r w:rsidR="00C54F08" w:rsidRPr="0053465B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iekļauj nosacījumu </w:t>
       </w:r>
       <w:r w:rsidR="004C6BF6" w:rsidRPr="004C6BF6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aizstāt to ar atbilstošu sadarbības partneri.</w:t>
       </w:r>
       <w:r w:rsidR="004C6BF6" w:rsidRPr="004C6BF6" w:rsidDel="004C6BF6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575FF2E9" w14:textId="7B8A8BBD" w:rsidR="00780456" w:rsidRPr="00C52D9C" w:rsidRDefault="00780456" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ar saimniecisku darbību saistītu projektu iesniegumu gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00204C7E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00204C7E" w:rsidRPr="00C52D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="00204C7E" w:rsidRPr="00C52D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pretendē uz valsts atbalstu saskaņā ar Komisijas regulu</w:t>
       </w:r>
       <w:r w:rsidR="0076178F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -9981,66 +10481,66 @@
       <w:r w:rsidR="00204C7E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">rojekta iesniedzēja un/vai sadarbības partnera atbilstību mikro, mazā un vidējā uzņēmuma (MVU), viena vienota uzņēmuma (VVU) un grūtībās nonākuša uzņēmuma (GNU) statusam vērtē atbilstoši aģentūras informatīvajam materiālam par mikro, mazā un vidējā uzņēmuma, viena vienota uzņēmuma un grūtībās nonākuša uzņēmuma statusa noteikšanu, kas pieejams  </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00C52D9C">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C52D9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3781379E" w14:textId="0D96AF9A" w:rsidR="009617FA" w:rsidRPr="00B70037" w:rsidRDefault="0021325F" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70037">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Katra projekta iesnieguma izvērtēšanai tiek veikta starptautiskā zinātniskā ekspertīze (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="0076178F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B70037">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10064,51 +10564,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B70037">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">– LZP), ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="00B70037" w:rsidRPr="00B70037">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00B70037">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 54., 55. un 56. punktā noteikto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC6AB28" w14:textId="2FB8D8FE" w:rsidR="002B0AD3" w:rsidRPr="00A17EE7" w:rsidRDefault="002B0AD3" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekspertīzes nodrošināšanai nepieciešamo SAM MK noteikumu un </w:t>
       </w:r>
       <w:r w:rsidR="0015040D" w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10150,127 +10650,127 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00530AA1" w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00B91D32" w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un to piemērošanas skaidrojumu tulkojumu angļu valodā nodrošina Izglītības un zinātnes ministrija kā atbildīgā iestāde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5647C474" w14:textId="12B31CD7" w:rsidR="0076011C" w:rsidRPr="00205945" w:rsidRDefault="0076011C" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205945">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekspertīzes veikšanai nepieciešamo ekspertu atlasi un komunikāciju ar atlasītajiem ekspertiem veic LZP speciālisti, ievērojot SAM MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="0025240A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">55. un </w:t>
       </w:r>
       <w:r w:rsidRPr="00205945">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>56. punkta nosacījumus un Latvijas Zinātnes padomes vadlīnijas un pamatprincipus zinātnisko ekspertu atlasei zinātnisko pētījumu projektu pieteikumu konkursiem (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00351919">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00205945">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>– ekspertu atlases vadlīnijas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BC8AD3" w14:textId="7C6620A5" w:rsidR="00B91D32" w:rsidRPr="00335AFE" w:rsidRDefault="000319A7" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ekspertīzi veic ne mazāk kā divi Eiropas Komisijas vai līdzvērtīgā ārvalstu zinātnisko ekspertu datubāzē reģistrēti ārvalstu eksperti, kuri atbilst SAM MK noteikumu 55. punktā minētajām prasībām (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="005A4E10">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>– eksperti). Viens eksperts var veikt vairāku projektu ekspertīzi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146104D2" w14:textId="670E2350" w:rsidR="000319A7" w:rsidRPr="00A17EE7" w:rsidRDefault="000319A7" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Eksperts vērtējumu sniedz, vērtējot projekta iesnieguma atbilstību atlases nolikuma 1. pielikumā ietvertajiem kvalitātes kritērijiem Nr. 4.1.</w:t>
       </w:r>
       <w:r w:rsidR="00C46986" w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10324,112 +10824,118 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Projektu portālā aizpildot ekspertīzes veidlapu. Atzinuma sniegšanai izmanto </w:t>
       </w:r>
       <w:r w:rsidR="0015040D" w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nolikuma 1. pielikumā pievienoto kritēriju piemērošanas metodiku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FF21D6" w14:textId="636EFEFC" w:rsidR="00ED5C8A" w:rsidRPr="00335AFE" w:rsidRDefault="00ED5C8A" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Ekspertīzes atzinumus sniedz divās kārtās, nodrošinot ekspertu neatkarīgus individuālos ekspertīzes atzinumus un ekspertu konsolidēto ekspertīzes atzinumu, kas balstīts uz individuālas ekspertīzes atzinumiem. Konsolidētajā vērtējumā norādītais punktu skaits nav mazāks par punktu skaitu, kas piešķirts zemākajā individuālajā vērtējumā, un nav lielāks par punktu skaitu, kas piešķirts augstākajā individuālajā vērtējumā.</w:t>
+        <w:t xml:space="preserve">Ekspertīzes atzinumus sniedz divās kārtās, nodrošinot ekspertu neatkarīgus individuālos ekspertīzes atzinumus un ekspertu konsolidēto ekspertīzes atzinumu, kas balstīts uz individuālas ekspertīzes atzinumiem. Konsolidētajā vērtējumā norādītais punktu skaits nav mazāks par punktu skaitu, kas piešķirts zemākajā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>individuālajā vērtējumā, un nav lielāks par punktu skaitu, kas piešķirts augstākajā individuālajā vērtējumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16ED91C3" w14:textId="0E23E130" w:rsidR="00ED5C8A" w:rsidRPr="00335AFE" w:rsidRDefault="0003380D" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ja eksperti nespēj vienoties par ekspertu konsolidēto ekspertīzes atzinumu, tiek pieaicināts trešais eksperts. Atlasītajam trešajam ekspertam ir jāatbilst SAM MK noteikumu 55. punktā noteiktajām prasībām, un tā atlase tiek veikta, ievērojot ekspertu atlases vadlīnijās noteikto. Trešais eksperts vispirms neatkarīgi un neiepazīstoties ar iepriekšējiem vērtējumiem veic projekta ekspertīzi, sniedz savu individuālo ekspertīzes atzinumu un tikai pēc tam veido ekspertu konsolidēto ekspertīzes atzinumu. Trešā eksperta sagatavotais ekspertu konsolidētais ekspertīzes atzinums punktu/procentu apmērā nav augstāks par abu pārējo ekspertu augstāko vērtējumu punktu/procentu apmērā un nav zemāks par abu pārējo ekspertu zemāko vērtējumu punktu/procentu apmērā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C9C511" w14:textId="77777777" w:rsidR="00B65B51" w:rsidRPr="00A17EE7" w:rsidRDefault="0003380D" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17EE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vērtēšanas komisija vērtē eksperta atzinuma atbilstību SAM MK noteikumu un projekta iesniegumu atlasi regulējošo dokumentu nosacījumiem un nepieciešamības gadījumā lūdz LZP nodrošināt atkārtotu ekspertīzes atzinuma sniegšanu, ja ekspertīzes atzinumā eksperta vērtējumam nav sniegts pamatojums vai nav ievēroti SAM MK noteikumi vai projekta iesniegumu atlasi regulējošo dokumentu nosacījumi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBA0CDF" w14:textId="434D2F53" w:rsidR="004136ED" w:rsidRDefault="00027CAF" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="001F105E" w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a projekta iesniedz</w:t>
       </w:r>
       <w:r w:rsidR="001F105E" w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -10881,51 +11387,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="000E34B6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="004136ED" w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas kritēriju piemērošanas metodiku</w:t>
       </w:r>
       <w:r w:rsidR="00335AFE" w:rsidRPr="00335AFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783E6244" w14:textId="01D91EB6" w:rsidR="002A7A3A" w:rsidRDefault="0015040D" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Atlases n</w:t>
       </w:r>
       <w:r w:rsidR="005749A5" w:rsidRPr="005749A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">olikuma </w:t>
       </w:r>
       <w:r w:rsidR="00DD20B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10956,51 +11462,51 @@
         </w:rPr>
         <w:t>55.</w:t>
       </w:r>
       <w:r w:rsidR="006A143F" w:rsidRPr="006A143F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006A143F" w:rsidRPr="006A143F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005749A5" w:rsidRPr="005749A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punktā minētajām prasībām. Viens eksperts var veikt vairāku projektu iesniegumu vērtēšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E7210E" w14:textId="417E1E2E" w:rsidR="006440B3" w:rsidRDefault="000077CD" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aizsardzības ministrijas </w:t>
       </w:r>
       <w:r w:rsidR="008A63CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="005749A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -11141,55 +11647,55 @@
       </w:r>
       <w:r w:rsidR="006940B6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006D3913">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtējumu</w:t>
       </w:r>
       <w:r w:rsidR="006940B6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006D3913">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref120489080"/>
     </w:p>
     <w:p w14:paraId="180CA103" w14:textId="59D69016" w:rsidR="006440B3" w:rsidRPr="006440B3" w:rsidRDefault="006440B3" w:rsidP="00CF7D66">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006440B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē, vispirms izvērtējot visus </w:t>
       </w:r>
       <w:r w:rsidR="001B77E8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">izslēdzošos kvalitātes </w:t>
       </w:r>
       <w:r w:rsidR="0004373F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -11303,108 +11809,109 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C46D00" w:rsidRPr="00C46D00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>651/2014</w:t>
       </w:r>
       <w:r w:rsidR="00C46D00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006440B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6C9886" w14:textId="4BAD2FE0" w:rsidR="00411564" w:rsidRPr="003C06A5" w:rsidRDefault="00411564" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006440B3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ja projekta iesniegums </w:t>
       </w:r>
       <w:r w:rsidR="000100C9" w:rsidRPr="006440B3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">kādā no izslēdzošajiem kvalitātes kritērijiem nesaņem minimālo punktu skaitu </w:t>
       </w:r>
       <w:r w:rsidR="000100C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="006440B3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">kādā no </w:t>
       </w:r>
       <w:r w:rsidR="008750D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="006440B3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>eprecizējamiem kritērijiem saņem vērtējumu “Nē”, vērtēšanu neturpina, vērtēšanas veidlapā pārējiem kritērijiem norāda “Netiek vērtēts”;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DC256C" w14:textId="473EF31C" w:rsidR="003C06A5" w:rsidRPr="006440B3" w:rsidRDefault="003C06A5" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C06A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesniegums </w:t>
       </w:r>
       <w:r w:rsidR="00B7282A" w:rsidRPr="003C06A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">visos izslēdzošajos kvalitātes kritērijos saņem minimālo punktu skaitu </w:t>
       </w:r>
       <w:r w:rsidR="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -11416,84 +11923,84 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>visos neprecizējamos kritērijos saņem vērtējumu “Jā”, vērtēšanu turpina</w:t>
       </w:r>
       <w:r w:rsidR="001119CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001119CE" w:rsidRPr="001119CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saskaņā ar atlases nolikuma 33. punktā noteikto kārtību</w:t>
       </w:r>
       <w:r w:rsidRPr="003C06A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25044B36" w14:textId="3B5E80C8" w:rsidR="00AF5B52" w:rsidRPr="00B7282A" w:rsidRDefault="00A3440B" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9277E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r w:rsidR="34A7FB25" w:rsidRPr="00B9277E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tam </w:t>
       </w:r>
       <w:r w:rsidR="0096102C" w:rsidRPr="00B9277E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vērtē</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF5B52" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kvalitātes kritērij</w:t>
       </w:r>
       <w:r w:rsidR="005C0061" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="00AF5B52" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE446F" w:rsidRPr="00B7282A">
@@ -11626,90 +12133,83 @@
       </w:r>
       <w:r w:rsidR="00065735" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00065735" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vji</w:t>
       </w:r>
       <w:r w:rsidR="00AE446F" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">) un 4.5. (vērtē Aizsardzības ministrijas vai Iekšlietu ministrijas deleģēts eksperts, ja projekta iesniedzējs norādījis, ka projektā paredzēta jauna vai būtiski uzlabota divējāda </w:t>
-[...6 lines deleted...]
-        <w:t>pielietojuma produkta vai tehnoloģijas izstrāde civilajā un aizsardzības jomā vai civilajā un sabiedrības drošības un noturības jomā)</w:t>
+        <w:t>) un 4.5. (vērtē Aizsardzības ministrijas vai Iekšlietu ministrijas deleģēts eksperts, ja projekta iesniedzējs norādījis, ka projektā paredzēta jauna vai būtiski uzlabota divējāda pielietojuma produkta vai tehnoloģijas izstrāde civilajā un aizsardzības jomā vai civilajā un sabiedrības drošības un noturības jomā)</w:t>
       </w:r>
       <w:r w:rsidR="00517429" w:rsidRPr="00B7282A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06626C1C" w14:textId="70716774" w:rsidR="007416A8" w:rsidRPr="006B0463" w:rsidRDefault="009445B4" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref120485120"/>
-      <w:bookmarkStart w:id="5" w:name="_Ref172293667"/>
+      <w:bookmarkStart w:id="43" w:name="_Ref120485120"/>
+      <w:bookmarkStart w:id="44" w:name="_Ref172293667"/>
       <w:r w:rsidRPr="00E3108B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projektu iesniegumos pieprasītais finansējums ir lielāks nekā </w:t>
       </w:r>
       <w:r w:rsidR="006B4DDB" w:rsidRPr="00E3108B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAM pasākuma</w:t>
       </w:r>
       <w:r w:rsidR="0010784D" w:rsidRPr="00E3108B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu atlases otrajā kārtā</w:t>
       </w:r>
@@ -11837,51 +12337,51 @@
         <w:t>prioritārā secībā atbilstošās projektu iesniegumu kopas</w:t>
       </w:r>
       <w:r w:rsidR="006B0463">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietvaros</w:t>
       </w:r>
       <w:r w:rsidR="007416A8" w:rsidRPr="006B0463">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, ņemot vērā kvalitātes kritērijos piešķirto svērto punktu skaitu. Kopējais kvalitātes kritērijos piešķirto svērto punktu skaits tiek aprēķināts, izmantojot šādu formulu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DA15F6" w14:textId="77777777" w:rsidR="007416A8" w:rsidRPr="006362B8" w:rsidRDefault="00000000" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:iCs/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
@@ -12124,465 +12624,465 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>K</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>6</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="007416A8" w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, kur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31894327" w14:textId="77777777" w:rsidR="007416A8" w:rsidRPr="006362B8" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005749B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> –kopējais svērtais projekta iesniegumam piešķirto punktu skaits,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E1FF43" w14:textId="5EF1FD6C" w:rsidR="007416A8" w:rsidRPr="006362B8" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005749B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punktu skaits kvalitātes kritērijā Nr.4.1.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0AB435" w14:textId="049406C2" w:rsidR="007416A8" w:rsidRPr="006362B8" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005749B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punktu skaits kvalitātes kritērijā Nr.4.2.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB053A9" w14:textId="3DD3F0E1" w:rsidR="007416A8" w:rsidRPr="006362B8" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005749B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punktu skaits kvalitātes kritērijā Nr.4.3.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26863E5B" w14:textId="06CCCE9E" w:rsidR="007416A8" w:rsidRPr="006362B8" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005749B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006362B8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punktu skaits kvalitātes kritērijā Nr.4.4.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0712F93C" w14:textId="7A1F45EE" w:rsidR="007416A8" w:rsidRPr="006D42FD" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D42FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="006D42FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D42FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punktu skaits kvalitātes kritērijā Nr.4.5.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF033E8" w14:textId="1CCAC70E" w:rsidR="007416A8" w:rsidRDefault="007416A8" w:rsidP="007416A8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D42FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="006D42FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D42FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punktu skaits kvalitātes kritērijā Nr.4.6..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21183F03" w14:textId="77777777" w:rsidR="00B15F86" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251D1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja vairākiem projektu iesniegumiem kopējais kvalitātes kritērijos piešķirto svērto punktu skaits ir vienāds, prioritāri atbalstāms projekta iesniegums, kurš kvalitātes kritērijā Nr. 4.1. ir saņēmis augstāku vērtējumu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A362A16" w14:textId="300A73B3" w:rsidR="00B15F86" w:rsidRPr="008C7D34" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7D34">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja vairāku projektu iesniegumu vērtējums kvalitātes kritērijā Nr.4.1. ir vienāds, prioritāri atbalstāms projekta iesniegums, kurš kvalitātes kritērijā Nr.4.2. ir saņēmis augstāku vērtējumu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF95938" w14:textId="1C0555BF" w:rsidR="00B15F86" w:rsidRPr="001A2973" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -12590,237 +13090,238 @@
         <w:t>ja vairāku projektu iesniegumu vērtējums kvalitātes kritērijā Nr.4.2. ir vienāds, prioritāri atbalstāms projekta iesniegums, kura rezultāti tieši sekmē Latvijas inovācijas kapacitātes palielināšanos atbilstoši SAM MK noteikumu 25.1.</w:t>
       </w:r>
       <w:r w:rsidR="00B45913">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un 25.2. apakšpunktu nosacījumiem šādā secībā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE0A145" w14:textId="77777777" w:rsidR="00B15F86" w:rsidRPr="001A2973" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tehnoloģiju tiesību komercializācija;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7697AB6E" w14:textId="77777777" w:rsidR="00B15F86" w:rsidRPr="001A2973" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>reģistrētas tehnoloģiju tiesības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33989339" w14:textId="77777777" w:rsidR="00B15F86" w:rsidRPr="001A2973" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">oriģināli zinātniskie raksti, kas publicēti </w:t>
       </w:r>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Web of Science</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SCOPUS</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> datubāzēs iekļautos žurnālos vai konferenču rakstu krājumos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54B9B6" w14:textId="531B497C" w:rsidR="00B15F86" w:rsidRPr="001A2973" w:rsidRDefault="00B15F86" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2973">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izstrādātie prototipi</w:t>
       </w:r>
       <w:r w:rsidR="003C4B4C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C08A25" w14:textId="6C43D4C8" w:rsidR="00AA3D48" w:rsidRPr="00923B72" w:rsidRDefault="003C4B4C" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4B4C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -13538,51 +14039,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4B4C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un papildinot ar pamatojumu.</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732722C2" w14:textId="0146F093" w:rsidR="003C4B4C" w:rsidRDefault="00AA3D48" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005654B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -14150,89 +14651,88 @@
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="005654B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="005654B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3331F728" w14:textId="5131F651" w:rsidR="00F83128" w:rsidRPr="00B505F0" w:rsidRDefault="00F83128" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B505F0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ar saimniecisku darbību nesaistītu projektu iesniegumu gadījumā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B505F0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004652AC" w:rsidRPr="00B505F0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39528976" w14:textId="77777777" w:rsidR="006B694D" w:rsidRDefault="00A635C5" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A635C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -15471,51 +15971,51 @@
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00A635C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vji)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6063CD" w14:textId="7AB72421" w:rsidR="006B694D" w:rsidRDefault="006B694D" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B694D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -15634,94 +16134,94 @@
         <w:t>ū</w:t>
       </w:r>
       <w:r w:rsidRPr="006B694D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ras pārstāvji)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B508C5" w14:textId="77777777" w:rsidR="00F83128" w:rsidRPr="006B694D" w:rsidRDefault="00F83128" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F69C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ar saimniecisku darbību saistītu projektu iesniegumu gadījumā, </w:t>
       </w:r>
       <w:r w:rsidRPr="005F69C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja pretendē uz valsts atbalstu saskaņā ar Komisijas regulu Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F69C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 651/2014:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B5425D" w14:textId="77777777" w:rsidR="006B694D" w:rsidRDefault="006B694D" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A635C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -16960,51 +17460,51 @@
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00A635C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vji)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DE5179" w14:textId="5DABC777" w:rsidR="006B694D" w:rsidRDefault="006B694D" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B694D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -17143,51 +17643,51 @@
         <w:t>ū</w:t>
       </w:r>
       <w:r w:rsidRPr="006B694D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ras pārstāvji)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C663A46" w14:textId="669E7A11" w:rsidR="00624CEE" w:rsidRPr="00624CEE" w:rsidRDefault="00624CEE" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -17276,51 +17776,51 @@
         <w:t>ū</w:t>
       </w:r>
       <w:r w:rsidRPr="006B694D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ras pārstāvji)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EF4F73" w14:textId="77777777" w:rsidR="00F83128" w:rsidRPr="0092767B" w:rsidRDefault="00F83128" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3605">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ar saimniecisku darbību saistītu projektu iesniegumu gadījumā</w:t>
       </w:r>
       <w:r w:rsidRPr="0092767B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -17340,51 +17840,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0092767B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidRPr="0092767B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621BBEF3" w14:textId="77777777" w:rsidR="006B694D" w:rsidRDefault="006B694D" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A635C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -18623,51 +19123,51 @@
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00A635C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vji)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D795AD3" w14:textId="1449B5BE" w:rsidR="006B694D" w:rsidRDefault="006B694D" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59C1918C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -18774,393 +19274,402 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
       <w:r w:rsidRPr="59C1918C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ras pārstāvji)</w:t>
       </w:r>
       <w:r w:rsidR="004300E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A306BED" w14:textId="77777777" w:rsidR="005654B9" w:rsidRPr="00F2159F" w:rsidRDefault="005654B9" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:id="45" w:name="_Ref120491837"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="3EA9440E" w14:textId="77777777" w:rsidR="005654B9" w:rsidRPr="004666A3" w:rsidRDefault="005654B9" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="46" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="004666A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Pēc precizētā projekta iesnieguma saņemšanas aģentūrā komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu Projektu portālā.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas aģentūrā komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā </w:t>
+      </w:r>
       <w:r w:rsidRPr="004666A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu Projektu portālā.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="004666A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="5883F8B6" w14:textId="7F88CBB7" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="00593C80">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
       <w:r w:rsidR="001A2736" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="435CC849" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="00270018" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="47" w:name="_Ref120490735"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk – lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="48" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="49" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73320236" w14:textId="638D8D39" w:rsidR="000F07BB" w:rsidRPr="00F2159F" w:rsidRDefault="006E1557" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="000E3159">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00A47BBD" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņem </w:t>
       </w:r>
       <w:r w:rsidRPr="00270018">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">3 mēnešu laikā pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="01F0BEA8" w:rsidRPr="00270018">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00270018">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>beigu datuma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017AD60E" w14:textId="0AF97671" w:rsidR="004D7C6B" w:rsidRPr="00F2159F" w:rsidRDefault="23EA3721" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms </w:t>
       </w:r>
       <w:r w:rsidR="0015040D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk194918642"/>
-      <w:bookmarkStart w:id="12" w:name="_Hlk194918477"/>
+      <w:bookmarkStart w:id="50" w:name="_Hlk194918642"/>
+      <w:bookmarkStart w:id="51" w:name="_Hlk194918477"/>
       <w:r w:rsidR="0071048C" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521412 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004B2FEB" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0015040D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>39.1</w:t>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="521EB46B" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="521EB46B" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punktā noteiktā</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="0084515E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmuma pieņemšanas vai </w:t>
       </w:r>
       <w:r w:rsidR="00786647">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>45.1</w:t>
       </w:r>
       <w:r w:rsidR="0084515E" w:rsidRPr="0054118A">
@@ -19255,51 +19764,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidR="009B4F31" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstību Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00945422" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
       <w:r w:rsidR="00AE133D" w:rsidRPr="00F2159F">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību, un veic </w:t>
       </w:r>
       <w:r w:rsidR="0D8258EF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzēja </w:t>
       </w:r>
       <w:r w:rsidR="003C56DA" w:rsidRPr="003C56DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="0D8258EF" w:rsidRPr="003C56DA">
         <w:rPr>
@@ -19803,86 +20312,93 @@
       <w:r w:rsidR="00736153">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>otrās k</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ārtas ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F924CA5" w14:textId="790165F4" w:rsidR="00E860CF" w:rsidRPr="00F2159F" w:rsidRDefault="00327553" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref121924665"/>
+      <w:bookmarkStart w:id="52" w:name="_Ref121924665"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt </w:t>
       </w:r>
       <w:r w:rsidR="00FB778B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot</w:t>
+        <w:t xml:space="preserve"> noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2159F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>varētu atbilstoši īstenot</w:t>
       </w:r>
       <w:r w:rsidR="00E860CF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E4627" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="608CBD1F" w14:textId="1DE50CD6" w:rsidR="0087168E" w:rsidRPr="00F2159F" w:rsidRDefault="0087168E" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
       <w:r w:rsidR="00847788" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -19967,58 +20483,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F" w:rsidDel="00045CD5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>attiecībā uz projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="005C0212" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai ar to saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F" w:rsidDel="00045CD5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus </w:t>
-[...6 lines deleted...]
-        <w:t>intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
+        <w:t xml:space="preserve"> ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603B5616" w14:textId="7EA5CA3E" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem un nepilnības novēršana saskaņā ar </w:t>
@@ -20050,193 +20559,193 @@
       <w:r w:rsidR="00C032E2" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1873AD67" w14:textId="7B3D0312" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00426068" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Ref172293780"/>
+      <w:bookmarkStart w:id="53" w:name="_Ref172293780"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>SAM pasākuma</w:t>
       </w:r>
       <w:r w:rsidR="00080D8C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00736153" w:rsidRPr="00736153">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">otrās </w:t>
       </w:r>
       <w:r w:rsidR="00080D8C" w:rsidRPr="00736153">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtas ietvaros </w:t>
       </w:r>
       <w:r w:rsidR="00080D8C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>nav pieejams finansējums projekta īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00931EA7" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="51E4C4FD" w14:textId="458EAA72" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs ir radījis mākslīgus apstākļus vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
       <w:r w:rsidR="00D267FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00045CD5" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49181C9D" w14:textId="389A6176" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009153EE" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref128053469"/>
+      <w:bookmarkStart w:id="54" w:name="_Ref128053469"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, </w:t>
       </w:r>
       <w:r w:rsidR="00D267FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdod</w:t>
       </w:r>
       <w:r w:rsidR="009E55B3" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009153EE" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref120521482"/>
+      <w:bookmarkStart w:id="55" w:name="_Ref120521482"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009E55B3" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="009153EE" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās informācijas dēļ projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem.</w:t>
       </w:r>
@@ -20307,61 +20816,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2856B86C" w14:textId="3B67FEE3" w:rsidR="00A629DB" w:rsidRPr="008A317D" w:rsidRDefault="7870E3BE" w:rsidP="0008483E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk31356483"/>
+      <w:bookmarkStart w:id="56" w:name="_Hlk31356483"/>
       <w:r w:rsidRPr="000F4006">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projektu iesniegumos pieprasītais finansējums pārsniedz pieejamo finansējumu, lēmumus pieņem un paziņo tikai pēc projektu sarindošanas prioritārā secībā. Pēc sarindošanas pabeigšanas lēmumus var paziņot vienlaicīgi vai pa daļām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8D4121" w14:textId="5133A3FE" w:rsidR="00E26E5B" w:rsidRPr="00F2159F" w:rsidRDefault="00AF0C92" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41205">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00A41205">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības, ievērojot š</w:t>
       </w:r>
       <w:r w:rsidR="00D96259" w:rsidRPr="00A41205">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -20463,95 +20972,102 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E83B89" w:rsidRPr="00A41205">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96259" w:rsidRPr="00A41205">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
       <w:r w:rsidR="00D96259" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais, bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nākamais, bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="57" w:name="_Hlk31356474"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā termiņā ir apliecinājis gatavību īstenot projektu, </w:t>
       </w:r>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu. Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="5EACDD78" w14:textId="4CE7C239" w:rsidR="001C4DE6" w:rsidRPr="00112500" w:rsidRDefault="00E84BFF" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pēc tam, kad par visiem atlasē saņemtajiem projektu iesniegumiem ir pieņemti šī </w:t>
       </w:r>
       <w:r w:rsidR="00024A00" w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -20672,59 +21188,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001A43FB" w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003242AE" w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punktā noteiktie atzinumi</w:t>
       </w:r>
       <w:r w:rsidR="007A68DE" w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ja </w:t>
-[...7 lines deleted...]
-        <w:t>attiecināms)</w:t>
+        <w:t xml:space="preserve"> (ja attiecināms)</w:t>
       </w:r>
       <w:r w:rsidR="003242AE" w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00170385" w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējums nav pietiekams, lai pieprasītā finansējuma apmērā finansētu projekta iesniegumu, kurš </w:t>
       </w:r>
       <w:r w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
@@ -20819,51 +21327,51 @@
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">32. </w:t>
       </w:r>
       <w:r w:rsidRPr="1101CF75">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>punktā ietvertos nosacījumus</w:t>
       </w:r>
       <w:r w:rsidR="006C04AA">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527F5A40" w14:textId="5C296D6A" w:rsidR="001C4DE6" w:rsidRPr="00F2159F" w:rsidRDefault="009C28A1" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00E84BFF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
@@ -20909,85 +21417,85 @@
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E84BFF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem lēmumu par tiesiski negatīvā administratīvā akta atcelšanu un par projekta iesnieguma apstiprināšanu vai apstiprināšanu ar nosacījumu</w:t>
       </w:r>
       <w:r w:rsidR="00B26C01">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD1F8AE" w14:textId="3C575B7E" w:rsidR="00E84BFF" w:rsidRPr="00F2159F" w:rsidRDefault="009C28A1" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00E84BFF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a projekta iesniedzējs neapliecina gatavību īstenot projektu, šī kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem, ievērojot projektu iesniegumu sarindošanas prioritāro secību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537366BC" w14:textId="7681522F" w:rsidR="00211D41" w:rsidRPr="000259BC" w:rsidRDefault="001775DB" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informāciju par apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="00D2169E" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ajiem</w:t>
       </w:r>
@@ -21007,180 +21515,180 @@
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumiem publicē </w:t>
       </w:r>
       <w:r w:rsidR="001F518A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīmekļa vietn</w:t>
       </w:r>
       <w:r w:rsidR="00B47E94" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00B47E94" w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004560A9" w:rsidRPr="000259BC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="00F2159F" w:rsidRDefault="0014261A" w:rsidP="00524B9B">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5254F8DF" w14:textId="7AB1B8AD" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">sūtīt uz tīmekļa vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="009F6B71" w:rsidRPr="00165C51">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cfla.gov.lv/lv/1-1-1-3-k-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F6B71">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">norādītās kontaktpersonas elektroniskā pasta adresi vai </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
         <w:r w:rsidR="009E55B3" w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  vai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DC5702" w14:textId="611C68D6" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vērsties </w:t>
       </w:r>
       <w:r w:rsidR="00C714C3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -21206,51 +21714,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">+371 </w:t>
       </w:r>
       <w:r w:rsidR="2D1D59C7" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4002B2F4" w14:textId="5E8AFBE7" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs jautājumus par konkrēto projektu iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
       <w:r w:rsidR="00FE7205" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -21278,86 +21786,86 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu </w:t>
       </w:r>
       <w:r w:rsidR="481D1306" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42982291" w14:textId="41873947" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem nosūta elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6172EC0A" w14:textId="3A8325D3" w:rsidR="00402A7F" w:rsidRPr="00F2159F" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tehnisk</w:t>
       </w:r>
       <w:r w:rsidR="005B74DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
@@ -21462,207 +21970,208 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="238858" cy="253786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, rakstot uz </w:t>
       </w:r>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai zvanot uz </w:t>
       </w:r>
       <w:r w:rsidR="00524B9B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
       <w:r w:rsidR="00FE7205" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20003306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648ADD90" w14:textId="77777777" w:rsidR="00611FC6" w:rsidRPr="00611FC6" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuālā informācija par projektu iesniegumu atlasi </w:t>
       </w:r>
       <w:r w:rsidR="0BC00C7B" w:rsidRPr="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un atbildes uz uzdotajiem jautājumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ir pieejama</w:t>
       </w:r>
       <w:r w:rsidR="59F3CEBA" w:rsidRPr="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietn</w:t>
       </w:r>
       <w:r w:rsidR="007B0B2C" w:rsidRPr="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00611FC6" w:rsidRPr="00165C51">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cfla.gov.lv/lv/1-1-1-3-k-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00611FC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B8AD7C" w14:textId="0030D2D8" w:rsidR="00402A7F" w:rsidRPr="00AA14E7" w:rsidRDefault="00402A7F" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA14E7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Līguma</w:t>
       </w:r>
       <w:r w:rsidR="00611FC6" w:rsidRPr="00AA14E7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA14E7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par projekta īstenošanu projekta teksts līguma</w:t>
       </w:r>
       <w:r w:rsidR="00AA14E7" w:rsidRPr="00AA14E7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA14E7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397D67ED" w14:textId="736794FE" w:rsidR="001C2119" w:rsidRPr="00F2159F" w:rsidRDefault="00EE455A" w:rsidP="0008483E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="009946CB" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
@@ -21695,111 +22204,110 @@
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
       <w:r w:rsidR="00780B48">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="001C2119" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="00F2159F" w:rsidRDefault="001C2119" w:rsidP="000A158F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12DAF3" w14:textId="26C77A3F" w:rsidR="001C2119" w:rsidRPr="00F2159F" w:rsidRDefault="001C2119" w:rsidP="000A158F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">īstenojot projektu, apzināti sniegusi </w:t>
       </w:r>
       <w:r w:rsidR="007C225C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un sadarbības iestāde ir izmantojusi tiesības vienpusēji atkāpties no līguma par projekta īstenošanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030AFB06" w14:textId="3D1A8B0F" w:rsidR="00250B8A" w:rsidRPr="00F2159F" w:rsidRDefault="001C2119" w:rsidP="000A158F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
       <w:r w:rsidR="007C225C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
@@ -21846,51 +22354,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pielikumi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098A3CDD" w14:textId="77777777" w:rsidR="00B54791" w:rsidRDefault="00B54791" w:rsidP="00196D54">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6939"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B54791" w14:paraId="4842E724" w14:textId="77777777" w:rsidTr="0087595A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5263B826" w14:textId="1B98529C" w:rsidR="00B54791" w:rsidRPr="00B54791" w:rsidRDefault="00B54791" w:rsidP="00B54791">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -23606,51 +24114,51 @@
               </w:rPr>
               <w:t>. pielikums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01361391" w14:textId="02E5F259" w:rsidR="00B54791" w:rsidRPr="00EA69D8" w:rsidRDefault="00EA69D8" w:rsidP="5B875F85">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F4006">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Līguma par projekta īstenošanu</w:t>
             </w:r>
             <w:r w:rsidRPr="000F4006">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidRPr="000F4006">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekts uz </w:t>
             </w:r>
             <w:r w:rsidR="00822903">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="000F4006">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -23745,104 +24253,104 @@
       </w:r>
       <w:r w:rsidRPr="00923B72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F91CA63" w14:textId="334136FE" w:rsidR="009F6EF1" w:rsidRPr="003D31C4" w:rsidRDefault="007F7DFD" w:rsidP="007F7DFD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00943EF6">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>anita.jansone@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B54791" w:rsidRPr="00B54791">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="003D31C4" w:rsidSect="000C0371">
       <w:headerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D6CCB72" w14:textId="77777777" w:rsidR="00777B4D" w:rsidRDefault="00777B4D">
+    <w:p w14:paraId="2735700A" w14:textId="77777777" w:rsidR="00B85AFB" w:rsidRDefault="00B85AFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655680D4" w14:textId="77777777" w:rsidR="00777B4D" w:rsidRDefault="00777B4D">
+    <w:p w14:paraId="581FD2F4" w14:textId="77777777" w:rsidR="00B85AFB" w:rsidRDefault="00B85AFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C40AFAF" w14:textId="77777777" w:rsidR="00777B4D" w:rsidRDefault="00777B4D" w:rsidP="00152F67"/>
+    <w:p w14:paraId="3155A784" w14:textId="77777777" w:rsidR="00B85AFB" w:rsidRDefault="00B85AFB" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -23902,225 +24410,225 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09CD19CC" w14:textId="77777777" w:rsidR="00777B4D" w:rsidRDefault="00777B4D" w:rsidP="00F25516">
+    <w:p w14:paraId="1B7C0AE8" w14:textId="77777777" w:rsidR="00B85AFB" w:rsidRDefault="00B85AFB" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A69003C" w14:textId="77777777" w:rsidR="00777B4D" w:rsidRDefault="00777B4D" w:rsidP="00F25516">
+    <w:p w14:paraId="284A7172" w14:textId="77777777" w:rsidR="00B85AFB" w:rsidRDefault="00B85AFB" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FC02D48" w14:textId="77777777" w:rsidR="00777B4D" w:rsidRDefault="00777B4D" w:rsidP="00152F67"/>
+    <w:p w14:paraId="4D5E8624" w14:textId="77777777" w:rsidR="00B85AFB" w:rsidRDefault="00B85AFB" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4BD2B68A" w14:textId="7E40D11A" w:rsidR="008935DA" w:rsidRPr="008935DA" w:rsidRDefault="008935DA" w:rsidP="008935DA">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008935DA">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008935DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Atbilstoši Ministru kabineta 2014. gada 16. decembra noteikum</w:t>
       </w:r>
       <w:r w:rsidR="00E7346D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="008935DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. 776 “Kārtība, kādā komercsabiedrības deklarē savu atbilstību mazās (sīkās) un vidējās komercsabiedrības statusam”</w:t>
       </w:r>
       <w:r w:rsidR="00AB28D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="321F8AFC" w14:textId="7DE33B66" w:rsidR="00FB4B0B" w:rsidRPr="000B2BE2" w:rsidRDefault="00FB4B0B" w:rsidP="00702951">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A914FE" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regula (ES, Euratom) 2024/2509 par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam. Pieejams šeit: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00A914FE" w:rsidRPr="000B2BE2">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD2BDF" w:rsidRPr="00723334">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="37B833DE" w14:textId="5F564858" w:rsidR="005F0EA6" w:rsidRPr="003B74AE" w:rsidRDefault="005F0EA6" w:rsidP="00E73943">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="008627C8" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sadarbības partneri</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar filiāli saistītās darbībās.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="57DFA17B" w14:textId="35851824" w:rsidR="00702951" w:rsidRPr="003B74AE" w:rsidRDefault="00702951" w:rsidP="002F44E2">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidR="002F44E2" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">2023. </w:t>
       </w:r>
@@ -24178,59 +24686,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E47719" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada plānošanas periodā</w:t>
       </w:r>
       <w:r w:rsidR="00D96CCA" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="331028D9" w14:textId="0A6412EF" w:rsidR="0055595A" w:rsidRPr="003B74AE" w:rsidRDefault="0055595A" w:rsidP="00E73943">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Valdes</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, pārstāvēttiesīgā persona vai prokūrist</w:t>
       </w:r>
       <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
@@ -24258,59 +24766,59 @@
         <w:t xml:space="preserve">, kura ir pilnvarota pārstāvēt projekta iesniedzēju </w:t>
       </w:r>
       <w:r w:rsidR="008627C8" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vai sadarbības partneri </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>darbībās, kas saistītas ar filiāli</w:t>
       </w:r>
       <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3E494BFD" w14:textId="165F043B" w:rsidR="00AE133D" w:rsidRPr="000B2BE2" w:rsidRDefault="00AE133D" w:rsidP="00AE133D">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidR="00945422" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB778B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -24383,59 +24891,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>408</w:t>
       </w:r>
       <w:r w:rsidR="00945422" w:rsidRPr="00935F62">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>“Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="21E12A48" w14:textId="41A7A973" w:rsidR="00EA69D8" w:rsidRPr="000B2BE2" w:rsidRDefault="00EA69D8" w:rsidP="00EA69D8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līgums/ </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vienošanās par projekta īstenošanu tiek parakstīts/ -ta Projektu portālā un netiek noformēts/ -ta atsevišķa elektroniska dokumenta formā. </w:t>
       </w:r>
       <w:r w:rsidR="00024A00">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Atlases n</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -24443,92 +24951,92 @@
         <w:t>olikuma pielikumā pievienota Līguma/ Vienošanās par projekta īstenošanu standartformas priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6F35D30E" w14:textId="0704FAF5" w:rsidR="00763C7B" w:rsidRPr="00C6622E" w:rsidRDefault="00763C7B">
         <w:pPr>
-          <w:pStyle w:val="Galvene"/>
+          <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E43C74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000E2D63" w:rsidRPr="00E43C74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EDF4575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A820848A"/>
     <w:lvl w:ilvl="0" w:tplc="0A687E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Headinggg1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2062" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -26102,54 +26610,62 @@
   <w:num w:numId="8" w16cid:durableId="232082123">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="98376487">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="986863667">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1660232898">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1533225099">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2089888232">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1518732767">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Anita Jansone">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::anita.jansone@cfla.gov.lv::bf934ba7-b8df-4911-9b53-f9319cd10cd1"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="000001A7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
@@ -26174,50 +26690,51 @@
     <w:rsid w:val="00015B54"/>
     <w:rsid w:val="000162F7"/>
     <w:rsid w:val="000167EB"/>
     <w:rsid w:val="000169BE"/>
     <w:rsid w:val="000203A1"/>
     <w:rsid w:val="000229C9"/>
     <w:rsid w:val="0002328E"/>
     <w:rsid w:val="00023927"/>
     <w:rsid w:val="00023BC4"/>
     <w:rsid w:val="00024585"/>
     <w:rsid w:val="0002463E"/>
     <w:rsid w:val="00024845"/>
     <w:rsid w:val="00024A00"/>
     <w:rsid w:val="00024BE0"/>
     <w:rsid w:val="0002510D"/>
     <w:rsid w:val="00025592"/>
     <w:rsid w:val="000259BC"/>
     <w:rsid w:val="000266D4"/>
     <w:rsid w:val="00027CAF"/>
     <w:rsid w:val="000302C3"/>
     <w:rsid w:val="00030AA6"/>
     <w:rsid w:val="00030D64"/>
     <w:rsid w:val="000319A7"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="00033467"/>
+    <w:rsid w:val="000334A7"/>
     <w:rsid w:val="0003380D"/>
     <w:rsid w:val="00035837"/>
     <w:rsid w:val="00035AAA"/>
     <w:rsid w:val="00035E59"/>
     <w:rsid w:val="00037540"/>
     <w:rsid w:val="0003761A"/>
     <w:rsid w:val="00037BBA"/>
     <w:rsid w:val="00040A30"/>
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="00042E34"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="0004373F"/>
     <w:rsid w:val="00043944"/>
     <w:rsid w:val="00043A09"/>
     <w:rsid w:val="00043BCC"/>
     <w:rsid w:val="0004459A"/>
     <w:rsid w:val="00044698"/>
     <w:rsid w:val="0004567E"/>
     <w:rsid w:val="00045BF2"/>
     <w:rsid w:val="00045CD5"/>
     <w:rsid w:val="00046218"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="00050CB0"/>
     <w:rsid w:val="00051445"/>
     <w:rsid w:val="00051815"/>
@@ -26816,50 +27333,51 @@
     <w:rsid w:val="002C53AF"/>
     <w:rsid w:val="002C60B4"/>
     <w:rsid w:val="002C7283"/>
     <w:rsid w:val="002C7289"/>
     <w:rsid w:val="002C7873"/>
     <w:rsid w:val="002C7F2B"/>
     <w:rsid w:val="002D1663"/>
     <w:rsid w:val="002D1802"/>
     <w:rsid w:val="002D1B7C"/>
     <w:rsid w:val="002D28EE"/>
     <w:rsid w:val="002D4B7C"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002D780F"/>
     <w:rsid w:val="002E04BD"/>
     <w:rsid w:val="002E15C1"/>
     <w:rsid w:val="002E1A52"/>
     <w:rsid w:val="002E2502"/>
     <w:rsid w:val="002E2B51"/>
     <w:rsid w:val="002E2BA1"/>
     <w:rsid w:val="002E2F62"/>
     <w:rsid w:val="002E3B38"/>
     <w:rsid w:val="002E3DAA"/>
     <w:rsid w:val="002E4BF5"/>
     <w:rsid w:val="002E5037"/>
     <w:rsid w:val="002E5C14"/>
+    <w:rsid w:val="002E5CDD"/>
     <w:rsid w:val="002E5CE7"/>
     <w:rsid w:val="002E6DA0"/>
     <w:rsid w:val="002E6EFF"/>
     <w:rsid w:val="002E7E2A"/>
     <w:rsid w:val="002E7F94"/>
     <w:rsid w:val="002F046F"/>
     <w:rsid w:val="002F0CEA"/>
     <w:rsid w:val="002F1089"/>
     <w:rsid w:val="002F12FD"/>
     <w:rsid w:val="002F1591"/>
     <w:rsid w:val="002F1707"/>
     <w:rsid w:val="002F23F0"/>
     <w:rsid w:val="002F28B6"/>
     <w:rsid w:val="002F3C5F"/>
     <w:rsid w:val="002F4019"/>
     <w:rsid w:val="002F4468"/>
     <w:rsid w:val="002F44E2"/>
     <w:rsid w:val="002F4E45"/>
     <w:rsid w:val="002F63F5"/>
     <w:rsid w:val="002F674B"/>
     <w:rsid w:val="003006B8"/>
     <w:rsid w:val="00300D02"/>
     <w:rsid w:val="0030261A"/>
     <w:rsid w:val="00302E9F"/>
     <w:rsid w:val="00303131"/>
@@ -26896,50 +27414,51 @@
     <w:rsid w:val="00321077"/>
     <w:rsid w:val="003211D4"/>
     <w:rsid w:val="003226F0"/>
     <w:rsid w:val="003242AE"/>
     <w:rsid w:val="0032491A"/>
     <w:rsid w:val="00324AE9"/>
     <w:rsid w:val="00324CD1"/>
     <w:rsid w:val="00324E42"/>
     <w:rsid w:val="003255B2"/>
     <w:rsid w:val="00326455"/>
     <w:rsid w:val="00326FFB"/>
     <w:rsid w:val="00327553"/>
     <w:rsid w:val="00327999"/>
     <w:rsid w:val="00327FAA"/>
     <w:rsid w:val="003309DA"/>
     <w:rsid w:val="0033153B"/>
     <w:rsid w:val="0033161B"/>
     <w:rsid w:val="003319D9"/>
     <w:rsid w:val="00332D7D"/>
     <w:rsid w:val="00333109"/>
     <w:rsid w:val="0033343D"/>
     <w:rsid w:val="003338EB"/>
     <w:rsid w:val="00334CA6"/>
     <w:rsid w:val="00335AFE"/>
     <w:rsid w:val="00336389"/>
+    <w:rsid w:val="00337280"/>
     <w:rsid w:val="00340AFB"/>
     <w:rsid w:val="00341097"/>
     <w:rsid w:val="00342250"/>
     <w:rsid w:val="00342CEB"/>
     <w:rsid w:val="00343384"/>
     <w:rsid w:val="00343EEA"/>
     <w:rsid w:val="00345489"/>
     <w:rsid w:val="00346120"/>
     <w:rsid w:val="00346DA5"/>
     <w:rsid w:val="00350E7D"/>
     <w:rsid w:val="00350EBC"/>
     <w:rsid w:val="003513F4"/>
     <w:rsid w:val="00351919"/>
     <w:rsid w:val="00352EC4"/>
     <w:rsid w:val="00353142"/>
     <w:rsid w:val="003535C8"/>
     <w:rsid w:val="003546B9"/>
     <w:rsid w:val="003547E2"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00354CCB"/>
     <w:rsid w:val="00355466"/>
     <w:rsid w:val="00355F4C"/>
     <w:rsid w:val="0035605F"/>
     <w:rsid w:val="00357050"/>
     <w:rsid w:val="00357CB0"/>
@@ -26957,50 +27476,51 @@
     <w:rsid w:val="00365000"/>
     <w:rsid w:val="003658EB"/>
     <w:rsid w:val="00365B60"/>
     <w:rsid w:val="003664AD"/>
     <w:rsid w:val="00367A5B"/>
     <w:rsid w:val="003704F6"/>
     <w:rsid w:val="00371959"/>
     <w:rsid w:val="003754B9"/>
     <w:rsid w:val="0037586E"/>
     <w:rsid w:val="00375930"/>
     <w:rsid w:val="00375AF7"/>
     <w:rsid w:val="00375DFB"/>
     <w:rsid w:val="00377117"/>
     <w:rsid w:val="00380588"/>
     <w:rsid w:val="003809B8"/>
     <w:rsid w:val="003812CE"/>
     <w:rsid w:val="00381F15"/>
     <w:rsid w:val="00381F58"/>
     <w:rsid w:val="00381FCB"/>
     <w:rsid w:val="003842C3"/>
     <w:rsid w:val="00384684"/>
     <w:rsid w:val="00384D0E"/>
     <w:rsid w:val="00384FE0"/>
     <w:rsid w:val="00385173"/>
     <w:rsid w:val="003870B3"/>
+    <w:rsid w:val="00387257"/>
     <w:rsid w:val="00387379"/>
     <w:rsid w:val="00390A92"/>
     <w:rsid w:val="0039145A"/>
     <w:rsid w:val="00392C90"/>
     <w:rsid w:val="00393D63"/>
     <w:rsid w:val="003947B6"/>
     <w:rsid w:val="0039527A"/>
     <w:rsid w:val="00395E6E"/>
     <w:rsid w:val="00397CDF"/>
     <w:rsid w:val="003A0169"/>
     <w:rsid w:val="003A0199"/>
     <w:rsid w:val="003A0394"/>
     <w:rsid w:val="003A0EBC"/>
     <w:rsid w:val="003A2CD1"/>
     <w:rsid w:val="003A3B93"/>
     <w:rsid w:val="003A3D16"/>
     <w:rsid w:val="003A468B"/>
     <w:rsid w:val="003A479E"/>
     <w:rsid w:val="003A4FBD"/>
     <w:rsid w:val="003A52C9"/>
     <w:rsid w:val="003A5783"/>
     <w:rsid w:val="003A5C2A"/>
     <w:rsid w:val="003A6982"/>
     <w:rsid w:val="003A6AD5"/>
     <w:rsid w:val="003A6F0C"/>
@@ -27232,52 +27752,54 @@
     <w:rsid w:val="00470818"/>
     <w:rsid w:val="00470F4B"/>
     <w:rsid w:val="004724C7"/>
     <w:rsid w:val="0047429B"/>
     <w:rsid w:val="0047444B"/>
     <w:rsid w:val="00474F1E"/>
     <w:rsid w:val="00475FF9"/>
     <w:rsid w:val="0047692B"/>
     <w:rsid w:val="00476E1F"/>
     <w:rsid w:val="004775EE"/>
     <w:rsid w:val="00482C98"/>
     <w:rsid w:val="00482D63"/>
     <w:rsid w:val="00482E26"/>
     <w:rsid w:val="004830AA"/>
     <w:rsid w:val="00484753"/>
     <w:rsid w:val="00485091"/>
     <w:rsid w:val="00485649"/>
     <w:rsid w:val="004857B6"/>
     <w:rsid w:val="00485E40"/>
     <w:rsid w:val="00486EBB"/>
     <w:rsid w:val="00490637"/>
     <w:rsid w:val="004910D9"/>
     <w:rsid w:val="00491131"/>
     <w:rsid w:val="00494350"/>
     <w:rsid w:val="004958E8"/>
+    <w:rsid w:val="00495F35"/>
     <w:rsid w:val="004960A9"/>
     <w:rsid w:val="004960CA"/>
+    <w:rsid w:val="00496E0F"/>
     <w:rsid w:val="00497048"/>
     <w:rsid w:val="004A032D"/>
     <w:rsid w:val="004A3B57"/>
     <w:rsid w:val="004A3EAA"/>
     <w:rsid w:val="004A4B09"/>
     <w:rsid w:val="004A4B51"/>
     <w:rsid w:val="004A4DCC"/>
     <w:rsid w:val="004A7038"/>
     <w:rsid w:val="004A7101"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004B1E14"/>
     <w:rsid w:val="004B1FE4"/>
     <w:rsid w:val="004B20D5"/>
     <w:rsid w:val="004B20FA"/>
     <w:rsid w:val="004B2FEB"/>
     <w:rsid w:val="004B3C4A"/>
     <w:rsid w:val="004B453C"/>
     <w:rsid w:val="004B56A5"/>
     <w:rsid w:val="004B718E"/>
     <w:rsid w:val="004B788C"/>
     <w:rsid w:val="004B79A6"/>
     <w:rsid w:val="004C1D71"/>
     <w:rsid w:val="004C1F9C"/>
     <w:rsid w:val="004C2582"/>
     <w:rsid w:val="004C2AE4"/>
@@ -27356,50 +27878,51 @@
     <w:rsid w:val="00513BCE"/>
     <w:rsid w:val="00513E6C"/>
     <w:rsid w:val="00514EF0"/>
     <w:rsid w:val="005150C3"/>
     <w:rsid w:val="0051654B"/>
     <w:rsid w:val="0051656F"/>
     <w:rsid w:val="00517429"/>
     <w:rsid w:val="00517762"/>
     <w:rsid w:val="00517E15"/>
     <w:rsid w:val="005211F4"/>
     <w:rsid w:val="0052180D"/>
     <w:rsid w:val="0052282B"/>
     <w:rsid w:val="00522975"/>
     <w:rsid w:val="005246B9"/>
     <w:rsid w:val="00524B9B"/>
     <w:rsid w:val="00525794"/>
     <w:rsid w:val="00525CAD"/>
     <w:rsid w:val="0052605C"/>
     <w:rsid w:val="0052794C"/>
     <w:rsid w:val="005301F2"/>
     <w:rsid w:val="00530AA1"/>
     <w:rsid w:val="00530C18"/>
     <w:rsid w:val="005315AB"/>
     <w:rsid w:val="0053179D"/>
     <w:rsid w:val="00531F24"/>
+    <w:rsid w:val="005321C3"/>
     <w:rsid w:val="00532A98"/>
     <w:rsid w:val="00533221"/>
     <w:rsid w:val="0053342E"/>
     <w:rsid w:val="0053465B"/>
     <w:rsid w:val="00534FD3"/>
     <w:rsid w:val="00535224"/>
     <w:rsid w:val="00535249"/>
     <w:rsid w:val="00535A0A"/>
     <w:rsid w:val="00535F93"/>
     <w:rsid w:val="00536DD3"/>
     <w:rsid w:val="0053706B"/>
     <w:rsid w:val="005371A5"/>
     <w:rsid w:val="0054118A"/>
     <w:rsid w:val="005417B8"/>
     <w:rsid w:val="0054319D"/>
     <w:rsid w:val="00544CBC"/>
     <w:rsid w:val="00544D5E"/>
     <w:rsid w:val="00545316"/>
     <w:rsid w:val="0054619B"/>
     <w:rsid w:val="005464E4"/>
     <w:rsid w:val="00546640"/>
     <w:rsid w:val="00547495"/>
     <w:rsid w:val="00547D4E"/>
     <w:rsid w:val="005504B5"/>
     <w:rsid w:val="00550B5F"/>
@@ -27773,52 +28296,54 @@
     <w:rsid w:val="006E71C6"/>
     <w:rsid w:val="006E7762"/>
     <w:rsid w:val="006F2964"/>
     <w:rsid w:val="006F2FCE"/>
     <w:rsid w:val="006F3A5D"/>
     <w:rsid w:val="006F3F6C"/>
     <w:rsid w:val="006F4A5B"/>
     <w:rsid w:val="006F4B8F"/>
     <w:rsid w:val="006F6607"/>
     <w:rsid w:val="006F69AD"/>
     <w:rsid w:val="006F6DD2"/>
     <w:rsid w:val="006F7692"/>
     <w:rsid w:val="00700F0A"/>
     <w:rsid w:val="00701AEB"/>
     <w:rsid w:val="00701B63"/>
     <w:rsid w:val="00701CB3"/>
     <w:rsid w:val="00702951"/>
     <w:rsid w:val="00702F3D"/>
     <w:rsid w:val="0070479A"/>
     <w:rsid w:val="00704970"/>
     <w:rsid w:val="00704B8B"/>
     <w:rsid w:val="007063EB"/>
     <w:rsid w:val="00707C1A"/>
     <w:rsid w:val="0071048C"/>
     <w:rsid w:val="007108F9"/>
+    <w:rsid w:val="00711A63"/>
     <w:rsid w:val="00711EC7"/>
     <w:rsid w:val="0071207B"/>
+    <w:rsid w:val="00712F38"/>
     <w:rsid w:val="0071311F"/>
     <w:rsid w:val="00713B11"/>
     <w:rsid w:val="00714273"/>
     <w:rsid w:val="00716975"/>
     <w:rsid w:val="00716C22"/>
     <w:rsid w:val="0071725A"/>
     <w:rsid w:val="00717391"/>
     <w:rsid w:val="007200B8"/>
     <w:rsid w:val="007204D0"/>
     <w:rsid w:val="007208FD"/>
     <w:rsid w:val="00721494"/>
     <w:rsid w:val="007218AC"/>
     <w:rsid w:val="0072213C"/>
     <w:rsid w:val="00722B67"/>
     <w:rsid w:val="00722F56"/>
     <w:rsid w:val="007230A4"/>
     <w:rsid w:val="00723334"/>
     <w:rsid w:val="0072341A"/>
     <w:rsid w:val="00723560"/>
     <w:rsid w:val="00723777"/>
     <w:rsid w:val="007238D2"/>
     <w:rsid w:val="00724617"/>
     <w:rsid w:val="00724763"/>
     <w:rsid w:val="00724CE8"/>
     <w:rsid w:val="00725C62"/>
@@ -27993,99 +28518,101 @@
     <w:rsid w:val="007D1FA0"/>
     <w:rsid w:val="007D22D0"/>
     <w:rsid w:val="007D2417"/>
     <w:rsid w:val="007D29D9"/>
     <w:rsid w:val="007D2E8F"/>
     <w:rsid w:val="007D412F"/>
     <w:rsid w:val="007D4494"/>
     <w:rsid w:val="007D5EF6"/>
     <w:rsid w:val="007D70F7"/>
     <w:rsid w:val="007E048D"/>
     <w:rsid w:val="007E3406"/>
     <w:rsid w:val="007E3FBB"/>
     <w:rsid w:val="007E3FF6"/>
     <w:rsid w:val="007E50D1"/>
     <w:rsid w:val="007E5686"/>
     <w:rsid w:val="007E6956"/>
     <w:rsid w:val="007E6C2F"/>
     <w:rsid w:val="007E6F70"/>
     <w:rsid w:val="007E7546"/>
     <w:rsid w:val="007F079F"/>
     <w:rsid w:val="007F12AC"/>
     <w:rsid w:val="007F263F"/>
     <w:rsid w:val="007F26A1"/>
     <w:rsid w:val="007F2CC0"/>
     <w:rsid w:val="007F2FB5"/>
+    <w:rsid w:val="007F31BB"/>
     <w:rsid w:val="007F380D"/>
     <w:rsid w:val="007F4D2F"/>
     <w:rsid w:val="007F65FC"/>
     <w:rsid w:val="007F6664"/>
     <w:rsid w:val="007F69E0"/>
     <w:rsid w:val="007F7320"/>
     <w:rsid w:val="007F7DFD"/>
     <w:rsid w:val="00800E44"/>
     <w:rsid w:val="00802697"/>
     <w:rsid w:val="00802B92"/>
     <w:rsid w:val="00803F23"/>
     <w:rsid w:val="00804F20"/>
     <w:rsid w:val="00805BA7"/>
     <w:rsid w:val="0080603A"/>
     <w:rsid w:val="008066C6"/>
     <w:rsid w:val="00806836"/>
     <w:rsid w:val="00806E02"/>
     <w:rsid w:val="0080754D"/>
     <w:rsid w:val="00810350"/>
     <w:rsid w:val="0081041C"/>
     <w:rsid w:val="0081093E"/>
     <w:rsid w:val="0081094F"/>
     <w:rsid w:val="00811589"/>
     <w:rsid w:val="008127C6"/>
     <w:rsid w:val="00812885"/>
     <w:rsid w:val="00812B88"/>
     <w:rsid w:val="00814427"/>
     <w:rsid w:val="00815A1B"/>
     <w:rsid w:val="00815ECF"/>
     <w:rsid w:val="008162C8"/>
     <w:rsid w:val="0081653D"/>
     <w:rsid w:val="0081691C"/>
     <w:rsid w:val="00816E21"/>
     <w:rsid w:val="0082081C"/>
     <w:rsid w:val="00821628"/>
     <w:rsid w:val="0082253A"/>
     <w:rsid w:val="0082272F"/>
     <w:rsid w:val="00822903"/>
     <w:rsid w:val="00823A19"/>
     <w:rsid w:val="008243AF"/>
     <w:rsid w:val="00824FAC"/>
     <w:rsid w:val="0082504B"/>
     <w:rsid w:val="008258ED"/>
     <w:rsid w:val="00825EA0"/>
     <w:rsid w:val="00825F2F"/>
     <w:rsid w:val="00826912"/>
     <w:rsid w:val="0082696C"/>
     <w:rsid w:val="0082799F"/>
     <w:rsid w:val="00830A50"/>
+    <w:rsid w:val="00830E54"/>
     <w:rsid w:val="00830F0F"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00831F13"/>
     <w:rsid w:val="00832323"/>
     <w:rsid w:val="008325AC"/>
     <w:rsid w:val="008326F1"/>
     <w:rsid w:val="00832CA4"/>
     <w:rsid w:val="00833C34"/>
     <w:rsid w:val="008342F4"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="0083552C"/>
     <w:rsid w:val="00835AA1"/>
     <w:rsid w:val="00835D63"/>
     <w:rsid w:val="0084031A"/>
     <w:rsid w:val="00840B5D"/>
     <w:rsid w:val="00840CF9"/>
     <w:rsid w:val="00841621"/>
     <w:rsid w:val="008418E1"/>
     <w:rsid w:val="008429D0"/>
     <w:rsid w:val="00842BD5"/>
     <w:rsid w:val="00842C0A"/>
     <w:rsid w:val="00843329"/>
     <w:rsid w:val="008433E7"/>
     <w:rsid w:val="008437E8"/>
     <w:rsid w:val="00843F4F"/>
@@ -28647,104 +29174,107 @@
     <w:rsid w:val="00AE50D0"/>
     <w:rsid w:val="00AE51FB"/>
     <w:rsid w:val="00AE5B75"/>
     <w:rsid w:val="00AE6343"/>
     <w:rsid w:val="00AE6A1D"/>
     <w:rsid w:val="00AE7BA1"/>
     <w:rsid w:val="00AF0C92"/>
     <w:rsid w:val="00AF21EA"/>
     <w:rsid w:val="00AF29FF"/>
     <w:rsid w:val="00AF32DC"/>
     <w:rsid w:val="00AF44FB"/>
     <w:rsid w:val="00AF4F64"/>
     <w:rsid w:val="00AF507A"/>
     <w:rsid w:val="00AF5338"/>
     <w:rsid w:val="00AF5B52"/>
     <w:rsid w:val="00AF656B"/>
     <w:rsid w:val="00AF69B9"/>
     <w:rsid w:val="00AF6E46"/>
     <w:rsid w:val="00AF6FE9"/>
     <w:rsid w:val="00AF7442"/>
     <w:rsid w:val="00AF76F0"/>
     <w:rsid w:val="00AF7F9E"/>
     <w:rsid w:val="00B0020F"/>
     <w:rsid w:val="00B00631"/>
     <w:rsid w:val="00B01E9C"/>
+    <w:rsid w:val="00B02AAA"/>
     <w:rsid w:val="00B02F6A"/>
     <w:rsid w:val="00B039D7"/>
     <w:rsid w:val="00B03B56"/>
     <w:rsid w:val="00B03F4A"/>
     <w:rsid w:val="00B044DC"/>
     <w:rsid w:val="00B063BD"/>
     <w:rsid w:val="00B069DE"/>
     <w:rsid w:val="00B076E0"/>
     <w:rsid w:val="00B079C4"/>
     <w:rsid w:val="00B102E6"/>
     <w:rsid w:val="00B112C5"/>
     <w:rsid w:val="00B11D04"/>
     <w:rsid w:val="00B1247F"/>
+    <w:rsid w:val="00B1355A"/>
     <w:rsid w:val="00B13736"/>
     <w:rsid w:val="00B15F86"/>
     <w:rsid w:val="00B17806"/>
     <w:rsid w:val="00B207F0"/>
     <w:rsid w:val="00B2186C"/>
     <w:rsid w:val="00B23F29"/>
     <w:rsid w:val="00B240E0"/>
     <w:rsid w:val="00B242A2"/>
     <w:rsid w:val="00B2478C"/>
     <w:rsid w:val="00B25782"/>
     <w:rsid w:val="00B25B8E"/>
     <w:rsid w:val="00B26578"/>
     <w:rsid w:val="00B2696F"/>
     <w:rsid w:val="00B26C01"/>
     <w:rsid w:val="00B271E5"/>
     <w:rsid w:val="00B27E45"/>
     <w:rsid w:val="00B310C6"/>
     <w:rsid w:val="00B31C4D"/>
     <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B328F2"/>
     <w:rsid w:val="00B32AC0"/>
     <w:rsid w:val="00B33730"/>
     <w:rsid w:val="00B35350"/>
     <w:rsid w:val="00B36C62"/>
     <w:rsid w:val="00B401F0"/>
     <w:rsid w:val="00B4082F"/>
     <w:rsid w:val="00B40B5B"/>
     <w:rsid w:val="00B41DF4"/>
     <w:rsid w:val="00B42AC5"/>
     <w:rsid w:val="00B439C3"/>
     <w:rsid w:val="00B45913"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00B479C6"/>
     <w:rsid w:val="00B47E94"/>
     <w:rsid w:val="00B5013D"/>
     <w:rsid w:val="00B505F0"/>
     <w:rsid w:val="00B51A08"/>
     <w:rsid w:val="00B520C1"/>
     <w:rsid w:val="00B5255F"/>
     <w:rsid w:val="00B52B80"/>
     <w:rsid w:val="00B52CC7"/>
+    <w:rsid w:val="00B530C9"/>
     <w:rsid w:val="00B534A5"/>
     <w:rsid w:val="00B54791"/>
     <w:rsid w:val="00B54A16"/>
     <w:rsid w:val="00B5704B"/>
     <w:rsid w:val="00B5709F"/>
     <w:rsid w:val="00B57CDD"/>
     <w:rsid w:val="00B60437"/>
     <w:rsid w:val="00B6075A"/>
     <w:rsid w:val="00B6076E"/>
     <w:rsid w:val="00B60AD9"/>
     <w:rsid w:val="00B60E11"/>
     <w:rsid w:val="00B60E83"/>
     <w:rsid w:val="00B61E0C"/>
     <w:rsid w:val="00B61E3E"/>
     <w:rsid w:val="00B6253E"/>
     <w:rsid w:val="00B62624"/>
     <w:rsid w:val="00B62E08"/>
     <w:rsid w:val="00B637E3"/>
     <w:rsid w:val="00B64A39"/>
     <w:rsid w:val="00B653DE"/>
     <w:rsid w:val="00B6547C"/>
     <w:rsid w:val="00B65B51"/>
     <w:rsid w:val="00B66403"/>
     <w:rsid w:val="00B66B1F"/>
     <w:rsid w:val="00B70037"/>
@@ -28752,50 +29282,51 @@
     <w:rsid w:val="00B71E77"/>
     <w:rsid w:val="00B7282A"/>
     <w:rsid w:val="00B73342"/>
     <w:rsid w:val="00B73DE1"/>
     <w:rsid w:val="00B73F38"/>
     <w:rsid w:val="00B75942"/>
     <w:rsid w:val="00B75C91"/>
     <w:rsid w:val="00B76940"/>
     <w:rsid w:val="00B77AA5"/>
     <w:rsid w:val="00B77B8A"/>
     <w:rsid w:val="00B77CB9"/>
     <w:rsid w:val="00B77D70"/>
     <w:rsid w:val="00B8087C"/>
     <w:rsid w:val="00B80F7F"/>
     <w:rsid w:val="00B81759"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B829D2"/>
     <w:rsid w:val="00B82A09"/>
     <w:rsid w:val="00B82D05"/>
     <w:rsid w:val="00B82D7C"/>
     <w:rsid w:val="00B83465"/>
     <w:rsid w:val="00B83709"/>
     <w:rsid w:val="00B83ECC"/>
     <w:rsid w:val="00B85561"/>
     <w:rsid w:val="00B858D9"/>
+    <w:rsid w:val="00B85AFB"/>
     <w:rsid w:val="00B85E15"/>
     <w:rsid w:val="00B85E8D"/>
     <w:rsid w:val="00B85FC4"/>
     <w:rsid w:val="00B86D3C"/>
     <w:rsid w:val="00B87185"/>
     <w:rsid w:val="00B907FF"/>
     <w:rsid w:val="00B91D32"/>
     <w:rsid w:val="00B9277E"/>
     <w:rsid w:val="00B92C75"/>
     <w:rsid w:val="00B93DC7"/>
     <w:rsid w:val="00B947B6"/>
     <w:rsid w:val="00B95497"/>
     <w:rsid w:val="00B95A9F"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96374"/>
     <w:rsid w:val="00B96449"/>
     <w:rsid w:val="00B96CE5"/>
     <w:rsid w:val="00BA2BCD"/>
     <w:rsid w:val="00BA5409"/>
     <w:rsid w:val="00BA549A"/>
     <w:rsid w:val="00BA58F3"/>
     <w:rsid w:val="00BA5F49"/>
     <w:rsid w:val="00BA674C"/>
     <w:rsid w:val="00BA6798"/>
     <w:rsid w:val="00BA6ED0"/>
@@ -28810,50 +29341,51 @@
     <w:rsid w:val="00BB2567"/>
     <w:rsid w:val="00BB33A9"/>
     <w:rsid w:val="00BB37CB"/>
     <w:rsid w:val="00BB5140"/>
     <w:rsid w:val="00BB5178"/>
     <w:rsid w:val="00BB5240"/>
     <w:rsid w:val="00BB6CDC"/>
     <w:rsid w:val="00BB7921"/>
     <w:rsid w:val="00BB7EC0"/>
     <w:rsid w:val="00BC022F"/>
     <w:rsid w:val="00BC02AC"/>
     <w:rsid w:val="00BC3562"/>
     <w:rsid w:val="00BC5D0F"/>
     <w:rsid w:val="00BC5DCE"/>
     <w:rsid w:val="00BC61B5"/>
     <w:rsid w:val="00BC64AE"/>
     <w:rsid w:val="00BC6D65"/>
     <w:rsid w:val="00BC707B"/>
     <w:rsid w:val="00BC710D"/>
     <w:rsid w:val="00BC7277"/>
     <w:rsid w:val="00BD01B0"/>
     <w:rsid w:val="00BD03F9"/>
     <w:rsid w:val="00BD0847"/>
     <w:rsid w:val="00BD18FA"/>
     <w:rsid w:val="00BD1E1C"/>
+    <w:rsid w:val="00BD28B2"/>
     <w:rsid w:val="00BD2BDF"/>
     <w:rsid w:val="00BD2DF3"/>
     <w:rsid w:val="00BD4E0F"/>
     <w:rsid w:val="00BD5148"/>
     <w:rsid w:val="00BD5A30"/>
     <w:rsid w:val="00BD5D8D"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rsid w:val="00BD6481"/>
     <w:rsid w:val="00BD66BD"/>
     <w:rsid w:val="00BD69D7"/>
     <w:rsid w:val="00BD6F15"/>
     <w:rsid w:val="00BD7AA8"/>
     <w:rsid w:val="00BD7EA4"/>
     <w:rsid w:val="00BE0A27"/>
     <w:rsid w:val="00BE0DF8"/>
     <w:rsid w:val="00BE1149"/>
     <w:rsid w:val="00BE1648"/>
     <w:rsid w:val="00BE34FE"/>
     <w:rsid w:val="00BE397D"/>
     <w:rsid w:val="00BE3A41"/>
     <w:rsid w:val="00BE3B46"/>
     <w:rsid w:val="00BE3F84"/>
     <w:rsid w:val="00BE4E61"/>
     <w:rsid w:val="00BF0379"/>
     <w:rsid w:val="00BF0B3C"/>
@@ -29028,53 +29560,55 @@
     <w:rsid w:val="00CC773E"/>
     <w:rsid w:val="00CD0A79"/>
     <w:rsid w:val="00CD2B51"/>
     <w:rsid w:val="00CD335B"/>
     <w:rsid w:val="00CD49EF"/>
     <w:rsid w:val="00CD55C2"/>
     <w:rsid w:val="00CD5B3E"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD7695"/>
     <w:rsid w:val="00CD76A3"/>
     <w:rsid w:val="00CD7995"/>
     <w:rsid w:val="00CD7E4E"/>
     <w:rsid w:val="00CE0A47"/>
     <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE11CD"/>
     <w:rsid w:val="00CE1E23"/>
     <w:rsid w:val="00CE1E3D"/>
     <w:rsid w:val="00CE1F14"/>
     <w:rsid w:val="00CE1FF7"/>
     <w:rsid w:val="00CE371A"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE45A4"/>
     <w:rsid w:val="00CE4E76"/>
     <w:rsid w:val="00CE5972"/>
     <w:rsid w:val="00CE5DB0"/>
+    <w:rsid w:val="00CE6B48"/>
     <w:rsid w:val="00CE6D45"/>
     <w:rsid w:val="00CE7FC8"/>
     <w:rsid w:val="00CF0184"/>
+    <w:rsid w:val="00CF0C11"/>
     <w:rsid w:val="00CF1355"/>
     <w:rsid w:val="00CF1CCE"/>
     <w:rsid w:val="00CF1DA3"/>
     <w:rsid w:val="00CF1F3E"/>
     <w:rsid w:val="00CF22BA"/>
     <w:rsid w:val="00CF2F8E"/>
     <w:rsid w:val="00CF3974"/>
     <w:rsid w:val="00CF52EF"/>
     <w:rsid w:val="00CF55A1"/>
     <w:rsid w:val="00CF6E17"/>
     <w:rsid w:val="00CF7D66"/>
     <w:rsid w:val="00CF7D9D"/>
     <w:rsid w:val="00D000E0"/>
     <w:rsid w:val="00D00AC8"/>
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D018C0"/>
     <w:rsid w:val="00D019E4"/>
     <w:rsid w:val="00D01C10"/>
     <w:rsid w:val="00D01D50"/>
     <w:rsid w:val="00D03334"/>
     <w:rsid w:val="00D03AB3"/>
     <w:rsid w:val="00D04474"/>
     <w:rsid w:val="00D0511E"/>
     <w:rsid w:val="00D06C7C"/>
     <w:rsid w:val="00D07B64"/>
@@ -29233,50 +29767,51 @@
     <w:rsid w:val="00DB15B4"/>
     <w:rsid w:val="00DB185D"/>
     <w:rsid w:val="00DB2AEA"/>
     <w:rsid w:val="00DB3919"/>
     <w:rsid w:val="00DB3B92"/>
     <w:rsid w:val="00DB4214"/>
     <w:rsid w:val="00DB498F"/>
     <w:rsid w:val="00DB4DAD"/>
     <w:rsid w:val="00DB59F0"/>
     <w:rsid w:val="00DB6821"/>
     <w:rsid w:val="00DB7526"/>
     <w:rsid w:val="00DC054D"/>
     <w:rsid w:val="00DC065E"/>
     <w:rsid w:val="00DC0855"/>
     <w:rsid w:val="00DC085E"/>
     <w:rsid w:val="00DC107B"/>
     <w:rsid w:val="00DC10CC"/>
     <w:rsid w:val="00DC1DDF"/>
     <w:rsid w:val="00DC2343"/>
     <w:rsid w:val="00DC26C3"/>
     <w:rsid w:val="00DC27ED"/>
     <w:rsid w:val="00DC2A1F"/>
     <w:rsid w:val="00DC378D"/>
     <w:rsid w:val="00DC3A75"/>
     <w:rsid w:val="00DC3ED5"/>
+    <w:rsid w:val="00DC4415"/>
     <w:rsid w:val="00DC444B"/>
     <w:rsid w:val="00DC466F"/>
     <w:rsid w:val="00DC493A"/>
     <w:rsid w:val="00DC57C1"/>
     <w:rsid w:val="00DC5838"/>
     <w:rsid w:val="00DC5FFB"/>
     <w:rsid w:val="00DC6633"/>
     <w:rsid w:val="00DC6992"/>
     <w:rsid w:val="00DD121B"/>
     <w:rsid w:val="00DD1AF8"/>
     <w:rsid w:val="00DD20B8"/>
     <w:rsid w:val="00DD2515"/>
     <w:rsid w:val="00DD2852"/>
     <w:rsid w:val="00DD2EB8"/>
     <w:rsid w:val="00DD2F01"/>
     <w:rsid w:val="00DD3EB4"/>
     <w:rsid w:val="00DD46D9"/>
     <w:rsid w:val="00DD4859"/>
     <w:rsid w:val="00DD4E5B"/>
     <w:rsid w:val="00DD524D"/>
     <w:rsid w:val="00DD559B"/>
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DD68EF"/>
     <w:rsid w:val="00DD7D5A"/>
     <w:rsid w:val="00DE01A5"/>
@@ -29783,50 +30318,51 @@
     <w:rsid w:val="01F0BEA8"/>
     <w:rsid w:val="020A0E21"/>
     <w:rsid w:val="02117895"/>
     <w:rsid w:val="029FCBFC"/>
     <w:rsid w:val="02BB5BE8"/>
     <w:rsid w:val="034527CC"/>
     <w:rsid w:val="037071D3"/>
     <w:rsid w:val="041FEC47"/>
     <w:rsid w:val="046F6863"/>
     <w:rsid w:val="04E1FABA"/>
     <w:rsid w:val="05987BB9"/>
     <w:rsid w:val="061678D5"/>
     <w:rsid w:val="061C1AF5"/>
     <w:rsid w:val="06B31755"/>
     <w:rsid w:val="06CC2C7B"/>
     <w:rsid w:val="075DF01E"/>
     <w:rsid w:val="07CDEC41"/>
     <w:rsid w:val="081CAF4A"/>
     <w:rsid w:val="08E0358B"/>
     <w:rsid w:val="08EF4D21"/>
     <w:rsid w:val="08FF6078"/>
     <w:rsid w:val="099C40AC"/>
     <w:rsid w:val="09A44D86"/>
     <w:rsid w:val="09B1EFE8"/>
     <w:rsid w:val="09BC91CA"/>
+    <w:rsid w:val="09DD6F83"/>
     <w:rsid w:val="0BC00C7B"/>
     <w:rsid w:val="0C95BEB6"/>
     <w:rsid w:val="0C9D30C1"/>
     <w:rsid w:val="0D2C99A5"/>
     <w:rsid w:val="0D6F5B42"/>
     <w:rsid w:val="0D8258EF"/>
     <w:rsid w:val="0DA75B05"/>
     <w:rsid w:val="0F5D65E7"/>
     <w:rsid w:val="0F98F6A4"/>
     <w:rsid w:val="0F99E590"/>
     <w:rsid w:val="0FB275AF"/>
     <w:rsid w:val="0FBA395F"/>
     <w:rsid w:val="106D7AB6"/>
     <w:rsid w:val="10C97420"/>
     <w:rsid w:val="1101CF75"/>
     <w:rsid w:val="117932E3"/>
     <w:rsid w:val="1179DF32"/>
     <w:rsid w:val="11D0916F"/>
     <w:rsid w:val="1202C425"/>
     <w:rsid w:val="12EDA773"/>
     <w:rsid w:val="13A40BD9"/>
     <w:rsid w:val="142ECEAC"/>
     <w:rsid w:val="148606EB"/>
     <w:rsid w:val="1614341C"/>
     <w:rsid w:val="16799EEC"/>
@@ -29900,50 +30436,51 @@
     <w:rsid w:val="2D1D59C7"/>
     <w:rsid w:val="2D8DE471"/>
     <w:rsid w:val="2DEA8EC8"/>
     <w:rsid w:val="2EAD6D44"/>
     <w:rsid w:val="2EC40F13"/>
     <w:rsid w:val="2EC463D0"/>
     <w:rsid w:val="2F1953C5"/>
     <w:rsid w:val="2F2A6BC1"/>
     <w:rsid w:val="2F4CCA31"/>
     <w:rsid w:val="2F859185"/>
     <w:rsid w:val="2F998379"/>
     <w:rsid w:val="3004A97A"/>
     <w:rsid w:val="3105B2B7"/>
     <w:rsid w:val="311AA5E0"/>
     <w:rsid w:val="313FA792"/>
     <w:rsid w:val="3188287C"/>
     <w:rsid w:val="31ED6233"/>
     <w:rsid w:val="331F8DA1"/>
     <w:rsid w:val="332DBA0E"/>
     <w:rsid w:val="33A56275"/>
     <w:rsid w:val="33DC931C"/>
     <w:rsid w:val="34526768"/>
     <w:rsid w:val="34A7FB25"/>
     <w:rsid w:val="359D70D5"/>
     <w:rsid w:val="36509AE9"/>
+    <w:rsid w:val="367433EC"/>
     <w:rsid w:val="3695A2AC"/>
     <w:rsid w:val="369D170B"/>
     <w:rsid w:val="36B6EE0C"/>
     <w:rsid w:val="3867A871"/>
     <w:rsid w:val="38C08299"/>
     <w:rsid w:val="38CA6ABB"/>
     <w:rsid w:val="38ECCB8A"/>
     <w:rsid w:val="39537CCB"/>
     <w:rsid w:val="3A1D2D10"/>
     <w:rsid w:val="3AA15DDB"/>
     <w:rsid w:val="3ABA4508"/>
     <w:rsid w:val="3ACE913C"/>
     <w:rsid w:val="3AEC74B1"/>
     <w:rsid w:val="3B94FCA8"/>
     <w:rsid w:val="3BAD1D39"/>
     <w:rsid w:val="3BB56B13"/>
     <w:rsid w:val="3BB86E6B"/>
     <w:rsid w:val="3BFC1435"/>
     <w:rsid w:val="3D45E551"/>
     <w:rsid w:val="3D6276AF"/>
     <w:rsid w:val="3D9FC251"/>
     <w:rsid w:val="3DC52A88"/>
     <w:rsid w:val="3DC83381"/>
     <w:rsid w:val="3DE0144C"/>
     <w:rsid w:val="3E3F8EA5"/>
@@ -29990,99 +30527,103 @@
     <w:rsid w:val="4CA898F8"/>
     <w:rsid w:val="4D1CACB0"/>
     <w:rsid w:val="4F120BF6"/>
     <w:rsid w:val="4F1684EB"/>
     <w:rsid w:val="4F60CF17"/>
     <w:rsid w:val="4F742A20"/>
     <w:rsid w:val="4F750B0F"/>
     <w:rsid w:val="501268E7"/>
     <w:rsid w:val="501870A3"/>
     <w:rsid w:val="50CE7473"/>
     <w:rsid w:val="50F6E03F"/>
     <w:rsid w:val="5106625F"/>
     <w:rsid w:val="51CC502C"/>
     <w:rsid w:val="521EB46B"/>
     <w:rsid w:val="52E6EFB9"/>
     <w:rsid w:val="534CBC5F"/>
     <w:rsid w:val="539578CC"/>
     <w:rsid w:val="53F37F70"/>
     <w:rsid w:val="54443DBD"/>
     <w:rsid w:val="5479C4D5"/>
     <w:rsid w:val="54CB2501"/>
     <w:rsid w:val="54D89742"/>
     <w:rsid w:val="55305723"/>
     <w:rsid w:val="55330C80"/>
     <w:rsid w:val="55B83350"/>
+    <w:rsid w:val="567C7176"/>
     <w:rsid w:val="5697FB58"/>
     <w:rsid w:val="56B8E1AE"/>
     <w:rsid w:val="57776A79"/>
     <w:rsid w:val="57C4A985"/>
     <w:rsid w:val="57CD8B8A"/>
     <w:rsid w:val="58DAA5D4"/>
     <w:rsid w:val="591ADAEE"/>
     <w:rsid w:val="5984AC7B"/>
     <w:rsid w:val="59BD6524"/>
     <w:rsid w:val="59C1918C"/>
     <w:rsid w:val="59DD3388"/>
     <w:rsid w:val="59F3CEBA"/>
     <w:rsid w:val="5A139258"/>
     <w:rsid w:val="5A3669CA"/>
     <w:rsid w:val="5A48BF7D"/>
     <w:rsid w:val="5A861DD9"/>
     <w:rsid w:val="5ACC8FBB"/>
     <w:rsid w:val="5AFD7AA2"/>
     <w:rsid w:val="5B384C07"/>
     <w:rsid w:val="5B714DCF"/>
     <w:rsid w:val="5B875F85"/>
     <w:rsid w:val="5BEE4D19"/>
     <w:rsid w:val="5D173DB5"/>
     <w:rsid w:val="5E4F926B"/>
     <w:rsid w:val="5E62D19E"/>
     <w:rsid w:val="5EC95297"/>
     <w:rsid w:val="5ED5974C"/>
     <w:rsid w:val="5F21DE9C"/>
+    <w:rsid w:val="5F87EAF6"/>
     <w:rsid w:val="5FC1EE04"/>
+    <w:rsid w:val="608F335F"/>
     <w:rsid w:val="617848CD"/>
     <w:rsid w:val="617CE892"/>
     <w:rsid w:val="63126664"/>
     <w:rsid w:val="6357E7DC"/>
     <w:rsid w:val="636E6448"/>
     <w:rsid w:val="63C2822E"/>
     <w:rsid w:val="641418C8"/>
     <w:rsid w:val="642EB3DD"/>
     <w:rsid w:val="645D1279"/>
     <w:rsid w:val="6480DF28"/>
     <w:rsid w:val="64853FC3"/>
     <w:rsid w:val="64AAF8A7"/>
     <w:rsid w:val="64CDA24E"/>
     <w:rsid w:val="653B44B7"/>
     <w:rsid w:val="65C0B61E"/>
     <w:rsid w:val="66AFE306"/>
     <w:rsid w:val="67D51E7F"/>
     <w:rsid w:val="67E2FCBE"/>
     <w:rsid w:val="68174D28"/>
     <w:rsid w:val="68672EE0"/>
+    <w:rsid w:val="68AE005C"/>
     <w:rsid w:val="69ABCDA0"/>
     <w:rsid w:val="6A57B455"/>
     <w:rsid w:val="6AA51081"/>
     <w:rsid w:val="6B556D70"/>
     <w:rsid w:val="6C5EACA0"/>
     <w:rsid w:val="6D2E93B3"/>
     <w:rsid w:val="6DA02325"/>
     <w:rsid w:val="6DE0719E"/>
     <w:rsid w:val="6E792E5E"/>
     <w:rsid w:val="6E8310AD"/>
     <w:rsid w:val="6EAB256A"/>
     <w:rsid w:val="6EEBAD46"/>
     <w:rsid w:val="6FC9FDC8"/>
     <w:rsid w:val="6FE359B3"/>
     <w:rsid w:val="701A7D08"/>
     <w:rsid w:val="70D5A9DB"/>
     <w:rsid w:val="71CE5127"/>
     <w:rsid w:val="71FA5381"/>
     <w:rsid w:val="720F7667"/>
     <w:rsid w:val="7212AB9C"/>
     <w:rsid w:val="739858EE"/>
     <w:rsid w:val="74D2D965"/>
     <w:rsid w:val="753F8580"/>
     <w:rsid w:val="75887802"/>
     <w:rsid w:val="75C87149"/>
@@ -30512,704 +31053,704 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="H&amp;P List Paragraph Char,2 Char,Strip Char,Normal bullet 2 Char,Bullet list Char,List Paragraph1 Char,Saraksta rindkopa1 Char,Colorful List - Accent 12 Char,List1 Char,Akapit z listą BS Char,Colorful List - Accent 11 Char,Dot pt Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
     <w:name w:val="tv2131"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c14">
     <w:name w:val="c14"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="Pamatteksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamatteksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...3 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char Char1,Fußnote Char Char Char,Fußnote Char Char Char Char Char Char Char,Fußnote Char1,-E Fußnotentext Char,footnote text Char,Fußnotentext Ursprung Char,single space Char,FOOTNOTES Char,fn Char,f Char,F Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:next w:val="Pamatteksts2"/>
+    <w:next w:val="BodyText2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E476F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00152F67"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izclums">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Vresatsauce"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsaratkpiRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamattekstsaratkpi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Piemint">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00614668"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
     <w:name w:val="Headinggg1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A76ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A76ED0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="38435739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -32638,51 +33179,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.jansone@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32014R0651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32013R1407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.izm.gov.lv/lv/metodika-petniecibas-un-zinasanu-izplatisanas-organizaciju-statusa-izvertejumam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencelatvia.gov.lv/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32014R0651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/220013-kartiba-kada-atlidzinami-ar-komandejumiem-saistitie-izdevumi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32013R1407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.jansone@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32014R0651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfla.gov.lv/lv/1-1-1-3-k-2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32013R1407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.izm.gov.lv/lv/metodika-petniecibas-un-zinasanu-izplatisanas-organizaciju-statusa-izvertejumam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencelatvia.gov.lv/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32014R0651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/220013-kartiba-kada-atlidzinami-ar-komandejumiem-saistitie-izdevumi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32013R1407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -32947,75 +33488,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -33044,50 +33595,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -33187,135 +33743,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-13T07:10:48+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{019D6C44-0453-4CA8-BB7C-5732B78F5FBD}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71274E1D-CBDF-40C4-B0A2-FA6CA1831A99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>29771</Words>
-  <Characters>16970</Characters>
+  <Words>29903</Words>
+  <Characters>17046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
+  <Lines>142</Lines>
   <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46648</CharactersWithSpaces>
+  <CharactersWithSpaces>46856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>