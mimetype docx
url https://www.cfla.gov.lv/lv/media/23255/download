--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="435BEFF3" w14:textId="0D6CB678" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="4F88A808" w:rsidP="002B2ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -710,85 +711,85 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4D1811" w14:textId="77777777" w:rsidR="00D17891" w:rsidRPr="002B2ECF" w:rsidRDefault="00D17891" w:rsidP="00FC2983">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="230" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B2ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vispārīgie nosacījumi projektu iesniegumu vērtēšanas kritēriju piemērošanai:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA130BE" w14:textId="55255461" w:rsidR="00D17891" w:rsidRPr="002B2ECF" w:rsidRDefault="00D17891" w:rsidP="00FC2983">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="230" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11AE5816">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Projekta iesniegums sastāv no projekta iesnieguma (turpmāk – PI), tā</w:t>
       </w:r>
       <w:r w:rsidR="7B82AD8C" w:rsidRPr="11AE5816">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="11AE5816">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pielikumiem un papildus iesniedzamajiem dokumentiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D7F0CC" w14:textId="0C933689" w:rsidR="00D17891" w:rsidRPr="002B2ECF" w:rsidRDefault="00D17891" w:rsidP="00FC2983">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="230" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B2ECF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai novērtētu </w:t>
       </w:r>
       <w:r w:rsidR="002B2ECF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PI</w:t>
       </w:r>
       <w:r w:rsidRPr="002B2ECF">
@@ -1122,51 +1123,51 @@
       <w:r w:rsidR="0086551E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="002B2ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> otrās projekta iesniegumu atlases kārtas īstenošanas noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="0086551E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="002B2ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – MK noteikumi);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4208F4CC" w14:textId="1972ECDE" w:rsidR="00851D44" w:rsidRPr="002B2ECF" w:rsidRDefault="00750B07" w:rsidP="00FC2983">
+    <w:p w14:paraId="4208F4CC" w14:textId="529B5568" w:rsidR="00851D44" w:rsidRPr="002B2ECF" w:rsidRDefault="00750B07" w:rsidP="00FC2983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="230" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B2ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ministru kabineta</w:t>
       </w:r>
       <w:r w:rsidRPr="553EA15F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1181,450 +1182,527 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
       <w:r w:rsidR="7DC9448C" w:rsidRPr="3D0132AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="3E2C75D8" w:rsidRPr="3D0132AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="7DC9448C" w:rsidRPr="3D0132AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Marta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3D0132AA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D326D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
-        <w:t>rīkojums Nr</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3231551C" w:rsidRPr="3D0132AA">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="7DC9448C" w:rsidRPr="3D0132AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
+        <w:t xml:space="preserve">arta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>rīkojums Nr</w:t>
+      </w:r>
+      <w:r w:rsidR="3231551C" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
         <w:t>. 131</w:t>
       </w:r>
+      <w:r w:rsidR="00E80B2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Par Eiropas Savienības Kohēzijas politikas programmas 2021.</w:t>
+      </w:r>
+      <w:r w:rsidR="00722C2D" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00722C2D" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2027.</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gadam 4.2.1.5.pas</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuma </w:t>
+      </w:r>
       <w:r w:rsidR="0086551E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Izgl</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bas iest</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>āž</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u nodro</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>jums pilnveidot</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visp</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s izgl</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bas satura kvalitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai ievie</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>anai pamata un vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s izgl</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bas pak</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="0086551E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Par Eiropas Savienības Kohēzijas politikas programmas 2021.</w:t>
+        <w:t xml:space="preserve"> otr</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s projekta iesniegumu atlases k</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rtas projektu iesniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ju </w:t>
       </w:r>
       <w:r w:rsidR="00722C2D" w:rsidRPr="3D0132AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">otrās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>priek</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atlases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezult</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tiem</w:t>
+      </w:r>
+      <w:r w:rsidR="0086551E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00923887">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00293B27" w:rsidRPr="3D0132AA">
-[...364 lines deleted...]
-      </w:r>
+      <w:ins w:id="1" w:author="Ilze Paidere" w:date="2026-06-03T13:53:00Z" w16du:dateUtc="2026-06-03T10:53:00Z">
+        <w:r w:rsidR="00923887">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(turpmāk - </w:t>
+        </w:r>
+        <w:r w:rsidR="00923887" w:rsidRPr="002B2ECF">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Ministru kabineta</w:t>
+        </w:r>
+        <w:r w:rsidR="00923887" w:rsidRPr="553EA15F">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00923887" w:rsidRPr="3D0132AA">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2026. gada 11. </w:t>
+        </w:r>
+        <w:r w:rsidR="00923887">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="00923887" w:rsidRPr="3D0132AA">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:rPr>
+          <w:t>arta rīkojums Nr. 131</w:t>
+        </w:r>
+        <w:r w:rsidR="00923887">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="641042EB" w:rsidRPr="002B2ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9DAFEE" w14:textId="1B20DA1A" w:rsidR="002B2ECF" w:rsidRPr="00FC2983" w:rsidRDefault="00D17891">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="230" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2983">
         <w:rPr>
@@ -1995,51 +2073,50 @@
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4063B2" w14:textId="15839651" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="733D9ADF" w14:textId="742A61DC" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2092,80 +2169,80 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="004F7F04" w:rsidRPr="002B2ECF">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>; N/A</w:t>
             </w:r>
             <w:r w:rsidR="00501553" w:rsidRPr="002B2ECF">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
@@ -2233,51 +2310,51 @@
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="67DA0520" w14:textId="79FE9312" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.VIENOTIE KRITĒRIJI</w:t>
             </w:r>
             <w:r w:rsidR="00675119" w:rsidRPr="002B2ECF">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722C2D" w:rsidRPr="002B2ECF" w14:paraId="52D74B82" w14:textId="77777777" w:rsidTr="3D0132AA">
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2299,51 +2376,69 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A4A8DF" w14:textId="0CA18CB8" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta iesniegums atbilst MK noteikumos noteiktajām specifiskajām prasībām (apakškritērijus izvēlas atbilstoši MK noteikumos   noteiktajam, definējot kritēriju kopu):  </w:t>
+              <w:t>Projekta iesniegums atbilst MK noteikumos noteiktajām specifiskajām prasībām (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>apakškritērijus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izvēlas atbilstoši MK noteikumos   noteiktajam, definējot kritēriju kopu):  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EF4DBF" w14:textId="32951000" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="751" w:hanging="709"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniedzējs atbilst MK noteikumos  noteiktajam iesniedzēju lokam;  </w:t>
             </w:r>
           </w:p>
@@ -2368,79 +2463,86 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta īstenošanas termiņš atbilst MK noteikumos    noteiktajam termiņam;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A67CCE0" w14:textId="01397A57" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="751" w:hanging="709"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>projekta iesniegumam ir pievienoti nolikumā  noteiktie papild</w:t>
+              <w:t xml:space="preserve">projekta iesniegumam ir pievienoti nolikumā  noteiktie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>papild</w:t>
             </w:r>
             <w:r w:rsidR="3DBBF7EB" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">us pievienojamie pielikumi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B2B8E08" w14:textId="77777777" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10F4AEE3" w14:textId="786DB4C9" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
@@ -2644,51 +2746,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">līdzvērtīga Uzņēmuma reģistra datu atkalizmantotāja datu bāzēs, </w:t>
+              <w:t xml:space="preserve">līdzvērtīga Uzņēmuma reģistra datu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>atkalizmantotāja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> datu bāzēs, </w:t>
             </w:r>
             <w:r w:rsidR="489FE55E" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Valsts ieņēmumu dienesta (turpmāk – </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VID</w:t>
             </w:r>
             <w:r w:rsidR="489FE55E" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -2742,79 +2862,98 @@
               </w:rPr>
               <w:t xml:space="preserve">PI </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">pievienotajos pielikumos, kas uzskaitīti </w:t>
             </w:r>
             <w:r w:rsidR="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> atlases nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, tiesībsargājošo institūciju u.tml. atkarībā no SAM specifikas. </w:t>
+              <w:t xml:space="preserve"> atlases nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>tiesībsargājošo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> institūciju u.tml. atkarībā no SAM specifikas. </w:t>
             </w:r>
             <w:r w:rsidR="2B0E7211" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EC4F82" w14:textId="66A15A81" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="2B0E7211" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2842,51 +2981,50 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja:  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24B30200" w14:textId="32ED2F8A" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="2B0E7211" w:rsidP="00FC2983">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="322" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">projekta iesniedzējs atbilst MK noteikumos noteiktajam </w:t>
             </w:r>
             <w:r w:rsidR="000079CC" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> iesniedzēju lokam un attiecīgajām izvirzītajām prasībām</w:t>
             </w:r>
             <w:r w:rsidR="000079CC" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02607054" w14:textId="03437DE0" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="2B0E7211" w:rsidP="00FC2983">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="322" w:hanging="284"/>
               <w:contextualSpacing/>
@@ -3325,108 +3463,100 @@
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> norāda pārbaudes datumu un konstatēto situāciju.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="130A82AD" w14:textId="0033D4F6" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="00FC2983">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="173"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ja balstoties uz VID parādnieku datu bāzē pieejamo informāciju uz projekta iesnieguma un, ja </w:t>
-[...8 lines deleted...]
-              <w:t>attiecināms, precizētā projekta iesnieguma iesniegšanas dienu (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienas) projekta iesniedzējam</w:t>
+              <w:t xml:space="preserve"> ja balstoties uz VID parādnieku datu bāzē pieejamo informāciju uz projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienu (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienas) projekta iesniedzējam</w:t>
             </w:r>
             <w:r w:rsidR="7FD50A61" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">nav VID administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu (turpmāk – nodokļu parādi), kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>euro</w:t>
@@ -3480,89 +3610,89 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Jā ar nosacījumu</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E85E1C8" w14:textId="5F53995E" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="223865F3" w:rsidP="00FC2983">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:hanging="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">saskaņā ar VID parādnieku datu bāzē pieejamo informāciju projekta iesnieguma iesniegšanas sadarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam ir nodokļu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44228770" w14:textId="7E8D2128" w:rsidR="00DC7444" w:rsidRPr="00FC2983" w:rsidRDefault="223865F3" w:rsidP="00FC2983">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:hanging="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">saskaņā ar VID parādnieku datu bāzē pieejamo informāciju projekta iesnieguma iesniegšanas sadarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC2983">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
@@ -3585,111 +3715,104 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F3B07B4" w14:textId="77777777" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="223865F3" w:rsidP="00FC2983">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="173"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konstatējot minētos faktus, izvirza nosacījumus: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="713545AF" w14:textId="3432B4E1" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="4FD55AE0" w:rsidP="00FC2983">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="329"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">veikt visu nodokļu parādu nomaksu, nodrošinot, ka projekta iesniedzējam, Latvijas Republikā projekta </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā </w:t>
+              <w:t xml:space="preserve">veikt visu nodokļu parādu nomaksu, nodrošinot, ka projekta iesniedzējam, Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā </w:t>
             </w:r>
             <w:r w:rsidR="12711803" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">katram atsevišķi </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">pārsniedz 150 </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B82BF3A" w14:textId="090EECEF" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="223865F3" w:rsidP="00FC2983">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="329"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">iesniegt VID visas nodokļu deklarācijas, kas bija jāiesniedz līdz pārbaudes datumam, papildu iesniedzot </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -4018,123 +4141,123 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja projekta iesniegumā:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65F133F3" w14:textId="2668B482" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ir identificēti un analizēti projekta īstenošanas riski vismaz šādā griezumā: finanšu, īstenošanas, rezultātu un uzraudzības rādītāju sasniegšanas, administrēšanas riski. Var būt norādīti arī citi riski;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7162E6B0" w14:textId="0A42BDA9" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sniegts katra riska apraksts, t.i., konkretizējot riska būtību, kā arī raksturojot, kādi apstākļi un informācija pamato tā iestāšanās varbūtību;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A38DFFA" w14:textId="4819C6E5" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>katram riskam ir norādīta tā ietekme (augsta, vidēja, zema) un iestāšanās varbūtība (augsta, vidēja, zema);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E25815C" w14:textId="138C59F2" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>katram riskam ir norādīti plānotie un ieviešanas procesā esošie riska novēršanas/mazināšanas pasākumi, tai skaitā, raksturojot to īstenošanas biežumu un norādot par risku novēršanas/mazināšanas pasākumu īstenošanu atbildīgās personas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58F95EAB" w14:textId="77777777" w:rsidR="00AC40EB" w:rsidRPr="00722C2D" w:rsidRDefault="00AC40EB" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4444,103 +4567,103 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C1309F" w14:textId="50C15EEF" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="2C7A8E4F" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā ir ietverta informācija par projekta iesniedzēja īstenotajiem (jau pabeigtajiem) vai īstenošanā esošiem projektiem, ar kuriem konstatējama projekta iesniegumā plānoto darbību un izmaksu demarkācija, ieguldījumu sinerģija</w:t>
             </w:r>
             <w:r w:rsidR="79DB6B39" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D4929CE" w14:textId="7BEEC285" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka projektā plānotie ieguldījumi par tām pašām izmaksām vienlaikus netiks finansēti ar cita projekta vai atbalsta pasākuma ietvaros piesaistītu līdzfinansējumu, kā arī projektā īstenojamās darbības projekta īstenošanai piešķirtā finansējuma ietvaros netiks finansētas dubultā, novēršot dubultā finansējuma risku.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72F2B8EE" w14:textId="70C9838D" w:rsidR="00DC7444" w:rsidRPr="00722C2D" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D9DE9AD" w14:textId="4B2C20D1" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="3CC94E06" w:rsidP="00722C2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4930,116 +5053,116 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja </w:t>
             </w:r>
             <w:r w:rsidR="00722C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> paredzēts:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="658B8734" w14:textId="14EC7679" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniedzēja oficiālajā tīmekļa vietnē, ja šāda vietne ir, un sociālo mediju vietnēs plānots publicēt īsu un ar atbalsta apjomu samērīgu aprakstu par projektu, tostarp tā mērķiem un rezultātiem, un norādi, ka projekts līdzfinansēts ar Eiropas Savienības </w:t>
             </w:r>
             <w:r w:rsidR="00D719EB" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(turpmāk – ES) </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>saņemtu finansiālu atbalstu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34CEBCB1" w14:textId="33FCF684" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ar projekta īstenošanu saistītajos dokumentos un komunikācijas materiālos, ko paredzēts izplatīt sabiedrībai vai dalībniekiem, plānots sniegt pamanāmu paziņojumu, kurā tiks uzsvērts no Eiropas Savienības saņemtais atbalsts;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A29B43B" w14:textId="657F5D82" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">projektiem, kas saņem atbalstu no Eiropas Reģionālās attīstības fonda un Kohēzijas fonda un kuru kopējās izmaksas pārsniedz 500 000 </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
@@ -5070,118 +5193,118 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, un ietver materiālas investīcijas vai aprīkojuma iegādi, tiks uzstādītas sabiedrībai skaidri redzamas ilgtspējīgas plāksnes vai informācijas stendi, kuros ir attēlota </w:t>
             </w:r>
             <w:r w:rsidR="00D719EB" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> emblēma</w:t>
             </w:r>
             <w:r w:rsidR="00501553" w:rsidRPr="002B2ECF">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> attiecībā uz projektā plānotajām darbībām un aktivitātēm. Ilgtspējīgas plāksnes vai informācijas stendi tiks uzstādīti, tiklīdz sākas projektu darbību faktiskā īstenošana, kas ietver materiālas investīcijas, vai tiklīdz tiek uzstādīts iegādātais aprīkojums;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D33F57B" w14:textId="250B07D1" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projektiem, uz kuriem neattiecas šī kritērija skaidrojuma 3.punkts, sabiedrībai skaidri redzamā vietā plānots uzstādīt vismaz vienu plakātu, kura minimālais izmērs ir A3, vai</w:t>
             </w:r>
             <w:r w:rsidR="7EA66982" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">līdzvērtīgu elektronisku paziņojumu, kurā </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>izklāstīta informācija par projektu un uzsvērts no Eiropas Savienības fondiem saņemtais atbalsts;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78183F78" w14:textId="6D3FE4C4" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00B33904" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ja </w:t>
             </w:r>
             <w:r w:rsidR="003D397C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
@@ -5219,126 +5342,142 @@
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidR="6B66F275" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D7BD1CD" w14:textId="0E2B3A0A" w:rsidR="6B66F275" w:rsidRPr="002B2ECF" w:rsidRDefault="6B66F275" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
             <w:r w:rsidR="00722C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> PI </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">paredz stratēģiskas nozīmes </w:t>
             </w:r>
             <w:r w:rsidR="3E689D44" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>darbības</w:t>
             </w:r>
             <w:r w:rsidR="00B00567" w:rsidRPr="002B2ECF">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai darbības, kuru kopējās izmaksas pārsniedz 10 000 000 </w:t>
             </w:r>
             <w:r w:rsidR="003D397C" w:rsidRPr="003D397C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>, ir paredzēts organizēt vismaz vienu informatīvu pasākumu vai aktivitāti (piemēram, atklāšanas, vidusposma, noslēguma pasākums vai aktivitāte) un savlaicīgi tajā iesaistīt Eiropas Komisiju un/ vai Eiropas Komisijas pārstāvniecību Latvijā, kā arī atbildīgo iestādi, vadošo iestādi un sadarbības iestādi.</w:t>
+              <w:t xml:space="preserve">, ir paredzēts organizēt vismaz vienu informatīvu pasākumu vai aktivitāti (piemēram, atklāšanas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vidusposma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, noslēguma pasākums vai aktivitāte) un savlaicīgi tajā iesaistīt Eiropas Komisiju un/ vai Eiropas Komisijas pārstāvniecību Latvijā, kā arī atbildīgo iestādi, vadošo iestādi un sadarbības iestādi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="468F9CA2" w14:textId="2CCCD950" w:rsidR="00DC7444" w:rsidRPr="00722C2D" w:rsidRDefault="00DC7444" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44CAEEF5" w14:textId="748D89DA" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="2C7A8E4F" w:rsidP="00722C2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -5707,51 +5846,51 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Jā </w:t>
             </w:r>
             <w:r w:rsidR="6D54D5E4" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/ Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05D2AA7E" w14:textId="774B86FF" w:rsidR="003D1618" w:rsidRPr="002B2ECF" w:rsidRDefault="003D1618" w:rsidP="00722C2D">
+          <w:p w14:paraId="05D2AA7E" w14:textId="293795A2" w:rsidR="003D1618" w:rsidRPr="002B2ECF" w:rsidRDefault="003D1618" w:rsidP="00722C2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00722C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -5808,213 +5947,281 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> MK noteikumos par pasākuma īstenošanu noteiktajam</w:t>
             </w:r>
             <w:r w:rsidR="002026D2" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="002026D2" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00590EFC" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">atbilst </w:t>
-            </w:r>
+              <w:t>atbilst</w:t>
+            </w:r>
+            <w:del w:id="2" w:author="Kristīne Matule" w:date="2026-06-03T13:32:00Z" w16du:dateUtc="2026-06-03T10:32:00Z">
+              <w:r w:rsidR="00590EFC" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="002026D2" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Ministru kabineta 2025.gada </w:delText>
+              </w:r>
+              <w:r w:rsidR="00E40055" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText>18.j</w:delText>
+              </w:r>
+              <w:r w:rsidR="000A20FB" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText>ū</w:delText>
+              </w:r>
+              <w:r w:rsidR="00E40055" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText>nija</w:delText>
+              </w:r>
+              <w:r w:rsidR="002026D2" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> rīkojum</w:delText>
+              </w:r>
+              <w:r w:rsidR="00590EFC" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText>ā</w:delText>
+              </w:r>
+              <w:r w:rsidR="002026D2" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> Nr.</w:delText>
+              </w:r>
+              <w:r w:rsidR="000A20FB" w:rsidRPr="002B2ECF" w:rsidDel="00EB6397">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText>353</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="3" w:author="Kristīne Matule" w:date="2026-06-03T11:26:00Z" w16du:dateUtc="2026-06-03T08:26:00Z">
+              <w:r w:rsidR="008B5D84">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="008B5D84" w:rsidRPr="002B2ECF">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Ministru kabineta</w:t>
+              </w:r>
+              <w:r w:rsidR="008B5D84" w:rsidRPr="553EA15F">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="FF0000"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="008B5D84" w:rsidRPr="3D0132AA">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2026. gada 11. </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="4" w:author="Kristīne Matule" w:date="2026-06-03T13:33:00Z" w16du:dateUtc="2026-06-03T10:33:00Z">
+              <w:r w:rsidR="00060B20">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:rPr>
+                <w:t>m</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="5" w:author="Kristīne Matule" w:date="2026-06-03T11:26:00Z" w16du:dateUtc="2026-06-03T08:26:00Z">
+              <w:r w:rsidR="008B5D84" w:rsidRPr="3D0132AA">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:rPr>
+                <w:t>arta rīkojum</w:t>
+              </w:r>
+              <w:r w:rsidR="008B5D84">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:rPr>
+                <w:t>ā</w:t>
+              </w:r>
+              <w:r w:rsidR="008B5D84" w:rsidRPr="3D0132AA">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Nr. 131</w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="002026D2" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ministru kabineta 2025.gada </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> rīkojum</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C2F91" w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00590EFC" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>ā</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">oteiktajam, </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eiropas Reģionālās attīstības fonda finansējuma apjomam un atbalsta intensitātei, un projekta iesniegumā plānotās izmaksas atbilst MK noteikumos par pasākuma īstenošanu noteiktajām izmaksu pozīcijām un nepārsniedz to noteiktos apjomus, tai skaitā:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DE36123" w14:textId="11505014" w:rsidR="003D1618" w:rsidRPr="00D43940" w:rsidRDefault="003D1618" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>izmaksas ir nepieciešamas projekta plānoto darbību īstenošanai (t</w:t>
             </w:r>
             <w:r w:rsidR="008F4A0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">.sk. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>mērķa grupas vajadzību nodrošināšanai (ja attiecināms));</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="171272DB" w14:textId="6393C69E" w:rsidR="003D1618" w:rsidRPr="00D43940" w:rsidRDefault="00D43940" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">PI </w:t>
             </w:r>
             <w:r w:rsidR="003D1618" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">ir sniegts plānoto izmaksu lietderīguma pamatojums un izmaksu apmēra pamatojums – t.i., projekta iesniegumā plānotās izmaksas atbilst vidējām tirgus cenām konkrētās izmaksu pozīcijās (informāciju var pamatot ar, piemēram, publiski pieejamu avotu par preču </w:t>
+              <w:t xml:space="preserve">ir sniegts plānoto izmaksu lietderīguma pamatojums un izmaksu apmēra pamatojums – t.i., projekta iesniegumā plānotās izmaksas atbilst vidējām tirgus cenām konkrētās izmaksu pozīcijās (informāciju var </w:t>
             </w:r>
             <w:r w:rsidR="003D1618" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti , noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms), u.c. informāciju);</w:t>
+              <w:t>pamatot ar, piemēram, publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti , noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms), u.c. informāciju);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44F9D024" w14:textId="433F5F53" w:rsidR="00DC7444" w:rsidRPr="00D43940" w:rsidRDefault="003D1618" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>izmaksas nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D6B1706" w14:textId="77777777" w:rsidR="003D1618" w:rsidRPr="00D43940" w:rsidRDefault="003D1618" w:rsidP="00722C2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6388,71 +6595,77 @@
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>projekta administrēšanas un īstenošanas kapacitāte ir pietiekama, ja projekta iesniegumā ir iekļauta informācija par:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A0336D3" w14:textId="77777777" w:rsidR="00DE7161" w:rsidRPr="002B2ECF" w:rsidRDefault="00DE7161" w:rsidP="00D43940">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="595" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>projekta vadības procesu un tā organizēšanu, norādīti vadības procesa organizēšanai nepieciešamie atbildīgie speciālisti – to amati, galvenie uzdevumi, pieejamība vai plānotā iesaistīšana projekta ieviešanas laikā, tiem plānotā nepieciešamā kvalifikācija, pieredze un kompetence;</w:t>
+              <w:t xml:space="preserve">projekta vadības procesu un tā organizēšanu, norādīti vadības procesa organizēšanai nepieciešamie atbildīgie speciālisti – to amati, galvenie uzdevumi, pieejamība vai plānotā iesaistīšana projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ieviešanas laikā, tiem plānotā nepieciešamā kvalifikācija, pieredze un kompetence;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="585AFF30" w14:textId="6BC3C92E" w:rsidR="00DE7161" w:rsidRPr="002B2ECF" w:rsidRDefault="00DE7161" w:rsidP="00D43940">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="595" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">projekta vadības </w:t>
             </w:r>
             <w:r w:rsidR="5A288982" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>sistēm</w:t>
             </w:r>
             <w:r w:rsidR="659662AA" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>, t</w:t>
             </w:r>
             <w:r w:rsidR="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">.sk. </w:t>
@@ -6505,144 +6718,144 @@
           <w:p w14:paraId="35FCB9AB" w14:textId="77777777" w:rsidR="00DE7161" w:rsidRPr="002B2ECF" w:rsidRDefault="00DE7161" w:rsidP="00D43940">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>finanšu kapacitāte ir pietiekama, ja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B6B97CF" w14:textId="60AEC6B7" w:rsidR="00DE7161" w:rsidRPr="002B2ECF" w:rsidRDefault="00DE7161" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="595" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>norādīti un pamatoti finansējuma avoti projektā plānotā projekta iesniedzēja līdzfinansējuma nodrošināšanai, tostarp iesniegts pašvaldības domes lēmums par projekta īstenošanai nepieciešamā līdzfinansējuma nodrošināšanu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51BCFB27" w14:textId="242866F8" w:rsidR="00A31778" w:rsidRPr="002B2ECF" w:rsidRDefault="00DE7161" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="595" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sniegts pamatojums par </w:t>
             </w:r>
             <w:r w:rsidR="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">PI </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>iesniedzēja spēju nodrošināt nepieciešamo projekta iesniedzēja līdzfinansējumu, t</w:t>
             </w:r>
             <w:r w:rsidR="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">.sk. </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>pamatojot projekta iesniedzēja pieejamību norādītajiem finansējuma avotiem projekta īstenošanas laikā un pamatojot nepārtrauktas finanšu plūsmas nodrošināšanu projekta ieviešanai tā plānotajā apjomā un termiņā</w:t>
             </w:r>
             <w:r w:rsidR="504089AE" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="630E1242" w14:textId="3D03050C" w:rsidR="00A31778" w:rsidRDefault="504089AE" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="595" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>projekta iesniegumā ir iekļauta informācija, vai nepieciešams avanss.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="767CEF54" w14:textId="77777777" w:rsidR="00D43940" w:rsidRPr="00D43940" w:rsidRDefault="00D43940" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="595"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C48041B" w14:textId="3011988E" w:rsidR="001416FC" w:rsidRPr="002B2ECF" w:rsidRDefault="001416FC" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām</w:t>
             </w:r>
@@ -6781,83 +6994,73 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projekta mērķis atbilst MK noteikumos</w:t>
             </w:r>
             <w:r w:rsidR="59F1A08C" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> par SAM īstenošanu</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> noteiktajam </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">mērķim, definētie uzraudzības rādītāji nodrošina un apliecina mērķa sasniegšanu, uzraudzības rādītāji ir precīzi definēti, pamatoti un izmērāmi. </w:t>
+              <w:t xml:space="preserve"> noteiktajam mērķim, definētie uzraudzības rādītāji nodrošina un apliecina mērķa sasniegšanu, uzraudzības rādītāji ir precīzi definēti, pamatoti un izmērāmi. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D78490" w14:textId="22A2DF93" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34056227" w14:textId="7811AD83" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
@@ -6914,57 +7117,56 @@
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23CDE73E" w14:textId="57915582" w:rsidR="00A713CC" w:rsidRPr="002B2ECF" w:rsidRDefault="00A713CC" w:rsidP="00D43940">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="356"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">minētā informācija par projekta mērķi, kā arī projektā plānotajām darbībām, liecina, ka tas ir vērsts uz MK noteikumos noteikto specifiskā atbalsta mērķi; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37E26466" w14:textId="0ED016E9" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="71373F06" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="356"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>norādīt</w:t>
             </w:r>
             <w:r w:rsidR="76CEC4BF" w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
@@ -7111,51 +7313,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722C2D" w:rsidRPr="002B2ECF" w14:paraId="33EDE75C" w14:textId="77777777" w:rsidTr="3D0132AA">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A8CD3C7" w14:textId="1D80CD9A" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A53D67" w14:textId="77777777" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC7444" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -7267,51 +7468,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Jā </w:t>
             </w:r>
             <w:r w:rsidR="38C403F6" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/ Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="568553FA" w14:textId="30A1ADF1" w:rsidR="00B7770D" w:rsidRPr="002B2ECF" w:rsidRDefault="00B7770D" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7322,123 +7523,123 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, ja</w:t>
             </w:r>
             <w:r w:rsidR="00D43940">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> PI</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F38CCA" w14:textId="22CC2B3E" w:rsidR="00B7770D" w:rsidRPr="002B2ECF" w:rsidRDefault="00B7770D" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="310" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>norādītie sagaidāmie rezultāti izriet no projekta iesniegumā plānotajām darbībām;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="416CFB99" w14:textId="0DA3B4AE" w:rsidR="00B7770D" w:rsidRPr="002B2ECF" w:rsidRDefault="00B7770D" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="310" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ietvertās darbības atbilst MK noteikumos par pasākuma īstenošanu norādītajām atbalstāmajām darbībām un izmaksu pozīcijām;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45441EAC" w14:textId="5C5731CE" w:rsidR="00144744" w:rsidRPr="002B2ECF" w:rsidRDefault="00B7770D" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="310" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>plānotās darbības ir precīzi definētas un nepieciešamas projekta mērķa, plānoto rādītāju un projekta rezultātu sasniegšanai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20054B94" w14:textId="659C544C" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="00B7770D" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="310" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">plānotās projekta darbības ir sasaistītas ar </w:t>
             </w:r>
             <w:r w:rsidR="00D43940">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -7456,50 +7657,51 @@
           </w:p>
           <w:p w14:paraId="2607D830" w14:textId="77777777" w:rsidR="00B7770D" w:rsidRPr="00D43940" w:rsidRDefault="00B7770D" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="711F171F" w14:textId="1517C697" w:rsidR="00B7770D" w:rsidRPr="002B2ECF" w:rsidRDefault="001D7644" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vērtējums ir „Jā, ar nosacījumu</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -7509,51 +7711,50 @@
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45C86595" w14:textId="0AE69813" w:rsidR="0045023D" w:rsidRPr="002B2ECF" w:rsidRDefault="0045023D" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vērtējums ir „Nē</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w14:paraId="4F6088B4" w14:textId="77777777" w:rsidTr="3D0132AA">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
@@ -7562,51 +7763,51 @@
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="157BF486" w14:textId="0EDE8C65" w:rsidR="00DC7444" w:rsidRPr="002B2ECF" w:rsidRDefault="2C7A8E4F" w:rsidP="002B2ECF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2. VIENOTIE IZVĒLES KRITĒRIJI</w:t>
             </w:r>
             <w:r w:rsidR="00675119" w:rsidRPr="002B2ECF">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722C2D" w:rsidRPr="002B2ECF" w14:paraId="7AA166B5" w14:textId="77777777" w:rsidTr="3D0132AA">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
@@ -8026,51 +8227,51 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Jā </w:t>
             </w:r>
             <w:r w:rsidR="0D0E8D6D" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/ Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5438290E" w14:textId="73FC5AEB" w:rsidR="002E4C88" w:rsidRPr="002B2ECF" w:rsidRDefault="002E4C88" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -8121,103 +8322,96 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="58106258" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> uz projekta iesniedzēja darbību:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="098BD41B" w14:textId="462BBDE4" w:rsidR="002E4C88" w:rsidRPr="002B2ECF" w:rsidRDefault="002E4C88" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir sniegts pamatojums projekta ietvaros radīto rezultātu uzturēšanai MK noteikumos par pasākumu īstenošanu pasākuma noteiktajos termiņos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17EA4DC6" w14:textId="1720A44E" w:rsidR="00DB250C" w:rsidRDefault="002E4C88" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">ir sniegts pamatojums un apliecinājums, ka piecus gadus pēc noslēguma maksājuma saņemšanas pašvaldība nodrošina atbalstu saņēmušo vispārējās izglītības </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">iestāžu atbilstību šo noteikumu 1. pielikuma </w:t>
+              <w:t xml:space="preserve">ir sniegts pamatojums un apliecinājums, ka piecus gadus pēc noslēguma maksājuma saņemšanas pašvaldība nodrošina atbalstu saņēmušo vispārējās izglītības iestāžu atbilstību šo noteikumu 1. pielikuma </w:t>
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">1., 3., 4., 5. punkta kritērijiem, ievērojot šo noteikumu 2. pielikumā </w:t>
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>​​​​​​​</w:t>
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>min</w:t>
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
@@ -8409,51 +8603,51 @@
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>bu iedal</w:t>
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
             <w:r w:rsidR="00BC6FBA" w:rsidRPr="00D43940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>juma grupas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2348BDC8" w14:textId="77777777" w:rsidR="00D43940" w:rsidRPr="00D43940" w:rsidRDefault="00D43940" w:rsidP="00D43940">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D75AB7D" w14:textId="69421230" w:rsidR="002E4C88" w:rsidRPr="002B2ECF" w:rsidRDefault="000D780F" w:rsidP="00D43940">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
@@ -8665,51 +8859,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:r w:rsidR="3A200BA3" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/ Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C532460" w14:textId="09DECA75" w:rsidR="00475A8B" w:rsidRPr="002B2ECF" w:rsidRDefault="008F5292" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -8786,66 +8980,68 @@
             </w:r>
             <w:r w:rsidR="00193FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>rojektā nav paredzēta saimnieciskā darbība</w:t>
             </w:r>
             <w:r w:rsidR="007237B9" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B81DD6" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lurs</w:t>
             </w:r>
             <w:r w:rsidR="0078286D" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>oft</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DD6E55" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00740DC9" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>skolas m</w:t>
             </w:r>
             <w:r w:rsidR="00A31345" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ājas lapā</w:t>
             </w:r>
             <w:r w:rsidR="0078286D" w:rsidRPr="002B2ECF">
@@ -8885,140 +9081,140 @@
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesniegumam pievienota atbilstošā veidlapa</w:t>
             </w:r>
             <w:r w:rsidR="00E96F36" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Apliecinājums par saimnieciskas darbības, papildinošās saimnieciskas darbības veikšanu infrastruktūrā)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, kurā norādīts, ka:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="673DDBC0" w14:textId="0CBC9A51" w:rsidR="21930B8D" w:rsidRPr="00193FAF" w:rsidRDefault="21930B8D" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>projekta ēkā, kurā netiek veikta saimnieciskā darbība, netiek veikta papildinoša saimnieciskā darbība vai netiek sniegti parastie papildpakalpojumi;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C43AD2D" w14:textId="3FF2E2A8" w:rsidR="21930B8D" w:rsidRPr="00193FAF" w:rsidRDefault="21930B8D" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>projekta ēkā, kurā netiek veikta saimnieciskā darbība, tiek veikta papildinoša saimnieciskā darbība vai sniegti parastie papildpakalpojumi</w:t>
             </w:r>
             <w:r w:rsidR="002E058E" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="34334B11" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">papildinoša saimnieciskā darbība </w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>kopumā nepārsniedz 20 % no ēkas kopējās gada jaudas (platības, laika vai finanšu izteiksmē</w:t>
             </w:r>
             <w:r w:rsidR="001E3BD3" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DE3BF5B" w14:textId="11F5A4A8" w:rsidR="008F5292" w:rsidRPr="00193FAF" w:rsidRDefault="21930B8D" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta ēkas daļā, kurā netiek veikta saimnieciskā darbība, tiek veikta papildinoša saimnieciskā darbība un sniegti parastie papildpakalpojumi, </w:t>
             </w:r>
             <w:r w:rsidR="7C493A27" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>papildinoša saimnieciskā darbība</w:t>
@@ -9312,51 +9508,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:r w:rsidR="0BB4B0D9" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/ Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C4FFA50" w14:textId="607F831E" w:rsidR="00BF772D" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF772D" w:rsidP="002B2ECF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9391,122 +9587,122 @@
               <w:t>projekta īstenošana ir pamatota pašvaldības attīstības programmā (projekta iesnieguma veidlapā dodot norādi uz attiecīgo attīstības programmas sadaļu) un atspoguļota pašvaldības attīstības programmas investīciju plānā;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FF77059" w14:textId="77777777" w:rsidR="00BF772D" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF772D" w:rsidP="00193FAF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="311" w:hanging="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>pašvaldības attīstības programma ir apstiprināta pašvaldības domes sēdē;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="429DDF20" w14:textId="77777777" w:rsidR="00BF772D" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF772D" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="351"/>
               </w:tabs>
               <w:ind w:left="311" w:hanging="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>projekta iesniegumam ir pievienots pašvaldības domes lēmums, ar ko apstiprināta pašvaldības attīstības programma.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D85A278" w14:textId="77777777" w:rsidR="00BF772D" w:rsidRDefault="00BF772D" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="351"/>
               </w:tabs>
               <w:ind w:left="311" w:hanging="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesniegumā ir sniegts pamatojums, ka plānotās investīcijas ir secīgas un pēctecīgas, ņemot vērā pašvaldības iepriekšējos ieguldījumus, situāciju un plānoto attīstību (ieceres).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37A30201" w14:textId="77777777" w:rsidR="00193FAF" w:rsidRPr="002B2ECF" w:rsidRDefault="00193FAF" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="351"/>
               </w:tabs>
               <w:ind w:left="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AB6B940" w14:textId="72EFAAC6" w:rsidR="00BF772D" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF772D" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:r w:rsidR="00193FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -9715,117 +9911,124 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="620D50CE" w14:textId="77777777" w:rsidR="00DC78AF" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC78AF" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegumam ir vismaz šāda gatavības pakāpe: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33E1C71A" w14:textId="13D1C1E3" w:rsidR="00DC78AF" w:rsidRPr="00193FAF" w:rsidRDefault="00DC78AF" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="325" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">ir uzsākta iepirkuma procedūra par vismaz vienas projekta būves projektēšanas darbiem vai ir uzsākta iepirkuma procedūra par apvienotu projektēšanu un būvdarbiem par vismaz </w:t>
+              <w:t xml:space="preserve">ir uzsākta iepirkuma procedūra par vismaz vienas projekta būves projektēšanas darbiem vai ir uzsākta iepirkuma </w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>vienu projekta būvi, un ir iesniegts iepērkamā aprīkojuma saraksts ar veiktu aprīkojuma iegādes izmaksu aprēķinu;</w:t>
+              <w:t>procedūra par apvienotu projektēšanu un būvdarbiem par vismaz vienu projekta būvi, un ir iesniegts iepērkamā aprīkojuma saraksts ar veiktu aprīkojuma iegādes izmaksu aprēķinu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77A0093B" w14:textId="7855EEBD" w:rsidR="00DC78AF" w:rsidRPr="00193FAF" w:rsidRDefault="00DC78AF" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="325" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>ir iesniegta būvvaldes izziņa, kas liecina, ka projekta būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama (ja attiecināms), un ir iesniegts iepērkamā aprīkojuma saraksts ar veiktu aprīkojuma iegādes izmaksu aprēķinu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464519B2" w14:textId="2F3337E6" w:rsidR="00475A8B" w:rsidRPr="00193FAF" w:rsidRDefault="00DC78AF" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="325" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>ir izsludināta iepirkuma procedūra par projekta ietvaros iegādājamo aprīkojumu. Gadījumā, ja aprīkojuma iegāde projektā netiek veikta  iepirkumu procedūras ietvaros, tad ir izveidots vismaz viens pieprasījums Elektroniskās iepirkuma sistēmas e-pasūtījumu apakšsistēmā. (Attiecināms, ja projekta ietvaros nav paredzēta būvdarbu veikšana).</w:t>
+              <w:t xml:space="preserve">ir izsludināta iepirkuma procedūra par projekta ietvaros iegādājamo aprīkojumu. Gadījumā, ja aprīkojuma iegāde projektā netiek veikta  iepirkumu procedūras ietvaros, tad ir izveidots vismaz viens pieprasījums Elektroniskās iepirkuma sistēmas e-pasūtījumu apakšsistēmā. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(Attiecināms, ja projekta ietvaros nav paredzēta būvdarbu veikšana).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F792CF" w14:textId="1EE2E8BE" w:rsidR="00475A8B" w:rsidRPr="002B2ECF" w:rsidRDefault="2D5C1840" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
           </w:p>
@@ -9886,170 +10089,184 @@
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65F31C9D" w14:textId="5FBD5185" w:rsidR="007E485A" w:rsidRPr="00193FAF" w:rsidRDefault="6C0B7F1B" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>ir uzsākta iepirkuma procedūra par vismaz vienas projekta būves projektēšanas darbiem vai ir uzsākta iepirkuma procedūra par apvienotu projektēšanu un būvdarbiem par vismaz vienu projekta būvi, un ir iesniegts iepērkamā aprīkojuma saraksts ar veiktu aprīkojuma iegādes izmaksu aprēķinu</w:t>
             </w:r>
             <w:r w:rsidR="7E54AD97" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>, ja aprīkojuma iegāde ir ieplānota</w:t>
+              <w:t xml:space="preserve">, ja aprīkojuma iegāde ir </w:t>
+            </w:r>
+            <w:r w:rsidR="7E54AD97" w:rsidRPr="00193FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ieplānota</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="096A52C8" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="36AD46B6" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Aprīkojuma saraksts nav jāpievieno, ja aprīkojums tiek iegādāts būvdarbu iepirkuma ietvaros.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A1F035" w14:textId="56347015" w:rsidR="004B722B" w:rsidRPr="00193FAF" w:rsidRDefault="004B722B" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ir iesniegta būvvaldes izziņa, kas liecina, ka projekta būvdarbiem būvatļauja, paskaidrojuma raksts vai apliecinājuma karte nav nepieciešama (ja attiecināms), un ir iesniegts iepērkamā aprīkojuma saraksts ar veiktu aprīkojuma iegādes izmaksu aprēķinu</w:t>
             </w:r>
             <w:r w:rsidR="00920F23" w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>, ja aprīkojuma iegāde ir ieplānota</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2988FEEB" w14:textId="2B4F8CC5" w:rsidR="004B722B" w:rsidRPr="00193FAF" w:rsidRDefault="3C41A585" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>ir izsludināta iepirkuma procedūra par projekta ietvaros iegādājamo aprīkojumu</w:t>
             </w:r>
             <w:r w:rsidR="33DE004B" w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>, g</w:t>
             </w:r>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>adījumā, ja aprīkojuma iegāde projektā netiek veikta  iepirkumu procedūras ietvaros, tad ir izveidots vismaz viens pieprasījums Elektroniskās iepirkuma sistēmas e-pasūtījumu apakšsistēmā.</w:t>
             </w:r>
             <w:r w:rsidR="4886CF34" w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>Apakškritērijs attiecināms, ja projekta ietvaros nav paredzēta būvdarbu veikšana.</w:t>
+              <w:t>Apakškritērijs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="11AE5816">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attiecināms, ja projekta ietvaros nav paredzēta būvdarbu veikšana.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07A849CD" w14:textId="0468511C" w:rsidR="004B722B" w:rsidRPr="002B2ECF" w:rsidRDefault="004B722B" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, vērtējums ir „Jā, ar nosacījumu</w:t>
             </w:r>
@@ -10294,51 +10511,51 @@
             </w:r>
             <w:r w:rsidR="008C4CEE" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1., 3., 4. un 5. punkta kritērijiem, ievērojot šo noteikumu 2.pielikumā minētās pašvaldību iedalījuma grupas</w:t>
             </w:r>
             <w:r w:rsidR="008C4CEE" w:rsidRPr="002B2ECF" w:rsidDel="001970BC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C4CEE" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64AAD0B9" w14:textId="03D64C92" w:rsidR="003877A9" w:rsidRPr="002B2ECF" w:rsidRDefault="2E61FF4B" w:rsidP="11AE5816">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniedzējs iesniedz pierādījumus (piemēram, domes lēmums, Latvijas Republikas divpusēju vai daudzpusēju starptautisku līgumu kopijas, Valsts izglītības informācijas sistēmas izdruku,  VSIA </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="11AE5816">
@@ -10458,51 +10675,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu informāciju, kas var būt </w:t>
             </w:r>
             <w:r w:rsidR="6B60C363" w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">attiecināta </w:t>
             </w:r>
             <w:r w:rsidR="36EF952A" w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>uz nosacījumu pārbaudi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F541DF9" w14:textId="0816F1D5" w:rsidR="1B5D2D28" w:rsidRPr="002B2ECF" w:rsidRDefault="1B5D2D28" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -10514,116 +10731,117 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, ja</w:t>
             </w:r>
             <w:r w:rsidR="00193FAF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieguldījumi ir paredzēti izglītības iestādes jaunās ēkas būvniecībā, paredzot veidot jaunu vispārējās izglītības iestādi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="557087D7" w14:textId="340EF37D" w:rsidR="003877A9" w:rsidRPr="002B2ECF" w:rsidRDefault="003877A9" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, vērtējums ir „Jā, ar nosacījumu</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2165549E" w14:textId="5A55E5FE" w:rsidR="007C2A4D" w:rsidRPr="002B2ECF" w:rsidRDefault="003877A9" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vērtējums ir</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>„Nē</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
@@ -10671,51 +10889,67 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="089F3EEF" w14:textId="694CC1F5" w:rsidR="003877A9" w:rsidRPr="002B2ECF" w:rsidRDefault="00DC6BF7" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta iesniedzējs atbalstam ir izvirzījis vispārējās izglītības iestādi, kurā izglītības iestāžu tīkla optimizēšanas rezultātā nodrošināts vai paredzams izglītojamo skaita pieaugums (attiecināms uz Rīgas valstspilsētas pašvaldību).  </w:t>
+              <w:t xml:space="preserve">Projekta iesniedzējs atbalstam ir izvirzījis vispārējās izglītības iestādi, kurā izglītības iestāžu tīkla optimizēšanas rezultātā nodrošināts vai paredzams izglītojamo skaita pieaugums (attiecināms uz Rīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>valstspilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašvaldību).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603E1D68" w14:textId="47D3FDC7" w:rsidR="003877A9" w:rsidRPr="002B2ECF" w:rsidRDefault="004F25E6" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P; N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10906,50 +11140,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, ja  ieguldījumi ir paredzēti izglītības iestādes jaunās ēkas būvniecībā, paredzot veidot jaunu vispārējās izglītības iestādi, un ir sniegts pamatojums, kā iestāžu tīkla optimizēšanas rezultātā tiks nodrošināts vai paredzams izglītojamo skaita pieaugums jaunajā izglītības iestādē. Pamatojumam pievienots domes lēmums par vismaz vienas vispārējās izglītības programmu īstenošanas vietas likvidēšanu apkaimē, kurā tiek veiktas attiecīgas investīcijas, līdz projekta īstenošanas beigām.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="410E2C5F" w14:textId="53EFD4CF" w:rsidR="00717526" w:rsidRPr="002B2ECF" w:rsidRDefault="00717526" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, vērtējums ir „Jā, ar nosacījumu</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
@@ -10980,75 +11215,81 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>„Nē</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai </w:t>
-[...7 lines deleted...]
-              <w:t>arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+              <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBBF673" w14:textId="365C049A" w:rsidR="00193FAF" w:rsidRPr="00193FAF" w:rsidRDefault="00193FAF" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kritērijs ir attiecināms tikai uz Rīgas valstspilsētas pašvaldību. Vērtējot citu pašvaldību projektus, kā kritērija vērtējumu norāda </w:t>
+              <w:t xml:space="preserve">Kritērijs ir attiecināms tikai uz Rīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>valstspilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašvaldību. Vērtējot citu pašvaldību projektus, kā kritērija vērtējumu norāda </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722C2D" w:rsidRPr="002B2ECF" w14:paraId="51A89208" w14:textId="77777777" w:rsidTr="3D0132AA">
         <w:trPr>
           <w:trHeight w:val="920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
@@ -11080,51 +11321,79 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="36" w:firstLine="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā ir paredzētas darbības, kas veicina horizontālā principa </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana</w:t>
+              <w:t xml:space="preserve">Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B2ECF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> īstenošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53E3C07E" w14:textId="5056A523" w:rsidR="00717526" w:rsidRPr="002B2ECF" w:rsidRDefault="00C31FA6" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -11215,51 +11484,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, t.i. no </w:t>
             </w:r>
             <w:r w:rsidR="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ietvertās informācijas ir secināms, ka projektā paredzētas:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07B7A326" w14:textId="137B3743" w:rsidR="00BF076B" w:rsidRPr="00193FAF" w:rsidRDefault="11DB9824" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">vismaz </w:t>
             </w:r>
             <w:r w:rsidR="7CA5FFB9" w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -11267,51 +11536,79 @@
             </w:r>
             <w:r w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> vispārīgās</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> horizontālā principa </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana</w:t>
+              <w:t xml:space="preserve">Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00193FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00193FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00193FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00193FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (turpmāk – HP VINPI) darbības, piemēram:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AFAAECA" w14:textId="0F956BC2" w:rsidR="00BF076B" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF076B" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -11320,72 +11617,86 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Komunikācijas un vizuālā</w:t>
             </w:r>
             <w:r w:rsidR="3682FC92" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> identitātes pasākumi:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1047E2" w14:textId="4E9914FF" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>projekta tīmekļa vietnē tiks norādīta informācija par projekta darbību īstenošanas vietas piekļūstamību cilvēkiem ar invaliditāti un funkcionāliem traucējumiem, vecākiem ar maziem bērniem un senioriem;</w:t>
+              <w:t xml:space="preserve">projekta tīmekļa vietnē tiks norādīta informācija par projekta darbību īstenošanas vietas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cilvēkiem ar invaliditāti un funkcionāliem traucējumiem, vecākiem ar maziem bērniem un senioriem;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A29467" w14:textId="491D203C" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">īstenojot projekta komunikācijas un vizuālās identitātes aktivitātes, to </w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>saturs tiks rūpīgi izvērtēts</w:t>
             </w:r>
@@ -11416,407 +11727,507 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ieteikumi diskrimināciju un stereotipus mazinošai komunikācijai ar sabiedrību</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>, (</w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r w:rsidRPr="00440F62">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/media/18838/download</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5523EB17" w14:textId="77777777" w:rsidR="00BF076B" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF076B" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Publiskie iepirkumi:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DFEA99F" w14:textId="5A4D810E" w:rsidR="00BF076B" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">projektā, kur tas iespējams, tiks īstenots sociāli atbildīgs iepirkums, pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras, lai radītu darbvietas, pienācīgus darba </w:t>
-            </w:r>
+              <w:t xml:space="preserve">projektā, kur tas iespējams, tiks īstenots sociāli atbildīgs iepirkums, pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras, lai radītu darbvietas, pienācīgus darba apstākļus, sekmētu sociālo un profesionālo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>apstākļus, sekmētu sociālo un profesionālo iekļautību, nodrošinātu piekļūstamību pakalpojuma sniegšanas vietai/videi/objektam/pasākuma norises vietai, kā arī veicinātu labākus darba nosacījumus cilvēkiem ar invaliditāti un nelabvēlīgākā situācijā esošiem cilvēkiem.</w:t>
+              <w:t>iekļautību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, nodrošinātu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pakalpojuma sniegšanas vietai/videi/objektam/pasākuma norises vietai, kā arī veicinātu labākus darba nosacījumus cilvēkiem ar invaliditāti un nelabvēlīgākā situācijā esošiem cilvēkiem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB03661" w14:textId="77777777" w:rsidR="005F694C" w:rsidRPr="00440F62" w:rsidRDefault="005F694C" w:rsidP="005F694C">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DBE1D05" w14:textId="2F082A30" w:rsidR="00BF076B" w:rsidRPr="002B2ECF" w:rsidRDefault="11DB9824" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">vismaz </w:t>
             </w:r>
             <w:r w:rsidR="0CF4D04F" w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> specifiskā</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> HP VINPI darbība, piemēram:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="516BFDA4" w14:textId="56C0A6B2" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="62977F17" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">izstrādājot iepirkumu nolikumus, kā arī nodrošinot pakalpojumus, tiks ņemtas vērā sieviešu un vīriešu vajadzības, situācija un iespējas </w:t>
             </w:r>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(vairāk informācija šeit:  </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="11AE5816">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://eige.europa.eu/publications/gender-responsive-public-procurement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="11AE5816">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> );</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C974CA" w14:textId="0BD20F22" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>papildus būvnormatīvā LBN 200-21 noteiktajam, projekta  ietvaros tiks īstenotas labās prakses darbības, kas īpaši</w:t>
             </w:r>
             <w:r w:rsidR="00440F62" w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">veicina vides piekļūstamību cilvēkiem ar funkcionāliem traucējumiem (LM vadlīnijas </w:t>
+              <w:t xml:space="preserve">veicina vides </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cilvēkiem ar funkcionāliem traucējumiem (LM vadlīnijas </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>Labās prakses ieteikumi vides piekļūstamības nodrošināšanai papildus LBN 200-21 noteiktajam</w:t>
+              <w:t xml:space="preserve">Labās prakses ieteikumi vides </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodrošināšanai papildus LBN 200-21 noteiktajam</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pieejams šeit: </w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>https://www.lm.gov.lv/lv/ieteikumi-ieklaujosas-vides-veidosanai</w:t>
             </w:r>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="00440F62">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/labas-prakses-ieteikumi-vides-pieklustamibas-nodrosinasanai-papildus-lbn-200-21-noteiktajam-2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>) (attiecas uz VINPI_12);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B9264B6" w14:textId="72078715" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>plānojot būves dizainu, tiks ņemts vērā daudzveidības un iekļaušanas princips, balstoties uz cilvēku ar invaliditāti vajadzībām ne vien uz fizisku piekļūšanu būvei, bet arī uz specifiskām vajadzībām attiecībā uz būves noformējumu, lietojamību un funkciju (attiecas uz VINPI_12);</w:t>
+              <w:t xml:space="preserve">plānojot būves dizainu, tiks ņemts vērā daudzveidības un iekļaušanas princips, balstoties uz cilvēku ar invaliditāti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vajadzībām ne vien uz fizisku piekļūšanu būvei, bet arī uz specifiskām vajadzībām attiecībā uz būves noformējumu, lietojamību un funkciju (attiecas uz VINPI_12);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A2E99B9" w14:textId="45CA90F8" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>projekta ietvaros tiks nodrošinātas vides piekļūstamības ekspertu konsultācijas, tās paredzot projektēšanas un būvniecības procesā (attiecīgi pievienojot dokumentus, piem. konsultāciju protokolus u.c.) (attiecas uz VINPI_18);</w:t>
+              <w:t xml:space="preserve">projekta ietvaros tiks nodrošinātas vides </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ekspertu konsultācijas, tās paredzot projektēšanas un būvniecības procesā (attiecīgi pievienojot dokumentus, piem. konsultāciju protokolus u.c.) (attiecas uz VINPI_18);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CC0E92" w14:textId="200D7A8F" w:rsidR="00BF076B" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">projektēšanas laikā un pirms objekta nodošanas ekspluatācijā publiskajai infrastruktūrai tiks veikts vides un informācijas piekļūstamības pašnovērtējums, kur iegūto punktu skaits nav zemāks par 8 (LM vides un informācijas piekļūstamības pašnovērtējuma metodika pieejama šeit: </w:t>
+              <w:t xml:space="preserve">projektēšanas laikā un pirms objekta nodošanas ekspluatācijā publiskajai infrastruktūrai tiks veikts vides un informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašnovērtējums, kur iegūto punktu skaits nav zemāks par 8 (LM vides un informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašnovērtējuma metodika pieejama šeit: </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00440F62">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/vides-pieklustamibas-pasnovertejums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>) (attiecas uz VINPI_17)</w:t>
             </w:r>
             <w:r w:rsidR="005F694C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B57CB0A" w14:textId="77777777" w:rsidR="005F694C" w:rsidRPr="00440F62" w:rsidRDefault="005F694C" w:rsidP="005F694C">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3757D201" w14:textId="6F57E480" w:rsidR="00BF076B" w:rsidRPr="002B2ECF" w:rsidRDefault="11DB9824" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>ir noteikt</w:t>
             </w:r>
             <w:r w:rsidR="7EFE496E" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
@@ -11843,217 +12254,259 @@
             <w:r w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> HP VINPI rādītāj</w:t>
             </w:r>
             <w:r w:rsidR="17FAB956" w:rsidRPr="007B46BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F203778" w14:textId="15EC417E" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>objektu skaits, kuros ar Eiropas Reģionālās attīstības fonda ieguldījumiem ir nodrošināta vides un informācijas piekļūstamība (VINPI_12); </w:t>
+              <w:t xml:space="preserve">objektu skaits, kuros ar Eiropas Reģionālās attīstības fonda ieguldījumiem ir nodrošināta vides un informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VINPI_12); </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51FCDEE5" w14:textId="493CB26E" w:rsidR="00BF076B" w:rsidRPr="00440F62" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>veikto vides un informācijas piekļūstamības pašnovērtējumu skaits atbilstoši Labklājības ministrijas izstrādātajai metodikai (VINPI_17); </w:t>
+              <w:t xml:space="preserve">veikto vides un informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašnovērtējumu skaits atbilstoši Labklājības ministrijas izstrādātajai metodikai (VINPI_17); </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CFFCB09" w14:textId="428B6DE9" w:rsidR="00BF076B" w:rsidRDefault="00440F62" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidR="00BF076B" w:rsidRPr="00440F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>onsultatīva rakstura pasākumu skaits par būvētās vides, IT risinājumu, IT tehnoloģiju piekļūstamību personām ar dažādiem funkcionāliem traucējumiem (VINPI_18)</w:t>
+              <w:t xml:space="preserve">onsultatīva rakstura pasākumu skaits par būvētās vides, IT risinājumu, IT tehnoloģiju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BF076B" w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BF076B" w:rsidRPr="00440F62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažādiem funkcionāliem traucējumiem (VINPI_18)</w:t>
             </w:r>
             <w:r w:rsidR="005F694C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15B9A1C1" w14:textId="77777777" w:rsidR="005F694C" w:rsidRPr="00440F62" w:rsidRDefault="005F694C" w:rsidP="005F694C">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C1CFBED" w14:textId="62B784A9" w:rsidR="00BF076B" w:rsidRDefault="00BF076B" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>norādītas projekta budžeta izmaksu pozīcijas, kuras veicina HP VINPI (ja attiecināms)</w:t>
             </w:r>
             <w:r w:rsidR="005F694C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20126B1B" w14:textId="77777777" w:rsidR="005F694C" w:rsidRPr="002B2ECF" w:rsidRDefault="005F694C" w:rsidP="005F694C">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EF97D0D" w14:textId="3B416F75" w:rsidR="00BF076B" w:rsidRDefault="00440F62" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PI </w:t>
             </w:r>
             <w:r w:rsidR="00BF076B" w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>ir identificētas galvenās problēmas, kas skar projekta mērķa grupu un sniegts apraksts, kā projektā paredzētās HP VINPI darbības risinās identificētās problēmas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="228F613E" w14:textId="77777777" w:rsidR="00440F62" w:rsidRPr="00440F62" w:rsidRDefault="00440F62" w:rsidP="00440F62">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="743F4046" w14:textId="77777777" w:rsidR="00BF076B" w:rsidRPr="002B2ECF" w:rsidRDefault="00BF076B" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija ir sagatavota, balstoties, piemēram, uz konsultācijām ar valsts, pašvaldību institūcijām vai nevalstiskajām organizācijām, kas pārstāv mērķa grupu intereses, dažādiem pieejamiem statistikas datiem, pētījumiem u.c. datu avotiem, kas raksturo attiecīgās mērķa grupas situāciju. </w:t>
             </w:r>
@@ -12066,51 +12519,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Plānotajām vispārīgajām HP VINPI darbībām jāaptver visas vispārīgo darbību jomas – komunikāciju un vizuālo identitāti, un publiskos iepirkumus (ja attiecināms).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D30EC15" w14:textId="77777777" w:rsidR="00440F62" w:rsidRPr="00440F62" w:rsidRDefault="00440F62" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25CBD11F" w14:textId="0344F1CE" w:rsidR="00BF076B" w:rsidRPr="00193FAF" w:rsidRDefault="00BF076B" w:rsidP="00193FAF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Piemērot projektiem, kuriem NAV ietekme uz HP VINPI!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17224810" w14:textId="7ACBB279" w:rsidR="00BF076B" w:rsidRDefault="00BF076B" w:rsidP="00193FAF">
@@ -12164,119 +12617,151 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritērija vērtēšanā izmanto Labklājības ministrijas un Tieslietu ministrijas izstrādātās vadlīnijas </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizontālais princips </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="0086551E">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
               <w:r w:rsidRPr="0083628E">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
-                <w:t>Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana</w:t>
+                <w:t xml:space="preserve">Vienlīdzība, iekļaušana, </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="0083628E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                </w:rPr>
+                <w:t>nediskriminācija</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0083628E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> un </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="0083628E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>pamattiesību</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0083628E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> ievērošana</w:t>
               </w:r>
               <w:r w:rsidR="0086551E">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>”</w:t>
               </w:r>
               <w:r w:rsidRPr="0083628E">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> vadlīnijas īstenošanai un uzraudzībai (2021-2027)</w:t>
               </w:r>
               <w:r w:rsidR="0086551E">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>”</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047B4C4A" w14:textId="77777777" w:rsidR="005B16E5" w:rsidRPr="002B2ECF" w:rsidRDefault="005B16E5" w:rsidP="00193FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5003A6BF" w14:textId="364B38C4" w:rsidR="00F57197" w:rsidRDefault="00BF076B" w:rsidP="005B16E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2ECF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:r w:rsidR="0086551E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -12425,71 +12910,71 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58C9DF48" w14:textId="52BA8FE3" w:rsidR="2E5B2357" w:rsidRPr="002B2ECF" w:rsidRDefault="2E5B2357" w:rsidP="002B2ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="2E5B2357" w:rsidRPr="002B2ECF" w:rsidSect="002B2ECF">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1644" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6069C861" w14:textId="77777777" w:rsidR="002D6ACE" w:rsidRDefault="002D6ACE" w:rsidP="00DC7444">
+    <w:p w14:paraId="7C0CABD9" w14:textId="77777777" w:rsidR="00042C82" w:rsidRDefault="00042C82" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DAC136B" w14:textId="77777777" w:rsidR="002D6ACE" w:rsidRDefault="002D6ACE" w:rsidP="00DC7444">
+    <w:p w14:paraId="12E28F4C" w14:textId="77777777" w:rsidR="00042C82" w:rsidRDefault="00042C82" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29F0B1E3" w14:textId="77777777" w:rsidR="002D6ACE" w:rsidRDefault="002D6ACE">
+    <w:p w14:paraId="4EA1604F" w14:textId="77777777" w:rsidR="00042C82" w:rsidRDefault="00042C82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="&quot;Times New Roman&quot;,serif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
@@ -12506,51 +12991,51 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -12566,192 +13051,204 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2064784178"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="545CC519" w14:textId="1D25EFE7" w:rsidR="002840F3" w:rsidRDefault="002840F3">
         <w:pPr>
-          <w:pStyle w:val="Kjene"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3F7449D4" w14:textId="77777777" w:rsidR="002840F3" w:rsidRDefault="002840F3">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="284C5273" w14:textId="77777777" w:rsidR="002D6ACE" w:rsidRDefault="002D6ACE" w:rsidP="00DC7444">
+    <w:p w14:paraId="4005AC62" w14:textId="77777777" w:rsidR="00042C82" w:rsidRDefault="00042C82" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1570100A" w14:textId="77777777" w:rsidR="002D6ACE" w:rsidRDefault="002D6ACE" w:rsidP="00DC7444">
+    <w:p w14:paraId="53D326FD" w14:textId="77777777" w:rsidR="00042C82" w:rsidRDefault="00042C82" w:rsidP="00DC7444">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0EFC33CA" w14:textId="77777777" w:rsidR="002D6ACE" w:rsidRDefault="002D6ACE">
+    <w:p w14:paraId="13CD9FA4" w14:textId="77777777" w:rsidR="00042C82" w:rsidRDefault="00042C82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6837C62A" w14:textId="4D275BEE" w:rsidR="004F7F04" w:rsidRPr="00B0280A" w:rsidRDefault="004F7F04" w:rsidP="00936DB8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591D0D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00591D0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00675119" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kritērija neatbilstības gadījumā sadarbības iestāde pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai noraidīšanu, ievērojot nolikumā noteikto.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="5CACD6BC" w14:textId="7A6B6620" w:rsidR="00501553" w:rsidRPr="00B0280A" w:rsidRDefault="00501553" w:rsidP="00936DB8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kritērijā lieto N/A, ja kopumā SAM šis kritērijs ir iekļauts, bet konkrētajā projektā šis kritērijs nav jāvērtē</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0280A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kritērijā lieto N/A, ja kopumā SAM šis kritērijs ir iekļauts, bet konkrētajā projektā šis kritērijs nav jāvērtē</w:t>
       </w:r>
       <w:r w:rsidR="004F7F04" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="365D2309" w14:textId="0C676891" w:rsidR="00675119" w:rsidRPr="001E186A" w:rsidRDefault="00675119" w:rsidP="00936DB8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti Eiropas Savienības fondu uzraudzības komitejā 2024. gada 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0280A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti Eiropas Savienības fondu uzraudzības komitejā 2024. gada 1</w:t>
       </w:r>
       <w:r w:rsidR="001B7033" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B7033" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>decembrī</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti kopā ar vadošās iestādes izstrādāto Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus,  Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodiku 2021.</w:t>
       </w:r>
@@ -12837,210 +13334,228 @@
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Padomes 2021.gada 24.jūnija regula Nr. 2021/1060, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai; </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00B0280A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="1405392A" w14:textId="5CF06DD4" w:rsidR="00501553" w:rsidRPr="00B0280A" w:rsidRDefault="00501553" w:rsidP="00936DB8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vizuālās identitātes prasības un paraugi iekļauti Eiropas Savienības fondu 2021.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0280A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vizuālās identitātes prasības un paraugi iekļauti Eiropas Savienības fondu 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00A912E6" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A912E6" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2027. gada plānošanas perioda un Atveseļošanas fonda komunikācijas un dizaina vadlīnijās. Pieejamas: Esfondi.lv: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidR="00936DB8" w:rsidRPr="00B0280A">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/komunikacijas-un-dizaina-vadlinijas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="08FE6C90" w14:textId="77777777" w:rsidR="00B33904" w:rsidRPr="00B0280A" w:rsidRDefault="00B33904" w:rsidP="00C55EA5">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Savienības fondu 2021.–2027. gada plānošanas perioda un Atveseļošanas fonda komunikācijas un dizaina vadlīnijas pieejamas Esfondi.lv: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00B0280A">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/vadlinijas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="23978D75" w14:textId="77777777" w:rsidR="00B33904" w:rsidRPr="001E186A" w:rsidRDefault="00B33904" w:rsidP="00C55EA5">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nav piemērojams gadījumos, kad MK noteikumos par SAM īstenošanu noteikts, ka atbildīgā iestāde centralizēti nodrošina stratēģiski svarīgu projektu īstenošanai nepieciešamo komunikāciju, t.sk. izstrādā komunikācijas plānu.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0280A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nav piemērojams gadījumos, kad MK noteikumos par SAM īstenošanu noteikts, ka atbildīgā iestāde centralizēti nodrošina stratēģiski svarīgu projektu īstenošanai nepieciešamo komunikāciju, t.sk. izstrādā komunikācijas plānu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="3EECCC82" w14:textId="1D432DFF" w:rsidR="00B00567" w:rsidRPr="00E26A16" w:rsidRDefault="00B00567" w:rsidP="00E26A16">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E186A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001E186A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26A16" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nav piemērojams gadījumos, kad MK noteikumos par SAM īstenošanu noteikts, ka atbildīgā iestāde centralizēti nodrošina stratēģiski svarīgu projektu īstenošanai nepieciešamo komunikāciju, t.sk. izstrādā komunikācijas plānu</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="0ABCA86E" w14:textId="30C8DFA0" w:rsidR="00675119" w:rsidRPr="001E186A" w:rsidRDefault="00675119" w:rsidP="004A485E">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti Eiropas Savienības fondu uzraudzības komitejā 2024. gada 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0280A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti Eiropas Savienības fondu uzraudzības komitejā 2024. gada 1</w:t>
       </w:r>
       <w:r w:rsidR="001B7033" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B7033" w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>decembrī</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0280A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti kopā ar vadošās iestādes izstrādāto Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus,  Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodiku 2021.</w:t>
       </w:r>
@@ -17525,137 +18040,156 @@
   <w:num w:numId="41" w16cid:durableId="1922447316">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1184856481">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1761245918">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="141851570">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1531071458">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1310206909">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1569459431">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Ilze Paidere">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Ilze.Paidere@cfla.gov.lv::2d14a7cd-ef93-453f-aeb1-9805be71860d"/>
+  </w15:person>
+  <w15:person w15:author="Kristīne Matule">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::kristine.matule@cfla.gov.lv::78b76b0d-cc95-4a1e-99ee-01eccd6d2ec3"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC7444"/>
     <w:rsid w:val="0000351C"/>
     <w:rsid w:val="000079CC"/>
     <w:rsid w:val="00010880"/>
     <w:rsid w:val="0001495E"/>
     <w:rsid w:val="0002430E"/>
     <w:rsid w:val="00024BCB"/>
     <w:rsid w:val="00032990"/>
     <w:rsid w:val="0003474E"/>
+    <w:rsid w:val="00042C82"/>
     <w:rsid w:val="00044992"/>
     <w:rsid w:val="000458C5"/>
     <w:rsid w:val="00050B61"/>
     <w:rsid w:val="00054B13"/>
     <w:rsid w:val="00060A0B"/>
+    <w:rsid w:val="00060B20"/>
     <w:rsid w:val="0006392C"/>
+    <w:rsid w:val="00063D99"/>
     <w:rsid w:val="00076C3F"/>
     <w:rsid w:val="000804F1"/>
     <w:rsid w:val="0008349C"/>
     <w:rsid w:val="00083C8A"/>
     <w:rsid w:val="00095BB0"/>
     <w:rsid w:val="00096BB8"/>
     <w:rsid w:val="00096FC7"/>
     <w:rsid w:val="000A20FB"/>
     <w:rsid w:val="000A7942"/>
     <w:rsid w:val="000B0C32"/>
     <w:rsid w:val="000B34A7"/>
     <w:rsid w:val="000C3E83"/>
     <w:rsid w:val="000C4430"/>
     <w:rsid w:val="000C5C98"/>
     <w:rsid w:val="000C5E24"/>
     <w:rsid w:val="000C7AC6"/>
     <w:rsid w:val="000C7F9E"/>
     <w:rsid w:val="000D1B52"/>
     <w:rsid w:val="000D29CC"/>
+    <w:rsid w:val="000D6F2C"/>
     <w:rsid w:val="000D725A"/>
     <w:rsid w:val="000D780F"/>
     <w:rsid w:val="000D7FC5"/>
     <w:rsid w:val="000E3AEA"/>
     <w:rsid w:val="000E45DF"/>
     <w:rsid w:val="000E5BF1"/>
     <w:rsid w:val="000F53FB"/>
     <w:rsid w:val="000F5AD7"/>
     <w:rsid w:val="00103A5D"/>
     <w:rsid w:val="001109D4"/>
     <w:rsid w:val="001168A2"/>
     <w:rsid w:val="00116C8E"/>
     <w:rsid w:val="001227EE"/>
     <w:rsid w:val="00122AA4"/>
     <w:rsid w:val="00126482"/>
     <w:rsid w:val="00131DCB"/>
     <w:rsid w:val="001349E9"/>
     <w:rsid w:val="00136BFF"/>
     <w:rsid w:val="00140409"/>
     <w:rsid w:val="00140E36"/>
     <w:rsid w:val="001410BB"/>
     <w:rsid w:val="001416FC"/>
     <w:rsid w:val="00144744"/>
     <w:rsid w:val="00150F0C"/>
     <w:rsid w:val="00156CAE"/>
     <w:rsid w:val="0016083D"/>
     <w:rsid w:val="001615D1"/>
+    <w:rsid w:val="001636EE"/>
     <w:rsid w:val="001653AE"/>
     <w:rsid w:val="00172BBD"/>
+    <w:rsid w:val="0017536B"/>
     <w:rsid w:val="00183A0E"/>
     <w:rsid w:val="00186899"/>
     <w:rsid w:val="00192FFE"/>
     <w:rsid w:val="00193FAF"/>
     <w:rsid w:val="00197A52"/>
     <w:rsid w:val="001A120E"/>
     <w:rsid w:val="001A6D2F"/>
     <w:rsid w:val="001A7BAA"/>
     <w:rsid w:val="001B7029"/>
     <w:rsid w:val="001B7033"/>
     <w:rsid w:val="001D0AB1"/>
     <w:rsid w:val="001D13E2"/>
     <w:rsid w:val="001D1CDA"/>
     <w:rsid w:val="001D51E0"/>
     <w:rsid w:val="001D7644"/>
     <w:rsid w:val="001D78B0"/>
     <w:rsid w:val="001E186A"/>
     <w:rsid w:val="001E3BD3"/>
     <w:rsid w:val="001E6FC5"/>
     <w:rsid w:val="001F1076"/>
     <w:rsid w:val="001F13A4"/>
     <w:rsid w:val="001F27E5"/>
     <w:rsid w:val="001F622B"/>
     <w:rsid w:val="0020213B"/>
     <w:rsid w:val="002026D2"/>
@@ -17693,348 +18227,363 @@
     <w:rsid w:val="002B75B2"/>
     <w:rsid w:val="002B7731"/>
     <w:rsid w:val="002C1C08"/>
     <w:rsid w:val="002C7757"/>
     <w:rsid w:val="002D055D"/>
     <w:rsid w:val="002D6ACE"/>
     <w:rsid w:val="002D7DB9"/>
     <w:rsid w:val="002E058E"/>
     <w:rsid w:val="002E0AEE"/>
     <w:rsid w:val="002E294F"/>
     <w:rsid w:val="002E2DCA"/>
     <w:rsid w:val="002E4663"/>
     <w:rsid w:val="002E4C88"/>
     <w:rsid w:val="00301B4A"/>
     <w:rsid w:val="00301D5B"/>
     <w:rsid w:val="00302190"/>
     <w:rsid w:val="0031092D"/>
     <w:rsid w:val="00311CF2"/>
     <w:rsid w:val="00314A8D"/>
     <w:rsid w:val="003171C5"/>
     <w:rsid w:val="00322FA5"/>
     <w:rsid w:val="00323E8A"/>
     <w:rsid w:val="00325DBA"/>
     <w:rsid w:val="00332C0F"/>
     <w:rsid w:val="003538D9"/>
+    <w:rsid w:val="00354F94"/>
     <w:rsid w:val="003600CB"/>
     <w:rsid w:val="003720CC"/>
     <w:rsid w:val="00372829"/>
     <w:rsid w:val="0037527E"/>
     <w:rsid w:val="00377747"/>
     <w:rsid w:val="00383106"/>
     <w:rsid w:val="003866B0"/>
     <w:rsid w:val="003877A9"/>
     <w:rsid w:val="00391EFD"/>
     <w:rsid w:val="00396F5C"/>
     <w:rsid w:val="003A0093"/>
     <w:rsid w:val="003A2C9E"/>
     <w:rsid w:val="003A6C37"/>
     <w:rsid w:val="003A6FCC"/>
     <w:rsid w:val="003B2365"/>
     <w:rsid w:val="003B471B"/>
     <w:rsid w:val="003B6AB0"/>
     <w:rsid w:val="003B7420"/>
     <w:rsid w:val="003C0724"/>
     <w:rsid w:val="003C2F62"/>
     <w:rsid w:val="003C2F91"/>
     <w:rsid w:val="003C6CBF"/>
     <w:rsid w:val="003D1618"/>
     <w:rsid w:val="003D397C"/>
     <w:rsid w:val="003D571C"/>
     <w:rsid w:val="003E1C75"/>
     <w:rsid w:val="003E2A93"/>
     <w:rsid w:val="003F3AE7"/>
     <w:rsid w:val="003F6958"/>
     <w:rsid w:val="003F7399"/>
     <w:rsid w:val="00415072"/>
     <w:rsid w:val="00417F5C"/>
     <w:rsid w:val="00424041"/>
     <w:rsid w:val="00431318"/>
     <w:rsid w:val="00432C71"/>
     <w:rsid w:val="004357FD"/>
     <w:rsid w:val="00440F62"/>
     <w:rsid w:val="0045023D"/>
     <w:rsid w:val="004556A2"/>
     <w:rsid w:val="00462987"/>
     <w:rsid w:val="00465312"/>
     <w:rsid w:val="004716E3"/>
     <w:rsid w:val="00472017"/>
     <w:rsid w:val="0047399C"/>
     <w:rsid w:val="00474FBD"/>
     <w:rsid w:val="00475A8B"/>
     <w:rsid w:val="00485496"/>
+    <w:rsid w:val="00486EE0"/>
     <w:rsid w:val="00491713"/>
     <w:rsid w:val="0049437A"/>
     <w:rsid w:val="004A1197"/>
     <w:rsid w:val="004A3E31"/>
     <w:rsid w:val="004A485E"/>
     <w:rsid w:val="004B4028"/>
     <w:rsid w:val="004B722B"/>
     <w:rsid w:val="004C2F47"/>
     <w:rsid w:val="004C5266"/>
     <w:rsid w:val="004D4D38"/>
     <w:rsid w:val="004D6317"/>
     <w:rsid w:val="004D7388"/>
     <w:rsid w:val="004E5D0E"/>
     <w:rsid w:val="004E600F"/>
     <w:rsid w:val="004F0DC0"/>
     <w:rsid w:val="004F1D0C"/>
+    <w:rsid w:val="004F20F4"/>
     <w:rsid w:val="004F20F7"/>
     <w:rsid w:val="004F25E6"/>
     <w:rsid w:val="004F658A"/>
     <w:rsid w:val="004F7F04"/>
     <w:rsid w:val="004F7F2D"/>
     <w:rsid w:val="00501553"/>
     <w:rsid w:val="005062B5"/>
     <w:rsid w:val="005067AE"/>
     <w:rsid w:val="00511995"/>
     <w:rsid w:val="00513A13"/>
     <w:rsid w:val="00514B35"/>
+    <w:rsid w:val="00516AC6"/>
     <w:rsid w:val="00522C89"/>
     <w:rsid w:val="0052479A"/>
     <w:rsid w:val="005263DC"/>
     <w:rsid w:val="005272BB"/>
     <w:rsid w:val="00527344"/>
     <w:rsid w:val="00535476"/>
     <w:rsid w:val="00536684"/>
     <w:rsid w:val="00537D46"/>
     <w:rsid w:val="0054259F"/>
     <w:rsid w:val="00544B9B"/>
     <w:rsid w:val="00553DC0"/>
     <w:rsid w:val="00554B33"/>
     <w:rsid w:val="005563CC"/>
     <w:rsid w:val="00560B10"/>
     <w:rsid w:val="00565BF3"/>
     <w:rsid w:val="005711D0"/>
     <w:rsid w:val="00573567"/>
     <w:rsid w:val="00573B70"/>
     <w:rsid w:val="00574339"/>
     <w:rsid w:val="00575F72"/>
+    <w:rsid w:val="00576E80"/>
     <w:rsid w:val="00590EFC"/>
     <w:rsid w:val="00591422"/>
     <w:rsid w:val="00591D0D"/>
     <w:rsid w:val="005957A1"/>
+    <w:rsid w:val="005A517C"/>
     <w:rsid w:val="005A51AE"/>
     <w:rsid w:val="005A6FC1"/>
     <w:rsid w:val="005B11B9"/>
     <w:rsid w:val="005B16D7"/>
     <w:rsid w:val="005B16E5"/>
     <w:rsid w:val="005B3126"/>
     <w:rsid w:val="005B45CE"/>
     <w:rsid w:val="005C0465"/>
     <w:rsid w:val="005C5FFC"/>
     <w:rsid w:val="005D38D4"/>
     <w:rsid w:val="005D7C00"/>
     <w:rsid w:val="005E3668"/>
     <w:rsid w:val="005E5194"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F10AF"/>
     <w:rsid w:val="005F1541"/>
     <w:rsid w:val="005F2613"/>
     <w:rsid w:val="005F2E82"/>
     <w:rsid w:val="005F37DB"/>
     <w:rsid w:val="005F694C"/>
     <w:rsid w:val="005F752C"/>
+    <w:rsid w:val="00607325"/>
     <w:rsid w:val="00614738"/>
     <w:rsid w:val="00622027"/>
     <w:rsid w:val="006229CD"/>
     <w:rsid w:val="00635799"/>
     <w:rsid w:val="00636F00"/>
     <w:rsid w:val="00641792"/>
     <w:rsid w:val="00642970"/>
     <w:rsid w:val="0064336B"/>
     <w:rsid w:val="00656F57"/>
+    <w:rsid w:val="0065755A"/>
     <w:rsid w:val="006615A3"/>
     <w:rsid w:val="00662163"/>
     <w:rsid w:val="00672782"/>
     <w:rsid w:val="00673153"/>
     <w:rsid w:val="00675119"/>
+    <w:rsid w:val="00682E83"/>
     <w:rsid w:val="006836F5"/>
     <w:rsid w:val="00684EAB"/>
     <w:rsid w:val="00686949"/>
     <w:rsid w:val="00692CF0"/>
     <w:rsid w:val="00696292"/>
     <w:rsid w:val="006A12E5"/>
     <w:rsid w:val="006A2150"/>
     <w:rsid w:val="006A4A61"/>
     <w:rsid w:val="006B5D78"/>
     <w:rsid w:val="006C191B"/>
     <w:rsid w:val="006C3C11"/>
     <w:rsid w:val="006D0D62"/>
     <w:rsid w:val="006D560C"/>
     <w:rsid w:val="006D73FF"/>
     <w:rsid w:val="006E0E50"/>
     <w:rsid w:val="006E793E"/>
     <w:rsid w:val="006F05EA"/>
     <w:rsid w:val="006F10DD"/>
     <w:rsid w:val="006F20F8"/>
     <w:rsid w:val="006F39CA"/>
     <w:rsid w:val="006F6A96"/>
     <w:rsid w:val="006F70FE"/>
     <w:rsid w:val="00704ACF"/>
     <w:rsid w:val="007054EB"/>
     <w:rsid w:val="00710AAB"/>
     <w:rsid w:val="00714423"/>
     <w:rsid w:val="00714DD0"/>
     <w:rsid w:val="00715FE6"/>
     <w:rsid w:val="00717526"/>
     <w:rsid w:val="00722C2D"/>
     <w:rsid w:val="007237B9"/>
     <w:rsid w:val="00725F43"/>
     <w:rsid w:val="00731B39"/>
     <w:rsid w:val="00735124"/>
     <w:rsid w:val="007364E2"/>
     <w:rsid w:val="0073730D"/>
     <w:rsid w:val="00737E60"/>
     <w:rsid w:val="00740543"/>
     <w:rsid w:val="00740DC9"/>
     <w:rsid w:val="00750B07"/>
     <w:rsid w:val="00760EA3"/>
     <w:rsid w:val="00762ECC"/>
     <w:rsid w:val="00774C6E"/>
     <w:rsid w:val="00775774"/>
     <w:rsid w:val="0078286D"/>
     <w:rsid w:val="0078513E"/>
+    <w:rsid w:val="00791079"/>
     <w:rsid w:val="00792D8A"/>
     <w:rsid w:val="007951BC"/>
     <w:rsid w:val="00796C82"/>
     <w:rsid w:val="007978DE"/>
     <w:rsid w:val="007A47BA"/>
     <w:rsid w:val="007A51F1"/>
     <w:rsid w:val="007A5711"/>
     <w:rsid w:val="007B0808"/>
     <w:rsid w:val="007B1368"/>
     <w:rsid w:val="007B46BB"/>
     <w:rsid w:val="007B4E86"/>
     <w:rsid w:val="007B588E"/>
     <w:rsid w:val="007B619D"/>
+    <w:rsid w:val="007C28A2"/>
     <w:rsid w:val="007C2A4D"/>
     <w:rsid w:val="007D027A"/>
     <w:rsid w:val="007D13E9"/>
     <w:rsid w:val="007D15D8"/>
     <w:rsid w:val="007D179A"/>
     <w:rsid w:val="007D6681"/>
     <w:rsid w:val="007E3639"/>
     <w:rsid w:val="007E485A"/>
     <w:rsid w:val="007E4F1A"/>
     <w:rsid w:val="007E5AD8"/>
     <w:rsid w:val="007E5B8E"/>
     <w:rsid w:val="007E5F10"/>
     <w:rsid w:val="007E69C4"/>
     <w:rsid w:val="007F07B4"/>
     <w:rsid w:val="007F0B38"/>
     <w:rsid w:val="0080009C"/>
     <w:rsid w:val="00802809"/>
     <w:rsid w:val="008130BF"/>
     <w:rsid w:val="00813EAC"/>
     <w:rsid w:val="00815746"/>
     <w:rsid w:val="00816EA3"/>
     <w:rsid w:val="00822BA3"/>
     <w:rsid w:val="008244C1"/>
     <w:rsid w:val="00825089"/>
     <w:rsid w:val="0083006C"/>
     <w:rsid w:val="00830EE7"/>
     <w:rsid w:val="0083628E"/>
     <w:rsid w:val="008370AF"/>
     <w:rsid w:val="00837ACE"/>
     <w:rsid w:val="00842B76"/>
     <w:rsid w:val="0084387D"/>
     <w:rsid w:val="00851D44"/>
     <w:rsid w:val="00853FD0"/>
     <w:rsid w:val="00855748"/>
     <w:rsid w:val="008610FB"/>
     <w:rsid w:val="0086551E"/>
     <w:rsid w:val="0087110E"/>
     <w:rsid w:val="00871A8F"/>
     <w:rsid w:val="0087305F"/>
     <w:rsid w:val="00874BB6"/>
     <w:rsid w:val="00875F6B"/>
     <w:rsid w:val="00876A9D"/>
     <w:rsid w:val="00885622"/>
     <w:rsid w:val="00885EB7"/>
     <w:rsid w:val="0089282F"/>
     <w:rsid w:val="008971B3"/>
     <w:rsid w:val="008A19B3"/>
     <w:rsid w:val="008A29C6"/>
     <w:rsid w:val="008A4696"/>
     <w:rsid w:val="008B5CF2"/>
+    <w:rsid w:val="008B5D84"/>
     <w:rsid w:val="008B607B"/>
     <w:rsid w:val="008B739C"/>
     <w:rsid w:val="008C4CEE"/>
     <w:rsid w:val="008C5748"/>
     <w:rsid w:val="008D24DE"/>
     <w:rsid w:val="008D451C"/>
     <w:rsid w:val="008D4A21"/>
     <w:rsid w:val="008D73A5"/>
     <w:rsid w:val="008E1092"/>
     <w:rsid w:val="008E47ED"/>
     <w:rsid w:val="008E64BB"/>
     <w:rsid w:val="008E659D"/>
     <w:rsid w:val="008E7FA5"/>
     <w:rsid w:val="008F4A0E"/>
+    <w:rsid w:val="008F4E41"/>
     <w:rsid w:val="008F5292"/>
     <w:rsid w:val="0090493F"/>
     <w:rsid w:val="00905B5B"/>
     <w:rsid w:val="00913C7C"/>
     <w:rsid w:val="009165C8"/>
     <w:rsid w:val="0092000B"/>
     <w:rsid w:val="00920F23"/>
     <w:rsid w:val="0092343E"/>
+    <w:rsid w:val="00923887"/>
     <w:rsid w:val="00923EB3"/>
     <w:rsid w:val="009366C0"/>
     <w:rsid w:val="00936DB8"/>
     <w:rsid w:val="009462FE"/>
     <w:rsid w:val="00952DCD"/>
     <w:rsid w:val="00962469"/>
     <w:rsid w:val="00967EEB"/>
     <w:rsid w:val="00967F10"/>
     <w:rsid w:val="009A2028"/>
     <w:rsid w:val="009A40A8"/>
     <w:rsid w:val="009A6250"/>
     <w:rsid w:val="009A72D4"/>
     <w:rsid w:val="009B0432"/>
     <w:rsid w:val="009B1D4B"/>
     <w:rsid w:val="009B4EFF"/>
     <w:rsid w:val="009B5844"/>
     <w:rsid w:val="009C0340"/>
     <w:rsid w:val="009C2F2F"/>
     <w:rsid w:val="009C3E8B"/>
     <w:rsid w:val="009C7AC1"/>
     <w:rsid w:val="009C7BE9"/>
     <w:rsid w:val="009C7E98"/>
     <w:rsid w:val="009D04B0"/>
     <w:rsid w:val="009D08D3"/>
     <w:rsid w:val="009D270B"/>
     <w:rsid w:val="009D34DE"/>
     <w:rsid w:val="009D707E"/>
     <w:rsid w:val="009E6CB5"/>
     <w:rsid w:val="009F04AF"/>
     <w:rsid w:val="00A03DBA"/>
     <w:rsid w:val="00A07A9C"/>
     <w:rsid w:val="00A14AED"/>
     <w:rsid w:val="00A16D58"/>
     <w:rsid w:val="00A25333"/>
+    <w:rsid w:val="00A27C6B"/>
     <w:rsid w:val="00A31345"/>
     <w:rsid w:val="00A31778"/>
     <w:rsid w:val="00A31948"/>
     <w:rsid w:val="00A3400C"/>
     <w:rsid w:val="00A34092"/>
     <w:rsid w:val="00A37166"/>
     <w:rsid w:val="00A376AA"/>
     <w:rsid w:val="00A476B9"/>
     <w:rsid w:val="00A530E8"/>
     <w:rsid w:val="00A535DE"/>
     <w:rsid w:val="00A54710"/>
     <w:rsid w:val="00A6001C"/>
     <w:rsid w:val="00A636D1"/>
     <w:rsid w:val="00A64003"/>
     <w:rsid w:val="00A64C34"/>
     <w:rsid w:val="00A66245"/>
     <w:rsid w:val="00A713CC"/>
     <w:rsid w:val="00A71529"/>
     <w:rsid w:val="00A72CE9"/>
     <w:rsid w:val="00A72FCC"/>
     <w:rsid w:val="00A84D35"/>
     <w:rsid w:val="00A90493"/>
     <w:rsid w:val="00A912E6"/>
     <w:rsid w:val="00A928B6"/>
     <w:rsid w:val="00A942C2"/>
@@ -18097,75 +18646,77 @@
     <w:rsid w:val="00BF1799"/>
     <w:rsid w:val="00BF361C"/>
     <w:rsid w:val="00BF58BB"/>
     <w:rsid w:val="00BF5A47"/>
     <w:rsid w:val="00BF772D"/>
     <w:rsid w:val="00C02AAD"/>
     <w:rsid w:val="00C03244"/>
     <w:rsid w:val="00C12763"/>
     <w:rsid w:val="00C12809"/>
     <w:rsid w:val="00C14AC8"/>
     <w:rsid w:val="00C22875"/>
     <w:rsid w:val="00C2385D"/>
     <w:rsid w:val="00C2651D"/>
     <w:rsid w:val="00C31154"/>
     <w:rsid w:val="00C31FA6"/>
     <w:rsid w:val="00C33865"/>
     <w:rsid w:val="00C44101"/>
     <w:rsid w:val="00C54B76"/>
     <w:rsid w:val="00C55EA5"/>
     <w:rsid w:val="00C56417"/>
     <w:rsid w:val="00C568C7"/>
     <w:rsid w:val="00C579EC"/>
     <w:rsid w:val="00C57D0E"/>
     <w:rsid w:val="00C62809"/>
     <w:rsid w:val="00C6795A"/>
+    <w:rsid w:val="00C80854"/>
     <w:rsid w:val="00C80FBF"/>
     <w:rsid w:val="00C82AE7"/>
     <w:rsid w:val="00C833A4"/>
     <w:rsid w:val="00C87C75"/>
     <w:rsid w:val="00C925DA"/>
     <w:rsid w:val="00C94E0B"/>
     <w:rsid w:val="00CA04E8"/>
     <w:rsid w:val="00CA0A09"/>
     <w:rsid w:val="00CA14AB"/>
     <w:rsid w:val="00CA171B"/>
     <w:rsid w:val="00CB60D8"/>
     <w:rsid w:val="00CC4C97"/>
     <w:rsid w:val="00CD00EF"/>
     <w:rsid w:val="00CD2396"/>
     <w:rsid w:val="00CD279A"/>
     <w:rsid w:val="00CD2BA6"/>
     <w:rsid w:val="00CD64B6"/>
     <w:rsid w:val="00CE365B"/>
     <w:rsid w:val="00CE754B"/>
     <w:rsid w:val="00CF216A"/>
     <w:rsid w:val="00CF4135"/>
     <w:rsid w:val="00D035F1"/>
     <w:rsid w:val="00D11649"/>
     <w:rsid w:val="00D17891"/>
     <w:rsid w:val="00D27E2D"/>
+    <w:rsid w:val="00D326D1"/>
     <w:rsid w:val="00D35D46"/>
     <w:rsid w:val="00D361BE"/>
     <w:rsid w:val="00D36581"/>
     <w:rsid w:val="00D43940"/>
     <w:rsid w:val="00D44B2B"/>
     <w:rsid w:val="00D44BA9"/>
     <w:rsid w:val="00D45A92"/>
     <w:rsid w:val="00D5077A"/>
     <w:rsid w:val="00D521AE"/>
     <w:rsid w:val="00D5345A"/>
     <w:rsid w:val="00D54B0D"/>
     <w:rsid w:val="00D62529"/>
     <w:rsid w:val="00D66B92"/>
     <w:rsid w:val="00D719EB"/>
     <w:rsid w:val="00D77D41"/>
     <w:rsid w:val="00D836B3"/>
     <w:rsid w:val="00D8749C"/>
     <w:rsid w:val="00DA14D3"/>
     <w:rsid w:val="00DA1FAD"/>
     <w:rsid w:val="00DA2B74"/>
     <w:rsid w:val="00DA6FBA"/>
     <w:rsid w:val="00DA737A"/>
     <w:rsid w:val="00DA7508"/>
     <w:rsid w:val="00DB1264"/>
     <w:rsid w:val="00DB250C"/>
@@ -18180,75 +18731,80 @@
     <w:rsid w:val="00DD341A"/>
     <w:rsid w:val="00DD46F9"/>
     <w:rsid w:val="00DD6E55"/>
     <w:rsid w:val="00DD7B76"/>
     <w:rsid w:val="00DE3E34"/>
     <w:rsid w:val="00DE7161"/>
     <w:rsid w:val="00DE732C"/>
     <w:rsid w:val="00DF0D30"/>
     <w:rsid w:val="00DF47A8"/>
     <w:rsid w:val="00E01756"/>
     <w:rsid w:val="00E1081A"/>
     <w:rsid w:val="00E11834"/>
     <w:rsid w:val="00E26A16"/>
     <w:rsid w:val="00E335C5"/>
     <w:rsid w:val="00E33ACB"/>
     <w:rsid w:val="00E34B9F"/>
     <w:rsid w:val="00E36446"/>
     <w:rsid w:val="00E40055"/>
     <w:rsid w:val="00E47D5D"/>
     <w:rsid w:val="00E5263C"/>
     <w:rsid w:val="00E52CF3"/>
     <w:rsid w:val="00E67136"/>
     <w:rsid w:val="00E70EAF"/>
     <w:rsid w:val="00E74278"/>
     <w:rsid w:val="00E76838"/>
+    <w:rsid w:val="00E80B2E"/>
     <w:rsid w:val="00E830C6"/>
+    <w:rsid w:val="00E84E55"/>
     <w:rsid w:val="00E900CE"/>
     <w:rsid w:val="00E91741"/>
     <w:rsid w:val="00E92DB9"/>
     <w:rsid w:val="00E930BE"/>
     <w:rsid w:val="00E96F36"/>
     <w:rsid w:val="00E977CB"/>
     <w:rsid w:val="00EA10AF"/>
     <w:rsid w:val="00EA6546"/>
+    <w:rsid w:val="00EB6397"/>
     <w:rsid w:val="00EB6B1E"/>
     <w:rsid w:val="00EB7E52"/>
     <w:rsid w:val="00EC1ABA"/>
     <w:rsid w:val="00EC2798"/>
     <w:rsid w:val="00EC36E4"/>
+    <w:rsid w:val="00EC4B4F"/>
     <w:rsid w:val="00ED1BDC"/>
     <w:rsid w:val="00ED2546"/>
     <w:rsid w:val="00ED2FCD"/>
     <w:rsid w:val="00ED3830"/>
     <w:rsid w:val="00ED6016"/>
     <w:rsid w:val="00EE131B"/>
     <w:rsid w:val="00EE133A"/>
     <w:rsid w:val="00EF24FB"/>
     <w:rsid w:val="00F028F9"/>
     <w:rsid w:val="00F03291"/>
     <w:rsid w:val="00F0474D"/>
+    <w:rsid w:val="00F100A2"/>
     <w:rsid w:val="00F104F1"/>
     <w:rsid w:val="00F172D7"/>
     <w:rsid w:val="00F2561E"/>
     <w:rsid w:val="00F268A3"/>
     <w:rsid w:val="00F31236"/>
     <w:rsid w:val="00F35456"/>
     <w:rsid w:val="00F445E7"/>
     <w:rsid w:val="00F5042B"/>
     <w:rsid w:val="00F50DA1"/>
     <w:rsid w:val="00F51998"/>
     <w:rsid w:val="00F541BB"/>
     <w:rsid w:val="00F56849"/>
     <w:rsid w:val="00F57197"/>
     <w:rsid w:val="00F73382"/>
     <w:rsid w:val="00F76285"/>
     <w:rsid w:val="00FA6CCA"/>
     <w:rsid w:val="00FB26F2"/>
     <w:rsid w:val="00FB3C50"/>
     <w:rsid w:val="00FB71AC"/>
     <w:rsid w:val="00FC2983"/>
     <w:rsid w:val="00FC34C1"/>
     <w:rsid w:val="00FD2E58"/>
     <w:rsid w:val="00FD663C"/>
     <w:rsid w:val="00FD6A00"/>
     <w:rsid w:val="00FDB48D"/>
@@ -18834,52 +19390,52 @@
     <w:rsid w:val="7F3AE119"/>
     <w:rsid w:val="7F7B70E8"/>
     <w:rsid w:val="7FD50A61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0F42A2E6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B24A651D-4500-46E1-88ED-C33A941462D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -19239,978 +19795,978 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00193FAF"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Apakvirsraksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citts">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="CittsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Citts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Saraksta rindkopa1,Normal bullet 2,Bullet list,virsraksts3,Numbered Para 1,Dot pt,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Bullet 1,Bullet Points,MAIN CONTENT,Reference list"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvsizclums">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="IntensvscittsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Intensvscitts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvaatsauce">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
     <w:name w:val="Comment Text1"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Komentrateksts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="CommentText"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
     <w:name w:val="Hyperlink1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FN"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Vresatsauce"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
     <w:name w:val="Mention1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar1">
+    <w:name w:val="Comment Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7444"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED1BDC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED1BDC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED1BDC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED1BDC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED1BDC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B5CF2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar1"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B5CF2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67136"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="No Spacing1,Parastais"/>
-    <w:link w:val="BezatstarpmRakstz"/>
+    <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007C2A4D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BezatstarpmRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Bezatstarpm"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:aliases w:val="No Spacing1 Char,Parastais Char"/>
+    <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007C2A4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="H&amp;P List Paragraph Char,2 Char,Strip Char,Saraksta rindkopa1 Char,Normal bullet 2 Char,Bullet list Char,virsraksts3 Char,Numbered Para 1 Char,Dot pt Char,List Paragraph Char Char Char Char,Indicator Text Char,List Paragraph1 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D17891"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A476B9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00150F0C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00150F0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD0CC5"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0083628E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="578095443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1246722985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/labas-prakses-ieteikumi-vides-pieklustamibas-nodrosinasanai-papildus-lbn-200-21-noteiktajam-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eige.europa.eu/publications/gender-responsive-public-procurement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vides-pieklustamibas-pasnovertejums" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/labas-prakses-ieteikumi-vides-pieklustamibas-nodrosinasanai-papildus-lbn-200-21-noteiktajam-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eige.europa.eu/publications/gender-responsive-public-procurement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vides-pieklustamibas-pasnovertejums" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/vadlinijas" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/komunikacijas-un-dizaina-vadlinijas" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX%3A32021R1060&amp;amp;qid=1625116684765&amp;amp;from=EN" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -20485,93 +21041,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -20600,50 +21139,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -20743,117 +21287,314 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName>Jekaterīna Bambāne</DisplayName>
+        <AccountId>1347</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-06-03T08:34:54+00:00</Datums>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4364E6F-3C63-48BE-AB64-2C6A0BC330E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4AFB5F5-28C1-4D38-9813-D5C9EA69D992}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2246CD-3B06-4575-B4F0-5F42C18605B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09205EC0-878E-4B6A-9BF5-E6BA5E1DAC06}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09205EC0-878E-4B6A-9BF5-E6BA5E1DAC06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2246CD-3B06-4575-B4F0-5F42C18605B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
   <clbl:label id="{63587698-06f1-46fc-a8b0-b62f509f6f35}" enabled="0" method="" siteId="{63587698-06f1-46fc-a8b0-b62f509f6f35}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>5013</Words>
-  <Characters>36097</Characters>
+  <Words>6154</Words>
+  <Characters>35081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1061</Lines>
-  <Paragraphs>295</Paragraphs>
+  <Lines>292</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40815</CharactersWithSpaces>
+  <CharactersWithSpaces>41153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="48" baseType="variant">
+      <vt:variant>
+        <vt:i4>4325399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587602</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lm.gov.lv/lv/vides-pieklustamibas-pasnovertejums</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589891</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lm.gov.lv/lv/labas-prakses-ieteikumi-vides-pieklustamibas-nodrosinasanai-papildus-lbn-200-21-noteiktajam-2022</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eige.europa.eu/publications/gender-responsive-public-procurement</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587551</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lm.gov.lv/lv/media/18838/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769486</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.esfondi.lv/vadlinijas</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524371</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/komunikacijas-un-dizaina-vadlinijas</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832785</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX%3A32021R1060&amp;amp;qid=1625116684765&amp;amp;from=EN</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dzintra Andersone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">