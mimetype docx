--- v0 (2026-03-09)
+++ v1 (2026-10-29)
@@ -1,141 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000D7736" w:rsidP="00C9E5DE" w:rsidRDefault="000D7736" w14:paraId="2B4597EC" w14:textId="47716F08">
+    <w:p w14:paraId="2B4597EC" w14:textId="47716F08" w:rsidR="000D7736" w:rsidRPr="006D37B3" w:rsidRDefault="000D7736" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>APSTIPRINU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000D7736" w:rsidP="00C9E5DE" w:rsidRDefault="000D7736" w14:paraId="27E20A7C" w14:textId="77777777">
+    <w:p w14:paraId="27E20A7C" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="006D37B3" w:rsidRDefault="000D7736" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Centrālās finanšu un līgumu aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000D7736" w:rsidP="00C9E5DE" w:rsidRDefault="00E77AEE" w14:paraId="4303FD1A" w14:textId="6F6D5F49">
+    <w:p w14:paraId="4303FD1A" w14:textId="6F6D5F49" w:rsidR="000D7736" w:rsidRPr="006D37B3" w:rsidRDefault="00E77AEE" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu atlases departamenta direktore</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000D7736" w:rsidP="00C9E5DE" w:rsidRDefault="000D7736" w14:paraId="0B119A93" w14:textId="77777777">
+    <w:p w14:paraId="0B119A93" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="006D37B3" w:rsidRDefault="000D7736" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000D7736" w:rsidP="00D07DC2" w:rsidRDefault="00D07DC2" w14:paraId="3710E133" w14:textId="182CECB5">
+    <w:p w14:paraId="3710E133" w14:textId="182CECB5" w:rsidR="000D7736" w:rsidRPr="006D37B3" w:rsidRDefault="00D07DC2" w:rsidP="00D07DC2">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF374B9" wp14:editId="245A69E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1536700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>460375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2677795" cy="1476375"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
                 <wp:wrapTopAndBottom/>
@@ -211,10292 +212,10339 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1600199" y="28575"/>
                             <a:ext cx="1078173" cy="1390650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 1618416861" style="position:absolute;margin-left:121pt;margin-top:36.25pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:spid="_x0000_s1026" w14:anchorId="7B22A937" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDUVhAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHkFVJRBu/Ai&#10;AhLSICgpCEgssTTIkqJ0dyoh0t2gIC0l3SkhsHQ30ru0AktKLcISwkos+S/3++797r3nP+e/5z93&#10;znnmnXdm3nnmnaefwQIAAA6AfxUcLAAAHwNnt7e3d6BKDgAUYIBJQfUlAIAF8Im9B6AA3LX+a/mA&#10;BwCI3gcADDADff9trAeMA5g8uQfALADgxgATBjDLcWFJYwHoMG1SDNwj7Vm8W9Pnn3A3V0MeAJCX&#10;/8dcPul7/zbv/j+wgZ9K3wcQ/XN9TmkAgBXzpPnn2L/j/c9tAWkA1r/j+lcJlQMAwuT+J98/k/7H&#10;t//ADwAwSmP/B34Gafz/aLP+p30xS+P9X/fYk4Uv9s/u/9J+IA3AOZcFAPZk/3Ue/73c9UVpqCk+&#10;JHhMgGk+fP1KXgvTi4sBggeYGvDn7FLxbp67lqIsADJOt4N5uW8royoDANTGE15Z4mDe8V1eGboD&#10;AOQed4C1YsOIOXHZN6/lZXR8zPZN8dIpFRYYSOdzamIK08ezURkTLgy4fQfFz0IJcDWIIv3yb0oL&#10;I8lI+S2l53N2Mpaf4YcYTkioTc2AyPorOfJpSKM4W2/OrttsvWxsqVMVEpbRK9u+efD93V0IBOKH&#10;rKj+VmFCECZboMFB+b/ziA7/8PCJ8F570PWFpgXdZ86U0apBpR/NxtnfmgPfjmUKsdOGydaqAizT&#10;N3Q6959U6FdLMUSZrhUbF2g4KORDOrfuejmJCAaa5DqpwoWQs1l1j8AguaEx4TPVK+lyndnEMx2Y&#10;oHPg3yLteocfxpYGre+rxH6HRA16XnBsiPt/1iqv5FL36SeKG3N5nxrrx0XULU0T1x4QDS8w7T+X&#10;5f+qZajYZhRLDZWg4iRSso7TDpMp17HR+N+oW1UNAcJcEMFcC0n7FrfLfIJQt6w6wykDd9iz7zBI&#10;jmKFqMOQjqWGE8iP+T5l+PSIbcafWJH0Qcch2xfq6CHMRlrH5ikLa/TPFMemGZcQ43XEg56zm5Xb&#10;z299vvFxNNOaVrFnjjdf0T+DWa+crzKXMFllBAQrzLqnBHPr0iR3S+xYeOCNxlaM3Y+UCaGIRTZs&#10;wyiSxgez3DLMHwmBFE0k+1puhIX2s9lqOOtMtVsdy/vyYaOSDZuensQCB4mdB6A04v234+1FeTvC&#10;vx/P7KTeIEIkLjNb8w7fw5yBb4M8M+pKxynN5ZoXIfzLvWZyvCLPRExtCb6nnrPUmfprFzOVa7tD&#10;79Zk4noWiCXhzV2hjTNGopOemvMyS5G9gQyLz75365dShHKv9S9epnjUI71+9rx9y2jn8whRjnpT&#10;b+2/IWFrZXZTBSoDloSYdVRYuCiNl9eOPojd1DEPQ10NJxZp4Cn5P3sOZM4WIcKE1A2k3SGGWFqk&#10;Wq0EJvsCKRN5TqfhNLWXifuZjZZv++lFv1XYBaM8S/jbnsHHNWfjOIlGBYV5GOxPJZyLDdsmHf1I&#10;WlUuruHjFQ+fC0Dq8wQjTP588EWAh/QNH+Brfjj5s3GGg6jz5+WXaKDXZydTSjhbF7IZWxiSFOiq&#10;cs1BWeW0syhR4VoLtY3nWrURt82mnwBRm8rs0Fv4+CJd27jPQsMTl3pHeg0a8vWacWuzoBOaT+op&#10;U/hGj+Hrc+GxFjzZAQOmNiejbDaze4H96okkUPbF1lFV7TDmiBEgtiIWuVXMvrj9F1oQmnuzBBqA&#10;RkMQ6ssMabMiJx0d66OVcxVRDeLhRpZvZ6WJfvsUS4uaiDorup8PsAhDjfI9e8TIyu3Wfw9u1Uim&#10;H/wEi/CXmnlGuOagdRbEsqNz9v1GVb7xbXK8IA3rbHthE9fpkS5Wti2H6GEgyQocD/xB99O/Bb0b&#10;Y7pH8LkruNofCGr3fMyytqnZeQiKMPcIrhrzEH/qzR2Vrg5ewHYetkZMOFr6Lbmm0L5AO7RKxZv2&#10;AQn72Y2vdos59hbsGoovEwgZkgX3g29e1U/4xqeLrIrNd7Hdf/eqoX9vxfWzWM9rkRlY4hce2qPh&#10;Z3eb2kGDv825oJ6qoIWg3nxcQTARZWo/WN3hsm6JVFAwupY2zn+s7nDJZv94EGEfOYhuPpOLMX1e&#10;BIBDcpSMCAdEljioTuG3dM7EnX+CdowEnSTGTQQa4g1buSdUgpF8HfW1Wjv1piwpHu9vyheLSv6W&#10;g8Z2n6nCeMFCIOXEg6+rvt/anv9ayHsCRf053/2qCiO/MhM5DmhVdDxIQupYDltOB9giLyfPny7K&#10;GpC4ifKv0bGKfZGuZ+S5zDpkYL32iaP78ZLSR017aaNpKmfsTzRTGxMVeTPTnsoHcfs6MVSmjM0u&#10;F3vkq1r/hH3x8mLGwudt9w+kl65Wi7YzzVMFkxqsRYUznKQo+rrO3URm1hBYJfzT6/jfVguE73Av&#10;pBBdo9z3ykezFZmoKjP5uC9HHMMH+0RXFyo1CTL0NchTNKPYypId9iskaHw7l9s/C1wWcknXvnpY&#10;EdWBm5NCmQqCdI11nNx8NMRxpOIOO96+iQZOs6zL/wTK72PkjXImE/HClhliPsUR2IV1gawtnUhQ&#10;GqbuBLLgZWUqjCiZGWu++iryySNPbIDOe0ejPts0X0czNAX0FhEkSvKmCcedxS0Fo1E3CIuOs9HJ&#10;tJoHzbbP60Kq6rkeoY8i/DNNxePgQLBP4bNJ5AEX7MKc+Z2KyIw6HuuN2VFgl9h5CN5XaDIPpM4G&#10;o+m+KjhrkvMfdnWD3ciodiMkQazTKx0SG4Bk3DQ4gDBEO8Vewq2m6hXXJzXl8WZSMPa0mFuA8ZFh&#10;ZM3HuRdLG94ZMYn2GDWrBL7NvsFODAWCkN8DxzLmVt6bBGc9reBOUbV7NqT4Ar4g2Ofb6CruxDWN&#10;7ysdHwH7lpeZGUboLbiMZ86D4pvnaS1qKDIgmVkR7RN0ApldE2a9pgqnY7/cMXltJ+/bo+KzQ1nv&#10;v82+t9P/oOh7DRnnTyESE6uSbs8yeD1y442pVfs4owzBgi4LUKD69pDUXaXaf0Agn6o3SiUgXA37&#10;MkvM/VSg9LRTTj9m4U4YReFfhHmjMoWxcR+bTzL0qTxMs1TQ6aEAtiuyEf4ceN3S+Dv8leu5xxmQ&#10;FFTML6RC940UjziUwWvqWvyFH+iOeG6jfFyBTZp4tQykXbWJYeAQFa6qUIfv+fhurGGFGmlTySYl&#10;BHLYrFx9p3pRSAoRoY5MQh3LdxZWcx9iiveWCnQGCoiLJ8Lycpr3BNlKUephBR8TpUL838poe1zH&#10;1rm8bnJPhr/W/NrItzviDrPTX86dIVamCseVX1S0yKiWcrYLl/++uNwRup/zV3+P0N5ygASNyMTj&#10;hbm8Q5Dr0jwmfX7fEdJuOHh4e3nKTBrd4opUlGtki5CYoF9Sl2LzRzcWKdDMNw57OcmVEsi9YH2x&#10;10D8uPfHliT2zajWvq2koxPtTyqx3omvKJhrYPjoPTa33GwJmbbHrUbzFFY3tdCe6DxW+ZSkttGS&#10;7Ofos+sQBKInl2RtfsZue2v073uqcL9X0X1d21Jvxi8uqxDJXIcC7KZB8dxLftNb3lnqYPj3m0HL&#10;RugSvZ1zXMsfLHz2iZYLr785h3wSTfGbf1Wkx4N/iVAWZN1MZC/f6rkjGkMTREJVjQ2MUV1LcDO4&#10;XyyUiGFmJPtzgLWo4d/4LJi5K0P11OTdCTJ8YQQdaa+PbquBkPrCAshUIeFunvc2etc/it+r3rty&#10;MtjtOyo5PTI3sTkSkXKH1yhrlu3jS2MUGeHmtEeELF9ehpekUuy1algkVsaF9XPw6Dq/rWkEYxcP&#10;3/ZqUIoBxkda5Hdr5eqNkmiggwT9emrozYR8ykWJX6rRDfYHuxutShRDE5Hf03EslUv8Rbi+CWIz&#10;7NrpXSXbxsjtyvLiC9ySDpLUEx98hOC0USzOnD01juEkOkmPGlBS6971Qq2eEQs/CbJLNiuburiu&#10;a8mozP1RKFcep6VTlBOcBDOHtEA7jg6YbbArqxuuQieBF109RDRwOflPUpkOc3aRGN4CFIceVV/j&#10;ZunGZJUYP6wwRZw0E6fswDykdht+7Vnd4Ny6hhq2B+C1cyXW0M22wVq21YUgIHaohg1wKw/DqkwR&#10;8Hfk7NQcidYLaJGLoRjqc6uT7YXK0vSKZIX3nNEVAQ9hEuIuU7HnNk6EcAjvXGquvmXZtgfenvXU&#10;zclg4jBWGvqktMTmD4UpTPtWcupUIv9nu5sPr2llMe40WavykBbIfVbqSzB4nJfv+mDfseQGeR+d&#10;d6/3oY8bz60Oza6YGCQI9vVM6dE6itcbtA/p1kSANh/pD795hpwTEpi4uhSd+U3nHxvmMDdsPU27&#10;6Peh89VY94o4ua+YynG8ZajiIlrkaKA7nd4NZlfRpzExopvi5FfZ7kudEpx3EM9K/1ngI16VydDH&#10;6zGJw0PnOCRIXvLo58a2OPpFf2dtgu+baXidtrAifQsuGw++uJfE6vRqh+T1u/rg+AgRfzzIhQqG&#10;qdWa3mR3NGhfCsy0mF4ogunsSzXovKYeuFvER2Do/jgXWYwzsLX/PHMJVdgWqnlMIuvqMoFnvfLA&#10;+1ApdjWhvG8SwBGT2CM7TP2SDSH5u0zey805NlbXj+AlJOobQahWOSz//1HLvbABqragi0YKzNQe&#10;Q1MszTGbUgG650K5+B2V3XKHg7bjBf09g7nZEYJlfD/k3JpYHj1p7S406Ld8m5SVbKw2nrApQtUc&#10;e2DVJ2LmrJ4F8VKTK7oT/25f0at1MsT2YUfJ0P71Z6SD6Qdr+y/28scSBEAoWJJBx3J+JbGiT5r5&#10;94tNAclaZa9ypx9+suPVVx1CIyRVN25bphwWQAx1u9gmzJ2WHnYQlvbV5CQtf2JT2LCiYnPDo9Qi&#10;wAbjlPAFoOGQY+aEirH+TbG63AJxNpEsD87pYGnmVxqpiFskCKFna3hDBd6SYz1I1s3TmnibK8Ia&#10;HE/w3Uvlgpx4F50gdlTnD1t7tMy72Mo4v2HprrQqATtDZUKVVCuCnN60rXo1Vk73u3y5fI1xqHxm&#10;7Tnt2RQ+mmu6Gd4kVXcYH1/7bD5LQwRfB0csVIgzT0QMyCIebKKi0lZZtrNXDon/eM0UyhmGGtbL&#10;hFlKsBkH6h0HdwYVG9ZyrF7xdbeiTytyYOqr599mPU0+6u1dBhiG7LX7SmRaxywhvpPcWt279Q61&#10;+6b33SZxFp5ryihSxJ7jGGQ6Das0SbZNDUAKKXejdLbO3NIM633wUKA4XsPfQhWpgvyrMGdLCM3K&#10;os89V6rwfazWyRSLOYtuFAM/hZkkjnpkyIgnfivkbWH+FxNAKlLyacDFYkSG9uVKlOSkguFuX/9S&#10;AlLxlA+ZKtKEykbntDVIPvr89eRDzYTU6lhD5wHbjpogpSaTLk2Te90qVGmleNnAfWRSCpHlK/HV&#10;OXqd8oc1uG2s8yj/qPDnKE41evZN30RPSoH6oci8yuUqWV25uicm1GOd+JwbkAovQlHU0ajJGQvf&#10;qVk+QwN1/3ET4T3y9sY3MqqUsydAkJuJhGFFzQWn/GjbzM/30WIlZ3yGFvqVdfJBLLfmgUg+V5Vp&#10;rXeR6Ko+DfVX8WfEVezpEYPUI6MTb1aO0ySeVb18dA8nBUcQjGez5cjlNgbr+u4P981uq5S8ubH7&#10;OEcHR0rRxg5TN3dphxXkJqT2AOmH0qvBqzjquwLKXahhK4xVWZG7Mb92p3A/pvIecbFpOh8dK2I3&#10;cDqOGcx8bhLOiG73snsL6ifIes2bY3Xpa/HVNOjwWZ2FQ9P5SQ5GCX/aG/Jq+wpeiYPCLlwY4anj&#10;J3OlYzfbYIcStfoz6RauaRlh9RFq81ZfByLlXzWEh2nA/qtqb2F6pza141Tjn8uGs1OVxjPDHReI&#10;NQGuOuYgiYI+DZJhJ/mkWQprGsc+rtJ0U/FYNSDFhJQTAwEywSDK1/pC00bfgOqKoOZCKDlr6KXj&#10;YJY9Y0tPx5+LPOuUd0a4HnwL0GO5Yryb5Q7wW7D75sCZ0LBpF0ZPYokRNSmX8pf8FAq1qsyWS8eP&#10;eBT8taYp12K87VSvlkmHpikbhnK/IEke+/C8q9yyrlLyExoTEfApStM8LjRXvDu/ewkGuFLGLaLs&#10;ljfCxbV/wZke3E570J/hHZUd/zM9hM0awf1k+r3sYuYSWnzuzvRifXmLNFEQN053m3EwIxfCKVga&#10;B2PclUEbhbdjW2enwqUmvrah18fO9ol699gFXTn/1qYRJ9GWwMehON/4BJnqCHvh8fW2h44Yne1/&#10;7E9gvf9Kc771bXnG2cA4IgAIzftOuFKGmSfsBOrNnj5Tq/dToED1Bcel6OZ5RHvswx/ILpy2ZVkv&#10;hx3xZmfO9H3DcFkGn7/2zvuT5NbjLrNh/DTDqyp1qeM1YqXybcEfrddZ0F00O2NhjhCcqFaJ9Vbq&#10;2ooE7RJLbbDr2/olGMMQCdw/2ns2l+sXN2xKT8nqWQxomvrXzheMIxYIv0PcMqS+A4VUmYiIVmtZ&#10;n9oc55FGbNu0O0ES0HPkKUHxkKIv6KENWB5t/Wmj/vt7GJ+Ll+eWgxLWvTtnj7HTZRGb+oF4vY9p&#10;8NzPULxeIvVS80MdYHcwyP5Uyub6y+DpwicuU0QEOgyxfEbCB7I5sJe6OFdHJMWfkQ5liry7xAT/&#10;Eo+Gq3XiDwKrfS/M2dMnEoJBtodcaJHL0M6xi6/jfdXD3b7mBw7bjP3rG+qngu5SS8pegCLPqUnv&#10;Gy3LstLioewsqErQFqukGMExboI9BRs197NWIKsx+NPtsTsI9Gstl1y/naJJlM5/hA91jMSY1mYG&#10;WGrweN3VEvvf6YLAYoleX2I4BJ5QhjnnkRPa+VvHJZuOHX9z3vp3lh87LewKNZLUoGcLGGWVBOw2&#10;vpgUGCpYaHRLMdkS627pW/oz7Gsz5T3cvXvpyXfrsteqHy8UYXb+gZs4iys1FWOP2LnEzzSJrjdw&#10;UYvkthko+V6zLQHnLvcalfmpAqiKFpMdlgv8+s6lb4R6v1qtx57t+6GvJj/3cLshI+Hk8UNMTPTw&#10;g8PIXYTcyU8Q9hFRXb+JXpowitaODYpycHXPocQDHvt9H0btOek/vX0XKGOwmlXbLerp7mgYdGfl&#10;T73h5kHHX5MSsTlgpJ/SzCQGAy6ODry6aUtcmmXm0l+2SejqTa8f9zz12dEdmgNY+pyuDmXhuBtH&#10;roaPv3JyW3zFg0sVfiF/5wHHCnZfpdvqVb0LuTlGr/uLlg3JIeB2Q8z6JoOZfuFALnPsHVvRpgmN&#10;WupUoBcU0ZDN4eVxuIbx20gSr55orqWlFDxZEPZ4cmek2QPx5qR8PmZc+irPNN2OTVf9cnlsLHpD&#10;DERadd28sXUfxiGJjrRqfwlMmsl1frJsGP701g1t+iV43bvnqM/lh6QoZB6W3VgNb0T9zjYKNMao&#10;gaR2UIRzx8qdC/P8R5RebKBtxpj3uPyMpUXwXf7sT/cFrdZIlBqslPCwrW+PpILrpwx0QzWxecm8&#10;cIPnemxt2JwK86N+cuKDvw2KhXr6TF5kh+UhBM6KhqlzkVY3R1nkCMsm9Z8UjCW64JXJuzyVkvgW&#10;Bye8r8l29ylXN4kuTTKt1cA6scrVy/wVXYGGi9ZN1iUjTBxZkigrXX/RFjEhMnRCa1RN7V8wAv61&#10;xoD4UXEwqfC+KeEurzTd22RfOmWzsi2RFXPY2rHCrSdrDqCvNSm2maTIGSDL2pe03i+7S2mFSVNz&#10;GW4IUJhfKXeWW2T3eC7oNmedVDweeSrU4Oe29ra0SgETZbLRf75SSmJ5zDrmrF/x3CaS6qVTG2yJ&#10;1ygT7OmvEn70ZftD8N+/u7s7bBkH9gwtGtOdHgVDdP1VyPpi42uSRgx94r5U7UhtS72P2/XM+7x2&#10;iHfw85rf/Q8OSWZG/Vni4f13Qn9lvQutIwTw2WmD+gdYNr9Xtomz2Z3ONYYIAGee70itqlHkvT08&#10;iM/0Xl0Fo3OGVxn37Iya1F97T0TAEiO1eem/BQN0adySHRTiOz3KfE+6I7Lygv9kOncvvKZmW3M+&#10;RvZtAevvVx128HrxE3Y5WFIHGlt0ZXUX7Uh0pOlA2gJCVGSYkORpxYxrNYSK6Y9K6O2Dbsh2bvzY&#10;QYw7NzZOMd8U9PRaYKOMx192MJSTRS1jYrqSobaMEDrz4pKmu2TIqAgVXyv7LYq1w1OnzJNpjvWV&#10;aeUn8yfTfh+ipILNCN0PflUMcJeK5e1nZr3ZaNpQPfQHJlEl7y48s2w7Ezsko8hYGE1vfPUETL0x&#10;lyBUnNWnCGWvbulrud71LnuI+bPsyrJs9NxZV8zY2apwM5dOoVtimQNSXxBDOakBuvkNZv8FT1Nj&#10;/+Cw9GOT93F6iqb0Wdm9z28SZilgCt7mTojATvdZD2fptrzgEwMPiXBo5w9aQ/9vfBz78eFGqvx3&#10;idNZngix3DaDkfdpGccTFAqSTR61XwbLYEPmwvJGx9G26iISv/yMp1dLf/YpvI92bpm6amoxbBOt&#10;dM0I7nZlhcTLmqmHmzSz32VLcBB1zs2fdzNbDUacgRlPJjtYn977whMkXOeJQL+uI5cLcAosJFxJ&#10;hgaAvNnr/dM0T4/f/xyHenVmDnu4f5x9WEEn454dryIxpzNfBaU45tdpahnNxMhHcqoIY8q2+Uy8&#10;PLBQqyAkNvhGBzVQ2j5yKzgSA+muneXhrfqwrMmMLhdI+8Y+IPCgf0y5mj7HRLoExROcBlFZpwNO&#10;ddnOaZ5GKqYi9dgHItR+lFpMvWpjfrCRBx4I+NO70jRxf33S9deHbOPU/bM7Y260nwRpUa4MO+zm&#10;olSkv9w0Cbto3Rl6amuKKKhVOMb3dlS5tVFIQUykEYM2mIDOE6KTKpeHZIiUHcUskRWp/kqzpX4n&#10;uGUKd3o76NP6xJtj9eBLPtSFf0RmEAvwi2bowme6SXw/jBT8ypRIp1I+hjWSmHDYLVVcFtlMQ0+j&#10;9ShEXyNhI4YbXPYld5v5sfjSW+BwXLznLtuVvm3ykLYEHNc+NUoSGzZ2CToFtRcJVe9n3ldlJi41&#10;92z3vbzG/mPDdN+hF676ml7MQj+siIAoQmNJuKS+Ut1wkYxEzWL3VoPE0Grrc1BoUoXFTJqMa5uv&#10;jjfIdtysjuURT4zDnIZNKQbv/NZst3Ie+OdeyeFHFK5P5e+LLBjzIymLY+zGMxAfg/GNxKh4+lYM&#10;aiYn8/n6nxXY9diqQa3l18mJhH0j+HDBkNfv9eF3+G1i5cskZhFzb0XBuJdFtvazIhhOCct+Ik02&#10;TD14gB2I5ZnR3kOwc7FI6aEOrN+mKjYisjdBdB8yhKC429/MFV4mjIbULOeUlU9rc6Q7RX8CatX7&#10;3l1deNZtHfgO6Xrph+hh44RQlP+5NT6kY2Uha22SvDxVo8Ld0nvWTp6NfUSnX+l1ReQsSxRkosF0&#10;E+bZLSisIPIjqF+u1RGjB5e+FZcHT2LUEVXMcb9WS31l6NE5dMwc0gHtAM14qRDH42GiBNDdncdj&#10;+ND2cK8nyRkfavvQQXxJUvrmUTf2p3zrIf4Sh9GMOmNq+ry26JNTuTvURQEKtBwi2w8PbG8CRvho&#10;1VQ8+aYz891rtnMCrX39iV1LBvVvXO/+QtfttZfa65IHVoSlLhp056pyTS5bjP+2hK1jiQhXMy8G&#10;dcoo0f9uLcxhaYBvKfrn7qZqYWPQc5bmq5ahPgN4+l83VRVzlSBslsMMwohOGyD9UZtWeSWL/4rQ&#10;mOQlIqDUBl7W3JevwdHEoENDSaCAuxvLV2lYj5Bn9apKcgqTraX62Cb8vdxvUcSCny62P4gYqMOZ&#10;Ypyy+nFCXNf5Ele+Ep98kXxJtVzH6UUhZD9ulVrtp/b/9x1fE0NAb7TpcWjR6Qjv88XFmYOjFybA&#10;mWH8hV2OBzp0ezy0wYI7xPK3m3QrAg3Rm/5XtU/V+bxy2Ck7Ryi4D+EwZ/ou7TT8sc5n1i36rTW+&#10;r60U2cNlC8qIvTmEx421WocpIOe9TxpsWsRXt71C3svLDD/WmLS8osnO6w0hThpsCT1KytYWIXDm&#10;u9CUiYgqyZ+x2niokOdCPEc7Fp0n2k/RYHaW8hnURUzx2aQdpbPxcHDl7/0ix8A1tw0uWvuA/aE1&#10;A7SvWkM29hMsZ47TSBGTDPTNQvx35z2gfoWMavYMVesD7+FMvfmd5xvIc1ZOW4dELtHRjfs/H+is&#10;q2edBSxT5l5OEAl3/1LdIHzJ66q2zMFExMgWxtyy1QfQLOP+fdVwFLZedtUE0KBxCagrHRaPu71c&#10;iH809Sf87bbElBvxgfTACE5OHn/Ytjo0IPhFycb1wOzksZua/ubTJRnk1j0dyvJXvfPNjWS4tTQL&#10;3988GHipv40wICJNIHGh12YqtHpxQAd50veWwOVW3WIkUvcXvmGe770pKd8Cg8MOaUMJD1210zCu&#10;zzXF5Gcxech+mNhms6oBEdW4RMO3FUaecI09tUYaNzpPsvBVwu5Svr0leyUslV/VGjWWz1T4Vz4I&#10;9eDXfdzmJBogVkqQXf/EQRm9O09uaQFNMte5mAsIhtsdvEHK62Nol50v2BLztLTle0qav+xR1tLH&#10;6XFIU5G1tfmD73tElu+EqvCNLiiOY1hKt/GqtO1ZD5AP++O+oBZT6A9P01Ly4ztqABOak66FR+cs&#10;8YjmJ+6chzw2/DlfHJVvuf+CXR1Qes/Hhwq3UT65SxQT648FVY2UPTLi/iYnn53eX2/2kd16RBX+&#10;kpF1e+5DwG164HJQRf+TSPMN/EHc9QzICc56ThbOKDFGwuVkaj0jeTW8wqvLGqhQWnGNzV7hnjO9&#10;FNHLv3nK5a/qQC4tLyNq2k/SX1jS41hinaDuVxozRc5dyG49wxFaAlFRvvIql8Ra4jIIErrm40wn&#10;6E19gM25bvqXLNKOoSEVgcNJ7BJyP9fr6IXk2vERRxnSAP36QkBjREqe+bToTTcLT0A0n0ty/6Ma&#10;6ugkPpqKDFJKDMuWVJQ1fOUlzeLdLj2Ig7nLbtXQFSKPowvxZDniqsq5piQpF1cjUMWE5J8hjgvC&#10;fvc45+nL0qEE4mp1Oekqb0fmGTs/PuBO3GURCX3sfzULJr01dvUTn+A8ku43/tRA7En1In1bnlTa&#10;J5f7d487+5PINVVfrIpGEZ2bqIlWRrttx4Do9t9RndnvXvuEWl93rrmaoxc2cnPYQtU/qvDOGLU+&#10;mHBx1qt9Kb708Zw0V46sceaD/xQeRhyZVs0z65e5w0J5yMM1/jLo0S1CGY1zOYnoiOUtg0NtOnVe&#10;kgGyobKrJ2IEI9UcLVwBay2Uo8V8lLHOUR6VHL+PPercHpBNQOa3ZNFgypwdgtiVh9u3RpNbhhLc&#10;Vmti3J+K6v7QHMCJeOofYA+EJv/Vi1WK5PtU+ZBuTLptVpZOKn+mLp9wGDnc6cC/fntQWJdAofsB&#10;Va28Gbr5VUcgO2b0PSFZJc0m9viT3/JkPnKJI1oFZBMU0f8HTSCy33yEe68s7PaCPaLCaySeFXmB&#10;+49DJd/Bicr3djmfTc7lPUPWWuThIqZT/qflRMdroGwkhcuJBlDEomMLOuG98By+jyR5Xwr92A1I&#10;68VOBEUu4vezGGJLUoWBLSBbsERBRaH92Ou3+nn8sd4QhAjj+EpQaRiOSpAQBldRvBBmeCUsjVe8&#10;odhLDp/HvZ5FK/+bXfkRB9f2BK1yprcgGO+Paz2IayzlNVnRUFGm4RoDka7bXRCpwo04Hx1hWCth&#10;cm0On8be8wYjfTnC4g7GnmNlsdM6ieIx2YlqO/KC1qpCiJ34NoLxt9yB2BVIW08I1K24zmJJE/IJ&#10;6Xvb1WdUUyeqbTFQACBm8g6CsfWotMNZKZm3iLtKnlfy1/q1WTBymERsNcEHi+sTO+9h5QSi43zo&#10;BqG7tqcnGOew7L8Kuj6b8LX84i2KHiPxAJ8/ellCdApgaSAfnsczXuYLRi7H37YFJ9ZYbEkhLC0n&#10;miLXsFWEAf1UXGtO4roocPMLWqf3eSESo+xKUU0YbMBUZytXZbKjoj2AFn1d0sIIxt9hV8UJdrl6&#10;3OtFGr6Ugg3RQNr6OyEC9PXPqJUwsFKEyz9n390JdrlO44hH/Du7hWVliv3XCbH9CkHrblyz3Buu&#10;eKlpu+iRTpAAlfx+ySOkC2n6wtVqpM8JShEGVFJUcDcqrRMkgGXyhFgijuXg9pf+hcc9XSK7M7/5&#10;HKzE+aHYDRLBgS84ahdfqGKkJxT9v/xgxV8pJE6QC0Ixw34veE4+R4pQsbuC6863rTtYMn7reidI&#10;kWvYGsKQVxLZDxVtlbSUbGH9ZRlzFNzFY0700QKQczKEIQ1oEW9kQRZRsCvmgoJ2Yw51ggVOZbFH&#10;JdDi02JxggRovf9aG2GQtASiMScoCRx7UxylHcZzKPRd53CNoGAUBGMh3Od5OkRFIAPRBS1gETmn&#10;VAlDmPkXXU7/ihMk8ATLLmElZbogVsYdtoWB3TS7AiNPOGcD+QIra5YvYI2kpVI9bxKg5UDLQwSl&#10;A95LINLdCUoC+Wb7PWjhBKwXUrsvihzC1hAGTyD2Z1oCrPQs2Og/95YI1YCK8smmhiu9/tIech3c&#10;Q1rdUPmy/OLRpzvBSXg6xPfYYmGgSCE9nmDkH05QEjhWyWetSRg8/pG7w2LojjwZg3vN9oVj30ur&#10;Sz9D0HKEwZqfTRhs0z36viv4dFre+0JlJaz0kt4UYQAawbq4PeEnEMF08lEqdCi+FHnxP3co3o9d&#10;MycO0hjpaQsNxaSCPo938P6fdYes54XoMnlCsXkikJLXsc90lCJHsTWEIV/Mdpq/ToUORztLhGpA&#10;CzdrY8LgLS5rg/grJW1ynYp1zdqNCTvBafh9hIHiwwqcOSvSG4pYNQkD0nmet/24r6Riol9f0PV5&#10;SQMq++ek5IUtDFktBtsKsl519Xk3adYTEIaOEpfpTRcGGVnwFkeHeUvGLZLRiMQ75DOA/F+6VKH4&#10;dF9RaUtGoe8iYXnheSVc0kr/SIJMP6y8ws5PI/3WUldne2hZkWPYGsJQEKg4GAVvg1RCXJvj6xIh&#10;FSzYwajtE8giDJybAOtgiaQNlUIqTzW/QSp+T2HwBeIdnKAkUIlj2YSBU61x39U0v+UbjUB0nidY&#10;cT1+O+AZC/Hsl0olZQscRAvcJuZ1olYThuj06kOLGxUGBzIkXDK2N649Fc+2AHm0OumXoP+m81Tj&#10;Dli38VyEnWdbDLwmfT/RR2AhMG7fBJHeXjzmC43tIwJZbYhVkSNIE4ZQ7BscqvXXlTUJAz316Osu&#10;K8BxFlK0VJMkQgqatSktRkVaI5W+mjDk+8v3xfU+laEz9qFLKtejvz3ICc6K31UYgrFOTlASNQkD&#10;ukN3SsuLePR97Ogfs68TJEBFGyHxWCGDsTmuzuOTH6nVWRh4XqvIjmj5j/AUR4vlGMAvSPPxnMjv&#10;QciL5XxWuXYgKs5Sn3/04UjjL7we7+vxWz0lYgrE6ZrirFTkKJLCwEoRtH5AAT2GM+I4Ky+D4TGH&#10;Ng+UHsDZhoxbkzBwJiGEYRoLHwunN1y5DBXEL2EETFtPMPaqxK02KkGzFy3VdGn16Kdg/ztgvZDX&#10;LrJfRrrajTl0Z6cP/IcJA79IRFrFIghZX6a2sDu1HtIc+fAhu0viH/mdLIb8QOR8T6h8ESyq32iR&#10;5QesCyVCCpAux3+DPA5YLzuHcTz2P1uoOJnL+pxDnE6QK6/NE/sjX+Z5QxXLYYV8AIG5zglS5BqS&#10;wsBKGLQ2oEDRcbUkK8OVS1GYPkmsnVCjMAAwpTtLfzbhOJQJTdHHPMHIzbjGbLaySXM3RRj40ZMP&#10;5q+kRxhHWGwx+GNaWuhgC1csdQfi4r/4o4QBz3M9++XyHFL5o1OQP51xvCfS/JqIo1g9sCiC1nct&#10;u6QMHdZRGCiKSP9yPqdz3Z8hpoMLgrGLSfxv4TnX2CM+FNgq5y/y5QJJE67H9OJdfIB8+7svGL8S&#10;z/2+vE88o+2fiCbzSJFjcKPlLkRFlAolLQwKKltA+a1GOqQC1i/5HW1zGQVnGJ1UDEMlWJVXNDZt&#10;QownEHlECi8KGguwfY2pprDrsyzM33gDkYUsiIVdnkF8q4xx8kJWP85YtNPjkBWyeppovuNa+aG4&#10;tJb25B7r+0Lcj5ONPP5oWtcDFeFvdsXmtZjeeA8nyNUcglYglYjXncSwrk5QEp5QdByftRAiADGd&#10;4xx2cRIQ0r7AFjrbdJcpypw1ifShIn7Liu3MKITolLZyokJYI8/w2Zn/EJR3MoQhHOnC60l6aRm0&#10;H3OqE+Si+OB6K+0p0HgmPLdNTovGL49xgpM/MjHtul0m7IB72VYOr50aV/LHuZ+/bKgTQ5GLcKMl&#10;hJn7FSr2l5tkSeVcVOi32DozLirEAFgFX3lLKnh8Jvq3+8hFE2g1qAnM0YHekrFzRRhQ+HwwU2F5&#10;TOKHRSigpRCNr2AO4/7ROxklH62Ut8PETacnHJ8Li2GuO1gh05O9HWK7Ig2vocWf6+v45Fduv3Ul&#10;jydQWGydiFYXcUCkF4KYnNa8kyxcYn0mz9G+ci5XgHKCkoDI3cdnZV7BYpjqHBbwAyyk5XVfqHyt&#10;PCPFoaRyAa55b17R4weiG/WKr30lv2n42huIXuNEo7A+wmfnNWHRjE+dbER4SsrayXMiXR78ekoi&#10;xzpBAs52xD1fhCAtFFFi5WalDsZWIY8/codig12nZFl4B++F33xALOcgL9dwCjeFAn+v9eCY2x9P&#10;yztFDkImy/B7A36MtAmy8vHrP9cgY8+9R3+ZcXlcJufUMBmGcT3+SAAC0Y1zHJzDbKl3kvhgwlfA&#10;FaRql57xLb1tYrvSnyHxXIMaF3Ye30IEAvEzRldOGNVUvsNgPJyT5m1HunlNiVs9zAHTl0gr0+0c&#10;rgIqGysqnxGteTjR3RIk8ilUuVvaknJF8cLENTltG0fSHb9IRyK9/OUzOCFp4IQyCHBb3ptdOHdR&#10;/JTUGZY1ovN4N78mhRh3hah249elqc5RhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKhUCgUCoVCoVAo&#10;FAqFQrH9o1VkR26W4y0Zeya/wMzjLlUKxdYGFwX1Bq0XfOHyab5g7N+bZCj+b1+4YhqXAXcu4cor&#10;Gbtf4jh/uWqQE6SoI7z+6FneUPxJXzg+B+9nPb8s5FeQHu7N0L5ymidcOXC72Cp/0KDG3kDs8YLw&#10;uGkF7cdPw9/3OCHbHBRNd6eJJ7rDVgY97StO4PckvkCsT0HHSYm0PuZEVVSHN1R5pHz51vkp+fRW&#10;Pu2VT4hrYOfJssEIlwRzLsFrHCOf13aeauQ7+eLKNk6Qog7gsup4J+vsT43tZde4kEryM2+8Ix/C&#10;vMH4zGZtnb0c/ijIZ9KxTwu7PCufk0PEXnVCtjk8XLuDm/g4+ZUkvyZFnvGLVYjBnYXdX5RP6z2h&#10;2MdOVEV1+PyWs5xWhSzmIYt2cPGNxKIh1SmLhYw3Hn/sIucSLm9J+dE+fs/PT3r5WW2gorUTpNhM&#10;5BVF28q6CKTkt6ystNwrazXGfpT8J7nwCkTY449M/0PXPYQwIF0fSaPABgNWpROyzeENWU/6Ok5a&#10;6QtZ6QyXr0SerURj1s4XsG5JCC7y9R0nqqI6qoSBFX4cLIHYf3CsIzc7hdnVJRvRKnTjuofOJWSj&#10;U7yUa7nSDn/dHeIZ+xgqagGpZNFJsmYCRAFdicXegHVtfsnYvdltYD7n++Nd0Y37nhvAiIBDpPMD&#10;sYz9F7YZ2JXgGhUhawBE4TpUxBInZJuDa0p6O0yST+wL245uUdh2fAt+6p78lL3LhGboDg9XYagF&#10;UoVBNhsNWGOcoN8JphELvKtLlx3s3ZuAE0Y1lUVBU9Y+yABeYtNA7ChvoLS1nFfDt/5JoIBW3cdB&#10;q0FN3KHIKflclai2y4wHKnZyB6In877uYNlJ6Cbt5oRsFKy8+YGyM+gbaBqKHlm1DkPtIestBK3F&#10;iXfBPRydoDR4iqOX+Do/DRMZXb+uL+CdxYc4QRngKs3cfdsbKmvjCZYd7wpPydyHgRZHVd6l7COZ&#10;BTzPhfPkt/YL8wraxLx8H76g1cpdtKnGg2Ul8z7u1pV7iv+luOzoZHnaDMBiGFElDClL4CGfvMWx&#10;s2W7PPuemwQbR5Yt5O3ZTZmezVjBfLtHujDI7j4RJ6jWKCwaeyC6IDPRys30hcpn4qWf5ARx3cVu&#10;MItnol88E38P4Qv1hsrfQGu4jot6orX5DxchcU535Z1TeoAnVDECcbjW31LuMUBT2hceOxstwf2e&#10;do9XbfvmgM5OtFQzC0oqeY83uIIT1zSEGT4L/69Ga7YBz/cFrjuy4JyHd3aipYGrHPnClc97Syo+&#10;x/1+s+9r/Ya0foW0TvcUlwadU6uAAuT2l10Js/49PP83OH89TXzEX4J7z8E9y7KltyYwH9BPlu4C&#10;fQle5ifejxOcRF4AeRSMP4pzb/W2H3sN8jC592MCvkBpB6T7LW84Pg/pktWukQ8wqSs+wd/PeQKj&#10;T3BO5TJsHfDu5vDdIZ9ncNEaJygNPn/0/oL2E5DP45HP0WcSFROWQqUPx3wIQ7oelpNTwM1uPKH4&#10;SG94HDfGXY13xZWyFiBtr3PhFue0Kpwy3o3zJvJ6JBeWkZ2zwhVTEG++5HHIWobnQ1pLMzYLQlg/&#10;dGulPKIL9t/U7Qdh8d6XYjG8ygVrvMGKCMrbPHajUReWecLxWZ5QrA9OzxQ+e3Wpa/Fu3oP1sRDp&#10;lD1D8buUq1LheCS/pGxv5+z6i0xhiMWk9UUGZCVbboangD4GcVwyw6v5GPCSrpVNQrgjctCawbUD&#10;pT/K9RtxDBn6BiqYrPmXX2S1EjNZXlzCEeqQ/9OxGYp95mlbVagJtIitxEmHeHjZazyB6JOy0CjX&#10;ZuS1eC+S8YMUpXQrIK8ocg5e6opE+uVX/p6E+3KdyUns869zF1Utt0ZAfB6Q8yRteEY+J8l1DZ1j&#10;vmD8g4wl5WoC8hX94EqJx8ojS77Hf8KxuDsYay9DlbVozfD8fdjFsB3GfB5nnUX+LfkgjsslnkCF&#10;5CNXuMZ7WsXz6EBEZZ0gF0qBrOQUiC1h2mRNzIC9BqakORj7iOtCFmbxMRQEyg5GHsjiuvY7RZqS&#10;6UG+Ij3uYORu53QbrUb6UC6+4PWYZncg8gz+n1vY7XkpM7yOXV6fFMeiJxBJOsIJTyh6X2G3F+Ue&#10;zEdPoDRpmSaEQXxqQWs+8upjKSdyL6SN+cPr02ILRO5zoiXhCZQ96Mv6LE7eIh/QHfxIVr2qz6gS&#10;BjoXy7kq7/cclsSx/+BlvFqdyJDpUP+0FY69MrIh+yvINbz+8rOcIC4H3lc8w7K7ELcqm8BVjtfj&#10;+E9SQAORATyPy3/hnt8xg+2+s6xo/Cnu+Sz4mWyWguMc/cDL/IobnMoNAHZLqNoSjwqOl4aWnvGf&#10;w32iqFjfSxrosEPFRcGvcKLKBre475dc9NS+p7UccUrRCt+DX8ZfJ+nuyJWdrVcSXZr8dtapaJHW&#10;yb6POAeFaDzOvRrXugp5WC5pRToKz/sX04v7VW2AuzFw+TJYLr9JPvGZWAGYJyUQiYC1HHn/H3cg&#10;dqfbH8vY3IUoCFQcDDGRSi7PHIx9w7Ub8VxDwTfkHfF5uBBrIPKIE83lDsZHSUXFfZD+xdVbPe6s&#10;bYdLOVmbvD+ECs/9rl2hpBV+To4T7NP7y6ZJWvhubCtsKlrxYfh9V1a8pq8E8dypvgl0OfAeZ1OU&#10;RSB5Dq6P9/kC4g2BiL0tcfk+kSYcezO1q+kNW3fLPfGsCFthdztsJIXBKS88D887G5V5OO45Fvez&#10;V+Om45fp4sY8DmhJcWt/aYREkKw5EMLhiP8A3s0nkk48IwULQt7XiVY/kSYM8hJYENnSZCeVGJmR&#10;tkGLt5bCIMNusAiaFZX52T/DvTsmNkpF5bFXbOaoCM5jhu/UelRzuUhRvBD9bZixrNx2oYaplyzU&#10;acJgj578itYtuY0bF3ZFBZnDwmsXltjqRCsiZnnIegWWxAJ0bZbm+0vTliT3BGJxaUEYD+Yrd2rm&#10;cT6XXWF5HOZn6s7WgMcfux8VfDbSPAYVtUdtWvoEPEVlvbwllcsShTtRqcQKkpYKVlkovh58qrDt&#10;6LQJT/n+6N/wHO8gfQthfS1OExBUVOTbK/Y1kNfBKsvAjle+nvlH649WhxOEFnxaExT+aRJPKr/1&#10;avJ5NiIMsAQ6cUVqKVsiOLGBTpDLhXeLfHuJcTiihWu+mxxdSRUGp1whbtUeEowr+0/w2vI+l3BP&#10;Dye01sIg7zUUe9HFdUId4PzzYD3+IqLBfA7gWZ10QQh64VlmId1LkJ45rhTLM7/t2L1xrYVsKBiP&#10;5dcJqp9IF4bEcGWCLJDpdBS23IkuqLUw2CqbsR0clHh3vBBkKpdil3NecYKqIAUwIpvASP87aC1g&#10;PAalCgPDofIZfhK0sl1gdayXLd1RMCA0TkFDS84Namg5tHl0V/uYAx6DySwF1C6AKxIrULuD0cto&#10;vdj5VbEBpvmrvkD8JrTCZ9bF8VgdTYrKTsK9R+PdLLYrK4WZ1hTfk9zTbvWDsU/y2sT2d6IRjVxH&#10;DGrGyuNqZYtYElzcNhibmpivgsqX3OiF3US05G/aosGKGn3NCaE4chPgDQlhgsVVJRobEQak/THm&#10;NcNw/AvncBJNiq0TIZ7r7b0yrFX5Zzm7ZKUKA+KiNf9AurEpgKgNsvMD5ZKVMWgll66vlTAwH0vG&#10;/iYLzFYD3u0L8pyMH7CWcHTDDmFZGZQvjUOrSL59jDCNCttHD6SFK2UY7wqN7EgnsH4i1ccgLXXA&#10;epmFG5XwHBT2TIbGt4FpeqQTXVA7YcALRKtBb78TlAQyv7VdsVHw8EILathhCIJ0vY+tBK+FQsM0&#10;8niVMOBlUzRC0eSeDAnQeYXC9gPTIK1lyBrhBCVB60GGA/2x65Du/4HfJsXSFobl7vAY2RmpmeRb&#10;+UopQDhHfBEsjDBFveH417BYns8vtroVtr1vizZdpXPME6hoR4HyhstfwjOsYVdJ8oD3pThwzwtn&#10;961U0CkJS+BcLtOO9/ohrTVbWGiCVxMGAPl5NUVBnhXPBuGV5eBRUYZKYed7RJ7I0F8CNQtDI1TK&#10;1yRfaGIHrblIT1fkS/cqRgbgnFXcKhDp2uAOVHSRmCnCYLe+mVsIwlq6VvYDqaMwiOjgHtUFh0B+&#10;3VlljVi/5oXShFeQXxI7jVYp8nUkBPVzsSb5HJK3DUwYWMiheqVOUK2xOcKQXaFjIbQccg5fKArQ&#10;VU5QGtByXZC4hy1iZbKtXFIYaPXgeFp/1YEsBY/CyXB5cQHrQSfIlQdzHH33cajQP4swcVdlcUbR&#10;3LbW2ddOFwbC60dBLxm7WLaTdwqSkPdg5cVxb0nFJwkBqzXYN7dHajL8EhRld6h8MERCzF1JVyC2&#10;PGE9Efntyrib98uoPL+Jo9d5HvG9yKhAQhii/3SiCMRy45RrEU/u6Rn/B0ceIMiyjZ1U0pQunKAm&#10;YegzqinM6Y/s7p/TRWU6Uuk4EsWC6fKcQVm8VeJWF4ZQik/IASrjVclyVSdhQF44e2ZWB97ruXwe&#10;KU94/xyxcoK4/V53iObbaCw2FHR5Bs9hOy4lLSFrFRuRBioMluUE1Rq1F4ZKw3nrTlASqODtbPM4&#10;IQxWPycoDSjIlyWvhUIItW7H4xkWQyCSZZv4yt3Q2s1nuLy4oPUAj7sDj/0JltBH4pRkKxKKr0bY&#10;v92h6J24vh9i9JAUbilkqIBOVyIBtiae0NibEPY/5OMypksqHfNCKiC6LbBUajOE5fZb/Xwdn0SF&#10;Ln8HleoTevSdoAx4AtEJIj5MV8D6lRv1yvFg/HgIwtJEqwgBWYZ3+qwnHBtISxDXjTN9tjBYL8jF&#10;UoDnfSwhdDh3GvOY3S/J23DFeua1c6qNmoQBLTHye5bkHd4XrrMY7/UltP7/TBDnvsjzkf6XvOGx&#10;05H2SyRumjCIczFjbo2XeZUoC3USBgh5MDoz21wIvLcrEkKP+KuaFVuH8Lg7EEF3tHK95B/DQ/Hv&#10;6KdBHl/tK4mfgXNhIfH9N0RhqMM8Bu8WCgNavKOQkZy2miiwGWPhBKwZ2bqM56F1/8Xbzu7SpAoD&#10;nyGb4wcV6QS7lbW7KyiYskUczVkRBbQO3nDFSlyrm0RwgPy4LVkBaS6mzLkQnNCH3nB7PB99cS+6&#10;Dx4UChSSb+3KhHxBpUmI2MYAAblZWlIWPLT0bn/Z7U5QBlAgy22zH+lG4U2M0iC9ZYlKgQr9HTds&#10;kQgOkE8PyNAq+9lBq9I5nIRM0gpXrhE/Tsj6Efn0Ft+d+B3YwqZ4/wUb8zEEo1OYd3I8EH3fObxp&#10;bANhcN73r01RLpygJJDWSPKdB61l9M3Qj8DnZ3rsvIm/Vc23g7y13raFAXkVig5zDtdPVBcGFM64&#10;eGE3Rm4rljo8tIXCwGvhvrLLsbywUHx59ZZJZruFK9CPY8WWIUv0j221rxIGFGD2Z6Hk7B5IRAc0&#10;geV7Dicdec42bxQR6TLwZQei8+TkFKBwP5cqDAXn2B5sNwTDVzIu7g1VfIg+eJpJTrD7YOcHxAFp&#10;8vjjWScNpYKVGwXxN8ZjvxtCtoRWS/pQp2nkKS4PIi/EKSnpRr+fU38ZCmF43bYIROSflygJSIWL&#10;zZE5DqgcuNdEJyQFqAAQA6dFlOfmL/OAFo1zUhU2IgwedA3sCso8qFxZvRvpDlpXekvGTcdzjsL7&#10;vC859r8thMHpTkl5TwFHeehHke6UPI81g/4be9p/7BuKAuN7iiJ2t8cB74H3gXqE8snGzd9gRiXs&#10;So2K8hMy613009+riZ72Y2d7AvGk8867pcIAcOt026lmVyTEYzpu5rAZfm/F/4t53NceL5sVLRgt&#10;dqKmCYO8cFwH53+ESnUpvyNAJX0UFoZdwGlxBKKzE15lvPi7ZEKRhJevw3UHihnMLeEC1r0J34dd&#10;yGLL8axSePF3tPDcf0rhsSt+dGReUfRA9q19wchhuHfcrhCcpFRuZMpsLUAfj1gwfB7Jz4r1uNYr&#10;nkDkBmEw9k+kc72E8Vk7T6Vg3eFEpzA8L88oeVH+q9df2oPPwyFbTzAyXvLYqRSofGnOxwQ45Vqu&#10;QWGQdNhzG1L9K0lsRBjsXa9jK/j+7Va2/FPu/i2zDf2l56IB+JGVTIbAA7Gfkp+RbyNhkLJGAfVH&#10;LPoOPP7IRXjO2U6XUixLlK3+jNeSk65C1sf2+5Yy8U1+UWkr5q3sDQoLQsIkb5HmUDTdF1PfIMIQ&#10;jP2aKGiieHwhG6E98y32knMJRxhYeTjBAy1+hjDQe2xXkpqEgUDLWyovjefjXCmcyGwpxLw2M779&#10;BJNfXHajE0WQJgyyVX70VykYTksvLT7C7Jc67jdU/uRaEojbikNmfC6Jz/QHo5+jQC2USkdhCNrO&#10;Mxz7TSo/wHkLuOeMRAFk2lBwfoY5+TUtCxm/Z4FFOCr2iGze72zgkCny7B0RK7sASrp5HSGfwclL&#10;Cggq1KuutlXfgfCrVzu/EJfChHxBYf8MaV9KZ1misrMi49hXiXkkqZDvBkLxb6Ti8VzcF9bCKCc4&#10;HRSGQOw9TsgSQa5mpeD/AZIeEQe7HOC+P9rPgOvLOx23KlXoHWH4QJ6bDtwsDnFbGJxyxWunCkMo&#10;eo+df2xgrJXpwsBvJfDOkK9odJbhPmu4S7rkF65n+0QgCpK3Moeh0ImKZ4ncyzIh5USuHf0V6f4M&#10;73ytfZz5bTc+KANPp1t69Qz0ckvhk+3K+XI3TfmWPRhPtja1mhKN4wx3h7PP2BNIIbMGoGXhDtOI&#10;43isQf4P8/kLqHrG3PikMLAihOMbeE+81PFsDfiSJD7TFSqf7w6MsYfEUuAujvSFFbKcM9Ykndw6&#10;H4UHherNfL/VE63097IVPwjL4P+caPZU4mB8CkzhdfbzoeLyPKnAqCThyiVuf3RoRr98U/CP3B1d&#10;lFIUtBW8TnXK6EKoYoknXPm4r/pcBeQhLIsRELsN9vPg+WVEAs8fjE1G/vW0KzsEGGGJLlV1IP8e&#10;T47MsNL4o39zgtLB+21kSjSBFvlq5O+3TLekh/nDX77TUPzLjO8lZEp07IvCLrhm1+cobGnzZgi8&#10;m/7JctUZFT2l65k+JRrCmDYl2hpZ2O0FyRNc9zWIWndfqGJhouxKWaFohuPPZFhIrUc1hxBMknog&#10;7xtxmLfIH07Ay/NHb5eZkVJ2YmuaBSpqdB5v99gN6uwNxM/0lmSZs1ATO008h4425xL2NRi/ZCwY&#10;Pyd1t2V+RZc4zt8WRfGkAtcEtlicisp+J17eWBS2+zmLTnaPzoI0YYDie4KlaH1MI17DHYw9AaGw&#10;PMGKS1KnUVcHHZmeUPn/4bkq+MEPWsiOiR2ZaeV4SybiuZ8+B0Ka8cGSfIUZLO+LPvMoSW/AetAT&#10;LO/JLoVzSp3gDYw5itdBmh6RdEnarBGoTOdu6tr57cacymFNVJJxMOeH5RXHznaCUDniZ8g7CY9r&#10;zanozuE08LNl+72NPSe/eHTGEHMVJJ9Pts9FuXDmPlQH55HkB8vPw7t8CKzEM9zrC5R29p6d5ZsC&#10;iE0BGhC5JsoarVonJAmOwtj3tMtVcpYsIJONOj0lxzkSw26AE2RPGZewqrTsXW9sHMd1vxWzOp/a&#10;I321ljYTUjIDU7FUkQjY2yvLKpRKUwxMKaojUjRqJ2UgqmAgOhDFk3RK6GQpEoklObBKCm3aIAhE&#10;5UNlfTBEo39QB4jJuK3kfhHVoDWKtMmxLCwhQE0Kbm0aMXSdN2/nZnZv73gSj3fHu7c/Ps7t7uyb&#10;t7Mzb97Mvpk9GP/it1675Jv/zwszdy9/snFX7V+dHP9w+M3PbP7U7cD3qv7719+79gfjn/zZ3/1D&#10;eGr+hZ/vWvrqu68tnP/aS7/6abzzTHRs86a9r336qce+8uWWP9j07U8/Ozsdqzn01T/8TPz03zy2&#10;eZP+7fpvfaflRsvrc3efXqj8fHPtd1mcd575rX+feOpPTyzf8H/ebNlu5HSFhk3fvvza0N/f2/qz&#10;vzz3r6/84t8+hIUsnt57oOO19q+M8XUvtIfE2hhi3QuxzobYPrXH52N/vrC9BsYGPPwmEq7jUYHH&#10;RoFm/vr9p8XvPV/78Ol69uMhRocZwZocwEMc2+ITa3/gtpGd3MTIsOOCLOpvWJtks31tz4FnnoH4&#10;X2S/7zRIHmIdFfcmeD/Dfn/WhwJ+1b7uO773kuefVOJqKautOLdEIpHxPG200ZbF1rJyFN+ulaNk&#10;xSdznB1Xn3x8w6WWSzse3+HzvbHhsm/08U0bxsbGWirOJ+NYH7cM+Zc+t2QNWT4t4f9Qmxnqm529&#10;/tKL/l8k4yTutSxXLe9eTnyUGK1KXEiMx08nFt66fSFRdS8Z52RPy9DWFz/34vG7szP+d65vrYgP&#10;HZ+fve5/ZwssmITbaV/LUhvblt5/K141vljlj5+O/2h84cJLP2xLxhnytQzt2rKrdmhIn9mqXff7&#10;l47PaEwe/w8kn2Vfy3JLZcuWe8tvzlRW3FysWv6IybNwYfzCTxx8Wra01G49bvl8/tmEf+h44i6T&#10;p8L/cTLON65wPm2/8T67j92jb1a2fP1XC0yeijF5X5A/tbW7an3H51j+jPprdx2fmQd5RqU8iY9b&#10;ln/C7mv512+NViQuXGjbdXp+YeGtCxdegUYBN5Y/1tYXd7948u47M/7/9ffV1g6dnP3w+ku/rHox&#10;GYflT+LC8u8v746zfL5Uca+l7bQ1nhi/cK9Kyjzke+xZfS40t3Xmm74qTfv4S7XP1Gm/1F/6kr6U&#10;jLPs842xNmF00+hDvsqKmSs+aGXO+6oe8l1S+Dyc/O33j/rsRa38yYNss+7J8lWVgDiwqNbWRUec&#10;j2UcP29BhiDObTVOQuFTwbMW+Gx6TY1DW5FtZ8+OPnn27NmHYBsdfdIHpci9PfvFPSc//+zmzQ9v&#10;3np8z1e+qQ15xEksxxOLiR+2teyyPoovJMZl1ZKb9RGrCr+Eanby7szC9etS9cht+ezCwuI/b2F8&#10;lhif8ZuveMQZ0hZmZ2dqa1tqh47PxP3XPaL4lnwLZxbibYzPN+7G47tfueoRB/jMLIE8fXdn5pnG&#10;84gDfOLLIE8Vk+feBV4/XBvnswvVx/zCnN9Ru+yN8WHibGlr2/XZu/MLY1WVHnGGtPnr/9j35drP&#10;vfjNu/83f/2lP/aIs+ybZ/mc+Mnu5d3ziYXES175PKTFv3k9Yf3g95a2zl6ftbQljzhLvkvb/+ty&#10;2+iTlzaNXh7doagMuQ0xc3KGr7qXflvecEeL+7YIjbzhjkecIf8y47P1P+zdCqnm5LZUcYXxSbY0&#10;FV7lEDdYlI422nK+nU2/jdpR/LH0m2DjT6TfknyyiFOVRZxMfHIlj+BTlSFOPuURcaqyiEP5kzkO&#10;5U/mOJQ/meNQ/mSOQ/mTOQ7lT+Y4lD+Z41D+ZI5D+ZM5DuVP5jiUP5njUP5kjkP5kzkO5U/mOJQ/&#10;meNQ/mSOQ/mTOU428lT8OP0m+NBGG23uDfy8lh63vc982fl5gS8X/66Vfd0/+c6m8fN6OJWRvSUs&#10;AoFAIBAIBAKBQCAQCAQCgUAgEAgEAoFAIBAIBAKBQCAQCAQCgUAgEAi5wqHAIf1UYPV8COsfYR1K&#10;Q1hfPSfCegeUhEOkFwiW0Aur50NYe0CdTUfqeTW+F3p0PAehk39PUi+4eQHC9jFxXa/rvFueTMB4&#10;UPoYP3c6Oh4z7XS8+N3PMfdx2FftIkhPjQPnVJnEfQp5U9OQx+G6tdetqMFTKZZMGSw/Wa/ht5cl&#10;yK7Se5PXq2fgjsI6PGmv82H7ulOBXh3uuEfvdfAHvnAOr01N1yGDzR/jAmc1nbCdziFMh8dzXg/n&#10;3Gm45YEnDHxEGlCS5fW9/D5VfuLaHj3GfkurKWbHlfI600WLu5cfxzxaa4urh5c9qLc8lwB2CP8x&#10;jvr0RG676z7mYm9APG01l4E/pINxOCV59/AnDemDHOxqHsJzw7OYm3g9Pknv+/gdhf8pLgfwBH5O&#10;uZE/3Bvwc9ZHPI+5L8HTDYj6DCUI5ceWD2QS5zDX5BOTaSIfUQqRD6TDaggPIQ7cq7xW5Ancd8zB&#10;Zy2BpQE1tEqyTuHTEXteGk08QbxWlC7n9VA6UEvDHcpcgRwQcaEMCD4AzAU1nfQ5gnzwWtTOmNMi&#10;HfXJQwlUZbC585xX75XH9ZLBjgF8Yq6nr/J0anknH5T3ENcrQl5Rg4CvO8/dOmwtgDohU5nz0gsO&#10;Dna5Fk+wx66Tsr7APpQRJw/gInSBwiu5784Ru056yirqlvOpYd06GfCus+o+1n8sxc5cxycm+Lpb&#10;EV6LlKet6i0hryz1aj7Cfau81HTgN5NG1BDU20kdt3aAZ5i5zK2kF/Au1PqAuSCusc8r+a6Wc9SG&#10;6jloEVKlwLY1VSfhObAnelPGMODpinSx1VDPueow1xUe98JLpP07i1rjvk+pi7BVkOk75QkrJd+d&#10;zkrp5gb23SfrsBe89ILzjqGtc18jj6XWZVkHunXRzoNGF3FlDqLugNKK9d5ZlyXUlkZA1TEQoh2E&#10;8dx6AewE2E+WBvvMKQ3tBVlfUcdhS4e1RMmbDPYC6gWpKzG9h5XVU5znhZ0kak7+SkOmGNnohV7H&#10;E4LaCHcjz7taFW4Xq/u9OtjVcIzncvJK0fdAfvfTZsJIp1vHiHSw5LnbdiwBKbIpTwHOoTWHfODp&#10;cX2kPMG0esH1NOFaZ7l2tz5QejENtJzVuGsDzGXR7mGdcfbxPfWC43yqXlA1v7sdR+tS2hM8TrIF&#10;gLjCXoDcgH14ek4emYD2CuoXt1z8advpOO32dDaB1GF2X4DLLfIJdIH6tB29YVdepdoLzrLgrvsi&#10;T7AUOfNrbQD2glPjObVkdv0IZxl31gHkp55X7QU31LosNH/2pQDT4nYCLwneLQqmo/bwPOQV5zLa&#10;C+68ceoFZ9/FbS848xHT8ZbXaywk93COL/RCz5uH7p6SSy8o/Xbg4bSJsZ2W/XTRxio8eJ2AJ4E6&#10;QuYg8unRu5N1zlsOL2Bdw3sRLYt8onYpV9IRJQVqg1oyuPTJdFV7wW3xCTtGXufKK4f8bntBzUcx&#10;biHPqyVF6Dmxv1ZIji/wJyPDTOML2Na6+8N2exswHU9Xji+I8Qe4Vvb7cbRFpOvUIeIJ4XVwLpYy&#10;yiXlgrjwdHCkyh1P5Cbyg9yV/Q7ep3DUZ/nEvcYFOA8srY5zqk4FWVSbxNm3EjoPxx7dVijkvsgH&#10;UYqLY3wBLRj8DTUGdAbqArXu45gjtKdgTan8xD7azk6dYV/r0EnOnAfbHM+7+arA9hTvI917MNQF&#10;mA6XVimNcsQdn8wpFgufIrfgFJmw3yP5qNfBMcibGAPqCNV+QKtVyou16hTE5brHxYvrHJGOqqfX&#10;DiuPL2B5l7/tOsHLqxLHLt9cp7j4yRywz6fUWTiObby7PgtbxouvBNZH9/lU3SDTEXHhzuC4mtdh&#10;hZf3/aBuSD2OdRnPu+0BZz5yXWSXXJEvKrhO8OCzdshmfEHFVqU/7FX/VuKTVsNrQuumuW4lvq46&#10;CID65q5Ppl2Se7XM/FZCuvs4ZfOFd6GZZIZ6r1q2wq5JicdbifR8cotsyl3+pHlwcO2syIl6Kzd+&#10;E2tx/9ySLLJ8BXsBcg1CYTs4bQjVXihWhLn1ivciepbcMlu13DjiszotjeMkss8m7Kt82AD3A8gx&#10;aLvcJJ++03+hWIEjU2h/A6m9vdXxdVqWD8pDyCV0lfBfKB4k+90pJHtV+enbrh443ij8BHIlM9pT&#10;q+V1yrZAhSWKpXV1PAkEAoFAIBAIBAKBQCAQCAQCgUAoV4j3guJ9fNLf0BW6r5E+RhgO234Abj6/&#10;ax93vx8AvwQVKV4tWZ53x3PzFXHSvf8U7xtOrtI/ojQg3sAIXyThuwNI5yMEb2nUNzeApH+kwk/l&#10;4/Dad/FN9Zty+iDg2zbhfynfwqWTz70vfJLc7xnhWrfvZPlCzBOU/ovoryhyGP0AZXzxljnG/Qul&#10;n6E925u/I3Tw4bkM8WKKz7CYG67uyzSEH6K9x30JbJ9F/j4T32si35hrHgLwVT18hRzC/9IV13Hf&#10;q/edWO8Q3iTSfxHfgsO51DnLeA7rGM4fkPMspZ+j5IPn3PMFnD7E+MZdfRJqXRVzLtCfEN9uyxbC&#10;/aZbyo4lUPpOJb35FT2W1DWcj3MuWfkB6o54ugC3vaB6mKBfgPd+mOsI9EcQfJxPW9ZJ6SWi7isy&#10;cb5qaZQ6XHiqm7x9R32hliInX6eXMOos5CtaHTn/Qi2d5Qp3nVQhSgru2fXK0Y475wGky1HU1uni&#10;IV81vpoO9zZTzoq2X/BNrxeccOsF+O0ds1yBdTt9nqB9gL/BD8npR4k+RFKnoG5w+//gk5ftupw/&#10;KfZT9ALnI9JIWn5c16jyyvmSMq1U/yj0+QK7COwL9RjqLpXKG2pdccM5d0jaCup555PHtt+dq9nY&#10;C2p5VO0FOA5WH3jMCy/Z7OwFKJ2m7UeJ10mLFHmBVSnmYLsty/KDsxVIhcte8Mh5d5121nkZ78Hs&#10;BXkMdQtaksxeCPKjGe0FnCvG51ByH2Y4jnaG0AvSUhZ+5T1lPc5wv/aCsC75eY8WAeuc8wllYy+4&#10;n2i6Pr+qQ9wlOVVeTEeVWU3DrYvK2364H3sB65wyFxrrd0q/XBx39SNc60E57RCYHZvU31yby7Lg&#10;6ke47AW1RXLuAx9ny6T+dt43pinPlyeytxecK+uAflX7EfC8uIWnY73nc7PFMfs67x4c1l/gg9fb&#10;eiVZ93H2GkjhZS8IHYRpIS/BWczhxjSds+BEq2FbpI7ryhNCq3anaSdVvSDrHYzhnbI1MJ43A3xd&#10;QzGGx/UH7w1qcBznIMEYJdQ9W2846i+ch7FMtE+c9Rn4wXGca63WX2Ev4JqKck0YwVesOCr0kDpG&#10;ifMy4DyOTaavEeWD7O0FEd+e46TzGi31AtcFKmHdVo8JXl56gR/n/JC3Z5qOkonyifSxtKgthtBR&#10;oiQ552Y70iv7UgBYyV6AM6k5iJrV7vvL8QXIeTiXbM0xtEd5eDwvK45r/6Qmd7bryTTt4+5znKdy&#10;rVepFtdlOkcAZLIXVkLq+EL6eGSZFTsy2Qv4Zhq1ufcTl/bCiqnY8VCnpGr7QgB1gm3VUkm10q8r&#10;0BM4zSyymH6aUSzwdc+8gpKUTX3Hd5po2Yk2vPC538vvDe/vNL2xztibEnUGcsn7iePaSNnkorDg&#10;cO0oqScKCSED9ipXz4+QLVQLkUAgEAgEAoFAIBAIBAKBQCAQCAQCgUAgEAgEAoFAIBAIBAKBQCCU&#10;F77f3tL0R5GWZqLipZbmXc+v/kmvjD8LPaI9ooUZbaawSMN/8b3RufonvSJG/rYmrKXOaSYqJtqs&#10;5aUsWKws2KtgiDWHKCy28BHtx3nSC4+QXihyeiSPeqGQZZ7ClUOmF7pW/6RXBNkL64DIXqBQhGQv&#10;EAkie4FCEZK9QCSI7AUKRUj2ApEgshcoFCHZC0SCyF6gUIRkLxAJInvhPsOAqZua3A/rZsnYQWQv&#10;3B+ZerBpusbQ7O9iaqYG+6Vxb2Qv3F9oaC+0jUWrdhjaId3QTgRvHByPRoPwnZ/1fV8Qkr1wf2Tq&#10;w6Gpkbh1vjOsT9d1DMStc52mVni5ckFkL9xfCKVh4/NxK27tHTgTg3CxwVDsh/Uckr1wv2RoTc1x&#10;a8aCchC3GgZYTopvaq9zInvhUMDUnH0B1k9Iq8NMvVprtMsCUMMA2BDp+QOvlH3+TZziyweyF8J6&#10;ZVN3ULT5JrMIFxsmQ951HSzGo+2zIzOWQNzqGJirN3hp8uK92DAccvKeqEkXt9BE9kJEO9r+J4PT&#10;NdXsiUUYXe3sGDwRND3im9qterAWAaIk4O+X2+GrM6n8I9q+1iPHrtUBX5Ph5fanBicNdXyimEKy&#10;Fwxtui5uXY41NldrE8bGvrj1aldy/EAlbbrmem/HgN6/rf+J/lleEg5HN/bpfQ0DT/Tvbw172Q3a&#10;pHHJmrX2tRracPD2c3Hrdq9RtPqR7AWwAbb1Q/2+3dsfjVvzrGcA9Tg1XjR4Iijaer0Prqhs4nWc&#10;IRrE7864rzM1P+913O49cgzC97ZHtFzLn6uQ7IUwswaPtklr8KnBdPGgnUeq1gbb49ZYDO0Mbnmm&#10;sQGqtZ2KpXk4Gg0Wb3+K7IVD7HlV7RBPK275nze1lequqU/XxK3rByOO7817hdXMWpyy7Yu4ta0f&#10;bZKizIeytxdYf1Lb3wqjRrJvcPu54RBYkhmuY/fSMbi/NXPbD/2GxuaxqMp7Y9+EsQLvglF52wsw&#10;ooztOeoF0TcYjzFLIGOdN7XGCPYO0/E39WjoxkHsachWIm79dKSxuTjfbZazvWDqEzUN/VOxsdjh&#10;6FgMS8LUCPsdPcOO7Yx49CWclOG8qR9nfRIXbwt+A+/BtlzeR66ovO2Fi6FJ42JoOBRl4ZFBqLWN&#10;zT3B4RAcn6yBPsOD8g8zrTBhXDSAdzS4l/Pe14q8h0Ovc965u4/chGVvL4DFwNr1au1cJ7Pzj0WD&#10;fAyR0+p5Ax+T8d4XiVtnRiYN4M1HvL3GLwpONL6AoaEtNcSZ1bgW7xwN7VZ9nFmNXmOZxRTS+AKS&#10;qXcHDkcbm6HHl3P+TAd0DB5tK9b+gyAaX8AQSsO+1tfrYBwx9/yB9y3OO7d8cxvS+wiVugPF2I7n&#10;i8hekKGgQqVf6LAM7AWHbwFYctBaFUgWD9rslE8v3HvMUrcXTH1x+6SRfL/Acrpqx0SN09eooGGg&#10;sXk4JOUztaqmSaMw8pW6vcD69q3j0Zv1YMObWlg73344OmkUj+1iakfbjxy7lvSkebULPGkKI1+p&#10;2wumdjE0Zc1b+9rg3QN4qtzprV6TvsKDyvd6TdyaHdkZiegTNXsH4tbVrkz+k2sZlrq9cEgPa+BP&#10;FLf0vn7uTfI/24tpPgP4PUAJjVvvPodvNG/WF0q+0h9fiGjBpvmkb2J/FH0Z8y9HmjDAWjHbkwbQ&#10;wT1pCiNPqdsLpv6Bb3H7pRHhTdIw0BNYk7HFBySQr7JJeDeAJw3M0SyMLCVtLwTgrdMXWi9zTxVB&#10;ewem68BSK0zdc4bw1F9oc8q3rQ/6PYWQp5TtBVOfNNBTRXoWwW/wS863LF4E/hPbuK3glG9qZCf3&#10;dsm3PKVrL7CSELrT23/syGDH4JFjWOcuj3QMdAyyY8f2t+a3znnJN2H4+5zyjceEfI3N+Z+7XdL2&#10;QrAbPNUD8LuBe71DfYP97kA0mGdZPOhEUr7uQAf3dgk2FVK+UrYXwrzHdoj7sO+MgO4FbxLYL471&#10;EsKKfOc7WR/nGOvjFFC+8vBfMLRbdeCDjLNmCydHOrI9aQo8p6pc/BdM7cixwbainbPEnsV4NNhU&#10;WPnKxX/B1HdGpuuKdy4jeLsUet2nsvJfKNJ1DzAEm7GwcpSVv2Ox+ywVWD7yd6RQhOTvSCSI/B0p&#10;FCHNjyASRPYChSIke4FIUEnaCwHn+gb2KjpFWRedoVvO/MpdkvZCcK4e/Bztfc3UbtZfDK0DvaTf&#10;rId3E2K/WhsOTRr5S78U7QVDe/vg7d4TQfAnhhnu5zu39Xevg7XcDW1/68a+SQP8tE09or23vQNW&#10;g8yb3KVoL0Auwnpsc/Uf+IZDsJL30fZin+MMZGrHjbg1Fl3cDus0HG2PW3p/Pv2bStFeMPUTwcNR&#10;8Fe42gV+8DPWdNHPcYYQ7Jp3nwN5z3e+2wu+LV+IgI7IV/olaS/ohvZqF/oRAhr6w+tkLXdoJYR3&#10;/Ix1ZmSCtxD5Sr80xxce5X5Mwrf41a5HtWJfEwXDam2iBlcX5v77/RH+bat8pV969gJYizubxdpp&#10;gKmRc53hAs5fzpaqtWt1Df1S7lnrygFYPypf6ZeavQDzJ2/ztlb4mYt24lZ9PuvY/Yagt/a1zafI&#10;3X9sqSFfcpeYvaBN1+h9UyNjMVhHEXMU92ZHnhpcbCjeMYZo8MqBWSbr5ZEz9tcpLrG9MyOzrF+x&#10;PxLOi71TavbCZGi6btKYNIZDt+rG+HykyiZYvXHSmK6ZMNY+/QcNo6G5+uk6hprpOvTfv9rFZGb7&#10;t+qv1Z0IQpy1lqPU7AWxfqKpGXx+dX8UZtfiOouFmIuULcFsP5DZ1D7wwRr0syPX6qr5fvpv1uSa&#10;Std/IcK/C3WuK7LO/CYiOnzbpGMQx0nzmX7p+i8Y2qQxFatsLv7+QyodjsKKHPlOt5T9F3r0q13D&#10;/Cti+U13taGhvdy+uD3/c61L239hOLQe12uE1YSiofynW9r+juvFb8EVen7Tbu1D8nckEkT+jhSK&#10;kPwdiQTR/AgKRUj2ApEgshcoFGHp2wvu9xDFtjZLijwFk6/07YXpOnW+BIxMF9NYZE9gus5UxkEM&#10;7aIRDRVGnlK3FyLavraNfcNBGNGFd4GVO54YmK4xi8Z2MbVznTcO4BrxXL4mvW+yAGOOQCX//Qjt&#10;9ZoZazy62PAoy+2XO+F7cGvxrbkHDU2+ate2/ukaId/afAsvm7D014MO69v6Ya3Xo+24BuzOSDHN&#10;lYDv38HajvCdXJSvckeh5Ct9eyGi7W9Fv2LAmdjFUHH5RFc7/PfHotGCyVf64wsf+ObqL9kepbBO&#10;fOHWYfcmWMceveDhP6zxWCj/qxK3F1itu1X/xAB8PwLzeta62tUdKJp1Hpl84N8o5bsce6HN1Avj&#10;i1XK9gLUL5yHJOccgB7uGLxWVwy6Afwy97dO2d+2kPL5nx8OFUK+ErYX9GjoTu+MNW9NWWIuEnia&#10;z0LtG9kZwbh5lCdFvknD3yfsBJRP7F2OBZvI3zGXFA3drJ+uu1YzXXOtBr81db590mD7ddfqbtUV&#10;/hu1k8Ziw1z9zXqg8SiUhKPt03WwD8fDeV/vsbTtBZiPCF7lj2rgZz418npdtQZH8jtPMYN8TDag&#10;au3GQehXXjSq+X5EK4R85eG/YGiLDbwPUaTzrWG8EUfBCqmrysR/geXwePR8Z2G+47RyCN6us9b+&#10;1sLKVy7+C6Z+rnOxoZjXib9yYK7A69iXi/8C/6JPoHDprxxeDBVavnLydyz2tVkKLR/5O8K7Qqc/&#10;Qy5tePh2lPpdCEirWL9jUe7+jpALcw04Rsn3dUObrkFvl1zwn67rDibHEBnvyZr8rsF0P0T+jsyq&#10;7PI/3217u5ja/taG/ly9K4xo+yMNAxM1wlOlqumpwVtFu6YczY8wtLmGuHVk8GZ9tdYdgDGftw/k&#10;rJ+vTYYu8RFl8EmA7w429IOnSk5455zIXoD2G7xJZq3znXv5F0MXG3LXzzc19FB5tQvfPexrLdpv&#10;4dH8iAB4k5zrlG+GnhrsyeE3Y6u1YLPkjV9LzRXvXBPZC4cCH/iqdsj3hHd6qzX4knDa+O77yHhf&#10;1cwSFW+l4W05XzFolfKuVVju9gL6HuNKwYipkfOd4J+c7prhEPgdJK/XuoPp1koA3nP1TwwI3hDe&#10;6R0OFuva1OVtL5h6d/DtA9J/QHiT7B24Vufdrpvay+2vdsJThmPV7Fn7+7CXmMKfHRtsmx1x+yeM&#10;R9/bXpzrQpSzvWDqE8bGPtAEZ0am7FUVp6wzMfgNXxT2GgeIaDdZr2Pj85PGBz5T29k8y3oGXjrE&#10;1A8GbxyEtVslb1jhGX5PjexrLcYx0PK2F6Kh6ZqLxnDoYmjCGI9CrW1sPhFk+wasCOl1HVgS0KKM&#10;RZuab3CN0hjxms8A7z8mbN7Dob0D3JOmU/B+vaYYxx7JXoD5luBNcoU92cPHYP1lsAfSjw0aGowT&#10;CIzF0o8jIh+T8YaVyi9Zt+qAN64/uVb3sxqi8QUM0ZskmzlLj/JWQrT/G/tWXoPe1KbrZqwjxwq1&#10;DlO2IY0vIIE3ydRIYzP0+DLFg29AbXxetP8z1uXYzmbwmsvIn+mdjsErXcX+bRsaX8CQkX6uE78/&#10;kz5ehGmPH8WwXyD6HDC/JRpa4TrWo6jaUUzzOL1Ceh8hKRrK7Bt9IniFz3YTYwUCsLL/YsNKc7e7&#10;eQuRS3lzTWQvyHCFdl+fNBojwabKpsodTc39vNdx4+Didrbf1Bh5bzvGXUv51jokeyF7Utdyh/7k&#10;lDVh5Hst97UkshceJGR2ww54/7yiLllXIdkLD0RaNATvLdbjGvTpieyFBwtN/W1mKxTne4UHDcle&#10;eDCCdxnRHPo5FAORvfCAobI2XKmEZC8QCSJ7gUIRkr1AJIjsBQpFSPYCkSCyFygUIdkLRILIXqBQ&#10;hGQvEAkie4FCEZK9QCSI7AUKRUj2ApEgshcoFGG+7IU/N973bdYe0YiKl37m+377qp90Fvj1wR93&#10;vtH58643uhhRWJTh9zu/NbD6J00gEAgEAoFAIBAIBAKBQCAQCAQCgUAgEAgEAoFAIBAIBAKBQCAQ&#10;CAQCgUAgEAjrHZ0+n28zo4cY9Rx45hm/5vN9mv3+TUYJtsH5v2D0XUZ7v9D520/swXOw7WC/n2Dh&#10;Y3xvdLd92PE7mzjbWJyHWfgJe/+hPRs+AfEhnQ0Pz/wcjlWwKOE9G5Jp72d0RDLz6UzugCb3N7Lf&#10;mxht911VYnmnn25z50OtD+WEfNiwR+ZDpQ/zEDY4D7//HwAA//8DAFBLAwQUAAYACAAAACEASr0/&#10;ZHhYAAAAbQEAFAAAAGRycy9tZWRpYS9pbWFnZTIuZW1m7HdlVJTf1/YMHdLSLV3SrTAgNZQwdDdI&#10;d0sJqEgPDN0MIC0tjZTSMDQoSJcy0s28+Pz+T673w/N+f/da1332Oec6+9rnrLPvtQ4QAAC4AP7T&#10;4A9APOAChUL9RSQ+ADBACAAwKWooAQBAAMAVCCAD/Jv33ywcGwCQwAAADB8mev/HXI8sJmDyDA3w&#10;EADA+wCmBzyE4wGCgAC6B5/4AWjEPct/Ywb8C3+56goAAEjhH64ACO3feBj/qMk+AWEAHv0rPjcI&#10;AGB9aKn+Nffvuv/VFwIBgP+u9Z/G9gIA0Hnxv1nPBvpn7T/6AAAjCP0/9BlAuP/hs/6XvJhB2P/X&#10;HHuycSX/NfzffBwQAPNUHgDYlf/P8/if9ncsRktTmQCPBu/BJQCrKEAe2pIHTONgPXx/ak3/bYDe&#10;EGV5QM043d5DB8NBTkMOAKhLxL+1wnzo43qoGHkDAKQ+fwFcsWd8OHF5c7CCnG6A+e9c7JzUgauv&#10;iWFBRRHLFz+kKxQiPW662pnoqESjM6zj2NiVbGJjOtkGV0gJXv3i0yf+3O7qn6oDrOMh6U/otFEm&#10;xqxjRiyjLnIvzEzPz8M3CA198yYcZNpvDqWFJ0ZvtwPzMgPtS0cRg8VtT2fTE35dF+st1izXVhwg&#10;ugeYZ+16KrR/hDZW1HijlJ3bzpa3Yvb33aPAJvWNVrZyjuWb394gIEPJmCUlUBZ8VTU2ZYrUNNUE&#10;Xk4+GJ2RljG3ZH1Bo67Xfyf6Ij7V77vH7bX1+b/1rbg/xMCUMSF9721kh0SytRPdnsPrIywMoL/f&#10;pMamPLCbIDZGi/NCsLuNplysWyuF+VDsOa4Zv2qZArYIiaGaO0JVP7pPB+93CZ8DAjNeaz/oNerL&#10;t7FJ6zFaLLdek4geO4Ojlyiw1uHtu8Hp+7iiuTdIi2nnMr6+zVjo3/Ck+wbxwdquZfvRNjOT8T/8&#10;DEWN8/lw+1sdK+n1Z31qQotLnc+Ohg5DpKKGKNkedujM5gIWPWQCD0tyiQYYE+TNOKihedabYQOG&#10;HZR9ymWCFsRmf/97bAgDpwO6AE0HFfEcxfsUXNBV3MOo/t9d/a8P6/8T/wfxVBHLznXnPtFIKxTX&#10;8SS8HiW60bLkODtm8vuzU2PPLGJywfWdXovPKi746g2gKxtzKz1ODJtTx+w6f3bS96aFfMd1IH8F&#10;UXBbmqh7u/T07uu878HFtB46duhz9SVEesQDd/rH9fmE38r9J92d+3fs0hfS8BI5p5tJ9fnfRLV7&#10;CPeLLLcQaSJunptuAUc1C6wluoKONuVE91kJaVejjdOlesF91ymER27vbPLvbiJkvJ2dBX5K06ld&#10;4RhQVS1tTvX/bfN/C6QGFAh+2LGa+6/mvors9t+vOjyMSd8Lu1XSG8z6leeZT5egcP+5oCb1M16q&#10;foyXv23L9jfYuBjBfoco44qT8HkMBAXmQwU8CqguVTur7nsoDq1/aoDPyElyzSqyTMM1/ffNjA/d&#10;ZNiLF23L4fdN9C0nj4vi7W6MOXDV0niNlj42VlRV/fhbuCJpgauPGI3qG49wfxJw0176hqf/Wrlb&#10;fvQZp3j4zq0peSFxnw5JWf6+e+Q94dGKv8H5PQNKUMdDOZFhFe3TB3f6YL4m+viPC21CW5fSDk9i&#10;XiBqULWpB2b5Xh1T1Jh3XWy/gy72UNinvwobN35UC7xFnfLCvO5Gpt1uN9tUwyauCesOraBpvE05&#10;+1I3PwDWiDOiibb7aLQVibtQod+XSHvTsNmxqZXKQe7vcI9ieRsRK7TVQE2q6tWgsOT1zvLLCxGJ&#10;e9h1qAsCfHuM1VKhkwFjUxsjK/6jviVGDnVBJx8nKThMZ73VLTB9GtMCWTUAfquitdBjxOqifCuK&#10;wl8nbpHZ56eUoCzJvYxE2ykv/xDgPvM6o5NNTYOL/Kh5QqEThZekg/nRCDI9kuRn81hJSRbbmND2&#10;gCwgPYAAD24DLwPV+Njj7G7YxTIsfNIremb7BVoSDjFr+Q2t+kNIiuMOtb1h0hroJMjAk5ujAIYX&#10;bcPm8cDjyvtP6sJKRUB4i3WneuxKA00kE2rKncINNRdxM5XAR9wtVBlLQkxyQ85weSU/JzPW0L0/&#10;KkU8xbdJz9VK1EV0rSY35sTM22nKDFDwA4LkxiDl/UDFSN3TawApiCRA/BPtSd8OijI2m9GrR6HE&#10;4fulmhDjfV75LzOSY4fymd223R4+oS09Tyx6Am2UOJf4uclicPuxY5dBUPfPsHO9d9pz2QvBudyJ&#10;V6o3QuDyi7ozJczmFSn0HvSOjvwGcW8WZM6YBHej7Dx2BsYvveitIFSMbqNTepKGWgmIpQupiNg6&#10;ok/Rdl/VZQ1NU+rugyT4N4R7t3etJt/MfDvTXAzbuLIAPa8c3/O1rP+OqgMsCao7Vc8YbrsWNmoa&#10;SCGtl5mrRXY58ajQAOgehfTf2hk5D50dvwYrvX7Gy8BxcGHbeZOR95yjawViCPCIaZFp3osPSpww&#10;nm93gU9Xen+rKBlThBittjPvowTMDukzfZ5FjGdXK5k9aWpTB0xaFrT+5JveIQXaaEo4hqiW1nN3&#10;1TimDR7vnzuK+xUeB7xEONpZKothJiR/WPMun38ZKLvVz5AURV80oWMXe6+H/GW+MxhqPCICUXTh&#10;Lwk25F7Pr/b/+pGOn+vwWTRsADFBpGLBWtm7Qc0RqvXNiayXcFwp6PWqz0++yhzBa95Z4vrbARZ4&#10;do8vvHehCp7IulCUE7UmrOuq+OI+2IijyzBe2myNImKdv695sdToqxmNmM6KdF7CJWr48wpZOBos&#10;u9btSkYVRFO9A31Ty2nK/IdRa+eULgmCTaNNUovxnVfSmvATBthBpRk5zXyg7wtZEkyjFyZBPSm5&#10;eHKSAxCWTbzt8WbdfyX+xfZGdMy3ikS79l3dcyMur9tK8pp/kitqI4yJoglKYu2bFvkWH+7BRzBv&#10;+vMu2c1yHjP+QDYNavxS//xaLkNPu22tXS8XmhD2Sapf48MJ8JzpNXHcqc9tK2R+443mdLsDVbWi&#10;rknygpLdM9XtbzNYR5/FYsB5NsUh+rijG29bkJ2+Gf00UbppGF1mzzr5V2S0lxhhTjhG99aTrGAY&#10;nKwW8lkVevScBp9JBFspbyfRZ/4sL7MgDTcpbhCLqPaXUaOndz+3ptDSydeK/gNy+7eID6f25S0W&#10;2TH9ofB5Y1GEuCZdvRVYxz6c1d7zfoh2iF+GfVZlmOJEaliC5qdkHfbZvaqUdY2mqmAUr7tAU1+g&#10;2LMit+KJFEFxHKYShH3h22x0W0C9KXPkquTPI96LdgFCR6xIysUsbaRslc07I0o2KbDrQPMy5303&#10;QvPW1ze1FW0KRg1sq6YLb/gYIq5f+ywtDj79+I9Ggemfp1356XiyzQuqRCsqjhEQ+694japalCXU&#10;8mnzGpX6sCZarmAVv5eydOj7T44s1Cro3q/VvMmDT8hy2HWUscRYiOoGLRP9bnNNF3DKJnYeAc/L&#10;Cu4FIZmmBP7Eims98/EQ8A4I2g6BC+ggDp6HPFUu2pxxrbtUWt8LE/3uI7r+8+35gflwyvNLdCxq&#10;tAHtKrV3ictR7D77pz98+qXNKy6E9WM/HKm/QFOFuWdJfeUiyA1qszqdZf10WHWeVeSfJmpwDsFl&#10;HhnALX5GDf7FtHd64zMjW7MSk1s5WJ0Cp6nt1Zi8+Hp6ldD7SPTbBtroD9XH6VUu7DTdoO7EUZyO&#10;j9+Van0Tqobeo5SBh4VBejLoqbfy7xlZ1gJqkCOzYHOx29Z7AojJTsNx0eqOyrppelxQy/6NSLSd&#10;ZExyPgWwPNBb0Z1At8NA9M9C9gnbCzExfMfw+sRh0cTyEnlzXEmtCgJzRDAHXNpA0mpm9jQai83p&#10;qzq9z/sLfeaXkIl2nXgW8AafZVSlPF/JWt8noTK8q7zgcWkoHc1skPq7Zxwxvp2svw73+LAl4sT6&#10;quZiBQggyTJmuuVcQC9FQZhG8a7kVViW10bK/kwEVVWGdrVSq8ToNp2LsFknA9re0Qf/xIBs5e/W&#10;Pba61SjKj7/E1zxI6huMVJ7datqZcHDqrfJnizljcpYv5+z1Bbciq3Gjfzc197QzjwAzIxQUrbEj&#10;kKZ6vZ1OqeLkFCwRXjxEr8vQcOzh1FhdO3knhEhStNJ1bz3ml9xjzqzVoXNQHUfnll0SWONNNvfZ&#10;rCA5fL6ReLN4wgi6bVAPZfkjqm1x1V/KLxIeQFMo4iEY+ZV9DwuaTlIYpkDl26CVO+08cQYsCVBE&#10;z3lWRb6f7XUiu61tgimgxVvbC1qJSrIj7/iOTPvQTwR7TF2MlRVthkkMpOWnULMNQSNPU1PbG9XZ&#10;Sqj1rTy3HOcfDaqOoozj9oJeGkL1gCfTb/kR7h6kJzqarx+PvLNqPCtKNdHLnWOS38uQHL9txI34&#10;vV8LpYamcU0He+dI1lA4GfAEm92+bhPLJh16qqU5UFK9QLrfBgKbkaYOclw/10BcUQ8Ecl+6BCYJ&#10;BGddDrtXyHjqmwPzo68oosiD/DOtPo/Hu/J8yuGD3aDFbYWrcJJ6ilJ5QYSS3h6E5vv04bWm4K77&#10;AsmGqhOOsfW2XZ4140+PHZW/Ud/uDBH/aeoBnl/lfFbemEaub1zQ1d8NF4msGqsrSSMnXGLfC8Cf&#10;wrm63TqJeUxO5VbpuNqOLKiX05BK3H9VXTDalNhzCj++TuwJ8ckViVpxiCgaiDjCoFFyzOcsGOm6&#10;SGMWxT9h2/zDzLDDiVIeZa2Ou4rVK5BEm1edAQl6ZsdShQtcjjdM5IfdM07gbZBdrn70F+9Sufph&#10;vvwFSTZnpK3qf9wMicDiej38SkqW75iJLyT9x37uENTm4Qea+sFlWZHcsxBLWTgp7aoD2y4Fz+vO&#10;DsHEkmXCt5gx05PVtZGoXfyUYGSZFcBevMQS6rdAMaCR7hsBFZF39Ywdvk6xvTmkpzJpZI+bB2if&#10;tbQf2062Fkner71DYaxjz1B8he1Z6cuuKHWKtXDL9/UIYDK+SPTp3OLexFb9aRZ9kWSLtujQ74DE&#10;dSLyoChNwRcXrBeNJHXXipRSNHTXwLnRQsZNt8catY28jNQOmHvU1vF1euvevZeTr9RSI4P67QK6&#10;is1wVj7RFk5p+m0Myw/DVavsyzdsMCSrb0bmcPfupmSzR6cMZkUJQsagwKz3o/Pk9Rsh8jMao/1H&#10;xU1ZULdfjBXTe3g8aw0Cq6YrlkqB8/Uz3PYbLRVTDr1azJyOBRPA7c5iFMNUO1qMuC5mB6jgqoXb&#10;jhidJeJENagCiy0l0h/9lJKQCQdYsD5CjpQsNZW/z05CyKoHdhWK6BaITguKpW6EVCUfTbrYSvPH&#10;1ctFEZSKuFP9ZqeATmT5Ej+C667sCJGg+FXCBZaU2FyGbIPdpTMJWrTmrEFPNi/1zDqidJSpOnGr&#10;xTnNkPYlLGQFvucNa7L7vo8tisu7ty/LQoFVf05kTn6wCw12UXXJR/zwsx/GFMDi5ylyoWaJL1rB&#10;XPywwO+cY57r2I8LsfvYYAoKQViWa8Y4Md+/trt8Ao1rxKNmBvhtNb2xa7Qmtyx9Q4fqSJ7q/6BV&#10;XUUoggY1Q700YGNcNJ4gLS1HTF0eVWQYgKW70a5caUaOVvXNd7TuH9Iu8WlVT3/vXx7QkxwQnwBl&#10;/Kgc8pQkye1j7S4Mp1ic+agbLDf0vcZlOhKh+WvvO6+6VR4GnUH/PGT2Ln7vFTI/amrAYwZVqIDC&#10;haon7g3AKpNdTWsyBsG3VV02VcHeFYVJTqdunFuHdm4NGRFqSMYB47oNi2zfG9FFMePlOmVdFEEk&#10;pbBDBmU6Fo3J1LveZ8sFmrNLsYmvAAR+5/rYrRZZPQuzV4FTltDdfFVrB6XGQifnBJqWxdIQ9n36&#10;J+HqOosGItgqebRNDqOcSNC2dR9r1mQpVsmX1A1xe3qUMMKt5tEghV8H5vrBJnvs4xdLHMMpvDBw&#10;Lk8yEblVGs36OkET/zeQOn2l/LjIfm145sRO7br4WgGPZ7cSG5UBz/wIIOl1EjEn0zQLhCDFjsiP&#10;oLjx7VL5hl6lFwKthPUkq0DBZtc7OiA31W/9rk+CNtrDymZIjPYMyTGhRUpBYJ81dkQ5XPWtZoTW&#10;UecN6bukuGnnl7gwccebbQC406nqky7pGXWjB1WIhvw6nIe0G9JnWoZD6bBU+0PH3kx3h/26/AkD&#10;79xyeRQgdSXEkaPOoMsBH4DJivZDAyBkgagBkt6tKhXw2pzoIc6eFk/hRYBCF5adFnb+6BIVN0oC&#10;VXTzwsWir5k3T5LxW6W0OuuDzi0R1Ush6vM1q7gpXKqXrLbfFzZmHNwEshipNuNTzpP3fKXZzZxB&#10;i+Epqv3tCh3jPOxJOKkRr2cHG+xKTd+0kiq5q/IOTYHsH8+oWpe/7KEuYZi2BSSjl2QEqUxcTBg8&#10;z2Erf7tI1nNsHjpBSNMPsO1aoV6heC0vqrk6ropaty5gjarkQv50JVNy1Ok9Sg8SyF3Q4HV0Y48C&#10;hQhA7eJl9/o1nRecKn2l4qtGfAl0uHOMqA129M+cCThhE0jYRDEeT9aB4abjtr6Zu5PGw1PiTJTA&#10;RMM3N2wh/uq53a3jScEp4zcFspvtSKicTshjjqXLmQLgh3DEmYx2sekEDn/cHLcQi8dXCTdevrn2&#10;ZNZ9EHJeybobr7iRmoBntTSk4sm9Azxv307RGxFtCehHJXQb0vw+Ppu1tx8Yj78De2paplZem7DM&#10;8OBUcXAlPu/NTabd/CBRpVOGVDXMqdQ8oaapMfw63FQoxWCnsnZJprR62b/Zwu0O7y3aBpWj3PrI&#10;n3aXeQQ7s9PI6oaHePEV5JQN0y/pF0Slnq9VwNkWnFpvvYCwdxXJttxuNy5MBDbOUbrNUmub1gxa&#10;V18AQlR04wafSWSjBTKhTMKWqWP06jaYMqQDw3LB1qEfZSyGpVamstVV5Y04ptQ6t80FrdhDT+Rw&#10;+wQ4frI5n5pTDWgBVL0hi2TZpKk0m3eBD3eRFtq0P3lorqQ8Vlt8C7rLDEriYpVxHyyElzAY0GZz&#10;JoICS9Wj5w3wc994EQN4t2bCn4rWv5jQ8O/F5mGTuMN7Nk3FRakv5ke7TA1xuyUdt3lUTL1kWjDa&#10;tgLMxksd3XvCLPo5KCD1gL9EJgvbVmLXqoxdLeHhwWciTdAsyDlSzlzjP0G12O9TZG1XGKdEq3D7&#10;UrTnKri+6sqxSqxs6TzGVXfPAJgnT4s76PF7vozq5CVOcVWp2miW4zrOmVSDoItOOKk0RXClZLYQ&#10;xlZOM4DtvnD9jlNpMTX+NtU/5Rluqugn5s4JVmblkXEGKnYdyOOZfP9w3YtlOgfDKl4M4fA+/vmj&#10;w7Sh+il7oSxiCMTyJjYjQLtwiLRw74wmE+wrWzTxvPdV5VAVcWvnhcGL5/UUWs17IAfOhP6n01QD&#10;yquuzFxGQZV7xAd5CddlXGM7XAbe3NKcHPE4TOi0kEhYbi9cNWGfhxR39mV8AOqz4d3WG6MY787M&#10;8le3SBdP3GJ306L1g6J7zVMnvaq6FDxqfNbkixju6+GqaWeCYFJ5UbsnnWGs21/J88sesZYgqHq7&#10;CgWMK3eD4jVh5lOBqsciiNFLTH3XT/Bev0FTbalaR60GL9dpmQgCx2PzuOFtzv2zM7kfdPBzCdDr&#10;bra89FoNX+zSZHHRTzEmLU6NK7qMZ83FX7+Z55iNLmy1UMMkV1KgXu31bxmUzCKV0i6OYOMf5bVI&#10;OXPCGwzJBYHzDQKqlTj5iEbadn1EYKAM5xB+XrlL+fg7CIy2WfSN8HtoVVLrvXRcQTZtJulHcQDP&#10;SbTdylK8pNUqhW1aVPEKZkU7zJ6vXSXTY7QwhWt0CumcsuraXgdqsNWP/G5oIaT7YrxEebLgKm4q&#10;Eu1mKLtkxUuzrpOVGCE23XUxFzcKVLFCh9YYhXh0OEi4scU1f1EINRI/1ykJYSHP7obBOrQa1u2Y&#10;uXWbdWJPaI9CarErFVWd2cN5RBzwTvBOgtU6TGsS2s0y1IcguUa773+UaS4rhG+ibZX+TklAhUtd&#10;HTqblLkLV5Aw6ZXP47jkW2aIw5KANvXo6cxgo2XCYgq27RpWDX4mPpvdnRLFDcHM6ogZHqhHe5Mf&#10;6wflQG5INIFLgvUQNkHgFJduJuOrxoAQe/rXlNCZkAldVr9W+MojBK7eMc3W0FYKOrwH9RYUyID9&#10;x12IvCUi6q62be0zLLoxsK6ehLNd6mY4lYw21Ix2PENELfPjqrIl3RPYCQM0fqXIvAtLR0UzQ4nN&#10;gT4MROVbzcqUX/BHkEBvN52aZlR4gczMpVhXDUeLp1quYiFxiGOVfb1de6cefRZXs7UVcwe0PvqE&#10;9hgyO6ZOUyLJJS8Qrqf1o6NcieH79yOeEgUcwo7GfpRC6d3xAZ+s1tMIX0WxD84F/qlFbh2RPKOP&#10;uljhNKfXWPNh+U2j8rhgkEui1wY06R69ifygW50DHFgAus1BCITmXTki3l/b8vRT0cn2ctIqfGG+&#10;NqeRrsmIEmdBfrz4DN+sGaqPONCVnsGnf9lhVjIYgC1Qg5+EEZH3ozjShDtenFLUp8JPePuVgrsU&#10;fYukFhZ7djcGgVGZdhBV5++YD+LmoHrm2QLGFM/C3bdgGuNBJKTzhLiS0ll6tioJQX5En1yFdrL+&#10;2r/edAnrI0kYxfTLAIroKWOFUz/hIeRl4jb8KuvKY10JCUPbqi5uO7u0oqo26l0eWiijEVTjfo2W&#10;OCZKcRYNtgEcBNQW1x8pEqRwBxbdsSUdkgqkYyxVBUjGZxcejGkqdbyoOZzaMLE6beZ45CG6Tbyo&#10;4k2tAWmNHgWwghaJz5A7PdeDx2fYrP2ZEtyjYKefRC/4c9n3hAWmpF+k5Abp/81owRVtQisCxRIw&#10;VmsIGHKP2Gfp9OYSfxM9lcVm2p86V70eKOMdF00qI7tJELSinvYVyxvf6OHiThdE2NGJ+SVJIdpx&#10;4L31JG/ahHO9MqMQITTE1emLc9ZC4+3kR7I4ONR2YrR78gPby0kC6MXXYcwEurRn519EedSLFFlv&#10;9negTyY+eVZ94vAChEqM/THmNvZVUruY+FQP9bEuK+d1pzjYUxHgFt0aLN3vvqMueacdC5mLuYOc&#10;CZgDzFXfcaW2XUVcC4aL3BR3Cndxcksr98rV2rKGPndqldSChM4EQRtyTJGrtHb1dJSVUvOrL8mH&#10;thRH8PWcEkjy8AXyVbISyn0rsZrtfeJGYMcbSRNEyd+uetakK6YATPvPC+UmLGibDbvliA4hFZNk&#10;qeMncJ3RbRYzoB91s1Wbt15D3g//1LNL/eG9hobkJCjeWPwn3D+xCgzkGq8rLso+yV7jBwS5SuvW&#10;LWW1mXwBlQYYRfYNZjxFWAaUcVSMLPkdM5qU16CjE4UJEWCC8NiA5AwfPRPczxF9rDUmB2ki71/z&#10;rHfrdxE9brjCUaHLxBnpnz9BQ3pK/Kq/1pbI7XXPa3hae6H5Ai12p2iH7CjueLeTUnK3QDIxx1KL&#10;7KbkF/e4nkVUCtg7nDVq7+k8J+rQp9EJOegqph7pomldb5rr+F7qtxQhlVan1D0ilay9dKGcvrpo&#10;xNCF/4JQC/n5JawtKtmaWcLyyeONqkZbQwr84pasUTGgeGgmwL303QfgtIpDyAeiueWGzPf+FJZC&#10;03oksoNYwSGHfEx5XLiixoAgDWSm9wh+WTan2qu+UN6zUGYnGVs7Anl0DLKvKxg5jzJe8qnzyGKg&#10;Z12SlqAUcg9yR035/IQv+LJedCwxPeK5aLYeahxirxIrqiwhl8AS2gtIoeXJasnk4vEtbAuVIDtC&#10;USm50wrJeEEWobo6upkjr17T8OUDWVUtWTxdPKtkmkg0uaZVkGXrhdpWdZ4Qzp/M+YkFR3f+0263&#10;Mnqq1TPXxBFeccnHQeOoMQ0rQICwzU92Cq57jLgT+Rj8NZxerNqg+XblAtMVU4chok0e2kx8QJ7W&#10;5M9hWfE9vNMaf7AJpm/9CMZbNdj5OHOlq+rQLgC23C3vK86TEcZrbr8UIfexy+J7aYu+gEntGwYm&#10;LiZaIQkxOHGSCFY8Jzvlrv9z2q7HTWMcytS2GS+M0IP97Jhgc5vRgMm4pUkO2JP7dLJTRvEXGcX4&#10;V90STHUX6kgLucwjXXm1KN4q9u+NqeP3FSkOehwadBnz5Gh5gLLWoTc6MgLPl1gLIHYTDU5+St/c&#10;sklcw3tIJhIR5dk8whN6/Dz9E1W6ir8mrE7nyDgW8AB0YmH5QZGSS5+1SJMCAYTu5aEcyu/X9BQJ&#10;DZx41l1owLV9uguOESFGdI+eRRqwkt2S7GrdjgObBQiBfJbDr/z4BhPk1KKMauXs9ybpfv7k+4mT&#10;tY1wfjqZPBT71vUg/CXg2dDMtf/fNOZzP1YnkrKvcIkpKn/ri2osXe1ZV6Xq9O3/bjYck1+ozjAi&#10;AU0aDLAgS1pwV1EJGX+s8nbOZfNuUtJah4xFtpzLN82yVfCn+9iwI7inZnPTPMIuxmW8XWfrnsRZ&#10;R/ILg6dsuUA+Fmfa9jYeIGWcI8ZP/6/oBsaWZ2zjNzSpQKsVjCUgh4XvUoud0F2TRkKr1UhFUK+k&#10;U479c+NvhnFrWSh57nVUQ3Vza3NUKipv/xHZDIvD7g3EHh2gkrBjvb/4pzoppUhyr0gkTY1sVEXx&#10;Tumu5abN9NRIQmvxHZh09KYiHOHi7mn99eMoo/bXMVxgnngbrr0Fewn3kiWKwNu/4tcX1cvfPV1O&#10;WVdOZzuXSPjI3ReaLd9xAoxPkpddhV8E6vKiDsiC5UUWJGB4xLKMsfzeu0Dg/Rp5+DZa94leV9fG&#10;3TgJgsg5NXT/z3BGt8xTPQtFLfbcPL2KyrUZM2+IkMFqkIOUhHG+2qM5VVH6a7+XrZ7P7FaKivr6&#10;Y+15caMLZfjoj2p1Ihn4BEM6wj2P32KAW3VErWWZyc/OgT+ZpQ807KWiWcDDG1/huQsCR7KKa3ol&#10;dyQsIJeqOsjYgtGpx1GsxabPUZh7yMxN7fFdsBl8fx5Oxt6qeV0RAS2vjVMvhW88j13EEvuwpdE1&#10;o5y78eOtjVflICVdZrJIOk6g8AeCV8cvLE2c4JQ5aldvaezbem7O32KBK/0xjsVnvrFIPmW1dYx8&#10;H+wnscBEFnPHchCAIslfrNoQx7uM516lOpJ+8sf19OWLO+9XBlRNirYuqvO1ZXlu1d/HL/3SVD9r&#10;3H6HLCr3vM+lrF92sr7XOdNbZqomfZW1zk5fMINywbt5WbkDPlohEYiL5OFuF+iz793nSpvDgFMy&#10;GRijbLi4H6Rx35np/x8AJCDb3584fiZ3RGEusJUX9cz/rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9J&#10;kr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F1gujbzipMMcpcNpqCJLiGecHmOP91gZG&#10;zhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbstorwXBI2LpTZMxtzqDlQYjYo//mSkleN&#10;cpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/&#10;aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmELSBqmwU46haCMRcY/Ai8i6Txxqe33LBb&#10;e5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuYYAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm1&#10;5nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1Wme8hYyUlC2peG2zzMwe60xF/NcZJ/57&#10;4+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfc&#10;zRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3crepDC6JUttTzjkaHAzRoMXs4sUux+JCDhz&#10;gd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iUIPCtDuF85IJRwS7Px+vd2G/D6JYstT1x&#10;CULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZgS19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0&#10;a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs60bYLyLh48jGQHaeXue18bk+XxZirZ05&#10;rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9Not3cq5fjDa934wEkDN/4Vc42e981hnbyt&#10;uGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+zbvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3U&#10;SNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBlUwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzl&#10;xI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB&#10;2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjx&#10;f6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMkES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RM&#10;M9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0tPBxrNWUi3qEC5cd4qSC9wseriW2cLHdx&#10;MdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ixPcvkxfF9/y2SFx0KTxnl8YMcmNg1yR06&#10;2KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6gcB0iQD8cdLx35bU+3theWs7bhelHgrL&#10;lqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0vO7C8Ydlyj+/rCntxDhga6aeL05F44fy&#10;bERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQYXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+&#10;NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfUbfyYZKRqh9wNvMPKyr6hQQS39l6SdP0L&#10;FQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttXOZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp&#10;6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/ccKa9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8v&#10;jXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZUWuo7BOUiKolndV1i2zIY0XuzVXkfaQDw&#10;nip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G54U+gS8BnoYtql1OylBeHwtUc2i4q3vs&#10;+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9H&#10;ABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCOkIS8MExTKjh+WOA0YS6kmqZnn6k8H5Cf&#10;tMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6Lsqo78T1D9ck1dRx9/WSdE9uLuF8ZMndD&#10;O96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xVjuuU678g0NbXO7Fzlc5Veuc5dkcqPmDl&#10;AqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPIVDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4N&#10;OkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbSZ5KeL7wxmliu+IAlJvbaZZzeewqUL8K7&#10;pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6a&#10;m0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsvVzzZtbEbuDKGuF8ZorJVIc+psTnUNKMw&#10;SLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiweEan6dV2HXonaqN9HkmSw3vsIoKlBL+Lk&#10;NKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJNJRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fk&#10;x/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZP&#10;O736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfAfkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2E&#10;vNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFW&#10;o5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Zkiin6J0aVA+gxKar3UIg0X9KH0/pVwWK&#10;A/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAVnuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyW&#10;yrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QS&#10;Z1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqVORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCq&#10;Elalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQoUUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtb&#10;DTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/RwKJmqEbA4euGuM5N7796T2U/JHODwNVV&#10;7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVK&#10;SoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO&#10;0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptGcPzbVMnmhobQPluEikN1Z2WkU/lqCI67&#10;uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+df14i3tOocgYM3HggiYKUAZRzDCiDi5pS&#10;4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02rjW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8&#10;JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4&#10;S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWkuRANt1GvrSo3WkJQy8nMrFGaawknsJXA8&#10;JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMaxqsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15&#10;Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9eTJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5r&#10;hPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlvEN8qPyYKqnOyeP4tKjU8+3IMnU5xnigE&#10;JWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMlo2/SDGxZAVmdhLlLzunEFmbAaC5JlcnR&#10;kuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqVx3+SeAwaHhegNPpFLUv9mNM9vJc5xjBs&#10;pOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLtp99nKh4j1s+U5qlS6d9OVZqbECbqvXAn&#10;n/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1GfBGUgpUlEP/zcpKfev9iow6j55/IJ4W&#10;qJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47Ldjanvl0+xhX4zHN/nN65QuW9RXl8MMHU&#10;g/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb8Z9WWov13kwktynAV4WYJJfaeJXN7oCy&#10;yQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTgInq4/htqEhHVKB81lAYR/mNqrJWoJiSB&#10;4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2Of7V4YbC0AuAj3RVezka8SyTdzJq8ud5F&#10;wDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUwNfynFP890pFEWw1K/Yd61shedrTjHwvP&#10;de62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4xoMxNCenzYj2bpnqZp+fMFS/Ub3hgmukM&#10;bmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzigslXhBzANpIq8WI10utI5Ss9OkjRgammN&#10;fcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYgwlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1ku&#10;t0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xknj3ETAp33HzPJHVwLco4k6eHGla6s63ey&#10;5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+DolIXqkO8d4ydzTY8k+kXlmxquuQkLaK&#10;MYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5ZaQWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P&#10;386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnhVpdzk6OM3G2ZX3YC5SZekIKlZomRb7ai&#10;agfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqzd2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7&#10;YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+F&#10;e1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/LOVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rV&#10;DMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQUT8aNZ8J52BnJqHcIc62DvLJvpisSe2Wc&#10;xBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlSQb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzN&#10;RbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuFiSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE&#10;30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7PuN5JQ9onyikbnjiF6RcSKhA+UJ14oIeP&#10;i1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZxbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/T&#10;zP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17ChtadnalLgU9OtqqI5M4kr87yeVd6LAdWid03NA&#10;bmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr196EF7gq7FlV4t9qJU31TkcKxvo468q1&#10;rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ctVfitkgRm/VedYjAOu0xom3vM3d49kaDJ&#10;itgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nbbZu/d4XGM65nlEWSlol7AeHoBrfK5KPG&#10;XEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou&#10;2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpytiRoswER8mUYbQqKmI74gwYftvumO8v7TW&#10;YQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OKfVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB&#10;15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFpJI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV&#10;3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq6v9FUs2tK/d3knQeknFj19R1quqHZDBL&#10;fhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6SbuEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqO&#10;FRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvz&#10;ZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3Uc7ZfvCrN84TSGIuzc/6+KFaqlM/dev9W&#10;mTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zxV1S+ycrn6nqBO0x645HZfVehnipGBcr3&#10;xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAbov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk&#10;4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5MlfCA3ntaFfIGvKgRBycDn8wP1Rnw2Fmo&#10;PGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2GB/mLyo+16HncgqvP6XrvWCQy3tmkSacS&#10;708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3J&#10;t1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3&#10;uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+HLP/aBi3R7D+nq3A+8nsWzJl039T1M5P&#10;KY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3GxfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEci&#10;rdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrXQEnqSY1xH40RANI7us7pvSe+jZKgxyqt&#10;/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vpr8BnDpSKd4/SWKn/FqeisVGMzINRucrp&#10;emyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqA&#10;Byv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdV&#10;b8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bn&#10;l03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY/qcab4qYZHPUWyr4XwJHhES1nktN+R+q&#10;wi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBK&#10;Bswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9LSo8NYfP1/GYB7ZfM86GiGiq23UYNIGAa&#10;L/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhAqcHUzUbKGTc1L018OgN5Yj8X2mgQoGSr&#10;r9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mkuhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4f&#10;LDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVoaSAznSTbXB30jqD9zC5OUzZc41KRbbfH&#10;u4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwp&#10;zKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pNcAE9UqciE+3bQ8+H6515Co9LUuwdJrlW&#10;UCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVASf2WbR2fYPwRXbYweCuR7nr/hGDXYfxP&#10;atD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut0CTeHYX7sNE0sgm5se1jdYbzGbwpj89B&#10;GUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQdlx5p+dG0puMQtLvwwElm/vUEY83e/CZ&#10;HcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2pKfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZ&#10;YvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/&#10;V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYxVBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8p&#10;vaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTynqnOuEJgmE8DsyXDZBRSDpR6/97RXD+t&#10;TitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAselem+x/vtAvN8udc024VqV9xm2nej5owCc&#10;NFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpTiiPAe08ozVm0merhdaRyYdnanNhmChhC&#10;O+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBobX0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcn&#10;OQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7zxMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0&#10;/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5moaXMpEqdsRPz51I94OMUs/YlPvM1xOGYK&#10;ycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlEOCBpx7SYAH25OsUivcMephPxA9U71yEA&#10;KLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUHSjpSDpQcvsWzHDFll7M39f+JlI0NdLLn&#10;d8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9ASTIOBchtBJvJvCXvMz+m33fRu1SQaXp+&#10;vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6DDubh9H9GI8cb1RBSVxpNR6uOo9KDvTne&#10;QmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsNUDJ40XsTAUkAFG+qynmFzJCL9O44SasP&#10;aSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCw&#10;jxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31&#10;X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ1PNY4kg6MtpXGteOdOI3SXtezKKETLu/&#10;M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7DbdIny8ijXjfSCHZM2NkkOu/lUGFec9n&#10;IvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2RDiFQIgEx7pUme5v92TIl3lY+N7O8SL5G&#10;9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gOT7axx9QUE+hMqyyGH31fJpDN0eddSTe+&#10;O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrpZfZdK/Ae5s8spXkPk9jwnE/5khKbu96J&#10;zxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1muslUoPw5ewN7/VHXNXOJTeme6vn/IHh+B&#10;6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq/QkCMcfScODDTIXpivsh03DqDLexyBFG&#10;33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuKVu0SRjFHtNQ7sdP1nEafongapSUOZBBg&#10;pFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXfje0maX25Kjg01mN3qtEx4M/B2SJ3Ci8j&#10;ccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQkqH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs9&#10;7bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rIF4jHsSYtQsQfxzOVdediy3KAMhxN3wsA&#10;VdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/jjoLlyV/7F19cFXHdb9PEpUGUwQZqOxE&#10;WDHFBMO0NAMdM7Xj9+hIAtsqfa6fUjHDFNzwpEnbjKGB4tpx9Sak9UcSHDvjFk87HRw7rio8+L9a&#10;Q6cgGjBt7AbqTqdOgj0K7tQUzwimdVwFYb3u2Y+7Zz/u13srCeG9h+W+u/fs2d1zfvu7d/e+d7Xj&#10;87s2bLvl4NfLX956z+rtKzuL7/zk2Uff+Nm9byy+/xe++Pwtn2j6/QV33vrE/xVvenZt/5Y/uH3i&#10;tZef+f7NRx4a3v7NtX/11tvD6x4Yzb965Atncu+/e/hs/86VW567fecjLzUMNz5y3xsflt88+Nef&#10;OjY8/5cnP3nvg1cf+9K84OD8f/7jqwd7m/9r/S++8+HvDU29NVBa+Q/tdzzR2/jSiofazn625YHg&#10;2dd/vOCl9cGabW8uP/D0yMObxm6ufGlgxZNbDw+cefW9zz5496Z1dw4teOP55W9/Y/WStSe/ELz2&#10;O8/943///JeHlq5bfP7pO39r2cPz3xpuXrd36fuv//nWd7539vSLO759U/k/H/27sWf6n99/z4E/&#10;bFw2OtBz696Fe1/+3A/n/+Xhv/nJ99c0b275k5FnfvDyw3977meT53a/vq6xMLHzkSMP7Vx/ZmrP&#10;xVtfPdZx88a3W++/7b1Pf/uFHx343HeCZye+cvrDz7RO7Nj69Hsv/uYPb3vwxn958y/+9H82PvHN&#10;z3zxj5of+dfvHf+lrT/6oNRyT+muT95ydfLennK52rrygZPfevDAzfAOjuDuri2dR359x1fpOy9y&#10;LeK9GOKdF+IdG2L7VCEIyL9gPbzXAvRY9nGW2Ds8GlleBdKhh5+7W3ze0Xny7lvIhxaSfpckeB8H&#10;2BB5NwfivR9soy/SIGkp14W24M/wXpIlvGxpS7H4c8TYfeTzZsjkm3iHir4J20WSfiVgDfwneJkK&#10;2f4sGA/Pr0K6OeNNK+pWrVbVjDGrGnNguA21rPpqZejxyvD8ysUn5z/ZMsSyc6UlS7o23re0UFoa&#10;9DYt7WwqsfzGqbumLv3v5PHJqXyleiA/vpDX2bxtz96Tu08tu+907+jek3tPLtjE8luPXBi7OPn1&#10;Y3ccWFO5MD45vvCpCtfftfHE7sYly/6jLSh07j3Z3ibs7xi79O7+kQ3E/tj4HeMLr/B2Ev1TG0+1&#10;t39+T7Dx5LzT7XtYdsOxiQvjh98/NnHkSmVy/PCZYxeZ/cbevbtP77u/Y3fpV4N9nbdv2raP278y&#10;OfHC5Pn8+Sv5yvED+acm7uL2C7sKQddoe6HQFDQ1NQWFEHkXzh/a/+RIpaUlaFm4ukKjzbZcMZhH&#10;MRw0AyzCreFQ0DBCP80n+rO/Vb4ztHrV6pZVw0PDQzy6sOVOnLi6fdGj7Yv2Ldq3mHsTtsb9l0aq&#10;I9UDG6pHL/39FNI/dbr935edOnfT6WWn25uR/plLI2NH3/3Bhksjl0aOVKT+6U2PFhZvPEes71uE&#10;7b9y/ujYHS8c2LB25JWjIrqgf260/cSyE+du3NS+adko0p8YnyDteWoC7I8j/cubdpGmt+3as3iP&#10;Yv/y+UOrV/3a/EPDG46uOor0R0fZe3uWtCuv/smNjQXBBvJhagPdhfnwH/BBaRF9NZGygeLqVYr+&#10;nNwaOIHqW67Xnn9DtWLNz1VHrfmN1TG6b+rs7CygfKGfJ6TFNPjGjzpIPtPg2+DZCP3LdLfd0Gf5&#10;oX7DMNkI+o9P0PzQfm4f2Qh6OrD+DUdJw8lG0J/n+h/19haCto8KOci/SjKu0vzWqUoFmHdM6K9l&#10;I6YZaDE3WL0s9NuYfmP1EPxXvSL0W/kIGxyFQtWrQp8aIFv1AtEhmqE+DwC0t63629Xc4E97e0tS&#10;P38F0ppqpTq1fPmnoS6m30xsbietGd3OGiICAPZIHdWxPFMUActVaZsGR7nhHDSQnyd9yI/dwBVF&#10;OKhy0DGaq54Vx+z8REAs5y80VJknoUOwdVzODdJuDH7A9C+z/LVXqP7lIM88wwNAOgBNIvodH9Hj&#10;7awYRIDor50I1rIO5Fn/SAe4fnO1QOvj+Y3V/eDGCdFTHjCpn2OQauX6AdGvgD70hNbH8we5Pu+A&#10;CADoU/u8AyIAweAJrt9RDeYVFX1mn4QiD80C/SZkn2jSZhVI/kLQJ/nEP4Alqj9G8jtk+yG0VH+U&#10;5B+/QEYs9T/UNAbOpPqDPwXocNgPXqbdgI8UZKAPSlyfqgAoSUi3g1Gkn6f6Y8zo8Yn8leFh6qa2&#10;KinGIAGN7SAgHYT8G6ok/vkLrJP5CRhuVJ8MFQKeD+ZRpxB9kR+8QpyTn3pF16c3MW3VwSpQOdaH&#10;DcYLUPNxrE+2edCJr9D2K/lkbE00knqqmj5pVIG0iABiaS/ZiiKf9PpQa/XiWgH9cJtXIsH6aLvB&#10;hfOHoE0ac7GNjnczO2iA/IrlBIkEGwDaRiNh2ZoHOUVqG6ngkC0/6I2gfnFnOB1bq73tZKiIUahu&#10;rvTb5pB9cgNqbGB/8WK7vi2+HfQCMxqhP2bkt2XU9/bj9b39eP3ry76crnv/sO3asL/ku+KK6/GZ&#10;RV9urdUrVn0yzbPqt5CLl00/oDdAo7b8j7c+rCO2f0IGKM064qqAvS/5xcWs3GvB4xHriIsslthG&#10;7qivK+kq9pe6ivXbyS7Xny/Bm/XbqEWSfQktE0nP13WM/B57OUg7e1R90NXLY329DfSYlHmNl5P5&#10;DJcilYX9kr3NnaJeaCuyhdtj64cpSb6M7UmCN+PKxenqrU5jJ0pfLxOnY6sXpBxTF5Z4X3YVy8Uu&#10;Kv1F9pnnl+AYROgIPThH9jSO5RIrR6QE7SF5PXAEupAvyoY2SqEtos9toPolD8r2mNzI8sJyqAxr&#10;n9p+sg/bK89LO7o91g+7xPlSHS1KT/pwnLpLit42Pc5CH9sU5/V8nAx9pR6eeB6W/j6kV8J1y/aA&#10;T3h7jfPCSnefqBeV459tEu1LiTdRK8aQvbcg3aInnGNCbKKyILQ3PdgmwyqzKfQRlord6LNIKpZ4&#10;e6h3viZ0FYzzPeSF5cV5WT8rxxET8iYdG0Z9UhJwWRSMrfZUtYhjhePMjlVva7E3vIPsoBFmt0OP&#10;LTjp1vL0uuNs4vr7lX6pujZJ4ksozXklxJTEltRBx3085j0ijlLfiH2IFT2fRZF+phiy2aHtiuBL&#10;dKxg31Zv+FktJ3Cp8Ltalypp7i/13pq1Yl2Vf/QWqHbkOas3DTsMKRhXNtHaEzEmQpthe7sVbpWY&#10;xzwdJ0m4FElgU8QJcxerqSxaFDK/xpvhtbKb85M4ttnHGJKeZHbkeVsPmXcQFkNuFOMF2ywXu+l1&#10;SHgP64r2qFe87kiPxvsS8yW6z6J3FGYvWYsGtgmeka0I97Qc8BnTV7HeH/bEjm3pNYYZ1hZLq/vE&#10;6JR6wlbYL81LzKq8P8H3B3r7oyQNX9IYMeyx610JxYyfQzXj1of3cZiTzFEndVReLNMy/JzilZDH&#10;Tb4Mr9k8hddhjHXUrnDeI9og+xvapFGWY9EuaflSPda5LV35uNjifLO+eLtRkmQnq92k+rKvbWDe&#10;Yccg7HMn9ZZaK2BLlpW6Qo8lGfNbI+6GA33erR3r8rXNmr7tapZqns1ErB9Ei+t1ImgZsHOaFmKv&#10;J3GRCylzngfBkXQlbn2ZNdayR/0hb02XYM/BWHHvzetx/XK2xPvSnXhfuhPvS3fifelO6velfh1U&#10;73Ts10t6rUfzGHFfqpzn9wS2eow60EwXz7eNNvBnOlHn65N6fYnnzvyYP4+Qx3ymqc2xYY3aPtdh&#10;M091rmzM6ow6VB3tPJtdWGev+LwsU4vU50u6RqmscJE5UbhOpK21iBX/cJ1HznvVOYlYA1Dnxerc&#10;GufTeXloE54rirkZRJU+z4F9D1sTwmvobA6Oy6frt10c4FKJtfp8RVlr4fnq2hN6lsJ7L6PDjvmM&#10;1bK+ictZ6hPlotpjeA7r1iJ14pJjgX3mIxNGqPIMkX8OPaTGn3GlwA63E67dQDlpP3yWra75cGzD&#10;nF54Hs37wxVCPk7CdVRRXiRmR5/HpxcXuGR9xb0KjxGm0NqgJfZ6z2T+wA7cU10fpByue5v8i8vq&#10;Y0jauib4MuQdiD+Pe1TMCS5Xapgw7CB7LF/Ds4UvZT0gKh+qbeDncT16fl1rAg5wKVon+dAS36jz&#10;4hmm4k31eY3SeyH9fYwvmU6oa+VDlIe5k54v18mRWOrFpYipwl88xgIDFK+4l2JNPMzXyvexsjrG&#10;zXJKfXQPnCnaJc6jdhC/rdQio5yvy6tu7i/tXIZ6qa34m/lqeX7eWG+0Y1RGxNaG+PNR5WsRB9dx&#10;eheERxzGhExqOTXf7Kl5NcBlkvL1Ea7zIV5jZecFntV2ZpP6ccmus1JUDKa3k72MXt4WjTh91+Jg&#10;jG9j106Uk3mNvB6ukvexmHPl2LCXiT9fm9Tvy/rKC8HX5awSNfJjy6D5mSu5Ntbc9KtT9vI2DozT&#10;j2eA2sSvX7oT70t34n3pTrwv3Yn3pTvxvnQn3pfuxPsSi/6d32z3oN6XquA5VNbVDu9LIfC7yvCZ&#10;kNxnmI95X6pCZ7P0+RFL4jd1acT7EgtfjwUvCmzytfw0pbEv8cpALfvrQQQemTfF53RlmS8tPJFh&#10;X+9zkmtLmPeUfqb0psAlikcNKU1Nc0d0bMLvldL0UeBSZdxMif/C6XoR+h0j+tQOX8vTrFSDL9l9&#10;lBqLDPvrEpdl1R+p1uBDXEbwYSqPThsuwa74xV+9Sf8ldGSdtD7RN+6HUpprucaXMdiLS0m11C58&#10;zNCe1L9PXy+7r8w29vTruI5NkWyYxfvkmlhvmK7cJ5Uhd8vwS1F40lVnonZSPh9FSBL9TOFNhEt0&#10;lypjkTYlCcdHCX4LS39Hy7+TUU4oj/Av2lXrPtP40esV36WLE3mvrtYuMFc1vvsVFOIt6qJiW+kh&#10;z4/GNT2nXlNr32eYDbLvFoO+0u7IdjJR5z31xdImAo/aHZe0H+ZHlXeCSbqPe4eLtd2yzbR80tVL&#10;nY+rtUueqPV7idSOOr+17IVHzdEeXy7jPgMuWd0gSjsT7oxsaxtaTGvGJqtdjS3lHXiDgRbzKD5C&#10;NkR7lD0I2Eux78PvdcnQfumHhGiYvlRbi7CZ0aNqTIUdwY/4WK1HtWHVQzYypMy4hDK2eqNKRK25&#10;aRjIjE3Q7w5/p8NGSFl7T4eOTVtvQ741MCntZEnZ+mDUmxGXzArlChObtd6faXwoeyd0Qj3jO3L8&#10;O8IWDJdDXfGcJmmfVSz11oBLaSk7NstF+k4VLaaxdRiYU3WyY8SVGGMnpt5oX/L3XmnYlFjIVq46&#10;uCLamyjmrA6IhqojxomOTZD49tQjsi9h+8L3HZmS9IyiS7+WpWi5iSE3+qbe9GMT7PervF8DLpkl&#10;KzZje0CxIucqVHdnKm9iXrTpWPkrUt+VaP3ne5tmmmdnXcZ9VqI+xk6qniJ+jZ1fRGFzZrzJ9lHt&#10;S/aljL/GUxG8mS6GRhlsn84vWjJhc/p4k91f6PUBl+qaaZ/p8rmK8GrkbEq75qb+TjiOPeOnRN0Z&#10;wybrh6yvzOvTJZ0v+W8MNWzaYqPp8XeiJtpXGIHhLEF/hrFpq0/XyvJdAx4fBQsWHbH2E47WlLbF&#10;Kggvm6g/Y9jUxhofO2Zd6X1p5034NYmuh2JIcAm/D0+0ra4X0jrKsaM8Civd04JNNsaU6wBto6qV&#10;9TswamxM/EA+4tXUPZP2ojFvK4PGwDRjU6nHOuay+VKzZnhLO58JI7JcJp61YNM9b6JRLrFpzH9q&#10;wKX2XMg4L3glKy6x3WzXf4Znic2Mq2vphNxX0reyRI+d7N9zU7CgtVpiA13rs3gltJseW8x7M4FN&#10;2xjAGrV8Z1DFnvUcGumpbRYRX2b6rSJqj4KZ6fGmrIfN1eT5WnAJYo+N6sXp50u17Axgk3pP1CM+&#10;i7N14NKKPRS7zLishS9RefOansCbAruQ0nxDBmyazwLk+Zr4UsTewJ47vsyGS6O80g6bLh1bBisk&#10;16HYD/vIRH0+nmwNBMXGaAGPXaYWinJZ7y9tNgwPReCN1yefUWozjpg6jDUz0VblexspYyNaa+HL&#10;8NmM5L1kixjPMuZpypl2OKa19pkRN+pL23eLfcHL5veJEq0psTf/JgmLNT9f63y8JlxyOyY2raMc&#10;8z2bX9doP+xjELC4YX5hHKPzFSDM4AuL96UdOC9iltRCwV8IS7V/V0TWT8eGyumW+lLj0m6f+Yvh&#10;kp5Vr4HMm0ZS9cqWFoR6GfGF7SatXyaJ5dmhxZsadjN8p8N8xsrsAy5p7HCM4LhPfT8b9mKoZx3B&#10;EgsU46m8yWxlx4jdFh5jtB2WiAudsD/po24+m6TzrhCXMj7qZ1tKjCXzDMduCozBefy8px5PMnv6&#10;WpUZddQPus/yXSOLfdpm8b3gbj2WwudR+SGyzZoEh8TroZaZdut43x/8PQuCHRVz5Eh9h5KdL8W7&#10;ZCKT/M0ktk+tdRXlddzkw6g93I8leEfBcNKcQtF3ssYDzwq1MZTEl3EeNJLVL6Evhc/5WWXEoRrD&#10;FjKrUcL0tZhHYVjFvANP0voR/4o68HkbtpQ+xyXcXrTX55AhPsMSts/JvSkbkTC9iepS9OoXZc3J&#10;alfrW1ov6h5Vytu+f4mRDCLiymKbprfWax0qz5IFGyWoL9l+Yv2q3bBueV7nSxf7dN/bSNaxldHv&#10;wwTP8uM+y/lIXGZrQ2a+dLKvZc0tncR+bzIyP8IW6KW8trP3Yuv2NVzKdQO9PXXsp8+XDEscHxpG&#10;zJjGzXXgfHeGuZDFvv3+Ur3C1p2m05fQ4m7ek1i+gdiWrNd5BT+Qkkc7t6faJznK/SV937/Qc5Wm&#10;15foWk1/x0D34W8p2HG0d9B1nnuEeTO+PgX/6LPNtts03b5kImOnYxKS+rf6ZBmMHeoVnkBkD5hu&#10;qB9RT7b21iYz40smtljG64vfTaoYk9dobIvyH17zFnvn71+Nkpnz5ebNqhdtWMSCRrYFa3zE42TF&#10;pPT69MtM4rIWAW/Y1yPDPJzM8xl/a1aPXNu+5Osy3FM2Hozbc6/WseaUTa51XIKAV9icyYo9+x79&#10;zeaZkrngS8GdZXR3HYtF+f2iGcMkyNzwJRPmLYbTuFSesauNKnPJl9p9pHyXBhvRKddWp0/mli+Z&#10;2O5T096zTqfMRV8y6edcSK/1PfJ49mTu+vLaE+9Ld+J96U5mz5f9PQPkqksS7G2p+Fhx9jkwi8yW&#10;L8FTj5Ue6xsgyb5/vI6/6DM7Mtu4BOwBDi17EI/LFEK9GJMGCGrnlidnF5fgtQhMhlxafz0zJ7OH&#10;y0RselymFs+XrsTzpUvxfOlKPF+6FM+XrsTzpUuply/1p7Uz+fTWLnOVL8Vc3djPIpbnHl+yMnHl&#10;Zsujc40v+4uPwzoSlQHrfvbWl+YeXzIvR5cbKNnLTb/MNb6E/IGkch9DXAL2IjBZF19+/HAZi60Y&#10;vozHJS3n+dLzZY3i+dKleL50JQmY9HyZSTxfuhLPly7F86UrScCk58tM4vnSlXi+dCmeL11JAiY9&#10;X2YSz5euxPOlS/F86UoSMOn5MpN4vnQlni9diudLV5KASc+XmcTzpSvxfOlSPF+6kgRMer7MJJ4v&#10;XYnnS5fi+dKVJGDS82Um8XzpSjxfuhTPl64kAZOeLzOJ50tX4vnSpXi+dCUJmPR8mUk8X7oSz5cu&#10;xfOlK0nApOfLTOL50pV4vnQpni9dSQImPV9mEs+XrsTzpUvxfOlKEjDp+TKTeL50JZ4vXYrnS1eS&#10;gEnPl5nE86Ur8XzpUjxfupIETHq+zCSeL12J50uX4vnSlSRg0vNlJgkxJLBp7O348nypC3iM/72e&#10;qHes9nm+TCsSexEJrk6eL1OK6HHk3oIvz5c2GdDeh65jqdwZUc7zpSPxfOlSPF+6Es+XLsXzpSvx&#10;fOlSPF+6Es+XLsXzpSvxfOlSPF+6Es+XLuVa5svuIAiWkNRCUmlLsdicC4Ll5PMCkqpkg/MHSfoG&#10;SV2/0b1mRYGdg201+byC7G+kR5U8z1Y+p9FZSXQWkX0TP24pNDSBPtTTsGj0x5DXSFTWFxrCuntI&#10;2imNBS+S9CY6/i5J/0bSbcEwyrXXH7XpfmgPWDvBDw0F6YeFAfMhbHAePv8/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAcDP7mOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7ub&#10;xKQlZlNKUU9FsBWkt232NQnNvg3ZbZL+e9eTHocZZr4p1rPp2IiDay1JiBYCGFJldUu1hK/D29MK&#10;mPOKtOosoYQbOliX93eFyrWd6BPHva9ZKCGXKwmN933OuasaNMotbI8UvLMdjPJBDjXXg5pCuel4&#10;LETGjWopLDSqx22D1WV/NRLeJzVtkuh13F3O29vxkH587yKU8vFh3rwA8zj7vzD84gd0KAPTyV5J&#10;O9ZJiJ/j8MVLWMYpsBDIsmQJ7CQhEakAXhb8/4XyBwAA//8DAFBLAwQUAAYACAAAACEAf0Iy4sMA&#10;AAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMsKwjAQRfeC/xBmb9N2ISKm3Yjg&#10;VuoHDMm0DTYPkij69wZEsCC4czkz3HMPs2vvZmI3ClE7K6AqSmBkpVPaDgLO3WG1ARYTWoWTsyTg&#10;QRHaZrnYnWjClENx1D6yTLFRwJiS33Ie5UgGY+E82XzpXTCY8hgG7lFecCBel+Wah08GNDMmOyoB&#10;4ahqYN3D5+bfbNf3WtLeyashm75UcG1ydwZiGCgJMKQ0vpZ1QaYH/t2h+o9D9Xbgs+c2TwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEApuZR+wwBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/Q+dqtQIAANcHAAAOAAAAAAAAAAAAAAAAADwCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBeMc8NRWEAAHiNAgAUAAAAAAAAAAAAAAAAAB0F&#10;AABkcnMvbWVkaWEvaW1hZ2UxLmVtZlBLAQItABQABgAIAAAAIQBKvT9keFgAAABtAQAUAAAAAAAA&#10;AAAAAAAAAJRmAABkcnMvbWVkaWEvaW1hZ2UyLmVtZlBLAQItABQABgAIAAAAIQBwM/uY4QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAD6/AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAf0Iy4sMA&#10;AAClAQAAGQAAAAAAAAAAAAAAAABMwAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAA&#10;BwAHAL4BAABGwQAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 2" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata cropleft="4802f" croptop="5084f" cropbottom="4164f" o:title="" r:id="rId13"/>
                 </v:shape>
                 <v:shape id="Picture 2" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata o:title="" r:id="rId14"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="490A3719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="490A3719" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(elektroniskais paraksts)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="65E55983">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="65E55983" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="78A9FFED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="78A9FFED" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="4E689934">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="4E689934" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="433902A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="433902A0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Abu-Junese</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A47B24" w:rsidP="009C21A5" w:rsidRDefault="00A47B24" w14:paraId="7BB18E47" w14:textId="77777777">
+    <w:p w14:paraId="7BB18E47" w14:textId="77777777" w:rsidR="00A47B24" w:rsidRDefault="00A47B24" w:rsidP="009C21A5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A0D90" w:rsidP="008A0D90" w:rsidRDefault="00D667C4" w14:paraId="10A65E74" w14:textId="77777777">
+    <w:p w14:paraId="10A65E74" w14:textId="77777777" w:rsidR="008A0D90" w:rsidRDefault="00D667C4" w:rsidP="008A0D90">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A82061">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A82061" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">gadam </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DC3CD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DC3CD9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.1.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>specifiskā atbalsta mērķa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0041547D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0041547D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0D90" w:rsidP="008A0D90" w:rsidRDefault="0041547D" w14:paraId="773E0B26" w14:textId="77777777">
+    <w:p w14:paraId="773E0B26" w14:textId="77777777" w:rsidR="008A0D90" w:rsidRDefault="0041547D" w:rsidP="008A0D90">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>“Veicināt pielāgošanos klimata pārmaiņām, risku novēršanu un noturību pret katastrofām”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D667C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D667C4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D94E4C" w:rsidR="000A0BC7" w:rsidP="009C21A5" w:rsidRDefault="00AE67D2" w14:paraId="274D656B" w14:textId="59824FD9">
+    <w:p w14:paraId="274D656B" w14:textId="59824FD9" w:rsidR="000A0BC7" w:rsidRPr="00D94E4C" w:rsidRDefault="00AE67D2" w:rsidP="009C21A5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.1.3.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D667C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D667C4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pasākuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FA089D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FA089D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C87A94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C87A94" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Pašvaldību pielāgošanās klimata pārmaiņām” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00103AFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00103AFF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">otrās </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004D7AF0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004D7AF0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008E6F2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008E6F2E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rojektu iesniegumu atlases </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D667C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D667C4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kārtas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00D667C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D667C4" w:rsidRPr="00D07DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="008E6F2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008E6F2E" w:rsidRPr="00D07DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008E6F2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008E6F2E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>olikums</w:t>
       </w:r>
       <w:r w:rsidR="00B03C04">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D94E4C" w:rsidR="00B03C04">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B03C04" w:rsidRPr="00D94E4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk – atlases nolikums)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="3121"/>
         <w:gridCol w:w="2974"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006D37B3" w:rsidR="00BF22C9" w:rsidTr="08F0BB25" w14:paraId="5F94A9AC" w14:textId="77777777">
+      <w:tr w:rsidR="00BF22C9" w:rsidRPr="006D37B3" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="08F0BB25">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00C92860" w:rsidP="00C9E5DE" w:rsidRDefault="00C92860" w14:paraId="17652BDB" w14:textId="03D8B2DE">
+          <w:p w14:paraId="17652BDB" w14:textId="03D8B2DE" w:rsidR="00C92860" w:rsidRPr="006D37B3" w:rsidRDefault="00C92860" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Specifiskā atbalsta mērķa vai pasākuma īstenošanu reglamentējošie </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="09DE0A85">
+            <w:r w:rsidR="09DE0A85" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>inistru kabineta noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00C92860" w:rsidP="00C9E5DE" w:rsidRDefault="10EB2608" w14:paraId="1F501DD1" w14:textId="16CFB49F">
+          <w:p w14:paraId="1F501DD1" w14:textId="16CFB49F" w:rsidR="00C92860" w:rsidRPr="006D37B3" w:rsidRDefault="10EB2608" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministru kabineta </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="066D95E3">
+            <w:r w:rsidR="066D95E3" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="066D95E3">
+            <w:r w:rsidR="066D95E3" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">gada </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7C1DD4D8">
+            <w:r w:rsidR="7C1DD4D8" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7C1DD4D8">
+            <w:r w:rsidR="7C1DD4D8" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> maija</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977410" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00977410">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>noteikum</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D917B5">
+            <w:r w:rsidR="00D917B5" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7C1DD4D8">
+            <w:r w:rsidR="7C1DD4D8" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> 284</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="0B514E52">
+            <w:r w:rsidR="0B514E52" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="5D489870">
+            <w:r w:rsidR="5D489870" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 2.1.3. specifiskā atbalsta mērķa “Veicināt pielāgošanos klimata pārmaiņām, risku novēršanu un noturību pret katastrofām” 2.1.3.1. pasākuma “Pašvaldību pielāgošanās klimata pārmaiņām” </w:t>
             </w:r>
             <w:r w:rsidR="00B1198E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">pirmās un </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="72A4F142">
+            <w:r w:rsidR="72A4F142" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>otrās</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="5D489870">
+            <w:r w:rsidR="5D489870" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> projektu iesniegumu atlases kārtas īstenošanas noteikumi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="0B514E52">
+            <w:r w:rsidR="0B514E52" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
+            <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4319B2E7">
+            <w:r w:rsidR="4319B2E7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(turpmāk</w:t>
             </w:r>
             <w:r w:rsidR="00EE2BEB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4319B2E7">
+            <w:r w:rsidR="4319B2E7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4319B2E7">
+            <w:r w:rsidR="4319B2E7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4319B2E7">
+            <w:r w:rsidR="4319B2E7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D37B3" w:rsidR="00BF22C9" w:rsidTr="08F0BB25" w14:paraId="04F771EA" w14:textId="77777777">
+      <w:tr w:rsidR="00BF22C9" w:rsidRPr="006D37B3" w14:paraId="04F771EA" w14:textId="77777777" w:rsidTr="08F0BB25">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00167064" w:rsidP="00C9E5DE" w:rsidRDefault="40D62C93" w14:paraId="653E2803" w14:textId="77777777">
+          <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="006D37B3" w:rsidRDefault="40D62C93" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="0083552C" w:rsidP="00C9E5DE" w:rsidRDefault="7D015817" w14:paraId="26BB856C" w14:textId="34CF83CB">
+          <w:p w14:paraId="26BB856C" w14:textId="647BAEDC" w:rsidR="0083552C" w:rsidRPr="006D37B3" w:rsidRDefault="7D015817" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Specifiskā atbalsta mērķa (turpmāk</w:t>
             </w:r>
             <w:r w:rsidR="00EE2BEB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="5170D8A8">
+            <w:r w:rsidR="5170D8A8" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAM) pasākuma</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7227466C">
+            <w:r w:rsidR="7227466C" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D94E4C" w:rsidR="005A3ECD">
+            <w:r w:rsidR="005A3ECD" w:rsidRPr="00D94E4C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>otrajai</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D94E4C" w:rsidR="49C04DC3">
+            <w:r w:rsidR="49C04DC3" w:rsidRPr="00D94E4C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D94E4C" w:rsidR="7227466C">
+            <w:r w:rsidR="7227466C" w:rsidRPr="00D94E4C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">atlases </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7227466C">
+            <w:r w:rsidR="7227466C" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>kārtai p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ieejamais kopējais </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>attiecināmais finansējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="114DCCF7">
+            <w:r w:rsidR="114DCCF7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne mazāks</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="741547D9">
+            <w:r w:rsidR="741547D9" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> kā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="09747951">
+            <w:del w:id="0" w:author="Viktorija Teličene" w:date="2026-10-14T08:57:00Z" w16du:dateUtc="2026-10-14T05:57:00Z">
+              <w:r w:rsidR="09747951" w:rsidRPr="00C9E5DE" w:rsidDel="007D22DA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:delText>10</w:delText>
+              </w:r>
+              <w:r w:rsidR="2F0E1AAF" w:rsidRPr="00C9E5DE" w:rsidDel="007D22DA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:delText> 898 832</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="1" w:author="Viktorija Teličene" w:date="2026-10-14T08:57:00Z" w16du:dateUtc="2026-10-14T05:57:00Z">
+              <w:r w:rsidR="007D22DA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>12</w:t>
+              </w:r>
+              <w:r w:rsidR="00123C19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="007D22DA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>178</w:t>
+              </w:r>
+              <w:r w:rsidR="00123C19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="007D22DA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                </w:rPr>
+                <w:t>375</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00123C19">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="2F0E1AAF">
+            <w:r w:rsidR="61958CA7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D07DC2" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00D07DC2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tai skaitā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="1851EB2F">
+            <w:r w:rsidR="1851EB2F" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eiropas Reģionālās attīstības fonda</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="49C04DC3">
+            <w:r w:rsidR="49C04DC3" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(turpmāk</w:t>
             </w:r>
             <w:r w:rsidR="00EE2BEB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="49C04DC3">
+            <w:r w:rsidR="49C04DC3" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="1851EB2F">
+            <w:r w:rsidR="1851EB2F" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ERAF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="49C04DC3">
+            <w:r w:rsidR="49C04DC3" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D07DC2" w:rsidR="49C04DC3">
+            <w:r w:rsidR="49C04DC3" w:rsidRPr="00D07DC2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>finansējums</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="604265D8">
+            <w:r w:rsidR="604265D8" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="5F8C3AFC">
+            <w:del w:id="2" w:author="Viktorija Teličene" w:date="2026-10-14T08:57:00Z" w16du:dateUtc="2026-10-14T05:57:00Z">
+              <w:r w:rsidR="5F8C3AFC" w:rsidRPr="00C9E5DE" w:rsidDel="00123C19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>9 264 007</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="3" w:author="Viktorija Teličene" w:date="2026-10-14T08:57:00Z" w16du:dateUtc="2026-10-14T05:57:00Z">
+              <w:r w:rsidR="00123C19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>10 351 </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="4" w:author="Viktorija Teličene" w:date="2026-10-14T08:58:00Z" w16du:dateUtc="2026-10-14T05:58:00Z">
+              <w:r w:rsidR="00123C19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>618</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00123C19">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>9 264 007</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="604265D8">
+            <w:r w:rsidR="61958CA7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="392A4D3D">
+            <w:r w:rsidR="392A4D3D" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="0F65411C">
+            <w:r w:rsidR="0F65411C" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">pašvaldību un privātais </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>finansējums</w:t>
             </w:r>
             <w:r w:rsidR="00EE2BEB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30699136">
+            <w:r w:rsidR="30699136" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="0F65411C">
+            <w:r w:rsidR="0F65411C" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ne mazāks kā </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="5F8C3AFC">
+            <w:r w:rsidR="5F8C3AFC" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>1 634 825</w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="392A4D3D">
+            <w:del w:id="5" w:author="Viktorija Teličene" w:date="2026-10-14T08:58:00Z" w16du:dateUtc="2026-10-14T05:58:00Z">
+              <w:r w:rsidR="5F8C3AFC" w:rsidRPr="00C9E5DE" w:rsidDel="00F8286D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="6" w:author="Viktorija Teličene" w:date="2026-10-14T08:58:00Z" w16du:dateUtc="2026-10-14T05:58:00Z">
+              <w:r w:rsidR="00F8286D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="7" w:author="Viktorija Teličene" w:date="2026-10-14T08:58:00Z" w16du:dateUtc="2026-10-14T05:58:00Z">
+              <w:r w:rsidR="5F8C3AFC" w:rsidRPr="00C9E5DE" w:rsidDel="00F8286D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>634</w:delText>
+              </w:r>
+              <w:r w:rsidR="00F8286D" w:rsidDel="00F8286D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidR="5F8C3AFC" w:rsidRPr="00C9E5DE" w:rsidDel="00F8286D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>825</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="8" w:author="Viktorija Teličene" w:date="2026-10-14T08:58:00Z" w16du:dateUtc="2026-10-14T05:58:00Z">
+              <w:r w:rsidR="00F8286D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>826 757</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00F8286D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="61958CA7">
+            <w:r w:rsidR="61958CA7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="26CC2CC1">
+            <w:r w:rsidR="26CC2CC1" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C24EE" w:rsidP="00C9E5DE" w:rsidRDefault="394C509C" w14:paraId="1605357F" w14:textId="4B3A5522">
+          <w:p w14:paraId="1605357F" w14:textId="4B3A5522" w:rsidR="002C24EE" w:rsidRDefault="394C509C" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniegumā </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="45BEF0DE">
+            <w:r w:rsidR="45BEF0DE" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ERAF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="6963AF3F">
+            <w:r w:rsidR="6963AF3F" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējumu plāno ne vairāk kā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7DFE9952">
+            <w:r w:rsidR="7DFE9952" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="78BB6A58">
+            <w:r w:rsidR="78BB6A58" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="7DFE9952">
+            <w:r w:rsidR="7DFE9952" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="78BB6A58">
+            <w:r w:rsidR="78BB6A58" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="6963AF3F">
+            <w:r w:rsidR="6963AF3F" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="6963AF3F">
+            <w:r w:rsidR="6963AF3F" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apmērā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="13DD13AB">
+            <w:r w:rsidR="13DD13AB" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Maksimālā atbalsta intensitāte ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="1E59230F">
+            <w:r w:rsidR="1E59230F" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
             <w:r w:rsidR="00D07DC2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D07DC2" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00D07DC2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">no kopējām attiecināmajām izmaksām, nepieciešamais </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="0D3CB688">
+            <w:r w:rsidR="0D3CB688" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līdzfinansējums</w:t>
             </w:r>
             <w:r w:rsidR="00EE2BEB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="61958CA7">
+            <w:r w:rsidR="61958CA7" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="22C698F9">
+            <w:r w:rsidR="22C698F9" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vismaz 15</w:t>
             </w:r>
             <w:r w:rsidR="003C0111">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>%.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D2E8F" w:rsidP="00C9E5DE" w:rsidRDefault="51B2D571" w14:paraId="6446B9E8" w14:textId="64CF6780">
+          <w:p w14:paraId="6446B9E8" w14:textId="64CF6780" w:rsidR="007D2E8F" w:rsidRDefault="51B2D571" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">inimālā attiecināmo izmaksu summa ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4816C0CE">
+            <w:r w:rsidR="4816C0CE" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>200 000 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="40D62C93">
+            <w:r w:rsidR="40D62C93" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4816C0CE">
+            <w:r w:rsidR="4816C0CE" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="4816C0CE">
+            <w:r w:rsidR="4816C0CE" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(ieskaitot)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="26CC2CC1">
+            <w:r w:rsidR="26CC2CC1" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00470818" w:rsidP="00C9E5DE" w:rsidRDefault="75A82EA3" w14:paraId="75DB9BDD" w14:textId="25B58DCA">
+          <w:p w14:paraId="75DB9BDD" w14:textId="25B58DCA" w:rsidR="00470818" w:rsidRPr="006D37B3" w:rsidRDefault="75A82EA3" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Izmaksas ir attiecināmas no dienas, kad projekta iesniegums iesniegts sadarbības iestādē</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="08C72BBA">
+            <w:r w:rsidR="08C72BBA" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, izņemot</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="08C72BBA">
+            <w:r w:rsidR="08C72BBA" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="1BB299A0">
+            <w:r w:rsidR="1BB299A0" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">r </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="1BB299A0">
+            <w:r w:rsidR="1BB299A0" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>projekta iesniegumu un īstenošanu saistītās pamatojošās dokumentācijas sagatavošanas izmaksas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="718AE98B">
+            <w:r w:rsidR="718AE98B" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SAM MK noteikumu 28.1. apakšpunkts)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="20AF6CA6">
+            <w:r w:rsidR="20AF6CA6" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">tiešās attiecināmās projekta vadības personāla izmaksas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="718AE98B">
+            <w:r w:rsidR="718AE98B" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(SAM MK noteikumu </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="032910D2">
+            <w:r w:rsidR="032910D2" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">28.10. apakšpunkts), kas </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir attiecināmas, ja tās veiktas pēc 2021.</w:t>
             </w:r>
             <w:r w:rsidR="0069648D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada 1.</w:t>
             </w:r>
             <w:r w:rsidR="0069648D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>janvāra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D37B3" w:rsidR="00BF22C9" w:rsidTr="08F0BB25" w14:paraId="3F4FBAFA" w14:textId="77777777">
+      <w:tr w:rsidR="00BF22C9" w:rsidRPr="006D37B3" w14:paraId="3F4FBAFA" w14:textId="77777777" w:rsidTr="08F0BB25">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00101F04" w:rsidP="00C9E5DE" w:rsidRDefault="13072EFA" w14:paraId="301592D6" w14:textId="01670627">
+          <w:p w14:paraId="301592D6" w14:textId="01670627" w:rsidR="00101F04" w:rsidRPr="006D37B3" w:rsidRDefault="13072EFA" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Komercdarbības atbalsta veidi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="2" w:space="0"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000F4C65" w:rsidR="00101F04" w:rsidP="00EE7756" w:rsidRDefault="52406F63" w14:paraId="46AEE9E4" w14:textId="7C8FB6BA">
+          <w:p w14:paraId="46AEE9E4" w14:textId="7C8FB6BA" w:rsidR="00101F04" w:rsidRPr="000F4C65" w:rsidRDefault="52406F63" w:rsidP="00EE7756">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="12D44D10">
+            <w:r w:rsidR="12D44D10" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="2B1049EC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">gada </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="30C122F8">
+            <w:r w:rsidR="30C122F8" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="2B1049EC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>decembra lēmumu Nr. </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId15">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="6824320A">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>20</w:t>
               </w:r>
-              <w:r w:rsidRPr="6824320A" w:rsidR="42BA42A5">
+              <w:r w:rsidR="42BA42A5" w:rsidRPr="6824320A">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>25/2630</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> par Līguma par ES darbību 106.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="620B9523">
+            <w:r w:rsidR="620B9523" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>panta 2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="620B9523">
+            <w:r w:rsidR="620B9523" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">punkta piemērošanu </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="3AE72146">
+            <w:r w:rsidR="3AE72146" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>komercdarbības atb</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>alstam attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D37B3" w:rsidR="00BF22C9" w:rsidTr="08F0BB25" w14:paraId="5B9B0368" w14:textId="77777777">
+      <w:tr w:rsidR="00BF22C9" w:rsidRPr="006D37B3" w14:paraId="5B9B0368" w14:textId="77777777" w:rsidTr="08F0BB25">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00445D82" w:rsidP="00EE7756" w:rsidRDefault="32E187CA" w14:paraId="07B767BC" w14:textId="67555EFA">
+          <w:p w14:paraId="07B767BC" w14:textId="67555EFA" w:rsidR="00445D82" w:rsidRPr="006D37B3" w:rsidRDefault="32E187CA" w:rsidP="00EE7756">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta īstenošanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00445D82" w:rsidP="00C9E5DE" w:rsidRDefault="32E187CA" w14:paraId="22135B1C" w14:textId="4206A20A">
+          <w:p w14:paraId="22135B1C" w14:textId="4206A20A" w:rsidR="00445D82" w:rsidRPr="006D37B3" w:rsidRDefault="32E187CA" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ne ilgāk kā līdz 2029.</w:t>
             </w:r>
             <w:r w:rsidR="003C0111">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada 31. decembrim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D37B3" w:rsidR="00BF22C9" w:rsidTr="08F0BB25" w14:paraId="75B656C8" w14:textId="77777777">
+      <w:tr w:rsidR="00BF22C9" w:rsidRPr="006D37B3" w14:paraId="75B656C8" w14:textId="77777777" w:rsidTr="08F0BB25">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00D0127A" w:rsidP="00C9E5DE" w:rsidRDefault="4E5263EF" w14:paraId="23D9BE9B" w14:textId="77777777">
+          <w:p w14:paraId="23D9BE9B" w14:textId="77777777" w:rsidR="00D0127A" w:rsidRPr="006D37B3" w:rsidRDefault="4E5263EF" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projektu iesni</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C9E5DE" w:rsidR="0A0EC614">
+            <w:r w:rsidR="0A0EC614" w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>egumu atlases īstenošanas veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00D0127A" w:rsidP="00C9E5DE" w:rsidRDefault="4E5263EF" w14:paraId="7371F44E" w14:textId="4A71EF2E">
+          <w:p w14:paraId="7371F44E" w14:textId="4A71EF2E" w:rsidR="00D0127A" w:rsidRPr="006D37B3" w:rsidRDefault="4E5263EF" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Atklāta</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">projektu iesniegumu atlase </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D37B3" w:rsidR="000D6F85" w:rsidTr="08F0BB25" w14:paraId="14E1B066" w14:textId="77777777">
+      <w:tr w:rsidR="000D6F85" w:rsidRPr="006D37B3" w14:paraId="14E1B066" w14:textId="77777777" w:rsidTr="08F0BB25">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00D0127A" w:rsidP="00C9E5DE" w:rsidRDefault="4E5263EF" w14:paraId="6F2C3FFF" w14:textId="33796C42">
+          <w:p w14:paraId="6F2C3FFF" w14:textId="33796C42" w:rsidR="00D0127A" w:rsidRPr="006D37B3" w:rsidRDefault="4E5263EF" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9E5DE">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesnieguma iesniegšanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00570EFE" w:rsidP="00C9E5DE" w:rsidRDefault="4E5263EF" w14:paraId="48F8C846" w14:textId="79B561A9">
+          <w:p w14:paraId="48F8C846" w14:textId="79B561A9" w:rsidR="00570EFE" w:rsidRPr="006D37B3" w:rsidRDefault="4E5263EF" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>No 20</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="08389540">
+            <w:r w:rsidR="08389540" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="5175989D">
+            <w:r w:rsidR="5175989D" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="08389540">
+            <w:r w:rsidR="08389540" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00D0127A" w:rsidP="00C9E5DE" w:rsidRDefault="00316486" w14:paraId="0FA017E5" w14:textId="036B8276">
+          <w:p w14:paraId="0FA017E5" w14:textId="036B8276" w:rsidR="00D0127A" w:rsidRPr="006D37B3" w:rsidRDefault="00316486" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="4E5263EF">
+            <w:r w:rsidR="4E5263EF" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="4363BDE7">
+            <w:r w:rsidR="4363BDE7" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="5175989D">
+            <w:r w:rsidR="5175989D" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>marta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00570EFE" w:rsidP="00C9E5DE" w:rsidRDefault="004D7AF0" w14:paraId="06195BE9" w14:textId="3EE7905D">
+          <w:p w14:paraId="06195BE9" w14:textId="3EE7905D" w:rsidR="00570EFE" w:rsidRPr="006D37B3" w:rsidRDefault="004D7AF0" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="4E5263EF">
+            <w:r w:rsidR="4E5263EF" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>īdz 20</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="4363BDE7">
+            <w:r w:rsidR="4363BDE7" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="5175989D">
+            <w:r w:rsidR="5175989D" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="4363BDE7">
+            <w:r w:rsidR="4363BDE7" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="4E5263EF">
+            <w:r w:rsidR="4E5263EF" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D37B3" w:rsidR="00D0127A" w:rsidP="00C9E5DE" w:rsidRDefault="50BE3220" w14:paraId="0BC16238" w14:textId="078AAE7C">
+          <w:p w14:paraId="0BC16238" w14:textId="078AAE7C" w:rsidR="00D0127A" w:rsidRPr="006D37B3" w:rsidRDefault="50BE3220" w:rsidP="00C9E5DE">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="402AC631">
+            <w:r w:rsidR="402AC631" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="00D70586">
+            <w:r w:rsidR="00D70586" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="1E48869A">
+            <w:r w:rsidR="1E48869A" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jū</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="5637BB92">
+            <w:r w:rsidR="5637BB92" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="08F0BB25" w:rsidR="1E48869A">
+            <w:r w:rsidR="1E48869A" w:rsidRPr="08F0BB25">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ijam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="005F2FFD" w:rsidP="00C9E5DE" w:rsidRDefault="00C87C2E" w14:paraId="3AEDD0DA" w14:textId="4E6C2EAD">
+    <w:p w14:paraId="3AEDD0DA" w14:textId="4E6C2EAD" w:rsidR="005F2FFD" w:rsidRPr="006D37B3" w:rsidRDefault="00C87C2E" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007C2284">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007C2284" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BF2018">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BF2018" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>un sadarbības partnerim</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="005F2FFD" w:rsidP="00C9E5DE" w:rsidRDefault="00C92860" w14:paraId="5071FD35" w14:textId="0BBE6DE5">
+    <w:p w14:paraId="5071FD35" w14:textId="0BBE6DE5" w:rsidR="005F2FFD" w:rsidRPr="006D37B3" w:rsidRDefault="00C92860" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="437"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="009A1D0A">
+        <w:r w:rsidR="009A1D0A" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>rojekta iesnie</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D917B5">
+        <w:r w:rsidR="00D917B5" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>dzējs ir</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="009A1D0A">
+        <w:r w:rsidR="009A1D0A" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CD2704">
+        <w:r w:rsidR="00CD2704" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pašvaldība, tās izveidota iestāde vai pašvaldības kapitālsabiedrība, kas pilda pašvaldības deleģētos pārvaldes uzdevumus.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="003420B9" w:rsidP="00C9E5DE" w:rsidRDefault="004B56A5" w14:paraId="47E3FDE2" w14:textId="77777777">
+    <w:p w14:paraId="47E3FDE2" w14:textId="77777777" w:rsidR="003420B9" w:rsidRPr="006D37B3" w:rsidRDefault="004B56A5" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta sadarbības partneris var būt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C92860">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C92860" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001E5CD2" w:rsidP="00C9E5DE" w:rsidRDefault="003420B9" w14:paraId="1B108AF6" w14:textId="5D27029F">
+    <w:p w14:paraId="1B108AF6" w14:textId="5D27029F" w:rsidR="001E5CD2" w:rsidRPr="006D37B3" w:rsidRDefault="003420B9" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības izveidot</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="001E5CD2">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001E5CD2" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iestād</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="001E5CD2">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001E5CD2" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, valsts tiešās pārvaldes iestād</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="001E5CD2">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001E5CD2" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, pašvaldības vai valsts kapitālsabiedrīb</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="001E5CD2">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001E5CD2" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas pilda deleģētos pārvaldes uzdevumus</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="268C1922">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="268C1922" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sniedz ūdenssaimniecības pakalpojumus</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="004B56A5" w:rsidP="00C9E5DE" w:rsidRDefault="003420B9" w14:paraId="4482EE17" w14:textId="4A657DBF">
+    <w:p w14:paraId="4482EE17" w14:textId="4A657DBF" w:rsidR="004B56A5" w:rsidRPr="006D37B3" w:rsidRDefault="003420B9" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sabiedrisko ūdenssaimniecības pakalpojumu sniedzēj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001E5CD2">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001E5CD2" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00920423">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33F59" w:rsidR="00C33F59">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C33F59" w:rsidRPr="00C33F59">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja projekta ietvaros paredzēts valsts atbalsts attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi</w:t>
       </w:r>
       <w:r w:rsidR="00DF1BC0">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00693EE8" w:rsidP="00C9E5DE" w:rsidRDefault="00693EE8" w14:paraId="51642327" w14:textId="5F0F7CF3">
+    <w:p w14:paraId="51642327" w14:textId="5F0F7CF3" w:rsidR="00693EE8" w:rsidRPr="006D37B3" w:rsidRDefault="00693EE8" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu noformēšanas un iesniegšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C5742" w:rsidP="00C9E5DE" w:rsidRDefault="00264C06" w14:paraId="4CB1A018" w14:textId="3E8B662F">
+    <w:p w14:paraId="4CB1A018" w14:textId="3E8B662F" w:rsidR="001C5742" w:rsidRPr="006D37B3" w:rsidRDefault="00264C06" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008945CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008945CD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E7D44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E7D44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz Kohēzijas politikas fondu vadības informācijas sistēmā (turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA1822">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA1822" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portāls</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E7D44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E7D44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00405898">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00405898" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="00067BB2">
+        <w:r w:rsidR="00067BB2" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://projekti.cfla.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0039527A" w:rsidP="00C9E5DE" w:rsidRDefault="00D56FA0" w14:paraId="4F369651" w14:textId="4BEA97A3">
+    <w:p w14:paraId="4F369651" w14:textId="4BEA97A3" w:rsidR="0039527A" w:rsidRPr="006D37B3" w:rsidRDefault="00D56FA0" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>uridisk</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona, kura nav </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004074A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004074A5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu portāla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-vides lietotāj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006A4986">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006A4986" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001706E2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001706E2" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">līguma un lietotāju tiesību </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>veidlap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001706E2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001706E2" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D224DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D224DF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>atbilstoši tīmekļvietnē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D0661">
+        <w:r w:rsidR="008D0661" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D224DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D224DF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C5742" w:rsidP="00C9E5DE" w:rsidRDefault="005F011E" w14:paraId="7A5A73F1" w14:textId="19D0EE5A">
+    <w:p w14:paraId="7A5A73F1" w14:textId="19D0EE5A" w:rsidR="001C5742" w:rsidRPr="006D37B3" w:rsidRDefault="005F011E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ja j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>uridiska</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>, kura</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004074A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004074A5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu portāla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-vides lietotāj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006A4986">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006A4986" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">a, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0039527A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0039527A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">nepieciešams </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0098519A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0098519A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>labot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006A4986">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006A4986" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>, anulēt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0098519A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0098519A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai piešķirt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002533D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002533D1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">lietotāju tiesības, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00620C60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00620C60" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">tā iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="00620C60">
+        <w:r w:rsidR="00620C60" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00620C60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00620C60" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D224DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D224DF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000203A1" w:rsidP="00C9E5DE" w:rsidRDefault="00966CF6" w14:paraId="21FB1771" w14:textId="6C3B953F">
+    <w:p w14:paraId="21FB1771" w14:textId="6C3B953F" w:rsidR="000203A1" w:rsidRPr="006D37B3" w:rsidRDefault="00966CF6" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CE1E23">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CE1E23" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> aizpilda projekta iesnieguma datu laukus un pi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C5742">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C5742" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>evieno</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008945CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008945CD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007A390F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007A390F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B73DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B73DE1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008945CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008945CD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00756FDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00756FDE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja kāds no zemāk minētajiem dokumentiem pieejams publiski pieejamā tīmekļvietnē, attiecīgajā projekta iesnieguma datu laukā norāda tīmekļvietnes adresi vai, ja kāds no iesniedzamiem dokumentiem Projektu portālā ir iesniegts cita projekta ietvaros, norāda projekta numuru)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B73DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B73DE1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00FE6351" w:rsidP="00C9E5DE" w:rsidRDefault="76D9897A" w14:paraId="2FEBBEC2" w14:textId="5FB9943A">
+    <w:p w14:paraId="2FEBBEC2" w14:textId="5FB9943A" w:rsidR="00FE6351" w:rsidRPr="006D37B3" w:rsidRDefault="76D9897A" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta budžetā (projekta iesnieguma sadaļā “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007B4012">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007B4012" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>udžeta kopsavilkums”) norādīto izmaksu apmēru pamatojoš</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00420F93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00420F93" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00420F93">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00420F93" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E9092C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E9092C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, izņemot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F827F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F827F8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izmaksas, kas tiek segtas, piemērojot izmaksu vienoto likmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CC6F4D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CC6F4D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. Informāciju var pamatot ar, piemēram, publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003868A5">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003868A5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CC6F4D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CC6F4D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, u.c. informāciju;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="005605A0" w:rsidP="00C9E5DE" w:rsidRDefault="00E54B2E" w14:paraId="3A365DFF" w14:textId="0CE9EDF8">
+    <w:p w14:paraId="3A365DFF" w14:textId="0CE9EDF8" w:rsidR="005605A0" w:rsidRPr="006D37B3" w:rsidRDefault="00E54B2E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības domes lēmum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D51400">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D51400" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par līdzfinansējuma piešķiršanu projekta īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000B5F68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000B5F68" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, ja projekta iesniedzējs ir pašvaldība vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00686A9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00686A9C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tās izveidota iestāde)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F42E38" w:rsidR="001C1F02" w:rsidP="00C9E5DE" w:rsidRDefault="00B744A0" w14:paraId="148CF121" w14:textId="2A2B46BA">
+    <w:p w14:paraId="148CF121" w14:textId="2A2B46BA" w:rsidR="001C1F02" w:rsidRPr="00F42E38" w:rsidRDefault="00B744A0" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kartogrāfisk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007065E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007065E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> materiāl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007065E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007065E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C05A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C05A4C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FE5C03">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FE5C03" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pārvietojama </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004E0111">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004E0111" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>dokumenta formātā (.pdf)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00123E77">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00123E77" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00121295">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00121295" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tēlotas projekta darbību īstenošanas vietas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E60E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E60E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00825B51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00825B51" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, ja attiecināms,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E60E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E60E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>identificēts attālums starp nekustamā īpašuma kadastr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D03A47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D03A47" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a numuru</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tā robežu), kurā tiks īstenotas projekta darbības, un teritoriju (tās kadastra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A800D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A800D1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">numura </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">robežu), ar kuru tiek veidota sasaiste </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003723E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003723E1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kvalitātes </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kritērija </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002E2DDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002E2DDD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. 4.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00267675">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00267675" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(atbilstoši atlases </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0058488C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0058488C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F42E38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F42E38" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0058488C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0058488C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikumam) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izpildes ietvaros</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002E2DDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002E2DDD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="2B4AACC2" w:rsidP="00C9E5DE" w:rsidRDefault="006469E1" w14:paraId="01B24960" w14:textId="7F3205AA">
+    <w:p w14:paraId="01B24960" w14:textId="7F3205AA" w:rsidR="2B4AACC2" w:rsidRPr="006D37B3" w:rsidRDefault="006469E1" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ieguldījumu ekonomisk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007065E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007065E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007065E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007065E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas satur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izvērtējum</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par investīciju uzturēšanai un ilgtspējai nepieciešamo finansējuma un darbību kopumu projekta dzīves cikla laikā, kas noteikts atbilstoši SAM MK noteikumu 20.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D86571">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D86571" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003B2D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003B2D94" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00862D55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00862D55" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA147A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA147A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ieguldījumu ekonomisko pamatotību var apliecināt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00302AE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00302AE7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA147A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA147A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izvērtējuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006F4025">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006F4025" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">m pievienotu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izmaksu un ieguvumu analīz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00302AE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00302AE7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D716F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D716F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas sagatavota</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C0532B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C0532B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vienkāršoti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D76D2D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D76D2D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="007A09DB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0077000E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0077000E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D716F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D716F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikuma formai un saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009C21FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009C21FB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aizpi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00653AFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00653AFE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ldīšanas metodik</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009C21FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009C21FB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atlases</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00267675">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00267675" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nolikuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0077000E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0077000E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009C21FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009C21FB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00446233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00446233" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006F4025">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006F4025" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EB0D80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EB0D80" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD7C38">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7C38" w:rsidR="00FD7C38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD7C38" w:rsidRPr="00FD7C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a projekta ietvaros paredzēts valsts atbalsts attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00497FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00497FE6" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, izmaksu un ieguvumu analīze </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E7C95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E7C95" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta ekonomisk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0010191E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0010191E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ajam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E7C95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E7C95" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002C513C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002C513C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BE4D34">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BE4D34" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> jāpievieno obligāti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000D35F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000D35F8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000268D5" w:rsidP="00C9E5DE" w:rsidRDefault="000268D5" w14:paraId="5399E67D" w14:textId="7426F881">
+    <w:p w14:paraId="5399E67D" w14:textId="7426F881" w:rsidR="000268D5" w:rsidRPr="006D37B3" w:rsidRDefault="000268D5" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A160B9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A160B9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas apliecina, ka nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F60167">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F60167" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniedzēja</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00351AF9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00351AF9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai sadarbības partnera (ja attiecināms) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>īpašumā, valdījumā vai bezatlīdzības turējumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B21EAC">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B21EAC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (no publiskas personas) projekta īstenošanas laikā (vai ir nostiprināta bezatlīdzības apbūves tiesība) un projekta dzīves cikla laikā, un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F60167">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F60167" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniedzējam</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības piekļūt zemesgabaliem, kur paredzēts īstenot projektu un veikt tajos infrastruktūras uzturēšanas darbus (attiecināms</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007714F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007714F0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005915B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005915B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tiesības ir iegūtas, taču nav nostiprinātas Zemesgrāmatā vai nav iespējams pārbaudīt informāciju publiskajās datubāzēs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00875D7C" w:rsidP="00C9E5DE" w:rsidRDefault="00731774" w14:paraId="7472AF0F" w14:textId="3F6FFF8E">
+    <w:p w14:paraId="7472AF0F" w14:textId="3F6FFF8E" w:rsidR="00875D7C" w:rsidRPr="006D37B3" w:rsidRDefault="00731774" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>līgum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00404B15">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00404B15" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar sadarbības partneri, kurā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E04583">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E04583" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteikti pušu pienākumi, tiesības un atbildība projekta mērķa un rādītāju sasniegšanā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002906EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002906EF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D27F64">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D27F64" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>netiešo attiecināmo izmaksu sadalījums starp projekta iesniedzēju un sadarbības partneri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E25A26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E25A26" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CD5A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CD5A17" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>attiecināms, ja projektā ir paredzēts sadarbības partneris);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B2359D" w:rsidR="00CD5A17" w:rsidP="00C9E5DE" w:rsidRDefault="00902037" w14:paraId="1EF053D0" w14:textId="742CC122">
+    <w:p w14:paraId="1EF053D0" w14:textId="742CC122" w:rsidR="00CD5A17" w:rsidRPr="00B2359D" w:rsidRDefault="00902037" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2359D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pakalpojuma līgum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2359D" w:rsidR="002465A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002465A2" w:rsidRPr="00B2359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2359D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par sabiedrisko ūdenssaimniecības pakalpojumu sniegšanu, kurā ir ietverta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2359D" w:rsidR="00223C39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00223C39" w:rsidRPr="00B2359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2359D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>MK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2359D" w:rsidR="00223C39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00223C39" w:rsidRPr="00B2359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2359D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2359D" w:rsidR="00C0120F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C0120F" w:rsidRPr="00B2359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2359D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktā informācija (attiecināms</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2359D" w:rsidR="00561A08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00561A08" w:rsidRPr="00B2359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2359D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja projektā ir paredzēts sadarbības partneris un tas ir sabiedrisko ūdenssaimniecības pakalpojumu sniedzējs)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2359D" w:rsidR="00561A08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00561A08" w:rsidRPr="00B2359D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4660D" w:rsidR="006667AA" w:rsidP="00C4660D" w:rsidRDefault="573ADD38" w14:paraId="215AF69A" w14:textId="3BFDEB34">
+    <w:p w14:paraId="215AF69A" w14:textId="3BFDEB34" w:rsidR="006667AA" w:rsidRPr="00C4660D" w:rsidRDefault="573ADD38" w:rsidP="00C4660D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08F0BB25">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00260ADE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00260ADE" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gatavības pakāpi apliecinoš</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="002465A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002465A2" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00260ADE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00260ADE" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="002465A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002465A2" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00BF310B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BF310B" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, ja informācija nav pieejama Būvniecības informācijas sistēmā).</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00260ADE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00260ADE" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="3B3355D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="3B3355D6" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja projektā plānoti būvdarbi, l</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="009115C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009115C7" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ai </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="009474A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009474A5" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniegums tiktu apstiprināts</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00FB4930">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4930" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="009474A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009474A5" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> jābūt </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="000F3E90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F3E90" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pievienotam</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00C4660D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C4660D" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="0050050B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0050050B" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta ietvaros plānoto būvniecības darbību projektēšanas uzdevum</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00AD07E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD07E6" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="0050050B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0050050B" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un indikatīv</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00E90579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E90579" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ajai</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="0050050B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0050050B" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> būvdarbu izmaksu aplēs</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00E90579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E90579" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="000F0559">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F0559" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="0050050B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0050050B" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tām</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00E90579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E90579" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="000F0559">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F0559" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="0050050B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0050050B" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00487793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00487793" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="0047145F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0047145F" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="7F827AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="7F827AB8" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projektā nav plānoti būvdarbi, </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="35F67093">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="35F67093" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>jābūt pievienotām iekārtu iepirkumu tehniskām specifikācijām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0011498F" w:rsidP="00C9E5DE" w:rsidRDefault="00682993" w14:paraId="5B72B034" w14:textId="1C3045E2">
+    <w:p w14:paraId="5B72B034" w14:textId="1C3045E2" w:rsidR="0011498F" w:rsidRPr="006D37B3" w:rsidRDefault="00682993" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Valsts vides dienesta izziņ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000F0559">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F0559" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00476310">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00476310" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par ietekmes uz vidi novērtējuma, sākotnējā izvērtējuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD1885">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD1885" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai tehnisko noteikumu nepieciešamību (attiecināms, ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D0D28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D0D28" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta darbībām </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00374047">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00374047" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nav</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D0D28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D0D28" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00374047">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00374047" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>jāveic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D0D28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D0D28" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00374047">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00374047" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ietekmes uz vidi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00231C37">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00231C37" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sākotnējais izvērtējums);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00682993" w:rsidP="00C9E5DE" w:rsidRDefault="002667BC" w14:paraId="57873B94" w14:textId="6FD3C96D">
+    <w:p w14:paraId="57873B94" w14:textId="6FD3C96D" w:rsidR="00682993" w:rsidRPr="006D37B3" w:rsidRDefault="002667BC" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Valsts vides dienesta lēmum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0076005E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0076005E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00154322">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00154322" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">paredzētās darbības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006756D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006756D8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ietekmes uz vidi novērtējuma nepiemērošanu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A150A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A150A3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, ja projekta darbībām nav jāveic ietekmes uz vidi novērtējums);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD512F" w:rsidR="006E13F7" w:rsidP="00C9E5DE" w:rsidRDefault="00496D58" w14:paraId="0CEB4968" w14:textId="7B2BD5D2">
+    <w:p w14:paraId="0CEB4968" w14:textId="7B2BD5D2" w:rsidR="006E13F7" w:rsidRPr="00BD512F" w:rsidRDefault="00496D58" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sugu un biotopu aizsardzības jomā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sertificēta </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ksperta atzinum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00236A4E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00236A4E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, ka paredzētā darbība negatīvi neietekmēs teritorijas ekoloģiskās funkcijas un integritāti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E4274A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E4274A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00557177">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00557177" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a paredzētajām darbībām nav nepieciešams ietekmes uz vidi novērtējums, bet tās atrodas tuvumā vai pašā Eiropas Savienības nozīmes dzīvotnē vai sugu atradnē (t.sk.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00557177">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00557177" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārpus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26065" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00F26065">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Natura 2000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C351B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C351B8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorijām), īpaši aizsargājamā dabas teritorijā vai mikroliegumā, kam  nav dabas aizsardzības plāna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00557177">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00557177" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD512F" w:rsidR="00496D58" w:rsidP="00C9E5DE" w:rsidRDefault="00496D58" w14:paraId="64B94A84" w14:textId="1118D02F">
+    <w:p w14:paraId="64B94A84" w14:textId="1118D02F" w:rsidR="00496D58" w:rsidRPr="00BD512F" w:rsidRDefault="00496D58" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">arborista </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C0094B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C0094B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atzinum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00236A4E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00236A4E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka paredzētā darbība negatīvi neietekmēs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DC4979">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DC4979" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aizsargājama koka teritoriju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00665FCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00665FCD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, j</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a paredzētajām darbībām nav nepieciešams ietekmes uz vidi novērtējums, bet tās atrodas tuvumā vai pašā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00665FCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00665FCD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aizsargājama koka teritorijā);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00990B19" w:rsidP="00C9E5DE" w:rsidRDefault="009C124E" w14:paraId="1D11E93F" w14:textId="57E55867">
+    <w:p w14:paraId="1D11E93F" w14:textId="57E55867" w:rsidR="00990B19" w:rsidRPr="006D37B3" w:rsidRDefault="009C124E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta ideju vērtēšanas komisijas sēdes protokol</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="000F2A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F2A2E" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai līdzvērtīg</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="000F2A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F2A2E" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="000F2A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F2A2E" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00772CAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00772CAD" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kas apliecina </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00371E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00371E5B" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaunā Eiropas </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00371E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00371E5B" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Bauhaus </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00371E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00371E5B" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>princip</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00E537AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E537AD" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00371E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00371E5B" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> “estētika”</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00E537AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E537AD" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izpildi un </w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kurā norādīts vērtēšanas komisijas sastāvs (dalībnieku vārdi, uzvārdi un profesionālā kvalifikācija</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00C64E59">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C64E59" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, t.sk.</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="00CF55D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CF55D1" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vismaz vienam komisijas loceklim jāatbilst kvalifikācijas prasībām), norises datums un laiks, vērtēto ideju uzskaitījums un konspektīvs izvērtējums par apspriestajām projektu idejām, kā arī īss pamatojums, kādēļ izvēlēts atbalstīt konkrēto projekta ideju (attiecināms, ja projektā tiks īstenots Jaunā Eiropas </w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Bauhaus </w:t>
       </w:r>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>princip</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="35D90C91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="35D90C91" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="005708B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005708B7" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="17F70BF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="17F70BF1" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6824320A" w:rsidP="6824320A" w:rsidRDefault="00C25B92" w14:paraId="7831D450" w14:textId="5DF36499">
+    <w:p w14:paraId="7831D450" w14:textId="5DF36499" w:rsidR="6824320A" w:rsidRDefault="00C25B92" w:rsidP="6824320A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F87622D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pakalpojuma līgums par lietus notekūdeņu </w:t>
       </w:r>
       <w:r w:rsidRPr="00036E3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>savākšanu un novadīšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="1F87622D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> lietus kanalizācijas sistēmā</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F87622D" w:rsidR="00091654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00091654" w:rsidRPr="1F87622D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attiecināms, ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F87622D" w:rsidR="00AB3FE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AB3FE3" w:rsidRPr="1F87622D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek piesaistīts sadarbības </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F87622D" w:rsidR="003C6E34">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003C6E34" w:rsidRPr="1F87622D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">partneris, kas pašvaldībā apsaimnieko </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F87622D" w:rsidR="0088021B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0088021B" w:rsidRPr="1F87622D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lietusūdens kanalizācijas sistēmu</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F87622D" w:rsidR="001F3785">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001F3785" w:rsidRPr="1F87622D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F87622D" w:rsidR="007D2EC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007D2EC4" w:rsidRPr="1F87622D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5201D37E" w:rsidP="000C010F" w:rsidRDefault="67A76785" w14:paraId="0B40F0E6" w14:textId="67D959F4">
+    <w:p w14:paraId="0B40F0E6" w14:textId="67D959F4" w:rsidR="5201D37E" w:rsidRDefault="67A76785" w:rsidP="000C010F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="187D6C03">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības partnera apliecinājumu par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā </w:t>
       </w:r>
       <w:r w:rsidRPr="187D6C03">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(atlases nolikuma 5.</w:t>
       </w:r>
       <w:r w:rsidR="00AD2D2C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="187D6C03">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums, attiecināms, ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="187D6C03" w:rsidR="39777CF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="39777CF1" w:rsidRPr="187D6C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projektā ir paredzēts sadarbības partneris);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5201D37E" w:rsidP="000C010F" w:rsidRDefault="007C1295" w14:paraId="4AABA8E3" w14:textId="6D88F792">
+    <w:p w14:paraId="4AABA8E3" w14:textId="6D88F792" w:rsidR="5201D37E" w:rsidRDefault="007C1295" w:rsidP="000C010F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00180A45">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00180A45" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pliecinājum</w:t>
       </w:r>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00180A45">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00180A45" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, ka sadarbības partneris – ūdenssaimniecības sabiedrisko pakalpojumu sniedzējs, neatbilst grūtībās nonākuša saimnieciskās darbības veicēja pazīmēm</w:t>
       </w:r>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atlases nolikuma 6.</w:t>
       </w:r>
       <w:r w:rsidR="000F4C65">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums, attiecināms, ja projektā ir paredzēts sadarbības partneris un tas ir sabiedrisko ūdenssaimniecības pakalpojumu sniedzējs);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B7DA9" w:rsidP="000C010F" w:rsidRDefault="30CD3D05" w14:paraId="3C2AADC3" w14:textId="52764305">
+    <w:p w14:paraId="3C2AADC3" w14:textId="52764305" w:rsidR="006B7DA9" w:rsidRDefault="30CD3D05" w:rsidP="000C010F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6824320A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="25B1D221">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="25B1D221" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">adarbības partnera </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="005807FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005807FA" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājumu par </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="7FEC6933">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="7FEC6933" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saņemto un plānoto komercdarbības atbalstu</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="002559D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002559D5" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atlases nolikuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="19B86F97">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="19B86F97" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="6824320A" w:rsidR="002559D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002559D5" w:rsidRPr="6824320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. pielikums, attiecināms, ja projektā ir paredzēts sadarbības partneris un tas ir sabiedrisko ūdenssaimniecības pakalpojumu sniedzējs).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00CF6E17" w:rsidP="00C9E5DE" w:rsidRDefault="1E477A8E" w14:paraId="7A81AF97" w14:textId="737B7890">
+    <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="006D37B3" w:rsidRDefault="1E477A8E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="445D3849">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="445D3849" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā atsauces uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="445D3849">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="445D3849" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="7F828B8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="7F828B8C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda precīzi, nodrošinot to identificējam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="281F401B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="281F401B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ību.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="08EF4D21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="08EF4D21" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="005F2194" w:rsidP="00C9E5DE" w:rsidRDefault="00313F21" w14:paraId="44137079" w14:textId="3408FBFA">
+    <w:p w14:paraId="44137079" w14:textId="3408FBFA" w:rsidR="005F2194" w:rsidRPr="006D37B3" w:rsidRDefault="00313F21" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D759B9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D759B9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kvalitatīvi aizpildītu projekta iesniegumu, izmanto Projektu portālā </w:t>
       </w:r>
       <w:r w:rsidR="00D759B9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57B77791" wp14:editId="25AD78A1">
             <wp:extent cx="219106" cy="200053"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="744531427" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="744531427" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="219106" cy="200053"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D759B9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D759B9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ietvertos skaidrojumus projekta iesnieguma aizpildīšanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D759B9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D759B9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="009A2842" w:rsidP="00C9E5DE" w:rsidRDefault="009A2842" w14:paraId="5F0B931D" w14:textId="09B47CC1">
+    <w:p w14:paraId="5F0B931D" w14:textId="09B47CC1" w:rsidR="009A2842" w:rsidRPr="006D37B3" w:rsidRDefault="009A2842" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā ņem vērā Finanšu ministrijas 2025.</w:t>
       </w:r>
       <w:r w:rsidR="001504EF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>gada 9.</w:t>
       </w:r>
       <w:r w:rsidR="001504EF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>jūnija vadlīnijas Nr. 1.2 “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027.</w:t>
       </w:r>
       <w:r w:rsidR="001504EF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>gada plānošanas periodā”, kas pieejamas tīmekļa vietnē</w:t>
       </w:r>
       <w:r w:rsidR="001504EF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="004C2582" w:rsidP="00C9E5DE" w:rsidRDefault="00A5562A" w14:paraId="404EE33C" w14:textId="6F6FEB2F">
+    <w:p w14:paraId="404EE33C" w14:textId="6F6FEB2F" w:rsidR="004C2582" w:rsidRPr="006D37B3" w:rsidRDefault="00A5562A" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Informācija par aktuālajiem makroekonomiskajiem pieņēmumiem un prognozēm, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, ko projekta iesniedzējs izmanto sagatavojot projekta iesniegumu, pieejama</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B05575">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B05575" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00832812">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00832812" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="00432AC6">
+        <w:r w:rsidR="00432AC6" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00446CC4" w:rsidP="00C9E5DE" w:rsidRDefault="3AEC74B1" w14:paraId="1EE335CF" w14:textId="47DD5AD7">
+    <w:p w14:paraId="1EE335CF" w14:textId="47DD5AD7" w:rsidR="00446CC4" w:rsidRPr="006D37B3" w:rsidRDefault="3AEC74B1" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1B389443">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1B389443" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavo latviešu valodā. Ja kāda no projekta iesnieguma sadaļām vai pielikumiem ir citā valodā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1EE2A303">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1EE2A303" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="08FF6078">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="08FF6078" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Valsts</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> valodas likum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1EE2A303">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1EE2A303" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>am pievieno Ministru kabineta 2000.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="36509AE9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="36509AE9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1EE2A303">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1EE2A303" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>gada 22.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="36509AE9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="36509AE9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1EE2A303">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1EE2A303" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>augusta noteikumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="36509AE9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="36509AE9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1EE2A303">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1EE2A303" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">291 “Kārtība, kādā apliecināmi dokumentu tulkojumi valsts valodā” </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>noteiktajā kārtībā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1EE2A303">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1EE2A303" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="6DE0719E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="6DE0719E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00411490" w:rsidP="00C9E5DE" w:rsidRDefault="00030AA6" w14:paraId="68BD4AD8" w14:textId="39950E6C">
+    <w:p w14:paraId="68BD4AD8" w14:textId="39950E6C" w:rsidR="00411490" w:rsidRPr="006D37B3" w:rsidRDefault="00030AA6" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00313F21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00313F21" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00313F21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00313F21" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00313F21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00313F21" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar precizitāti līdz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00165ACB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00165ACB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>diviem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00313F21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00313F21" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DB7526">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DB7526" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00313F21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00313F21" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001306D9" w:rsidP="00C9E5DE" w:rsidRDefault="0042748D" w14:paraId="40019846" w14:textId="7B7EA84F">
+    <w:p w14:paraId="40019846" w14:textId="7B7EA84F" w:rsidR="001306D9" w:rsidRPr="006D37B3" w:rsidRDefault="0042748D" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FA3DD6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rojekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0072213C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0072213C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FA3DD6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz līdz projektu iesniegumu iesniegšanas beigu termiņam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FA3DD6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FA3DD6" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001306D9" w:rsidP="00C9E5DE" w:rsidRDefault="002B6657" w14:paraId="183B9305" w14:textId="07972A7D">
+    <w:p w14:paraId="183B9305" w14:textId="07972A7D" w:rsidR="001306D9" w:rsidRPr="006D37B3" w:rsidRDefault="002B6657" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas beigu datuma, tas netiek vērtēts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA1B48">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA1B48" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Centrālā finanšu un līgumu aģentūra (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00E8331F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA1B48">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA1B48" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00474B6F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00474B6F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA1B48">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA1B48" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> par to informē projekta iesniedzēju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0013188F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0013188F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00222765" w:rsidR="008E372B" w:rsidP="00C9E5DE" w:rsidRDefault="68672EE0" w14:paraId="56DBD135" w14:textId="3A5DBB41">
+    <w:p w14:paraId="56DBD135" w14:textId="3A5DBB41" w:rsidR="008E372B" w:rsidRPr="00222765" w:rsidRDefault="68672EE0" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="2EAD6D44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="2EAD6D44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005505A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005505A9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="06B31755">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="06B31755" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>nosūtīt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0052536A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0052536A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="06B31755">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="06B31755" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C24D0E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C24D0E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="06B31755">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="06B31755" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> automātiski sagatavot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0052536A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0052536A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="06B31755">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="06B31755" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0060503D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0060503D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>lektroniskā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004B6F44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004B6F44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="06B31755">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="06B31755" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>past</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004B6F44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004B6F44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a vēstul</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B10265">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B10265" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="06B31755">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="06B31755" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00222765" w:rsidR="009937E2" w:rsidP="00C9E5DE" w:rsidRDefault="003B3DAE" w14:paraId="0F49AA13" w14:textId="3DEADB04">
+    <w:p w14:paraId="0F49AA13" w14:textId="3DEADB04" w:rsidR="009937E2" w:rsidRPr="00222765" w:rsidRDefault="003B3DAE" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pasākuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00222765">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00222765" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>otrās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006228D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006228D0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases kārtas ietvaros </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D21B45">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D21B45" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vienas pašvaldības administratīvās teritorijas ietvaros var iesniegt ne vairāk kā vienu projekta iesniegumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00A01D52" w:rsidP="00C9E5DE" w:rsidRDefault="00A01D52" w14:paraId="2E23197B" w14:textId="68057499">
+    <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="006D37B3" w:rsidRDefault="00A01D52" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120491269" w:id="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref120491269"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00AD188E" w:rsidP="00C9E5DE" w:rsidRDefault="00D537C1" w14:paraId="50C134B5" w14:textId="4877685E">
+    <w:p w14:paraId="50C134B5" w14:textId="4877685E" w:rsidR="00AD188E" w:rsidRPr="006D37B3" w:rsidRDefault="00D537C1" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref222387933" w:id="1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="10" w:name="_Ref222387933"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005505A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005505A9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CC10BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CC10BB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar rīkojumu izveido </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C13EB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C13EB3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu 2021.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00711EC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00711EC7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C13EB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C13EB3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2027.</w:t>
       </w:r>
       <w:r w:rsidR="00D81FB4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C13EB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C13EB3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada plānošanas perioda vadības likuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003C2265">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003C2265" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00D81FB4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003C2265">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003C2265" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– Likums) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C13EB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C13EB3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">21. panta prasībām atbilstošu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projektu iesniegumu vērtēšanas komisiju (turpmāk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– vērtēšanas komisija)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, vērtēšanas komisijas sastāva izveidē ievērojot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00614668">
+      <w:r w:rsidR="00614668" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Regulas 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004C38E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004C38E8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004C38E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004C38E8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2509</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00402F7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00402F7A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FB4B0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB4B0B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD188E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD188E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vērtēšanas komisijas locekļi projektu iesniegumu vērtēšanā piedalās šādā apjomā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00AD188E" w:rsidP="00C9E5DE" w:rsidRDefault="00AD188E" w14:paraId="1F0FE936" w14:textId="08892F9B">
+    <w:p w14:paraId="1F0FE936" w14:textId="08892F9B" w:rsidR="00AD188E" w:rsidRPr="006D37B3" w:rsidRDefault="00AD188E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vienot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC7860">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC7860" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, vienot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC7860">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC7860" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvēles un specifisk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC7860">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC7860" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstības kritērij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC7860">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC7860" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtē balsstiesīgie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B865BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B865BB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārstāvji, kas ietverti vērtēšanas komisijā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EF00BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EF00BA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, papildus piesaistot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000001A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000001A1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nozares ministrijas pārstāvi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA0787">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA0787" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifisko atbilstības kritēriju Nr. 3.1, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005E3A22">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005E3A22" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000532B5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000532B5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009A6D54">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009A6D54" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00EC398E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DD17AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DD17AB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vērtēšanā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A3E30" w:rsidR="00DE2CFD" w:rsidP="00C9E5DE" w:rsidRDefault="00AD188E" w14:paraId="6059835F" w14:textId="77777777">
+    <w:p w14:paraId="6059835F" w14:textId="77777777" w:rsidR="00DE2CFD" w:rsidRPr="007A3E30" w:rsidRDefault="00AD188E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kvalitātes kritērij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC7860">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC7860" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtē visi balsstiesīgie vērtēšanas komisijas locekļi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD10D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD10D7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, izņemot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EF6C44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EF6C44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nozares ministrijas pārstāvi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F43884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F43884" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas vērtē tikai kvalitātes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00404E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00404E44" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kritērijus Nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005C255C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005C255C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00937555">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00937555" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D45596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D45596" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00937555">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00937555" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D45596">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D45596" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DE2CFD">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00D537C1" w:rsidP="00C9E5DE" w:rsidRDefault="009D0BA4" w14:paraId="473A255F" w14:textId="2C6E07BF">
+    <w:p w14:paraId="473A255F" w14:textId="2C6E07BF" w:rsidR="00D537C1" w:rsidRPr="006D37B3" w:rsidRDefault="009D0BA4" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0BA4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ja netiek pieprasīts viss atlases kārtai pieejamais finansējums, kvalitātes kritēriju izvērtējumu neveic</w:t>
       </w:r>
       <w:r w:rsidR="002074B8">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00D537C1" w:rsidP="00C9E5DE" w:rsidRDefault="00D537C1" w14:paraId="12545E31" w14:textId="79F4D8F2">
+    <w:p w14:paraId="12545E31" w14:textId="79F4D8F2" w:rsidR="00D537C1" w:rsidRPr="006D37B3" w:rsidRDefault="00D537C1" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vērtēšanas komisijas locekļi ir atbildīgi par projektu iesniegumu savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D03AB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D03AB3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Latvijas Republikas un Eiropas Savienības normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D03AB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D03AB3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003D7C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003D7C86" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbildīgi </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008B1741">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008B1741" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">objektivitātes un </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>konfidencialitātes ievērošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F263F" w:rsidP="00C9E5DE" w:rsidRDefault="002A34A9" w14:paraId="2217835A" w14:textId="2DD95AA5">
+    <w:p w14:paraId="2217835A" w14:textId="2DD95AA5" w:rsidR="007F263F" w:rsidRDefault="002A34A9" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas locekļi projekta iesnieguma vērtēšanas laikā nav tiesīgi komunicēt ar projekta iesnieguma iesniedzēju par projekta iesnieguma vērtēšanu vai ar to saistītiem jautājumiem. Projekta iesniegums pēc tā iesniegšanas līdz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AF656B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AF656B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00483F81">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00483F81" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="2CDECF98">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="2CDECF98" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmuma par tā apstiprināšanu, apstiprināšanu ar nosacījumu vai noraidīšanu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00711EC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00711EC7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00DB441E" w:rsidP="00C9E5DE" w:rsidRDefault="00DB441E" w14:paraId="340D33AE" w14:textId="567DF7CA">
+    <w:p w14:paraId="340D33AE" w14:textId="567DF7CA" w:rsidR="00DB441E" w:rsidRPr="006D37B3" w:rsidRDefault="00DB441E" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB441E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Nepieciešamības gadījumā, vērtēšanas komisija kā neatkarīgus ekspertus projektu iesniegumu izvērtēšanai var pieaicināt ekspertus, kas tiek piesaistīti no sadarbības iestādes vai citām iestādēm, vai arī institūcijām. Eksperta vērtējumam ir rekomendējošs raksturs. Pieaicinātais eksperts, veicot darba uzdevuma izpildi, ievēro objektivitātes un konfidencialitātes nosacījumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00D537C1" w:rsidP="00C9E5DE" w:rsidRDefault="00B60437" w14:paraId="49AE2849" w14:textId="050CD8C4">
+    <w:p w14:paraId="49AE2849" w14:textId="050CD8C4" w:rsidR="00D537C1" w:rsidRPr="006D37B3" w:rsidRDefault="00B60437" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120520594" w:id="2"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="11" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref222387864"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00ED50C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00ED50C7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ērtēšanas komisija pēc projektu iesniegumu iesniegšanas termiņa beigām vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0043459A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0043459A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A09DB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0043459A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0043459A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00FB633D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0043459A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0043459A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums) un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D537C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D537C1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B72D88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B72D88" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B75942">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B75942" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D537C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D537C1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aizpildot projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00485091">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00485091" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D537C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D537C1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00485091">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00485091" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D537C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D537C1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00D025A1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vērtēšanas komisija projekta iesniegumu var sākt vērtēt uzreiz pēc tā saņemšanas, bet nevar pieņemt lēmumu par katra projekta iesnieguma virzību atsevišķi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00EA5D4A" w:rsidP="00C9E5DE" w:rsidRDefault="27F7F099" w14:paraId="7B356E7E" w14:textId="06014497">
+    <w:p w14:paraId="7B356E7E" w14:textId="06014497" w:rsidR="00EA5D4A" w:rsidRPr="006D37B3" w:rsidRDefault="27F7F099" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pirms</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="16799EEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="16799EEC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00964DBD">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00C503EA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="64AAF8A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="64AAF8A7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā noteiktās vērtēšanas uzsākšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006D2E43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006D2E43" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vērtēšanas </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Ref120489080" w:id="4"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref120489080"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>komisija pārbauda projekta iesniedzēja un ar to saistīto fizisko personu atbilstību Likuma 22. un 26.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FF7539">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FF7539" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA5D4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000F1C4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F1C4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nr. 408</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000F1C4A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F1C4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000F1C4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000F1C4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA5D4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">noteikto kārtību, un veic projekta iesniedzēja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00944E2D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00944E2D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un sadarbības partnera, ja tāds projektā ir paredzēts, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA5D4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un ar to saistīto fizisko </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00103B51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00103B51" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>personu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00103B51">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00103B51" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00103B51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00103B51" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA5D4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA5D4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AD70CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00EA5D4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00EA5D4A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pantam. Ja projekta iesniedzējs atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums uzskatāms par noraidītu. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00566598">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00566598" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs neatbilst, taču sadarbības partneris atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums nav uzskatāms par noraidītu, bet šī nolikuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F04B50">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F04B50" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006111A4">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00566598">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00566598" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
       <w:r w:rsidR="00D9415B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00566598">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00566598" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>punktā noteiktajā lēmumā iekļauj nosacījumu izslēgt attiecīgo sadarbības partneri no dalības projektā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0020379A" w:rsidP="00C9E5DE" w:rsidRDefault="34A7FB25" w14:paraId="7DCBB967" w14:textId="14B02453">
+    <w:p w14:paraId="7DCBB967" w14:textId="14B02453" w:rsidR="0020379A" w:rsidRPr="006D37B3" w:rsidRDefault="34A7FB25" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD4A1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD4A1B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievērojot šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00C6661D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C6661D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref222387933 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C6661D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C6661D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C6661D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00C6661D">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD4A1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD4A1B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D29EB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D29EB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD4A1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD4A1B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>punktā noteikto kompetenču sadalījumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007F5EC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007F5EC4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vispirms izvērtējot visus neprecizējamos un pēc tam</w:t>
       </w:r>
       <w:r w:rsidR="00EE2014">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>– precizējamos kritērijus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00111097">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00111097" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādā secībā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00053F9D" w:rsidP="00C9E5DE" w:rsidRDefault="00233A48" w14:paraId="506885D3" w14:textId="26DE0D7F">
+    <w:p w14:paraId="506885D3" w14:textId="26DE0D7F" w:rsidR="00053F9D" w:rsidRPr="006D37B3" w:rsidRDefault="00233A48" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">sākot vērtēšanu, vispirms vērtē </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00221586">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00221586" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma atbilstību</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0093479B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0093479B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FD0611">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD0611" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ienota</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00221586">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00221586" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>jam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FD0611">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD0611" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvēles kritērij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00221586">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00221586" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FD0611">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD0611" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0093479B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0093479B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Nr. 2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00903798">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00903798" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DC5C60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DC5C60" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CF34C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CF34C4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniegums neatbilst </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C072A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C072A9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vienotajam izvēles kritērijam Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E83614">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E83614" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C072A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C072A9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>2.1, tā vērtēšanu neturpina;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00DB72D1" w:rsidP="00C9E5DE" w:rsidRDefault="00E93372" w14:paraId="12EB3F64" w14:textId="1D44D1F8">
+    <w:p w14:paraId="12EB3F64" w14:textId="1D44D1F8" w:rsidR="00DB72D1" w:rsidRPr="006D37B3" w:rsidRDefault="00E93372" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesniegums atbilst </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003229D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003229D6" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vienotajam izvēles kritērijam Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00D9415B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003229D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003229D6" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1, tad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00074406">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00074406" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">turpina vērtēt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00751AD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00751AD7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstību </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00053F9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00053F9D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>kvalitātes kritēriji</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00751AD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00751AD7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>em;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA46A4" w:rsidR="00E47F3A" w:rsidP="00C9E5DE" w:rsidRDefault="00E47F3A" w14:paraId="027BFB5F" w14:textId="44B19725">
+    <w:p w14:paraId="027BFB5F" w14:textId="44B19725" w:rsidR="00E47F3A" w:rsidRPr="00AA46A4" w:rsidRDefault="00E47F3A" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projektu iesniegumos pieprasītais finansējums ir lielāks nekā pasākuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009329E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009329E3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>otrajā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases kārtā pieejamais finansējums, projektu iesniegumus sarindo prioritārā secībā atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00CA481E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref222388016 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00190D2B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004F3EEB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>punkta nosacījumiem, lai noteiktu, kuru projektu īstenošanai finansējums ir pietiekams. Ja pēc rindošanas potenciāli nav pieejams finansējums projekta īstenošanai, tā vērtēšanu neturpina, bet gadījumā, ja finansējums projekta īstenošanai ir pieejams, turpina vērtēt projekta iesnieguma atbilstību pārējiem vērtēšanas kritērijiem</w:t>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>– vienotajiem kritērijiem, vienotajiem izvēles kritērijiem un specifiskajiem atbilstības kritērijiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA46A4" w:rsidR="00CB578C" w:rsidP="00C9E5DE" w:rsidRDefault="00584C43" w14:paraId="1B2146F0" w14:textId="6C7BF2B3">
+    <w:p w14:paraId="1B2146F0" w14:textId="6C7BF2B3" w:rsidR="00CB578C" w:rsidRPr="00AA46A4" w:rsidRDefault="00584C43" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref222388016" w:id="5"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref222388016"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritārā secība tiek veidota, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0017579D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0017579D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ievērojot šādus nosacījumus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CB578C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CB578C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidRPr="002870E6" w:rsidR="00794865" w:rsidP="00C9E5DE" w:rsidRDefault="00794865" w14:paraId="0C839993" w14:textId="773A3D4D">
+    <w:p w14:paraId="0C839993" w14:textId="773A3D4D" w:rsidR="00794865" w:rsidRPr="002870E6" w:rsidRDefault="00794865" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">katram plānošanas reģionam noteiktais </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FE1D65">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FE1D65" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sākotnēj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009163ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009163ED" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> maksimālais iespējamais pasākumā saņemamais finansējums ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A014D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A014D3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00466D87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00466D87" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> 000 000</w:t>
       </w:r>
       <w:r w:rsidR="00BD1830">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00466D87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00466D87" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E08CB" w:rsidR="00794865" w:rsidP="00C9E5DE" w:rsidRDefault="00794865" w14:paraId="2FA7459D" w14:textId="7822FCF0">
+    <w:p w14:paraId="2FA7459D" w14:textId="7822FCF0" w:rsidR="00794865" w:rsidRPr="004E08CB" w:rsidRDefault="00794865" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F04DDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F04DDC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>visi iesniegtie projektu iesniegumi ir izvērtēti un sarindoti secībā pēc kvalitātes kritērijos iegūtā punktu skaita, apstiprināti tiek projektu iesniegumi pa plānošanas reģioniem līdz tiek sasniegts reģionam iniciāli maksimālais iespējamais finansējuma apjoms (5 000 000</w:t>
       </w:r>
       <w:r w:rsidR="00EA291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F04DDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F04DDC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F04DDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F04DDC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>) vai atlases kārtai paredzētais finansējuma apjoms (šajā gadījumā projektu iesniegumu apstiprināšanu tālāk neturpina)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E37CD3" w:rsidR="00794865" w:rsidP="00C9E5DE" w:rsidRDefault="00794865" w14:paraId="3F266E21" w14:textId="2509C45A">
+    <w:p w14:paraId="3F266E21" w14:textId="2509C45A" w:rsidR="00794865" w:rsidRPr="00E37CD3" w:rsidRDefault="00794865" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D85AC1">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D85AC1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>atlases kārtai paredzētais finansējuma apjoms vēl nav sasniegts, turpina projekta iesniegumu apstiprināšanu pēc principa, ja projekta iesniegums, kurā norādītais finansējuma apjoms plānošanas reģiona ietvaros vērtēšanas laikā pārsniedz iniciāli iespējamo maksimālo finansējumu, tas tiek novietots ranžētās projektu iesniegumu secības beigās, priekšroku dodot nākamajam projekta iesniegumam, kurā norādītais finansējums iekļaujas attiecīgajam plānošanas reģionam iniciāli maksimāli pieejamā finansējuma ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E37CD3" w:rsidR="00794865" w:rsidP="008F65BB" w:rsidRDefault="00794865" w14:paraId="405BB683" w14:textId="2F4B6155">
+    <w:p w14:paraId="405BB683" w14:textId="2F4B6155" w:rsidR="00794865" w:rsidRPr="00E37CD3" w:rsidRDefault="00794865" w:rsidP="008F65BB">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26441A02">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiklīdz </w:t>
       </w:r>
-      <w:r w:rsidRPr="26441A02" w:rsidR="008D4A83">
+      <w:r w:rsidR="008D4A83" w:rsidRPr="26441A02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>plānošanas reģionu projektu iesniegumi finansējuma robežās ir apstiprināti un, ja ir izveidojies finansējuma atlikums (ja kādā plānošanas reģionā nav sasniegts iniciāli maksimālais pieejamais finansējuma apjoms), tā vietā tiek apstiprināts projekta iesniegums, kas saņēmis visvairāk punktus kvalitātes kritērijos no cita plānošanas reģiona (kas savu</w:t>
       </w:r>
       <w:r w:rsidR="008C28F4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="26441A02" w:rsidR="008D4A83">
+      <w:r w:rsidR="008D4A83" w:rsidRPr="26441A02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>iniciālo</w:t>
       </w:r>
       <w:r w:rsidR="008C28F4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="26441A02" w:rsidR="008D4A83">
+      <w:r w:rsidR="008D4A83" w:rsidRPr="26441A02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>maksimāli pieejamo finansējumu bija sasniedzis)</w:t>
       </w:r>
-      <w:r w:rsidRPr="26441A02" w:rsidR="008515DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008515DF" w:rsidRPr="26441A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017006C" w:rsidR="00794865" w:rsidP="008F65BB" w:rsidRDefault="008515DF" w14:paraId="1975A738" w14:textId="46EEA0E3">
+    <w:p w14:paraId="1975A738" w14:textId="46EEA0E3" w:rsidR="00794865" w:rsidRPr="0017006C" w:rsidRDefault="008515DF" w:rsidP="008F65BB">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00794865">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00794865" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ienādu punktu gadījumā (izpildot ranžēšanas nosacījumus) priekšroka tiek dota projektam, kurā (ievērojot minēto secību):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017006C" w:rsidR="00794865" w:rsidP="008F65BB" w:rsidRDefault="00794865" w14:paraId="519CCAD6" w14:textId="43F82065">
+    <w:p w14:paraId="519CCAD6" w14:textId="43F82065" w:rsidR="00794865" w:rsidRPr="0017006C" w:rsidRDefault="00794865" w:rsidP="008F65BB">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26441A02">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiks </w:t>
       </w:r>
-      <w:r w:rsidRPr="26441A02" w:rsidR="00BF22C9">
+      <w:r w:rsidR="00BF22C9" w:rsidRPr="26441A02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>sasniegta lielāka iznākuma rādītāja “zaļā infrastruktūra, kas izveidota vai jaunināta nolūkā pielāgoties klimata pārmaiņām” vērtība (ha)</w:t>
       </w:r>
       <w:r w:rsidRPr="26441A02">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017006C" w:rsidR="00794865" w:rsidP="008F65BB" w:rsidRDefault="00794865" w14:paraId="071E5620" w14:textId="3B237B83">
+    <w:p w14:paraId="071E5620" w14:textId="3B237B83" w:rsidR="00794865" w:rsidRPr="0017006C" w:rsidRDefault="00794865" w:rsidP="008F65BB">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26441A02">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiks </w:t>
       </w:r>
-      <w:r w:rsidRPr="26441A02" w:rsidR="005A6B0B">
+      <w:r w:rsidR="005A6B0B" w:rsidRPr="26441A02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>sasniegta lielāka nacionālā rādītāja “</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="26441A02" w:rsidR="005A6B0B">
+        <w:t>sasniegta lielāka nacionālā rādītāja “jaunizveidota</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6781">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>jaunizveidota</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006C6781">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6B0B" w:rsidRPr="26441A02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>vai nostiprināta piekrastes joslas un upju un ezeru krastu aizsardzība pret plūdiem” vērtība (km)</w:t>
       </w:r>
       <w:r w:rsidRPr="26441A02">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017006C" w:rsidR="002A3226" w:rsidP="00E95322" w:rsidRDefault="00794865" w14:paraId="1C7403D3" w14:textId="301C96D9">
+    <w:p w14:paraId="1C7403D3" w14:textId="301C96D9" w:rsidR="002A3226" w:rsidRPr="0017006C" w:rsidRDefault="00794865" w:rsidP="00E95322">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tiks veiktas darbības, lai pielāgotos lielākam skaitam klimatisku risku</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E95322">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E95322" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="002B2C8E" w:rsidP="008F65BB" w:rsidRDefault="002B2C8E" w14:paraId="483A7FDC" w14:textId="6C48FD19">
+    <w:p w14:paraId="483A7FDC" w14:textId="6C48FD19" w:rsidR="002B2C8E" w:rsidRPr="006D37B3" w:rsidRDefault="002B2C8E" w:rsidP="008F65BB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="510" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Prioritārā secība tiek veidota, ņemot vērā visus atlases ietvaros vērtēto projektu vērtējumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00E60B1A" w:rsidP="00C9E5DE" w:rsidRDefault="00D537C1" w14:paraId="6DC8EF62" w14:textId="06FD8DED">
+    <w:p w14:paraId="6DC8EF62" w14:textId="06FD8DED" w:rsidR="00E60B1A" w:rsidRPr="006D37B3" w:rsidRDefault="00D537C1" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120491837" w:id="6"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref120491837"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C62E95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C62E95" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="006E5B8B" w:rsidP="00C9E5DE" w:rsidRDefault="00F31B42" w14:paraId="1E814FB4" w14:textId="1AD1CAAC">
+    <w:p w14:paraId="1E814FB4" w14:textId="1AD1CAAC" w:rsidR="006E5B8B" w:rsidRPr="006D37B3" w:rsidRDefault="00F31B42" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120491666" w:id="7"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="16" w:name="_Ref120491666"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00966F39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00966F39" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FF1E1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FF1E1D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D537C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D537C1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00A00FBE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00044942">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00044942" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004E421B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004E421B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D76D1E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D76D1E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, izvērtējot precizēto projekta iesniegumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DC3200">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DC3200" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00044942">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00044942" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008F0E3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008F0E3D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mainās </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D8259B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D8259B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kopējais kvalitātes kritērijos iegūtais punktu skaits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CD2429">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CD2429" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, pastāv iespēja, ka </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005725A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005725A9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mainās </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00270E83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00270E83" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CA2088">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CA2088" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A24462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A24462" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vieta rindojumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C56617">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C56617" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000C46A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000C46A5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007E3588">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007E3588" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>fina</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008F013D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008F013D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007E3588">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007E3588" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sējums </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000C46A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000C46A5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CA2088">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CA2088" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>etiek piešķirts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0093766F" w:rsidP="00C9E5DE" w:rsidRDefault="0093766F" w14:paraId="5883F8B6" w14:textId="3F4D9607">
+    <w:p w14:paraId="5883F8B6" w14:textId="3F4D9607" w:rsidR="0093766F" w:rsidRPr="006D37B3" w:rsidRDefault="0093766F" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001A2736">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001A2736" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007A6511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007A6511" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0093766F" w:rsidP="00C9E5DE" w:rsidRDefault="009A6C01" w14:paraId="59E93123" w14:textId="41E8A6DD">
+    <w:p w14:paraId="59E93123" w14:textId="41E8A6DD" w:rsidR="0093766F" w:rsidRPr="006D37B3" w:rsidRDefault="009A6C01" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120490735" w:id="8"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref120490735"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002A370A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002A370A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0093766F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0093766F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk – lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0093766F" w:rsidP="00C9E5DE" w:rsidRDefault="0093766F" w14:paraId="620EEF71" w14:textId="77777777">
+    <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="006D37B3" w:rsidRDefault="0093766F" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120521412" w:id="9"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref120521412"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0093766F" w:rsidP="00C9E5DE" w:rsidRDefault="0093766F" w14:paraId="7204B92F" w14:textId="77777777">
+    <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="006D37B3" w:rsidRDefault="0093766F" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120521415" w:id="10"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref120521415"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="004D46FF" w:rsidP="00C9E5DE" w:rsidRDefault="0093766F" w14:paraId="4273B6EA" w14:textId="77777777">
+    <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="006D37B3" w:rsidRDefault="0093766F" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="000F07BB" w:rsidP="00C9E5DE" w:rsidRDefault="006E1557" w14:paraId="73320236" w14:textId="08A6032C">
+    <w:p w14:paraId="73320236" w14:textId="08A6032C" w:rsidR="000F07BB" w:rsidRPr="006D37B3" w:rsidRDefault="006E1557" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00706DA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00706DA8" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A47BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A47BBD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pieņem 3 mēnešu laikā pēc projektu iesniegumu iesniegšanas beigu datuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="004D7C6B" w:rsidP="00C9E5DE" w:rsidRDefault="23EA3721" w14:paraId="017AD60E" w14:textId="4B495157">
+    <w:p w14:paraId="017AD60E" w14:textId="4B495157" w:rsidR="004D7C6B" w:rsidRPr="006D37B3" w:rsidRDefault="23EA3721" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pirms </w:t>
       </w:r>
       <w:r w:rsidR="00CA481E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>nolikuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521412 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="004B2FEB">
+      <w:r w:rsidR="004B2FEB" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001B651E">
+      <w:r w:rsidR="001B651E" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B54184">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A927A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A927A4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>punktā noteiktā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmuma pieņemšanas vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521482 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="004B2FEB">
+      <w:r w:rsidR="004B2FEB" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00EF3B9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="0071048C">
+      <w:r w:rsidR="0071048C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. apakšpunktā noteiktā atzinuma izdošanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E14ABE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E14ABE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004E09F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004E09F5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atkārtoti </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A43C2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A43C2C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbauda </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniedzēja</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1B31">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A900D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A900D0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>un sadarbības partnera, ja tāds projektā ir paredzēts,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A900D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A900D0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D04062">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D04062" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>un ar to saistīto fizisko personu</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1B31" w:rsidR="00D04062">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D04062" w:rsidRPr="000A1B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>atbilstību Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00515CD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00515CD3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AE133D">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AE133D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību, un veic </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0D8258EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0D8258EF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniedzēja un sadarbības partnera</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007B29B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007B29B3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>, ja tāds projektā ir paredzēts,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0D8258EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0D8258EF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> pantam.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00525CAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00525CAD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BA2BCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BA2BCD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pirms </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00985CBA">
+      <w:r w:rsidR="00985CBA" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00985CBA">
+      <w:r w:rsidR="00985CBA" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521482 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00985CBA">
+      <w:r w:rsidR="00985CBA" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00985CBA">
+      <w:r w:rsidR="00985CBA" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B54184">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00985CBA">
+      <w:r w:rsidR="00985CBA" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00985CBA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00985CBA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003218B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003218B2" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC707B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC707B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktā noteiktā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00985CBA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00985CBA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>atzinuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC707B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC707B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00985CBA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00985CBA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>izdošanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC707B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC707B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC707B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC707B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A900D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A900D0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadarbības partneri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00BC707B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC707B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A900D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A900D0" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>, ja tāds projektā ir paredzēts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007B29B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007B29B3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007B29B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007B29B3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums uzskatāms par noraidītu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="521EB46B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> neatkarīgi no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="02117895">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="02117895" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas komisijas </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00DA4D38">
+      <w:r w:rsidR="00DA4D38" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00DA4D38">
+      <w:r w:rsidR="00DA4D38" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120491666 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="004B2FEB">
+      <w:r w:rsidR="004B2FEB" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00DA4D38">
+      <w:r w:rsidR="00DA4D38" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00DA4D38">
+      <w:r w:rsidR="00DA4D38" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00E544B6">
+      <w:r w:rsidR="00E544B6" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00DA4D38">
+      <w:r w:rsidR="00DA4D38" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E71758">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="3F4AAF32">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="3F4AAF32" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> punktā noteiktā atzinuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00961FF7" w:rsidP="00C9E5DE" w:rsidRDefault="00E860CF" w14:paraId="03C972B2" w14:textId="4BDF198A">
+    <w:p w14:paraId="03C972B2" w14:textId="4BDF198A" w:rsidR="00961FF7" w:rsidRPr="006D37B3" w:rsidRDefault="00E860CF" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00847788">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00847788" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007A390F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007A390F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">apstiprināšanu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004019C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004019C7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00916EB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00916EB5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem, ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002F1707">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002F1707" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E16110">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E16110" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>tiek izpildīti visi turpmāk minētie nosacījumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00961FF7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00961FF7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="003C2265" w:rsidP="00C9E5DE" w:rsidRDefault="003C2265" w14:paraId="7944CCD1" w14:textId="42AE7A07">
+    <w:p w14:paraId="7944CCD1" w14:textId="42AE7A07" w:rsidR="003C2265" w:rsidRPr="006D37B3" w:rsidRDefault="003C2265" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">uz projekta iesniedzēju </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005D3FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005D3FA9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>un sadarbības partneri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001115F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001115F5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>, ja tāds projektā ir paredzēts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005D3FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005D3FA9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>nav attiecināms neviens no Likuma 22.</w:t>
       </w:r>
       <w:r w:rsidR="00C0094C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pantā minētajiem izslēgšanas noteikumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="009F3475" w:rsidP="00C9E5DE" w:rsidRDefault="009F3475" w14:paraId="0051D804" w14:textId="187D902B">
+    <w:p w14:paraId="0051D804" w14:textId="187D902B" w:rsidR="009F3475" w:rsidRPr="006D37B3" w:rsidRDefault="009F3475" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniedzējam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00583BA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00583BA5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00890AFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00890AFA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>sadarbības partnerim,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005D3FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005D3FA9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00343EEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00343EEA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ja tāds projektā ir paredzēts,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00583BA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00583BA5" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007C7602">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007C7602" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>tiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> saistītajām, Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> panta pirmajā daļā minētajām fiziskajām personām nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00136D14">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00136D14" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="003C2265" w:rsidP="00C9E5DE" w:rsidRDefault="003C2265" w14:paraId="53C9E37B" w14:textId="703053E4">
+    <w:p w14:paraId="53C9E37B" w14:textId="703053E4" w:rsidR="003C2265" w:rsidRPr="006D37B3" w:rsidRDefault="003C2265" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniegums atbilst projektu iesniegumu vērtēšanas kritērijiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="003C2265" w:rsidP="00C9E5DE" w:rsidRDefault="003C2265" w14:paraId="4D878681" w14:textId="2607AF1D">
+    <w:p w14:paraId="4D878681" w14:textId="2607AF1D" w:rsidR="003C2265" w:rsidRPr="006D37B3" w:rsidRDefault="003C2265" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CD7629">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CD7629" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D11719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D11719" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>otrās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CD7629">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CD7629" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projektu iesniegumu atlases kārtas ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00E860CF" w:rsidP="00C9E5DE" w:rsidRDefault="00327553" w14:paraId="4F924CA5" w14:textId="4987ED9D">
+    <w:p w14:paraId="4F924CA5" w14:textId="4987ED9D" w:rsidR="00E860CF" w:rsidRPr="006D37B3" w:rsidRDefault="00327553" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref121924665" w:id="11"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref121924665"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00063FCC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00063FCC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E860CF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E860CF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001E4627">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001E4627" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="0087168E" w:rsidP="00C9E5DE" w:rsidRDefault="0087168E" w14:paraId="608CBD1F" w14:textId="29A70E04">
+    <w:p w14:paraId="608CBD1F" w14:textId="29A70E04" w:rsidR="0087168E" w:rsidRPr="006D37B3" w:rsidRDefault="0087168E" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00847788">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00847788" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesnieguma </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">noraidīšanu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AD4B5D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AD4B5D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B40B5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B40B5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pieņem, ja iestājas vismaz viens no nosacījumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00080D8C" w:rsidP="00C9E5DE" w:rsidRDefault="00080D8C" w14:paraId="18D708D1" w14:textId="1EFB56A7">
+    <w:p w14:paraId="18D708D1" w14:textId="1EFB56A7" w:rsidR="00080D8C" w:rsidRPr="006D37B3" w:rsidRDefault="00080D8C" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">uz projekta iesniedzēju </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0063561D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0063561D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vai ar to saistīto fizisko personu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecas vismaz viens no </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C82626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C82626" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ikuma 22.</w:t>
       </w:r>
       <w:r w:rsidR="00C0094C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pantā minētajiem izslēgšanas noteikumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00E6086D" w:rsidP="00C9E5DE" w:rsidRDefault="00E6086D" w14:paraId="51D8BAB8" w14:textId="0AD5A48F">
+    <w:p w14:paraId="51D8BAB8" w14:textId="0AD5A48F" w:rsidR="00E6086D" w:rsidRPr="006D37B3" w:rsidRDefault="00E6086D" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecībā uz šo projekta iesniedzēju </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0049213C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0049213C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vai ar to saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00796C8C" w:rsidP="00C9E5DE" w:rsidRDefault="00080D8C" w14:paraId="603B5616" w14:textId="0F8A0433">
+    <w:p w14:paraId="603B5616" w14:textId="0F8A0433" w:rsidR="00796C8C" w:rsidRPr="006D37B3" w:rsidRDefault="00080D8C" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem un nepilnības novēršana saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009F0A58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009F0A58" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Likuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E02038">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E02038" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>24.</w:t>
       </w:r>
       <w:r w:rsidR="00D977FE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>panta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C032E2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C032E2" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00796C8C" w:rsidP="00C9E5DE" w:rsidRDefault="00080D8C" w14:paraId="1873AD67" w14:textId="39B9CBE6">
+    <w:p w14:paraId="1873AD67" w14:textId="39B9CBE6" w:rsidR="00796C8C" w:rsidRPr="006D37B3" w:rsidRDefault="00080D8C" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120485120" w:id="12"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref120485120"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projektu iesniegumu atlases kārtas</w:t>
       </w:r>
       <w:r w:rsidRPr="001333F9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ietvaros nav pieejams finansējums projekta īstenošanai</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00931EA7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00E10ED1" w:rsidP="00C9E5DE" w:rsidRDefault="00080D8C" w14:paraId="1D43FE0E" w14:textId="718C54F2">
+    <w:p w14:paraId="1D43FE0E" w14:textId="718C54F2" w:rsidR="00E10ED1" w:rsidRPr="006D37B3" w:rsidRDefault="00080D8C" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs ir radījis mākslīgus apstākļus vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000D5C6B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000D5C6B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E10ED1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E10ED1" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00B93595" w:rsidP="00C9E5DE" w:rsidRDefault="00B93595" w14:paraId="6B215D2F" w14:textId="0E85D0A8">
+    <w:p w14:paraId="6B215D2F" w14:textId="0E85D0A8" w:rsidR="00B93595" w:rsidRPr="006D37B3" w:rsidRDefault="00B93595" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pārsniegts SAM MK noteikumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00165A2D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00165A2D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00165A2D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00165A2D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>punktā noteiktais projektu iesniegumu skaita ierobežojums</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AE5518">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AE5518" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007062CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007062CA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">vienas pašvaldības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00744841">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00744841" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">administratīvās teritorijas ietvaros </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="006C122C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="006C122C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ir iesniegts vairāk nekā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007E2213">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007E2213" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> viens </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00A12FD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00A12FD9" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniegums)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8715F" w:rsidR="00D8715F">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> lūdzot sniegt informāciju, ar kuru projekta iesniegumu projekta iesniedzējs/-i vēlas turpināt pretendēt uz atbalstu pasākumā, nodrošinot atbilstību SAM MK noteikumu 15. punktam. Ja projekta iesniedzējs/-i noteiktajā termiņā nesniedz minēto informāciju, aģentūra pieņem, ka uz atbalstu pasākumā turpina pretendēt projekta iesniegums ar lielāko plānoto ERAF finansējumu, un pārējos neatbilstoši iesniegtos projektu iesniegumus noraida.</w:t>
+      <w:r w:rsidR="00D8715F" w:rsidRPr="00D8715F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Ja vienas pašvaldības administratīvās teritorijas ietvaros ir iesniegts vairāk nekā viens projekta iesniegums, aģentūra sazinās ar projekta iesniedzēju/-iem lūdzot sniegt informāciju, ar kuru projekta iesniegumu projekta iesniedzējs/-i vēlas turpināt pretendēt uz atbalstu pasākumā, nodrošinot atbilstību SAM MK noteikumu 15. punktam. Ja projekta iesniedzējs/-i noteiktajā termiņā nesniedz minēto informāciju, aģentūra pieņem, ka uz atbalstu pasākumā turpina pretendēt projekta iesniegums ar lielāko plānoto ERAF finansējumu, un pārējos neatbilstoši iesniegtos projektu iesniegumus noraida.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="009153EE" w:rsidP="00C9E5DE" w:rsidRDefault="009153EE" w14:paraId="49181C9D" w14:textId="777BCBA3">
+    <w:p w14:paraId="49181C9D" w14:textId="777BCBA3" w:rsidR="009153EE" w:rsidRPr="006D37B3" w:rsidRDefault="009153EE" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref128053469" w:id="13"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref128053469"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000A237E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000A237E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdod</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009E55B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009E55B3" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="009153EE" w:rsidP="00C9E5DE" w:rsidRDefault="009153EE" w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3">
+    <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="006D37B3" w:rsidRDefault="009153EE" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref120521482" w:id="14"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref120521482"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="009153EE" w:rsidP="00C9E5DE" w:rsidRDefault="009E55B3" w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3">
+    <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="006D37B3" w:rsidRDefault="009E55B3" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009153EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009153EE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās informācijas dēļ projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="009B5CD7" w:rsidP="00C9E5DE" w:rsidRDefault="002064F9" w14:paraId="018152B4" w14:textId="1CC5B7BC">
+    <w:p w14:paraId="018152B4" w14:textId="1CC5B7BC" w:rsidR="009B5CD7" w:rsidRPr="006D37B3" w:rsidRDefault="002064F9" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu, apstiprināšanu ar nosacījumu, noraidīšanu un atzinumu par nosacījumu izpildi vai neizpildi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003F0CEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003F0CEB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavo elektroniska </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00485091">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00485091" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>dokumenta formātā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekta iesniedzējam paziņo normatīvajos aktos noteiktajā kārtībā. Lēmumā par projekta iesnieguma apstiprināšanu vai atzinumā par nosacījumu izpildi tiek iekļauta informācija par līguma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00737F43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00737F43" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FE7F9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FE7F9C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> slēgšanas proce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="002E2B51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="002E2B51" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="005301F2" w:rsidP="001333F9" w:rsidRDefault="000013A5" w14:paraId="7AD47764" w14:textId="4DE75D0A">
+    <w:p w14:paraId="7AD47764" w14:textId="4DE75D0A" w:rsidR="005301F2" w:rsidRPr="006D37B3" w:rsidRDefault="000013A5" w:rsidP="001333F9">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumus par projektu iesniegumu apstiprināšanu, apstiprināšanu ar nosacījumu un noraidīšanu aģentūra paziņo vienlaicīgi vai katram projekta iesniedzējam atsevišķi, negaidot visu projektu iesniegumu vērtēšanas rezultātus, izņemot gadījumos, kad projektu iesniegumos pieprasītais finansējums ir lielāks nekā SAM </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C52011">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C52011" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>otrajā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases kārtā pieejamais finansējums un vērtēšanas komisija nav pabeigusi projektu iesniegumu sarindošanu prioritārā secībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00E26E5B" w:rsidP="00C9E5DE" w:rsidRDefault="007739D7" w14:paraId="0F8D4121" w14:textId="4E2F4BBB">
+    <w:p w14:paraId="0F8D4121" w14:textId="4E2F4BBB" w:rsidR="00E26E5B" w:rsidRPr="006D37B3" w:rsidRDefault="007739D7" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk31356483" w:id="15"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk31356483"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības, ievērojot š</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D96259">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D96259" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ajā nolikumā noteiktās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasības,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DD53DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00DD53DB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">apstiprināt ar nosacījumu vai apstiprināt projekta iesniegumu, kurš atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00CA481E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D96259">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D96259" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D96259">
+      <w:r w:rsidR="00D96259" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D96259">
+      <w:r w:rsidR="00D96259" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120489080 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="004A024C">
+      <w:r w:rsidR="004A024C" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D96259">
+      <w:r w:rsidR="00D96259" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D96259">
+      <w:r w:rsidR="00D96259" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D96259">
+      <w:r w:rsidR="00D96259" w:rsidRPr="006D37B3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00510566">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D96259">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D96259" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais, bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk31356474" w:id="16"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk31356474"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="00C85F86" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003E750C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003E750C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā termiņā ir apliecinājis gatavību īstenot projektu, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0008794F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0008794F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00E26E5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu. Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C4DE6" w:rsidP="00C9E5DE" w:rsidRDefault="00E84BFF" w14:paraId="5EACDD78" w14:textId="642F9F0C">
+    <w:p w14:paraId="5EACDD78" w14:textId="642F9F0C" w:rsidR="001C4DE6" w:rsidRPr="006D37B3" w:rsidRDefault="00E84BFF" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pēc tam, kad par visiem atlasē saņemtajiem projektu iesniegumiem ir pieņemti šī nolikuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120490735 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D06B97">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D06B97" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="009361A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009361A8" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00510566">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003242AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003242AE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā noteiktie lēmumi u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007A68DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007A68DE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref128053469 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="00D06B97">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D06B97" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="007C7713">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007C7713" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D37B3" w:rsidR="001A43FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A43FB" w:rsidRPr="006D37B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00510566">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003242AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003242AE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punktā noteiktie atzinumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007A68DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007A68DE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja attiecināms)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="003242AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="003242AE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00170385">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00170385" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējums nav pietiekams, lai pieprasītā finansējuma apmērā finansētu projekta iesniegumu, kurš </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc projektu iesniegumu sarindošanas prioritārā secībā ir nākamais visvairāk punktu ieguvušais, taču finansējums ir pietiekams, lai finansētu šo projektu vismaz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D01280">
+      <w:r w:rsidR="00D01280" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>daļējā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> apmērā no projekta iesniegumā pieprasītā finansējuma, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007E16A9">
+      <w:r w:rsidR="007E16A9" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu par atlikušo finansējumu, taču nesamazinot projekta darbību tvērumu un sasniedzamo rādītāju vērtības.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C4DE6" w:rsidP="00C9E5DE" w:rsidRDefault="00E84BFF" w14:paraId="527F5A40" w14:textId="79A7E83E">
+    <w:p w14:paraId="527F5A40" w14:textId="79A7E83E" w:rsidR="001C4DE6" w:rsidRPr="006D37B3" w:rsidRDefault="00E84BFF" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00532FA0">
+      <w:r w:rsidR="00532FA0" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā termiņā ir apliecinājis gatavību īstenot projektu par samazinātu finansējumu un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0082199C">
+      <w:r w:rsidR="0082199C" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir konstatējusi, ka projekta iesnieguma atbilstība vērtēšanas kritērijiem joprojām ir nodrošināta, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0082199C">
+      <w:r w:rsidR="0082199C" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņem lēmumu par tiesiski negatīvā administratīvā akta atcelšanu un par projekta iesnieguma apstiprināšanu vai apstiprināšanu ar nosacījumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00DA1401" w:rsidP="00C9E5DE" w:rsidRDefault="00E84BFF" w14:paraId="16B23B46" w14:textId="7183D906">
+    <w:p w14:paraId="16B23B46" w14:textId="7183D906" w:rsidR="00DA1401" w:rsidRPr="006D37B3" w:rsidRDefault="00E84BFF" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniedzējs neapliecina gatavību īstenot projektu, šī kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem, ievērojot projektu iesniegumu sarindošanas prioritāro secību</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00DA1401">
+      <w:r w:rsidR="00DA1401" w:rsidRPr="00C9E5DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001775DB" w:rsidP="00C9E5DE" w:rsidRDefault="001775DB" w14:paraId="316C9D3F" w14:textId="46519AD4">
+    <w:p w14:paraId="316C9D3F" w14:textId="46519AD4" w:rsidR="001775DB" w:rsidRPr="006D37B3" w:rsidRDefault="001775DB" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Informāciju par apstiprināt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D2169E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D2169E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00D2169E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D2169E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumiem publicē </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001F518A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001F518A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>tīmekļa vietn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B47E94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B47E94" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B47E94">
+        <w:r w:rsidR="00B47E94" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B47E94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B47E94" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="004E3E56" w:rsidP="00C9E5DE" w:rsidRDefault="0014261A" w14:paraId="7E688725" w14:textId="52FE27F3">
+    <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="006D37B3" w:rsidRDefault="0014261A" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="4AEBC798" w14:textId="32D0D347">
+    <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="5254F8DF" w14:textId="3625EB9F">
+    <w:p w14:paraId="5254F8DF" w14:textId="3625EB9F" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sūtīt uz tīmekļa vietnē</w:t>
       </w:r>
       <w:r w:rsidR="0019394C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="08F0BB25" w:rsidR="00BC7B7A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00BC7B7A" w:rsidRPr="08F0BB25">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>https://www.cfla.gov.lv/lv/2-1-3-1-k-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai</w:t>
       </w:r>
       <w:r w:rsidR="0019394C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24">
-        <w:r w:rsidRPr="000973C4" w:rsidR="0019394C">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="0019394C" w:rsidRPr="000973C4">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="08F0BB25">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00A75ED6" w:rsidRDefault="00402A7F" w14:paraId="20DC5702" w14:textId="66BB724F">
+    <w:p w14:paraId="20DC5702" w14:textId="66BB724F" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00A75ED6">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vēr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FC2B5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FC2B5A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00627C3F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00627C3F" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ties</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FC2B5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FC2B5A" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klientu apkalpošanas centrā (Meistaru ielā 10, Rīgā, vai zvanot pa tālruni </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00524B9B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00524B9B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">+371 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="2D1D59C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="2D1D59C7" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="4002B2F4" w14:textId="6AD217A7">
+    <w:p w14:paraId="4002B2F4" w14:textId="6AD217A7" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs jautājumus par konkrēto projektu iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FE7205">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FE7205" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">divas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>darbdienas līdz projektu iesniegumu iesniegšanas beigu termiņa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="005327CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="005327CE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> beigu datuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="42982291" w14:textId="39642C04">
+    <w:p w14:paraId="42982291" w14:textId="39642C04" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem nosūta elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="6172EC0A" w14:textId="01337A96">
+    <w:p w14:paraId="6172EC0A" w14:textId="01337A96" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Tehniskais atbalsts par projekta iesnieguma aizpildīšanu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00AA4D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00AA4D90" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F03272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F03272" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>jektu portāla</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-vidē tiek sniegts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FD0856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD0856" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālajā darba laikā, aizpildot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00F03272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00F03272" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikumu </w:t>
       </w:r>
       <w:r w:rsidR="2DE9FDAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC7FBB5" wp14:editId="02F71AF4">
             <wp:extent cx="238858" cy="253786"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="964020630" name="Picture 964020630"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 964020630"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25">
                       <a:extLst>
@@ -10504,982 +10552,980 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="238858" cy="253786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, rakstot uz </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai zvanot uz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00524B9B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00524B9B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
       <w:r w:rsidR="009079AA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>20003306.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="0491A020" w14:textId="387D70A2">
+    <w:p w14:paraId="0491A020" w14:textId="387D70A2" w:rsidR="00402A7F" w:rsidRPr="006D37B3" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aktuālā informācija par projektu iesniegumu atlasi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0BC00C7B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0BC00C7B" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un atbildes uz biežāk uzdotajiem jautājumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ir pieejama</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="59F3CEBA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="59F3CEBA" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007B0B2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007B0B2C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="004F224E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="004F224E" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="00C9E5DE" w:rsidR="72E47AA1">
+        <w:r w:rsidR="72E47AA1" w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/2021-2027-projektu-atlases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF00A7" w:rsidR="00402A7F" w:rsidP="00C9E5DE" w:rsidRDefault="00402A7F" w14:paraId="61B8AD7C" w14:textId="2113B316">
+    <w:p w14:paraId="61B8AD7C" w14:textId="2113B316" w:rsidR="00402A7F" w:rsidRPr="00CF00A7" w:rsidRDefault="00402A7F" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Līguma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00141FFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00141FFF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000E3307">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000E3307" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00141FFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00141FFF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="000E3307">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000E3307" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ienošanās par projekta īstenošanu projekta teksts līguma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00141FFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00141FFF" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>vienošanās slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C2119" w:rsidP="00C9E5DE" w:rsidRDefault="00EE455A" w14:paraId="397D67ED" w14:textId="1FF3A8EF">
+    <w:p w14:paraId="397D67ED" w14:textId="1FF3A8EF" w:rsidR="001C2119" w:rsidRPr="006D37B3" w:rsidRDefault="00EE455A" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="009946CB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="009946CB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ikuma 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D7FDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D7FDE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008D7FDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008D7FDE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00FD0856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD0856" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="001C2119">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="001C2119" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C2119" w:rsidP="00C9E5DE" w:rsidRDefault="001C2119" w14:paraId="3AB57500" w14:textId="681F39A1">
+    <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="006D37B3" w:rsidRDefault="001C2119" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="001C2119" w:rsidP="00C9E5DE" w:rsidRDefault="001C2119" w14:paraId="3A12DAF3" w14:textId="3B6F50CC">
+    <w:p w14:paraId="3A12DAF3" w14:textId="3B6F50CC" w:rsidR="001C2119" w:rsidRPr="006D37B3" w:rsidRDefault="001C2119" w:rsidP="00C9E5DE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenojot projektu, apzināti sniegusi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00422D01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00422D01" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00B342C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B342C4" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir izmantojusi tiesības vienpusēji atkāpties no līguma par projekta īstenošanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00A43B5E" w:rsidP="00F109E6" w:rsidRDefault="001C2119" w14:paraId="3F896676" w14:textId="2AF981C0">
+    <w:p w14:paraId="3F896676" w14:textId="2AF981C0" w:rsidR="00A43B5E" w:rsidRPr="006D37B3" w:rsidRDefault="001C2119" w:rsidP="00F109E6">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3A77DB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A3A77DB" w:rsidR="00FD0856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FD0856" w:rsidRPr="2A3A77DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="2A3A77DB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemtu tai labvēlīgu lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00C70414" w:rsidP="00F109E6" w:rsidRDefault="00C70414" w14:paraId="7B09204A" w14:textId="6946288F">
+    <w:p w14:paraId="7B09204A" w14:textId="6946288F" w:rsidR="00C70414" w:rsidRPr="006D37B3" w:rsidRDefault="00C70414" w:rsidP="00F109E6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pielikumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="007302AC" w:rsidP="0019394C" w:rsidRDefault="00677E5D" w14:paraId="601C98F0" w14:textId="0B391DC2">
+    <w:p w14:paraId="601C98F0" w14:textId="0B391DC2" w:rsidR="007302AC" w:rsidRPr="006D37B3" w:rsidRDefault="00677E5D" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00D71526">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D71526" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00D71526">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00D71526" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00B1761A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B1761A" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kritēriji un to</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piemērošanas metodika uz </w:t>
       </w:r>
       <w:r w:rsidR="000970AF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00BC6ED7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="000970AF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="000970AF" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="004B20D5" w:rsidP="0019394C" w:rsidRDefault="2CD463F1" w14:paraId="28C77EFD" w14:textId="01DC947C">
+    <w:p w14:paraId="28C77EFD" w14:textId="01DC947C" w:rsidR="004B20D5" w:rsidRPr="006D37B3" w:rsidRDefault="2CD463F1" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="2CD463F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1ED777BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1ED777BE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="2CD463F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="1ED777BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="1ED777BE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidR="29DEAACA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0067123E" w:rsidR="61B79956">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="61B79956" w:rsidRPr="0067123E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līguma vai vienošanās par projekta īstenošanu projekts</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067123E" w:rsidR="000D12B4">
-[...1 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+      <w:r w:rsidR="000D12B4" w:rsidRPr="0067123E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="0067123E" w:rsidR="61B79956">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="61B79956" w:rsidRPr="0067123E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz </w:t>
       </w:r>
-      <w:r w:rsidRPr="0067123E" w:rsidR="292BBF0F">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="292BBF0F" w:rsidRPr="0067123E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="61B79956" w:rsidRPr="0019394C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> lap</w:t>
       </w:r>
-      <w:r w:rsidRPr="0019394C" w:rsidR="25D458DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="25D458DE" w:rsidRPr="0019394C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
-      <w:r w:rsidRPr="0067123E" w:rsidR="61B79956">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="61B79956" w:rsidRPr="0067123E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="007302AC" w:rsidP="0019394C" w:rsidRDefault="00C21109" w14:paraId="44242580" w14:textId="5A74DAB1">
+    <w:p w14:paraId="44242580" w14:textId="5A74DAB1" w:rsidR="007302AC" w:rsidRPr="006D37B3" w:rsidRDefault="00C21109" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00CF6E17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00CF6E17" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00677E5D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00677E5D" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="007302AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="007302AC" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="008A35FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="008A35FB" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B1761A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes modelis (MS Excel datne).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="796E7DFA" w:rsidP="0019394C" w:rsidRDefault="796E7DFA" w14:paraId="6C2A8E66" w14:textId="341D79C0">
+    <w:p w14:paraId="6C2A8E66" w14:textId="341D79C0" w:rsidR="796E7DFA" w:rsidRPr="006D37B3" w:rsidRDefault="796E7DFA" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00B1761A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B1761A" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="522C16A9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="00B1761A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B1761A" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes modeļa aizpildīšanas metodika</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz 1</w:t>
       </w:r>
       <w:r w:rsidR="00BC6ED7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="522C16A9" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="522C16A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="796E7DFA" w:rsidP="0019394C" w:rsidRDefault="796E7DFA" w14:paraId="0F6CDE08" w14:textId="357EFFDF">
+    <w:p w14:paraId="0F6CDE08" w14:textId="357EFFDF" w:rsidR="796E7DFA" w:rsidRPr="006D37B3" w:rsidRDefault="796E7DFA" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00B1761A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidR="00B1761A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Sadarbības partnera apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00E13FF6" w:rsidP="0019394C" w:rsidRDefault="00D32C30" w14:paraId="230A1FDF" w14:textId="4AAF27CA">
+    <w:p w14:paraId="230A1FDF" w14:textId="4AAF27CA" w:rsidR="00E13FF6" w:rsidRPr="006D37B3" w:rsidRDefault="00D32C30" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A3A77DB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2A3A77DB" w:rsidR="00B1761A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B1761A" w:rsidRPr="2A3A77DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="2A3A77DB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
-      <w:r w:rsidRPr="2A3A77DB" w:rsidR="00B1761A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00B1761A" w:rsidRPr="2A3A77DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A3A77DB" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="2A3A77DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Apliecinājums, ka sadarbības partneris</w:t>
       </w:r>
-      <w:r w:rsidRPr="2A3A77DB" w:rsidR="00FB364A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00FB364A" w:rsidRPr="2A3A77DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A3A77DB" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="2A3A77DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> neatbilst grūtībās nonākuša saimnieciskās darbības veicēja pazīmēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00D32C30" w:rsidP="0019394C" w:rsidRDefault="2F31A4EE" w14:paraId="02363F13" w14:textId="109FF180">
+    <w:p w14:paraId="02363F13" w14:textId="109FF180" w:rsidR="00D32C30" w:rsidRPr="006D37B3" w:rsidRDefault="2F31A4EE" w:rsidP="0019394C">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1417"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00327BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00327BBD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B1761A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00327BBD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00327BBD" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidR="00B1761A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="0030443C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="0030443C" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Apliecinājums par sadarbības partnera saņemto un plānoto komercdarbības atbalstu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00405F11" w:rsidP="00C9E5DE" w:rsidRDefault="00C222AE" w14:paraId="2470E7CE" w14:textId="15FD3471">
+    <w:p w14:paraId="2470E7CE" w14:textId="15FD3471" w:rsidR="00405F11" w:rsidRPr="006D37B3" w:rsidRDefault="00C222AE" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidR="00B1761A">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Burkevica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D37B3" w:rsidR="00063E50" w:rsidP="00C9E5DE" w:rsidRDefault="00063E50" w14:paraId="1C0155AE" w14:textId="19BEA2E9">
+    <w:p w14:paraId="1C0155AE" w14:textId="19BEA2E9" w:rsidR="00063E50" w:rsidRPr="006D37B3" w:rsidRDefault="00063E50" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9E5DE">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00C222AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00C222AE" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>601</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9E5DE" w:rsidR="00424D81">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="00424D81" w:rsidRPr="00C9E5DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>8452</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA2861" w:rsidR="00B23089" w:rsidP="00C9E5DE" w:rsidRDefault="00424D81" w14:paraId="636C6CCE" w14:textId="4B6727B6">
+    <w:p w14:paraId="636C6CCE" w14:textId="4B6727B6" w:rsidR="00B23089" w:rsidRPr="00CA2861" w:rsidRDefault="00424D81" w:rsidP="00C9E5DE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C9E5DE">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>ilze.burkevica@cfla.gov.lv</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidRPr="00CA2861" w:rsidR="00B23089" w:rsidSect="004D7A10">
+    <w:sectPr w:rsidR="00B23089" w:rsidRPr="00CA2861" w:rsidSect="004D7A10">
       <w:footerReference w:type="default" r:id="rId29"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D0C05" w:rsidRDefault="004D0C05" w14:paraId="30A10A25" w14:textId="77777777">
+    <w:p w14:paraId="16B2E791" w14:textId="77777777" w:rsidR="004C086F" w:rsidRDefault="004C086F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D0C05" w:rsidRDefault="004D0C05" w14:paraId="34636928" w14:textId="77777777">
+    <w:p w14:paraId="54079209" w14:textId="77777777" w:rsidR="004C086F" w:rsidRDefault="004C086F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004D0C05" w:rsidP="00152F67" w:rsidRDefault="004D0C05" w14:paraId="1A22FC5C" w14:textId="77777777"/>
+    <w:p w14:paraId="0B8F7570" w14:textId="77777777" w:rsidR="004C086F" w:rsidRDefault="004C086F" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -11501,501 +11547,501 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="281924727"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00DD25D9" w:rsidRDefault="00DD25D9" w14:paraId="64D6443D" w14:textId="2723C232">
+      <w:p w14:paraId="64D6443D" w14:textId="2723C232" w:rsidR="00DD25D9" w:rsidRDefault="00DD25D9">
         <w:pPr>
-          <w:pStyle w:val="Kjene"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00DD25D9" w:rsidRDefault="00DD25D9" w14:paraId="5692CAE7" w14:textId="77777777">
+  <w:p w14:paraId="5692CAE7" w14:textId="77777777" w:rsidR="00DD25D9" w:rsidRDefault="00DD25D9">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D0C05" w:rsidP="00F25516" w:rsidRDefault="004D0C05" w14:paraId="54233AEA" w14:textId="77777777">
+    <w:p w14:paraId="41DD51A0" w14:textId="77777777" w:rsidR="004C086F" w:rsidRDefault="004C086F" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D0C05" w:rsidP="00F25516" w:rsidRDefault="004D0C05" w14:paraId="73721878" w14:textId="77777777">
+    <w:p w14:paraId="79761566" w14:textId="77777777" w:rsidR="004C086F" w:rsidRDefault="004C086F" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004D0C05" w:rsidP="00152F67" w:rsidRDefault="004D0C05" w14:paraId="576B85E3" w14:textId="77777777"/>
+    <w:p w14:paraId="5D59787F" w14:textId="77777777" w:rsidR="004C086F" w:rsidRDefault="004C086F" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidRPr="00E32134" w:rsidR="003868A5" w:rsidP="00634E77" w:rsidRDefault="003868A5" w14:paraId="5EC85F57" w14:textId="07102803">
+    <w:p w14:paraId="5EC85F57" w14:textId="07102803" w:rsidR="003868A5" w:rsidRPr="00E32134" w:rsidRDefault="003868A5" w:rsidP="00634E77">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32134">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00E25E40">
-[...1 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+      <w:r w:rsidR="00E25E40" w:rsidRPr="00E32134">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Tirgus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="002337C7">
-[...1 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+      <w:r w:rsidR="002337C7" w:rsidRPr="00E32134">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00E25E40">
-[...1 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+      <w:r w:rsidR="00E25E40" w:rsidRPr="00E32134">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>izpēte var notikt dažādos veidos, piemēram, izsūtot elektroniskā pasta vēstules potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidRPr="00E32134" w:rsidR="00B21EAC" w:rsidP="009B6B3A" w:rsidRDefault="00B21EAC" w14:paraId="0B641586" w14:textId="166DCD74">
+    <w:p w14:paraId="0B641586" w14:textId="166DCD74" w:rsidR="00B21EAC" w:rsidRPr="00E32134" w:rsidRDefault="00B21EAC" w:rsidP="009B6B3A">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32134">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00CC6460">
+      <w:r w:rsidR="00CC6460" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpašums bezatlīdzības turējumā var būt tikai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="009F2C34">
+      <w:r w:rsidR="009F2C34" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniedzējam.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00FA5613">
+      <w:r w:rsidR="00FA5613" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja darbi tiek veikti bez būvniecības procesa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00A23928">
+      <w:r w:rsidR="00A23928" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, finansējuma saņēmējam ir bezatlīdzības turējuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00E84591">
+      <w:r w:rsidR="00E84591" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">(piemēram, slēdzot patapinājuma līgumu) tiesības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00156FDE">
+      <w:r w:rsidR="00156FDE" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">uz tām zemes vienību daļām, kurās tiks veiktas projekta darbības pašvaldības nozīmes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="008E27EE">
+      <w:r w:rsidR="008E27EE" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>koplietošanas meliorācijas sistēmās.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidRPr="00D07DC2" w:rsidR="00FB4B0B" w:rsidP="00702951" w:rsidRDefault="00FB4B0B" w14:paraId="321F8AFC" w14:textId="1FBE974B">
+    <w:p w14:paraId="321F8AFC" w14:textId="1FBE974B" w:rsidR="00FB4B0B" w:rsidRPr="00D07DC2" w:rsidRDefault="00FB4B0B" w:rsidP="00702951">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32134">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E32134" w:rsidR="00E777A4">
+      <w:r w:rsidR="00E777A4" w:rsidRPr="00E32134">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00E777A4">
+      <w:r w:rsidR="00E777A4" w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes Regula (ES, Euratom) 2024/2509 (2024. gada 23. septembris) par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam (pārstrādāta redakcija). Pieejama </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1">
-        <w:r w:rsidRPr="00741897" w:rsidR="00E777A4">
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00E777A4" w:rsidRPr="00741897">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D2017A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="000F1C4A" w:rsidP="000F1C4A" w:rsidRDefault="000F1C4A" w14:paraId="4A54F8C9" w14:textId="7975B922">
+    <w:p w14:paraId="4A54F8C9" w14:textId="7975B922" w:rsidR="000F1C4A" w:rsidRDefault="000F1C4A" w:rsidP="000F1C4A">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07DC2">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2023.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE2014" w:rsidR="00E02CFC">
+      <w:r w:rsidR="00E02CFC" w:rsidRPr="00EE2014">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE2014" w:rsidR="00E02CFC">
+      <w:r w:rsidR="00E02CFC" w:rsidRPr="00EE2014">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>jūlija</w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteikumi Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00103B51" w:rsidP="00103B51" w:rsidRDefault="00103B51" w14:paraId="2A79CE5E" w14:textId="77777777">
+    <w:p w14:paraId="2A79CE5E" w14:textId="77777777" w:rsidR="00103B51" w:rsidRDefault="00103B51" w:rsidP="00103B51">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07DC2">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Valdes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, pārstāvēttiesīgā persona vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju vai sadarbības partneri darbībās, kas saistītas ar filiāli.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidRPr="00D07DC2" w:rsidR="00AE133D" w:rsidP="00AE133D" w:rsidRDefault="00AE133D" w14:paraId="3E494BFD" w14:textId="7345BE66">
+    <w:p w14:paraId="3E494BFD" w14:textId="7345BE66" w:rsidR="00AE133D" w:rsidRPr="00D07DC2" w:rsidRDefault="00AE133D" w:rsidP="00AE133D">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07DC2">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00515CD3">
+      <w:r w:rsidR="00515CD3" w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ministru kabineta 2023.</w:t>
       </w:r>
       <w:r w:rsidR="002917DE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00515CD3">
+      <w:r w:rsidR="00515CD3" w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>gada 13.</w:t>
       </w:r>
       <w:r w:rsidR="002917DE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00515CD3">
+      <w:r w:rsidR="00515CD3" w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>jūlija noteikumi Nr.</w:t>
       </w:r>
       <w:r w:rsidR="002917DE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00515CD3">
+      <w:r w:rsidR="00515CD3" w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:t>
       </w:r>
       <w:r w:rsidR="002917DE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07DC2" w:rsidR="00515CD3">
+      <w:r w:rsidR="00515CD3" w:rsidRPr="00D07DC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>gada plānošanas periodā”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidRPr="000D12B4" w:rsidR="000D12B4" w:rsidP="000D12B4" w:rsidRDefault="000D12B4" w14:paraId="217F9AC3" w14:textId="209F2E0A">
+    <w:p w14:paraId="217F9AC3" w14:textId="209F2E0A" w:rsidR="000D12B4" w:rsidRPr="000D12B4" w:rsidRDefault="000D12B4" w:rsidP="000D12B4">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D12B4">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000D12B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> Līgums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vai vienošanās</w:t>
       </w:r>
       <w:r w:rsidRPr="000D12B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -12495,55 +12541,62 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="353505437">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="937326553">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="403066133">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2056810416">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Viktorija Teličene">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::viktorija.telicene@cfla.gov.lv::994fe973-6d9b-4f81-8d97-586403114144"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="200"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="000001A1"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
@@ -12752,50 +12805,51 @@
     <w:rsid w:val="0010379C"/>
     <w:rsid w:val="00103AFF"/>
     <w:rsid w:val="00103B51"/>
     <w:rsid w:val="001052D8"/>
     <w:rsid w:val="001064F0"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="00111097"/>
     <w:rsid w:val="001115F5"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00112952"/>
     <w:rsid w:val="001137F2"/>
     <w:rsid w:val="00113CA9"/>
     <w:rsid w:val="00114608"/>
     <w:rsid w:val="0011498F"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="001150D2"/>
     <w:rsid w:val="00115A49"/>
     <w:rsid w:val="0012055E"/>
     <w:rsid w:val="00120B25"/>
     <w:rsid w:val="00121295"/>
     <w:rsid w:val="001215AE"/>
     <w:rsid w:val="00121645"/>
     <w:rsid w:val="00121E2D"/>
     <w:rsid w:val="00123632"/>
+    <w:rsid w:val="00123C19"/>
     <w:rsid w:val="00123E77"/>
     <w:rsid w:val="0012412B"/>
     <w:rsid w:val="00125F6A"/>
     <w:rsid w:val="0012747E"/>
     <w:rsid w:val="001306D9"/>
     <w:rsid w:val="00130DEE"/>
     <w:rsid w:val="0013188F"/>
     <w:rsid w:val="00131EBC"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="00132A4A"/>
     <w:rsid w:val="00132AA5"/>
     <w:rsid w:val="001333F9"/>
     <w:rsid w:val="00133A2C"/>
     <w:rsid w:val="00133DA8"/>
     <w:rsid w:val="00134340"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="0013728A"/>
     <w:rsid w:val="00137B16"/>
     <w:rsid w:val="00140787"/>
     <w:rsid w:val="00140917"/>
     <w:rsid w:val="00140F12"/>
     <w:rsid w:val="00141FFF"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="0014261A"/>
     <w:rsid w:val="001438E8"/>
@@ -13491,60 +13545,62 @@
     <w:rsid w:val="004A4DCC"/>
     <w:rsid w:val="004A531C"/>
     <w:rsid w:val="004A5A9C"/>
     <w:rsid w:val="004A631A"/>
     <w:rsid w:val="004A642C"/>
     <w:rsid w:val="004A6A55"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004B16A8"/>
     <w:rsid w:val="004B178A"/>
     <w:rsid w:val="004B1E14"/>
     <w:rsid w:val="004B20D5"/>
     <w:rsid w:val="004B20FA"/>
     <w:rsid w:val="004B2562"/>
     <w:rsid w:val="004B2FEB"/>
     <w:rsid w:val="004B3A56"/>
     <w:rsid w:val="004B3C4A"/>
     <w:rsid w:val="004B449D"/>
     <w:rsid w:val="004B453C"/>
     <w:rsid w:val="004B4D68"/>
     <w:rsid w:val="004B50C3"/>
     <w:rsid w:val="004B56A5"/>
     <w:rsid w:val="004B62D3"/>
     <w:rsid w:val="004B6F44"/>
     <w:rsid w:val="004B788C"/>
     <w:rsid w:val="004B79A6"/>
+    <w:rsid w:val="004C086F"/>
     <w:rsid w:val="004C1F9C"/>
     <w:rsid w:val="004C21D8"/>
     <w:rsid w:val="004C22AA"/>
     <w:rsid w:val="004C2396"/>
     <w:rsid w:val="004C2582"/>
     <w:rsid w:val="004C2AE4"/>
     <w:rsid w:val="004C31E0"/>
     <w:rsid w:val="004C37AF"/>
     <w:rsid w:val="004C38E8"/>
     <w:rsid w:val="004C3C94"/>
+    <w:rsid w:val="004C6844"/>
     <w:rsid w:val="004C6921"/>
     <w:rsid w:val="004C73DB"/>
     <w:rsid w:val="004D0C05"/>
     <w:rsid w:val="004D16C8"/>
     <w:rsid w:val="004D1940"/>
     <w:rsid w:val="004D2B0A"/>
     <w:rsid w:val="004D45A8"/>
     <w:rsid w:val="004D46FF"/>
     <w:rsid w:val="004D5026"/>
     <w:rsid w:val="004D54D5"/>
     <w:rsid w:val="004D5C36"/>
     <w:rsid w:val="004D68EF"/>
     <w:rsid w:val="004D6C1B"/>
     <w:rsid w:val="004D72E9"/>
     <w:rsid w:val="004D7586"/>
     <w:rsid w:val="004D7A10"/>
     <w:rsid w:val="004D7AF0"/>
     <w:rsid w:val="004D7C6B"/>
     <w:rsid w:val="004E0111"/>
     <w:rsid w:val="004E08CB"/>
     <w:rsid w:val="004E0922"/>
     <w:rsid w:val="004E09F5"/>
     <w:rsid w:val="004E0B13"/>
     <w:rsid w:val="004E10E2"/>
     <w:rsid w:val="004E28DC"/>
@@ -13553,50 +13609,51 @@
     <w:rsid w:val="004E421B"/>
     <w:rsid w:val="004E4D9B"/>
     <w:rsid w:val="004E5D4A"/>
     <w:rsid w:val="004E5DA7"/>
     <w:rsid w:val="004E61E0"/>
     <w:rsid w:val="004F015B"/>
     <w:rsid w:val="004F061C"/>
     <w:rsid w:val="004F0D37"/>
     <w:rsid w:val="004F0E34"/>
     <w:rsid w:val="004F0ED1"/>
     <w:rsid w:val="004F1695"/>
     <w:rsid w:val="004F1B0A"/>
     <w:rsid w:val="004F1F7C"/>
     <w:rsid w:val="004F224E"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="004F38C3"/>
     <w:rsid w:val="004F3EEB"/>
     <w:rsid w:val="004F451B"/>
     <w:rsid w:val="004F4B51"/>
     <w:rsid w:val="004F5A73"/>
     <w:rsid w:val="004F759B"/>
     <w:rsid w:val="004F7C12"/>
     <w:rsid w:val="0050050B"/>
     <w:rsid w:val="00500CA3"/>
     <w:rsid w:val="00500DA3"/>
+    <w:rsid w:val="00501819"/>
     <w:rsid w:val="00501EF4"/>
     <w:rsid w:val="00502203"/>
     <w:rsid w:val="00504BE8"/>
     <w:rsid w:val="00506153"/>
     <w:rsid w:val="005067D8"/>
     <w:rsid w:val="0050742D"/>
     <w:rsid w:val="00510566"/>
     <w:rsid w:val="00511539"/>
     <w:rsid w:val="005117C9"/>
     <w:rsid w:val="00511DAB"/>
     <w:rsid w:val="00513BCE"/>
     <w:rsid w:val="00513C8F"/>
     <w:rsid w:val="00513E6C"/>
     <w:rsid w:val="005150C3"/>
     <w:rsid w:val="00515CD3"/>
     <w:rsid w:val="00517E15"/>
     <w:rsid w:val="0052112C"/>
     <w:rsid w:val="00521603"/>
     <w:rsid w:val="0052180D"/>
     <w:rsid w:val="00521BEB"/>
     <w:rsid w:val="00522975"/>
     <w:rsid w:val="005243BA"/>
     <w:rsid w:val="005246B9"/>
     <w:rsid w:val="00524B9B"/>
     <w:rsid w:val="0052536A"/>
@@ -14148,50 +14205,51 @@
     <w:rsid w:val="007B4012"/>
     <w:rsid w:val="007B40CE"/>
     <w:rsid w:val="007B5495"/>
     <w:rsid w:val="007B5D99"/>
     <w:rsid w:val="007B667F"/>
     <w:rsid w:val="007B76CE"/>
     <w:rsid w:val="007B76F8"/>
     <w:rsid w:val="007C003D"/>
     <w:rsid w:val="007C072D"/>
     <w:rsid w:val="007C0EB8"/>
     <w:rsid w:val="007C1295"/>
     <w:rsid w:val="007C1563"/>
     <w:rsid w:val="007C2284"/>
     <w:rsid w:val="007C29E0"/>
     <w:rsid w:val="007C2E28"/>
     <w:rsid w:val="007C335E"/>
     <w:rsid w:val="007C716C"/>
     <w:rsid w:val="007C730C"/>
     <w:rsid w:val="007C7602"/>
     <w:rsid w:val="007C7713"/>
     <w:rsid w:val="007C772B"/>
     <w:rsid w:val="007D065F"/>
     <w:rsid w:val="007D16A6"/>
     <w:rsid w:val="007D1747"/>
     <w:rsid w:val="007D22D0"/>
+    <w:rsid w:val="007D22DA"/>
     <w:rsid w:val="007D22FA"/>
     <w:rsid w:val="007D2E8F"/>
     <w:rsid w:val="007D2EC4"/>
     <w:rsid w:val="007D3F5E"/>
     <w:rsid w:val="007D412F"/>
     <w:rsid w:val="007D4494"/>
     <w:rsid w:val="007D5EF6"/>
     <w:rsid w:val="007D6124"/>
     <w:rsid w:val="007D70F7"/>
     <w:rsid w:val="007E05B6"/>
     <w:rsid w:val="007E0682"/>
     <w:rsid w:val="007E163E"/>
     <w:rsid w:val="007E16A9"/>
     <w:rsid w:val="007E2213"/>
     <w:rsid w:val="007E3406"/>
     <w:rsid w:val="007E3588"/>
     <w:rsid w:val="007E3FBB"/>
     <w:rsid w:val="007E3FF6"/>
     <w:rsid w:val="007E50D1"/>
     <w:rsid w:val="007E5686"/>
     <w:rsid w:val="007E5BE0"/>
     <w:rsid w:val="007E6F70"/>
     <w:rsid w:val="007E7546"/>
     <w:rsid w:val="007F11DF"/>
     <w:rsid w:val="007F12AC"/>
@@ -15725,50 +15783,51 @@
     <w:rsid w:val="00F63FA5"/>
     <w:rsid w:val="00F63FB6"/>
     <w:rsid w:val="00F645ED"/>
     <w:rsid w:val="00F65986"/>
     <w:rsid w:val="00F65CD7"/>
     <w:rsid w:val="00F65F83"/>
     <w:rsid w:val="00F661A5"/>
     <w:rsid w:val="00F672F6"/>
     <w:rsid w:val="00F67318"/>
     <w:rsid w:val="00F673CF"/>
     <w:rsid w:val="00F70BAB"/>
     <w:rsid w:val="00F714F3"/>
     <w:rsid w:val="00F71ADD"/>
     <w:rsid w:val="00F724D0"/>
     <w:rsid w:val="00F7288C"/>
     <w:rsid w:val="00F7318F"/>
     <w:rsid w:val="00F737DB"/>
     <w:rsid w:val="00F73A70"/>
     <w:rsid w:val="00F73CAE"/>
     <w:rsid w:val="00F74443"/>
     <w:rsid w:val="00F7474C"/>
     <w:rsid w:val="00F75072"/>
     <w:rsid w:val="00F75251"/>
     <w:rsid w:val="00F770E6"/>
     <w:rsid w:val="00F827F8"/>
+    <w:rsid w:val="00F8286D"/>
     <w:rsid w:val="00F83838"/>
     <w:rsid w:val="00F841DD"/>
     <w:rsid w:val="00F85273"/>
     <w:rsid w:val="00F85799"/>
     <w:rsid w:val="00F85C13"/>
     <w:rsid w:val="00F863A6"/>
     <w:rsid w:val="00F86719"/>
     <w:rsid w:val="00F870E6"/>
     <w:rsid w:val="00F90D3E"/>
     <w:rsid w:val="00F90D98"/>
     <w:rsid w:val="00F910A5"/>
     <w:rsid w:val="00F940F7"/>
     <w:rsid w:val="00F94551"/>
     <w:rsid w:val="00F94EA6"/>
     <w:rsid w:val="00F95D19"/>
     <w:rsid w:val="00F9770F"/>
     <w:rsid w:val="00FA0067"/>
     <w:rsid w:val="00FA089D"/>
     <w:rsid w:val="00FA1D08"/>
     <w:rsid w:val="00FA376D"/>
     <w:rsid w:val="00FA3DD6"/>
     <w:rsid w:val="00FA4DAC"/>
     <w:rsid w:val="00FA5613"/>
     <w:rsid w:val="00FA565D"/>
     <w:rsid w:val="00FA5AFB"/>
@@ -16422,146 +16481,146 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="620FAB79"/>
   <w15:docId w15:val="{E5B725F9-17BF-4FC8-984B-BDCD92865997}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16702,52 +16761,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -16814,703 +16873,703 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F26CC"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char,List Paragraph11"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SarakstarindkopaRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="H&amp;P List Paragraph Char,2 Char,Strip Char,Normal bullet 2 Char,Bullet list Char,List Paragraph1 Char,Saraksta rindkopa1 Char,Colorful List - Accent 12 Char,List1 Char,Akapit z listą BS Char,Colorful List - Accent 11 Char,Dot pt Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="tv2131" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
     <w:name w:val="tv2131"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalontekstsRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="c14" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="c14">
     <w:name w:val="c14"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GalveneRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KjeneRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="naisf" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="Pamatteksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pamatteksts2Rakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Pamatteksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="VrestekstsRakstz" w:customStyle="1">
-[...3 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char Char1,Fußnote Char Char Char,Fußnote Char Char Char Char Char Char Char,Fußnote Char1,-E Fußnotentext Char,footnote text Char,Fußnotentext Ursprung Char,single space Char,FOOTNOTES Char,fn Char,f Char,F Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:next w:val="Pamatteksts2"/>
+    <w:next w:val="BodyText2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E476F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00152F67"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izclums">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CharCharCharChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Vresatsauce"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsaratkpiRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PamattekstsaratkpiRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Pamattekstsaratkpi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NosaukumsRakstz" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Piemint">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00614668"/>
   </w:style>
-  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Headinggg1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
     <w:name w:val="Headinggg1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style4" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A76ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A76ED0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="38435739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -18938,51 +18997,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=259739" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX:32025D2630" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilze.burkevica@cfla.gov.lv" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2021-2027-projektu-atlases" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=259739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX:32025D2630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilze.burkevica@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2021-2027-projektu-atlases" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2024/2509/oj/?locale=LV" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -19247,75 +19307,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -19344,50 +19414,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -19487,136 +19562,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-10-14T05:55:07+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3A00C5-3151-41E0-9E35-D59A9CAE8696}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D26578F-06DB-4D52-BC3E-44257B5DE8EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>12</Pages>
+  <Words>20798</Words>
+  <Characters>11856</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>98</Lines>
+  <Paragraphs>65</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>CFLA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>32589</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2015-12-12T12:56:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>lv</vt:lpwstr>
   </property>
 </Properties>
 </file>